--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817718f786e6c68d6b4a7fc6c17b09021.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083a66f9e827491b4b4f06c2f05160ae2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7131d8d5dcf1f10287b19669c2af7eb3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bae70d2b0e09217f6e61d1dc2a08d14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484ff6aab1a3b02147dd7fcc3ff3974d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dbbdd29c76c6fca456552c65093f9c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6443f3d28f08c963ab8e393b44b413187.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef873016cce4f8288faa7a8aa935fa28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bb4750368a83fcae6e2cc90224fc979.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f95074499cdfa02540057f3aaf8c9b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6011ab0c30e2969189585eb481064411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa761280e298ef9597544046389ac9f612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26bc5475af44fccffdddcf3145f5c2c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589142bd15d8c3b262af93dea8e9cbec14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd0540be0ff609ade68d35f61efdcbb15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5540dd364f734568b13d795924e0645e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5968c8c69ba325aff4a418d91dc048ab17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45202a1eda351c7f4a5b0477cd92ac6218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b681a831b2c4220a70695ae36a89fc19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3375e1f79cebc6e31206c7810086218a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc434b6a828092e35f64764c6e9e40c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407550e0ab96df2368d972b1bb6f261122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096f778fc1e53870b5d90ec1fc32722c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db086e22ada4702e14fa0d6993237ef24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325eb47f9a9a1543f4227378bb2d37c425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78466b0f444e7e2970820ebac49a97f426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205206f58c4295bbe938d4c89ff930be27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7471e784890ce6d2993d8b8aed3556ff28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0800947372dce13c595233f7c169755929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a44e04c5fe807a7732727050f5a0b930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95922f61ff6f9d84b1f38b22ab9e08a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85175db679fe24f58b718954578bbdec32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5111c378f81c87addc2a6959852151fa33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da254a8e584a9b7b49db69b1bd0bcaa934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f766a6792c4ba1d8f710306fa1d881da35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b7a6ae0a912a20f871f4fecbd707ae36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b70e03751701560b24e282ef186e95237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d9ad7c49b1c251eab34742e035ad5138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c32dfe70eb2a51271d3e714c63620e039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80d337855c9a7fab818b32ac7948c9940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d33b14e2047160a8719915ce11099c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6cdfc6a6765dcc04aa17f997b8d6dc42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95f24f3132aa61e536ce7fb3e06f24643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c760bfc10cb2293f7d7a60d8ef76f0544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90493159ea8d346978756d4fcfa562bd45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0af972e7ed6a61b9fb6da36e1b3c8de46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01866076dac31428fd5feea7c1afb6a547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1703e43fdad0154686bb085c1540e548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440d599f684e377096983db93b7936e649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1247b66a21d83726a0139a092c174a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0e870b53a8e1a908b7660bf3a5be1951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e91e4fb7a4ff396a3a51f1171a003252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b54c1786c856d30a9b1a1c0192e784a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2d7c09f6e3d6aa85a9ea6aa1deddd754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b681aed87620baaa182ac215fe3284a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d73fedbde232592d6f57270b760412b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2bd1d64af25eaece2f5d7267fe056957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd711ccbb52fd286ef831365e89161358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67d49cd31fb7cd5a68b58c710250c9e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f050a6396fcd0bbe5cc2809b29951d9460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974bde3637755dc8aecdf758395ece8c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37cd7003d0f28033d2cc2a7f5f03d6562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb78fc09568d7c1dfdd0b6e7506bc3563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae525e8e494162f3e5cd814f0fe9d2ef64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46f538925e8793ede541e7431fc6bec65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f415aadf28add62c92e717c348531166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35afeabfb0b266b719d3e18e8f5201e067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffc2a4ca0b11e3d3521735772c90c1d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1688680070edce7eda4797094e708b2e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe3b36a410986a8e0543ae367e60b4c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b7d7d393bb10b025e6111ba99ec6b571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842e0a1cb12d1b30d61daab130c73b8d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab01744af795373dace78cf2c4485a673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142d98f1ea951be11fd26c177bf0168474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d9152cb90eb17cf7b2ffd8e9f387c875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8865f5e1aa296f477d3f21fe74db4b1476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2174da791209d7dee3bd07c8f6f45e677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a658b97f86d42fc17bef8f2f3fa5172f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d1f50e94b179001fcdd3506cdb667979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a50f97dc00d0e37a35d47a0f6f220880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ed978cc75eaba15762ab72326b848481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f155d82edc6322bec28b377584c334382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6647f829fb7ff6771c858241091ab6183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2690d27fee609d113d623ce4bf94263084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f656983a5d06c53b6d91e33b201d32bb85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aeda3e72345656122d7a4e7690c95f586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8019d25977acb1375f953df1aad0578a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dcfd2da333d4d4de98f2fb47060df488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec8a4b7bfcaac89fe9eeaa72def56fc89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c85bdeba3b36d720a71fc24f9ddc0e190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5831e43686a4092c5d4a24be37333da91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f46e4b7ebd60311107ba32fb5292b0992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6af95987d6ca726747477653badc70893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e74f8d601fffb783962905fe2281b1194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd5b8bea04898b2025a00038842e53095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d194250db4fe68ab948f55cd6d88a396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb1a9a7e45ceb7ffeb5423bf2c5ea2097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e803d3dbd29b94173cddd5bb43d338098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df86ce0f87e7efe45dfac01f5113289799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff811b4b090eff9545c72a6f5ece8d0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99b20d2cccfbec5ae4c7fb2eb5b6a7c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81218c55c41b99148976ad9a8fca2117102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a605060696948691ea05baef38d0d7a5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07690f7e9ef1dc65cf7a4a4761000256104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f198e36489a548180b877a5c0abbbc105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da4f1645657bdc70fc4245df3246a3c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dbccdac974f6d8f90a711133d2f72c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021f13b9af63fcbb566f590093791d02108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2b99623ce2ef3ebeb821c75532c2bf109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fbe2945fbf79215d6b6c40d12219cf110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413bc279318f43420a35c2dda98f1fba111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650372cb22787793458d739c193763d8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36f12efab5beb9b58665983a1dd41ee113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8964d49eb663b2daf88db3a8627b3b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a603a4c97d19701974ce4095c9942a8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c74fc45ba1c60946c68caed62f86da116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047fe2e4ba649fd3e5341494cd256ed9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8048b152f6606d4378055a494ecca2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2927de20b6150501e2fa847d6042236119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4985b0194f3282d1b4955592d25c6b64120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cc116d418485b162b3b94f90b53046121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daed22efa78216486d279db39a040290122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e9f99144f9501ac9d04e8ac9c69eef123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16267f1e913dba59dfdb8686c309fdc124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a3bf37274deadc5db2dc38c385f4cd125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c4ad4e1d33d82f31c2b59330e8eebd126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91c6e95e72282604287395220887d8f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6851f732e0de572221cb765cd68e4c2b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958deacb429b608d2d610f853281a684129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e485aedebc71b6721ec83897e3b49a9c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365759eca9e573e132909ddf7be11dab131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e423e01dbb952872f055dabfab32c0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea8e7b08f57a3d4333fde92b4d07dd4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac353d9bb93b3c79de4e7359a91fa268134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9295621909eb9180d3cfe370975e10e6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59ae6a3df484c4c6e88580520328cbf136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf2c6ab488ea0bac8cecd04c60c66b6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760717276da83d00448108da7c35ba58138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9021a92c23e57261aa38be07d0c16aa139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897d50ae403996a48fbbbdb202047a38140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32982824be6666a41e9ca0d41d1d1d12141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cab6b31cfafa14d3c6f0bc0c52a9d1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0f4844001f578ea15afdced15bb0c0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968d7314a0a7f949d778a544f201e18f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d009966b027b737491767d7bd68ad57b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edd6581a6b5f50fc41b9a09f8163798146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53da064e0b9ce430ffdeec436a0e1998147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7450df42e0e0aa29ec89afc37694ed3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370477e1be5b093cd74e6d10b7275bd0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1795789df8163026f8e89ada0b0a717150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78e8d160a989ff4a42c964502faeac8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07caec128a7f3700504d4854714cf804152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1843e707dc5c48d9f5c3c79c37187832153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502f9eb19b6e84849b0a5403f6074d4c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaa0f5df22dd8f8f4cb3d93b6a9e1de155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc07cc5d496f8830bd9f000e05b3f925156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad6e40f8ec8745c6a21bc371a90f756157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5dc7c423fb9d5fddf9ad1212725152158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d73f398a05965bc8533348cd941ef8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5b9fcd24c90813d137a1b31141eeff160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0ee91e88702a8fa8d1646aae32a10d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f07bb029b9250cf84a444b9a6c51d9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0b9456b968fd285d766e2cb0176cab163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b787711da4d1b5a803ef2fedfe86637164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9c13a8e0132a91770a76f60a9e31fb165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbe0cd40e23076c349ec58c980090e1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2348ac760c38628f5318a8cbcffec1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143e2226539e7b38f9a2317c6444c16c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ab93e03f7f5e32147503b54a2e1da5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6867433f68cf6b5674082f59e0420495170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6928d1f9fb43e62c2076e98cd39a6091171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811b8e5e189a9777ef29b6884db9cf34172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131d3980d2c8234212f14aa9230f7c8a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2ae73c16226c0e288d4f87d6f97f55174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55af736936ef4baf53c7fdca152f4eab175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d9f8ae56a5bbdb0bc3631cbf195fc7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9c8b47b09241c252871da847d02c5d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3289e6e526192753d024797ba994efb8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14554f9304f942f9395bde3da8577d50179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1ebfcc19f03ebccc9e403e0bcd87d2180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1006574ebb16fd1a848bee0eb6319b40181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b043737d97033cd1fe8944641842bf4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78002a33506fce4f1edfea6919ffe2bb183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e080cfcee75526047839780a45d415184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe127d8ac1236c9f1c43770cb6d47a7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce560fadc77779e6d73cc88a7175f47186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e62d7652ce89fd7a6c2f945bdad9119187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e727a2716036a4e1efba3aca18a3c337188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081d9a0723461e7b485bd7e969654546189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2de7ece04a8af8c675110a04d475ff190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3673c736dba25b85ad2e18d5d5409f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527195c30499cf419ee7509fc309ea73192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81133b4e0bf640bc4e7c508f0da377c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e73bf52d42e839ff29945d40645c85194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf5f9cb1fffa42d029ba92ae068eed6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec659552291914e9762d9b80dec79856196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d449c7cc7c46a4d5a710c070b5a77932197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987878456aa93d153ee07980a96b6f23198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ec782c7d6710c076c2fe26fbedd668199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cfe989d9f8660ed5115ab14b1021d5200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ebd4abb5d7f787a4a6f7209ea918c8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379e1f7d7e1c9673696c540cb103d7af202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c262d72ad82129394421269f8aebc91203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc0b46f99ef400c6f732635050f3adb204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dca0017f17369dd732bcd39be0c736d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2395815b011f242b4f44774809dcde49206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af08873d35bafcff02cd9fca39f1f8c6207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d650e6fd63db93a4181e403d1d9ec18208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4e4b97e65771a97eecd127955288b7209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f26457bf65984a19507e6386b98464210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9ae55ba4ee0ff4196134560547ffd1211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f4930c86e25fcb75a554e40a48fde7212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96eb0beffb6acd1a1c4f6d144a7b561d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40abbe7999b5ed90100d835f72af565214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401ca67871dedf367ab6a39b7233693c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa99802483ecf14f761340b68fd9e75216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd73051b6ad324e6eb6aa8c518b0eacd217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d751fe7fd19c0d9c81feb33c8ca75388218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4ebca8f338e8ace5726ea15c29cc7e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2522e0dc2844c1024b169da4958ecbdf220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43823c45bc439e24de33f086e9206314221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f351f246e9cacfbbb011a57df44f98ff222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6d5b9c4b70268d87d52d4c4115d285223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1796d67f8e766bdfbeeb7e5737910f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62064afdca91645ba7a83f58b8679e7b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d9c96a90594cc785c21bebf0d4bb54226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb7066930c14c96223ba1ec9daedc0d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982b2356087acc42b23d50461e6da9e0228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e40b121d9d01306a8d10e5941a7958229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2bec7f5c5f4429312de89d01facd55230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0200d3f338a71bd2db824dafb6011ac4231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75046e142e8fbda1a364c4e2662b0e6b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91540eec3e96c11ab627e6f236a084bf233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26c4d3c87b41b001f3fa499822956c5234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384b6ca7aeef32b6561ce467ca3636ef235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f671a492dd5b5485679e5fa68a88dafb236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6434c9f22eb53ca5f72cb6cd509bcb237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35747107d68cf7e303cf0eb24d9ae234238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4518694533f38a8058e750e405353eb5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e527814812025648becdec4fe669a81240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe6232f789b0b897c0f11f3c054f151241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d6e6117e21898453d52ddb05eeec4c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07009f79f9547c5836da35aaa607674d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea302bec9761fe522c9a9c73cf77140244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab81d65a0322411a58d7f0c3fec8383245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90616bc49ea7bf8b19a28934afd8787a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8049ae07cd523650d35e6dca9f3c5b93247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cfea4ade4bb6858fe0c39ac28c00eb248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e17e56c99f733214e8e6ebf04ea467c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f048d8ead09932a89e7294554289cc7250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0697851a33831609f5cd92fc7b22f4e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db72e791486030f3e45e204601846af252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96837500078d14e2902803703de1b83253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e00c8b7f87612b2d4e532607cc71a3a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89458bf0eb6af2a4e3b2bd5e7b0961ae255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa8043b7650400b96fba59035beb13c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e554e77d6da3e85d8481016668d677f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84727d2b9b6dfd42afad220b9ffcc273258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d6c7d0e5ee18519c7983c8d6e59578259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef5ed3b6bc08dbd8b893d2c56465aa3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60c268620f09aae76b1a9f7ca26b9b4261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d543351bd2e9f950cd0a0f1dcea2156e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25faaa29cd43e1a0a8a61adf6b1faf4b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823eefd94453e93e4284ab18a0371edc264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceab8293d25e40fe8b39dcd0757da7b7265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82bf07be1b8d31b6a24715e17f56d1f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2c949d60c4fdc52f2695859e87cd18267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5640fd7f651e8d282551ffb5c5f1e9268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823ebecd482553e5e0e4a7d72aaff049269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81e9a643b6deccd04359f6f101fcfe7270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528e7544de1842a3c6602792acb909a4271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd8e7d9b1cd2bea2f38fd6c342a51f4272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa384159aa6cf94ac97e9f4c79bd3227273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b855e8420242c85e388d7d2a39174df5274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01a63a48d9603e009beacb02013fe9b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c50b10574e5b054cfb7fa0cccba145276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d0ce5c753af1dcea01da4f8aeb177b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d842fa776d65e07db4d01e63f0cb0062278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27386dd2cac2205101fb87d001972ec279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe4c0f41c7e988f168f3bf7987e1728280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f90f5ce62d66b770c2f1e6956987a8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856c322881a83a4a2a9bf0190e7184a6282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20f7fb64967496b8dfe56aec422b32e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade105a88502b081ac14a81f369b1262284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cde247e7870c56e0055198a9426679e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5421700f9f0608b08250db5c53eff1ae286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe4cd047622c67c8dafa67012ef3102287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2a4e6990806781d3dca9ffe07ad685288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c297807896bc4778f26b6fef176c9c6e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981d5b0c5f53ed857898cfbd19c39753290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951ddc43144414c97763b125b838b251291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0308e7a5f8cc0f13f8cd37228e1eb450292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4961b87212ce6c15dee7410f0acf56a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e3af9e0074848939cf5fe0bbebfe57294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86caa7c7938f4d469f74491e0b5eb493295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384fd9a4f78a3ce6a5a8d73fe4a6cce2296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465f0a1f64febdab8010e052be080ae3297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b311d9ad2a39f510320469da30d4f156298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464cdb47918a836c748e0aa24415fd27299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31388b2f64eb876ead82ea8c3258a68f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e90faad04d822a348311e8f43b0ee6301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b1a0b0122cfe89dba61adb6969c209302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b54901082f36d01ac16309b9384bb8303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a250bb7e42dcbb84aed9e0b569c2efc8304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff1254b889986a7d047f9a8c92cb034305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7498f5d1b58b86fd04324d1cff33d17306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fc2a99286b36e2597f578eb9bf2d49307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ae93432d240f6ad6aff065aff4b464308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba7a33b4b402c5893a3a04404a22b77309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa46c5812f759bccb3d95727e69e3a0310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8e865975296b42f4c34ad3a59ff4e4311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2687abb1c9485c89b10d9c6b90e72d24312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bf93d7d43808a0323ab48bb45a46ab313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ee7b8088bb83d26b29a36fb451eabe314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fe1726f03db14d8bf382ee5a7035fb315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd896de0af2781e7a15eff0f336a5df316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a9fd61feb653688fe615c403e5953c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c84b77848cbe4c64ce6d45b43d424d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167c1eb8e9589161cb8c21efed3a4579319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c0f0a0a47464de276a44fe1a23eb53320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b419d36d5077e63035947578f54db00321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028f2176f7ca138a8c9697bd4cc6a00b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26274637afb2307b29f73006234cca98323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a3f7678bf8d1c62b7647f31d5ccf7a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15316c34b6d5b0a8f85b23698a448cb8325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74774057896ca9c9e1207c2ec3201f4c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f151d3dfd46b5ae2f6393b12b00011327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b6ebd6f7a88b3ee07f28a24c0442b3328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3326485fd1cc859888dee5375391e492329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a990f1584d268ace0b918b30e359d282330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99e11b19f086070a4ff42b8e618e2b9331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b8ca6f171e6fea90a139058e1976a7332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962c0ab344e8828323db9c66606ddb49333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f47de6ac1e209042cca62eafafbad5f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8006acdcab3f7548fda668a7c4d4353a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2541363e171f4c718ba4450e3a72e8bc336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a2b4dbe8a7c865b0a427a426bd0719337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5e1397782647c35d98a4d46e4eb192338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10812584553f31ee73b41a07ab88c84339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c15943a5e7ed3ca60f9b4d5d4fc5ec340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260f189f3e1cc3a5f6fdbc32fd1b6d75341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f06fd69df1b09b85b06cb8d3a22eac342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563f96a229feab745c68ad0b710ac924343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411ba56e416cc769987b76472e4760fe344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2462e87ba4927417d8a1c7febac87d8f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e96ffe11c30a0735ecff7abd18254d2346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1f32a83d53a9e3e3c32beb742956e5347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68415493d8cd7cf118dc8e0e09cd17a6348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5bd7fc45625893c80abdc9cd9de0d6349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dddd94328d767135fa037c9c4ef60c8350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1ba728e08b421ba1145fd79cf6a12d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9d7e13c5c10fc88cb1755d48f82a8b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27e1df25c54f5f5c979ccc77352bcf1353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2967007051e1e5422c175f0acf567e96354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3362dbdf9904fc048235c732867675ed355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04dc3e1350b0074bdb6e5b8cf6934bd356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac2363f0179f305bd8884054a2acff8357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb5bc773767ce07945057a6d01add36358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8c4a66ab751047397ceb4eccfc778b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8633eadfd578562153e32536cb1de6360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556a6eb2881898691fac0d883f470096361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34275a2f6fa05d5771d258d2ecff1fda362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bd71886b264a0ef8044f481bdaebd7363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937578e9d8d07f5ba91706c6579195bb364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645b860585ac23193be3060177ff9c84365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bbc6a06e31e96d87d154bf1bce4f17366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d6fbffe717fa0831ddcbb7e42d160d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f933553c43932e8f60606b5b36661d9e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7161abc70e59e86ae656f772d0e9cfe1369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da79e4df2aa42193bb539181cf40d91b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2271e498a2a5d14d5b7e9c9a42581b7e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893067763e69dd9c2facd6c96fb4b1c9372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2eceaca313ef16aee3f885c9f01f681373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bde30f1ce01cc0a7822c8b0be074c5374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dec8ae22d01261dbc5671b6bf2f28ca375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782e149f684a98067a637990dc0c505c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e1e9040556977a3a8343c0f8bff453377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6631b5c9fc6ca74e10f6e622542fce378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd20815989121796c45610212c50618379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f63406931ee424a03e9038419ddcf9380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba801f56d11ae4b36269cee972da6ae9381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3d8d03dd619ca96c344deb25fad067382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9218fd77e6fa69f7c6bbfd37863a3f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab0834bcbb17fa4f026f7556070a618384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e6a8b2ccdeae8519c16b71dff3bc03385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f360c9618248642df9fbaf6f535fa95386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5cbb872c2d16022054dc8e0d709120387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081b06a83bca6147a7b211e8c8c5f159388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaafcf71a4ef096b9edd62ce9629fd92389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33c55a51043a6f269699ced01342d8f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb8a95ea43cc6c41f5697fe0b0e3f04391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f4823faf51025a96ed4ef6bd33bf5e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4610b5a80dafd4f31113fb228109bb7e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e078ef9697e60dddff9624fd5353ce0e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26472ba10f6a8a18f20ae2832fc4840d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89aa2cfaf363acdeaa562faccfa447f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b9c814856111098077c7ee6aa6f490397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483bbef09b51d4fca39f053e95b807c7398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322f31c776a9be66ed8c9784df90234e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df36f860a12fe279ed0b1011ab1d996f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ac63607ec2e2b1c768bb4111a67a7d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39208e5486db9eb2be4c54a1679047e0402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b1592168a66d8344ea40e6e9a4dc88403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0f3d9a23cbafa28387648912263f42404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b09ec1b130cf857d50420f776c8ab1405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9fd81b92e2db1f8d65a0ce0ec67dc3406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10c35a45b62216ca89c71399c20b6f1407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5764f802df3ddafed308f853c2f4c90f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0625d28d524a0ebc5deda2a216b8bad409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdce056f26682b0eebcc4631cf70443410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3088b42dc1ec5f514a6eb7127c0b9997411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d6265c2f766ed25b7156d5131775b6412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88061bfa9ebf08848f0d15df966f9fd413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b959793b55cc983da52940940484a3bf414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa3728ae00a219cb590ed258f923bf0415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0446304200e34b84af2ce10e9c80405416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d9b1ec560ed8e5eb69c276c18b6da9417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0927c16c86ad9edfda2ff8e9dcb3d64418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1312dd3ef2dfdc32e8cc08c5f0d75fd419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c6e76b4317dfbcdf37de3c47567a35420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71444205a5dc9bcd6f1c0c054bf33cd4421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13597812a36e7584dbb04177baca0af422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f75014612408606d5afbdf2718a1a86423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f987d383ccc9363bbd7325570d3b27ec424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d062ec4282c06f0f4f27ffad2b0f23b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5685894ed6efd275cf59a39c9ba78cdb426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f7942ba16ace1e90d06ea2b9bee248427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a28060d886d546d797da498f867424428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a616836eb18b89904862d35bc7b1cd6429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67167a17150112180c5ff64d54f792e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528c5fddc2a9932c03fffbfd8005b159431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce272a4638a2146de8997ef40b332c9b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddffaf89708055ee1d063a2691bb96c0433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f4bc3e0dd33c9d004e35c206a1bf66434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be65efb5f13139da7b976a60aeefc925435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd71c28720732281eb8f00ab2e4beedd436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa80e8ee520ee7e57853919c27e9a46437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96000b98edfb4f2603eb2bb6f71680a9438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a5f2a7b916be1123c66438cbf3cc72439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd62e5440fc3c87cf936309867a6de5440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428226ab20a4f620633c2ebc5cd8ca12441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db0694f0ef1f91dec176e4128409652442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a905d529b2402d0f72bc858c2971aea9443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b2799b39480d4ab0db4c9bd16ec402444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c08070f5d5bcd53c6d5b9f4f98c78db445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b422812c31fca80ebab0a4af79f93c7446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abca68ed9c1922d26e31b683f28c811b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026f144511ad3dbe9457a7df6d948666448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96aeef55013e72b228348b71976026d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d5c5b41ca3190fe2f92f66a8503197450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5d935d14ff05215339a58ba002c99b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fea3e10a0dbca233136f94f6237bd62452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b191bcdf255f4e3f128796b7c86837c3453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258d86a69283805a16124030a13e4a55454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e449d0934a2eb3b6f61bbfbf3db2a7e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbaeac7f8e88fa2e73f1095ea707163456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8262385089373eda2caaab118df6eb9457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb772ab7c5ec67872ad63d2c8ed31d62458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256a009367cf6c535b5624b7b60df562459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92aff4afbb09652109773b47b6dff42460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6a94337b2e564dc50fcc0ed5927973461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a71ecd4d29448b8c07c7af89919b63462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdf68c08c28419b83bd41b082a622f7463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2ad0a23bd7b95b988042d0dd00cd31464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922f50a82cce9c46b32c6b65ab59b100465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e8a2687266107c90837d56f8901a8f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a02f608e22d45bc68310974bd672ef467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab82d5f6715cdcfde9954afe3b988c0468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814b8ed77be94acbad07c9553adc5e2a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e383d1acd78513c568fd68f3bc75a8e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86adc1fda8c2551012be2a8f5f1934a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b1b47f045a9d23c4751545c2261bcb472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dcbd0036d7979d1eeb764959db6ee1473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999fb128d93b1a66367bf34e9be44209474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ead934f028e285f56087261e0a6c602475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41249b0d9df27c608005a30426ec4e64476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c33009df8742652cc4b233116531124477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1a5f4b0b4c73e219720cd05629b8f3478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4022256f56ef8edcddb0c2296e0b7a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debd4fd4674e1b49ffa2dbe7f81acba6480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bd23d4a5fef344743009b203757236481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c6ff2fedd5f1f956fee68c9f5136d2482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8142389b0d20ee29b9139efe8319cd483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590cfaa06fb6c786c7bb7a5db156c1c1484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446baddc73a2b00e710089efe50d7d17485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e13c3e032a2e8b3927fc6cac6f9e58486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505cd435bfbc04cf9936212ffe431ae7487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a75ebe34ba17bad4ef3614ad5b8585488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5514c2f7ed419150d4df29acede3c4cb489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22ada198992e7a386da0a7a6c23532d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2722b4f88ccd64a8b2aaabc03b698f1f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59f40164810fdee71a2a2c1e13839f8492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbccfa13079a7f0ef570d820ad8b2b4493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb398cfd9dce97ee66737bb3a32b59bd494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e30aa187a787b42f13a1d20d123195495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d02e14ae5a0d6dee38fbfa71965328496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29c9c963b4f7fe70f5d5332b91450fc497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffecf0385a53508bbbb192ee4ec8664498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a9c72f42d2893b2d6f34a980f644e4499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80327149710ab1eaaac402be81b079fb500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776406bb67a51a0a26d8c4fd11648b57501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ccd9d4e85e995f2e680c43cfa5fc4b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f923226cd3b1cc0df065444f626210b6503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc401881fe1d67cab35535af4ffc39c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952f4f70a07addc7ea89796b77e33342505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb32eff20bbcb5e0d9e47bdcdb4efdf9506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5a226833dcfb1d053e5857d96609d8507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08288da298219a3abe05ada411922c7508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c508bce6edb751cdd7513270696b6f53509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1ca68c3ef8234f6fbaeb5aeecddc12510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0bc287423cb446f6bc88b1546065ae511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8785bcca9abce8079974c1b19c9faa1a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10c3ef7ad6071e95fa919626c8603e4513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e36f42548f9843ef2e9754e8976cb49514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c713e5996212d8511cc721313e9b86a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e103bfe3952f984a58b7f341fa1ce817516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee67b4a33f5ea72f515f9eccdf34dbd517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6699b8a21fe06b0225c783b59f00796e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a46d32787cde36719508436d38d4256519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43edfeecee0a924487f43814b35dd75520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8271332bc475c3ac93bff15d01f08b53521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd2ed60a94d45b92edec33f7719a241522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab0e0892a24d3f06d8f6794e59ea7ad523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbd2725d300bad88e58eab055b6edfa524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a97916b8dacce6ba4a7c1440a90ccd525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d1a9fe2d6f57d7d5ba681fa5d2f2a6526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d146ac683369083966baabbaaa7e8d56527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f46a2c591b884cdd9fdcdbc385f75bb528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aceb89476e3b512494d3a4d8be4f84a9529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc70a160a4f104e32167a1c30456504530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d910d551d0f3975c5038860360855af531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff5919d211030c9d009949c7a32f868532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edf5cce0c3e1a16c59b2b3eb5b52a29533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbacada864474793499e8fbb198c9e79534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f84c82d3480cc92d1a0469bf1502f2535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4418c278b622368a4ac700f81971aef8536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240f792d5ac9bceffdbbcecddd52198c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622bc1331f1d3cfd51eb61e1033eb467538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6400702f8d20b89306b108b726ea1cd8539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb61ed0e8ce9a4114bf97813b0ef478540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3297bdab2f34be8a778741c6b434a8541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6397f931c80c1f2ba89291c4a85638c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfb6cc409278cd63a8fb54b62d144fb543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e923bdff7ededd2c69a296596b338e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6563236e0c47c1dd69c09096edade8545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b551f5944732fb82c4a3d2b9439ea92c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04875241a576aac197e7985b8aa2517547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006d7b8b770903fa6414829aa9ee1f66548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bacb55b19be573ddd310f81f529c065549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8e226dfba5c543d14c73ca64f8dcd2550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1065e86daae4ea3b67a4171b934bb078551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3712bc21a2543f1ab1c790672b2b1d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e42c15981306801f128e010da591af553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e699bda807cb39aff823d8a742d3dfda554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6d9ed817bf61de016c07c172d9f29d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2733b321f412364f333b5f711007ed2c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9298cfe5b95e5dde79a5fa76994a6a00557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf982599c753b1fd9a505252f0a032b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091823c85f7cdadde5f8faa41790c668559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432dc5836b3b516c165ab66335bdedd8560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb7e049896ea884340dcded5f87ffb4561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d047fe3276e2e79ee86551f45a79745562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f1a96113f8c1c1ed8ec9d7bc5a1c55563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c38086284c66d7675e02c9fd68b14ab564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10f04dc88e896037a2fb778b0107e35565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057c71062a45891f3e45c0d6fe3dc1ef566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791d923768ba934116ad91f78eb89fbc567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14bf03265201ff33f40f89c23251cec568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180ebaaf5ce6f50778f060bce61534e3569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d52dce30ff1f62ae01621da5259825570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5302bbac227af567e239259fa91140b3571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0965cf22e4194767861334e6a53184572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7331591805cd75d9ef4abbb3dc8f29d9573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1533d5ea75b21f78b3d66d2ad0cf4f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7efeea26d18f7edba229138f4a58f4575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822cfa5608db950b6e2b013b77e52800576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2d2541c828fdc4b436191f09267cb6577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7047ad6dc3b5f59533cdbca55a0b3832578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a488737551aa8635664e4aeabb602045579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331583663a56baf0b255ba9c64debbfb580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834ce4e9780263b24f066484ab3d1652581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097faea3d5ab7e6dfe36302747c1754d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0ad763d4950169845b104ffb0e2fb8583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f109e5ab6f32dcf7c472db10375fe15e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fbf1e216869ad89bf79e42dd2746b7585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7973cf3015c51c91a605da4c68c77f8f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3562e476e7ee72f30708668a5b8c79eb587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f06af415674434e1bf8adae37b18e87588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b3700a1811692e5a4a6a9ca1dc5a66589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e20f19ba8677e721c1d7bd0b92d0fd590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ff2435874d703d086580f1b31e6392591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7da57f92e9efb0ac3f58d1a449962d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20913f1ff60d455c7be31c78712b5f4a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e1b505874a913ec372921000e5df20594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f75e8f98b34a68a53147692c37f9a2d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4207db2b4a2dcfa05bffc3878c00839596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355eedddd863d445c75ec064776278f7597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5350083c0dfd6ae7592b9edf90b7f25598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f0e0d0905f1605ac42a0d560f8403a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7f1fa7ec8b946fef8bad6e7b4eae4c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0655f765403e579da77684483253a6601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf809d0f21dc572e4f325e306b28cce602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0748e8cbffd5b9a900d7a81be1906aa6603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa1667ad0c189096cc64e18ff604a70604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5359863cb966fc6748e1dcec856e115605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b431dc62b54d7d0cc54bf4e3d9af457606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea26a19dc52f838a12f91dbef339f91607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc15ba508faeb2aae4ada0ebb74495e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b976d8f44bb36615205603c03d18f7609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460406f17c5100b152a2aee14fab7242610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cf0f446718539676dd649fc69b2e1d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1560c574c8606cfaf948db9598976627612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d82f553f8ac116130332b7d464c1647613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386e1cb8d3557f2407f01f01ac782099614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fc62f7321f7949cded5881c4361b31615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7f1ba73b40e8471bb276ec698da49e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8fd2ab51562a71a15e05fd94a5cd1e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7482bdde4b1acb13d7b8b00ac4049383618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd8ce9ddfefc7b75eac964bb295aa8e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f4f8fc1d447884fe3f0ab492594c4a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a43d88345cae73e2dfe7ac440bd817c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10313f0cd1d6ccd050bf0b1135e22529622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c616ed215ea9d8e1c0b453bc2c4f76623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcce1c549c53331b3b900f5cd6bc2c4624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28eecb0516fb9fd8ef433c61412a41c4625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7910894af12667d2b873e3e04111fc8626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fd681d1a1be31fe7b53898de046f56627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d57a03282f51d4873432b3acbda5aac628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbb73ca7e8695b7e677766abf9c6dc2629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13918953e168c0b7c856a4fa1921349e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cf3dcffca754bf9682e09bb2bdf1bf631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab15966b1e27a8e28731c7a4d5db547632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617e3e620e3375b9aa6a8c6cb2322dc3633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf43d11ea527c9a89e61bbb0fe53f54b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7e92dcc01e38f2d2d31f06a5215fa1635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20738664a55397f0b6110d47cfc14aec636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68742c572c17baad80421f07b23a129d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0197ab9b6226c4622d2bec80fda2a9d4638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012c50f2b01c8864ecdbdbe3bb7529f9639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fce4c576284916d1ab3d95cb9fffdf4640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9601c7b75567afd3c6fc5a11e7017dbd641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebda7a154b1c92a1d12b2066bd137d0642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6bcf8a8f599d95d27440ac63d96b4f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a635c9b9c33605cf8a5ca9871d2ecd3a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2ae1e0335bbce4d2774ee714ddb3ed645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53692ab626a72584098edd75c041f76a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dc77e2f29785657f0dbf5fc6bb9394647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08eccd0be88cb0e82bc77931a951472a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252b394dd8b6c0aad9701d78d16c5856649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd626b8f2f905ef54e67ac3c7998e6c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d93fe8bc4f068013f4319c71062fe9651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5290ab4802746adbfbf5b46dcb43c56c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d08d86c0d9fce12dcd21cd9cb7b6129653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49659710326980ef7e2f5c1b68bf0e1654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd905c13950c6d0b36dbe51616a75e6655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a665e0cdcba9d8f4accf1b65d3b4098f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c691ad77b8885bcf684708a0b09094c3657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245c50586bb321f21a890614b9b3ee81658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d717f986e5288d451404c36fff7a0327659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55630e7287eb9c56fd658c6ac72d5486660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b665b263b8fc09320f85af6304f60f75661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387de3701df1a7d27c2ca81def1b7d78662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cef782983e86c8d184177cf1c2df48663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230f855fba2d091e90fea95b8b0cdf7b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfba25d0279098202698e7a3be2cbf2665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b16b3c07f67ea5412d2a5da57d97f22666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446e33bf826efcfd950023ac1a8825ed667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28b8987aac7d287e04009430b04e41f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f7fce5e1de283722a52fd6a7b6e98f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a48b90c829c2eb545e81d8e73c737ac670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4951b3df226868263d04f000cf59f46671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466f92af120b267bd1c386a1e74c42e1672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80e5d65bcda4d7a3f65558f1263914e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410e0d5e3209de06229b4cbe562f4abc674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99f63c31127f32e9b200894a63cb071675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c9e1664272990859b0fee714bb4402676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb434449a56099b1eec9b8aa7a1ceef677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfca217a658ad9104792eefa8d875f06678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a4b78dd0a30fd28d6871f6bb899f4b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31337b4e06a2c90bc804d58db86c31e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6ff5220d7a6b8364c4a27a262448c0681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3066df1b34b42a54ccba21ab9ab8760a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc4d937437eef50f27d5de34b1a7291683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca024a8da72d37f1b55717e792f0a36684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fae54a92ace7158150146c5a5c989a7685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22310ed5885f3e4c7cab820a7647291a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37c63e1d36844d2868e7040d5c24f27687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade669eb363ebf6af164ac7ef3b9959c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1c072e76f58804cc274690a9892abc689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3594d189ebea7384d45c5ff96d662533690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c088f9026711f6dce773bdfea83fa1691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539938ceffb6f233f104a264eaf498f3692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237384a5065af0295705e69b321f0e69693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b11ea5cb187336e6c7f362178eb69f3694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8539a8462698bb2ba3ec73f10fd734695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc06c4dc4a428d0eb9f7a5e40ed6448696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015d41653fb278cd1ffd941a7b25e5ef697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bb1028af14983b647f9362df6d08d7698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d72758d62b91b0c3fedc99f7b7336b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389b1c7ba10292b592cea983eb6e298e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984945a4d9bf90fae6b0c5945fa6544d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a496b52b049939e83682fc1d62248d03702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1740f4447ea63529f6542ce8c3f5008703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a20b2ab6014e7d1f7b88735a1c36c53704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d302f2c95a0973762d0fdcd55489b374705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763c5de76abf4d2578bcced9c65d0118706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0218565e6344c1d29d383e2f788ecc0707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b252b40ff48c653960e094364c81014b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aea73dcf91de965e81c987bcb131247709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41217e1f194c9770fb2e69ea141a051710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bc5a4aea98b47075a37544cd951710711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a176b454b79a3e292cf380bee479a719712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4345c28648381cc6443c49b159fc9c6b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0d182ca087a24c8c9606db9e4a45a3714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6253ecbac79dfafc9953d70049c3eed8715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09135670bbed3dcb72d083b711bbaf2d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706f56c2f462b2b86c616c12eb88789f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1900e97ea136e456e6b5a1de11171195718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e858fda61644247a3f894c49171bb1719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0981e2cc277be4b5b910bf0766343d48720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b8b9efa0708ceea8389dd4aa921a84721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95af9501704af7480c53fd4e4c78f85722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b58ceb9fb6dd5e8aa7b944b04cea75723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7596ec938f7ffa421b59d48340e18042724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6a8159d6052e4bcd897dd85a486501725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4816fb49065dcfc23062dd90e8b75c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9317f552f3955d38f3fa0715270e986a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b66dfe3947c1c4b783d7b0926a65252728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edf3f1fdb44661704ecb597d78dfe9a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7c4ebdc96685d545c237abbf7ed065730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a704e612d97ae19c40d0c1a9517f771f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43eba5b8c552cf16a462cefad89d4ed1732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f226fa21611b76cebafb2436baf1f3fe733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3e147fad50c7f38959a0c2df4a0e65734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171d4abd601309d549b3bde46f77b491735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f429144015ab6be9026bff0c15c60846736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91d98b3f83ee103becab5ff44f47770737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07533e5e6a4e784af2e574745c4e943d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9973b0f88c3296205909a0c8da794f9d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13503e08416f36abfbbde3315305b454740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c605f955ed333100cd79fe2166efc848741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfb9ee4664a38e10758520dabacb172742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cf769d38db85a2665fdbac9d8fca76743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4586db370f29bca1faa6252662b0b88c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f08883927bc3fc8994ad93df5107dd745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e283437a032bb2293c9454ac4d7fc47746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abca110013c40513165e443499f640bc747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101946388c6df0b69a0fd7560fb33501748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb71218bc913db09e3016db930045bb2749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74592e5c926e075c23ffb07e7d32409750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f177b2b95d51e33facdb54c7841a8d4f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0c10009217a0540f7410c1ae6a174d752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfc02bc26a7057f3a65faf8ef67b09c753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd912666f98eb64352146930e6adda71754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ef25da1ac9fa6262ff2b2c21b70d51755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc001385efe74fad3057cb93aa1fe629756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ee30c25bf1bb6035cce0391960bb8a757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0d0a4834c354fd78c93f1fd43f9294758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7635e710754d2312e863f3546766687759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9b4a6cc1e490d8eb187438afa6e2c41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd11a2ccb1fdad2422e25ac47567e2b92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e991f5605a39a007d7dd7029db2f3ae63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1796b981a998c862cee1348d2ade7e74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146e12313427aaadccdb658215ee36fc5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddaaf0e04e6d9ff8d4c96ea964a57a46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122666bf4e046799772a087132fd1ecd7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442ceade25ac0d258acb0452d47bcc1e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599ff7dd74ff2e0c3dffb5e3475d07ad9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f37a6cd58949a2ce40aa1a88590937c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0bda6be853a2f663d1108a7ce014e611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9865e02379c2e76c5897afb95fc40fc12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dd3de83712f0513febef23bf1880e713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b7c1f224fadd2dd24dc87e84ad02d814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f144c06a201019dc96d972e4afec0ae715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b2beb30bfc3a56b43b22b8996acd5816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027099e04eb12aacc8a57b69239c81f917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11762cf6664b8c1553c33e5ea22604ea18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba96388613318b99661dc079884dbe619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d8a555a3befa40d02a4678b69f886f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7fe39cfef9d18e15f4a336ae04e8cb21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa46c48b6c2559850d7cb9a2d2e9a2322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5001f2f1d8758e0c8ff519d10c488c923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82263e48b64bad7d63296a38abf36f7b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caee1806fcaa2a881562d06f6fa09c2725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdd513821602e529b31e356bf3b93cc26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cc8ece9861460aa54dfbbd5565e16827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407674ed0512833f22046639a5f0615728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69acf11913c00a88efba5d32cbbe1b4529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897344a2380df4c8c5943a7097715f7d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ff018a030c3b056d907f073ce1d73031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e9101873281428c607b13029f2728432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b56dc39f6f011ce4573279a42d7b0cf33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134efb35745c6f5fa582ba8ea809871a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93eef8595ee011014bcffe9e0c019b235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c365fc643f2bb65174ab9d7ef869dce36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b356dcf07c24532baba73ad3ead620137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d91bb6d942a8033f07120d850ea6e0138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d918c7b49053dec8516dd9a7a2c8373939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4714da2fb598b338f423cfee361c56cc40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b8d8841c95d0fa779f0a0f0f1acda941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3eaea0995a54639367b74403441e0542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17e2f0c91682327d3895c1e2cc8972a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e797cd9fdb8182d3d3d48f92390960144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63adcd0252b3324f30a52f9a9177ce4245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc9c55f3e0db51acce3ef19067d67d446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743a311905a46cebb067b96c15ecadcb47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba78d8277a8029f73908eedc3b3c21548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cfba526a3059e7fc81e65486ec598349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e867591e9a020e1e05f0185e228ca850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88388eaa0b2aee74b1b8d0c9e4ac69e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb8a42f4fd58eb2177552fa4883d1de52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9e4a69daf9678e6984bc670f8da96a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ee2b08eea6bb31695d402ddc90cf9f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd4c2de6b125c6591e64495cbb2c43a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce38c261e440b94636e9c9962b83599856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b320278b78258a643d60da2360e1beca57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b645a1c9d779e7cc99c6dda1816a07058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a40c0894330e1f373b292219dd93d1559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae98926586971ae81ae2f7fe7f89ba160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edf98b41cb8d44d4774104e0e1301c461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4c6a24094d1f4ebc4e90031d36490f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2621aa8c38b2c12b357105ecb183c95163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ad1b9a2a2d742d300fc986ff0464dd64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f898d8778923300430a0597df23978a865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226b66fae568ea6cbf386fc43c83317266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c076491dfb4994c8262e69355aa04a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bf280a70d45900a27a6139f41d292d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81133b99ca6dfaa42b7c26b240f6500569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954b9048818090f3c9698ce20970f76a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9202cf1cdc1677b3b853e3a855422971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b84bdb72cf74ba2166e561594df513872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885aba17844b4fd50558c0efae16b1d573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78ef2a856d32add9c96770983fdf7ea74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67227e1fff6ae0fbab62476de91e28075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545b83d5a9e7f11f18dfce954d66ea9c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9c51c53184641f684ea4eec49b84f577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e27f3fa931627c0b1928d059699f8078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d4fbb7584e5b1f1d1f06283ede098a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5515982489038228700eaf97a7f25d4c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed156c6212da9b34cdc7a027021218c181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5e7bb176b036b6997f1c77853f3db782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5974853a1735bd4b7bc2a279d4d277b983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f38faac8f2bd80d8c555809d938d5c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54c0a3e89d1f7b6cd868bbfad47704585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef097b9419a1f1bf7a3b15834b950cfb86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d795d36a09ab2a25e4163e9ac22d73087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946d21d2513d951730bd45f6ff1cf92d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421a038f851670db1d430dba4f180e7589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adc2c980058f1d2bc6865e358ff2aff90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8567d44f7268f3298fb6ad44401bf99391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683185ba59f430903b2f331121bf02dc92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ca63d9c72fa0395add0e8b433aa98c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d7a8206ff2a15236693cc6c8e2919694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3389eadb452ba85618d99b3844cdf37f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e9a3fb83b6180681961054092e862e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a8b3072d9e0c52e9051f46351c9c6797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec41a1d7053a8e80bb9a1a58aacedb498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e15a0cc194ab75800b096cc25bf0a2299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80c4c12f57fb48d5e267bdfddc69fd6100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5948d4686a2078a134c5332c793482101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78b3060d2b2c1e071af0f8af0d0b6ab102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45ea71053e8f0c533866c7d06fbad86103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7877c0ba3c8c3a20c96cff76f4ccfd87104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f71ee00cfa14c222bed7758ad7e9bb105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5954a20ae01c82dc32431b69499ade49106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68911b82e483266e86683cd2cce0b948107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef766f4236ba4a4cf0f3576adc1ccc3a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f5fcc6e2bdf6f938e8a6dcc9d14824109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5eecc6c70f4e8accef4d540f8734829110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6eefda9848fc806c98c55934e60d78111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca626911a38b2e583e9da289da1030cc112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5d5b37f55b75bbda9c6b1bd82881d5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de1968d4e62edc7c4f5651cc86860a1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078fdcb8730ef91433d70408dfdf4e6a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be960955a8a72eb6c1e30be61a97baba116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002c3ef7772a2989ccca28409e41527e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f25f7c9def8aa8f9595c1dc994c8ca6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee2efbe5b1bbfc4ec9a6361d249a76d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b5632b0942f20647442f940ecc9005120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd87b0d8d21879728f8b41d86215a7a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143d0c021fefddcaf72c85277c6f566c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fd4483937f4192e11b9c871c6b3328123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7c48597260d0e80866453e500e72ab124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ee8a8450ef4c30d49a50ea01aa2470125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c2fccf91ca1e4b042236584efd96f1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f96998851a34c981f9869deaf4335a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c76de89551d7954e6dd9c49e45c2d7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec559dd35aef1161aa00bc35eab00cf8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379be23eeac13cff1451847706dfde81130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6b941c64ce16f7fe0c50ec4b8ce46a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1630a410787394559fa4685be3535c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13421e0f2a6034d23a832d1c4f4e053133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac4233eca8bc6154c356db23a92c46d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40954ac1f008e51342acf22dda649a31135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a67b6052ba8db9f075f1d7aadbc9bdc136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1986a01a8884a1b56f96cba29f7905137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fde90707457aa8a1ac1b768649a755f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b006d99d817114a0d53a35fd84962bd139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3940def2bb4dfa0e79edcf5abe9f36ba140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9120d53114b8f152decc68a5e1cfac141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2befa918837b344e7dc5f3447f8e20142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dc1da1507892cbfec8324ed87daea5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e218c71bdb961a0cd504e4b4286d59fe144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e016975b3ac16acd68a9214cc4b5e4df145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327942d80cd6246baee828fdddabbdab146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c91c6839883763abe7848fe678fde3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e76d4aa8c42b83ab4265ddce422d87d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca0d358587ae5a9a01f5076b7066768149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4291c1d85729f2e85c275f2ca3b5d5e5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44058a7489ddcd745e99374d8ace1ef3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c70de9979bf7c09e2416044a4f0a020152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a90939526dd53d29280bb73f417543b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41542444af99f650e96e89e9a4ea461a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5c2befc9ec88f4a79b51871fe6c7e4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb41ca5001430b8b69ce54c21e2b575156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2760c48d6fec2caa58aa7546c98a91af157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd7a287f6756bb0316f9929cd6cf89e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f814ada8fc9ae96d578ab14ab07034b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3215a6d31c72081ba85b7bd22f1d500160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d6af8a963ea1cae36fe715469b1d77161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86662fa362ad8fc1903d0c53022ca56e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92799c1e4be4d95dbfb7da93bac5c71a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b421a1eb71bcf6ea32c9f67de985ce7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c919090b0e712b8af56a2de1e552f98165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c995e6bcd5521780a4fafb447025e9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a775e37160b562d8abca64d4969bce65167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858c9d056f5bd83e491a491f4f8d7891168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2a049b1d65d38b7d9da2b033414178169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fc9729bfb2e201191ce01c47d4b529170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd39b1a8a3eb4a14d25e92181c5d7e0b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a2ec43703f84779a333739d388e1f5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30494ec2c82be314625dee25b0bd1b5d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5901ac9058f9bb64e3cf19fca1d3002174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e57ca870b1389abcb344a81b05e8b2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af5adc40bda49f039bc1943d666cf44176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592d92754f1552667091a2d5e73ef4f6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae61e97e3d750441213f12898fc83f8a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f347ac95a1f727422228c44c34510889179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33809d903466c0c7cf3601bf739e014f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfc1fc860d9fa727516933a868facf2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5163992d41dec5b863e346a18bb6a0c3182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf80fdacbd3a1c06b94abd339753a93183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7adba57388027cdbfeea9ab8677cf84184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d9769c3f71529bcc75762ca7747190185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43b0e5da11547cf12dbb30bb3fb50fe186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132697f0dd238b624d9ddf9f6308eac1187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddb0631e60d326277bad97b8d9fb96b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa8b020237b06afafb09dc8f1693860189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0306e7826cdc4a16ef55baae23ad5d8a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f442471ea24837b9776eb0f1b31353191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f681af33eda84f3e293a82d1d41a2642192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844322190d266f95a92791f7d50d7bc2193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2341efd824787af19d7d92850de11c5194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfa6633c493447c596ea53b97d58ba2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9359d603a17ac8725b3c4e64191075196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb5008156d067ccbf4a6dcfc1e981bc197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7c4b670d65b72bdf69fb6c2df231d6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0d62e5648df7c8991bb0267cebf47b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f54c186923d9486d66517165e0a16a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924e5d0184259ed933c7dd7b462bbe61201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048483f80f5d4ec8478105bbf43b05c1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab9e9ea90cfa48e183687440726cc5e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8763742e1f3b7ac0375c5ad0cd2656204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ac469b522ba656a228494efba82fdd205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c3a57af056b1d3af9c29daf7db2f2f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4353aaf095e17de2c3aca57b90fd691b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3273225828841463d69c0bc1629949fe208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ce2c477d4603e2da13d86e7675b85a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7b6003ff7c45b9ee048481e6b245a5210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30928298d112e04700d7a9e0a90c264a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf602b3bda632acc5402f709e4f262e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1046998313aeeabb5ddabcb12e7128db213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a97c320fcbe7d2ed70273ecd4dc979214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74238d7d0631a6acf00fe7690502bc42215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e586b98b3085247189dde39feeee68216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae20649f2303b941b71b129a5ae348b0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985b21361796eedf634e96e0d205a1a7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37dbf8e4bb1d3fc1fa489eb49aadb8b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c37f70ac64369f15d656bcaf7a3676220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f400e1c546951d7c57cd372d33db05221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bbd56126f7b5de5a36d8bdab478850222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a32f9728baf2dde411553c86d2b3501223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08f0e90d280c43d23c47e1b0102d3a0224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8c4c0262b84ed772893b361761930e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3decaba2b2f84aa41115fc0b8cdc7e91226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dd27e85fe8dbadaf18d05211eb2f80227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a79c4fe1a90778b830f46f35e7c5be9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8aaecdedbaeef94b3e44d8b0ed0a5a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d792dd1810eba6bcfd0013d07b65dc230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39f447ad9fd65f32cc4625ce6ced387231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb77634bb6ffa1bf97af23f27ec6284f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5187abbca2b503ea26e6ed76acbf8d23233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6ffed46e7d6a43720cf7c31a29a2fa234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5cbc954086bf776c3947e52c9f042a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844fd37291b5a8e8f2aac9f002a89703236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1f5cce373fab8496fc633b85eb5e6c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226cdac6cb30d61ffc43c10d22745a62238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6926d48e8e63051f26e00b74e0cbf5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bcf577529b8b755d52e92d3aa95f55240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e90032afd7bbafe1f3958cda33dc942241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d846d3bf113dd8864fe61c4e70d84fe242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8d0cf6822472e13fbbd974721ec1b9243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f003a31522b8e5db05360011b9c17c7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e99eb056b1ab0085e66a3c907aef722245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5663f165e1ac85278f1fbf0fc8912d37246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6b610d388d1073ddc5629654d5b1b8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465d432b1c074bf4d74c803824557a71248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd23416a6b30a3e14867cc0d2e61e35249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe752a5901e49b24ac6049cafcd556b2250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1509850cb47218aded34d84f0ec786251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddb6bbbbc8c091f04311f95c2b9f166252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cf3134d6196da88827d359b97ba1c8253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebaf849aa4a78cec398037a32f5e36b3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d732d20e397e6123a82155c36b4861c0255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a35a80c6eeb635ea88bf8233354dc06256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797aa5fb4560ea5a0c5a00e5116f3182257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4876d54a71206f04ac7693fcb4d09783258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c286d79f2893ccf753d5a68184cf72259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0589a90b0af801b09a942b8dde9ccacb260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc06995782dc440c6a6bd8a7749fd09261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9192a1fa4550ddaa287345a7baa662b5262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3519bb03babab9964a896a89d42255263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b66d51a893bbb2484427cb57d01eac264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41b9927b16ad131288ec94430fdacd3265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6e576b777d70f85c2ec4822257482f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebde8ac28b728dc0ee45ee0071e1264267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fc7271486afe477476fcd82f40e8c7268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bb2d9e28b96e2261a036414b15b019269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f853d2a2c83dbdeb8dd64b2f58e138270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033be63d207c19a49a2ddedf508f3963271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05182a338dfd72e095cb3787036ad127272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e26e9b5c4a16a96957ba2cfbecc305a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ab9ae010fc2053d8a8137906d1a39c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5406929f1052160a5e0a397bc8066c9b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d283507bb4b9b45eb23c6af4391b23e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4121b67e4c257e3b5530cba9dcffbf277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cb8b406ee2cb650a08d8a595015750278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525e60093a8ca3cf18e59cc09ed2f0d4279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a109d4232a5cea6746b2efb9ec8c56bd280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4922f459eb5bf0775e37a5b8cf403722281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31011d0ba501886d965e64e29488ecd7282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc153f6bbaca06dbc4662a430b41ffc283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a870c4f7fac031934d9fc2117ba5ed2f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e81be7b905eedfd7da8382a4d9798b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c5f69f97a5e790d41e0aeedbfa40f5286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510697fe432bad41aa7e975fd8f7ce0e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57acd8ddbc2ccc1eb119985279ec2b05288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96f860f7c0d2f0c0811d76a8ddfd769289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a506e1f1959221a402544973f62476d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36ceaa9f6153b5510dd3059836d8f76291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92639aea76e4b1c8e8a5dcaaecb4d623292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b715c5dbb2e18a3e15db05ffc8f8f9293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc3361bb8b2667f4787aabddf1c2168294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ce04cbd7447872ca4a860b1f69e4f6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b8af0bc842a8d37576d80152d3d087296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1f40cf060c4c17d2791da3b7f7fc37297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2c7f4ccdecd33d0afa82ad7ba7d043298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7472e305016815c9469809e5ffb16489299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ea3ed39628d0105846bdb37e42f149300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6db6f0c7938931ee68bfca0df0d0bb3301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f660e79c8dfe821edf56b7e5988be6d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3faf4fa2927b933a3aeb4327324bbd5e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74746551e67a91f92b237614ac21c75304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cada7dec97b22b235d18582d2b10a7305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22023b037e49224e55edf18d33ec3d00306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1c83a1db530bebed3aa79b47114fc7307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719eb769c524f3479412013fd761ba6c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1235366ec8c71ca2814ab02542f08346309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba9c82d92d276ef0fb1fe9e9472db8d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115689b7d50d4c7d0bedc66eb21b39c7311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68512d9ebdff835b64a6dc6807ce8d35312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbc61cc96fe01e4e0e6e51ac5a967c8313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb20525781608c679d8d7f38988bac7c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c12f627bc83ec8574d715654a1680c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8db6f14f44d17b5c43940289a416f4d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35f6d069ef1a472d02b261201baeba2317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ec83e5c1d2f67e99edc151e312d1a6318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f729bca1fb88e8e41263e62265c71177319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a263027c18c077321ef7dc3b2be717320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f569a179954f2be59ddd7182b5b447b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cdad945d6ed6068459e801aaea6562322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f633dd45e58d7d65cf19485aec309f7323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc53defde9000b8427ebb341e87180d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637b830964a5e3e441c80152ee63c9a9325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1066cf52d61233bbaaa0ed0065224548326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5ca62d9102cdeb77e3ed1a12aaacee327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08d4bcd3590bde99fe9b588a726582d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89b81106e3ab9fb3a30fad3cd8afe39329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c265fc62e74a0e1c1c95ac0e6cc812330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0c36e41967e5ce8e5b6ac4273cedce331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743664674fc5d1869d35e3fbeaae51a5332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ea61d033604b69ec49be5a0f14cc08333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4c62c34d7a4f3016d1aaae2d9a4ec6334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20177471cd28af731c2f39b7c6e0d027335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb29ab9201c6ae8b9e82291e609ed53336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043488277773cc4b86b75541a9e6c573337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4ebb7dd6f30e479eed5d38f67923a5338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc856e19f4d3b392d67d472eaf3dd50339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9d8fdf8553adaa60671f59c3e87f6c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590a688778d1503e52f1efd363288d55341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee37182aaf8d7c02cd218ba4fa1b8856342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6474bab410af6054b9f32dc016fd0f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5551dff3f465d920ef0ef760e1347720344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52e30a6df057e1a7490250d2d241b4e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c776b97d097a2f0a44f23c2a16b577346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0413749cd4eaede42bdff53b991f9f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ebe3a1568344d4c37f43180c30045b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039c9a463b9d703a4ed387badee51450349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63513a0b51030fe1935760f6a480a9a4350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb6f80d7bb35f02c9b090b54713c291351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dd1640cf68d243b1aeb9ed0f0f2cc5352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b0c0f70f8986af593d177052400362353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973c341642c2b60630ce53c1f482429f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ca33f6cd7b743a25eba743db041f72355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e89e2b165bacdc373ceafc8deba019356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9e376a4bf62a071ba51ab426599414357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f24f44ae44adb52c018fdfbb79d71f1358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ae131577473d302525d4ef9ab6da54359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f3e2dc37d394627152a5a8c4e74176360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a3d28f10d07148033d0ba592c91ad9361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754e9ebe39b9857e263e5290488afd36362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d4fa622bef4a097366227059ae2270363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3df59a31ba527b8bffc93c5c1b2103364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fe82e5dd4964c29c2759ecf181bc38365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77766232b8e28b28be24a002c56567ea366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef3800150698e0b25a9e6f8cc120c5c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78b9508a6b1cdf5516d8d22a8bec7be368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa2ff04233b86e220c359b0fd2acf1f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d8c5c6674e2850d6b343f5d9926d38370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d8c3b8789feeadd49396efab31fac3371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d51387a75c2d6e7425805d8a279abe372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c8db343b516736e56d700fc39404cd373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e52f45dd1243d2df0bcd553da809abc374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddc3df9e21e942717358b07633bed1f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04838678130cb473ddcdeab784935d00376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6651bbe1df865d55b8f7d5dedea5982377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1098ab8dfb92a2aaa7a1eb55c8d2f8bb378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bed265c5d13747f0fcdf1741f75c38379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd272befc91018d38201a3ef1816b23380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d5de5256d6faa517676a3534ef8194381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7dac4258b42b1ecbcd47190c0ecf79382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3b5d178560b8605dd540e1966aadb6383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89adb5f8da6e773aef432b773a405226384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a04aef8755ba9d23f596cb971b493e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d4211a3af29891971a73e41f8e9c4f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d800ff39e5d649ce57274956697e7eb387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e172706566ea94d63fcc1b475cef0a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb774ad658b2165d98492778be822b4b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97f5dfb8f4da2f947c461bf80531e01390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767b6f4d006f0b7e974a9529dd50666e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7e022bd5562a591f6e440798820768392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3debed8a5b2fcb67adb5ff963c99ae15393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9886761abba1a601cb3ba67bad85179394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b665ddb176474f724a6b26459d15be395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c01738c2ad8914ef6416671cfe3097396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27648206f432355939eaf61b2a2343a0397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60e21e48084ea40eeb6ced19aceaa33398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387c85d98ae7d6a81be3c542772a91c1399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc6ed257222c407f9fd39b1cc4e3edc400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22436e2e966d1c50461b40b8aacf8311401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976f4e4589b35e494bda260d7d0a932d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215c9b72783e1ef4f9d995bb8922fe02403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d1f78781cfba5fefe494e7259f373e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565ab970446da9fdc8ddcf7be40b5325405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44eac8ee8bbfcfd0882e8a8b471e2b9b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f076dad84af776a667f1b597e32e01407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ec12b3ef8360cde5fa18889faffda1408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43702f133f4c6ae1678cdda71890bca3409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c132a7983cd4db19522701978bfbc1410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46717635f304a443eb7283f520aed79c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29752a42c24c18b5a1629c5fe8135cf4412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c68f16ead10670e349b3e330118c329413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd01d86fbab7febcd4eea21d59e9616414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1d78ba300cc53be0a1374af0ab5809415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2228ba26dc4ca29c1fea4f44c5e6f36416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ee6f72ecc9216c109b06de8e6efbe1417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a162eed777ae8afd54b4bba5ae74ea418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35b388ed603aa5255aeeeb0905edda4419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16851d7a04081c4d16a6ba6121acc04b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7396533ad7039f422ad9bf81c267ee421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcede8fabd44e8a7b91c8045df64d44b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0b3f06863afc88ec33227b2c457bca423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec668526b10820617c1e4a45d07a026424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8fe67a71e129650a64b97a607fad8b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d51c6b3cd3b97bad3e616ed8cdac95a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8726e2930b56d27062a01b6ef67a1bc0427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a85063fa88df5024bb5c156b361938428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7d7d26ebde89b92b05c1ebc50c3530429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca7b1ae5db11da7423888caaf21c7c3430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214b7a806c99e1dd34cc7eb361ba5b18431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eba831f430a04234a92742b8deba3a2432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0097666a1dde59bd982532d2cf7454433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d765db937d11fd488ec5b880da60aaa434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3039fc4b844aeaa1a82c3815152d94aa435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5c65a4e4415c09580b2cad306f508a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606716e237aee250ce87b4081d8a5824437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ed46c148249122e3ec16446509ce75438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96cccdc7c1d06ff262eb0efea673a1d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a88f24961ba4e9620f2b5a662b2a2b9440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f3addf4d59fdc3dbe0378a18d97261441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77562dc16894b7d91a02db6f46d91d0442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b1ba0dbc77cff1513d94a55a1e4ec1443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b02c34f6315bc7e723770303347c5ba444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe16ccb02a45b307d4cd8f53961886f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7878d8d334c15d60fdf481fe7bd15cec446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088828aca597b887798d11ab911ad680447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf52ddc17bd6bf2b9a69f899642ace2448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516a699fec81183e45ac5d628e6179ff449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8547ac1ea3ae51fe6fc4263ce07b52450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435046feb1f056246a09f73ecada3294451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a0705897e8f0239539b619adab2100452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416aec78304d1f60c1d0af22fd24362b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db42bc3151f5260bdb6839431cb1723454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81e2fb7792cb626e6c8324237d8faa4455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7d1632feeae0dd71d29e2b79505175456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9e8cb0914bcce3bf53a00db2a9f757457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7fde6686b07e30f1bd71a428da190b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb697efd06f43c8b3fd61736c1266d09459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189a687d2448eb7c802d0247809a1894460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4fd3a2d40a95e1f2523f7d0cb91ecb461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046188365b54c584cd1072650fce097a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c54c6c053f393945d2d6f68254581e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0294ab5498fe8fe03fb53ed9b6da8b26464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f879fc05efff229239f3871af35e21465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6119ceb2b70ba50923408d605fa13e71466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129c9650610cc02a8973e06ff55e3a75467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02043f37ce440fe31a2c54501357e94468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf9181190ca92be1e723b3bb44bd11f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a109acc63b096d6ddd2eec171a3c5c1470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c245a4e33c9a5f048172661f2e2aaca471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1744e10d99ac6c3a86860d23653e8b7e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ef0db88cb4e6b34dc73daceaa4293f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06514535c7767824f19b4a1a8b520688474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843d3b2ebfcc15dd674d56c062ec2fd2475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03841850ed8be424e848b86297138a6a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16072dc4cd5547254a0bf8183b6e4025477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087730c136d9999dc132c9699a6b3c40478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b555a2c9ad384db2cc628c93a7c99693479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde9b95ba95822aa4ff95b8db1b728ef480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f29aa63459c4eb531e571e9a75681d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1e0ffbaf38ee03f4baf48038158160482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15460528043361038fe014e952ce9355483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f10155bf139789dcfe369f6ec43e7b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c771c179eefd4576e3ef591a645dca25485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddd56940161de672201d499f5e7dce5486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8768158c3835cefcb0d5d45aa2d96dff487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0b55b2845b21618a44854de0489bfc488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa592605c1cc74ba9599d76df43384a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64973857a7e4bc4a3465513bc9d4f6b6490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2fdf63e65001b40905fd5585bc1564491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4989e1f5dc3829fbca06a58940ad57c6492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f280aee44b8b887cc2a30712b0ca3c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f8daa45003623e1851feddab1b1ba0494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2eed601d3c27ca55510039baa613c6c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745c8b21ebef6d0b17268b9252b0e97b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11398d0f7ccf0f171e717d7de0dd310497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9df5b9be1fdfbd36da53de01c1662c5498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffabed258d59f782a24bad4f3c50794a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890cb72d554e2d486c4632076f11c57f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6282b7d52489c1fdde78ae080195a3501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b71fe2b1758502683c48e0deae4a5cb502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecd1b180b7d985c5d6cec5bcdb1f919503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb56ca9293223b23269fb1a7cf4dc49504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c3786dbefcd8a8dd21a111689eb3e9505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa0e3b4ed605078beafa485de8591c9506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0145eb442f040fc390a739e2250ea01d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55082aafd7bc01abba6ca084007d709b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39779830e767dfbd3801364daf275c85509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64e124c4eeef7aef4c1c5d7e8fd6ea5510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be408e710ab5e426a05af42eb34dcba3511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d37673a1e8e2dba4a5c7a95bbf4fa8512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd73db705ba77353c3cc552a9c328f0d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9319ecb3a8b762ab4970c9d929c7ab02514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6e64e21b1d762b03e84866b7686dc3515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30ff9be934ebe1ad0b1594f7f453a0e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e429941b74863e6b7028f98c9bab87517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d493cd2f11a85f5c71636dc8c4f52fc518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecac309ca7d3e739f999403e6464f8f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f261e5bbf87106fae9b31b35db794e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab3991f2c5f1e9758cc1ff52f8605d0521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7aa62b3827742b27a3b861492853885522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db18d9481427a4928bc6ff819cdde69523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087a07f18ac238c7b0d2e89e1735a559524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae57b53e88c6c38f94767927f0e799a6525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b110a6b1f32d287d1ecf1ce55e1910d5526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d857fd869222d0d44d465d2cac175c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1766d7ddb063643d17159e6baea2f583528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5aa4d174e661dc59538fa90433b6db2529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca8842a9851f60ccbc476272b5adff0530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923bfb0233fb8ceaeaad9068c7eca7b2531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829eaaf519abf2c024499d2d04f1c85c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590b703e08dde13207d304566523bab9533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8040acf3391968c53859d9798a743e5e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4510693e25222fec6edf828e231e805535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efa533c34abacbd9819c2abf757b976536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1243e5de81a57690803cb8b9b3ac323537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5254c90cf4c9fd018f53ded813b3cc538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c6b460741166f8557c09917eb328a0539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6784b32c2c62dd9031effcf0e038db7b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60236a6297ca318f371dfa87272aa8b2541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21627c8a2d547fa10979cdd8a0036a0542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c44522c8e6c6f76f71ea0fa6dbb9e6543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b547a0e81257504d2e8174d064f5d5b4544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109db31ed17c7417e32ace8d61ee8366545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995209b3e1da5990407f8dcb4e9df620546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d02771595b4856b54f87742bd3e8be547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50676aaa01680d9c02d7ad1c0010ddb4548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822c748fe71ec0ea546154df6580cb37549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84324b7422a4fe0188495543e8289a0550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da351c78eae445baa53dc53828f88fb1551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514ee8c0cae1ec8ccab5ab593ae899ab552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54673d30ce6b26f15589b0a15c6897bd553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3589d4cec9de415f87860b70e79d1523554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3efa8306a92ba59719209d1ce38840a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c17047e2b6946df88f9f108911a6ca556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6fe182a3cc01129e7a7adee953f608557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701d7b827e4c95c09bdde31af61b3316558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8759122237aac59850503b90c9a6f757559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d501b6bdd73394cad000ffb9c27bbf560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a410fa6c3564126a473a17de8a9a5933561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfc4a18e166844368f228483b2482be562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c2e8b3e7ddc5a3fa0a80987631b64c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1499cb5b85fec0f774193ea1d2d131c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6d15bd1985f83839d0e9056dbde75b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d772566a1ca1e5c0733b5679eba1713566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7879551162306ad6b4a6e7978fab81bd567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9f34397db7e1c80a12e5c1384f9c9d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b498a7146714006179e72b34f4d3c9a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b577e613d666b770e5e856819d262a1b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6332fac928170009eca364ab7cba112b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd23ea8989cde9b5a328063deba7b4bc572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8080c344a0fa833ee482f3d7955820573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7e77e8ecb2ca4fae89944c534c46ff574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34c5f5b4d57bf94f358fd2f811924ad575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0e6d5f1f9a699db0741c761600b013576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992005f2db9fc18f0aeddf9905967313577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0128230c8a740a75de651cf5769898578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb884db66b47fb9cd907ddabbac4994579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88555e66bfaed934ef432a9a92eb285e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3061d95886ae474e760cd7d80cc1e33581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53985baa2cd82a2d003e436931b57cbe582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850f637675f945b0a6415df70abad809583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990aa9157cf0e1f6e5af1cf1ffcf00d4584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2f5ed1dffb7d4f1d42a74c6bf0644b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ab4ea05758ec8d0ff65e0bcabaf091586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37973db5545e571a535a35212071b9c5587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8aae1160a5f85b2f1dd8c931918e53d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a7d2542986f2bde0df62a1066f1a28589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d55a05d38ad10e57cc349ad23f4f86f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3685dd28d98da16bfaf3f324a8681b6c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936acbab74e0114ca3da5d073d4ac9df592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f3d1523271299bf13288f44125b374593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57db804c1254bede0976665af0993e76594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8635d699041495f9c6a6839e7715468595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5485147b31fd2a4f00b947d7276c92c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f95f609753724d7b5acd387837bcea597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ff46a8f091cf7d673f568a0bf90de4598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52ce99a1176667c54ea449ef9bab959599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd37ba9a2dca187cab9550e646864c20600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e6b0754e0767faa3bc3ff623be3a92601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba16b14e36c8dedf3e180a4c1e891cb602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fc420c8313e4512dd7f6de020ed729603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838c8c89431fcf0b8e6cef23c79d1afa604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171f077be18698bd21d71170ecb3e486605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6a62493aafa922d2ff23449064c3a3606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0268b623881ee1e643d7e14380ee0b0607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e42466052de308a7d8e4eb2236da87608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e1c48dbd68005284e221e18fd87aa5609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0dc28394b7b5838c0f3d6e7d1a17aa610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6b57ddaf14e11ffee2ed6c87a0d7f1611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862775c42b05372c9c5b5ad2bb0e45ba612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad570dfadf430fd3594f945443cd0254613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c257a60b9a33fd7911f6659205ad631614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e480c5cb070d0f8787770345500c1e8f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13edf7a8771290738fff0f4c25083a50616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351302440a27a36defc17e727c938983617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe472aa42612ee717b2d99b0ec29d31d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1954f04373aef6b460403480f51ca4d0619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3864a0bb0eb87a40924d649bedbec564620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2066df81e88d571ce275c4ef1efe8261621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c14d5ac0101a9b3043b826e449ee0b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c797e26185d7fa9f86bbeb406ce22cf9623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d060e489944e52181156ca07bea48ee624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29002b0e2d98155a34640fd2f92777c3625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a286b370901c2013f2e3e86221d9f0e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638a8b6025cf6f9b6a96c5c746962a92627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a332595a45ae78f966a89f0ffc1551628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb175831eeef148e4766aa2404bd242629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae75eb4c290e5927c2faab702bce627630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef85663247a3b7cfc5c2309ec3dbca6f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a1728d59d58b16c15346b6e15d385c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71935518f141b29a95577fb9a848f54b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f595c77bd432a9f8dd377a71a1083b9b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d5ba7186dc727ba32b0d172aed6ec5635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ea1fca481044b1209f2251c38c7c08636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c972521ab08946d28a131cfdf80255e0637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da808d20b7fca19d532199024e1a4fa638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dfd174c1fbc4be21e0bb079ed20eb8639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20c5796522d9b860a13769e7554b09f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39029d9f905b12851f7f5657f0874171641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6bd0c069fc56f8d6aadffc2d5a2b83642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d84560724f33e606a36da8d8fed799643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ad5643cff913d81d32bed15a2ca0ac644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee908ad52d7727006da4acfd83e0381c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa086f51d8621b636c907aedb1030cd646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fc84294783b3ce6516d0e8ea07ef86647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea1d83bdf07f42a8ab556b9ed7a0a23648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b045e04f76abdd834e08ab53e5e384649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1657baac976a51c0b3bec1d894f23420650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f4190e1ebd2bf87f50a5206d1ba205651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c16f591d1b8e83dfca78f0717bf4836652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9310e66de656408228cdc6dccf681788653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd160833537938eeb514d9facb0a99a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8df60e5b2017da8772c3eb4449a9e8655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94a9b9cac9f1b489b9e4a320a14deb1656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad71593b12b27bc9af03b2f169ae0bf657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcc8a106c4882f26d8010759251845f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d421d53779c75a2beab829e09ceb24659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4835dba6c4aae152d0da0f4d14dc1110660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf8f085dcbe1681a900855d62eef672661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469825ea11cba083edc88866a55923a2662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f75fb575f1de7d4980ed0d136139d6663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93c26669ca94c9c4eb61106ae2e38fd664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ed6ec5cf4129f53a7cfcc580f008de665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5359f3859939617591e6e6288a6d9862666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f04ec3d79b02dd42dbc19ea4898785667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c033cedb64f714d77ac0a71c70775e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48844d21dde81778fafeb2d4aea68078669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde62edee6dbf941f3018d94fd953742670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c59af9738ac20056df96d98fcba2c9f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d4b66efc5d44cb4682df54581e5216672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89f8bb9c327ebac7d9a103de8529a36673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b0ac6e2c9360b523e3d84087c0eb8e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41319be28c1bbf93d24dcce14f7577a0675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6923b9d8915110bf87dba3952fc6130676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04b2dd83854f0442adf433a765c9ea2677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab77c42748c12981290f68fc611a14e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e42f99586f987f8404b9ce25a572fa5679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b05c269d3476ff491286169e0045362680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faccd3114893a8383a23118c3d44cea4681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d9fc70f283258471c2230b7a4a6a1a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e0e37aab4d80abfcf9836af135b2c3683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf9e8f4ffc64f52c3dc4691798c5f01684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bef072904eaa61d1a7459ff4820dcb685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf476b75343bcce22df5f3073757d26686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182cca0c2e90cf5452ecef9fd1e06ae9687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0639697b145f3ed2c8a5cdab51f343688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac08a0cb87c94215e6da9ebb5b1c13d9689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6aee2d8e09b098d7bd27d07031dbec5690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60be2b943c63a4d21240d39f3f68b953691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08133dd9136d107562cbee1dbc7ae015692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2a28099b90e5e0fd43db0d6c15c14a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb649510807c1af1dc8eb747c550d14694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf35321281379bcc921439ee1a1d7418695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98b52a5fc83dc5ba03ecff7574a7d90696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34af5dc078faf7575bd4389d42edcc84697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d4b3d0dad1effb2059f998274e2862698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf74610e098e0cf1ccc9cbe97b9ae9a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11942276a2015438294abd6abae66fe7700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e8d1f1ab6e567ea17877240fb173df701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b17aad8970935af2fd29e8bbf07405702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b31798308d2aa22df0216f020ccf835703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9038a7719459ac22dc309f4fa3a1f78d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e17cc5ffd4e540470c4734d91e994f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7587bbf6e4e173f87376152710f344bd706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e23925b633980aff33e5da338e00483707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5436aaf8f19b6d7480ea071fc08261a2708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cdd768747b1f29bb788395a8040958709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2349ad4f25d19d2ca4690bf6fdae8f24710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214f505cabe0e42df9a2ad4aae1d8631711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9e1ad60645c229fe6da585692153d1712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ed24e0679fb5d6329ca18efa3e26ee713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09213aa623786e57185e6a09195ced87714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a945f3806b29cfbedc1d112bba7e947715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63762aeb4e0aa525d973790ddba338e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5377bdc084e8e2de2da2f314f0ed603e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595b446570a14914bcea6eae6bf4e4ae718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c264583fb78e72c08e993b9faff6ae9c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccf7321403d2d0fe121e9287fa59559720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53c0f4b8bf8b8fd3e4e6393d3b17a0c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a55d8cabb3a7f6d93cabef1055ed05b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75493ba8f3a4f846a8aff5fec55b0fa723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f07096d6ee9b7ee241f56f0e869de89724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f42d186eb57aaeaad87450fded55b50725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b624d9fdbfe905ed963cf6356895f9f8726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065908ec5d2370ea0096a3d5a60f3751727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4193f3f8d21defba27affb02fdc7f6e5728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86cdc4a6eeaa84f0e83ef79431885d6729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff5bf09d20a6d8e0f92f914ee5da0a0730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83951338f399d28b65bb1fe0a3b9166731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ee151bbd58bd071713e6a1a4ead570732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894031b7b4c36261dd39e3c207317cf3733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c768a8fd16db5813a0fe1e1cb43b9a2f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fc280b29f919464787230ec8fc486b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73902787a353642c1cfaf1c44386edcf736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb0dc72f1233b43930894682c308a8c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929d2a9db7f584a19331cd897d51cd0d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e76c90b36b2c9a7b8160a1467cbf8bf739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf3f3d87aef776ecfc5680b23cf46a9740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d873e6f8082b8cae2110b7c39ed413d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144f7d4deaf74af2bf376eeeb065a362742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f64fd87b3aaca09a83c003b72705d4743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1080adf19bd85aa66d954ea11153a4744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c5b5d23db20b40212c2ff7035139f2745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9657d9075fe3df07b44a24266fa85d40746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe1b4776f313ee662f83776282eb60c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c13ef5a59f0774f19c906b00daa14c8748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf93e561413d8715017a1f7ed830588749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f64721e4d1db8d71003cc206ddfea31750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fc69f4999ff0ed3f2bdcdfabf3dec2751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b453a780f9012b09f310f8f8e51d95752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ad6efee39d81433b81cb27263aafba753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ba94c986cb9b456c3dc4b1e9f8b374754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec0ee19d46b15a6744262280bf2c7da755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b51640ea5bc02dcf1e86d545e8766f756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65779823c36dd8add9ccbb16b7fd2789757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bc1f5807738ada402e8417c19ea5c1758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb06ba2483f2dbc08ec28ef9dee6a01759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>