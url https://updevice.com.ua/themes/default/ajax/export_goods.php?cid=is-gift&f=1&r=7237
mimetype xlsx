--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3328,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b6af3cffa200002ef11377961a38ff1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f786cf12d25aea5720d0be5a43085cf2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ff25d743f48a3d9d5c1f8fd78322ef3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa56f19e5637d812bcd5c5866a4966124.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158827b1eed68730bb81e5b60b56bb8d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0310c3e5c870e8b0e7ad3d5937d0913a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88c79b4fbfa34784bbde338147880777.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187b0168e6d9b353ec0c2990d3b718f98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1be3bf23d91a9a7050d00cf9faf5d2f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c24153469a63d113766adc92a9752f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08caf88aef589a3db2ba64a3c51883eb11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57ba7e87ddbcc8304dead364007128212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52d00a889f54a6f877a22c99c302d8d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0418ce36f1de8dcd7a26a738b5f2ff814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6968a6559ea3087668f7af1a8ad191fc15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6300fd0a1b918c75939918f4a4af0916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967fa6557dfa25cc4da775f2f754882017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d8a4f012b2212a3385b130c80595cf18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8e80317660463e7f353753de4e488b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578d37ffe1d4141e37877cd47bbe9dd620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becb8ef6fef4fff0dfb955e572a01acc21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5613082787bdb01737f2b87f6350bb1022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783b0d3988ab828df93596266ccb14d323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf0223d1e3cd8e6a665a291363a72f624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcab28681de0ad0877351117180295125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a85b7bbec35c2eab13e7994f9eec7bb26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930629c30cc3eedf9dd190b123355e5c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728c710508f355d4f212b5499222a07828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c631d825b2e38fce80044b46b802e429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687577353e86312264a4b37b725ce66430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24871ff7f3467edc954fcc07fc3984fb31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed560895352bf869994abab92dfdc50732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f03422bdf9d641f05ac889f518347833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85881395997e19115d627bbd0d14d3b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aad8eebb09615585304b4ec4e03d67035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cca5afda43623fb5925eac42dae6fb36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2536ac214a7957116d2c5a3dac708237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c90c0e9a0f5a8bf90186c2524f5ec8338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ccb3da47e6c2eaf7d81ada92e8729639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a7243d4aec685fb487b7611bc13ad340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f13d049c6f987cb0eeceb3d04e4fae41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9841214ab0a5bdfbd8eb1082fdeb396042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3733fd6dad1705c344a4799a76457843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7966708bdffee6c2274ead9066d1f744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a9485e3bd1d1664b57dc28711ae44345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6c1ec02dcdec4c4f6a684495bfd0f746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c308bd56981cb57e061ace8e365e903447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317249df444f53d37e6ca752ce24c00048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153f6c8e372a031aba1cf99b5efbd06349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b54e31d702ba2c6c5b47bb16c6214750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34eb42901f0aa339e3e3dc48537fa9b951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320bb9a0680b612babddac62222e4e9752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcc22a83a5f3549a3c82b9cfe98f61753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d72e1cb4dabf7267791a7f65e0259f554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb44784d7aabf113317c48fc3d0df5e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a887488510c57adf676cb808a12772956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac154a388419c1f2979dee65aee9cf757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9aeb5bf3ca36393b427951b06365b358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb62d2537096a352e4e44578f1b7df0e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c135d97f0f2f447a8ddcba03dd6cb32c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e38b4ca8f45c055db4f4a19dec2c4861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec63e64d54bd3fb0f9e089a7b01a24d362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7637308e7e736d68cc77ad0ec7e277d163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1aa961f9a7d1d7f3d5d8b9523d2b0964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac3e046ad128f6048310f728c73617f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae500180a512270351a059452f26e2866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94509bbcde38b22a20cc609f8cc9a1d767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f1f326e063d3d2233b46c16fa9c47268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee58fa840506eb257d6747f74d751d969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4cb7715021e3a558b229e1b69bd10370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe367e4cf74118a9fccdf46683a92ae71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ff4993c949e1eb41f6849d3076883c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7d81f734a0e6ca00b2666e67b7298573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19484a51357c99f1662d0804ff8971ea74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d248c401fd63e4c574b574feb0f31b475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8655a08bc5b7ce4538b544f781ac5c6f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91d16324a4cdb1272903fbbfca8c94d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049076179636909bf21c1639baa5ca0478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb213296879bc0f2884d9fb7c4b0bcd79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c0e882061d1ce1bebe2dee5f485dc480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbf37f59c5bf93f08c20c58474d89b681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e2de7019e4de8ac9b91e147fb5b66182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609cb24015f7d5ef284b85378574bdeb83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3006a9393897e09bdc778b1c5cb9e86384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6b492ebeb082018ee73ccf5065003c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0129813beaef370d5506b580acd6edb86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79873d45fa5e7ffb95fc2eed0e0be12687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e848eeddf3b75e7449ab94d2ff117888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffbe32bf8db00d443f9f41505816de989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c7bcf348ef1a7e18a1345f77d05a3290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ecece7c93dcc34e37e6be8ab765fa591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294e590c553e7388d6de1e0c48a11e4d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef51bdeca231985e8bcdbf0a630652c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81751fcea5567894ea683fa71fa45d494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5607bd0732aa25a638faf14562d2e70295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e52aa7c2baaec51c2c75556db52c4dd96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743e0527a12ff0bf92e6e898b689d7be97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5112e05802e0435db4eab04ef42aba98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d6d579a798d954b68f70383c08af0b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4680ea2ca74aa81a45c0ec49296da2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c7ae410678ebca0bd1a750b8592bc3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ef65f7f8da8f5d22f0fb6ca27cd6e7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58e9cc83c8c7b0eed9a36d3e6dbaf33103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47af9d230d53c98f85a9f805d52b29e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238b1edf1c4270fa436f04eb0dac8eb5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00885eec9d1f2b387831b2dfecf4086106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d64d1cc55c1e7abb657a1a35d58038107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a812944c127a11cfcd31bdbd554f4bac108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fde6675a672794c47c0a0a4c42f0622109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ca9ff7e98498684fda4919f2849356110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558143a4b9c3301f3c0f2fdea476f07f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62beaf53d731e71d584c2a3fbb3d53c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28673fed2906196722fcc1dae73eec6e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0b6c917b9fa2dca9a1ec956399449d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab3c9c774ddfb259789aeef748a4ceb115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbfd8555d39fe3ebada6eb89a717558116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9945ae6aa5430682dc44d720efbaa0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b388e6f7a86fd9b67f5b6e4982ff5e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53948df9619afe895d54c76453a24053119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ae7d9ee5613a3f92aac46006c64c56120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eac36c2cd10f3462bb4982058f922ed121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a548a8ffef40b1f86fff733a3271507d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b528c8c0ebdac6d8cc9340c52f8ffbeb123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358a71df126159413c13cffc167f4e1e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1126d886488965c05d43436490147d48125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bff28df40d04756e9258bf45cca22c9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c708c43be19b8a41c633c0730a043a84127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62db71eb269e68bc593766d3ef1010fa128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e8cb05d039af1770fd2376f796e3a8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ab8287cf4d0317875251ae5b0a7b06130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b0a63e9fc58706b71358773ef35def131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407dffd58009948b7fba8457c6d336af132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6c6892d8f79c2be256e2a3e47b3025133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd060af6b5b00ccc507169779285d09134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d473d79ddcdc0383e68cd32f4ec4a26e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23759aa48c73710fcc4c443e231474dc136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c77d739170dded49660eb6238efb83137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ece36964dcfcb453d1820accc961531138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6e502c7eabeca18e8a62f8a9f981f4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f50d6cc19504f8381a50aae8eacce0d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af329d944b9e1412850fc666a0cdf122141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb851f94f245a8263612544b017e672142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe41cf055bfeed91ee3ead9039e07b7b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c61539e75d55e9c4e57af3631174c3e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c36ba498c0817e6cac204b7ba350ff4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad20514c1a866f00a316dc8345f50f59146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b8b4e3d6517a139fe3ade86a1c62cf147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10207b23dd7e9cce362c6b2d36ae891b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285c82ae56297edc5767a20b67760318149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d60ff30a321e8609971a469bc07431150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4568a072e59a5068911689dba2d41686151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5ad0eae924afd6624103491dbdd629152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec07553852bb180efbfae9ffd9e65504153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfc60bee1c3ffef3ea3918993ac028d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ef77fdf91e341e9a773fae324e066a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b2a2bbb351dceb1dfb50afc8452d4e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f6af850ef9d0eb59eb7a1ffd34896e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9def3d20348cd9c50bfe9c9d2100a68a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de041dfc20d8a08a5e5e963c9375ebb5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5864c4ef6f5d1b3b63a0aa31c754849d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24790615f5baca21f43ed7ba873e44bd161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130c8145b68f2e899ef4a0464233c07d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f30763c5e7276c71f7ef0cec8874c6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a0216e92c856f277149be90b359ef6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e48f1eb921aac51ca158644172a819165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72270789ca013f786027b0cd6634ac5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b26901fb44f80902db7004c81d01629167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfe89cb8860e58baa1cd4f77935be25168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e4716bc3da2e1babd00c7d3388e980169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e00c0307a32e052c76d49c7d4a96ee170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd676db9ebc6b588c1cc6af1f487814171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39227b2327b21c000989e1ed4ff73ad2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f0d275457db90f18b98d921518f71a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371052b3f04809809137eacf52918485174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dfe91ecf9c5abce55b43d03679b59f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fb80bd2805a39e7be7c770a272d37b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0787e6978697ed318d4b8db48e21cc5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b83ff4b0dbec156df05e0cede8df657178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19aaec74ab2630434075d07c01ffc9e5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae04f4e2941e8bcc7d92f97498523dd8180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b0790bdd5525819b946b47d24caebb181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1440fa7ba430ed2d688aa4f5eb08fdbd182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e230288071d220963f04e0c33ed1f9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8677c0bf23964cce73ff81b903deb43f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02769b6c2eae78652b0f2fffc3a574f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b99b8fcae4e3c4a2a59cf8f56ed74e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d205c82c0b585cd03097d2632333832187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5972afbd50ff1ddb1fd29352a6e7f6c0188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301447918ea1262d5dd44f1bc726aa41189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0bebdf25587bc07cd6666148bf35b7190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d30ef5a92f06276970c4447c23f731191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ce150fa34de9d85fc6d134805d0175192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540133ff2cfd3d6ee7f442133a29856c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e590fd38f54d275c035b187e5d638f72194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880bbfcc9a5063381e4be52701144518195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575aa7af9b1cffdf371c9f74a293ea18196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84118b8e456afcaa8612d6e002ad0a47197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ba34b34020f970f546873bdda8d128198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd540c08d2760438c989a5e473b43688199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff45cb0c3862c2015fd51a5d7058a04200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4419e75c2636d71039237a427d8eb92e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c48852066f9ca424e9e88c83a0f81c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1888151bf5649bd090e6168696b8b7d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e679f490bd915287fe0b52c514e1c6e2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d96c6ae83c4b2070a0b0b63179d0daf205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794192fde9624cb7a3f656a2a9973049206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c322d56d2beb682dabdac7e7f224fbc2207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51a7bc85c6d4d27ea92e90cfb0be6bc208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0af90bd5d0a986f46f9d21c62279d3c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a0b6afcab49c267a81bf979f2f8aee210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea375877af4cecddb4e00849a9eea059211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff8432e7b6cc5318838784d8f09cb66212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fcdeb519e66eea5902487157e2ce41213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa825bdbc1f53a9be51ad154058b1d44214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d264e098797f4428ff380d79d2b26fa215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66e65a775789656260149fe9e304f63216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaec58b80d7047a6be70ae16d6561d68217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492c0481b1e284abfff31525b4413d6c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f82f12ae49405241813221cda0a0495219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683f681c82287e5d13e419042fc41aa6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a347f816fd048e833af95bc34fd39c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5c591dd039f155e21fb923f2d20b59222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fa648c58958dc7e1b45e851f821fba223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89b8780d8612a1c48086f3051aaab38224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b18d6982ab0dccf90cb674771b3986225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d71abae4809e425abbdefe0cbe9ee59226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ca3e9f931fade1e4b267a2c43b57f4227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b580d22ad97322f3025aef2e01b60755228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d40142eb470e560e1b0072e5958de8a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f920ff2e7076db2676610c21de26b6a8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c7553ad335ffe9c7afe1694ba8ed85231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61a57271f9a7bb88569eee744613d54232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c86a4d6d7cc7a75e3ea00ae4341a553233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841cf9ff584087972e8790a7a23c5e59234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccb8929df71c78098d8ccad7552ed80235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69002c30459c5b048e94e19f9101de83236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce45655a204db938a833ed77930aa56237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e472f6db5fdf6c28d2d777a9c6b75047238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a45306bf62717398c8aed2de820c103239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916da918e4952c05759e92cd1e2abeb7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4730728980bb892b97c980c06c89cf5f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3c9e697cd00dd0c97452e7f62c3561242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e16799408074d57b448db59def68e9243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4284ca0766ec2148aa2a495dbb048265244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47db5d3a04ab083bbea1e4656bf1dc6e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ca0bc7105566e146c4330651882b46246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67ea570fd7c69ef386a07e6c1a67d36247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4be6bee4b0ea22488a2f0d8c353120248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6413a988fd40abaaa30402c1c2def3249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4f56e7beec5fd680d17071d295807e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e891eb7037f93b7b2fdac564e24eebd3251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6344871f8b641dde21cabe3c6e64f520252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68277be40e2820b43ebbaed7198f9d29253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d0c59184ab8d63014d5734e12810da254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c180ac130a737373902c9393c3b536255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8e10c75a39fa3d397acf9d9904d214256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6d463fdebfdf8412ed29ac7773f998257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc771a38a16cb2da8411fe7cb14fe0b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a390315e974e2ed7eefa45af87b671d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f6ca68f8b0dd1f89400d10990a987f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7522ee06697dde314af6fb7863dfda7e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d036fd0e7ae9b04de726e89b4351b8e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a76a88acf8321d5a15650641672761263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf1f5316439be82ac6fd0129d2f95e7264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6f7db97bd85d068a2adee45028913f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ad4a536e20b61e9b9f3997bf98af04266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31020d8849b2c7d93304e56bc041cc53267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21af2cafc36ed60666b6a0e7952f1b0b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dbbd09c71edfa6cc75087bf1e627c2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cc6afcef258d81c7f8eba4368fca65270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcd1e6b3a53f4d9f33e1c9792e3ec48271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1d882c972b15402e8909faaf66c448272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439ffec0028b2166e2e9077e95903942273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16834aaf9f7f18e077b14f80c1564ff5274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2323b70e1174ff56f5f95ec9275e70275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5450cce85a2d38f57bbee4bda8a118a3276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecce6f65667c902c0b5100b8edc03e14277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3065ca1d5f317a164c7b8a91c8b869278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ab3ee6b149444549e75130c93bbbb8279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e785034eff1c85f0d079fb114056714280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4f9f9ced4faf9506a6a33459d5c01a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f071186639f8eacd7b788af62f965f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba37e3c3aa249f79cc6b545e36ec81c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cc123e8ac84c4df10e5a1666a3b4c4284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3409043469d03dcc49a653360aa0aa5285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adb6d12075d22d75c5017bf386fed08286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc07a7d9071b1a78ae7978b5b4cfc90d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad864a2e3685973a38b84be1484536a6288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894bd35449210cff437f6619c2220155289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6d428f6bab58747476cb453d4cdb6c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdcfdfc1ae666bd2266230e3e296a0e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9e52094b05f10823e11abcac483622292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d549765fc8f93f33bae9b529b02121b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c712ab80f0ec059dec895f1071de801d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73262491e0a0baeee218843f777a3826295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b9dd157fd61505de73d37df83346e4296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e087842ba6257bb97f042f8022833fd0297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062f4de7da10ed5f48b82cdfb2841941298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cff056b02b710df70bc41907220f69b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e647be0439db354944b8539668a5c214300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129ecc8efab6b21b31107d1e234b8fe3301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072d9467c8823487228f909f63401f52302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e7b949cbb815579b4a3e3601bc7e50303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20135093ede756fe7ac132af2bfd4f0304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecff47a103b66abb61f58ea7f183a4c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71632b12541dfe9ee5ef9262dc7d2821306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5947e7cee1241ddc1b98c46afc9b4c61307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91c43110804f021fc4384df915c79f7308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1d5da7659c7ed7afeb27d7c1ed8d92309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cafe306b65d93e71b1f0cd88b3f517a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9460a081669107bc65c9b19d005e0ba311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8066c1d1af4cc2ebe929e216936f3c3312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd36f38a3a1b5601a06d68f950bbaa1313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9542423d19d64fefc35e8f1896725f22314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9424cf7603d7e4a8975b8e9b85cc75315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23a6fdbd3130eb3d0a525d3cb7b76aa316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849cb7e286505b8d8b9798e6f792afc9317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c565e4c68c3988a371f86f9d6abf104318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9f649af3ef73a6ddf9d2e4cfa7f695319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7705bbce43b8c9059fa16d4329e7f8ea320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941ccbc944c05f46a2a8e27edc751fd8321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd470935da96ade0fc74581c7ec8978322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86b06928a1e194bc8396b51e7970b3b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36a76cfb7e262c2451c80099021d328324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7e91d4e682d8918a91c174197d1f64325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a17d31869bc28b9b8140200becf29dc326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8ec99b339d9213c0ea29fb9749bfca327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c3cacc1813f723f49c5129af9fcb7f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08206cb5b1bdf0d486bdf620ff43fc83329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de4e58b9d60460c4ef28704cee0adb9330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5713e0f21915e8349fd44f51ba350e74331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e8adbd6ff858294f623e36c6433f25332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe781aab73e719af19183ca68efccc8333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ea3ceaac2317814166fadf9a38dc65334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4b39b35a89887b26cf8dd19015ff05335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff6fd519c36c014670bb4b7b15930de336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f12583c8d8636dcdcad503472d3dbbc337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313eba623f6483012c197b5d5fb3a478338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c61d1e10cbdcf610ab8c611f3ecae7339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f8822d716cbb091a8d8404bb1a31a3340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1578c9567185137a048bd1404b2bc37c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686aa6a368a3e42e65c5a90ca0f25494342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d9dad37aa4044d64cea92ab4c16a07343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51f39492cd8bbbd41e20889ea166396344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfef1ddc1f78cbe92471614cac6891a9345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5eacf63fd0f95e68bbd728b2c1c25d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8176a032ac5de1bce177de704754d03b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea614605d846aa14293790465a6d580f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d5b76d4742ccabae952e04d34242f4349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58056198c99018095706ae974c15379350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11b45b1fa68004792ec9ad5f2f2e899351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92690215e6a290a7363cab28909b7e4c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03050e3ae50aa3988ad84fcd96f09ef353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc8eb8336133a24b1e2671c5c61e0a3354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbcdfebcb6bc7b1213900fc33dff374355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ceb8323438da34bde0ec51da1a4702356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0656cea2c40e1ef79342d61cdcb9ad66357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571ecfc4068c72623f9d2172ed50f856358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980704c619d49b4077d871668c4e8d8b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b913aa4cf0b189ea9db4239687f190a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310cfb04093cb16293203e18a89325b9361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656a04acffc580ad907c2aa5b44811ce362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d711d0c0af39322f9521160a8030ca363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a913485340d59f73bc487aac9ab817364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dae8ce971e6daf40c682fc058941e4f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc546af9df56df6d1be23dd2869ad14366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911916e4d23903984a030cd7580d8a9d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3348a237761849b62bb3db937e4be6368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8339b4e70a5637b0e9366327b844d33369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4778f8acc90d680c03acb91df865908370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1274a7b6a2fdec49cdc9c8035baad5ed371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f577b07d000a54689e9fdae68d1d2afb372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6342b4aeb6934176f16672aa6c0b1c5f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df7c38ca17d9174ef4d33492a14dd41374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fb753267686104bde0261b2bbca8ac375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c719f62502198635f8a2f7ae4c4ce39376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a1167e3a723f378a21d75c9ef74d45377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fd10f924314128b24d310d771369f2378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545218aac676f4a732e6979d2f4d7d36379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e1475cea8ac12240b41e465a554942380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9613c714807f2662ee3251e89dd9dc381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b45c7a858a9ebb0460293f18af04d4382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25f12e067ac08a5e7236bf5ae45c038383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc187e14b28f5764ed17e0f84ed8a3ed384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83874fcb5165df9275e864ba0b7d170385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f04871d8e417ff6442632b9e786ad45386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d2b7d0481fe884ba4065d3d4db8d7e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f1fcac69d304f5497d1deb0252efa2388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d6bf5b448d949d8b865c15b2791469389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa9634bd4f951f3417dfa52b5069b08390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5588ab32c018dd1d8486c3eadb875b03391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebd6808258ce81927c0876d5bd5abcf392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6315cee1f1fe58549780cead70fdad1a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44df5460ff0161a1296f745854625352394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07de0bd8705e697c80efca120ef1bc18395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c05e9497539212e737744132e82b121396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c481d766579915cc15b3e0d59d0406397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00864c5850610784d3fc0c47fda237c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbbbfbe4769a805f68432d338f2b4df399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d72cd1a9370b931151bd1fb974847ca400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c411acaa0c43ee0f3cfb16b56b16197401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60e6037c7986f463ffc3377471eb27c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6439541134b405ec51c8e3e978a0cdcb403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbb6a58c341d006f2110aebc9343b3d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5396c02da58d426a70a7a08aefdd4d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a5fdd6e700c49ebc0e587e0f30c81a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e011365374761b9c0a09a0979f96ce9407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785ec2be3f083f5d17d910f2bd5c4d8a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17c3f976313e81a664ac28dc3e142f8409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a93a8f8dc191d91b4da314d63b350b1410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8ddfd95d29098dec7ffaa9195c1545411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167202d75511ae813adcea5b630e8223412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a879c32a8be136b2c2ae26ac23f8d985413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3f74c35a031656e569d5dd6a9944fc414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fadb4ece81535eb762ca81d9c61458b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3414edaaffcdcf7c544ddda687023b3416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebf713d07ed520ad352a1b4a944bd75417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4466119ce4aeeef0f6b1be9cbc328a98418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6dad24e4448ea71bfa8953e4e430b9419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6c659214d5707eea36bdbb1b0f9f76420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c48b407d3097e6316be36edce0912e8421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbf38b72f8d80e2b7ed9586144af922422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324733ccda49b9b94b03705fc06821f6423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4896fb1ee8c3c662600919b0f70a9fde424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ef9d70c8cf57271fb2c275f23acd90425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fcd338c9c5489b9cdae889768867ee426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3e818ca07fe1f2bda6f95c98054c5d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64c53a437ac97e869c7bb1004f70eaf428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac07732c12ff6d18ad4621502ce93049429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de7c7b121fdd2db344c4e981a208786430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c85403f08fd63a7e6fd45a275a8b055431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555d2897dc5fe48e41d89ef73bbb7c34432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce65f030445ca2b5e4b9fad255278b5a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a6a265f4c1a4da2ec80678525940ff434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f821825ac62608a23ea751770ed95237435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd94537307e64fc228f11369a691e6b6436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4578010d999a802fdc6aa71f073985ac437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f24476e42ef61ebaed0c75a0e0c735438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51aeebd52d85553f68af57f9522c1ca0439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4438e4ff126130970994d30b5ce063440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6f2e56d199e85210e893eeda78f32d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc7f125ebc85bc5100f3a32c82dee28442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cedc25bc36f70e93e8a93038a19cd9b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8642e853364318a34fe95b290de2e38444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e121352910f175091c62c9a23fbafd7445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd592b97996a265e6afea802b831dfea446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4fb68df41e438b63936141034a1280447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82addfbc53428c4716e607c8d5eff2ff448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bcdc6ccc94af4d51794e532e99a8e5449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dd5232b2f5ef3bacd3a2faa868933d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb9d851840813f44182b17532650a87451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06b5597681387fcd932fa547f1116eb452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dcada55ab4e5b3f87d7e839f05b1a7453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e17607270e879ddf95af83b1c1d52db454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf868407f8bd2fa8e4ba0c2e02e2f2f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67692255ae74802d07a76f458cc01191456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470fdc1dd1aa044515c70cfb2ae5e504457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bdb7726d8ada5db98c5b31f28a433d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c562d2b46cfa8e1b1893cb4b74d98a4459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a888415aaaf1548afb17d0f604c43e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f003dad5e9bebf2e56efa24a9eeed14d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f428bd1def8d8c8699693a8216c38bc2462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70edbbd8d6daf91646ef8564fd19cbed463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd16ea36bbef4e1e1d86a39a398e161f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aace3c1057d06f3425005ae3270d097465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dc9e2ee40c938c83b0f336f8d81a73466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb684ed255d803be27a3550890ca013467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbde7e44753e6bd91477260bc60427c6468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4f21c7e50c12f6763303664a53ddb6469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94dc33a5a2fafc0aa79683d30ccb97c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ce10d9fbab01357e346c56c4f6f7db471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331eb260e41176e54193a9daab840286472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df310f2470c7b6c0c9571211fea5f5bc473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65645e8a0999925c0d0e1ba88f0e7ba1474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b006229ef1166246de0d8c383bedf347475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e880c0c174f22b2a836655a619b89c6c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67226e0cda5b69140d750805cefa103d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5575aeac750bee6a734b59b9f5ac7e9d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b965d57083cd52566727cec7dfe9cb479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ced431762cbac5f26d98a089ec2ad2480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b12989390458214ff08a84dbde2b75481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc4f8601dacd1e6e6610a72645ab2de482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3934ab8e2060e56f5a7cfd430b164e3c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51be2e8680c97fe866a410c6265d9e2484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12829b894dbb2755d63309e24dc672cd485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ec469081d7c549097d9f9cceab6d7c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b2469ca992129f0b5d9390707e9fbf487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e972419282c0419fe6b8d65f74a311d9488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7092c56a7836a5a8ba3bf50ec31e052b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8ed3d230f0afb922ef7007720be43f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b853f80be30f40bc6670ddbdc25c150491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951d4112cb5b6b830b5a01660cad80e6492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2e33d99239b26df4291ee37b549657493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf0b006405c99e1ed4cc3471ff00c41494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9fb2c161766c53de8a1d927e772539495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03015f570dafa446afdbb63c14afac4d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d69c6060efaa887293cb8b0500bc0d3497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd68baeb9a5378b8edb011cfb511bc5498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a00a756a91bdad66648730f4dc5059499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fc29ae0856862883056729d73aa77d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826c440a1be5079896deae27adf7a9c2501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941ddf3d470a6ad7b8e675b46aab522f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9a3668511f267f90da8a40c7dd2ec5503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bafeab9ac97f0110f03d24b919b61d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dfb0dcb608e51207bf142eb03c79dc505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ce815aaa22d512d16e16c4a2f93f34506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d589d379605da0390edc4d28cb29db507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483667089269d28e0065831d99f800df508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f94fe4279e3749ebea17643cf56542509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e594201b8911af951445603bee56a07510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd98c43595e977ad06aeeed1209d1c13511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f59ab6e955aa50396daae7a1ad0685512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92e6ac3d6db4fe6dec6efdad09a97fc513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164db7bb5e7195f2bf0cdb9e918fc8fc514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba59cf59167640c72eff319fe3b7356515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19136d13eee7ac8dfb1cc0761f43aeb516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfe65ed25c77f82693f2d52263529c4517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c964e7e67e974f3784177a522d6e57c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d843adfaf676887f6cdedec7c079596f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d037fa2ca9baccb7b0f12e4e0a9f366f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762c52d1427b97eabde263a08494f3a2521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b923b0f5022f979001f4e8e682680d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ab13bb025ff1ac49e44c2aeddfc0de523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ba4f45d7b480b35ba1988ab3bc4ba0524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956c3dc955ded553dad905f3729230f7525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27777a5a836155a5f5cf886650b147a2526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5692adcd5c30ce67eb1f82ef6498e09f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0731c55b0ea2d7544d4e57029143ccaf528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00475240350d11eac122226af89f6c9529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae4e952226373ece153b37fc6455a0f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f213801b40762cf3e3cd2f693bac96531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1922f9a64c67b3e9a6079679bcde37532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81645a23b2019a225c9c490c1e78dc1e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd4130bd26b953a37ff6bc37fc51b69534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78018f944e1b39f3a1cb1499d4d7ae1e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaf5edac9e77d8e73f4acf9452e8004536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51c1e0da450bd17e5210cde0d64f348537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa3fa1499a1c14ae46ebe6faeb817df538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ca17e3be64853081b7bced5058fc35539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fd5b1e2aa3930e8862eb384a11f02c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0622c1ce8b434490e428e48e79d1a442541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1644eef546ecb551fb397692cea2a40b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772bac5b1824cc475ec596d0c7ade7ca543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb743b7e55dc06833ff7afa5c649404544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fe6681060d8517f3e2555c37ed3151545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bafea331014053d69dc8cfc1d80871f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e421fcdea100f2bcd8ba567f47e03be547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dfed1978d68c7dc396983f2a2a0799548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afcce3fe2de388dcb637563bf349472549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1b97c0172d179d49d3a31751b3c47c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa4dbda12cf7b3612f2a6e52b6572b0551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48163eb41c3b4a59d572751c3dd37bd552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b31e63dd4748ad11d6963642b05798553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5598aaee42142cb26109ab720973f2554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cbef80d0afdffc1ac94b1e142e3e2e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d9c3de57122ce59c65c87b24993071556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384a08dc3fe737d6d70b8a49d90c8436557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f8b466c7f07aa0914c7d49386904d0558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b6b9996ac4a3a87f299f33bbc313dd559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e683871a5f4a3e8220a196860cf0320560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bae41c9a0c14bcd38aba27aa64c206561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72558881c2d960a3d52127f7ac77fc49562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5a0a484ae0ede0f487fbdd28b2a6d3563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffe53ef295002b1f56350571e506ca7564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be643167db8696038823acba9d15d757565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fce52816087563cda56f4cfc7817be566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07659ddcd0fbda3b84ac0a8a518d116b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd8dddde8bc7d0e987d07721f64a23a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3d57735ff69c893469cc5c262dbc29569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe93f19adaf5faa18f7863c734b632e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81173a8572ebd989a766884b27b56dc571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26aa168dcde832364f74b16ba384429f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bbb11aa6259e97b0cd1f5d0a09ba4f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7356fb95680c27216a50864f9923071574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719721d73cdfc849dad35c3997f3d539575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f94368ba8fb871eab4e0235daa60130576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6832770efeab99dc7a8108990e54410b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9c73a7258da883dde4cded185619c2578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6d6e5d1d60040dd2ee0e3444e64b2e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe467596918983d5c02d017f76c9df9b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f99abc5254003a83fccdca72aa7e1e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12903f294f8ea0365620e1bd97118315582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd86ba57600c97c705efce4f53b7b0f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e00dd15b4729379640f013a6f35e5cb584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f13bef835128121ef83dd5980f20d59585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7522ede77709c00261b5552d61a1e7c0586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31486654c12e06edc4fcee87d4f3b33587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71388192541e0d5962c54ef2b7850b7588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868ffaeab5e99b351223ab9bcbefa926589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ba4073b1ff354a652f1de4b8e87ffc590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d415c26eba3368175e9d1eb44a0a4277591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584cbac420c957bb877c873fbea8ff37592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3017ee53a2438baea256b671585d19d8593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbefb346618d57f18cd52f2c4a14573594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea274b40128ae171a7c727906c09a92b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe36e48dc380b548aca560fc282948f1596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d72ffd718e3ba203705d1e1fe3c40d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34425992357ccea8e027c8fbc41342e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7740c2679fb0998eee1d74e02640c7599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccbcd979b4dc70d5dec245d5ea34312600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6d8e61298f6a77a172473f86ba0b78601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4385e6db683064787339055dc432ae73602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e46a05828a9c3ec2ba6e08d64aad16603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdeba0f236faf70b7ac65c8392ea124604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789e6502cc2dbad50c4fb6517f051ac5605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580ceed06405c003412fb93c8b5913b1606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b7894f735e787bc62bef391feb86dd607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6502b1cacff3bba46c5123cc8df585b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a520db7cf04d377fc96bd6ab832109609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90146d39d87ae70955256b82ce9de274610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f629d991b931965c59c37faf339d19611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f76272db63c0a514406b09be5affcbb612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8aef1a7e1a9091cd4ab37e656c59c2613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763c0453bd8651cf9af70d9d1434a8bb614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98f01305add41f65f9c15f8ed4cd215615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef6cdee943a95b5d2df75736bb1bf1c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c85087e8be848d0b9d21189e240dcf617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4722402fff514b3cb6487100096f2da0618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2782fffa14a218b7c3a452905b910520619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf1a5e3c704faffc1be641e7bafe1b5620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28115cdfac463c9e1e958be1696cf166621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfa00dce0a28d2b8241ba6f74201586622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f390f69376e0459424809ee649e78c60623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5a3ba6542c2284908fd97d3c04ae60624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8670a7729dac1388233a515ce719d16625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcf266e8fb1b3ef8106be952026e0c1626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc24f77f1b906d481add9a511ab998d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae4482978d6a7201754b132f7fd41e8628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6efe14810659c9bc072de89be62558629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46eba5ccf60c6125ccc0101befe2ce9c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064ac8ca39f109600ac65d7b5f811b32631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa681f940e89de4eaa714fba9429ec6632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff058f72bdbd62716c8c4c571549317633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20591e60ec506995e0614b4f420d74fc634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4226449ca380b9290fda1550c0e92bb4635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297cba0b6d11df1d699727dfc1c184ec636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985a74ee84ef4fe0a85f946573379be9637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52753754dcbd22e4e6be2a95b3473b28638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363f1855639e4e1aa11d4340f5c83ec1639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43393a1bbf0958c352afd80e3296350640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0905a3b539354d0ff32b7c6b05f24c6641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38c0d331ce092dd20aad6ab71226f86642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09870d447528f96ec8186484fffb0c20643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1f6a5bd5b6cb55273110dc031049bc644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35af310bb05c960d54e1e261bba6c3ad645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be524b84f428e09975dcc691e698d0c4646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebff508512c3d7c74ba396652269298a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f587a04e15a79a4dac1b047178be00f3648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147b51caf44e9430db3da7457e2ea416649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca58f20fccc5250132a011388793eee650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4eee7430f1cda71db653d3b61245945651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1872f892425fb41a90f49d6bdda71797652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442993130614d0dd129a6f6bfa11a146653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a2f93b2a5b7b7eeaad32c5ea3aa9be654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d9fde1cb00a68e1aa5197f2c65bd89655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90135eda28e68940fae329830b325fce656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a736414c1bd7c121013e4a86b548b1d8657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7f4859916f1903881279fcbc65c0b0658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb3488a7f4e5938cf02e53855594fcd659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4b11944e230265f6b5abf7fe016c43660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf1c1fcfafacbf7021d6237c38df993661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f633b35a02a7800b4f7aa2c180eedc662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b7aa4e6d9df0919fcb7854fe4e3392663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6507dcbbd62851d043c6d16c4527dd52664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b83c83150833630310bd7a1a70c2d62665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643745e37249f7aa5da63b2edd453c30666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb1e676636e88c28f56960199eefdc1667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e839dac58284d7a01bbd60611cc99799668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170f246433850b25142cf055c85c165a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364d786f60442b24726027ef1942bc64670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d190421bb3d682ceaf16207727bedfc671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13d3fd93f1e06bfb5ed3c7edee74c7c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41984eda3d148011f244dd582f76c34673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968ea646a0c4c13aa222048d94ca9f0c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a7637ccc15691434cb29f0f2cdd400675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764b873fe3b313ab31889ea12062b2fd676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe33d9c461b0924156321e99c0a6312677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5b0e2705a4cca7e69387fc32e32424678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d668d1c5c6853034e1337319b5fc1a0c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c0efb27084168ec42e6b01c4ea26c4680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9ba2ce5264a8e35a0567fc1daaca6d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f531b8688cab07b008cc3ff5651990ed682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbf7f9f816d6947f9e64ac95844ed46683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9765ffa090bc55fcfb809fadab51da42684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8077914dd06ca71089ac8e25b7dacbd7685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29fa67b61993113a17adca789f4e169686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16304f8e682d9e2a7e4fe630a0a906f5687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b915b7d2a25dc921d2b20026e63baee5688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65353b0e2080e8b7d335ca1ed27ad24a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d695f9a096754e491d86a92194e8cae690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0455c1b7a57c8999197980232a7ed97b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f558ae5a11e2628b19a14fb163548c4692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458ec7f0cd4d0057ee534396285e97e3693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3e3fd7c6cb9c2efb2b7a76f537d681694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7abb9bb0a6d9ed36d5152a2e87ac09695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bdfdf530320d867bf39fa3d22ab91d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9272047144ca199a4f9d7b8c6398022697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782d914385c7ebb6d025092790765e62698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286301db755ae85317026ec88bce6907699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad68ae28f936cd78f2344def433ad07700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76ad759997603d2d967494d23421b6b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3936b56aca5c078e3aa4536fbda02b1a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a55da50a0067372458b5acdef88a01703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc5f49531ff8ffd40d79bd32ab8181a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503a9e43307b4ad084862d6c46240f34705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8312263489d18e4bedf6db584b60d034706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29af470786786a17eb91464dd846403f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c760dea8d58e7c9ac393629a1461799708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f089a995e60e310722c6385378d4bd709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acc0423ca209242e18e6db75fbbd2b6710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4013b0022cb80072ebf9385da7213e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1f2e9cc3f26dd19436cf852640ce38712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9101bd38c323d694ec6e65eba8ff85ab713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5b27f7c23a429ac0a68c776ce7c954714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e3dd437006adcf53c63688ad14d392715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f84c4742a5772c9bf42ff02564c1e8716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db94d35c7915efe4be6e03eb4467b6eb717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1244fd63db5be3d07ea083e1191381b2718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20126b44484aeb70f2c2f513deddbf9e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd40ada216cdd6f176738ebacc1f357720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af04c428df8da3664898764220c690d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d853c9d95a1364854c08259fd85824722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031cedb54ca228310db52ef22d3eb939723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889ef5018b9a4832172267072aa5c965724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b5359fe283d7d87f27bc199bc3aadf725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386ed01d0dcc1ddcd94eecb3be617da9726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb44a07c13b2c2c294de43635b96c412727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323ed66a64d99043b053c5974c480010728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da35c39f8b4c7a6d90dd8f7eb14314d0729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b4c722038e77e281d26b91978a5833730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6ddc5aca786a89fe497f490ac3717c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2030003f650adff26237e3fb817da4a6732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bfce89e56d8f879fd0045c8cd81f82733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79675c40750c958cdf040dfe4a2d63ff734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a12afd9190a6719361c9eab5b71d22735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ee4dddadeb329b4dac3dd03c969abe736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f9d6f523d2655e93c6008bcfb021eb737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0ff7dd780650158789d216f8712adb738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6c10158744c248e7a8af3c2d62e9d4739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1276a29773de3fde1b4c2ec424949a4f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42e623cf7b44f880fe0b22b3cd92cfb741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ea994bfdd01377d480c0cd3afc8a53742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1454bde10d7eac9f8bcff00b68e6b8743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea6a63fd6a84430099b88a45a752466744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3c9b3285cc2feec6a3b47eb212ee63745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fb9a6f247a4ea75c4a1dfd680ac283746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e80666d90a91fe030c569b4a7fac08b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c700b342c0b34b667be40e4b9808acd748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a08aa20c8a310bd6703ce9b002825c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0d42caa648b87028a269cca4dcb7c2750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3864ed9877f80acd90e632be1ec718f8751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04e6c368cd89b55964506377c07f8eb752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99b94be398f9f3220cc558c15804188753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1580d274401c29d878fd7457d2d4bd831.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7ce244164776ad1be76fd997355a172.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a702296bef44061426887588b69f7773.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bb5ba17fec6824c3e42a74943abc3f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85d0426759d0217f0a0ca99761e88f65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9303da2f35f4e871a121e8d924656cbe6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73daba3f0080daabd90cdd47cb84a9c97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e52d7511e5275d4ff34a99500c8c32a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223a535adf99c3dfc668db9b4d320ea99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db918b304656e0b08b9ed24a72f5e5d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b69809c898dd700bad1eaa390c4ed3911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c179a7c1866e2ca71492817d5d8a152c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6bd3e96d009c0948faad000979828913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a441c8e49d01200b1e286bf3f54c971b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c46b5a1ff640fe2e13eced5d987a60c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be9bb5836a26e0f98b3d3f955e2e5d316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3335592c9be48d6c1bbf513bacf567c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea9c9dbcc39a49b78312e73f77c810e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c507f6c2283adaa1a1349983d692b119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e41706b902416f5b84af4d2b43988620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7ce70c1cb0df950fde86150844395b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7e55965223342d9c0abd9e0d9cc5a222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad022d5e8a6a2652e3161d80898b52223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9350ad984768abc5ddaa8b6364487ee624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7431fd9432b601a7ef9742e1e941e3bd25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd635dbbe7077d594e64fc3961a422426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b83aa7b3fc09a58d94ea83faba309727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25835f81241cfaa96969dd9da8c9bd2a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67b3d4d3de8ba4f24a544961d73040829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1691eac749f042fe410d109e713085e730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1401f10206bc085ba985beee2d801431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2133af9112baedb0f3ce090078729dcb32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d37356f34a6e9aad5a7573b14c5242533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662f8f49185bab9228ad88f11d0b039634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada15abea3aae48da2b60003e44e2f6935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efe0432458faf07896eea5d6d70e8f936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762d6e9c821536081bffaf65c280137f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a584af0b406f364e57b96aa1cb5779938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ce6b7c21134a8a19faa8766e0222b339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3718971395ac4916fb6a0c4fe4797b6640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ee85934d42488c024d7f6651ed49e141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cf4e60a96e62b3a83fb213e76f667042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5450dd0f34f976717ee5c96b64c45343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949832f04d9ec2546c18086b1068e18e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5502578eb19ebffeaf4264bc662487a545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0b1f57a6c5c9dfbac47da77737253146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2482f1314f915415e6a060c158c00c6547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6252e81759d4623b63665cd59a3cca0248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab44b201d0ab624f0af4193ca7b7d4d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a107ca7efac576fc4a739eb2478ed650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb8ef9d84829c8048a61ec8bc32016f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2a85b04bd274610361a4353f805c7c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c0ef846f87fd6f425f972cf8ce04cd53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d59f0d1dea6994352f580166fcce3f854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59893a9005808856175c9db2da472e6855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8374238ea517a6b77456a81ba2fe08856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccc2476e441b60b6a03997f2d041a5f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342d41cc04370a327fd4d4262845e3a858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52eb8404f4f9f5db78dd3ea3399e62e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e38f0e71f0b77a14f3279c489b2c9a660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9a5b1d787a5c4ea761cb3525461d7261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec60b4211e787274a0b70b45d3539cf762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3a5b26b12007e5a00c3e833bda7d1163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1134c88a78edc053b870da58a5a82f2864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abb265ddcb2b11d7d1834a6d42f856665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e9ce7628e46fc47ffbc39b286d9b3866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c90d304735e445bfac0a64f10d2bb0a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1714f63d73654cc7025b974d2df49b0968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331d61455b83b50a0019380d2bc2f50669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16f44e9894bff90dc469ce5ed9190b570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7473d932f7e7b093553e0862fce498d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b195a6045a89af866ed79134c6df13d572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695b8c35620056aa658504252340349c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8791059a662bbd78b7f4b1eb0135741c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a97bd38b909c8bf6baa380261721e875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6b553b554ecede992fc3bfab5e284376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5b01ddc979db162af6a2ef019ea40677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7055af19fb15ff4f49a5c56ce16389e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8a5cdffe8b6ec176926f0fc3c1711679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a0bc02ec4474f24113723a94fb0cf080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d07ffc60020659309a17d595ad6b22a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1917ccfc5fb7e1d1b925bbc4dda7fd82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b336122337c092575dd5a6fab1595583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4448f390620cdd37f325b62aa7dbfbcd84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1be93dfcad8e01c346cc567a461088c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b845f95015a7fc7f036cbf760de5f9286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537c3b4b272b96c755dd917fe076a08d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a29d1dffe7b9189298eaeeef67a79a088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05caf69e742ea0c53658a7b6472b107b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921ab66453e82dc33aba78bfe65327fd90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b4c297c290879e4638d092d7fbade791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4213aa8e97b1fbd1afbd0831f21fa91f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e0ca3a326faf723548bfb5950448d993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e90e3af91792d6fece56cc6856130c294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787a3d58805533dc9f6172bd6f15352095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9723fb460288a16081f863e23135c02d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b3110636d63b08958c4c1be03fb88797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9beeca7833779aeb71c70dace59be21298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e88ebbe9486625a43e63f1b02efa0299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ba60e53beed62a8e155df0d4cfa270100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb1740a91ac97ac8708145fdfff6e4c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b022a21220c2cbcd585aad44af29c4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70a561545092ad9f3b32b178abb9ee8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fa4272f0a352ca0a1623c4d7167f1b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9c8c3e49eacb759af7350168040dc7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2a745a460e726c5189233858923006106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17a6c0ddda90d93bbdf09f95d16b190107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a4efdb533afc0a09e2fe72185fcae4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b35699d6cd7c82797dba3e2413f2f4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fa7dc8ef5c2debf9ff43ed65255764110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1549a5fe37717e909abde24866f226f3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963a2f3be901f8285c01860c4a00a56b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f837b739f67ff26b9990327f923d08113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bba6314ca17148d2e9409a8ae874dbd114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233d8c6d38b0853273b0677fabc4d6cc115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e72fc0fdde7ec5d39a3643576868ac116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abce4907fe7d442da050648b628255f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfe296f5ce0fcc3d80d5f1989f413aa118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010889c99f57d39ba28f70f6f07a32f0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8067ad9c2db12582c63161c1ba61ba80120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c772b2f52d60d0ebfd1036229f53029121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bb291d64beba115bae4258b0fafaf6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554df551dbfd3b77dc4cb74af63d14f3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c6612724bf301910363437324d6735124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a002da5a93779e66b6ca7fe07086bc5e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888723c483a31fedcd12511923993a38126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48a61368826022b2a458a9363cf110e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c876dd56b0dc09c1401f773d9c41fd0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b96e1ba92392864bd7c28a44dd8a19129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d4df1ce4c85f68629dfff721cf9e27130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df74fd4d082a5d715783b15aa4f4d1a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add38c163e8e854f452893b6200ec809132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d26cf8ce2561dbbfb4272def7587a1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6976e44fa945eff30f77f7899fb89a5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4867ef26136ee348a30cc1b3912b0008135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ec443ff810c23e54ed164fda7dd9c0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f045071d058b33d67a04f77ee98de21f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783116b36acd4961a3d34ff9e499821a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147d86f7a59cb5c680d312ab5a92f602139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3284f905ca2016886a4d29da7ddc7b9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92838539377176c2d3bc4329cf9d0d3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca768d530de8e2943e46fa5562d61037142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d766b4b4334d4e27c6aa69745d84ecb3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a5246e25bb382ab31ddf5e45e3a641144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f745160c2f4c2f84dd137717f54877bc145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61dd75010ac35b278ddf1bc007f999f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63158f3e40e62f8539154c47a9848071147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4920fd9fc10d0491797e87bb443bb091148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba90626939c1b1f2453318a30c80098d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4bb27825290a46041d6a77f04ab865150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345fce2d4ed1d4f5594a806ffe17a861151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489aa3c84f7e122af31b07dd579f1230152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cc441f35644ce6810825ce802f87a9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af5ce6cea6ff0039e4a1e1a28a820eb154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084578ad1c7308ab49babd4901c35719155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4a8ab0fbc31c61bf32f331c18ff1f0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e29be22b75329d45a58e5efb7024956157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5102c0d3fc40f580f1e92695bea2f2c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6122624643e08b1f590f39a86c03077159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a17c72613c88c533523c3ab08b0ab27160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ef45bdbb62c5580ac936275360dad6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a2d8b7622b0ed7b2b6c3f3d6a4a690162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd9eddccf3afd2492838f924d9d428e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8335e8a3ed7e6cb532bd0a29c05bcf164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f0fbe4a9582dc07ab420e8470b30b2165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6723d8c937b68d6194c12dc7ae236c11166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb2ae59637f1222b427b128ceb07f5d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf37b921052ae4bed3ef76f0ce0f5c8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c10287b69bfc7b5981f544111fedc2b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a042ee1821c96087166c1ca36b178a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc45a4fd3980df81f3862007f7f861fe171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dd58543bd68e2cfa88b8fcddecbf2f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bf6863ad2e1c4a34265128a146c455173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d410dcc95e459d2614804102852e36a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dee60f1c575990007caa7019329dae175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8645f1ee5c0f7328bdd26c28eddc2da9176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172eccd0dd209991a5954d11e2a5df82177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01994fac4a69ae5983f49545244c8eb178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfc31ca4cdc3efdcaca2e1234fadfa8179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb867e4f54701be439acaa8c2940852180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c43f98f86ba569ef4cb930aac563df181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f2aea9584eacb45eec51e989408aaa182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaba17a6eed8e4362463323f656229d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8aa2a35b85e6cb6a773414f6382a90184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8feb3a12eb480d2f6fd2157de7257785185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b6655970e35db20a19026788a127da186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0895ef70b8652f064aa7d954f98d04187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec4f1312ec90025d9b22fec89da0c3a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d934d031d02825ae430cc694a540492d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2c0d7ebb08edba23eaa547b70ab923190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a955736714b7a5ca49fd3e6aa7eecbc8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cb52e11600a4a824af6b41e6c6bd42192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdd04e5cfdacecb1724b67092565a54193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfc2acbf9163ae5d889abf4726799d1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4e1257593462db7aa080b2b430c76b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fc004891e348551dca485e4b9c7c6f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd732718b7c7102481045e6b29c556a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f7299bad2be16c6a197ef8062a3127198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919eb8788932a279b200ef1831c42ae3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cc97087fbf7b8aec10bf2209ab4250200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3b0a1bf6b724e1af566c36aa3837f5201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfa946c15595d6a3ba2ac292c7ad1d7202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5c1e16ffdba88e022b06eba9d52b61203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bf097aa580960181b467dbefebf4d3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfe1fe8c2660e8f50aa80b0e0ccb8bf205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed6f600069955aab52131414f9ce351206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7782c29c7c3e60518c91828e7cfe08207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493640c863de8eb48cd8ede59774045f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd25da4e4c0d203c62e3f9534d4ac8ae209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b1a80a34859929da3701b7ca89eff0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c766cb074a131582b55d25420fe2f103211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7ae631624fda3128b771a9b8fe5da0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b843d317e0915c09b195aff7e5951ae1213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618498646a854f94d32bd0da872ca2eb214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0647c83c7646c6d13e74586a334fee215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfaf5229ed712b3c2ab924f2c2bcdcf2216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75b3a188df70a2cf898d1447437a4f5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b40f4043ee39a516302c62ad534dd6218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc883ccd01d4cda275238b7c875ff7d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2535d1f6c420ca1278d676060969519f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a1fdf6cc3933de3a8eea9fbf4a6f62221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc8662c7fced0982305422e5df1966b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6738e4f01730413623f535346f7cbb02223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce132ef6ca276db377a494092fb3a21224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2906c115166ed75fa10a499d642788225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bba18a817541f2fe888361477f572a2226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322514f61dd052cafa43dbe9f5fe8c32227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4a2a7f3734f13dccccfcb9840d8ba2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f790f4616f0d971e0ee39a610ba3cbd229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210561e0d03dcf7b95728dadebf14eb7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e033bc65b39ed56c1c2faca36ba63eae231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb395fbb7b86f464da9eed0d09bf971232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c1356ab86a17c511cc57c59335281e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579b6b3bc80a6eaf74bc2b4e52c25723234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e418967b9e2c938d27b6f885cbdee59235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46cbc680c5d3c00af3782f7e1476007236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4329f382e9c00919d1eac90be03460237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2883e07b97ceb3f32f217aae251263238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3498e9e9c135e8e5a567c739a56eb19239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7f1b11916a9c1a5b3305294f54b5d4240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850d5222555caf9988393ecea5692232241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d54c80a5e8d3050a6225f99365e351242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807dcd07de3de081d2bf79b9ad924423243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa1090b66f6aecc16604f2931257062244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48119fd29701560f7c33e5680c01ecd245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea4768457dce54d14595df79bffdbcd246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e769edc0dc81a06dc5d73db94da6357247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfe77006dfd6c2366e3f1e950fab56b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bdb52f949b0ecdcd16171ef81470b4249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce523a7247141d2489000f285ed0fda250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a6ce852dcc3266c5ae016882a002f6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f286fa60fafdb545be350c7ef05b47252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6827b08472603d8cec661af8b5ca17253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8e007e9f2144e4631d97dfde494d45254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2ef28fbb3b555e13d857d490a4b4fb255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5115029c18e20153a89734f6587f012256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a14a2bd51d1a5897b7b12a481aca3c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28af23e40bb5f9863d40b4f3f2ae429f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb6ff9a50b0898699f892fb5bd58c2b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f14c3999d70e6cd1dd3bda67f8e6563260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd956914b8ffa26b87c473250843d8a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194298791072e2518e372fe305b5f5e8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586f74360608acf9813fc455a9c1d2b5263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9418d6b5672256cab8557a1a0f303af264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b55cd16d5ed5a41c8235c5535766770265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92054087afb4f3279a0daf2afdc6cf53266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff240a0eca367b1a18e6dffc8c4bb16267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128897aaf3ea735f128ff3ed0ea7e9fb268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc3ed576ee28b1ead884acd44dc83fb269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a47e556f3e377492e46e340642410ff270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2eba20e556f5238524ea159ca108a75271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec465ac89d53ea970b299deae9fc22d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb56c5208f165322c902bd65caf6e92273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7baf8c42e301c09bb55ff1cdff1a4643274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819bb06079262099daad4ef970157125275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4beaf2297027f6682ee0c9176245a9e7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66619b444e9b51a49bee83c6b3822de4277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23d102a74e2e6bbe1341eae3e976c96278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4deb6643db920725cbdd4bfc939739279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c4ab2684ee90f4563218f49853079b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784839d45af9f323f6d5bc7334c7cbf3281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aee31ca493e92a685a15b4fc7943fa8282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ad7991eaf3ddeb873cec499bd79aa6283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de03d43ae7f584f431fae1411ccf473c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e43a94b1e725e6488107cd682bd3c4f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee751741cef4473ce0c2a6fc57f975e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f863994e59a5c6ce5c2a2aae7fdbde287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573847852b691f29a812406af1d6a06e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb64dd486560bdbf1fa49932fa5da6f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040b4170f715d23f8adb11bd3acc5252290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79796fb9a6b6e5f9b0b3425e59616a50291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0582759a4fe5ca01d1caf35479fe754292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d993b7fd2cf87b65b198a15af2e9ddd7293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6983596ecb86562b210d659391d11cd294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d10f709ee2689d844800e510f33c566295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce55888a1cce98902ec3c303d7bc428c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dd617f06302a61af97ba64743c3a3f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2165aed96407d211371b4afd093285f4298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd73b1d43de55be4161dce109053b418299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5034e378c31db68725cdd8f6cb2a1c79300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab05d97781d9fdd29759438b0e34917f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acce72149d07e8e5f8b7022e60813ba302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32368863087e99331aedd838c2d539f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e46946b16a371df58e1750988eb35b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4962466cb1e707365b0cb7751a1af87c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83483afad92fd227bcc2d2a05cf1cf71306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85d6fa6dff9879a0b6db2b2a0a2c013307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f174a10f10ee584e047fb73eb167cf3308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32de727bcb6b8e2b0361ec38276920be309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6d42dd5a0a36abf7b58cf9b1c04596310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef047722838b04485ad125ce09c2869f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b03167f727996afe2c18deb813ec07312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a6e85a6087ec341a86624005ebf8f4313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83431f914a6182626e87d2d2ba76c9e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656c7e7568663b16041fc5fc04bbc75c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb645e6c474c0aca1a1b30d2fd96594c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7404f3517392296de460120313773e2c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0208a55785dbe236c5acb87c8d368c0318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568fcc1aa94115aef32b2823dfece306319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c63021e8ecf18c42b40096e60903c1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4c53f6c6afbfcea4774017e298c45d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f39b5dbb1ef224384b74f61dc219dab322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341535008ae6ea7a781a038ccd186f36323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c2721ddc93446b5617498798531fab324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26be09deea95e0b872b758a692e3a14c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8a45dd7423547440128ee746e52db2326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c65bd1c02f63f47f08f8c90d57736eb327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ab974a71f9216d767a366ee65184f4328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e956ebf31f90118741cd8387beed0f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0566fd5b912287f241ec215e4212613f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4704f9c56934a80a92e98f0a40c4c5b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4a89ff1013fd5ab13d1198049623ad332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e7d113122e417abeade44437f99787333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d95ba30504fff9d3b860ba5f475990334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6021c03071e5207dc311d71a43fecda8335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7216608af487e5ce26efe2a45202be336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100b23bf68d0b90ad1d6e09ef226a3b5337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec178784a4d04298aebd45a5d2945d97338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6afa4ca22fc6d6195434be1d94e8bba339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea28a438da9896947ea4cf7620635e6340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1929c8524d13f7b098582408ce507f2341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6df9dc1bfeba381bd51ae273150faa7342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f59484860d5232c37985dc687fbf81343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6709d0a904081392d4189e046c051d81344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53527b17be37735487fc9f6a47c00d3e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d9c43b2f86a119c43f461f2629a26c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af6a546b6bc20cf1a384540eef87635347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fc77c5b61ce267ced1421482e08d7f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7d7133fb518ae0c4e64540754dbaf0349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1694151e56ca8197f3b89611ee003cd7350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdf0792e979dfcc4275aae6e2cbb49a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c4fddf8ea32f3b510e959eedc02e8b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f336bc5cad82e91c8cf92db73c6d32ea353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325458966ac6c71be3c2f3f2c622a56b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f5fd935007acd679b55f52ad14e5e4355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c063ecca385388ecb34e3f8231ed5c4356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177bd8cf2ccc28598357239ce82b2139357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76852ea0af80648addefc8776e53a97358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af02d36d40707eae0be2987e34c96376359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5d13a32c4ea08566d7101d8cea0a60360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcf6574a94a2cd296d151f839e0a527361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcbfb6808ccbad63133eaf4d915e8fc362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec294f566d3bfcb3c6760e037d4f8d9363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7c6ca6ccb18f2f4cd2a0669d336ca1364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda7b51e833f4de5a3523ed6e8172a80365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c219b40d41251b0339c80662d77d99366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21631f5da4ed49a93f50c732c99f5cc367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8383673fecac4a158b0606973ded0093368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f8f138e12166403ac8a104aac569c1369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bfb68e60372993dfc00cc9aeb3e6d5370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8acc966c9b471b1138e5b617846131371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1fbaa9bbc99969d125ff1ccbcadeee372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4adc11345eaa2a9a47e374e434f8409373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff3ec19d940ed4ea4659d2759a4788b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d974f7a625e976925c237038ab6fa9375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61499ae112a370c82ae7dc7b34505a3d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e884a8824828847169d03333133668377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f4217e249c24fbc4a1b2cb10880005378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235e490b7cf392779b2a429424a6b662379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9f2b370cdefd86dec8ce419eb56a75380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddf640d68f17521e412d25baa9adf3a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7133b569dd78393d8bf3eaaaad3926382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa88e8f7db3ca25342c6b5842374817b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18ec6a0bed4f6ae9f109f4f0553fed6384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3524007c914cece981efba5a8ded7a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b525b0837bdf2ff7e88d61c82424ca98386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba00ea254e58f56530f86de6e71f92cf387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3927cd61717f92103702ee54cbdbae388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5b58c955bfa33ddfb2fe07c1d9fb5d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50124b762ffdb408cb2ec7f124161fab390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2db10571cf69b6ca13286bd8e724d2391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7cb8eadc819bb5eed691bf6754fda9392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6d5c096da4477f9c4218919c59791c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2391c147c579d17030ff557707d136394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1c0538e4e8ca5ba7505c1c4fd3fe97395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d35c29935aaabcad278f37025d3e1a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea799dfceedd910ef523932d4fa69f8397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeeae8f4fb3e9e1ca332ddb6d363c82a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094e7b36b1a6be535d066af3c1480abf399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2c5de9e0637b7d7bd7cdf5e07b2440400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6958763eb27d498a5749c82596edd271401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbe0c3eb1ad209c08d68d21a4658c8e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08240082ebda64e32630015e78ec80a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fe3ccd969c58220de005878dc781a9404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a65460aba9e4c66dc20d71bca4be81d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c943bdff6b061e1990cb66d48365e3406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b453391f17dae806b0cee496d451603407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d689194ec70a9dadd4735d922b867b0408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb900e3235fc6069c0dc92f8caf88af6409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdff3700577b57e1e99c9dfa532bdec410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efee9ea5527db44841d2b1e24bf7cb9411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bda686e29837c5a1f50b09a313ccde412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537040ebdbe596fd8839b302e70f28c1413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678f43afb5e7c2e71dc3f4d30d63ecec414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b121f75b317e5607db672cb552e8df1415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6c95f2fd86056289b1c2903cc1e7a5416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4440522033b9102e1fb8c9bd3d97fa417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d6f7114b3028f66c2bf904903a5124418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13487e6ca2abf1d61756ae44b1d96bb4419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3263130773f64a0200450642fa1990420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181372b39d5d9096fcfcc54b3f404da2421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7beba1ca595ffabaf6a755a2b1244084422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4c95ea7cd8acb6221ae7f4e18f6277423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b4e2b4791988c02fcace146b016488424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d43ee04f97416f752275f611716a86e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f31f13ebe5a1aa0aeb18d5102f6dd23426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0508121c537b9f339865594108b16400427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8c36760e20fc7ad8652eef1887f7b2428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d4298f0dd84a0301b56f524e1d616f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3a6266db4834ccee225b3db54d439d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f40cf6d1635cc971b2211a364a5419431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff3e4e9f35bc114f049fe9e18ea08f2432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256bc344b1eda71cd988961af6d43e63433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264dee2a9a7b58c2447a2a9b648f3e3e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb0bcabd6d0f9cefba84f9f259b97b5435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b31e0cc7feee2e70424fae276537f3436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598c0747632588199e78112c90f7bc6b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948c6fa8a14b35b3f747559033844069438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493180d4a712eb6431dadd30a177b5fd439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc314d87f87abd571f7f295c4d3ae87440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9911fbb15055d2a8d734d4365b68fd4441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d29c41f518bbd3e151e1d8ad96b9b20442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82235c3e5f1ce26c838aa69c5b7714c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08951240f54eefe66dead64faa3e050f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad46757b3622f95945ea74b0356d7c0445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69474eed669cd50e67ea8bc26ed4afd446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a68c7032046c46d750bd29f1113c4cd447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e0dd8950ee3164a56308c60ffcdccc448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1337bef4b9def70b002a3e3be574f7449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56eae5081f768d03ed6bfe6f3cf90993450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a23debb7b67a8b1411404074325f059451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b0de36d7aaa3d9305d89d94e180a2e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c542d50d6e9b4352f91ce3f8a45deee2453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd0003a532ad167dc0c3ee1ff468668454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d79bd9c23ee25ddf3d66bc03f05fdc455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316000e8459064479894aefa39c87fbc456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f2ac3b14c6e911d32d96d3198e4b1d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a171b5d8872e9243d376d44911a81b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51110255674f1b64e1e139a7040ab35459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87725e4eece648838f717030fc5ac4f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255fdd07cd8872c87c916f12e73ff44b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c4b14b1ad59365388c17b68b4d754e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24be68e6abca704e25033d1c2b65ef5463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec711ab35c0c8c6e6dae1d6f578dcdcd464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac18c1c5ed8b07398c85b7b1325b8a4b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a297fd58c91b9aa6e02ca9da1525c7fe466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bc35c0a5a0a4ff458b53d2ed61c7e5467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a9b74385bcdf21a8d975b503e5edf0468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7129c38b9b025165794d46ee5ab145469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2310872d02cfc3fcfe71b8db920b12470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26574385acbffd71843df88140cf0b0471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3313e05ef63d77c370cdc8f34a70cc8472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5696a64fc3190d1224b541b1449e0854473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7d913b952b90da67184abe23449b15474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df71b4cca905581e72979560af62a08475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa72531aff0a9222dce2048a5be722b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e1dc9188a60fcab5c0db0ab6c47307477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f07cf66b2411372b640668d889b7b5478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025107a1e10e9812c3ddf7e5f6b461bb479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e981c759e4034e21a645ceb50cc0b861480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9754cb0b8a8a53cb6f4ea6a34e79fe9481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544920a0675ae68ee8f4061b4f345e9a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681d46d029c734031f1e84a42bb580e7483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb92c8604c33eefd1498fa83c8048520484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7171b890d87d4424121248687016763485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0b18111be6755510d1529f36be34b8486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8358a0eb1b8ac93087781064c13232487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7011df3ce4968f3507adcd223b1e7f1f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6829ec56ab289ed0ed1298d3656bfc59489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d13d727708491868d960dad554be59490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca26e2be83147ff74aefa0b1017134e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbb6bbe55f48db9e9b785b5bd36165f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacbdf443314f2969d60c577abafb999493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f481aa988f4d554226386a5d471ce0494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39804cf5f0a6321e2673a6878f2743cd495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80011f484f67a84265ef9e44f6236b9e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701b1820b44ef2eb7b8f3d731ab4b5da497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58ba222fc57f7cb993826e2a65bb013498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbae7a303f502773b48e97622a104f2499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40864ca77d808e450abbe7c7db276076500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7aa596e07d4787bdee386e427eb8f03501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadfa6409b7eb9fa70b2c72a7f93de09502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5447f027c459e21caa83cbda3cd1499503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ede77c6079f606904a0983554771c3f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b95219e3761e9b57172e4d8318a8ac505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc94e8f5c4faf910d861d4cfee8b162506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8125afeff480c9780c0e18339d4e4b68507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a931f486e4cb2e2c6118f8df1429f9508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec21d8955beeefadc626841d3103fb1509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adbf5a73ba08a1fead80769b7515cd9510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3519013c3389689d02c10f9ef3917bf8511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3e39d9b1c348308f657b86d2a73515512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384b6056c4c6d15a0515451ee54211fa513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755c260678ab0e98219839e56ce2bc09514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcc25906bd8f38a402d254694aac76d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b4922bb644fded75a55a5bb02293fa516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31d507762c3da5c927217cac43bc33e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36ff16d726fb03a40d51ffdace100ca518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf4e106ccbd36ed2e0107b685547add519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef2202f17e34eac2125a11a891238de520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7907ad1a9e7d1f557741ad984f4ca0c3521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409466a4fbbb48bd48f758a59ef76d3f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30e56fd2462b1eae01c8135cdc93bfd523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97a46458e971cd04199bf8886528800524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3568c597530488da76f03df1372efd525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07eddf10eecacbcbe4b6e6b90e6cf3ca526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2337851a48f978cc6924841d609d3ab4527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013d561488d7f3473ad076fa0fb3be95528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98d4b3ec5a6bbc7ea47ca6064c66e77529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab599d3faff38c536a11000330d89e5530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9855cb449e060dfea6df167315356968531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b6da8b389d934a161aa588e56f0f60532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8e07f3679d9a30169922aabce4d19c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0355de1cd8dcfb89a1bdb1366119aeef534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d90421fc63f151094cdc622b3f398b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1361d2628235e08e54b9c26a319e6c4536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b253a2faa43d949b3e9a950fe713317537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8cf3927ffe07b36257345d3acbedfd538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c144980ee517f5ec59c43f7b65f792e8539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241cdd1bdd1ea30379f578039e0bfa76540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5da21de483067a5587a1953cf90ae77541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235f9ec533ca840b3063a3fdcbf6e786542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b148d45267a10c1a234494a01b45038543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7dde5bcc3c0ec04c3f382d757ee21f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ffb7f2b69991558a9b66d79e3e2611545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3721f25815047e0308349372947bb505546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0752c110e9fc06d609572e859ae297547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d79c442029d44c753dd7bb129bde560548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d8ead8b8c8b5083b00499c69b8fde4549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196626bd6879a401e5eedb08c9d15dfd550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571d11abfbe6d9b0156b5638a2dd004b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92855bb7ee3cd35b76777326977bc32552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca52a19b0116304a713a87eefdf2df8553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9043e89668ecbf2a9453e5809cace93f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a3b777b4d0e1af4975e0f845f82659555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d2d4cac81d9053508af8dd6ad0bb83556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec408b6a38cb292b644e5be54f4c3f47557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e182fc51b70e2e4f51e39a0ba495e647558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85cc903373634a3b8196893bb164d22559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f4ee5edbe7d451737d88cf7ba366f0560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055cc2a479ddb45b1e0bd0a5306f1e54561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15aef24ced926d202cbd012f55de133c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f613a5ade44910ed008d520b922f5f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40880211c6088e80e1241d51e41185d4564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9f70a671379bd4bae9769de60efb80565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3d10bcf3b0233a64272d63027cf9ea566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254a83cbf2c87dfab3b8f981e92fb431567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3559d75888fa71fc14f36eb3346566568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e0da429986518991bdcdc17e0a7e04569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dfee5ddcd25e1109cad60a7d136dd8570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f8ad146dc8cf3b8fae233ae152c5f3571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104c0cc66b88785bb1ac490eb41001b1572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403814c5866747d1c069425bc05d8746573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c71a5ba2be0ea2f49888e8fa72c3104574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f9041e76e2af7d76d72307edc3ac4e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c936a0733209626901f25027a00ad4576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1352ad94356fdd2ee415fc1ecb2a438577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed8c1f2ab1f4ff567d88a1338ae9ccf578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24229adb6b28dca39353ca269c9403a9579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8275a80fe825003bfba2ad08509e08f7580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f0adca431632e03c274fe1eca1b30d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b494064a8b39c5f4f7f3f3c6123cf036582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31734821e1ed835c3eed1d74dc18e063583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711a7c0e3a294029cfd12463f74e2039584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d121c643f27ac583da19032007fd9a21585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077eb91ef52e6c036008347498bed547586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5fc0f4cfc6ee692354d302b7721506587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e8b16aeefa454c91b57db8b48c3166588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52774281336da80cc294961588918bd0589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1ce50336f9227a6910c8254d9f81d6590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ff39457d49056aae18dc3f734c94a5591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f6f37cfd7f8ec91a9cd94840189d68592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72df35655c7861f1854340a337d6489593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27168a50a40e61d115c90ff5b06359bb594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b1c76bfb5334adf933095007c3ffcb595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa150d336f3608585beed28780c83fbd596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3dde13092be10e39d25a81b2e08ee5597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75d8b1804ed4e5bc8c2725b21bea0d4598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0e59124471c4fda7a067b6e32de090599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bbeaa4d888131b41a3d787bc6deaa9600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8d28c573ea4a3705be44c00e2526fe601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b615eb99ed43f8a8528b7e812ff94185602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b87a70ebbd33798bc040053caa8b87b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c8c29cc9d240d27bdc944e6e5e406f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260e4bd5621cbd7a9fbe192b48db9915605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe6258b398a2e1d9c4e73e985e59000606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a15e0b8d4095381a3dfd886d5552ed5607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4280cd32c007e57991d9ce4f86242e2608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2fb2f2053b7d2b5789bcd91292c095609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc4b913855a459f3f09453834f8877e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9174e06d71583366f272d7b5e3211c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22b8b7fec18bd406c3f18cc2dbb9853612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b42707cc5b0f4eedf72a987a87c30cd613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3f82f08345358963e8e01ac65e2769614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea75d45281e54907c0851725331791a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afd26df072d2dd4d102ea4ce1a146c4616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3223bd0375e57ca7d0c97f6f17c9607617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1fe01a500b5faeaae22dd4663f3c1c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc98f986fea5ea400c9a6fdf762b6130619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992a900b339402f14a7034f7a129b97c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d26fd3d1a8a429f002eded24a0152f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2fbd2127fdb52edba321f4f3101ad3622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312e822c61af4caf8da4c3c183290a8f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c63988cd09ec7c0ae86f1aa890de87624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fc650a67bbe2a81c31df46933b89c7625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e98b14f777f854e0973e69b48fd7adf626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39869a24db5358fe069af1a28facfc74627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc3950e41439e7436f51265ede912b3628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70ff3b444c95524de79f804f20bdff0629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92ddc2ee550578b1bea1688a0d84e09630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa7a8c95d2d86cc1b10366f84b61723631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdfdc0e8fc92528ec0205eb823adcac632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f90138699b4971f12f485d648d0472633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5c042501b81bcf8e404b2e782462a3634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee94d7c2e68e9526bf8f892ab691b41635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c45bd2286ed33621d8dfbd6143958fb636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed451a671ce8b645b0a10b91be1f88f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42328397fc14338077828f2b5d919b51638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff08d1d4376002595d09d00aa29bdee639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d97c2fd0222457741c43fb1515c673640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0033142e7cae3a8f21459561e8d6d4ea641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2fa9c0af5bf26a7e269d74448d6585642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d686b0f4bb0f2bd7a4e51f0282d8ee643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d3d699cbf1cd9700d472d8290a09b1644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e9ad036395ce0c9913ee76fd7c8e08645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b33d9dc0625a9bb45b9df96ccb01aa646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfce2fb2638018c3fb2d6f494d84bf44647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c8a8572bfc1c1158ccdb65da0fcca9648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d17fad9e0569b003a96d8fc2839431649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f651312d20d3b30df00fde00c4839870650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ca36cfcaea40debdc12747ba4dfdf3651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e7a024db6a1761ac8c03e67ea20ef1652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f578b160a05914a82e46a62a38c37b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74c341be4c7c06f26e3728655cf0f10654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2056367de3e48f29fffb58caca25c1655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d7fffeb3a06b35125dcba5a0e6289a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a17ef3b82681a2e5d1b5f74af4814d1657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc11a31c926548c6fd2ad899847e41d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf1bd4e1949ef9586edf08f1738b79c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bd2a1ba85202655086af1160a18b21660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27e284fa5c918d731e62fbe950a4eda661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327d1e70f0c607fdc29e68708846e2f6662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7a89276ad3e6db09e492217a27e300663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573c85cd6ad04d2a22dc761f39ff16f1664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f48b93633f327175a7798e48bb0d85b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815395e4e5046ef4340bd4b5bc24d155666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b444d8e182adf6f1a6121e8f355c0d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d368299acd37da6cb66752fcec05cc6668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fc5993a6205c533b8a9ed0aa6ec06a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c5681a774d70e2960eac64dff2ca14670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94f1dc94ca876076b903ebc9abf082c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c32f6a1a15f1fb9d0e1cd0df8de277672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee6807d2abfcf59fa069556fadc9c20673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5508de90518da8c2412b816a347ead80674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5eef07a02a3836fee20918acf63f608675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ab6376aad52f4d7583123769454bd5676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155eb5a0dae1b84db22f4638e977c96e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01ec6f437e3eff46b04ea3dd31b0365678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3294d526b335c3aef687dc60c1db3f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d327ce3fa69691cec09c57953ae4b0ad680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a920347f14a1233d50e45b75a0e7cd681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ab356c53c2fcb63f4bb4cfbb9f9cd6682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f038db739d95548bc77093c3278862683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b57cb2112be97effaef4ce2f619651f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fc82f36d3b72a933e0afdb32831130685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1439f17922b77eff82d3eb96cfaca393686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb659a80c947e8b61fff181f5c802f3687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc85d9e8765707dcfd210d6e0abae06688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12aac788b9006b398d17215ef1c0dd87689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fb108784bf889e8612d106d7c18bbf690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22470c6da94ab6ab9b23c848c1cc1270691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ef7867984bf0d809ce7dbde8ae91da692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2678aa910cd0431e1a5de35de6ac6e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b75c7c59ef23f72a334af6ec35eaa06694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d539e3acb67a1cdff4b2c1f056731e71695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a02f849797f6180881bebcba597d25696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08251257e26d9701300097d4f37df4a8697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30035fcdf4d5c4bc12dacaf37e7564ee698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3447b58842c356e46a6cff960620f261699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f72b46011282974871cf6ac821c217700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f493eb1b77f4c5409d50a36a648a3d3701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ba807fa890cc5140e361140f9889a4702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0880ba4affa836e75d7af5bcb25667bd703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff95eac01fbba51657cff9a3bfe4286704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999a3ab47b169fd7bc1259be9477c919705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f8e75d8f064f10331a501ca8a39f43706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdf37465aa9df7d703ab302cf4bec58707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8462d4b4b861c9e7dcd3f28119aec964708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb784be3c52b5812e485e599ca90e93709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3115683e583ab78eb6268381536dfdec710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8500c626adb1f22a4017e4bf473a78711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919a7c0dbe9bafe57127fb00d791d916712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d131636a1b5337a7182961c24e40126d713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f88b025dd28079d6be64a897697def4714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc13f5dc58657a3781a8ca936189ff8715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a850f48cafd9428d6a7f60d08e3410716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7436eee07e587afaf41297f3bc97bd4717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5d6e8c4140a222511de0c49b12051f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f322e6adce46de313997c6fef22014a9719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3500eb7a209644866eeefbd825457506720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefc23a0ea94be1a47a7a10d3221941f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f110a13b6f1862aad840d7ccce7033c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22d4fe01b87b46f3c31c3654abee8ff723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4549d1ac8e97107f15b581cfa47a0d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3332538e3260ffe1a38727d30574fe725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0782e0cf186394cd12db15417ecf8013726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d083421e1c8a587c223286de9ad059b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef19a0c41ae33ec527413d3be2a1e416728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ebb0590f4ee406b7f336d027ba4a2a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27badc06f0257fa358e0189a321f4a7f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc19a630ec5a0e467c3f5ee992d39bcc731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c147710a5fe474c57c2454b60de27c4e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79414e26ec9e460bae69b20465a24e97733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9cf6548eb046de6cd9f2fce9d5ad46734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8f2de76f22d64aad76fc8ac4c9fb13735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b8f4f19ea94947a68402ad9bdae01e736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fddb9ba520968bd812779f0123d72db737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798575b12f2c045fbe731d1e46c4dccf738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a72b7f58c06051587b2dba0c4c6801f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65f54ce39d86452d4c0041a3ab50b3b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a9090f3766e99d558d4ce28c28ad77741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3729c9a937b645ca8c7215460f8dd6742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a8811e7487e3126dd08f50dfc4e9c5743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0d0ce894b3463df1ecab0baaddf813744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b02b4a06ab4bf59f375ab3740a60adf745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d05bb42efe724a5357e11fea619917746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152348a0428f8385e1773658b6b9f975747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0e0a538747dd7604596385c61cb2eb748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741f196745cf2550f388ce8c232affdb749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13826b64e0a57885ee8fc10f061b822750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec11c9e3b1ee4769fc91a63d35d9c642751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf6c78976779d749244407dc302fd8a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d56fc480c0f771f982a58e83b0f8ed753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>