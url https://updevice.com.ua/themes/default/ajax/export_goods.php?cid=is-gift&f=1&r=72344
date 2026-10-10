--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3328,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e4dae0def6a16c6670f8d71f8733171.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3cfdc7abed0c0a63e2abf6b21a51fb2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f120a94840e18b9c21a9e065e616cca83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6b80529aaacd3edacbb146c821ef4b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256f45e592bdd70e890504077d613cf85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c28416ab5b7ae8699efdc96f39efe66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4206b77ba5a336001cfe19c8817ae267.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28632e2874eacf80585b925b2ea468728.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b5b9b216d7014bda5900de35e4fc959.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87070815046e7cf7460c793b27f48d7f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc778fbf7c01504271e9cc9e4250462911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb135484007c61e3de69dd17e574965c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3acea335c9bf5fb689e8de60dc579913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f67240df2ae5bc684f9faafdc4766c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612102ebf3cb66a5457a74e004797f7e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b9c40ff80283a8ff2cfefcf01471b216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6694421afdfc58367ef95211a8d9a1d717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633815d5a72345c18e71b30816f9ea1c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71190b74900699dce28e2f426101ebc719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8b4f6c639e0f3d1c7591902848e98d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa281ac64fdabf974b3b4cdb7db660d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44147097587d55ae29bf31f54a413ef22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49781098b833118e2948d722312b5a3823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed51ea308f617b595007dc03f2b324224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ad4f264daa600fe37ce43f58294f0025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175a8fe9b81a14e52fdeb44a4d878a8826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5803f62b11222fc4a761e935ea29e6727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d06b8c747d1e364b7277b2215514bd28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb132c622e9b39f81e3a7c2ef38653f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce128dda6571bcabd489aba86d4b73e930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b02eab8ba2484b2989b67b0a42e3d5c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae5c041e11bf401c5dc7e4a23104fd032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a82c81de72a5baa556abe9c4e843aaa33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104ccb34094a50ff4683e0177275201234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3032459437ae31b02ef972dea458307f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846f02ba16cc037081af098a3056c00236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4ff7da95c49f576a82e4cf09b0974d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50789d79e278df44c61b4d9ad5f6aed38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10f03dd225c8be6a657b39ee6e23c0039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc65406e84c50887cbc5a591058582d840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5f275205835b28ebc9531664e9b33241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6b2f8f9ec3be5f2a2a526d5f2e4c6842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfb25655f017b5004912a778df22a1c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8cdb717802965d5011f13ded53127044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2079f72348105e0f3e4a782ca83a124c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa60359d02b68a9a542de9faa07145a346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ad01cd2ab65b44e08de7bd8f4c4cf647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43eb080b2b23a8a5515375fe5283f5b448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0f76ee3a7968fdfaa7963de25c27ae49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa43412edf9cd3d7f84b6992c09ab1cd50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2ec74484d145ee8784d62b16818d7c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db34e9342ffbfafe13fe57a1e234e40952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd76c2af6ba9932e7d962ca40f75a6253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b745ec1246e99fbe36a8c1737bd51e7454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffaa8001bff91c7d35c44521324c18a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd887b68ff50d7197d51607ba1bd24f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b5fcce996e3d1d35c64dced540bed457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f12d23c8f6625fbe14e7987969fa2758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae3311cf35c488ac8f2f535f30638c559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c6a216d83b8110fc134d7609a19d3860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939bf073900adb421f3a510fb759adec61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05ccaced51b1aec0e31e3b73cd954ba62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10e0fe6d8963ee3e03715b2943e110e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef434e2895ae8352bed741d67389d2e364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242791c874bb0df2e8669ab8b381293165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1850d12eda0adb0657da261a44c4e35b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98dbe80c7fb528bbb80fedb3cd24ff867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc11f0c73071745316b852bfd4ab01f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0f6ea0b0c8a55543012e019297b3ed69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19babbeea5c616a31b413cabbab82c5370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe8e61a16a90d95da22e31e492b4fb271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a32c3c1a4b0953a0704f2ecf04a8fe972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96626674cd9619f75868d63f0d1f56a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec8bd2de8204362328e4959ee73bc8474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9602b58f6e1a04eaebb03fa038d6b675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd8b52a9cfa61c6eb56b7faad90135f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf99b47a4145cca3b8f6e383bbc1f07d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777813193a7d91bf491bda9d4c110fb478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4836dc88ea4b6e183da7880244cbf51479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb5096e1a15a0ec433f4af605f2889880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f318f058f01e30e03fe55ea0d38c1cd081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454c24ea84682724da39b9a32ad06bc482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e806e296f55ebefeffb12335ae407283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41ccc47bd47f09ac0da957492f0241484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e09e671bd300b6847d2804394521d0985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbfdc7df3786ced7341ff9dbf8e44f586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4795b17915555ce17e32d6182b2c243e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708289a9a4be08970b92078b1dcf7ad288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a130a9c6a838bb1151941f97aaed5e089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c01eb2e55669831462b72fddcc5d9390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce3046a320ec2a139ece7194d8d12c091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed4ff5f13b5b890b06de9ed219d9c4392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a6c052abfd7aacd3a5586b4a94e04e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5550427e34a04afe973db80b3b21728894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c55bbf710c7a5379e1c98f1f5e506795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adbf0e5f444c84ec76b6572c7aa52c796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86654ae8d2debc4d4343a3ccf678995097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6eb01b1e61602add7a9333e3a22848698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacc35e226ef6007808f10ce64c9825299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b44daa604b256b7ba1d4554c87cb8b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b32dfcfe437221898dff8312eb7d83101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66a62c6816453d33bfbb6f4f63defea102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2536fea8a011282b1785f9e1aaaaf33c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8650e1f84d240d77bc7e4cf75f8fc61104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df20f9f7330745820eb0b0ee8edfa98105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec4e9cda77134351d6a951bf7141d15106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d97c44d97b144dfe00861efb93c447b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e76053d196a20fbf11e17c094ecd72108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72d9384cb7e2e8c71bd9a26c7c43887109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b3ccb07982309fe7155ca18d4ecca9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f538e15d6beb373ede7ce17c9bc63c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f247eb049d516b5d207dd8710fa44482112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b00cb54ab96336dd6087f07bb8405b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cafe8e4245c8eb2205cc94595d7a09f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcf4af2a94ec6fdc80c093e28b34ef0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc540f2216426f7b26e59898d196b6b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c744b6ac4cf8446856faac49ae739f4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c529aefbe8e31f55f83961b77a12bf1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57dcec5d7b015c537a67b095fdbc07f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9e30bf107f3021ec42b9ed49f07be6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c240075977088c850336aac4e546509121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc63759ebbb9b041b2d44e99feae7163122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66750bf3dd2a96ea2b9e5fbe1e61705d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bb8e55c775633a0512143a2d7fdf9b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b298dc329d0697bdbe6e55bb57c9a4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebca778ecd2503e6159fad1975672651126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf54028041c5ee17974e691e3932fe90127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251d7e92d8d06636dc84816010898e4a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fb3ed39d6c3a22c80901190e7f5d70129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fba3078e48fa9f3f515d9d07856cad130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0facd006d4f378a5042fa1d10d8c0b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d910cd7da55e0ede592d5ae4c9c587fe132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141d49c0538b07f30c4453ea88b545d5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236df1adb5dc8f8ffbd1095b09d59b73134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e89b746c966e7c31712ff128d367ec9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370cb42c69128a1d448507944e8e4d50136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a572aab1d956ff0cabd2414352204a9b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099114881769a97fefa4669d50818af3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38b98c6084cb0721f0ab774a753a688139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d39787dea6f304546f0d6e2d7e0b863140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e5b4fb679d1e1e1d91fa1e7e30d262141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67c26109653d928e6500b7020b727e4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140659147d9d267e141c2d21a7600569143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f77be5336c3759d6e598b4fc81921c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2fa0eae5a112126cb69b211610db63145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9cbff96c356b5fc56665d929ceb635146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b567b3364b1fa9d7be28e316ab1c7bfa147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d7e437fb4de389c1195d7cb0902cab148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5511c67f33123902f44dfcf8b999f1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8b75ac3b4132233da826bfad5fa0e9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054199b85ebb6cc18a97f36779f1af0b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc398ab54c775b879eb09658130308b6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e15e7ca8945c86754335377d32123ab153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb95761845d93ca0adcb0d15db02ca86154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d70eb19fc73e29dd084532adb477b69155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3889cce3c8ce847e7864699ec4adf6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647bffdca4bb362d946c3bc249060658157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc1c754d22daa953063d17521e33935158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4366744ce31f8f54ecfd97f4d4091dc159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bf7edc36d9a7e2b26862fde13227fc160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088db8761e400582d53e1b2f9007dacc161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76155e551dc2c5b410618eee6f188e4c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e75a9062dd33c1e4cefbccb83a1062163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d502572498452579d7612d97f8bef4f4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea82cfb398b2a48015719764d22ba3d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf36280bc369d2d3d481258642cf65f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14565374418759820c8d1c40196e8486167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8090e6163d7f4d11e6bcba410fc3044e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66a9d4bb2e4a0ef0217f63f58f214e0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5509e630e93e3c3d5f938e2f0e2050f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e26cabc89e5a58d801e407bff5d5439171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5e5c7e3d65fe151476ede604d8aaee172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882e4623d904e653c63604422ae02f58173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e45821cfe8d6ee2107cd8462a582bc4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa33036890d2f6d44ecb20121d9f2552175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa627c82f3c35010a77b79776a6a1f7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374b545ef53228fb4da5bf981b29cd4e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc5020452e551d046b55f01e3f41852178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ac196ddb82557fed2555d475e5724f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff56727efb2eb55f54a45d1893ccbe1180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa11ae8ade2e1df781854dedd251bae1181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02411c120c8b8f6da6cc15dbe597a54182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3504b4a9493af20f7285b0a63b39467a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d7ba309989521cf0cd8399c40d864d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433b8a6813e291d44780b89299ea1250185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3965a9fc5b9ee12c89434a0d205b3d9186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9ca843ff8712c0f228ec67f25a2264187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed427dd747fbdc4a77de4194abac84e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c369fd9123fef44b5f3374ba9e7453189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc11e6bf80e0a18454685c5c4f1f5ae9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f16b9ce10ac2414cf47f91694c4c506191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ff6cecff442d50038c8eef7c9e48ce192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee3300047e6d8dd0f6e07f4f2cdc22b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f9932b24bfcc061766909d82f69a2b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082811a2d2e2141d4f9783894a3e7d7c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b595d35443ad9370409c23902e6a0d09196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fbc566aeca945143a573e47e65731d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7390bc6ec792eeb30f1d9ccd3bcb6ce1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31274a3220f7ff4961607b7b66f6732199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4c7ddd9787a3ce23830552e18c69bc200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488d7e83cf51827f78ea5eed123b1252201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdb52b08336150df403bd44117cab37202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e038c6d5ae8f1a88a0e7a0bbe74acc4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ac2b2b60ebd2d3960edcf05b6e6da6204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc30ec3261049c8922da7a2d161f5e9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1672726d053a00a5c50949870dd9af61206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dbd59e377bd767d4db327d7d43a5db207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16bbb2d2797ddd691480b05f74e9e85208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a07eb0580e73cfc68d5df19e5ab2fd209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e3fa0cf7f17ad1b45dd33e80ce688c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01543340691042156917aa2b6b4a9f9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9c5cc1546a129efd73e606b184c00c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d1d7b8988747462924a9d64bac4829213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18eb1797d665ff0df76f92c39795fef4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ca291fd2d851a133440c9b0d8f1611215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a4df91625e712ad7f8bf17715fce63216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef3f0b6fd1ef16ea704873182ba6a53217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543bf11bd16c33e9bed0ff6563b8b1a0218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f727be5ea77efe8bc4504ce80befe5219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188cbce0146df25d0576dcc308cf84a0220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843e2e7c98062b4387d7b13e68730a11221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdf3892c6ded89cc514a54e88ae4e26222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa32047bbb5a210f6622c1057ada80c6223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efb5074aa2e520f5918da167ac18ac6224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fe97586a7986f2d431eaf6727bb926225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fe689acd04374e4c38c76eb5172b39226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0b14c90c9a18c198c5693d2c9600d2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d841da7c00e6cbf3bcee74b40b08498a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a94b2b97dd10a938d27a4a821c0721229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7351b8002c44c0770832096ea654eedb230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc988ca0681d1fe7ef1e75a084999082231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ae76f81fb67473ef4b15fc37634601232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f937a397532978d7ff710cfda021a33233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54074ce163a7c3164dcc4eeedd16c66234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150aab17fb8bb3b80d769769e06a4435235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf876faca0a60a0fa759952abf90d0bd236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459fbe3c75adbafd4d3f23b8d78aab05237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d500ac21f504e47f31eed5ea002fe196238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e62ebb3cc142b5af8294be381a9ba67239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd3653e31cfa6357f7be4059fc14e47240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5ad787d424e480bcd50b2245e71737241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241233df86fdf59d7ba1ed4e03f1f477242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b047cea3b4d6ddff8ad3fa0c578b5aa243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364d77fd25ea976e7694fe5da05282ec244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84d64b38c2bf490f1ea043cf3fe651f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53d93cb6b9338b6ec8c968452e1eb43246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04610160a71d92f55ecd309bae130e18247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abad90311e8e4a2db850207dbcf8713248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bceb1197ff51dfdef12e14f4a4d6fcae249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b0ff6b5f6078a16157563a0da602bd250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3e4368a44d3d2965d0f7dc139b0918251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be6d63ed3a28dda11ec13be07c33efc252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823c19f2d16ade296fa3a932b2696c2e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc18cc9f459ea54a91b12bf1dbcc46f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35467dc2947f5d66310dad5ae97eadde255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c66c95c82078dc353aa49983fbde95e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb537b8de939466cf07071fe6a612b1257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6076804297d19cddb19e8084c67961e0258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dd1363deb75fa169e9b35b398aa6d8259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c9e02d563e9aec787905a67fec2155260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38fc72831e7b7be7cc6439d326b3845261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2989652a03b8b9b7383b70d74292c6262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facb5b0438c4a572077908caf1a3ae0d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93a54c93b0c958da6ed0bfda0bbed17264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b613e2085b5f564ac87aaf37138673265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e4e84ea9d28c094fe882bdc9ce4162266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6989c32ca270dc922ab1f113dc294577267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3d7bc5c44b794476c9eaa4ea776780268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d87f51c15c071805bd09141b66ee59269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c9c90ac291a4b3f0a8dd88f2ae718c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747b7a8efefc6c380ca522c0061649ac271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488845efa6a787fa10ec33bf0eaf7e51272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7569b7a4d67dc366abbd966d2fb955f0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e368c832f78bad19c66211ebf2ac27b2274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c5e44cfe602dd714c74a89bd17ef52275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca2b5ab2ff0d375689e57063c14a8e6276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e569a3194b673b0294406ea8d2d0fde277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227919c12664611385a65ce876a3536d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9217a0ff42a916653ed05e2510326062279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fee0d98dcc0ea453a54a5784eb386b7280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e67ca7793ca99d749fcaa85287bad4281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f50990bd547f5eb5e1f371ad6ee7c6c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8de31154d337234bb883c6190b1e3d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57efd85bf3eaf915294e52ee32a535f5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160eff316db55298e66d35eb6a4b5ee0285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f411ef18cad0804149782045b39408a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6da79a794422b73cf178db3faf1e53287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4842cc54eb8978a0293af7d8dd3466b9288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6149882f11098d78d907328bbb21e6c2289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c87f2e048cd37775510b45b9996364a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8443175fdbca0ca658e923c37078ef5c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aae7399beec742d8c209d01af65c2f2292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e276a062d274d09c54bb373cbee02df5293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c3b69736a45787c8642bac00b4dd65294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba3309f3e8f9388443c7c7001ed9427295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd9f69cffc0f1e49982344a9b3f67af296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5676f707d3867f9fc306e3fd736f2774297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086f771ff502040451e57a146ec3b7aa298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5446e6f8c1bcb511d1bd4be4378d32299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e822e7188a4491e7d464bf66135484b1300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c773ae6543a692f40446771cc283e14301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd6b87044c4bc98ff2fe0947e50bd86302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eda42b56d3353fafb167a0b83ef8eff303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d7236fbb701346d42436040adf759e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd3fda84557b738a4de2ed2d5cfdc4a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0492939e458818b980e2ad0a99ea0965306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2962bddccfad8facfc9ffaf52a9db201307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099e35f7436053b0231d9e5a7cbbe64a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c15cdfd8ff7a039312dafd18c975b5a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96df610d76825b62c5f3d7835516973b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacba8116fa4df67b5f32d948544f85e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb6e8166c1f975ed90ae5ba45d8e313312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b58803731f375f73a4964053d912aec313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23de197b6452229a633f8c448d532687314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a7ab98a6a0d884011b277fa5cacc17315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a5965cb85df69286e6f39112cd94c6316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee86582dfd019ef509b9d9bf8d56013317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93a97f3fb465cde568465809f272a5d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372ea5d140601e386dc44e33768343dc319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fb1f5b0aae8a104b3ba4df9827e9d6320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921562f736d9d75ca52761af65ea1923321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ed1f9ccb683c89b9e27bccc56a026e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1f7504efb6b2a6d3b1732c7540d5dc323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71c6946b02866bcd5e27e7a33b92e46324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f49e1cbca38bec4b2e97dd42518f9e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d76f1db3d067e8f6278528733da36b8326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30edaf5c0f2510d1ef5f8abc1133732327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fba16fabca117ba2fa7f00a444ddde328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed794519a22f9677e074042faf4aa29329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3315daa0abfa9a3edec66851c9ab68d5330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadcdb675ec7573d30ae871c66fd10c7331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42193db6f3fc8b21e6f16faec4397b21332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14342f139f8cb69ab3e93697098c8431333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca0e325ead8f85599877210d9ec5f15334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec47c5063fa62a2c93533f4889c83bf335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f2c58d00e07d493ba908a37cee3501336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f723fc352e01788eb3a52fd341bda42337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ef34a71012aeca8750abc20426190e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd595acf2703bfdb67abcb67107a804339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa7da2aaf0b812ed0b04be53f2b3889340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a496099a583b965e9cecfadfa5624398341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5e90a938bed23e2aec6b6bde15e2fa342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdede91472510d02df908b2ec071a92f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06025a5e691d6c45b5953e8d184518a6344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78548a614da0f1359fcd5cb19fc90e84345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173abaa96c435da498b6fd1de649ed34346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9739e4048881d56e0cdc93523158e2fe347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99a10501fc92f9efcbffa557105a0ed348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee72708608383936aecc84a02ddbbdde349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b51f201ce1667f686748923b5bf2051350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b299f52c21ce8e44a0c281499f7e1b6c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1a57c3a003e5d7c48124959cf4109d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db2afb53f5c1db2f7f622657d51d416353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f4c84102dc813a6f337decac798a77354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c140c5422f00525815d14fd693572a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48da06913021c13171b0aac04a7ef26d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf8c858fd062052fef43f57e886de5d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd221fd6d13a8873901cc0ac9790fdf358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca0feff2dd886aa8d986cc6cf26c0cc359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024ae82784b1c96f95c9e420afced2df360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e15029fd0ada209d1b7e4667096814361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9dab7e85ef4244fe1204163dd0b6b9362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ff3dcc554aef9019bdf23d19c5da43363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f904f1149fd51fcdc05f821bd053ae7364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35dcee988943b863c0b1e80791be4ed365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f535331156601806e5040d7d0f76208366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49574bd4025ea13b94fa5825708241c3367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5760f477677f2a3b843495fdc13a7fef368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719d91d8c9f3bef1ad371db46eef78ba369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5a89f4f2706cb59c1d7d2cb752aa9a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4882b407e1386f6aaca10187f181afa371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4466f85d6294d678b036628d715edc25372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7999358b5df10f1e8fb2fec12ad16c3373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38eba2bae3836ffba39153d094434a6374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d0ca12c56557d8257872553a83a7a9375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ebcdbd3c1ecde3b30621a2f64c3047376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317b24ef4d8d2373dadbe653f4b107a9377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94239f220b4da25348923dc0a047cc34378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcd636b67cee156271bb55d80c9d226379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79d5b398959319065e1609b5b3ca830380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0dda937291fea2dd62141355cb182b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f8274e338da85870225d616629d198382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fc98bc971c4e19966018f5a84c7b0c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d04b82d4533e1c17f6ef7c24ae60d1384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b232ce27c483fa410f3fc89c2974a7385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043c6d7e9aad668df158abbc92963967386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dab4413f13b789f75f6f94da843e7ae387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bd99f0aa136472d4bc671097fe734a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d92fc23f07a6c4451058e5e8080b69389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088655225133f6a7440a4f1a4ac32e76390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8bf82a9484322fcc34a988069a286c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253da71e019a395b193ee5aa35687b9b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f746a892aa5be54e92adf69d7e811a5393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f9e74d90ed1117db8cbd52edd523c2394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d9c4a6b9c6132137e16dfd75ad8c26395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bba49dbd6a521f3042d1c466aa7511396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a0719139e83f9431954d6bff4cd350397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e087f79eafa30289fd37933950fef3398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4518d0d1cc6b9d16bd986e49407c569399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d046fe4b3e3acbed10b9e5cc55c34e98400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c38016d9c737c17cdacb72439dcee9a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe1b8ed7ff5d83ae94253e0b1eb907a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e8a255a3d24b0a105638318117b5ef403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14dff17179818043dc9ac4c5246e73a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3612e976f1bf30230e9f4b1082a60d2405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd53cd5bde2fd9475634c54b3098ac33406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea93cfd9ed5784076117f8808e1750d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e381a7141b9777aadb43fbbf6bb756408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a3162f3a7b92ad4fefda3124e6fbe2409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e8500a0c34eaebb92c61e8422e2b8b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e592e4645b5c12f77c6b2da6c12576411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3866f050e7cf650c16d2294e03673b91412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd4b7fd364386b2dc0d20831f9ab1ec413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b536cf32063e4339215c9072d79372f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533029324ba342c4272e4df4bbf441b1415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33be1af2766a7d7be443cc6e98de224d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3099282a944525fea280c33c61c623417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8273cca0201c285e7cacd470932d87418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b080dbb9819cfb8562fd5a7509e3e8c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fb3786ec348c9b2842c961b9415116420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e3d93c194a067276dc6659b7ac127e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4a452fb90b76cdff19b33c675f9c13422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e63e3f3281c369cc4b4aab7a63e1a54423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4825eefdd638caa4c917c4c7dab8ebbf424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8dc9e9ca37b1a84299407ad6b78531425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1446a88299178b6472dc15b87601e66426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c1897acfeaf68670fd2b9b056898eb427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74efcffeb917c7b907dd8a4fe4d90c46428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce54fd45c6d090bed85e7dcc62ac775429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774d22d905bfe55face995cb9d83ca08430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b8a4db6cd1617d7fc34b1de87825f3431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ac02ad2869ab9c9baf89d59b8448bc432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ea36db690e058479217797541e7a1b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e63f3e878ea82da97aade2a7e53ce11434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6443b2e1594c62e9b55af287471c4023435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7406f366300cf8f35e908589072559e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9a58f549b8f1ba55215d58bbca96e1437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199c2622a232e55699b58d6a4b082b6c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee31aab695b2205d87f7897f1314098a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad2d9eeb95ecbf2703b455636a373f2440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0addd50dc5cc57bd0612e45c704c5dbc441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40e340cf3fdfa6f0bacdb809ad72991442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7209e260cae1cdb7bf9fcb8fe7343936443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a1c21414fa2198c5a37675dbdba1db444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd8c870adb6935bf13145503d2a4a7c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c11c5e6a96fa4663a17d6df5ec77aaa446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf8e6bcae42f92cbd70ef9d39598cec447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6ae9bc65740b70bb0aca90c2e6e0f4448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8f0e2baafb3798cf34bf14cdbda1aa449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19865e012348acc3ae550ad0e1a2ff89450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba17ac8d6490ec9fc99659d53ba93e4451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86168213e5c32e5f865ccd678b5c539e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fb5f07786768ff60d7baffc8966a25453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0705761c5267541e58897db93ac19ba0454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1a972e4c221c9a284de6fce60376a4455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050da7dacde94e6e8ceff8556dbc553b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d7ceaef095f186a395e8f00c113cfa457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec41804ffeb10dbd0efbca76e418eccf458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f5f2d66922331ee08a72a2fcb7eb5b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca55cf788dd5b80d3557694391fce25d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47072436738a51dccff2b722f283ad5461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84875421543ecf00d5573cd30b245fd7462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9a198fb9b7f842bdfbd81aeb35c7ad463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5e99dc3fdced01ee6d2f894ef9f6db464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03001b4d1e1627453a9f57e825a9f21c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258e56da99be16e9884b100be9aaa33a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b357207438fdb6b4de5a77dd34b45d7467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae5eb9953a8d4ad3989d80ecc7c8106468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21146760f2b54981eee7222cd0f3530e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39514cb335f13f99f6e696d86ffbc621470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07172a5f43fff42755d33efd09f4d6ae471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8aee803270d54398dc28b290adb2c7472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2752e84a4e2ad4acd80b98049da0cfa3473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48102cfd28082bbf8c44b7af2eb3813474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e6b9071b4a245406edfa859bfa6529475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a994d35be2c1cf189fa78dfa96d0122476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db678cd835b1b3f2eb25885d0f16f9e8477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af670d90fb5cb918bef427a1cbc4ba1b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0775d450b728d2fc6545b9ed143342f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8aeaef512d4fa56d4ee1a945511339480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0725dee66ea54e51b534f183e77a137481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2263584c99a14eea6a8efc64ca26b3482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fd9d71e3f68a8fd95204980686bb11483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682e9241ba6d0d8e5324052b0964849d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6bac69219e26a36f29dcc0afd06f38485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d601fd3af511e62231c38f692eb8c842486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671117280543b2a264c8330678ee76d8487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735e8b752378990113e91e5a6368227e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb1f6ae31e9554ae7a90816a18b496e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25b41c6b76282630d21e7640dcdace0490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb494759b2f11b739a9d7bfa226515da491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e866d0a8f970876a235da8dd514c5f3492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afab99d6683ff56e515b04f66214662493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076c2c83bb3ca03e2a3ef7bf6893b29f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a98070156bb99008a61bb5077394a9495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f795fe8ede71411df5500733601a2353496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2e174b901c4837e41cf5de3555b73f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ceb3f8d200232386a11e4b6a823bb6498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ec15e90d32462d7e79589440201b92499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f130b79388f924f7fc0fba6dc6840d2500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4ab706ce044cd705405ee201908fbb501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c275bd8cc4d02557a0cde56f0f49231502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2163b24578adb21ee8f9ecc3dd7f6556503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e292c996f2598e735702c891146b045504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ceca20c78f98cfc661170bd70220c07505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21a35fdb59d0e57beff5f432d496f28506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1964cc73c8ca0f6ac860d9b9e0da1884507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f052e3fb65a9b7153fa6e23996f45e8508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8e3824e21a8d0dbdd5e243c2ea5384509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966939dc5c15190db13443e3cace4296510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfe18a04392fe0de17d78b5ea2bb928511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db35e98c011014976b1624c5569fbadd512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392ef14540a1583dc565758953fbc3ee513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e81fd8eef7fda78f4b5754a22eacd6514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39f3d0f89418beda7a0deca8caba6c5515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b678e997f57f10289acb040fcd2a8ae0516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c34dfbfa70b3c123d262aa535d1a79f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b959df1f9f3024c533c347508336e4d9518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb470bc72b1502b27fe1757f7c795de519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeccb13d9e62eb188f9427d31ca807f2520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af46a35c367909b19ce6ac427d6cf7b0521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf709de6ec5145ac2029199ea906aeb522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259016ab37955bcc5e175b1490c65677523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0b329e734e6393c3c29b9aadd74fcd524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106e2694a54ca1192f99088549233c59525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ef6f114d214b73b3c1ad59ff4e13a8526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca52805d3ae034a785a12761ec8f33f7527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0587d7b87e12e5b4d382074e45ac31528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a38f75b795161c1e5bc908c71a9edf1529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854851feb0f57ae4b126efdfa657b3a0530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd10c075d8c87500f641a90bd2a3c9da531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36c034fea49e0c531cd2229f8337dc8532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060fe90d50b026d7bc2c5d74c8e66d3e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1342922e35515b5b7c823fbbf4a6ad41534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a82fd3427b5d2803b42b914166edcf535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1983c1b183319e86608b99fa1988147536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affe58d7c2066b72a7a94bb0b1bc2429537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24329c05d582ca509bac051b479f1279538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41158eba3df032c1d663b66532ac2ac539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4f4d65cb9e5f4ffc177123e585259f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4270e25da8b6c793a9a758ec82d906541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed98f99f7315b31330a99cdfe4545ff542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fc182384ca4b7874e02cb672cbcac1543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c4946b3ca70a9248a107ec0879aced544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c9b5f9bf40a0c0cb94de4e094fcd40545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c7a599b32dced98d9af6c7628b0453546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d50262bc4193bec477396bbdf572c4547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7960fcfd20818586053cf80d2c15f3548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5e7ea100799ae7b809f94f645def28549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9b928beeb1e118df29e588466f57cb550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfda2dfbe7ca28dec13a3f23083ee213551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcbf77ce4ed1c781a6dbaa33b8d11e2552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7df142692d28b4ea20b475f0362114553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8be812024e2ec8138f37aa7c51f1c4554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca146058eafd84c416d178fe0f0d64d7555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cca7e74454b3f5b3743a1719ac046b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf08b576906b5cca060928474a0d3d0557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17ae2d1a1e9f6127fed703e718f6135558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1b4344019a502bebcdd8baa66e533b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34116ff1382ba75f81eed393e31c525560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bd27c60607342de387afe31ec10efd561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897cee0b85b2f9995ba85ed8f260d5c5562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d43e85622e6766f0759eb5e01544750563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2892b3fc1dd54ed2a02fa85331fcc9e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d85c8470d08ba300e4a339395ecb61565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bfd21e8c647a06fd5cdc8b1f3418dd566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af6bc5d4d409d4eee16196baa1f4931567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1193c3e853a64b3f6ef6df5ba315fd4c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4751a19f2161ce8c06dc51d4c00f04cb569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba474b3ae4a9eceb55d02d01568705f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07368288d76f737620c0bd39d6c78b83571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebb440c37aa50c975c173facbbcca31572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0fe00b0418410425aa1baf5d59280f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1dcbbfb32132f2c0534b8b070577df574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac26e15cfc9559d3fec24929af9ac5e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ea89f24a6dcd445415e0dde06f3542576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f25265847ff7e4c34135b83f588edfb577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98216018fa134bbba7eb0ab77c9692d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f31f23e72ca0d0c337879d54785164579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ed73131179d6c4c9ef71c2429a5b9e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0e64e0312f3223b552cc6521872f43581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac846cf6cfa8772d51e40dc9d87074e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c204e65e6c0a51682596a5ee05b0eac8583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f211bd32b55bfedb1f7f7a1840c460584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160079a27d9e498c4716f0e91117646b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4738e0aa5f5ec269c3b5b6bf23e9992d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db54cdb257482318e413687f05257ecf587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae70f36c3b5fc614c848a272fe4f755588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffa9a4071f27171c570c3f3b21281d0589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d5c30fb3d5122fdac4776b246523d5590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7080bdc084600e48dd501b75228613ee591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f99737a686463be035e655673cba575592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527587f01128f9006ea19950928bce1b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90be8b0d53d63d55e8ba9fe4dee4aa3594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5872cd8cbb4c7e79d769430777af06ab595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c15997aa243cad77ea17b3a7ed2eac596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe857d999c1be37764a45731e749ca3597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7794006c461c2374bc5a360fac0a0583598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048e8177efec4f7197d6c550d1df3a33599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a83db2bbe6df3b3cb1d2682022142c0600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f33e1563cf2284201f8f20d9840d0cd601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82291f665101d35d646185bcbb62afb602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cc66fea468cecb2b172e1c07084682603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649b8f830581872c3afd7ef9e0bd7b27604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9820976fc7880d9a653508d83b772bc4605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820730a8b431aea226f32df3f6da8f55606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3ef52e97295c37c6b1344ce03b2549607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bff50a70a9a68560243883a454f6a3a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa117b8056b0ba9eca4d8bd81172ab3e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9f5fc5b91a8abae6978fd6dd7b3149610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bdebc0433c9368ff1de66083019c31611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9332940b61705253bce99863fb5ed5bc612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301d8aca9ba1cf6bcae36d16530fdf5a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1c7c7d1d167d5c41b0cec4967a4ce8614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9742a806792cbc537b613f9c6b6026e2615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c70e747333255deadafd5c5523de156616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538fad5eb9dedb0181c6c3a92daa80de617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24f58def44a712697fce8ad40bd3bfe618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b3fd5a223849f67078bcafb23987d0619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225f6101c24a5409efa4a163afd3b197620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724b02ccd972c125550948a2f7818980621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4201c02289b16790c20f9afea12087622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3153be95337fd4b9dbaf4e46f519e44623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83d23b402319b4944b94daf59f2cbd2624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9598882d405e7df01ee01a080caf4b16625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37464d086610e6c317f02da539a01fbc626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd120b2d4fa7d79c074afe28a64ddbfd627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938a79eb343dd4546dfd7f60e5f5acde628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e05d977303f88b93ce26ea6d27be65629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18603a2de6399b391744638912f9b375630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a2272bf8f642947486f68b85d2aeaa631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c27e24242e0af54d105e46a58cc142632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7395e2bb88b67bef967b7594afd63e18633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4754d13d722e14e28b0c5b8dc88410634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4adc56bab423692ef16b2bf5907c84635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55cf3de1d91637fa91ae51b09cc6757636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271d7c46212895de4f4a912a0cd47899637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947786d4b7db8a3279c918f9e2a2adf2638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18a1a4a3d9383b9e2d27c482578b32b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b0467f6bb1ec8029148d7964b0e4d9640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506a74637b040a47f5af8e79f1d969b9641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46605b62d428244e9c55d4e1e8304b02642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e87925c5bc53e157461baf1cb639d6643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5537f43b0358ce50f053419e4e242d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5512c01f9ccf1a069b8af256d76dc4e2645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194e08f4c9bcdb447b872ccfe23f43c7646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310fc7b3d8a0f6832826e720dc49e71d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bbf597a23289268d132627d0c027d0648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ae2cc1aecbe8ed632bd4acdbb27d69649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0543c7a93975db6e421e78e78fbf008650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ab252bcd39f520af2be1c8d592eed9651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093615ddd8f5ab8f7ff5ba5b577b38af652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1465a7952728611c1fddcf45a4f47ba653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb790b8a840701f85ae6d5fae7e5325654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21aa5c75ba417cf0c3beb2c2bb2d429b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfe2925fd8db865970b7e1a623848a4656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f062d4a8b056196d48f4fbd5996a9d6657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fc4c20a5d4d1540c28d4c027d61f3c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49c7a1a8fc5d3f64c74a8365cd74913659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee28f2afb674c75aa1246d6553aa6de660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bddfb3f426b87c2743d222055a46c0661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185fcae216e3687725d4cc276ff9cb29662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a77d9c011fce0e4928e34be811def5663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec9b62a73298b6cec882f7b0e4c05de664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18031cba2df6fbf1eb3808e502c0186c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc1597d55ef36a0d0906aeb5bdf05bf666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b322853b3a33a7470c44ec841ae599fa667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81b9f37cad9527e597e3dcfb7cc2e2b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1d9153dc05947e640f45ac2dc1d81c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eea61e705393f105fc2e643c449f90f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926d5d9b3bc171cf86cf1db571dfdb1a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f233264ab8fb1a6a11cc4f1f519dc4672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d452d03725ab4136d9e1113d4501f194673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72fef49530a2d66918a72e22c04756d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef2039ae7b78a34f4ae2f6de50975a3675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee97bbe4ea82f0a52b0367646f208de676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753f175443ca695c99401b49e92db174677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5abc236dd3a5f2881bbd77c5e307ad678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf2fb863bd9fd1edb22b81ca82c60a3679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3e378c9dbe67721e5601f52ed0fb73680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fd3c49e764b75bfb3858aae5d4773b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d1287752dd6fa1e6d3bd6fbe75c174682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9378f7663f4dde34c52555128c651b10683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0476637b12e54d87d3974d560114d181684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e161056e893c12323efd8f300d207566685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1402827eae2dac5d6d8226d5c0ce57a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477ed1a7da3618ffa15b661b5105a540687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b20b7a71f98126e2e054199825f8ab688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7288f5b6710328b4ba03e297d68348a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff49f22cfeebf0dcd3d8471246814af9690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb106058ffc2a5f21395b8920f7cb1d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73a5ac25d6839275a2955fb12947b72692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe526f92c558006a2158deee945ae98693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2e58cf6901ee987f7fb2585eb5ff4d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9cff588d4b3afce097ded50a2ae9a4695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e2591da2582cc2379ad2fd3d1d05d3696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f133409e760aa2f52c4e8295b02b6969697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2efb2b868db0008ac77d30c46cca33698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a84f7637fac59fc014da59b02397d7699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77599da1132cff120c573c8903b2ad60700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70900a30ce8048ecbb2a47eba56e9366701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf12427e6d905e23fcde5345d0207d6702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab94ef11a3204e258961e2a40a9a9918703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a1dc26910a826b7c17093ecdab98fb704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ce3da189ead0bcf2bd6971d81c1a0b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a3201bc262f54fdcaa1853e7af5f6b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736599aa3a919f1d8a858b99fd9b35a5707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7086e91960ddf623d0188dc5fb94ad33708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79986a30dd5e757545816e6cf6cafe07709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3eaf016f5d5bd5e4b2f0734b7a1eb2710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a121ba50a10f4b76aebbde94684d27711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184dca7d5959253a331f5fa6cdc5c4c5712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db7c4e192fb3e6349befa97cf8571a2713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af5a3e7b89956d66b8a226d91a7cca8714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113eda7a134166daa103e1231f24917b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691d95dbaf8a68b61a0b972f4c802493716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d562743e1f0797e173f94aec59007e26717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5113c26d2d61061f726ceeb4feba1b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3954f784615750017f10a5eb4db646f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9172310d5e065fba808ac5cc1ee3d7720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c14233a661398f6757fbf0ad629478721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb30d4d76e46f5792c7bc302ea9ee070722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24fb52b9eaa53c24331469d063f5f7b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13dfbded6dc288b3f4a4a0b66946252724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9e3bc5bd20867d140bc833010c571a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661c601ee8f5e94c8eaf8db7a660b4f5726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87251f24ea3450030dfc9bbd483d56b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86039d5e5bca66ec242c7f84f9a3e1d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db85c4f908c92f805d0459a81b7c395d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5a0dbad4daea680579e8f9ea31172c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7720d3d97072c188d69a35bcfb820f3b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ba84580a5795004de00f98708263aa732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b15ba9bbd96810b74bfd5a53fd2b5f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594ee3357285d64d218b267c1364938e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5e14ee9bef6bc611f31a61c2bb8032735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e526c4e2b555f9c6b85476415511af736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f31bdc4006ee3296875f250047a851737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da68a1c974849547f54c3938b5e6173738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e53d69b623046a941529205c7b6f392739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cb2c1b74d318f51396e46a407a9371740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6522b3c2b9b09fa39c2195a849e774741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf699f33a44729388a79dd0d3359dba742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96e4906484bfa8042d5c13ec1b2f073743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1200ec01b95444a4ce588dda7dd6d0b0744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b716adbe4880233dbad9be4e10ebc834745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792d484692d6e70fcf4854ba0d731c7f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61877ed5718f223684c8e5fe78b1c241747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65b93c285b29825cdef3b25e88d6bbc748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08002873387b057b4f8f0ffaf6f23c8d749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85c09f8ca2c84f3c4904528557b62c0750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cd883fa93863113ae98412cb0da4b1751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3181753bbba697e7b12610357ca4fc09752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a56cf1531ed3ea65ad78b5d7466af37753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6bae23a13c4e05ab2b53473898fc1f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d2488865750d803b6cb4ce7662f8e82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d4eb4ed7c1e49eb4421f104986f3c83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba649b92eac582ad1114dee28bdf5c04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae667f6ccdaed0ad83e4669d06a6e965.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a787ea8366b209af99f755136b50dd6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e8fa2c9e63c384fba4157e715dd6327.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671071e53c162b1169464d01e3e836908.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc710b5cb4a4ffeb915c3da7369c24e09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06706e19c83b613065446576ab04fd010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f0223cc36368ed5193ecd65d86352e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14386d25eaece7c69511c50c050008412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e35b0c77642970d65514b9c926bb2c813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f09e6517f3c8d6ab27e68b59fbc07514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2482fd6efbdf473b39fdfcaa9d438415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad64915a89e482a6048f41f21e2ad7916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661fa91ade7a5720bbf0083f3dd645d317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990d58fba3bf21106714d5ad527649c518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e792b92d480c88d54a1c4b1a0fad726a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b630891ab5121b196c550261f3a09b3820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fa3ffdabd4bcb8a17e240fbb66b48f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84288fd46cf9e0a25b9e179126f2b6e322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f633ef83fe9b46630b62712d7017f223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6ddf169cac062518407971a957af6c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3908d3223ab4ee06775e38f7dbf3547b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd23685b3d6d520f89a53c732b2d95fe26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8faad282a8d60e6b2a713d4dac965b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1a0b0a9f5411041a022e921185b35428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bb780dff5651fcc9f6854f780170fb29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b024e07c6f16116b14a8dce817260030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753977faa8d8565be60fecbf3f85884d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45b5cc3b65549d358a14707813bdb7a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6aa9581edb381be911a67e4b7a432d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc643bd6fe9622ff24f3ec59cfa00f234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5d23eabedf929b5e94bdd6af81a90a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6f09945f22ddc47238319e5b5a7d7c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62766dad3efe13cd20810b2d296a52c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2c9a11b9c4cb8b6f382a3bcd8cfee538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b41bfa2d98cebfa7fa0d3cd732e920639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b87408d1ed2787322379ace982e1a840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ed69b8831b5d4ef3dd9cf3f7e439a341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dea51e6af01c76ea4b40037a155b0e842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2b9c5f3d2d9ef56116f5801174a17543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d8c63c9d6bb1653de56fd71e0a1f8b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef5dde753405221e399cb7ce14e626645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80402290d835bd89f756c040b22df18546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0736db7752013461a9662a6c68ce23e647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5ddbffed3b2d29ba56760194ec435148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a983b6bb8fcc3247f4fdff03910eac549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fc8d4af027013fbf9d44b118d49b5c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c779d7a00343e0b9419089b97436e151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3885abcc493dfa57fcc2ac1fc63cfde052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640ac9f80d42874d3b8616baf94e401a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462ee8eea67b6fd43d49f0f1998c100954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83730074f6cba4180447215e25d62c1a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c2b85b96b4e9bac64ce4653276973256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392035d33e16802d3cda3c897e675dc157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555bc34ccd438911651ae34102c9868458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8c2304bd40a9175cc1f47c7ee1838a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44741f128f81822b2128f4fdafa7c76b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4faf1e2707e31fcd2657f20258bc238761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8587d141259522f49a2237fc70ba085262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8bf012aee919d82b264e7ad5ab505263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58eb2a96f66bcfa4c5bffa13d4ae489b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c2856599f418c18bb10790c0cf97ad65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfe291fdd7417302a3a2ea8b9198f5e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214a4e101e38f92e85ce188525df754f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed090ae24faf34b848728bb2afe5fa968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5121456d852a1090abdb2095ed251c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30313e034e2856511e03ade5a94857570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e6196fb85ed984cacbb3a1f194cc7671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05770c4e6331c58af4292520312b9b8f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7660ba56cc425e9ebcbcca4461598273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f81200233e01f60eb152154548c7b574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fc04bf4c2216ddd316af01ce6cec9875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecf1f84d6f7d22a1298d2dfd0a0745d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7231a76afc69b9eac7aecba2d95d59b677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dde76a1276e542918ead449660736878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc8f8660410c3c8e8a3ae2cd0404cf779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7108e41742e75f453be3e70ca1e8fd0680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2993ffb14a7b1fe4f4d566519f2339781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd071e030c1be00f23be30713fab0b382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d59fcb1ecb056f928b26dbc0ac6588383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3607134cb0b42453f409497bffd24a6b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee6805eea4672a553c0b7be7a3ec9d185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469ed62b94a0b016862f592f841ae33a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8130dabb3d6b5424bf2f3baf99429bc987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf640f10cb65189033539f0ad64150388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd756eaca0b2fd6028c36bf1bbdbd1789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dd660de66d6294cd4a2b522265082d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc839d67b3bdb160ce512eec527834fd91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f16ad8abf7212a06d66469067c2c6a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a486ef921ad2858fcc27b18cd9d646b293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ac68d93751f618c95289e3a658874094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e82acadb9a515f67cfcf17a9e5b1a095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5d1b77bf3423af0bf32eb3866da6bf96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00154bf18059dcded9c0621d1303105397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bcf71c89a190cf9d6b6496d2cdbc5398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c4b9b2ddb28cb69c02ffb5d230b14499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58936c3d92f351ef58940b4397cc3d71100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e0ba445bae7cf86cb5fde41cfeff35101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd51734c491b4577cccc1999207d267102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf21b74cf5707432b23daf4e393b899f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1d43363000b003cb1e974fe864ab2c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c401894311e76b8010b2465886fdc269105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31eb266d02cbcffe3d22456ef6261a5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a347572d53ffade3dfef4918460301107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910bb211bbe1b3f38f98d02c1d2f46f5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f0b18ce737f4e0235673057cf894e6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5caf4e01ed794ae9cdc42f3a80cec1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e263b04c368531356b07bdd03489e021111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062bf5bcf8165a8e30dd66790503b9af112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a466bbc0e93f84f945a89027478ef6c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c2a9c6e08347297bb7b78074884456114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4679b8ca3b26677d097ec88ae4e6597115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7679d92ddd5d05d285f4c5f5237f8c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e30981f917623aa14334bad8307045117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329c2931a112657898d5ffebc7aa7bb8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa7bf59ce291e3f25a0e4cb007dd933119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa26b97cbfd3266130cd5f2af7150462120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b96550f88569dcfa64d58e640c7cd17121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b129ee2f6b496aab13cb398dfe3dcd67122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cd615f41fdee66a2e87845ae56a302123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba1d3f3a662eb0073b3f766b2e26094124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b834c65b42446adaf485e3d4a78e1e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3185e9e31ac8f166e2c35ff9149a45126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2eaf07191af1e7bacf0ca7a28538d65127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50d5927a9f1760d281faa656df2c31e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61589de3b6fa87958436a7290e5abe7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ac9842bae6345be94a233e0ee1df9f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccf216fc44d71003413d437562bfa17131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fc013c0271bc469fbc206bcdb8374c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d199c30d0c72d9d6f2443c7d05dbdf133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce2b6e9bd000ce1514e6b4ae725cfae134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c11cd3bca8ac1460516b01c8a8dbedf135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf056267d68de246fc7586aaee2a5a2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0c2175deca3d98dfafbd35660e2697137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8850509be46949a84935ac866ec729138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11c119cd1d379035dc7a9def5b1a314139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e889bf348531b0694d6c5820eb488d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188281f3bb5a467a3a2265970c4e8ed5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95361844a579dd8da7262c8d86fb5651142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd36dcb37824cde7a8dfae3673ed404143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc0bea22da19cb8e670c542154bf0c2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1388cb3fab0ddb28514f7e5bb3bd83d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8e252fa1121486443c4f7e1b635880146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c6b1a64a7f7fecb25f08ef05bc32b0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8181f797d12bbbcd9d228f73c12b0cb4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a9fe8c1da6a208682f25837d548705149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ba25899cfdbe4585b632b306beb278150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fa22bb43b5ca69dc4a0e18255db5af151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a8cf0e037f477ecf6ac067bd65a7e0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407ff18fba815a3082a9abb0caa7d7a5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d96ec538454036cca6262f7f006def154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e864df8d8158c37d819e78eb49996f66155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43619c3261eb1642c13db0d6b2278383156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fead56c05cbff2c29b371230c97c91157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b863198836ea124bf00df494b384b4d8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f365885035a9bd1250ba6822128ca7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667781d15e66cf93d093fce7ebc15e67160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b91aded72d2c34a88de8146ac63387b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fac5916279e7cfc20759a862a1a86a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3be62fbd2c8860ffa16231a676e71b6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ad11b4f6f79f301a90b5ce266e6574164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e591f7513ac5f44c7ad800bdadab39165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f1ad8724e4731742f2b4dcec20001c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fb578839396b8979cb44ef9212c404167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0938f06e1785d40b15c7d4b9a0d028cd168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad2ad4f81b386ed0de2c4f1fec74a3c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff47cb3e5df76b9b2de7a29357facf09170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362065ace8913407a878c8a71e86d91f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1efb30e0137068aa01a96c609c271e1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea60e534b06a28f4f68141050960680173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0347a1bd470a73f6915561828c1e6a9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da839dfa9e5bcce9936661a2250466e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a2eb4f09aea572b4b55e3e07256ea3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3c23d4e0ecd85d5964fed2b5aaa2c1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d59983504b9e07d80cba44fa6e09c2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e29f16d78a324ce2b9c0a8128cc1ad179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82531fcb09d3b1292fbff1363e18ac6b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff446a921551cd50ca3d9bceec31851181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a071fad6a41c467a9f1dc8a9260ef471182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45bbbf0d8fc3163104a897a26ebfa75183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f76d494a52f7f84a3b2a82049b03b2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c93303cc235ee308e9768deaac55796185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ea7d3e5b023ce7d4340dcae7a6813a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8351e778777e7c931d83bbdb20ac1921187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a873a30a7259174071ed41f6f770280d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5052ed0a0d7d7c8400bad6044d8e058f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf13def2aedf38ed156ca8d3b1679c4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30f884931a407369379f06017fbe275191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5377a72a434d111f5144d94bfea63c7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e316458c6863960919b77377e0ba1164193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2557474e5e9cc7e664f1f07a1f3eea194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e36beb3207fbc404cb8a2bb4d9ce70c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7f224db581f98ffa1143e225cf8a5a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c73b929efaadfdf4f4fdfbce966e09d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ebf7e32b92549838413767eecc3e64198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c66b7944929af76f5942f10cc37b13199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849a1a28b2930c844748ab6929ccc70f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19798cc8af36954d0501df40917d9df1201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b22729356f8def466a3debbe47135a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2639c735cb67076c6586099389bc38203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95b76d2496179d5e0b2d27a2356f741204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a64b8559a7a3bddfcfcf88de01b84ce205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5969a17261391c145eb98dd3c54f86206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a995ba4499eee1ff3053ff7bf0435f6207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbf836fc05a08d57b2a61ea4aa3c9d4208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ea03309be84fe3b7be8a9f35c51feb209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b414bcf284af3123a888f704cfca8425210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d08d42968df2f02ab2019f65313079211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302bcfc0723675dbc5283426d5b0a8b2212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47b8fe655060a813565012005d4f2d4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99d0097186fe704ab04449e2cdba8e9214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6baef9e2307a2edb0faec8bba3d62012215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfa6c8f415b3a46b278c064b62bed6f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9c5499acf25381a3725ba093d16853217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ffe1a956a1706ce0db47ccf92dac53218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c888affef1263f5ead50112f09eb80e3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5abe7919dbf08bc824297056df2bba220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58667c26b39ae77bb55cf45c537faac221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7311f447d6b87194689b97670aa4a376222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2e7366f0fd3e983fe90fab45c7603c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47261e8991aabb56c254921ad935edb224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3624ca224161dbec9c9631e4bba8a0dd225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd7f356e3c7eeacec0f0036c3db30c0226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2476c22dfbf098a9c23b394e60afaa8d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ea48eb20a1bfd1351eee009b172d57228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b0c6bc20cc4bc2f0744604458a38c5229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686dd14e26efe83a164e321506b7b7f5230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e94365a037906121b01e08e0c9e4da231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d30d0b19284ced16079af8d5a6953d7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44914fd65b07ff64a481c790ddb87b4b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98179e9f6b0ed28c99a88de17d92161234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fb093172193fb4856c3621542528fa235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb84348c899fe490aa1e7bde938e3ed5236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78732bc0ffe50d1ea82ae51305b37596237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18be8627deb671a42b6e008195476c88238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a19011122639d7c0659d6974bc721d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da9a3d92f3160f4cb4e2ab40c6eb272240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28f55f455842e6e92607c8b3c647b5c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd730f48ff479de20e9cf20742df060242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049029f6a136adbf0c88afbee61c0267243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad50d8371c6b5e110eace9d5c88d64a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8e120e7dde61f23bf11bfd60c4f0e5245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0791a959c9ad151cb774d95425d55d06246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47be807d36d489f752971351fef49d5247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e959df4c4a84838ac6998107c42cc28c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f392d21a2616b3b4925b9adfbf24fa23249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e3ab9dda2eeb6eac3e9fb97be4514c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0a5a640ae89983dd695978bc095620251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2afb231ff1bde3cd4952165700746df252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffecfcd79c5542eec9e33f945f93925253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b97719f6f6dd935d53e8b3462614f8254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74602762d507ef82f3159f0038f36aac255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ad1fe3bef44f4a588c6fa9f6e71e9a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a1764f26edaed8cd979182ec4f29f8257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c357f887dbacdf826d17cbc86a58c8e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a42c1ea0e5357ef51fe5e41c3764a9d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e46617b6a75b0c844c83184978d593e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edeeb5f6048267ce174106e448916e0261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab64920080a7f1fc522c31878e0eac6262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817baff48195ebafa3d7ad3412e68e20263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e3530dd63932a98fd4d26c9afb276a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b9b2e532ea076f79040f5e32f658f3265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b57acb0216495a77f093bc1d75468cb266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e9375d16e38ea6bebf300fa06af9ad267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2212cb1bf3ccb09d1d9fa30507c39437268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14b92ff546a5f0d9351faa2da6c7467269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3190c4c63208917e989940d9a6c6688270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522522b5d581a83ecb3ef2395b82fc32271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cacb25d91938fc1c5a5e811401128f5272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f32098ab795b3ba8ed58d09218f23a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea12633ebad414fc7da019d29ecf3962274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946f40ecccadaeb2307758ac69cf8fba275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52af5d81e6fe7c1067d8fe6dfee7b7aa276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0448aa5e612f361a32661876b3b19fd3277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ae6cad165b5983d17bae8e1b5b0212278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7b601f1a472c2a36422b98e9c3cd2a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746627a4daca7ff21b2c0dfea9d0f987280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95da11129c3af0f33c29bce6d34fb3f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a127227aeb1cb0dd6895ce40d51a7cfb282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ca36a3e75ba51e6d8c1bc85895332d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367a163c6de91a4c3a1f247bab14b994284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7f6851cf86ade1d6b1024418e04ea6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb0f14c62b876c502f3d03a5794698a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf9358f2c7a11dce8dbe401029ba6b9287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d33a8e2736211894b07e05c9609d40288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231bc768ba236be6231dd6e439ef3516289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42390b386c9653ce544b2e2f12b8e0dd290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db234b5fdac4a35bae42f40daed395b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8195c598b03c0fc6c0bd1ff7f3bb15292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924e579f9f1f7afb780230dd3e426cc7293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f211e740644bc5e3f8ba4042a68997e3294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961ca8cbde22daf3e3b46e70905db8e8295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f62f1ebcd653002997090bf89ec6e51296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d21659ee93d2db8ebbee1873393feb6297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89ad07c794ed0c866e6ef4284fc6e49298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b5e4ea2ae4c02e446787b266ab2c03299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d82a7c7ae740d3ba1ad46f06a96465300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7c2da1d0f908bf26bea6e4bc417ec9301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917007084689cfa96d5d6395e00693dd302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45d0ed4d0d9ddf8a8a819ed5056930b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc09f99036d311a37c14726ea92aa04304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7db6577b8399e20f97c3decdab6866305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a593e290c4ad3e4115a1a213e2d8ed15306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5285aa14613bbf90f6f3530933d690d1307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c597d29b7aa372cf563203d3cae0811f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e00a374f50eaad78b52afe742f86e8309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ce048a8b91e7cfd04a09646d8c9e8d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea3db3de7ae68f4a3fbf0b15a3d3b2c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de8c0f40ae32987abbe3fa845e9c234312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d21fbfb5d35bff6822b42eafb46f27313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982bb042f1867e8af77fa706b47e0c42314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9b2df6872bc510787e696453f03bc7315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62e07923d88bc2172b7d7d7add2a72d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a0a5197425bedabbf7a622a6b09b56317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dd7befeac1b20130edc907fe9657df318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce00b8e7be4be5c57979510b24682c7319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1818ccc3270fd148bca97e33719e52e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca5ac6edac61cde0351792a24a72580321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a40922012468fe183aeba4d498a29d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3213ebbe39744060279196220ff390f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be6a241bf35b66bcb09f7a3411ad9b4324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0420f44c5eb16d2ce127bba93b25c2e6325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e1c0eafb4d5782fa151609ff5eb0fd326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae68e6ec87a7b2a5ad38ba4ee39fb47327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34166bf5b008d2073b35d8bd37c49b9c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353a6d0e30d6548d53bbe69b2913c23d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970ac9728f5707cc39cad58ab8ddb0df330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a286d0fd0cfa91aa764c01d6e64ac34c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313ff4425500c2e11eb669f22dbd7ecb332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506c720c47f14158cf99704342ef6fd7333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ef86c8b52733c110633a775ef9bb3a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cee09ec04290c5c5bf2711173efba9335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430a478cd694f271df005ff2cee4e35c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0456dc631cd1508fbcd02cc63705820337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e334cb35eb1603eecc2336c5ce017a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f1ebee0940a75bc54b7a5c064ebd70339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b7f1e2acf1f783666774ee3d07d129340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8d3a301477f742f312cf9cd1bd0464341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e535091a56123aa754da40d382340382342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392270efb70b43b1e004e78b067ef3f6343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64261f14aff7f6f0612cd22e89586463344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7848722ede4f668687ee0f26e512af345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e84d3a9b4d3f300ddf5ed957f9e82b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12748cacc0e0608f596c07f1646d4b5c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a622b5836dc0da78fc59ba41600ff0348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4387e2e6cb9ae243fb15502b976c3e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a6a96276a078864940ab5036c5ab3d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f413fe7ca1b56e659db9e381ffd9472351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abc60c0870cdbb4659f97212c1ca8b2352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8541356f67f64f4718039b14f4bd05353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1852a94a737789b989d22bf1fd3efe5354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c025a4a83d472b92531c11025ef9feb355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb112ba572a979ed6f32a381b812579d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e51073afa85f72037e2d62f6dcd1ca357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f248eb59d9f53cadf4ec745b669d7d58358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b73bd98660c44557784b92c524fdb5359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0921b2fb5726fe345ed1233e7320258360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4575f6b7dbbd5b2ef9aaedf7c065b563361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a0ec611b84d431b72011f4334b3759362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea8687f5725fa0a0ac19fd6ef5da816363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12387cac184a5194c3da860ccb23689c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9da44514d661c473093acb6823e9b0365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7680f6f8936a4a731c636a4c77cb303e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc9e59834cf319ac24d7681c14ebef3367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46677ff322607bf2d29cf30e1b706e5c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b26b83056bc8e6d9a8491d655d9c03369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672a34273919ad3e87bb48c2446e9765370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525cfcb24145f5adea67dc94bd30d940371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13380133d958c48589ce83a41ddcb644372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809066180cb3b39a038e4c2eb8ec922e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2236649fd1e813d515881457bdc5cf8b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e38e626f5129d1cc70af6eb49e53be375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc47db141b6f9bde465796d3601ca9b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59f1a47d611112499ebb611e7e05fb0377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7271e1fe5784b142a3114b00d06385da378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423fe5d549622dfcfa641bd491cd72a1379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c238f8c179f99b3a65bf178c9d22fde8380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f91fb34074603e31ed0639cd41dfa9a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8900f07bd5b1da6b6557df10a19c7e9382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f053c2ac6e248936a457e5809054395383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27316fa177ae0f61c60a69085a660a55384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc7547e9ff261e8fa8e19df6da7c107385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f14709f52a5713b9d1b24da93370c9386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be25790379af7e363ab46a260e51726c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b97bd1310a28454acd088f0ba8b3a7b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2ae47ab91aba39b464372ae0333768389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b9e67a38d531f12479ecaee90f7e7c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13893347e16e5cd3ffa35b4a616827d9391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca857397c48cfbfaf4d9fa35b444eeb392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09ac18580df70370c3371168d58447b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e4420ae99649fef24dd245872ec2b0394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdf6cfdb31b5d46c6d2ab4eaddc4a1a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1a1a09f5777f752f78bd304ab6c7a6396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddd491b8b07211cd0f44fe7ed648902397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3e3a335b458bd58721d731bb4b22cb398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddaf577b563e59909cd4742b42ff503399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a4b884a5d68404eee0323dc22e4c8e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581bf8f52b8ffb3610d4f611b0ad2df7401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ef12b4cbf40b893efe86a47e88e844402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2664cf72656ef15d5554a5a1da6e02403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43fb65995b592d96ec1c4b9acacbc5c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4460cf827b0e3914e033c610938b6fe405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e33686fa661f0e189f805f46b25ce3c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cb5d47d09311437cd340f71e9babc3407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c946b7f57bcad4b3d609f4853709476408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ba17233871bf321cb2f02ec7dbb48a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d147d60ffeb0a89c4ca3546a49bd1e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f3e0f76e9676b6c26c1c017abaf457411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840e33e11ab6ec6f66a4db69f80e3ba2412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7117a5cead77a63b50877421c3ea1e2413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33279c7a1cfdb4dd74921005636fbf1f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6050ccda9442da6638e38b17ba3cc1e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f67842ac91d714c71eeb0d61e0b2f12416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b2a32a7ed492cf6634faff04bfc93f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b276e7d84728d79fd2096cdc47ce82418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0edf84c900e67faaed7b8e8ffecdaa419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458721e1a01da72c495fff9b339b66f8420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1420166740c17f9431c85a4bcadb6252421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56597a606c2835e46cd1d8ec2a712628422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8c2507e519ad2e36785a6f255df906423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcf8b80d7ee882a2c5b53ef8e464db1424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1785777ed4ce5efe616c1672d121f0425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e9091ce2ce5c97820987b02917124c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8244039f93574192c629a19ee85d909a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0eeff303c0c29c0414a006b8929604e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6007543fb63c5907ae8f1b9bec287b2429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5c275c585c66303ce3936c8f3a55d6430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fa4e184fbf99d9097ada7c2a4bee2d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42d74768b72c41fe034be72941fb991432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35943c092f8a5de624155131dc8f227433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6ad3ba71c1130a2a288cec228cc239434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fee870652e64aff2817cc8025b66ce435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4e34ba241c7c82f098fb76cdaea842436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a779f1d959a234b5370485907d4fd2aa437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f56618567064695d118aaedee39859e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f06f1d943cfb58a3fe8e52e35482a8439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a1284082a79f112bc14b1db2568cf4440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a97512aae76f6d0fd58237bc62ab885441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e851a838f341135fbc8f6f02c3cd756442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743873167d567cacc70dd64e61699b6f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7de364b4bbe062235d63278a8bfc51f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a74c08ae88a13fc6a26fd347c6e5b8e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd76fdca6a4427b7073b85ad95d5f49446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222b29f13116e583312a787ce8f02af3447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3252e5e9ee0632150fe6609e0162ceba448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70980fce4acd6b77e817df4af2ec9c1449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ecf5c89d4db2d3fc9723458e3a0092450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658877c6b6ac7c7fdf224e47064a695c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db77a2e3b0d0f3914cfdcb7b60021d8452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8628c7e55d35acdace7cf1ffec1738a0453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc60bb55bcf59521d046c97a296a993454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5ba552bca34e7815af2466f105d873455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a788fb7085a39407ffe76e9f9fcd71456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9f49f034869a2df6b7be17fe26ef6b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54181db319780d25e62d8ebf68c196ae458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1953548b57f64de1fe1832a8877ae29459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815adfb06b9e7b18caf0c3d354e054e7460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b53d5e4119b4160f7e003de72c76fb461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00aebf0d0c2d1a0a9789ead715c2c22a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4086b899349c4b34b959c362f667495463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bed04b080bbf7adb6a14ca25f6627b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f57ce2278431a8d0a8d2cca6e94345465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07585bb78609d14361247f5172f09be4466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9a975df5ef81f4e37d0e633134cec6467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bfcb4c24d9ab8c7debf704ff34bcd1468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b212832fb8258a5728450938fd4b2002469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfcf9714f439f0181ab09c20c78b348470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0c76bddea91b53d3a3d585f45c1c43471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3946ab12be72d4f2a5a03767e678eda8472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cec4e8aaa572c074a3c20d489889b7473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03640c197fa62639d061fff601fffadc474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24935f24463bf23f6cce94522e5f45a3475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d604b7313719b40e527955c0a0e78b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2609315086a2fefa56716e40c2fcd1477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a8289952a707eded89c4761f4b4277478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886d127deaa15ee0b06176b76d4f5b09479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd89528a6f32578e000ddd7caac6850480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877d1c45e5914c576193188455312581481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab8b7f73fab601135d7716253eb2df6482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c71011fabad027fa3466f21d38fc976483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f40da80e0b20df665d5eacab572f11484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dae313971a5e01684ffa1d996c6779485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3315d2eb94b5fa4f4cd4a4f4421dc47486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaffe577641c9d05f29cbe11729218f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d714d68ba392c626e13c023ff7077798488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da443cc23d5e5f0010d08603b4f1c5af489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9294c6906edc51a5ab1f91802b8e75ea490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3621b013787552ea40603ce81fd0e8491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7cd6638f71ec90b39aa56383d1f59e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1d3a6d1264d5279b57b988938355c4493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908e9842d43b27a95579865c37eae254494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34cb141f1fbbd97671042babb593b93495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2d24e6fb3e42627233b92de9020c0f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1d888e626bcefff0d070fc02d9a649497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5db4b9c6ed40837d3030a02c94ce32e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c6be4bd870a84e29a2d873834b708d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815dc8bdd08ec254dcfd29378a514dec500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8df5d463fd3b32ea5ea6b030283a2a4501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967c24ff9e9d9451e467d39c692ff3e9502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e218a27ed1d41821821cebb7e6014c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c47ac2eeaea5cd7d679ee6a03f7bc1504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc179639a76db3f8a98ece84e4afcd97505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c1ed79e68a55ecc0cce7ef9c53e82e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565551bbbd592415839e5904c1d8c2c8507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205eabf7d73fee641757ff362ced6072508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87831a4ddcc7f90b36279b7ceda539d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1c68ec929434016481a55abbda4d71510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8047b35ea4b3a4958b23ee0961d2d3d6511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c32cdde906f105654f7348ec917eee2512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626ee11985218349ec868e38de889c9f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8332b75639c1f22ee4b863e169240670514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a373e26874ad7b23778216df608b909515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848e51e0f29ff44be223eea1366ffe3f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736053c3d1153eb0b4f37d46dd55b40c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4905e8149d5afc1b366ca72cf55da1f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6f14ac8452b55dea95051cc035db0d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2700304818508f3dd9d0c3aa239d87520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7526f64465c3fee174412c935b0f32e3521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bc5212b0c65440ad44cc5ee58a3719522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c585bc75b59a73f164723263f94856c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847f62aa346e93a6d3e328a135eb0422524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d563da7c1dda20a387e262f38dfbfe525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51ecf8a93f991c74d5f033c14c5fa31526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e650ecf9ce44854c14fc72f7471bda3b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ed510e00e8c6fdca27767c419874ec528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59709d0472b8868fb17379678b482ac8529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2887494c155346a7675f388785f05d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b55844feb871ab5d3672d4e8056c515531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f43e9a97880cca03c0ac10caac49dc532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaf2161cb7c8e0cfe39c38f67b5c7d6533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35391a48ab9c5636fd90ac7c9c54395534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcfbb2816ee4e8b93eb561387ad5b28535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50af8f984f3b533ebe80684f9630b21536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1913a79790e58fd09a46b85b90b6f928537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d875e52271ebc8b949b7fa61830804f7538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c49c7d353a42e461b5cc9a573043742539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e098a299226a48259b19516ccbfb2f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cf9abb2d54f84226c50703a614f88f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2378324b69a4478e89c9b06870ef21e5542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac63324db68961a91fcfe0d93586712a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f68bf9b4453100f91617c2b14387726544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffb225193a8360f1c73aa0560a85632545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc29b915ce03c4cc14f6202a3dbbaf3c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d896b306784d6339d72ad2cba10f5940547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3602ed42f3a08458f56158ca10f702fc548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54bb565cb05e30619a7d53c58e9b6e7549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b23bba45579eb72a67b264a1a9bc00550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcf261a0e889b550a24de821060eddf551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ab0f93cfa32853bb175b72e98d49a8552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992f2a3fe86ca55f31c8ecd660dc5fee553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dbc774c0f72bf1024bc850e2283c15554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9af6ea99d631f87ee85f0d828d9266555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cb6919b2a5053a10750ae1f478463d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6683dfe06a5594875c774a53180a77557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5dd08526185f8253e7e3db1cadc068558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd70800731f251fac41b3784afbd0d08559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725ba677039ee5e5dcd7b553661e8b13560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89eb9c0214e327fe85b74963852c37c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7e19801a4c7d14c7b572323996a1ab562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cbe0901d4403f668bec1a9c49fabf2563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5aa5ec4e5615742e27c3211e9a1aa3564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcc836858075fefab2b1fc30e5302fe565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0450288ca717abc17191f6b1566561d3566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8116f289505e441fa5038bf0a9c2310a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffe57b02aec0420aa78df79c635a6fc568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0016991a4fe3919adab6218f247ec04e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e35a83e2d7754853bd126fe5bd6f7b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b0bb8ebed81d0f25730a437fe00a7b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1088f99453f8cb43a0bb22f296a74af572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86bc6de0afdde6ef22ac17c5667067f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90d3483092f7332787e5cc31e5cbd1d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d2c54fb5d0fb1e4021fd5ff6a7e02d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4adab45966d2c82bb74ca175ec915a9576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fa085c395e73439ef487e06a1dbf3f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab502693a84c1f3776018e2958589f6e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d882f2f8b5da6e9074680f2673df1191579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f3e8aa7c6e61e8e1dffaee1f3b40af580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e672341d77f573c352d1fa7a4e9f5c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb67615a37b719d331430f17ebfe431582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66b2e02a56271984397fb09bd75fad2583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb6a06048e4d300c7c49c2be958795f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a88f6845076ef26b4fb3ff308d5b780585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1954c547e497f1a643538c55691d90ed586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f908c3030861d1ad5c2dd498a5d7c7f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853bcd16250b7119a21fcbd995dbb0d5588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83340d8e126e9c43bdd10a19a180935b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca5b8187ea7a3aac3e906715ef698a8590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8604c1aa0eac39e55f08cf25782ff599591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ab83f85c51ac3b7089c3bf92098823592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b346fa3e29f63d8c3076791fc942fdff593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5f517b0f6aad366bb1430b2b21e958594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49861f1e4cee5f93313032e126b7b0a3595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c195d6194fd49ce61e7bc2b8dc397175596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed19178c4a431b3ad8644a4ffc153a60597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf3fbd97f18b08a5b2fcebba372c61a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90fbe6f3a9f3fe04a57538089a1af5a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de340d7d175282bbf234c4bb411892bf600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d810096fe9b19da9d8ab65305d02405601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d572e762b6c59a0cc1467b7b996843e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7638818a2651463450ddb32fbc9a3063603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e51d1b1f0b7db2cab0132666c609ff8604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd3b21f2af9198452d55042a7291012605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e6c508dc82c9b387580f08ed70fb2c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f9a7cd87953b862eab2295aca61b84607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b2fa40b3d20570680c0be4f9b798d0608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c47005d19e79e6548a1a0fd9235756609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73a3ab1edbdd283118e926de4b90acf610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc88373ba662b407965c186169034cf0611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8ed9b86fb7a8d8c0b7de98721f04bf612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68722dc10da5ea363a94fb8810380f2c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ddeed7f7d3a3edcc956345b6fbc25c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a2ff8d9cd8e785f416506fa44ed372615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f741a3559a6fdae322c1f3f96bd0c0616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3ce9127a342c7120400f5a55a59b2d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee63480cea7ffde93424ca79c55b87a4618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b94bd8f0948a205fc0f0dd2bd4e5e6619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb6b70d178c39d03ff1d3af9c3024b1620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54358854cceb2a1cdab4a69b4b7d1beb621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db1898ac1106c8d694615f7976364a6622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0f739f8be16053704e046749a6d6d6623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a832447ed2d7b0c47163a96f9e1a8856624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d91f11f54ce81f8d84ccc5585d91fa6625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269fd1fc6f0f30a83019675db74bdc87626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f6d87f465b951b4afe990ca586afc0627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8351bc03b356f05d094174ef50167b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2c0c392e82a15f10d8a95cf6b0760d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43a7327bce056b765031b7518d575bd630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358994018d3e3123d4c513c54ec8f47a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5b5cfe59337dd9c10eba93c657e49d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b6cdaee2264c10dbdc406f08fd8415633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3813c10a6967ea7686b9fad7a1858276634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddbd2b5caf0f80cfa8afc5d58ebda34635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7d8c45cb3eb5b612e8860b786bccf7636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afebb3e583ec81844fb7d40df3a02f9637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4ffc12dd0a9b85d19a6985323a51fa638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901be729f218df19ac5a6e2162c6bf1e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164e091cf0b265f13e5628a05c6d95e0640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3b79b152ed02e17ee386e69bb7da31641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b728a03d62c0743a0882b7709f90caa9642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af780baea5b2b72cc415a1faba03d01d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3ae82a8f12ff1a0fd013455a9d31f3644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e589610f1627185468f3cea0f26ae10645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1177992600873db7e12007ebb37358ad646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fac506bc184fd2c085344cc7437b771647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b2eb0ef93b4f1bc8a61b48b71bcc3b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82991b308f053a672d0fb374cf5422f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13b50fe36cfc5b52bc8469b17810a18650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a25c2ad38ef0d008aec1cf9de7d5dab651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0de1d3f1c7dc223157ec0735810dbbb652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ae63d8b16773dc9f47d19319421e28653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad42bc66da8b6fdb5df5fb171967df5654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0f4f55662c8c6e00ac420e13c65bc2655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f8f9e272cf26acdb6d9405b803b580656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9e1949270c84300bb213c950a9543e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d81a34f411bee75088a4f0b98adfa1658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094ea1726c3d3341e6ea5d512a44a80a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59283e0b74cf5f20db0eb389773eb597660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc540415b43f02f69f10b3f5a7f2b25661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8de70582e89dbb622d37cf4ef440577662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5843dad9f6a5473a3b537db2614487e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d5b03111c424b2b3896e846e18b9ed664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb2ac9107fc4cb026222f63d0416a5b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7922d47cde242e348864e822b8f02968666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72435b17d3aa88e209a7fe7cb2888d9667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0477eff2e3c3ce4e50d38e1ee017024d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4018f8aa1db03bd563d9ea3ee1c84abf669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd66684172e88ae3842c3622b069d22670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b96d802c7f435ccf527f69d70082ed671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349483ad8411f8687b5b62d6dfa7743c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d278aafa3bd8edb706649447500059e8673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a66146df6ed80fcfe9f1090cb82b194674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f36199f603ca1a4b281695255f3f7f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c0ec25a814fb8d1bcb1cc4b7555821676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28734b7ef02196c1adc0a192e9eb1920677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8fa041a6b8b28d8b0294341677d362678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b962f9a10e8af2c606f0484580258d03679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d0a45e48a5e226fc852f6be330b1a9680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff73b163a5a88ef28da6ac2003116743681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a86a078255ad379e744e636bd5e036d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f1d63427cf37e13279cbe5b38ef1c0683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417f0e656f1487a39536df80a2d220db684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0074dd823772396b2d706c58b3b2f3685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02947f0491876dac89b2565840e6797d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406f3490b28cf8cddbfd8df84efe2386687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1582bd289a472f3bc8ffc316a5d82ab688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544848aa5e6e5921eda401d3d6400ce9689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5478420e32400b6076e2d5b6cb81d04a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2597c3df7b7a1f720e36a7130fa768691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdb5e33ad9d44b76cb6aa381ca4ba70692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752d290110a49995a13535ab658bf45c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072264c584e0a67ad96ae1e283f6ee0d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59da3506b40aa252310dde22e6d84023695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696610ccba4da306a652d87a28db2c9b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143b66a6f60e1070a13700691ede0c76697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707279e770d314730522d847addf6cc5698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e612188119bba40df668401e6a863850699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5e7fa165889f1cb7aa694ed78e8310700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bd3c422fbfbac2e78ed9d4966f97e5701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bb554706a51812a97f823d6894c144702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bf05a9c02db2e168d401f197fa4559703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bf130dbe10bde78a9e4d7a3fb75f6d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffed48520bc54ef58236302121e48d1705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f40d8957f5f115137c982282824ed3706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeedca21b4d197c77a426209c39aeb32707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f04b3d5a1d484491be0d60e64d84c1708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0d65df02285b0f4dd755e066993ab9709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdbf0a62c6fa2f60f1b8822f4ac28d3710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2b92ab5e8900eb48f89b5c849d44e6711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e29efc3bf03da4c65190b863172ad9712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d635b1d1b5a592e4db2997f2df83fa713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fcaa8b0b4242d404f97909e185dd5f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141e15c3dcc419b7ef68b3d06796dabd715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cc5d467e54c6da10d15da7e7a36e14716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39f04aa9d940088bd95026a29dd96bd717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebdb2011dbc38110ee34c9589b7377c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b28c41a1b0e5b81398e27a4d58f7850719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e06ec35589bc60e7bff56ccf93c02f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f987ab64f3be431765f1fc16ac1a9e1721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375c4efc8594fc0268354620e2d5936e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17718bfae97ea84bb18abc555ad9243723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25764b32085c87b174a540e2123c2088724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857cd3e96254750ad45393a948e8da1f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca119d10fbef86c794373db2e6d6382e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551ba1c731360f61035a976cd7c20241727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6058639f27cacedda49a616ec315f292728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397a34421e9b866fdab96dbb128fcf84729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e8031b80be6bec994128390f18126e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6708941556b0bcf2491d9a0c032810d731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40e896cc80ece698bcc90bf5caf02f8732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378de3e3193f4d5907822a8279a5a204733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49d8b3343358a96d6da4466a2c5f5fd734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa1bf3ed924a1d1b77880e5a34cb847735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8eb0aabb11c4d53e642ca543a75e19736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1872ce48a87986a3659114203ef4f90a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d201d96270cad963739574a261cc5041738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd3c6a82f4b838a58a8c5a45971042e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a86fd7188425ed0b4b78757f8f2ab69740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65637bbdaf4e03ed3f1abf95beb1c49b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9c2543905960165c6d227b2d263135742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2360dcd64c6332a2cdb555054475ece743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea862b88c267e4481fead8f83627566d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1e6dda1c1a262d5ce5bd7f67f1fb6a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22e38fcd097dbe8ec64b56a23aa3059746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0234cffadb1f432cd5575b12b37e334c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989b86c4a48d8a625d06be74dad6f6e3748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3aa0340f972821569484c49a712c6e8749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121bff3735d285cfa49814388e31f4a4750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12efb75eb9bf939dff75144e2e647bf6751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36f0548196503ec66495f1879c1fd1a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ec2b0af8428f55304cce413a7ae7c1753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>