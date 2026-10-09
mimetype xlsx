--- v0 (2026-10-08)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a6e26776695c72f7988eef4f3aff2a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6acdc1ab8e3e1708a2b8f43a84bfa62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fad2600caefeb456841ae33a921df1f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d385ed2aed026246f3045c25fa6d9894.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3245c5e78cfae21e40c9198702327265.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4af15d4a3d1e120fa87a74352870506.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9942ddcf085967464365c39ddb5911097.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56df5e836e5628b89123c7aea2ae37518.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841f6d0a561237cda91f70fb618dc02e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9b6f98f884f484e2c00e3320da616810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2d0ff221c947a03e8964f5ccc6ea5a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c444b0411e8ca54353dbfdb4629ab7012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeaf8671cdf255e6630bdfea43e4118f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a08fb2478d3a9fda22dcd3a5b1642214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a370c768cd2c8ea7befb59f8ff8e7c415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968395765b44185b33c1dfaef8d59ea916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93634965324a009f5abaf110a27567d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b62ce1bac452d36d88ec16961a6de6f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42bf1c5aeb59c21595cb2e3edbb05d919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91b8d047a68ef2c3602b2a735d6cc7e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea14fbf9b151146a2279732b6954501e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2354f26c52ed66287c6d801ad18cf722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffb3668dd2fbb4ff04f9cadbc79855323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb77038f18ae3c865d26963baea6c12024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dc38aa50455567f2bc4304bac7357a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb05522f57edc94e8f681a7b07b4da2a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847ae80975753f3e5163830dd84da97227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef42f37d7a9e5c8fecff3aa37fde6d628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e8e9b268c54f6c1ca795c9787179dd29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48765b42db683ba7461add04cb95fc3330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca06c61b8301cb8fde4834d00908a8f331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a27cac971a74cbd8e7a9a476d2a5ca732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b62c2172d55a8aa287e145d9e56a8d633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e7ba6a28690f852c7772353d2c5ef234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c81a326f5f2bd44b5355cf8c7d9635e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ea43d22cb53264ed0f165e498e8b8736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48964e19d023f32a4207042c22cefcd37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d98d21edbc0300f06007e1c88ecf62838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88b4200c05429136953d4ef3646ae6439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9862887fe24a292a5ef559f75a99d1a840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d564cfff9291e4d4e48854324de4fbca41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4adf759227083d09a2acbcb39a848c742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7297049008e6732a2f1b358c576937043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30139cce309efa81f57ee589c486aa244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc299ddf5f40a397433ab744ca6541f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00485b7df1c1869e3159c767a83b96f346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46de9c15e200ab57b74edd94172e02ef47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d988a337a1a35d72da468bb52ec130a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2711021659e6d43fb88792e72775352649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e47deb16a6c1a3e662c0ea9255dc6ee50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa20956661b7d4ed316812032948ecdd51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1129df3de1b6d088763ff325fa1cefb152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01a77292b8f184ed41f6da8774c167753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60f6825a130236fa2a148a6305c3dd654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88d20eaef0241c89f31dfa585585c9555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4514db105cb5eb9080933df27fdaa7f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afd93b586440fb4f77d877b17fce5b957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6eef26b740e6b93af4f32c5400cc4c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da03cde3927123778f6314351dca17259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b37971d8a02c4cedb2bba15f49827860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820205b288a6bbe22039dec6e8531d0261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc011f7af75b4b5d17185f144796486962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd584548ac82ddf075d5a387ac1b85c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d2508e61d455596d8350c5ef743cbf64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e8d5316c55017eee99bc7f66f3aed965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fc2780de9d3eb89daaa6eb0a2c694f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452c6b1fbbf43fc3b58c72f7f867ca2467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c554ebe1e3f3da01fb43dcd575c31a068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf767951de1be0a44b8317e61b3c48169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7164063c3a6bc84f9ed3082443471e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b514d914669bf73819a2f02095c0a0a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769d1af593b21c3d82267a1b56898efe72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e20cc45caf59aa7ef955db2ab2795873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ceecf608493934692759c5ec2c90b174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ec4d4153599262f680e4183b725e2c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ce5db508a2e21adc541e489fa89d7776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cc1a5c4f7da17b4ea95d275a1f43e577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9525f59a9f7ab4d09dcc0e6092d55c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac54fde0ddd736d914bd4459097197079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f3eef43af3c8f3169a5371d05686b180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3c9f0368e215747149b8b760d25d4b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6884abf458e39f2087939f8b38b2d282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f3a81373c5e21c3b61bcf4d986c41c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a15e0b53e8fd610add6df35c5fc10484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184e22c236007d6f04de40d6a84d95d385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ba9968333b4c7ac9f063fc5f2bc6b386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c791eaa93243771ea0dc8a6b6559db8b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3411b533107d64edc1a6d29ac76069388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7798f14e80e0e6d52b80f86871bc19e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72040978744af3ebdc414bbee9b36dfd90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc1cfd600b6e26dc1f12ef15f9cc59e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19783ced017122302e5f35a2293e6bf92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4f78222d2213dbdf32519d2309523493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901d65ef1d336543b4d79d3ac1f90ba694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c293002fa518a1d69ebf100e02aa2b095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ffd06afaaf416b21f6fd3623d40e2d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1204e2289b488911df51da4fb56d9e1097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed80b229ef789525b26de7f9746edd9398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e10e58470a3f11268236222f1d284d499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9096bcd98a4213d9a8203f2dcd8821a2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb6222dee6d014e1aa9d61ebe04d6c7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65412073721929593b7e9cfed5936fd102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701641e7594ad3e4bec49ec5446bb6f4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c55ef6e54db56ef6b30a50b2380521c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7635065cdde76b26548787848093fa33105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9de14638bd2707de66446864fff6a1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81cbe96c1b0784f77ee976b457c27ca107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfba7988f36c4eca08ceacb423f94dac108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0566c2ce7e493bfd2ed4a6aecc34094109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f771a4ef2ff904a75bb8d2019b2bfd86110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3b339ce0184da13c25b7af6fc13122111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b879ee745d3adc35c87b8ca5aeefc8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb186f585095ec86d63e181cf592b18c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c9311336438feccfc5dcbe6438be06114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3697ce4bcf36bd958e28fce4af44b4e3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f51c0dbf6026799688365a13a07d55116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08ebfeb00f271a1e19cd0ee60c41ba8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485aecd97ab6995a7ba3ecff9de12992118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc296d5e837aa3feab46795871ecb04119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e758f433aef042c6e6cece2c7219506120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fa443828706e2490603f2f7f19d852121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929d041cedc243359d37bfdba85df8bb122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7864f0f213f1065e631ce233edbf9212123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517a7cf81072097c2994df5952e77492124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997f05625876926aea1edb8cca098418125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc104058bd92823c6b9fe4870675d6ef126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b101880e1372a1d3b03112339c456d73127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e6766de70c735a9ae52c2010b0e430128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c575faad5f78213ecee34db776778a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5589ee570ce9e7fed5b1569b27ab09130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb19f8d2569fa7b354a1d1f83b587499131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07386f94ea0ffa48ea3c09f0d8a30fd7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0da68a69fa9c5e896c2815a4b1c6ef4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bb8d2202b67de53cea22d7cc8b127e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe7f791195568b26f1a988cfd5fc0e6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43755ed45594c37cbc7e51cd15fbd92e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b243956ec03be048824818f604c0a95a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51937a05840968994419e91aef5f142c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8513ed42d5a6676e923f2f3431948c1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cacc5a9442704d2463f0ad08828b25140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfeb039cb73a27c5c0423e8fe44f29a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b010cab3dd9a2cbf77a819edb732cb7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e259fae94766f7a90abc572932428b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b951271993a63d694c5f23360c27cda2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de26919b76634829b4ba13e55a121e42145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b243863b7dd6a041e1f45148d9547f2a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfffa03f0ce007884c2fd895c45f154147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6552d00892b5d5014644eaf083dcea70148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed98868486a8f18241a59480d22c8fb149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f66550117274eeeaa79983bba54383150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04a5e5f2dc3dc280c350cf30fb41b7e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fe0a872f83d70f0d7571f6b02d8f5c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1599c4823d328d9c9d82413075ceb51f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6387780f5eafcbd032bbd3690735693b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5674c1f47ec53bc82e6a61d5b2e690155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec806c873ae262e4e7fca184577cf67f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3e805e94108c3f44d1157ad0c2f21b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ee59a2951e92c772e97ce583c2ccc0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff2602c70d01e562c9a33690e0a59ce159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616ea3d771ff35b0352d8612dab105f4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0281f737daa7f52beedf507797d5747d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b262798e8bb452e9d05b4a4cf53f69b1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2e2431cce08f37966b2b0d41b20b01163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ac0766c5374c88d2f29b21a63b593b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd61a42f6b5f8fb7c4086055e2c5278165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026f9a445856621e7c1c9cc7a2b0e84a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399d2b15091edacc053daa28fb101205167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebb3a3c540068a4266ec3cc6ceb598c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3282972e85df545af45759a1b06e30b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b55e1a9d352051a3d7bfb8eefbee8e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bbbc88c7d59271397e2a5e624a6482171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86814bfd69f93496412a9ab9ebf6c4dc172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3fd69d907d7d14dfb1e2849f7764b7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899df0aaefe687578b379fd924bc7407174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda9172607867f7e38b33c8d996b1bb1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc37396b9b45e7a36088e02e3a0cb0a4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3c73563446004288c943dc64d6bd2a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d269bee62edc0826ccc89e0cbdd8fd73178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3386f07a04a2f376c92f8cc741b4d5a3179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7e3f15487a0d25becac77fbb4d814b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e9d3ef3c4c9cc6c9eea2bb85e768e0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df2da02a880476f0861929b0a6dc78f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36166090702e3d2489487886a277a66a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960d139a86a52058e38ba863641d29a9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba920b38eb03831da3e613c1d8cab1f4185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759070765f1a1b7beeb4d30dc657f389186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25d8dc9e691413b241a03a8f0ba7793187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2055a43c4e2c96b2326634c05f91aa7b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3120157c1568ce356f2314dbec99e43189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f84743af540cf0ad3556733b4fd56aa190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9292385207af95e3bfbea9ea69e76b85191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5853ce1bfa783150803d5e5457d6b02e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d200d9f2e7817031842b6ef9009f284193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd05fab8ce998b79a60e6e6b2410005194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71996f1782139eab0f100dfb69c2274195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b01db0ae1b8a81420236c0db1069993196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a1c7e91f8127391dd1e85574bdd62d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89f31c462374f3993c1f6eedcf852fc198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da247331583be52e766763912a4cab62199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d78abaf691d299f3a0f02ca1c471d2200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4653405a00ae9b02904980e32efe9b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761f64e5b2097c010f86bf78c56ea5e2202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9c93af5fca1e42d74a213cd078960d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4814da018ad8712cd93ae7a6ec73bf7204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b2c75b4e40a1f5bed0c43422e3da65205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d325b868358908e971cb611c3da12e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37270e03998aedf90285b4d42f72638a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac135c0a59ff913f8b6c8333f7016d5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596bb2a21765f11b5babe0237f8e0550209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2845c7aacf171360f1b2f52d42d5ca62210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbb74f2c4163947837f19379ac777e2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c33e3ea976737a7cccc6728a7722dd212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3bc1a5a4a36f62b6719902ffc33980213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75506c034e9e21391a28d9d48c9763d5214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8f377bf3751dd89068e767aa4f21b5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb996b6d8a6e2312c22ac84a13c24d34216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb58f17b24023018977d416ca0c0138217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e84a7b0c4d4cfaa279680bc6eae9f4b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef9cc1a9182f0946d2f071f21cd8bcc219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f3e851a3d6598a1e6254a72c9b7001220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa606efd00486e1cc7ff72458928dcd4221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5577f52040c24f5213e5f749e4dae9222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c771a1a01200ca1ad8cf0c1b67b9aa1c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6d78d01e02e93df5684d94cdabb048224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6987093008673038ee34cf7e116a2205225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e59aa012dc28bab778fff11a08059be226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679e42f3873218cc4818b0ec09eb8c27227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a942da42fe23837ce4dca8206fafd192228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54146af35e9ada5fc789c1588c45520e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be936d00d9e880e30903f1250c90c138230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f4d20b7f1a53392d2afde0762c4320231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ed1ca1078f6f6771e28eeea9250375232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1980403381434956ce33c136a3887510233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8e0b4b16fa30c3a4d1bf5dfe348b3b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494114cc097443b3283c73241f357561235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57180a87861f1d445fcba545d4e67b2236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb619b370aac3971aa40565ab8597c5237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abecb596f149008b5e16b4dfe9090731238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9915d889e2877404c509335d7d3850239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad69951e486e74cff5df6f006ba57338240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cd93abd945fa32a3a0ecb41b8e0b75241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a47fa8a43f07a157c5039f25f20673242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae3bf15c2dd2783389d79e01aa64a58243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f687a4371fde7af7b2f9350d1b3077ca244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc538df9ae41a022077054448ed1bfdf245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc61e68ff1e092b86ec763804559c899246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c44a35cdb2f0069c264be16e08abd23247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3663fde026ee16f7580ec3a671f43ff248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1b376605db1a81e222c213cffc4199249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdfb081561b08ec33013672f81f50dc250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9782790aa480771d21e60ecc745600f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbda2c217800c7abb1f64e4d90d9d2a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2d481f913e0a8766723e3f3e8304f1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ca773264ab96fa55b6f9c32617e3a8254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739587ebb2df9e1396c17aae5f72ab7c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d8e5aee7b201d19730fbe350a569cc256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8b1f3335b940972ec96f89ef6bdfaf257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539d2cd68553c281724c157f2f6bdeb9258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20bb195440b33b9740b8a6705587c90259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c871f73adb1709c7f347e96ecc0b740260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da01f6532f2bcf18bfe0773164ba9be261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7a2c54bb9e4468487b63255a1747bd262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9892115f4fb47d90d2c01fe7e6bdb29263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f31d963db80db66bca9ffd58dc82073264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294932e294fc061259a51a9f998b53a4265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52e4e1e5d95709e3cac066c815e8e66266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cc044dba545aa47f1c354819ebecf7267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6589e7a339fd359a83c839dd797eda8d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8f06b5e73b192cc5fc6468a496f400269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fede3188e02776d0ff0415fe97d9b395270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60764cd68b4d9770b47f02f57a9832aa271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdd4d4eedde68c47ade5c7feef6414c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a575773ec95cd92161412b06b210e0c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f997097a06ca24a4a45d94c83e0c17274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3380be0deb0c9b10b18e12db38e851f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60f5b549d95e15e59eaff6bc95ac773276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd9d99a6c1e9a627123bed4e96b3116277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0520f4023cf0f512f74815153ce0331c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95833abea13598fc9b317bb2b7f3aed279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d790a8b3e28367f919ad004a3547a3a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9af489737a278c6db9db47a8c7dabba281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb07089c246cf45d4cd931f6eb052dd9282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b157e06742b8ec7e0b65e571591c7a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ebddf274dd7a3829f8a8a28e9e6672284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4e998b534b8aef0bd71e52fb939014285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15ca2ec031bb422241ff8a98a991bce286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fe85c9522121c92f355d58223d9329287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b393fb152d5eb2409d26097dafa1f1288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08139401fbea57bdebe67b08352f6f3f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ad9894bbb5ad06d8950b35d4d52090290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f142b41fff07aafd061221faef749ef8291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beda1112ea3b2acc5679dd3170527c72292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d69ad8321858a92498c2518c0f1aa9b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c385c94097d6c55951211a4cc7abc043294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5394b7d6409b891fa64feaef46a21bac295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cee367205c2ed75a01e55657faed96296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b552393cf37988245bcf2c776d3ca4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c87f1d8e709d59a0afd3e43c3f32dd298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7084c4cc4a9d8da2baad4de6be0cf78e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49921a240351e035425f1bfc208abeb300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fd5628fc74d9db9fe20627e87f7f6d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843ed4d224c5d76c29cc1e1f8fae54e9302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86109f76cce0886c9da21e9fcd6785a4303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0c44402e167c92fdec1e1124190c94304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a627f9ddc4f2ed5ed618610600ec1c58305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b495374dff2e6be15431fc661a69bc306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e913e89118d8c9e527f38170aeb91e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1305ee08b2bb99ec1ebd39bd60662cc8308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb1fc95b39cd21cca4ca5cd6bd2ae99309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1266c1fe0dedcb12ca5fbe0dc2c41592310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e21273a3088601e6140d5d042b437f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e860b0e2206eaaf0998737213fdf3788312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4a93abb6f207fc7d9a92e473681d65313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3048bfe7adbaef9baad42a8acd5c7a89314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920c63505e5e59caf4179e2d08a4f3cc315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891ecab74af9e586a3edb1babfc6c08d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef31b298d2ced1c804ab5092d0bc06f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb59c3faa1512344da04e6014ff8cb31318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afaef246b29208b7a7f66fa894f7b4df319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910e572b7635ebea3d9de489e8509973320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b164a78b926cc13b2ee1ccc7d6bd6b94321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acc75c269de84e379cd3c09360ec121322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7452f7484085fbb632133caa38dfdc1e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f4e321ca8f01a5bba521abb1587720324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9743e1cdaefe775b3cc00ebe229758c2325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a494c751c46cb5dbe944ce4d627a3dc326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a13fb64cf6c4a56f382b12ed6953de327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6738c753e928a46e0df01c5d0037f6e6328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261fa42f0df7291f3b3d280e4e71749b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0230e3bd6ea1c24932df097be686b6f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29160ffa79933365d1326c22a09f8e5331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e728a7cb49d3da4437064d68d72bb4f6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3743ba5bafff35139a62eff1e8d765f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31613becf992a9efd43acf36c2a0afee334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450dff0e111cc8326d41d63adaacc79f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33141e8009e4be48b9c3891c90269470336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba58785c4af780fa22b5716b1a0358a9337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46843ad8630e94d475771ea8b5042fc6338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b5b4a2848b4c21102dd51232012809339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d1bb4001d475c9c357c1607f303e34340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e689d3bf6cbc6e684dab00c63c814c5341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6850185592b03d50c4a1cc90826735a6342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0cf2ec6afa10820f5e315fd1056af4343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4464bf05e550edb49c2f2c0f969c429344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07410b0ed52d5347c802f5a6be84c7f4345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67887de6596de9421b1fbe31d5b431ca346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b925335d51a961f5598e05a602711f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf65468bbfd23acd4148250e4de1994348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6811dd07962469e8e984d7215cfaa378349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79794c9698dc30149d242c7a92262022350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b290dc2431b39844093a928f2a1098351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0674a45ef27673ed674d37f1c5592575352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fea9d5b0302e5c2b7ec5632da48e09353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94c503ecd8c71c7845ab2ffe88460a2354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee0d7c046f3576854630d9400253fe2355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391c6b1f14d94294573cc0726770a218356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644eb3062cebc6072d53b13a6c10bc28357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f310d53f8d8a529fa7d651fcec9021358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cede04a6725dc2e43cde337627cc995c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d1d3d146b8e2266043f48aa2cafa25360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45eae5612d53296a5d2ed50dd218af1c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1005e8ddb4285b061dcac4e205eabea362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b07b0e6411777ceb86f2756914fe27363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad04e73a407cf3c529528ac8f82da94364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063ed8d6adab19d165fbd128cd367478365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ba61f5cbfb40aee1b59fa36164e16f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43426cfcbfc4ee0234b2d41561a0a2f0367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915c0867c7f9676300d3155e62e908b2368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1bfe058717c70b152816b29fffb41e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80bebd38c613748b12284dd67ca25c1370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9e1211067eacc6e9104d30b3d44366371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbd35b1a69ffb892ef753aa3cb9bfb4372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca567b527469bfe1f05ccefc13b06754373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a36e343fb7ca943df791cf1e484c976374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe61075bfcad72feb647071569ceab3e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6150e92933c820d39019db747232366d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24562d90f2cf7b85ae2447baee48eb05377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260861937ca6301abbf91ae2f9a20957378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdeafb9ec39d095dd7a532fb36389317379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc7ea8340d707d3ac67ba661e77e151380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d506e68a0965fda8483de0fa81079d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746105ee08fc38f0e921616e8a249f82382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1b5638387bc794fd9b5fd1ad1894b3383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0321dcabf69795f1572751a90eb3b103384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5657a95886fc585b7fcb89e94659e748385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786138ab17d37d5e71ce4b8cac5889a4386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e75719c1a6d6e2608a848ff1439238387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09729e553fbbda9a686e60cd98d7028e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3272136b3f1fa3516be9fc2c11147d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a402ae64ef86729ac9adecba31dfaff390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448c3e8c90aa370fe4ffc65c4d5d4767391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10a3bc8e9626f9a60b8788a44bb108b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38b3279c7f53cc21fc7fa37f121c4cc393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fab49af1e2e9872f2ca0abb9212dfb5394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0ace0d3608d300cbdbd6595febff08395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a94ca07248291f93314cd7cdd6f9107396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb86d597efbff23e35799e8a94186b11397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89dd2a8c36a9909ef0cc983db077317398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b309e4e1e02e3ffe0289d22e4d161e6399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd54b435abf749217b8501ddd9eb60c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d441250ee9a78f2fbbbbb14b585c07401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d00405c41cfd0d44f2046aadf875408402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a47d4bbb8638adcc43e63bb99beb00403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51048107a1f59fee1afe03a8f7716b5404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b811fa8bf9bda4f12e6f670a305c91405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409c88df05f433ba94691b7f47e02c3d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5afaafac7097545da2310e026dcf7f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84e7c93d706a5e478166425747dfc8b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998e5def471f2cafdc368d206f842ceb409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44d0e5a1ccd62225c3a9b9571c1cfe1410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1644899f6f531ab12d67cecf018b82d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd5ffd42201a8a54297b98d0e8951ad412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6fd8ff22a21bee62d3d909311cac18413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5cb983db5d13ab7de8d794aac81b17414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b84423f00d0f90c983279d4db272f0415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1095dad6d30498b3f0c47e4f536ad74b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4575808c1c230ea653bf3d32d49dc62417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ede945e59d375d91bab6fa7dc99a84418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48b5e817c464dd462f59bd251a046aa419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9726a8107fac6ae7202af8bfd879046c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dcc4eeee2ec2f06d2063ce1091bf1f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857eee42ec87cbe4d7416a89bd5ce840422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f588afa9fd17aa1ba1f780218a65c9423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cecac9889652b607eac025fbf8a401424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec34d975f9fdba63fed1aea3590c141425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f5ccb2a4890fdfe315d21851f344ee426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe8b778f2266e00a3e698977d8f00d9427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce2f9e18ce26bfb5e3ea46236b1a1b8428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988ffb6d946a0cd8bba959b06bfd5683429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796dfb30b1877d3732e3d1ae6ccb1529430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed36f9332af07c64593ab4e809e894e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668962600ddf69e2cb15c72f38bd334a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dc553686f18d66252eef3455a577f0433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056a4d561bd13871f8e88e654a3e786b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855ecd24e9c87c4dbbf9b83301224082435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403609cc5cd401873ad94be8f3ad05cf436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ee1ac5557eea7ecae842b98ca3d035437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197d39034b82c2c5b3f0ce677f5ae033438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bb5cf6a4b33c0ba338196042fbcbc1439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d677641d04eff78fb7549dff7faeff440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b75b3208c836512aaf3d5d8e83382f5441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2d9676c13a7e2745b9c48e8408b9e1442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c679d5eefeafaafba2ad5787c6c632c6443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2de0a6bb799da88cd4632a905a4b7c8444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8397a06f4079f59f734e462c80710f68445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e52ab8ff4f9d03dbebf2da7c4ebbf25446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c16d43a581a08db2196c7dcc026627447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c526661dd84f2a9b53c2eb26874a4a5d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be9692cfab07015cca0af2994a09cfb449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595487ac42cddca712508e769d0e46d5450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5652414878b817a0d0cf9410fec39401451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602db9486297aa107157e6ae01f6683c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed267a0f540cc7490a86c2b6b4964d13453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31157fd0bbbfcf46c94d3c0aa086f628454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3e5ba6ddb345b738ae5225aeacb2bf455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a634f81831faeec924f7eae699a4c642456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2c0dba02967c65a8cce2b88d3f214a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca22c6580ee81f125af00901a19a0f2458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361069b695ed0951c26ffa084a4441f5459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1539d84c776d689646581fac40029fce460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a13fd2ce91a01b6ca84cebe019943bc461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3806f188953bbb1a0dd840656844e8462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78378feb9f4aca2c1da198cc7ca83f0e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc051854bd513b2005d8c830074ceaf464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51f8e07b6cd7284b79e6798adf8ac52465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8668a3bf9ed01c11a8b226402c641119466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e6ac7b1b6b08eb1464ce80a9637ebb467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7c9246a92b42d6c30babf96b7acc34468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79475a844723528db92bcb0cb0a1b237469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b5c43a68e4452a7a8ddf9618cadac7470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caee7290ca36e7ea46bedb6e90b37f6471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b15ddb7b6fa30ddd9bedf5a54c2198f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8266d815f300e483ef0e00ff33d632473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad2bd7b1279534298c2dcc2a4e4ad06474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8d5457e31bab1451e8da9e927dc30e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf875b1fa85831d11e21f32446bbc77476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4c822072206f3151c7f7438951e479477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fca6cfe9a002dc0d3ccb80b918f7016478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bda81816deea54fe902192fd1b51a7479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc07f14ee5714a550b5d41ba76464dee480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21cd36634c7b59ac7504bbb4224dfb1481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d50be402f2bcc72a2025a53896cbf6482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1834f8b976a16ded4b6821745202c942483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5a24325426491e21df9e71c0feb349484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ca600dee504af2405a3363ed0ee46c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6d520fe677e2fce00cc3223d23e9df486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84eb958d0508666360d2e30c56bb3b6487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c5e2d4c9b12bdaaa5fa3bdf29df12e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe81d3b9acd848fd6970d8c91eb52ea2489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb8d3b1e9d422e9ae4727d18108f2f2490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f07b87b838247b56699726afef5e380491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849da08c83c13d01e2dad43a1170a445492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ce32a1427715bac1ad07d6d01db1c8493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de35b32354d115ac7df0489a07c9b1bd494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5fcc1b9f297b29a6d64024982b0cd5495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eda3a807e89cd8aaf255b2d0138377b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944bb052df6b1c99470103ebb02e73e3497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9922bef1dc05b34567168e1efa43f9498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d830b5fcc82444362028ada4025e3619499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a42f9dde0300e5bd73e91a62caf4697500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd81ac6904a0aa61011bbd30fe55b90f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4886673071a078f1c8b0777703601e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbb32382815933a894c9e86eee74ee9503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3fc9ad955c3120e25737ea615a40d2504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c944af5b5f3690abe35ff60bebbfbd40505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d3ca4baf5f775fc3d6c54f6677e35c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aec585ab759b4dd36e506d23b5a1a53507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d60cb7dad0bb633c86981d6cceff0a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6b035f1a6d8b0fadfdcf57183eec53509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f449630e06aff4de414dd7ac7598054510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd08cb7cb6c08ae1fd81e0d8853222b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0dd0646ca5abea7c95eb72c66f8cde512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212ca1e992378812a82959d141ca5fc5513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d410a23adedcafad5193100d64ac0c5514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0007c2aa51b73c080710247f6e095bcf515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5ff6e7f65016ef9ce4f190a5f36960516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868a4c26dcc78cf2168d388f0cf8ea8f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b88f09116e0cbfe115cadf5cc99320518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c741f6c302befe4ec5a6bb845ab5cb64519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eddbf3256ee72f4724ce6c5aa6aa2db520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2e6f5808d369616d3d82168406fd35521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2396db074c1ec33a61b162fcff65d5f3522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f62aa6b02874a9fab6e67c698bec0f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b783064f0e71a9c37d79407af9fecceb524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e3f3d34d0567242d6a99674885921b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69abc786026d4ba825760cbe09e912f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d3ea1d55d73e28f32b765b5e00fb71527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6560f48a43d9a21c6d2e593c5afa6d8528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316a7da107047214cfb9805caf6069f0529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2a67a96c1e58bc5b73810408cc199b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb29aee032f7581fd4f4061f3588d875531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b32587a226d5cf1f0b6a970b85c175532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5588e01171b870ed78b21a38a45ca6533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b4a9ec4bf149c029ab64d191e919a0534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba808725bac9db1ea4b03562dab5ea77535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cccb57b94668cf96b04ab725f480a4536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e619e3e9dff25d3fb9ccf339374a9191537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5420817e09445013d00752f92e0da74c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ef0b8d8e89e16cefcdb9b0b0481012539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ae6ad9bd4a6ec9fe0089c812f301f9540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5f52317e864113579720c43bf4a815541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866b02d8f05fe443d718646eb7d50808542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b577272b0cec9caead5f0a0d695b46a5543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28dba0a35e1c00449e5cc0bddd8523c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01ac9b2e6046f06ad504cfb25704215545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9626b3c74d437b5f541e52bc9266a37e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a2ff2bc06d8290977b8537ddd5af91547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7c186a80e9f1d05cf38aa8b50bbe83548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37f85b4e66308a06cc71f40ba265651549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6a30352ca7bb3f1bb377012a4c3e6f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9b490fb790f59a94a67f77a1cccaad551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1335574815a77f68fdb6013e8142baf552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6788e9deb801dac0e7930447845331a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64beb168e90818a8e7e1a3eaf150a3b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee00541a98d94983e6c5118caf48fe57555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74a5030eb876f1a7b67b19fccf8f39b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5702d62362d7f5d860cd24652efe96b2557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd592922fba413a5ef740cd91c795df558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a3870a042b3999aea1e8d260e03e8c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d4d09abe7421ff8f188e69aa8f510a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61807907b24a3c0307c661bc7d31d96b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ab7469f148a1b896492849bff61a69562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952db05997c401c25253bf36e8a1de8c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd1ccd88ddde37274ed488e5555b2f2564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251d64a85f428ac4dfc2c2fbc61b5f21565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60a52e33c04b7cb57b2fb0988e635c6566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826cdddf5a5744d3f15968f8579ad42a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe83579e7381c925212f0e73d87d304568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716ea5404b832fb405853bb8006e3623569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef201d6d8e9ea6ca21133233d5ae98a0570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6996355346af5a30d817c41f3893c048571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2526e7d447e009ea59bd4540d10626a4572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68447e2c1125b6cd11ac26ab4d6470d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67aaa7662fb09f7daa08527a034e675b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a50fdc20ddf7f8f1071cdb851849f2575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed79ee88eae8d7b32af4f207bdbd161576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c2b06ede44f8a5d24e4f3730ee13c1577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53639630c6c5c3c30284df84a5fb77b7578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63646e4957f7de62cde50d6c4b27575c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c5ef67cbf620882646c01847b92c4c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54f0e0d205a3242ec6311d68dc4d861581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6eefd27e293c5453498138960f497e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94418ec5e3f1f2a3fffbb02d99b30ad583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f658e71a6399757d1c2a4333dc85efa584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6e09299d366fbd5028d6888825e3bb585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5259212f53c44e014d7783a64a42758586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3d25f0b92a522260c45454ee07f9f2587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befc8a9485e2190fd3b3893efebf5ed7588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80153d1d0fed6ceba9732b1875fb3309589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8494507cb45000be07eb4f87e9b5e7ae590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3b2314de3f9b1bd10d152df05ddbf4591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a614c4e8609fd310c7d1841537fe553b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fe39c4cedba756fd65f0a6ab22a7ff593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00f1e68bf49ab025b9daaafd41c03c1594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3640ec6dc69c873168d5c5e193717f67595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c432e92911fc23cdca3091c547ec3d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900276e19c033da1a7754bf6e1629ddf597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e85eb6d4c929f95c3aae1be6c5c982598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7514a99caa30f359cecaad5bb0f907b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a172d0711312707adf944832741c3f00600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df72cfa5b1165152054dcc879031a089601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfc2469a747098fa1ba45434057c7c2602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ee74a69b2471a1ffe925037c2cb560603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3716b2154670034e81ecbb06dd2da3c1604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ea16a4c9cd9eb12cf18005d51a456d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ec7ae7007dc44994714fd800dc0e1a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a26d706d35d374e5bbb02b3dd167544607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06fa62b89a25bca06ba648f7dfc4ded608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee13fd9b76eca1ac9abeb2285cf36f94609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13658a46cdc6bb4b1bdb6e8d70c0a51f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6523e97a9d5aa66a038dafbe76807fcf611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb2d7b134292864599807828a71cbaa612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf20f6bb2cee6bea8b0b3911162724e8613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff63568d77eb872317636bf0974a473614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f87f58913a95417d9333beaf2d784b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1e4de9532cd736c09cdc1160776096616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17e57319cafd1534f344c5458c6ed4c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d88c3c27d3858653de797e2922f6513618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3c3ed926834b2b72c9b666c8e5c90a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8feb1e54a9c76326eb271ff5a33f357f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4a71f202e02f66f9664fed5be1b795621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5298a126887adf3e67ec0fb4a7d8be46622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7befb8ab9bda71726e191b6694b601b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b18c97eb3c669da6442ad17309e0042624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06595d93511494ed718b9a55cd6c82c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d84df865dd27f1bfb3404a718ba950f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09328fb527e25b33c2e358c389a60ea6627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0560af53babb6cc669a29c7aa71524ae628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6758eb96a75d3e801c7e1c8aa292f44a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39910baf55673ed77c3e149a0c75f463630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2e06168502a5f3bfa886caaca1942c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c9c0fa1fb29c3f3aec0e53a7cde7fa632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc42c7eeda2fd1eef7ed8c949ca55c1c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4011843b7efc19b559da3e35d66ce11c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d20e63e7bfc84e641bfbc53e12c3e25635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52623da12da66af02ea01bd189431630636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd31815adce7a10434c5c75abc19f60637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fec92ed6eccb57dddaa0b527dee828638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b30eaf4d5158ded110e19c3a357991e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dea7576976b9f6fa3ea880bf661cab640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf09723c1491afe11453a7a2e2389b8641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d01b625ba2808ee48739ff26ea4dab642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18a89988672aa22bf2b80527c98ef2e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c889e79bf2f57ab9a163965dda079924644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5e6faadc3cf782a15c5d2bb0ff966a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ba90eac33d29fddddaeabb9edf5f22646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3107be7e4255ce37a9013c99090b7e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d849e7d4c05cef86739dfc86546fd401648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09664699a325d2d28994a4891b3bdf98649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52990b21b1726f4a875a719b2ddee088650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ec2b41b55161c515bef55ad32722d7651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4748ad33f00715cc8ae06473f294821a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c19bc06f97dfe581a6e240aba670920653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19a0d01fafc46225a8d5349320d68ae654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13aa93e179678a3e49b6b3b38b32972e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b54dbfa228df07bedbb7b932343de9e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5971b78f3ee089d5b2278968ffaf3739657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e650c430b19aa4e3b216a18702c284658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b484b105d3a239439a1bda1bd523f9e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043358a13ed4f61d474ad761f81d553b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c93e03b1059768c5c473fef8cdd6c0661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0a52330efef5bf76d12666893c0b4b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaadd6c0e60a3b30d1a2d0341b57c9bf663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46b38c16c049a8011d64652addb2dbe664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9de99f83315ef57506486b9b10aa1f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e7fe62d7ab690b5df6d9853b2c6ea3666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19189412ff30593a05d5bd944d005145667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a89dc9f916876c9869b269e233b947668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f82bd7b0ae3d9f69057b88eff220e4669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8377e017f316c05acea885a82f747d1670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe60004074f24a535f38e4ea4a5853e6671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de72dc4e980efbdbf21ff7d07045bf60672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378f5f7888cff524e78137a7e8cc5b35673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af7988c2e24e6c094aa9e3e21c393ac674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b1a7f2c37365a9fd0f9dbd3d7ac935675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2be30a3f0cd824f381d3ac7ff075ca676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302daba802733953b466b9d4c4eb57b5677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79498eb09b156dd03c6eb4b86ad5ebd678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c66abed681ad6f4f3007ac5ae4c481679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50511aeac3ff865d30be41ce2c190893680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa1e7a408b661444485f41ae1b8ea2f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd30667c5b15891ab2efabda72ed481682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bef70c1f35e577aa4796199144f9c4683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b4745164184096833ab4c39942b92f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ad0eec820b54bb9676d413a93e2940685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807e8c030d48198d0ca895a0c34705fc686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c97ba42872ed7eb4e11333d33e838e2687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb66564d944f641605b7aba2ec28dc29688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752ad26d2a8861ec2245ccc1b4fedb6e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd9dcbb26c929c1895ca8e45243f163690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134e66b56d187ed606f61eb03af00548691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545efe71af937eb31ac0f8ebee815dce692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efd8e7008539a8634ce5566b09c4af5693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a70bd2e4cdc43638fd1912c0a930d3d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbba096378ad4c75b64b67bc2da3566695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8f95536f260fa05621a2a46454d4df696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3bd4be291cda1f812753b147b248ca697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d905e2ebd4b296783cd3bdab345e5c52698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2101e75701c6c5c9dcc2dd42113ab3b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03be034006a5cb9515d3914e579d5b53700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6046345c20728d58033c368eb00dfc0701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfb6b6766e700a1a0cd158e6a9289dc702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9cd6a22a8ccfb14494a81cd182bddb703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00b5e33de40efd40130890fab2b6a7c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10b51fb8e3f696c514820cf5355b3ec705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151e74c1ff3982cb10bb89589289ed72706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6222ceefcf5b182a7ec329483c6437707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf825e865b15838e6307b55ebb000fc708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a73b0fc6df259a8c8f31160cc87f40709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fb108af6b1cdf763f322af70fffa51710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f936ef8e45e02e5411d6f5f6c96f1323711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e948abb71bff4b169bacd68bc2589a1712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455a32ff641e2067cefc7e8ef81d303e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bcddc64d8137c5507b97507c4fff72714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c73e96ee9314d5dbf617be5f747d8e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345d400c4bbe82827f327728f513b7a6716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08122b166d93e3160f61a055e11305a0717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2589b26f50a2d3658165b1b030e91b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5267eb174ca97b0425505a82b2aa13ba719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5ba3df635ed0cc5790a3c28152acc3720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f911da491bf88b0f769816d5af1caf7a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e905e38bb0a3c27ed9e1dcaefa42cd2722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1228a807c57392e053a4e7534b5ae89d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ad2508de5314a1eb69d42e6749e432724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e0bb1d2cb7fed141c431b030be908e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d38f7230c4a3a78e5894724e71b966726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7dcbe7cefc2a8b9887aacecb8ee1dd727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3c7a73051637a12c94bbf8d1886352728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da7a9afe90f5854a0c32c044817ed79729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a6ac32a2c3b732781c155656c60dbc730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3286e4cb63bac42a53aef92fb979612731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5690b6810ffa67a58853ed2ce4e4e76732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e7dcd2d620c05564530155da331bed733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff9aed62b01be4607f057ea4557fb40734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67eb93f0801f17fc79916f68c5cea45735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dc963a01457db5e5c6ee7e5868521b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a27bed95ad09a7ab9ffe28f2c4907e4737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2c723e2ac6302b900164155abae630738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9d7f104a045e559014561ec2b5bdb2739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56188b5eac76312cacb578a17eebd0c4740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0922a07c44b5bc12e5771d96f51c81741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1fdb1f5a2f469dc94aaa732d577549742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cdf2dcd85aed33b01e1a5664ff34d1743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bdb862f8cc942577d368a4dbee8c85744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97deb96189e94144c6fff6476ecd4c1745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8625855afae18e0c81199452520d2b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63479efdb0f26d9a3c92779e85cc9065747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee1470a7cff08011467dc16b2f8055d748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babab162f8f343a5b25e4d1f2acb5dc1749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a8df08989c495a27e4349b65e41d07750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3653f35fd233ba31f1fbc0a69bbc6da5751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab76e193dfe5466a022c1b606ea5f5ec752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317ddaa59b6b65de7af1aa8c6cd21c41753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e31b8c70e628bbfd3961efea8eeb3e0754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a8f24e73fccb76788beb6a81f0627f755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d25ee9c2cbf9b07df739e6542ec585756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e09e367d2cb0694080f51a72138a66757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46058575f350b8e765a7de7149108d53758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f7d7dd95bd24899daeedc0a71bf156759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c46e7c7a39cfc7c1991befceed12fc41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f7474fc696af4aa43c70ca3b6ebaf72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731e29c732ac0b0b75de229a628af17f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc542b4aa572616992110696f8ebd7f44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7711233ed6afde224d1d73f9e63e27a75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede94280185d53f34b576a8ac9b7fc366.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ef42fa0cdb03aaaa9ce104c9743c507.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9b020c9e6f459dc9336c1c364df0508.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab99e1cdbec423c3abf135e47ca4b039.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3234bf61d4bc1291c4bbcdcb54e8d35910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e163a1bdd77b0e4949d1ead318408ee511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09200ebf8ed7feb42a79f86de6efab2012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4debad5eb362bb0862d766a3fbbad913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186a71a926a25878b72c1c1457cc792614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7147ed189bba36ce0f0432eb8e736915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5091fb0e5d41a294ca6eea198010356d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005265c85eb2d054cdaf0d543da153c617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068062e50c305f06789e7f5be198f80d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f00908a3fba44379ee167960fb8b1a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa71f232a41ba8a28999f9ea63688c7a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c844ca1664e8a8d23fad29c8603d33921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424f6f5d4ad600646416575511b60d9a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cf8bf24e1deca51a9958cb44f4d6d623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f61c86b7a47aff75cb2bb02b1cc85024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ade8dbb2b5554aee5e84ff537b8545025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c57a8be3824135322dc188bdd53b5c526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5433fc1ca25f605ad948da653bd7dd27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef4ca1f2f35a4830250dd06eebc897428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25461812795c16a966bb7db236d5085329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c382150ef97771035ec976da3524341930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a7f2bc31816a134d27f9ce427d654431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7587c1824537fa9d5b5b1c2ff5f74ae232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674ac61fdfad97f4162d535ad4f60db633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5fc642de290c6124fce3222d0dbeca34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abfd00b636fe472c9c004525c11a4fd35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66519c18bc1b02d1b9ad801d9cb1905a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388543aa7452f100a4290b429d4afc9e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996a928ecd78caa0a223e58ef06c17f338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6813a5fc6c7cba1696d418f03c9a599739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58146fab6e060f6ed574882a62ba638f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597694b035814f3c2942e62c8cff986741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7005208d085bbd75f832ab551ad30442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba63426201e6114bc6f77bcd7fe720a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccc22a625bcdea6ef1caa2b72c9152044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709d9708270a98aa7337081cbce0430645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ee627094ff18544ad0ad5c7453de2846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f0e9d22a90c9fff363bc45407d921447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6a6553310291b417f3ec1da1f4582548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c6747082bae884ae352161ee02247d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e731ed29e66ab4a2e460a7603dd5c79b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60a99c562eb22f572d91b9b174fcb9b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e7c276c601b5e124b2b65aa14f609f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d224cfbd8c299c09be901fb6cb526053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62e84c607118406c78cc2beab58050c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7243aa95d30016f568d9a8628c91f1bd55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1dafeebcdbc8d359a73b6cf7d9f43056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0be8d24dc5fca241e555c420043f7657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ecc375ac73d38fb4c2427f69f0e8c558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131aec3b125079e379a61ed3b04eada659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0129a07669b0c604d01e9e478811f4fc60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3efcd63acb856cd90b6470be4ebeb8661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce7d7696589cac0d69945d9bc33b06762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed5162eafff6a278ee255e70d88568263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ce958bf8ea5783b70da47b05559f5064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654b03319cfe07668a85df877ff6496a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51848baf530033971dfc30c68314f5ac66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b509c9cdace6c1916acd8dc66595ff67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91311162f10002c0486abf8edb176ac68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc9dc3157ca534c8e7952c293cca08169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a2907ed54d3678eca6772bd93aafb270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c019e1e1c976aee565b9d0da7c90660d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98eca95cf650c5bfd16781abb1695d3d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d5d52b119a0aabd636d959163d980773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbd6d01499e150c464e8d9a8555e34474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32329ce9776e83e8d58c41009eca298275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8375e76219cf6c9ccc08bd6f5c0f8f3576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bbbafc058365730c8cf3fbeb8162f477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa054a3a56cf0bbeafab0f44a2f0e3f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916a632d67887476ba8db472d8c182bb79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc34092116f13409f2fd35881ca198880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd2a4effa3ad76ddaf2182250e0dcc481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dbc1af3a7f8d7a86d8df7c3391174f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1307940bd223652bed3db840457b86b183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070c5a482263620fc1a252ad7f2b954484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420a7d2344903e8db78cf39c6e67fd1685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab08a55ad5df3c1bbe961c2f13d52b186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656352b90cf587be8e0a4fc178f47c8a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02ce3b2f3102fe5b3e863246a10567888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a679278cb5e7b62d10a9caf8b52a9ebc89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701574937caf33c78e09250cfc314a3090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15beaee3ba0e8a7b2b0e1b61bef97dd191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d350d63a4f8f4d2593395d1d0a4e1d2792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afeb42aec178eb62281d5bc7ec7b873a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538d50e863432991b3bf370cc01fe33494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f98bf77eff38d6bb2844c268b5716e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073274fea8877552b3f0dbcce3fbc32f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aed2beb37597a77d35fc744b46cac0f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88f380e2d07392c81a449ec543a6bad98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2cd40dbe3f55340c09f82470b9741099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edbbf7102aaa0b45c77a127d87ec194100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb052cf538e95b4ebf10ebcf426c11c6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef94da03331a418219f74387ce8968a9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213cd5827b9f7cd89717f0ced449af94103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d46f08ec64544c2112b9b93680d33d0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613debfcee00d69c0f7f5785b1d4978c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51298fe243691c3e2382b1dc7b649562106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d168c830747c8239529bc169f8a63d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce7cc819c31deb211d1aafd6fb94285108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d407bf0461fe572b599c04502cd99a1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851edbad806b56227bdf46cd43390c83110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8cf258781fffcd937e0615083d74ca111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99447881e3fe7fb197e7e9d92a4a356112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84749df33c8867b1a8b70af208351559113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a031678dd78a8ae890efb197e9fc08114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42ef4ddb7bb49b86bd5bdbb218122f9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26ee2d54a73f8c25f99b08c563f82fc116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6603aeef0aa417081bb8e8612a1bf2ab117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3e636e17b01053eedb32577d11d563118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7aa5225d9c16a6e27b5f77c4a69c88119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1dd87242ac4825aecd98230ee80298120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0de4858ccf8cff52ea24e09732d9ca121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487397b70204076712799827943f2aff122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b013280a11f2a8311878363f246ec4d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2988b6e574ad6e1324cfc4d754c7daa8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb720bb1d78bf6777c17b1eb73fe6609125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae80ce47b026e960fb0e130fa1aa408126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be8639f154fd8fb4771d1b988009bec127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0473b63a2f9466b18fb48a46aaa2818e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b8644a7995a1a2c5865bd14030c59f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38ad4a3869478c8146bbff6c597e6d2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0270689e4d231b9e284bbd1e769b318c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a3838de2f3855764203b8fb5dc9791132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbe9d6415787fa55df23a3d6498b295133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44ba99a5ed48383dbe8e1ae11ff2c88134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29221de184321a5d02c665f055cd4ec135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0e8699b21adfe595d2b99705355fec136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66145e62a8c9af13501ff0da9e414ffd137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8ad96327f6eed7b4c74088c68565b8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc5ec5df344336c1c958a273afc9290139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc9caa56fabb87d348cfe0a1489fbf5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fbd63661fa3f1f6c3b9f07b72186b9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee2c6ee8e1cf699951fe072bfd70e3c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d0c664cc7171b4528c5a2a43fb9c30143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e375be756e0c80361923164cbf906e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2226e21012c1940b3adf0edc48eb584145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5f5aff9a72f7de9e2dda3fcab5f7c1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8e73eed7f7ead1fe9fcf6345cb4d9e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9685502124c0288281a58beef7c78de8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816e1fb9135ff18d0e5f67b4c37ac864149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f42688ddb85e2fdcfb84aea89bfea3b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c60084fb2cfa3d44ad1cd43adb43ed6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5cbfefea767e1d0f2ebe5b3f1a42e3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c60e767ffa3f72e84c185f442f3246153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dfadd25745f84a5aad52e10d9f4e20154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d88650425edc6d7092e69ec09a46cb155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6eeb57b9765396126b9dbca6429518c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b85020fad3f4db072125ebf3e23903f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316f1c48a4b9c971c55769ce827a057f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b36cbb19a28a56e5aa406907b9efcb159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c83f03144904ddcb636f803586e20ca160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f44fe7b110b316829d8f5663fc9ee1d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bae7acb1b34946ef0d24f3403fa6815162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f86caaae6872c25e96effb64afcb76e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d9ded8b12e12362afde1d90c10a677164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6d52874c8f6f30c9d12e5a56963151165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe24ac5831763d2347f746dfcbbaf9d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2376a06e5d79616bbc0ad9e6e2ebd80d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2752f30458ef79773fa4eec571642619168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c066600ad8dabad3daeca130807f34d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61437162e024b5264c08dbad6b085a1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a566906ba05b26be73125f9d2d0870171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a098a8ff23abcbf962282c80c43a49e0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67f0d975d7eadeba6142176b3c78fd9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ad3cefa7a22bca0b4156967b6d4276174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca3bcfcff69977ff6e5408f18e3bd0d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6bf4171038870a614a88142ca12974176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ea3a28c5eb062a1d26386dd9d3483e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1babcc86606a93595a0a5a9bb4f281e7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8f2f7b40581c87dd1c4d9c1e572634179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c82ee919ec833a7f2f44e187ad0ab74180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386ae8f251a96a27916756e9b7f5ee58181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3693f110430d1f94af8782ff0ff13191182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6068d59e6cf1723a2a9832f74f42cec183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730e41daf9c1da62c49edcb94d9948fa184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c40cd47df8d0f4f886531edfa46b610185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fecd56e36924c99b98b512762e40b8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b99c5c2723549a9b185b3473b8db5c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22071f92d50a64323fd555a39d167c9c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89908fc30944031e8a55d06472f306e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca86f24cf8bd50d4c8d1ac42d8b346c4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf96ce3115f7c9da5a029a7bad0c55e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a32231bae9a187db08d36bfc811722192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201bb229d4cfd64a647b87dc6b8c83a5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bbad0561869ed56110b921d40535e5194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf859b0bdde6590a8b9f9ba0e5f1f012195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9875c2e96e81470c6eccceb32026ee196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca27ffebbdee8ad00c4093d3c1de800197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f74628f8ff08151d7da4cf31b59fc1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26059be91e85c6751dca78167095b93199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad4597404d7df796d1588e5f3dc8cbf200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43acf2b43ad99c88d1d5ae1abdc6eed9201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf13ee7d957ad2d49674e1ef5dd58fd202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967b73c60d2001e9ff76b4a297e137a9203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a2c4525c75605d43146c7e7fbfc62d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e48775d385f7e3d8616acdd677e2c75205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed44bdb83854004ac223e2f5dd95d8e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e388ea07981e8e9471120933f6c339207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee7af70db79515b7dc096716b5df2df208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46523339d9f8f163926786fb5959d02209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5d226b5c3f5e26e48b7b5847448ef9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3841af125e8af0d647857f0a41851c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ec38766cf3ecfaaca483aaa14e3259212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32defdc6b2ddb581513578f6d32a19dd213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa744a8e6925c9fed3dd76fc4eac666214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547b0d6d8fd527d200d487f4baa8a29e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6916b69133d7121497cc97be2e4450216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b0e81259a8085e7ef5c0fdd01b9e71217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dfc36d5c58532bb7cd0e7d5aed5ef2218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa8cb7a9ffb1228d19d9e754df8d6a3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76be324fbc17a0006b6fc4d641b54a8220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cde1118048fd023aa0cefe1e9ed5a24221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf50c7b7e33db3c41435eb5ae58f4ba7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dc9f3c88e86d9fcf98d631a7228164223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e6659601205e0bcbb2e3b5dd861491224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639a68889c0d5545a81b11188b00c2eb225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2dbe453f72d28efbc0e7b34061f5c1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459d4ab75becf975f91e5cdc79a5d347227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d37bdd5da231d9023ee57304c5f8b7d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01a763143134ec97552210d465d8e39229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3d3d360f14d649d23fc6ca635983db230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d40881a8a57fc01448d67db4385747231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44abe3d73f526a3b4c13276e1e9ed91232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c9ed7c2b2af319d0b4dda252b5784d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95871fc839ce217404e64286a9d3bb11234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed3de05893adcba2ec12021c3ac81f3235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a5417b49d55467579861de65a9d516236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b37a7191998bdcff1d85d049ce063f0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b506ca6516179921ec7b42b62abd00238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5a616ba7e6de3de410af215f568941239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9afa1289d11b81a6c9baf83b7859b98240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ea8d088186723ef7e376f9aa8b911b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3746ed8cae57e295430e9286e313312242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c6f46f279d51ed1a38888063416bb6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e7f7deb2845cd887e4bfeca3013084244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b7b34c2380d163b5dd8c58605f800b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0b4d1f8df339652749af1f9c5c710e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe4fdce7759a7d8f0fd08bda97f17dd247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc062bd6f3cdab5bb6696f3da4cc038248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed286d15f0e5c549d69e1375c9f439e2249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6a74576a36f655e51c2c9a8352834f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569034bd2290b7dfac2afd65a8b99e1f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d467dd3b3809981735651e6eb461ba0252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b39747554c6473c97721d14f40542a9253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb57de01431e7ccc7f3ca507e472ec73254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92c85c79621dfa87d72d38aa03473fe255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab5a87373bf74eae480bb069199144e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f28e366ddb974b02c2e64d7057297b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abba427eb216b31daac8dcaf81a8de90258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9857d6384b65c6eac30f27f659449dea259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163c74e63026afdeca53b0391bbec28f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a038a5d534f8728e889cabddb7e95b9261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636e5c3f4c66de8e9ab1ffb3249698d0262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106e98bfb2e52423a4418f7fffe14ed0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0033ddd25e50840edcdef156cbe9db4b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01839a30c5f3870f453241a13a6a01e7265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ad1983dccd0d8fbe48381cc511c855266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b693ec9843a3efe134907ea10f75ff63267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57148494da2b7755acb0f975297d4ede268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a329d6dcff6f77f417ea5694bc440e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3fcbe03bd5b0fb690a08e7769b421e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034851b9851add9a2d817208e53474cb271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a19207ab515031ceb2daa26fd7c2426272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7250c351237752fdeca61c9813ce3cd2273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4ef4b6846c9afa17a613feb2a67d54274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4b5d055d17a1cf6e0f11b4c7416a7a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e44ce2b41393995b9cbeb14c312c2f4276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5085c61b377cc117e98ea664978bab6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663119b6c3aa90f549244540062299ea278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7eab305b18f9ebb64f51d54fc7aacc4279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48d753ef0940737c551299b08dc6b8a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0801dfec93a95e2644c3afcdc22034b4281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be3fe8b56c700f43c49dd89632191e7282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a71d784429da1d075685bac5679e51283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d826f0836e578dae66c747a81152ea284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0464c3ef3abfd519353b2a93a4835cf4285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcbf7547653d89b848ff7adea4d142f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4319afa9c580a71072bbfea177181316287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbaae05f78e180bef2b0152c4bdd7d4288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0d12fa81d6ccfdda0cd38bf3852f96289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a3bab1a64f30458e0b474c471f3f03290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598c467ef7cd0121a6ee1b1c364713c9291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27fa8927aa984ce1278237cb99dae27292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e1cb5e49496d30646acf66e3029f2e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6451d2ec8bf41a39cc435d183595ba1a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f08366817a54cea14aecf3f942391cc295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413bf04b0fc394cf2332dee4ef2b33be296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88071452a7e04efb83d86ced5419eda297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca946eb7e58137d94d6f97310666e0c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5549592ba5b41a8d39017e76699c21e2299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58487e08c7b7c81f68090a7b924c47c1300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9090cf027e93e39b11af9ffa6084c9301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b52309103e685c186289f6709fcd2de302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e49f35f48644708dba36fe16b59ed97303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa611c8c8c451ed32ad74aed28f26b73304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dd46887f5bc471c4867967adb962ee305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49140cb8eff57b7ec6917f3865fea4ba306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3072690104b518beb1ab3bbb236ab492307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80efca31980599658b43c913990d2b8b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d26b1b347f6a644e907a28d4802eec4309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39707544d7f302a12fe5a2f2d1ce3b0310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf4e0ee5421e667b33597932f6fbff0311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ad398c49c1a093848736ec85a28b27312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7111737eae79b1cc35fc8e41e10d7124313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda66b483b594662708bdd87af3760ac314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346bb8d2c467b666ec3bc0c668c28e4e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd671b26b00dc1e9acf090217726c82316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c985bc2184cee728764154ca0a236fa4317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb17f71aad6dbf073670497673384d6b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11480d643d5360a8906eaeb0538d59eb319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ac1dcfb2d5927b457b63f6af22eb19320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346397d29b0fbc8962bd577fc58ccca4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7990ecbe601b164df923ca96dc62fb81322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e6f0fa263a2bb9d351aeb57bc1164d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19385b0b45263900e8d4c26d8f0ea960324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b357a60144c69174cce076aafb903cf325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64ba8aef7fd6d189d8c8cca45aa17ed326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115671fa8b667ccec16ec0254d1ff375327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f6bc55525328aa29e701540aac53d9328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedbd88ec8ed1d4323eb21e86ca6418c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1de4e97eef0c9f0c84bff302696da22330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8359846f37820d9d88adf1ed0162401e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6257550bafaf161c3c2419483d49d4d6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92945c8a656c167e892c627c8ab90fa7333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0ceb754784f9b06604e48dedb6c6f3334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23faa464ab1be17b00a76d8260ed54a9335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbc09ca0767e6a5cb1a04eb4ef13642336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec130e792cc4bf678687dabf28aa281337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b45c45bad2646a11f49c9391a7cff62338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed23203dc0b91479a79795a46b57d0f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce9edfc9d41d0efd5ba54423af61f69340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09fd9acca047640db06c43e8f301d9e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7551185a0e03bc9af9bf6f979426e66342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcdd1d3a581185512252c127369e7dc343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda1497c33a1f58e109d6b908a65a11e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2d01fe68f22898a0092d9f6c757355345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f341f63ac9fdb34e5710593277fbfcd346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19df76391ef38207860f38ecc057439347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf353313ba3b8635d46ee5c39fb2de7348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8084af6995b23112b06287339190bc349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71323c37999e2911bc66589d72351a4f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae307f1c9b45f8d5a74980d5091feca351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60103c9523ba27c81e06561529802d20352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed94b534b9811c68c4cfcf1474a61756353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cca2940e55d8ca571237ab3aa853929354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c19d40b5b951709c50bce6d63982eb355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c928c8bda593549bf078e5e6d34dcd64356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18f74688e113ca606ea4fc56f80f660357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0bcb22e514e34e4581d3bcb94b5de1358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7534a41d09da795e8e3083125e713480359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f1559204403f065fc003f1e730a8e0360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edba5c230af4cf24f6db0bfa14812092361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d076fcf5d75fc6bdbab626f215a3c8c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aea4a0a75a6c39b342c02142b9cab21363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c494bdaa51e51dcf52c792a15749eb60364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c815bc5145011f4a626479019ec8788365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740e0ebc751149bfe9f8e2eec4fb6594366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261fe15f410c60d945ab4c85d6a333d2367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04ac54b6ba3fa781095c1e2f7ef6a0d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f72cd43da935d0ebd9df416a7133af369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269bb8c302e2d4d3b0196bef4fa2eef5370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34839b56ce29709394ae624230660c62371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814dc302cbfa506b5a3ae5c3e4d3694b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ed4712bae09c296a27b2e3a16790b2373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d17d9f98d6e2185f2e946e53f024c8374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae46c48482a140522ecb3e4416792ad4375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284e7969b3f364f6493809da65406e91376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89080dfa15f4b190e3f23157b06cbb97377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90ed875d8e7c5b0c204a7ae65373c06378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bd9fc6ab87850ac65ca5c32aaac6c2379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25549f0ab62803718ae366ad2842b986380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d46fad6c2ab3fbfb50466c1215fa74381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bfea55310e1f3918a4d2c57fc50994382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6b458862e9c9e02ff4b22ee615d2a3383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efb0164addb18d52f398e895f3320a6384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19c5c2dec36b3a863a3eae08ae872f0385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874c082ed4ff67c60fb2df4c4aa472b6386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355a0a910cec70de95d86bc1f976c755387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d66864bc66f6a4eaf8fa01e304ea496388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e65348f3f4f1fb9a2142b004d25396c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1df75815d453a2420d5a55de239e422390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63562323899ace8f7e63404c594096e5391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9750ec86822aa875deea21ac00982ff6392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dedcd3ccacfa0c24f066eb56a40d47393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f775717e6f378c21283791835276410394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023d2ee9257b8199eb77a23d3e88588d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6596fc0bf14f3245e5d65b999844ed42396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd9af89423e38cb72c23ff2ea10c31f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffb5ad7141756eddc12d7e9f2afbe8c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa515a3c7bc63ad3287b92196f2b52b4399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e873b86e5d115dc27a5fbe9d605d1ab3400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd141bde9c87ed27b4db6070e6909d8401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e1b87b6758e048572000c8b33357b5402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e23f11339a4fb58789f3efeffbecad3403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983cd3d48beed9e9e70392fd5e5ceeb3404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8d7cee96ebc83072244bdf47b89dcf405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b3ab4ede8f6935bdf01b25b367a2f7406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a1682aba8564cafe961210a8b2173c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada2cf2ba7b8893045b2ec9bfbc0fddc408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242a2f682f2fdc4e05046a4681dbcc46409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a213d906de85328b18b7469552c8a0410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dc3749a6cf896ec6cc64b54e75848c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3e8f9dee9c13d257f0573e9f98a62e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d4383b858379ee8c97a7165e137be4413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4b7efe020d858d6cfe67a1060975ad414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1fe5b5c365033229e5ea7abf735587415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfae131b22484822d3305fdd73e27230416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84a6f8514e0cc48ec809d73dd2c2869417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f87f8f73632ba968451685a40286f74418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f877327e3af98a96772b77ad6bb6376419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4a496c2baf580421c5e20911b0c96e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f073c2b3b13a0f71fd46624966c676421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1cb1d394456b535afff57f870768b9422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941247c897100dba878966a36a715c07423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17b2b40e5296552609bd288e3577898424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a1b54ab09833f9d342fd023a0595d0425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d85d98c20de8d1c512ffd7aeddce40426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c61821b82c03912bfcdb2eaf841151427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb53bd2a77e7d23b5268052772908dd3428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95688a0bc1d88645cf98899eda21d556429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73210add6901a44228b525835881661b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b90b501b328de2e5f38c26ac2ef11a1431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b090a02deabe0e88464a3da663d56f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b48250b43e89c4f1e2055f59634045433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bcecb1d2eb280f6d45b6b440adc57f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0846a36d0564bcb97dfd462bf0e457bd435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9b122fa18ab0f43fdec251a96f430c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9374df3eec066a583c0901e6be479b5437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5c44d66ce3522e63273756938991e2438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a490c12cb62dc6393e63ff3686ac78439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046bee8e9f308e36d8d8a19e40b755c9440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61b4a3e5674eef73b884d3db010a7ed441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d76c11bad9370f1859ad5b1c6248028442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537e2103f094a8f9af7e6c67e5d46045443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be57c70b4cce8a9fb2e663ad5b4aa429444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45f55380ac95e3d00bfd18394699c1e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3595a27db370b505dd27ad660e7c7ee5446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68d33f800d1c3b5f9786a8feac3d0af447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b951df9582d1e6e5aeb2fa8ee40ae8b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51227907db2f10466ccdf105f2ea4c9a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a81f0253a9fd038b4490ea4e90b7429450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1f5f2fcb7c6aa33426d241225bf7c1451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6965f3bbcf2f949c88fc11f209e500d6452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc500cf90e00c272823eb8c0b013d2f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4542be59d1590f6e1bd6d582bb044d9b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0914596d3df1483c7062acd0161b9dd455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1ebfbd7c56a06c4dfe0d036f5b8c53456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2dcb21195c41cacae9cc550b035be5457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258f6bcb0c930d333d62c472b9c8994c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd541caaeb50da3debbc1f57e7d0337459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4449869421810ef58c21f520398e2376460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca97b7d9a1ab4771188ad8bad9de12d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6d2a771f52e6eceda81cc433ec771c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d330425bc7a2734d7f3ddd2b3cbfba26463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c6f4245ab451bd7d4142b99ebacd6c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca43f73d9803d7a95f6b730d05cf4e0e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64af21ca30c6bacccef90bb826768dd8466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64238376fd882727bde43550ec3ddc9b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b63099e3420eee01793517c7c81479468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ede81a9d8c39861d5023ea4add79810469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e4a169ab69373e3b38569c591d4298470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82afacd0322fc6c6673848321c163b89471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f39c243145bfcea26f571b6e12d89e1472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e519b7287a5854253fc24d896f7e0e32473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9d933dca99f5258601ee7b8187dd90474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a066837b3910446bfc5b99071a244c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6118bdbe07cd40337074ec00d6158591476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1636985fbcec75c431d3727053db8d5b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7e0aedca2f27ed1a4c895ef49ff4b5478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bca2f9b004031abf9e3af576cfd11e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d5f09a89d4fea26edde4407176afa3480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e93b899dffd4a6337cbfa7444af95d0481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd6946ba44ba89803e7e29f1b813f8c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfd3ace0f104dfcd570c4ec40c18557483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00241f6f6c85683b137eb11df9db277484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a840277f087df1de31f5fb77e9e2828485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda3af752849170f3231ecebf7652a8f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23b662f7c3d2d32a39fee4bfdbb5dc4487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2bbe92d17fc96ded2ec432b8867b12488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d177b70c2a11c1cd77e1ae61e4676a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1877748c21475fe0beabd3092d0ff4490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e27832331614976f6dca42b033ba4c0491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a729f7449cb0175246fa8572a56f3b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28caec688350437b86e63a4b3cfdcc16493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e4fcefa2ed87f028fd2a3513f035aa494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483b329d9a9c8a3160acf6727d05e0db495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791c8a2e140b71e988e34ab206f4a815496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13af66e0ac2f11ff0482c98d038ec855497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6019f2e4657231c997b84185c40a4adb498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb921cb7bd6972f6dbc604d5bcbd3f6b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d4da45dad7a242290956670d74d8cb500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab771595c31da0ef8a6a06d83ea00d53501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a069823008d312188c4096a4e3fda1c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9984e2fcdb9367f1a5e13e373daaacf8503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bce293ba5399130e1540f5f17221cd504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1261664ac5cf235b6c2a36648cd1b1ef505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3baf38cdfdaeacf18a85be60753603506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e374d4849ffeb12c5ad4deed5b76bf93507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989cb070f5112f25217ab75d69f3a264508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31dd1207f39eb8faba7720e9b6a16a9509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de44387a8e1fb77b753aac5ee54d930510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed60f72a7d6a1320278e3a65ddaa992e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06a7ca6c0f68c09284ef0b64bae8a7f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c84b3606126ae28c501175b3bc8c86c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b973ddfde67c21af62e7589f7d8cd6f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb5285f9373d41e694769f2d36f013a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4efccb609baa6fef3f545c2ae54b5a2516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7867d020f9d929cf6ac80308abbfa7517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3958dab4c8483205c1ac2409a827793f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d927bcb78bcbca9947cfe2b475929d4519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ae2e55c3d4c0e781320d81189e729f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dc437e20a44500502ec111218ec59b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846d87cc80f2a98519c68619097178d8522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75391d6e6e7cba9864a88d3137454287523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a02fb55c99f48bec17800e0a9af8276524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2cc7ed9b1a59338d0e62e10c3546ed525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d907eabfe59d4d67ca79e8e2b1e087526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99853b8483a4e98a3a4b5fe621ef9b7a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a73e485b8a4cf83ba09f728bd4ac425528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ac381f675be593ad34e48c313d11e3529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199fcf6a22c3d31a7b6ab2f2c7448179530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf6573e4f376e024c96014a18c9d2f1531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91f3981e4aa6725435addd15d9e6abb532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a453f15fdba339ac486d36a3fffa93533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f530fe993b3082f6b964f50bd3117ca534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e56c8d0b99d34a8a2669705d547f90535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dffc002e27058fafb862eaa8c8aa8fa536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc05e9a1be33e51a797324ff1ca7415537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b88f817a45fe874a7d0bde1188b7a1538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32730115a2298da6b25eefacdbfcb8d8539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18de069d95e3b1039eb6ec76af15cd30540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ea74d0473440a2fe1385613035e5b2541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9e97383f208ed8d1ec4061da9b86ac542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fb3413bb893a14b9dc6adb4fe1c5f0543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a8864abef23d452e89cead1eb3246d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637460c629b1dab1139774df9087e879545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70a9213953945708a25a419dac71bd2546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b555cf70414704dd25eecdf56e4cf9547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00949d4a688c0d72400eb30978fb4486548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e95f107e6078a7fa025153d01781823549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e8783f19ae2806b469dcff5b22a19e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91878b3c24e9303ae39140f183f03d79551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e77388508e32f7922d39081ff06052552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a735c198e73c391185f2a976ad50b5553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6014950b27b7ccee5e1a5bf86a26dacf554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900d16d4abb447150a2e1fddc10f1196555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61115158b880701a1bbeaf3aa19ea13556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f158551f5582e62f2d875a877a4d656557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7493fdf2b557606239bff5412c8e290558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b15f5ab712c29e53ac20428f5eb0f99559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d8ad8cb0e1a23ab76e1b808eb922d7560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d109ee0c10794e78684ddb3823d48070561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef5cf29504901e1080a2e5ceb41bb37562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47caa57f08fc2dc9d789fb8fe4220999563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe4ad70f43eda4c1ee9b58477470778564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97d0e1ec189b1a4a2a6e136247aea8c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525c8fe8cb4896574cf42db160b5a0ed566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb0ac1b57388a4f64a43a6ae0623cef567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0287e1f62c831bcb3795487c4b60a063568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bf47fd081007644232ca76818fb2f2569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff77fbd7a8a6f128f7cb046a600a86c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc9b17630e33c1cda1dc241d1a8bdbc571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326ef8a71f14396f01949ad8c1efe957572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9f2c399eb1bef0b467365a37bbaee1573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0622f762f1d1db576f676c41cff366574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7df785cf6b66519225688724f079c6b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d8e5fa8d3327d013c20343b684e016576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108745108ec8fce148df6330d03dde57577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd36cc849d9b9818147905d3d884de7578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074b09b36384effcc8d9229dc8719e75579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e135e924f75d3ef3db1f95ff63da97a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f518d14759783a03711b41c3b90ab3581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7265e7a8d7d4bcc452fa12c28f9b0d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd15e3f046651ee180086c55d3bc023583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0430f4edb609f21ca63b6fe81b6596584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f943cd2f0ffae794d43a35f8b14cc201585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76896bea6a0405214a44e294e1792270586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2153ec55dcf995cd6266c47526868f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061d361d021e62ba8096089c5d549d3c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6fdb62785d311455dd62bac0828d73589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ddd476da6d7327239993f07e3c8e0f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da90d11cdaf6e4962a87fc4a9b5f4f1c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675ec213b1c33d76833ec05634adb181592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444c46f814eee1e61d6b0ccc7c473638593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b9b3d5ca59726372cacd7d47ae039d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d32232b0f570499b12e8e25827c6e7c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e8045214190a56e9de4d4d795c5a35596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4154210d1d309ecbc32b15dec93a687f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7e4dfc3a9de3a78abd1f79d371c546598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d17d813d56585447479b277211511b2599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b6fd526a2e576086748499b88c9c39600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec9569e9c65180509586bb1c004bdd0601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec6227d19a14dd9a2a2478121d8f6a2602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa96951de59bdf34862890d5fc9f632b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d9e1a16af4b0eca5c2b9a476c0b022604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5ba94f7567ff975bf439638b93228a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2728a66d1f738d9b2bff9911342d62cf606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130a9f983766024030f6cbdc61350bff607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce734f725f5c5653158838ce5ae78e1c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af72dfc6ede7c5e594f3fe72904f974609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e9d072bc42968404177bf5f5ada886610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8715c3d53c678540da7114ca6f6d2e3611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f36e7b9565387f0318b8b12fa7a97fb612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81db15aa1e24fd01964979998e103b3613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ec7b53dae192f34158fd7b4ebf73a2614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba62a4b99844bbce31998eaa9633924615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24e9099e77ad9b77b0d425d9aa4146c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931ee1bae482f0593a37adcc11a99855617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fedc036ab700c65ba55cdee4aaf586618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356db5ff5ae43b22f535d7b94cace346619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b000ce05fb185e0e06184b2c273f00ef620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120df9717ebe2085cf9cbbc17eb13459621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c2a0a80ae2705af496b159a70927a8622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfc3ebd62223f0ddb590b95ed43afd9623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4aa7621d10cffa6ec7361e17a72f2c7624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516f8e62864d8a06c4a2e468b66735e2625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6ec5d22f440f9e45099dcb9bc95c4f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f288a6e2ffe44c8ac210bc2c9cea772f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5b924901ebc02e60feacc179152eba628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7853b09fcd1d7153ca3a895a83f4d2f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69850bb734fbe840719d7198945bff1630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98028d0c76a68348b616dcc88c46dd71631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f3d5566aca5da99e2cdf11318e6f6e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b057463079d4cfe99856f3bff81d858b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f416cd46e155a0803b401bba78b8719634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f22e41805814490ce8c7da0a6c0035635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bee31b15114c861e9498128a9d54eb636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016400fe7a8d951b413d9e74f16430e0637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61665318491c85cdebceb203d9bc2189638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85a3f2bb866dcf0fab53a2036158563639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd8f07c761f294500399380722354a1640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09efc1483068ccd5cbda84df613fd788641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c6e727c148dd83c5b75720a2443466642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffec818772010dc6376be60e8fd7a325643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f66343cb87cf7db742edd863f29205644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0009370ecd8562e224d93219f8f47f05645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20769d974ab80d1f219c4d1232e36ab6646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26ae87e12f341ccded2d5815ba54415647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e25dab8dd496774187b6fd7e6fc16e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca3ddafc14de6fa28d7b8579a4bca0b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e92f6e7914d1769b4e4a96d944c8ca4650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384fe8956f53835729ba0e88982b2b03651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6907176db19f2f4102b28e60bc5959e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec180570fb518d62793d7d1141daf43653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6764db8cdf30b82013924f5627641970654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10eb86b821004b911fbf991f9a84c0b3655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7383981b4848c9fe0751cdf71e4127656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06a8967a5f19a42ef5f7fbd462c2c0e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68aff691545ad0fc074cb7c21a97ea21658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045bf5aa8b196d81dc13533926177bac659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4f5b2eb9c2c4fe06de06ade17cf777660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1828becad95d2530d6aa5702c50dcd91661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a47806a77ac5e97cc65f89be77aef0662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b690c6198b991998a5c2d1a041a2f4f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b442089b8ce21c9bfa1b3ba3182400cc664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8276c4be5ab69d2a786cc940ec5168665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd3db2df919d4c40d0f698f26ec09cd666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce96ccff8d9656532074557ffd8b6d2667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c28dade299cb8af3a389ba141597e9668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0785f18cd039168117347873141f00669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d977d103898c3da5564c3dbee96d9e84670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09fd72b785d6a2809430a2bfdd8d634671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7505284b7fee698a999366e1335b00672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361857d157d100281f7845ea943a077d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4e86de74f26aedd5a3172c997bf78b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc7b0f5d5b91119f64c154b4b38a970675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a8b7052ac657a120fce3671451ded3676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641657a68ef9747ff883334b81d356e0677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac53520ffd6effd1a971fa1aaf82258678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c48553a40b26af5109a1c6edacdaeb679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f27ac5372b6d697f365621911070720680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce6bc62fede4af874782e88de247152681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5281617162013af7ac52863b75cc1c71682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18eb938eb31b3d78b15400f0eed43f3b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d22f62686e5ad512210c64775ba400b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf2d197a3b782e3854a8d718df51207685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27c5f02d3317da3bcbe8cceeba53b34686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4760b738880d5debb5bca669fbabddb687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c369ed02fb295408cfcc3113d3e9737688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb1cf28114b614e1d7255ae5e94fd0c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1959ce04200957dec037eb49071920cf690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c062499086cfd041bcc66ab34845048691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80142bfa81edb52c0ca0f5ef127e43b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc6cbb7de66a4191510ee6436890846693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be70462b607cca02e76a565aff1c7574694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358e01e1d47f5d0ddeac9f3ae7dcb873695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094a1cc1e3c18c7802cc5e77f79f3cff696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836a83468d58cc1aeb6f497cdef683a8697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33648852c0a547c60516c47589cdc0f7698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26723b76908f5b2381d54e698dff60e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4e4cee58cfd9da14633dbf569f6b92700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0939559527d80c2090b5d77811aa0cf701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc66ee2e945b10cb94fe00384c667e3702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b7e9b19f49b8f6a8545970bcef0409703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86634fe12ed0b5cd7d947ef9f3193c95704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7282b529d026fb12948e3b88efcbefee705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4256194c4350ea8a843c884881764bd2706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c537b7e756440ea81ff03d29f277da707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8d67cb7b1a3e83a02e841e023868ba708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b382f0469998c0379b86ad3ac69de1709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966d2dfacaba45399de1daf6884ed4a0710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e3c900658401b7412df9559706169e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf864f3a455b09ae7f357d78d0d780f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca86ed4d2df01f5ac3a2cfa32bbcd602713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680ae19a691059d7ff42df666c9ee847714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862b990d24f54ce071a43e60f156ba68715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4572028ad8cbf070ea32e5bf781523716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b8430705454a26cbf0a437157f8279717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a53ad71927168fecb5c837d97ef843718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b33120061a5be7b1cfa31c9f8e19c7719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55131cc3a617a6ee8daa5e41dd3e2e98720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09328454f9892a49d66f1cd667dbbb98721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6bf19ef16a3176ffe36d2bc848106f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a977d7dfd0290e285133f52a9265b618723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e697e15ce174424aac76dc5457e60df724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02134b2599020aff0b4506f35b2c876725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae0ca64a70c94c6872fae8dd8f71d5a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e903edf080a02922de54c48595e83e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a297d8df669d72f49085009802830600728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387520af9c454e15772b793062cf1e90729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab27b8e8bedd06eb8ea6fab470444309730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5aef7e5752ce42de1895318f69a9e1731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d33d7ee1edb57a0e19ba516cdc8aaa732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48cba70dfc41317ce4860ad84fed4ed733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a891c671900ff09df97d0765cfda344734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9bc154daf8fa568974f0123e6eb6bf735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceafa42cdde03cc956a8c87c70ee02a3736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2ab01feeaa9e4b16ccabc96d8cb120737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3535ff4b1f69de46ea3464918c12ceac738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e3f5b5bae7f745b60652638dca70ed739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afdd18cbf4c3bea3e5758764a7d1389740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8b73594acb7701d825e7ddeef7e753741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858a74e430dd60c65d4268734f38116f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a22b5e09dfd7f4a25d5c5d3d9bf54db743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f1336ca8828ae604313aa853d4f035744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869b08338d78ed2c016e4c908b593d3d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38028d831b9c6b0bb1382380b3e55d8746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fec656236ce3cb568c17b760cc07a6747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1a056b41ecda39ea30b32d4f2ae93a748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d211495490c07bdb0a2a11d95c01575749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df66362ba00cee7f9a7190982393abc5750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55669607143efd060012c59aa30746bc751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6399a2ffb4ea7901ffc6fdb7d8c621752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3a6c9dc65391f979aa08e90cdf85ca753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149c20572ee8b37238df0e9c91b0ce4d754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459acdcb207ab9f79b8093353ff4b813755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd9ea32e84e38cd70c7b5a54f5b413f756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5fd6a1afbe63852f7ba7a752a96e1c757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f788f5872261a3a75307770173e7e9a7758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d0daa711f883f9253b0ed10b6d401d759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>