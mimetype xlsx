--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769cc7e8f0117458677f18d7c88895331.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0220981fe1733ef29b542f73680cdb5a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14879df741cf239f0f204c833a81f8b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848ac5980fe22b6e64b7a2f05405de454.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1598ddb5de67bb92f873370f73eadca5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f940275fc325515602f0402ad7dad8246.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe41afd4317cb2431f81b0b16bee74d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d678841ad22ff17b7a6989dc1c81918.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c39f6fb60bec8d51204fb1be9f7ab259.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b7cf14824fbb898226c7a7e115db0010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8bb19952832826bfe4324a8de5ca8311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa39342ba1329b6917f500b850275c112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efa4f70a6d9257ff504eca823792e2013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7e99323a639d39212476478820c61614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e55f9d7279d197e6ecf8b4311f41a3315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1455c9e82d219df0cf88a3a2e9b688fc16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3579bd1ce67c28dddee05c2e62a5825f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674e0b8d1d304b34b57299c4958e87d418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e8ce65f6af93be8daa6f5bba078afa19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ea249ad1762bc745636cc8cbf8ca8920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2f0ee1efb94760d7b6c5f9b4e6259221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27de9afb3b8c723e225de7133361de1322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904361b9cdef01a39ed07cdd4d3eb78f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8475f62a5e8f3df334bfc518123fd224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeda069b661d9e2ba8f7d84a2d52b3cc25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b8c8f23fdf6fd8816c098aa4fedaf026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93486343f978c574cc4c021d34f2310f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d175b1a8ff1ce2ec720dedd169bb3b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bce4459ca0c2296a824cf99a96e08029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656b0a1d26c6c00025ec0ad0fd874a1230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4f0e51392099ef4c38a21e9def8b0131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a307a91e1c506f6208cfb9a609776a7732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50419e3e6f254245ed144ddd98f2eccd33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba73fab364ca01c04e5f2b6875d81ad34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b96fcc0e0ed59a358a1fb697b35db635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b0e89e6d422bef4647415a2546fe6d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf3dd4122afc9132bdc806fb2062f4c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef93522137121e1118e17da6b99c490b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5a6f7f2c187b30cbc26873ec80a5ba39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3efd6ff837bb8ffcceb69bcee44ea7640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a51b69960fa3c0e2aa05292843b174941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a765a5d13e5b13fe0030d87d5aa09142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c43c5683cdb84f425b7feed36b329b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9950d7fd6df3e3afd8c142c832be695a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49c8824bddd364b96c9de6a00653d3645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0cadf295616116d05c46da37f150b146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c2278cfed28088301757dceeeede3d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b333d8bf659ac7e76cd4bccf920121c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470c6487770034770e74f1ed0ef3073149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a01e2e00ceabf3bb12fbe82b5d3dfa50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b49469bbc3ce8154dd328c6ebe73d651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4963b27395c97e995bcce4c82fff39e752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fcfb0444009b5b9bbec972e7c349ef53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1585afa384408823dd115e0af4d4f654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc28bfdcdedf345cd411d9e30f6fc5e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e548348a39080669e071f4fcdacf2e456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddac2a746f20772faddc3247eff8baf57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015f4a17e1999c01472508ab212fd80a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16aa359f445d16aeae3bad9f569b1c9559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66d33bcef5fc8a58271b69063600b4060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a489a7942c6d1c3d9fe3c7619112f1261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e514c2069eef7ce96480d9bd47b15562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d445407ef78f69a120d00d12102faf63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616ec888b146f51d628c22498ae7d16564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71f7be02e5ee2d9e8373fc2f48bff1565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b8a1e5ad78a0f44da17de4026af25d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2982ac1013eb6d6fe77318a4a3c94ceb67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b343ba45170918df7f9ef776f39f0fd468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b53c07185ae3d4a50e27ec7c0015f269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c76a6a8831cdcd9a8344f6834b0d42c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02192dd4d852c0d6c8f7e29b93893ef371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce41f72bf48107184bb9791f33d5125c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19f82ca6888bd6962bb1defeb3b9de573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17229fcaa1a45228b1821b85cea9150b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba13208bebe55a01b844b74d19dbdc4175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589b162f368f5a812eab96be7606f4cf76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c43c6b1a6bd8648867b53931e05ff4e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c89192f24e974533726933bfc6184a478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86e259de8d2613fa1238aaeb67cb76a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef96fb9c807d9e314b6fc280f883105d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad098e588f4aaa227b56c1bc1be256dd81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72617dee86b10f826a5be06580e3181382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682921877aafe24b86e8342a5b8c0d9983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789884a81dfc4acfb345205ec47892cb84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3ffc0bb10dbd570989fe9f3632b56185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc533ae526c023bd7004062b50debf2f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa35c0742738cab17abffd6a074ebf387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1149954525f6894792f24eefea1cf888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3199240b087fbcc27f7e7593f7d73c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963d9cfa1eac321ed4120f303037265890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d0fb6719445b875c3ddeaa2890e70891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e524cb67c8bc1e4b68e51d6d1795aa192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111ca142f236f1af83fb9c97725381e393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3f655b5b2ff8cbb2cf83b112ff828894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8dce7b27dfe6a48a47d2e292be341995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af42c6d817e9e9d4b7547f08f098ebfe96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47acc12a1449bfcc3361bcf994a1fa997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5117ba19bdae64413e8100139e3c9c5698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbea1d491ffbd55cc164b8f1d12d7a2399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f564e679a7eff84859daad3f7d212874100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2789026d724210b4fc0fb49335c3a7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf7171e82ef5ff5ff83c960eab7a121102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578f4fc036a4655475d3cf82e74a2724103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf53b0ba4d55f882b90431a419a89c6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231821f26ef68e0f7c7e816938bfedf3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d7f94fbb46573ac0f04afcfbb56344106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5ead4763c27dd3b827aa65f16e7397107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87c327f70d7ebe2d104c1364524d1b2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e2e9ec23eb570040bb290e05dbd7f5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7497e2c8b56f2bd57bfa7cb906e92f2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30c909453c73cb051a779868989bbfd111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e719954fdad2f9106b52415cbe34b3a8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3d3afd8f30d3140d3d3164a3002005113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba8cb59caf05f095e2ac487b366eeeb114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09367c38b15db70335ae3eec1220b4ae115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571fada33675f895a780839123c2c0be116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6023df09fd99a35665f781bd64e1bc63117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c7ce35ffd672bc75facde711aa4c14118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2c81863fd80fc3365743f1f58c668d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab452c8b361f5e95b6f4437325b6c0e2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61332759fd2258b8a556888026d8bc5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2149ac9323ea0d1508fabb1203b92c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed30d2c42f7d1f51a6e5b41e2c9621e0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0796305c60c15254d5319d5862b9ba124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30e3b905674a96d5c3becdfa0065065125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14063d30e0a7cf780b2005525f743488126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23a19c13e5351651dd74dba2c9c599b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff9515b2477b8f29f67acaf2051170b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d734291dbf597f1505b784dbc15309f7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844d2b95be84f7527856cd8d7876e66c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8c90c78f33de13c706ef0ed2e1da5a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b702d86ea008ee5474acbf3b9fcd62a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b433dd79102c0fb0e5aba366a6f35e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c050428282d1339fd0ab5a30337823134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30ca7dca7e8c4c8ad0fdce9023f786a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357ace30f6c31f8dbc98a54a217bcbc2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258298925dc4206c7221fc37a611167e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9247d512369a1102f432d1b194075f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddc86269634946e251b082c3c132260139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3841a7d1983d2b028307206f11b921d3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8351b8ee6521d4fe4460826242e878141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f67030ecb07b00b4c638329ffbba76f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fc4f5dfc02e6d7307df28989431b96143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c803bb664d306e0fa287951ac8be4f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f78940b94e49bc121e3f7365bc1b60a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29c11fd96be76b3655c5cb516001750146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4145efcc4b4219302cc097307c488874147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f266faa06a0943a2c4976964562a9501148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732c4f98c1c3ab7f86ab67e76d6f1c16149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387611d10b00f95e183e22680975e751150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79868b157525fcc3f4be68ae27674c26151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad369d5aeb74528df698b5a89e416a54152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2184416f6e573ed17efa94efad78b687153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d8e5c46458ffd5d0287b0a1e507f0e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc230309b8847e624fb0631fab6f5b2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16424970b96c76875ec34f013c6dcc20156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69635724454c462d1d549acafe61b01e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1d6687b7a1fe2e00954c685c678f00158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0983f072b582b0b5dd21e7f775541ec7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b687f44ffb4216182a3ed1630b14fa4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff9f592f4b81ccb0bbfc33cc6f32013161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae78f437ca0ffc3b353da8e080dc23d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6ae4dbac58a0b45499ffcc35982875163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e98a113d8cdbe7d72bcfdcddfdd104164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b71b9e4a850ef9c10e4b175a07f5c91165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647641321c33fa081b4ceefb26a25f32166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478842ec29b35d764c8f9c280b255c4a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ca693fdf28772ee81c6a1fd1dbd233168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d437d9e625cf97eb7b0b1e31f203133169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b98d3d01494b5a00ad2f932c6c3e484170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ffcc19186d9a6f7d61595da2373bfc171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46442c13b4f934b5d7a90de28f736266172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c5911db085aa2428b2a556b2fd5fb5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12cd1b9c3a05e50df617c7d3a18de85174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e306fa6674ccf546723a27b57116061c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee81b09d68d827e0f8ad1bf187ff738176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80535302d05f6f6c313c654b28159065177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1019ec3ff3db0c9656ece99caf6966178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cf95f74764316348efb8624964a75a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4143a1a7354f2a9ef8e716fa286bda7180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37c2fd312a5c6c99730bca0d7bfddc6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6f15549dc6d1003ea416c431bc55f2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8881aeeb67e85b5165c273ecf5d390be183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0aa8d372717f97c999a2ac5e044d19184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9878d0e4caed34d0a02906cc34c14d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b91dd30368f5c46cd3dfe427005af7186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d5fc632f2fa06c608d97c9c5419342187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94da3298499b10a9e0adb18afaf9646188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a612ca5608f786d13a876cf3b3e28c6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17644fbc01d941281d226600fd178fc4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54206f9838da114a69d1734431cb2f4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd9e455b3c8bf78d0bab74db765b71e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321b6c22adf842fc7be2d4998e688c3f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cb3dccf455623878b3341291c10453194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84702013258cd1912abb442d6856a226195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30983e52cd33de8f7379bed9c0dba4ac196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3172267e8e44b37fa53373e71fead17e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260430c9d9616164484b69692953776f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ec3bd013f4e2adba74c508e2bd1d56199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d98219493aa3438069541af662db78200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefd8f222d5599a555160c11a9f88ab1201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f39e50222ab52918655e9191efdc9d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cb599849c16c84c40993737b3ab095203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783a39163bcc6dc74f6f8c30d6b87644204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0150990f4d7644961ef5a500eb09d88205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75d6eaf0de75d1d739a5cde4ee11be3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69be46b6b5b8143b12ec45ec88b553b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356c74421825b0bbec44592020855506208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3fff50f7b1d99160d997e9e69ccdae209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cbd5d8be53b9429702bf4e576a0388210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af29174008f8516ce4c68c67e0f1126211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2fd2df1b94b35beb0abc6917ac1422212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218b6b37170086ef632801496e0a0c1f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaf955d91a22e0dafe7b7d78780bdec214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caae9c94e3b1c14e7315ba63567ad01215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd635f4610c3c98d5e3e7b42c3869007216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606f776ae406c65694b65d00bc57b0cc217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be24b6993a63c337ffee56fd64d5fb3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a5c60365006dc493ad0c2c91fa4252219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b389964ee583a087429c89baf3a7f1f8220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28107ec557f323ee6542e43cf28633f7221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2c0388c74bec62d70b754b2783c814222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b51a263a22c494c06098a3ab15dcb09223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33310de1fea4ee5e2738a387b7d7c7d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeccff00532d6601ef73a57862e791a6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e63dd4d09d40a95d306265f1fa46d0e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d8ac35481a6858c5cb1b91f32dbf35227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbd4969278eac4cb4389fb077065dc0228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea392e59f77cc74de8081f871597252229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f23c599a391961fd4785fa16a56e25230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f679854ef25e944b396d8fc785f3eb231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ae71784069162a71d4bb96319dbf61232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f269feb979c4bb43f87fb7ec7389bcb1233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8ebb8a97f767675e04c17198932b17234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2719041c204b0cfa15e78f790417e0d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30c36a5c821388d3f76d123cd24f02f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e82ca226592c2094bfece0979108c27237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60103a35a3bcd4bb58a47dd72ac9cfc238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac437bdfc0fbf1628d2e90a7a948a34d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1a8a80d55ad1e5198a59533824608e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45569d56dba363b63e0462bd1136c9b1241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa222825ae16b61fb84535ff304973f9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a272d489fb168d51c11ddc5cef6501d5243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0011e397263e71c8758c1afec1cb6a09244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f8976d020c0b3b0a26d940c36a27e9245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6701643758ab578c92c2c729548fa6246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e258b0a586ac43f56b61c8b0677311a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cd8969443a9319de939edead824563248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275813b17febdcb4f01cf23c26317183249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0862f9826a16010e9cde7f426900aed250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e78804f933c802a11c543ecc3a7bbf1251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02aa95e15c3b107be4b01f7f32312b07252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e21f30f399e32d3f9b5ce593d8b3903253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a9466592b63bccfbe7b2557fef4db8254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06708e5e264ede3fc258692dfa2ebdcc255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1487e3e4aaaf1f9cfd18b55dc00f07cf256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abddc38c481d726eddf5897b59038ce4257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d7d46444bd977e2b170a928e4f8f0b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c57dfad332f180973939c7a20c15a4259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38339cfd448e9756a962d57172187aa0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35a8b17ecc2ee308b1ee1aacf976d86261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0eede417f8b8658721c5fe0b025d51262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d871e2533a9dbabfc2122979cc399b20263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf3b5b66337f6f842d784a754b19227264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bfcc5c43e63ec0ce9903a9656c97d7265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cdfe0ab81b1dd198b46ef23bc16fc1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768fef8a2ea339701ca4ecd9a93be79c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54017f44037c20f3d8f926c956e6b586268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d19492c44da2e1d1aea39d90b31f4c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7fde7ddb4dca15629db07244f4fb5b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b59c091909c565c30a4c5e0b06dced271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a938275ddc28e74ea1cdbf5d018fca98272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b1d77b3d52de1bffb1087ec54d387b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fc98587bd3789648bdfc7924d25c12274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21d03d1dd6e85639e2a30ba51dfa123275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6da5c707df4c58f1f2c9c3c6973564f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a0044655085ca5e3188025992973e4277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fc30c4025bbdcb87a728efef75f544278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c023cf36d487ae24ce1d66b3652ec18279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e85c103d816bc8079cd253162ee568280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef15f2b86a8476095f337f6eb02933d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40113cb8819fff2982cfc52806804d5e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071541dbfcc91de004068f6ef2eb6f83283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd606eee8e4dfe3abcfbf65fc990dbe284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6216518b2c3d54f7cad48a8f4dcf4227285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25691fdd1d02775a3d72f5058c4383a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcdd8cb82de109b06be144a564d6777287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675153e2769fa9ddabdde892aae4533c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf360aaf6bd5d25446e103f6e9a3890d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f37b5e5a03df2cc52f09de20436ecd2290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b478bf2364d99b0934c5c9e3bc74f6f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8f27bc230164d4f6d65cfca58d6ae0292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd8826c47aba42a1205bb45d2fde7ad293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a42bde63d61a4c9748306a7c5456fe294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e907dc1c9272404f9c1acc0b2fe850295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f09173a4a1bc7777bae2d7d497316c9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1a2c34bd84f5513f019b92147ad38f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f887073227002a7c6bb8837bc8677115298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cfae474600521061fac63470400ea7299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b5d1c373df1ee2a50d3dd1a16cbca8300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e077ec79cf3be05bcf4c4f1d83d265ff301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3f1972e28ddad5821f5b2abdb57fe1302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f77112ea5d5ccacef5bc389a1b9f208303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e00802deae81a489f7dc40196d7d4c7304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafd4188b91ac57bc8702889dfeb2ef0305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9de3337b48caa961a02b203ed393517306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c0a9efcf22815146ecf733f168c2cb307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afeb2cb8ee3fd059e4bbc7ef0614020d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86b7e1a3e5b04cde1f05062e253b794309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd8e65d7f979ef9696b281963137832310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d508c257f4b7b65f182def0a7eeebb2311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54ec461b6a8cb7beda71ae5036ebe45312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98138ef9ac9c33004010c7dc62dca7bf313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba629817fd258ef301517311ac9cd94314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b76962e33135351c97d6bef0c879e2a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e846d7539283acbd4bcf489749250f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0092746ddf4ded7f43c7409e1ceedc317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7268e2955d8af817c08b562b3208c0318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f366f333e9cf2f844b39f1f2c1290fb9319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8a80a961f88d8e41b9d75ac96ea9b7320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963e6a10632b845e2b69687c74281f5c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad7c84c80d788c177c180b5cf132f88322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f8d191908b8369bac2b4f95d839faf323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ec1a1643b5f5a7da69acf7d0663d86324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88feed2ba9393ae63f59fa607a084cef325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d287b3ecec5aa3f0692e1354b42c286b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8db5d2c5710bb0f368e9b074044aa2e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90a7af6078e681650fe1038eda8da79328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdb37905053e194c5f68cb3a2455d7d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809129c7bf628b5abc69cb665c981081330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268feb54c96751c8ee57f268038ed26b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc780f4f87ffc3689511bc0f5918cb01332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc398d20e92c08c9aae3d75b967fc2d1333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7903f45a633c2732e368a9e7eb9d34c8334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4558ba9f38e912586af28170ee6abc6b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d5290fa384eea65fa010c69c3e30a8336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdca9152b376d0dd6ab0fc3a50037e7337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e34190a0e0d09b064b54846889031b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873aefb449d35e1b52bac75ef00e9c68339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e696854141aa912246e6dfce2c2e04340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd220e9093198e32bde41f8b8e7cd43341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be34f1486f159c4aa5df137ae1360889342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7bd70e75183f6d927306ca7ec4a127343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56d148421f27309086778d3a26c4743344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d16eb05adf424d6c7f16c78972c161345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4d5b12dd5c9834e17b19e989543ba7346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa5db4e85edf6b765686008e4136d16347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd26e9ba8e0eac3633237236cb2e41b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58824c17e6979779c27ff1e1e9ba7f7c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62eba485e24997c9fadee1fe07a4a6d9350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086fc55c8a5c16b1f5da4d76a149d769351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708152923d6b8a978b381c51417c93bd352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4566ea15407ac5c0b5978a2c2eb0702a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca352523428f0bd30353c874ab16f5cc354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c072eb46fb6bada53c8c7dae7cb2c2c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055d4c96ded02ff4d726032000609bd6356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde26d4791feef98f6ac66df2937f774357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac293988227a830f04b7a8450ad5099a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cb4755ba0d947af1dde4c8d0bebfb1359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7eabe36ed19271c50f827c4537af98360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdaf1dbe95711a125061d4a103c7a315361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c751f033124e91f46081cfcb394a96362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaa190fd64e02babef9ea5c08f53145363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519f1fc0eb672066475e607aa044a0e8364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c2d147fab0db7d33ba25087920d913365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5d845339a5af522d2c7c26bdf830e6366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb172edfc42471c2cd7ba5a11620b7be367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1e0010a1a4a314ea951472da64e7b9368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08338dd178bacaaf06dbb20be79c3760369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e083499217aadebe0cbba16ca771042370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f755d82aa6a9c6b9e76184adaaa57532371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bb039e63efb35b19aaa65d29776cdd372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b987117a14c47bc7b303ba1c81c7f657373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631016cec3f55ffdb0ec68b384166b6c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3273e5f138958eb1954c45e372bf23e1375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797189e721b12af7bdea9c71b3ce20e9376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4844e570b038a1f4e5efaf6fa55cacfd377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98495893ab504cfa9a83b58fc8bf19c6378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6eefc537cf3a0808e7a9aa3c7cf796f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b93f171db5b18c63941c10ee8e3ed27380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095cc18e7e6157b62fe8141d7d2bc057381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f127213ea6b2037bb63d80663b5a6357382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139011fd949fcc2add8ec1ac2140644d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89579075f74274774b8050508d3393d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f83b0bc83c13aa162c7cb8a96ad2794385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674d46ee13bbb4be770eebea1dcd43f3386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f34f6580e418bf8f2c2d9537887141387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef742bf7c32a08bcb901c92aa2b8474a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add1cf89b707bc919cf482cd74d01523389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a85305167ecdd4b5064960614aa7b56390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58ae82394349b60d9bf6f6794ae207d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8b0273609ab5f9b4ca2713c97107d9392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c34e938a7151e28ecdef0067bee5072393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4889275670c36282f3a8a7492ea840de394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf2e24acf31f2204dea0466a3500a5c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f148e33399215d02b93e8e5676d4ca03396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11218de264767a5499d37029176b4057397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdf6a7ea2a227a96e4cc9e615f02c81398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123cfa9db336ae2df7a96c05ab4f2af5399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98cee3f9155800a8f9e1524873035f7400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697f69a7418fcd356d4c4f5ff9a6c1ca401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07473196c8b4375fc2b2cb257a4c478402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2405991c262ba6ef14257251db8565403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38aa4f2e5189118fd2447a72824ecb4f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bd252626e360661881e546219f97ec405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f37c11becd5b89f0ec1e3606edac67406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13728c81c60e3d5224c049db54bc3cf4407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4976e55280e081908836f118eef2a693408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386b87095a88f570d0539e4a279e8a5c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a8425218466c14d7b5d44ab0675036410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cad1e1963d194a94ed69860a6cc518411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd2e54469367cbe6624bd2192f1d063412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9be06e3fc851991f70f5f3023eb81a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8687df55ad20feca5f0dd283b545e344414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ddd69e3f5caf556740533a8b5b94dc415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d531d94bcda04882d2e90ec3c2c5239416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0852f046320d3e873b93528f9a0045a2417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579199190841d5d499b02b241724d83a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26b386dde2f6fcb1bca1f35207b6087419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9286269c21c222ff08b855b876699594420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a03e7cc9f3d008f16909b793bf110b7421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b4b038377304089df3b1e6f92aa288422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1256375cc6eb92dbc24f26f76b9cbbb8423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a085caf5ad41cbf8d6a0462ba201c893424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4f4f27e6b9f0b57dcfe36867328158425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee9c9e475291d57ca23a1f6620322c0426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168905495055ee651e0358b6dc171e02427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55b3fbeea366088b214c9240cc42e67428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9a843577b6a6e5e851897720ad6390429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771dee93dfaa97dd2e154730094f1566430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f58805dee481b5aa629d58cfb5cebc431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c532d8351d43b616abf15255f8c335d0432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c1109dd1eeb5bf4dfc69ca59862d44433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8824002c0b6def85cb530c62d6c56e16434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a94911d9e994185cbd6f4733bf7abcb435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5812c390cddd58397264737b7c7565ca436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2438efbbf7612d60046fd70c546850437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119177c2f7ed960499f70320755f1c70438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece5117534a59a513c5eb658e20b3d33439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333de0e74c813c8f0041416f7f0bb8ad440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affb28eeabb52323fde1dc7e3d4b8b68441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a1808ae6b8020869968d71db7aeae0442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ca315fb3a5ed1f496c6b91ddeac925443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08ec95fbe4181a8e3b1155df956082f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541d8b116d81f4860cea28c771b228e6445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b99d0a49aa8f420bba1919685de346f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445a50a0dd0c0e64665cd6fed4c540be447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a99a48968052018808c5f3a4f4ce3c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2629770508fabbcb99cc08005f8149bb449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffaaf613f89bec77455126592638361d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f496b987679ad8fc5dbbb001b7d116ad451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857c8ee6e4bb403d444da2725c1d4f46452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f895e640b1d7c357b6e040baa88381453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f7e474391d6fec99f499ff48584f12454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2156f94fd2b8c286588e1b32370a57df455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3689238de6c300d4535c6b95cb5970d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ddd6cc0665256798bd4f9fd0115751457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a31d4dfd15fd764d8254356c36149f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96096f08f29a3ff56a8b0a17f5945476459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8534f6b93134095bf01c33c1b4f3f8ca460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e625f1bdb6e2808f905bc5114c3fe25a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681c4edd9dea7440d5e2291cd654f620462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73480aecba28e93dc7499302023d8502463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b7ae27db380460d58a716f42b63092464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ceea284bdbb999c2abcdf4611ff6d03465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35b808db9018b2f80df37f1d1399eff466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b904408e42f9b09f47b1410f00cf60467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88403137d571cdf749ba9740578b5e48468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e85edbfce3bc68499d897b20b6b6c4a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb631cc2e331a9614dea45bbbcb35237470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9766a4491ff152824cff15725749582471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68791d2e5c7084a48f1cb8c7bb293243472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8484b752e5389e7aa0509f35c6ef44db473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b083843b033cfeee50e61ad26a198b3474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c270790ea92ac459edac54b22f1fa8475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3a3d09263a37d7b86dd0033203fa95476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcdf2190fb92235cebb98a123cb6278477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3fe04061bc691d9dbee3a0fbe1b15c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12afb8dc1ef26a50082d9ba14cf5d18479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9033a953988fbb873d8a04cfe49f1e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dac0430d3d70c0f63bb129daf76cbd481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663d96fb7da6130565e421ee168bc2fb482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c736f9b6c721c3ea71fe416c95643b6e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2264379d7693afaabe7ad89335c914ac484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4763e0cb0c63486b161cdcae91b64874485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1534d421cb688ee47a335cd86504ed25486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1311ea12c1223b0c09e259007d143cc4487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2bbfcd28ef147fb9d56b528f64ac94488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6262722da6d913d6626c9845dccb743489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f9021359dbde53096c4c6b0f445d0d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df7f4f038dbca1b38f75bfc1cce5153491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e12965cd1d23d05e6591b58c8abf6e8492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e79e7a9e24e48cf5a34b7eab2e4f20493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4496afe7488961d60e6f83ba7f53ac494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6d3a288e94b772395d744e81de3d9c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701b84f3e9af941cdf1dfd40d84bfbc3496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3f6d4c67f5964d2722efa76d8616f3497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360d0af970bc8bea50b6b27385dc4e2b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cd1f1d1d4db97e185f43efcd04b9ff499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1b582902fb0d2129dd759e456ce65c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d82a790c148673f1bb949cee564464501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafe2e2d8bf01cb42d43bc6c764caa5f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4aec4444711c224f020272a2cd837a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca382b409efc29e23c465a7463c23d4504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a827c62a73b5d608afb2f88e12299ff4505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48eecd3675cdba009091ef5744c68018506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac1ee67df32a6ba4418ee516a148dea507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990485cc50a2bda62d4430a97984abb4508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d19c1d4e8bffa2e3e2962e8fbbf03b9509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026aafd38243411368d7af0dae640988510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f23f79174f19f332d9b2bb5d442893511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709c3272c9a8427e098f01530e665c03512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f37a88d1854ef7257a8a545a5f9d76513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82a207808da85d6943f881bc35078f6514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17859c4f34ccf4cc4730ba6de87b4d9e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f79e4ff1bd70465c8d95f0574cdad3a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c3ef035f7e897b17196b6bdf2a584f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc272b671a929ddf643da8f530d71ffa518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d3d5ba91788d27bc25449c41e85b57519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe120aadd68d5201e758eb6c27f664e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fc902de43c4958cea1d950a99dce8a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d922ea2330f7ed28599c4fcd25d7addd522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae450e509c8a907066fc4dd48311838523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de6d758f02ddcfd53c1c3bcbd5b1e4a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5474b0861c07b3e176cc2c4960d9039b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748906a63f63889b7120346abc688c90526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cb4fad38830bbf848f15d2b07355c6527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6765dd817a5446a11cfe1ec4afa28835528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dd06c113c2aa800dbd455b40efde0d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8515ab21282f6a25c88612fe3ab970a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966690a6b6b16b2c425507b255a88de1531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ae8b7c670a037c5c07bb4aac810dae532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6b55f0f5e736baa9cfe18c5e4ac987533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d34555b6fd2c4daa777c6911a63878534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b0305be0ee8cf11df20c6bb34fbded535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2b92be4c56db4da985990d68c923d0536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302ea7f52e3f6c31849d10817de3db49537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b1968c2a8937cc015313cc23d88a6d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5908e8af94441d724fc55a7fd69a3308539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189913db0ee4d5588e61453e985a7df2540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ae7e19f96583519e8e7f043eef2b0c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f75680b99f9bced2599fac33ffbe03542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370168b983a002bdbf7b07591b0ecb9a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25afa5f882cb06ffbc7020464b65b71544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a196adc2c72adc435b800894fc644e2545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1e874ae37e3e57f83cfb8666f06fdd546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c674d2b001a389e93194e5bc5a23b659547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c78d4db3bb28922f63c107a8ddf205c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e60e35726ddf873180f3b00d62019b9549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54a01e383a2323812f4607509f5e382550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5c69e0f803862d56b5d16480325512551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c06cb029a9960bb095c873cebefbb8552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca40fa3662ecdd38003fffdca315abb0553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53df17cf681645c52837db499050264f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef9255c3c2311fe7cfced3356b22d94555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd20d24a41cb737a549bff5947c16a1d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0ef7c2d7294b37d2eee05c60145acb557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e0305cda6fdb0f045620f037dcce28558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1788ab87493c322cf744d21626820fb0559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b307cef50d1432efa2eee79dd924c5a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fccba46d5013d3666064fbf96bf459561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303698ddec68c132164bd1d51524f530562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fc7952b1088c55700b8943e4f79bcb563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a35ead10ece02525d9804db92aeb4d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819003bcf2ca3b4a92936d4679ef29eb565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124f5db410f9d6789676b02f79a69757566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45bcad02905181cd8ab04daafb91b9e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51f1d93a0b9beb8f36933be9c508a61568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7559d184df68efcf2e25f0b2f9374d7569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b4019ed3273cc8d957101801cf9625570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bebf34fb3f7950607de6e0dde022bbf571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4431213f67d183a669647d6229674b3a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209be9a0de20018efee06c646ae859ef573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c71a0a0da4ba040f17652d5824d9a1574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78928408e092087c56ae19633d7cc9e1575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760bff54f9853cbc7e3311ce8ad209bb576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60887166a9451ae7874ead6fdbdc4efe577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4006b0fe1d9fe93ce34fb021c4938269578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a081196a1d49061ee3b326f457f9a3d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a806f23444c8e09a81cee9747ec6b55580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544471488dd36a72e83fbb89f7511c82581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da1346b4dd09fb4d21245185a0e05b2582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afc525feb2420fe925ff29e4e4e7016583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcae22dda18b026a9a412eaa1ab4e5b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89406ca4b1a8a0d96b1a6dc965d5904585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c35376795903304649fa0e85053af9586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f7144261b61c3d67259d1d5e4aa116587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6213c6cfeda66355b637f66bc2c2c3588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e59efc2dd717e2c8ffd9969c4ac6f2589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53db4325b9cce8dc6a4cd2cd6a790b9590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffef05b6615f95c2b30091e5e4349b7591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0076c420d938182aaae50be6de8bd5f1592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb376189b7524c2f2184c701c1a3e70e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8288d396749637aaa55b88e5a78e69d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3405069f1c86d501a7b7afaba66dd22595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b3f474dcbf7b13ecf60e1362f7ea13596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4b24ab47ac41d575265d8807d63d98597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded9d75f783861f484b8e8e7bec386f9598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6211bcba0a8c06879bc3e2c44ae820599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c029c8b102157f5ccb1606b1e777549c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cc50411e215698620f494bed0fafe8601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1c5217c0c9495f0189c3bddc644b07602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad9584774c3dc86c30a4372c8819bcf603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c79c49e1ffbd908f72a713d880f066604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672671081918cccf37487bfc87008b8c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431d676da5108d5133511b2e7c13f355606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f016bd9bf8ede59f88a741f428f8df607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18b580ab88ff7ce5e218578cec80674608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4cf552a7a0d9590ffb733450685003609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1977e4e143ef237552c551a8d2783391610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b741b10fc76fe04209192ead7f78efc611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2242fb94b5013972eabe3da37decdc61612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911d251897063a20f3502469928faa28613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3030f0a400068345ea5fa7a906fe7328614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8694d315f4dcaed47f16a870b4af69615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce66e49fa0a5d721ba0c9d98d607941616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edfa72625b394cee7ec51525e8e640c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c867fa46b5cea3661cadd7dda1c7b4f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61d60bb99876003fb846f11b8313d71619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f134e4200ed3786efc4b8c0f00a34789620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af46a072186126f8e67a69551c60dc4621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e56dd032ebbbae280fcb289cd8038d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9853e7ad79a89d0c29c19598539fe41623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a752bf418c2129b69d7e628a8e2749de624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84f2036e33bc16209fd6fadeec646ab625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664c118d23e56be73f2d31651854868e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d89aa273da249b13141f42b725eed86627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4320eede3062748aa19b61288507dae628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efeb052aa614020b142fbdc686d96da629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fb50dfa94d5b64d147d20fe4a951a7630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716bd1c63750cb91001a8697ccb353d5631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e507a1fb149eadb5726c2f6df6d2a73d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f674075915a53dbf95991e6f399d977633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c546a24317cc6e12ff776c85910815ba634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5140a2a87f6a8c7ff28f0586e04a798a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75e3022a163cd5141eeb3aff41f89fa636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d83f6d957582a4f37b49e4114c8bad9637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482a08b15cad14710a2a3a4ce94eff69638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48eeddf67380dc07178893601c7ee210639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a4dd9c532506e1cf135c17c3f1a3a2640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be6ed5935d6bc7e820fb01193b139ce641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd0684b31c2c1d0c96c3af3a771878a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4178839279c08ca164ec01df19afa88643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43894026dcead2029941096cdd8e9f6d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd599b9ebd55fbd3fd0b2d44a49a50bd645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79106d6da3f90bbfd0fd7c74d8383530646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f604052194870f73dfd0cb12ad3d6072647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9d4abfb6c8cd76632f7083ce084747648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372a602d2b69112c9219e4e8bc6184dd649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b611ccec622cc19046f3997323949f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b03721dfdead1808a8976902396464651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f62461c2b5083231818628eb50f9c8652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d98d44bbfddeb2e76aa2cc578903d8653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689d1e300c03ef2ce5a05e02ebe3462c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1593aa94f1a5c4796f12d1a133b9c451655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8964aee8c2ddab36c2d92410c573fae5656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7d7c8da394af8f96d394285c514bd4657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00029b417b26a706c65d0bce503aa97d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058c2853f27981ffb7631adbebb4775d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1840effb916bcfca7b7a1f1d7a8dd2660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb505d316f307d4390090d2ede6519a4661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b145f35112e0de70e6f35c9b9e93686662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e035182b9605da791eea92c175427e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9e08f96c9e4a89aae044743bdd7f79664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ad7f54e5a7a27f399606e9fdfd5a8a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fcc1bdbcd70d072f93e515a61cf024666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99e0219e6ef240f00698c26045e7b11667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8a262bf6290605404bce2fbbb464cc668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9622a96fc4752cd3240dd09be1b0cff4669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb3eab6e635d23e7546d96346bd3120670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c49c3f2d6ad28092f7ce9dd4ff49bd671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b401258181d4d36be118a055a506ea57672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345a1c12cb65473b19b70bd93a7dca1e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637c9b4c3d6bbf0b81b5332262b85616674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478d0ff1fe711705502e39c199513556675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b242bb18474197fdaddb49fbabc63bd676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f29bda176150372149dd05330843fc677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b44cf9174ae255a9248d5c8c1e6292678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75f8bff32baf56a6a42b5905b60bf71679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a830e9b3e15a38eeb5772e09ec0629680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8e280d46eaaa3ed4b9d210a7420efa681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758e76b05419954ae340badd55b60cf2682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78586671bdd6f12a084cbb6f5b27dda3683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358274d1df204370fa99992bc655213e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48acc5a81033c25b1703a42fa8d447b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d8ab822bce4f759affff60cf9ca56a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2149dea0363e785a17a2b5c5f51a684f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3400e5468bcd16a54b0736d8e4cca971688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43ba0c5f6565e26d2f34b453cf0e1d1689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ecc1cbfae591c3b402427a34908165690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe12ba6241f1996c08e1ffaa974e7e9691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525463cbafec7ecc914b3e306d1ee29d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca829cf49e2748f83ddf152517dac0c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da5af630c53cc273ce1999d8296edd3694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d5f7fbf6e185dc7099ad68065ed9de695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73af240ebc484f972867364d1ac3dc95696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836c73623af79d580ba0e40af1bc08bb697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44df86bb74ce8f357ece406878b1fe81698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab27542cd0076308d3fe4070ca0cf249699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a9c6b26efcbd66f074b1bf07bd9c45700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aecdd6a553da19f00be7d662be71abb701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555f9956d82038ab21b60b3478636ef1702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e63335f1722996385d577a524552cab703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bbed796a490362b80f79481973376d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9df2bae5806393bb0c7f913a345deb705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0ede4d7d23914467fa799a0bc22386706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be47f029236730ebb6e4a8f7dba997d5707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3efb5139168318bd832232f7070a81708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406f3e082ede848e2046f2c29b99a877709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae569fdc9dba99bd6032ea08a69dd48710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a899a6d140a29259ec92963f72fbd0a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c7449b862017c4f5c202d4f7178594712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79aac7cd78adfcc1c435e262a8d12c58713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c95a35060d494ad38e6d0c23960514714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38e7aa3941ca0346fa831cd73906caa715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca79859a3263bd7ae8375e24d8aa59b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f32c87652f8021a2900fd5308f2d59c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e027e905423fd731c49fe9a47677531718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf66bbdbe939809064584d43324c561b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1e5910a910290f4c3ded10da6fc5e1720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad8e013be077d409de66edfdf931113721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2047252fb12bf05490d5eb66928cc6fc722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f3426368b5ef1f6fe53c0d4983b5b4723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8ce94724bdd6dcf192e21e5d0e6f4d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95086aec9d02ac9002ad59d83a4815ad725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ccfbec280795fbdb63a76f6b873e18726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a21c216553ca8207dbd97a107e6d469727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ecda357e7e1a4b9d4f02270aa33d57728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed50094d35f10a6a50ee0d5461ed686729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b348511e2f221a167bb4a3029cb784c1730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4627d0489f511cc6ce310a8d7404dc1c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed092456250dd625a02cd97f97ba060732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52908664377764b3e58023be2292946733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cab53841ec32f887fb65cf203d78ece734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b934894699b6fbe3d595a7a2ba00ec735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10764737df7b3ff636ff4c032f0b4fdd736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6e489278b764a6c7cf87cda148ddd3737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7ff54d53abacc43844e103dffb1930738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1c08fa2c4d84ba7aecaebc95e0688d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe733b45688e6bdd4dbb20a05d35376740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5239d53751f968e8e5e1d29853c174b5741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835260eeb65c1add9d68d48992f6756e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaadebc7bc47b8090ef9c1b1d9cd256743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4eb4b40b509313872f9f6a8109d2a8c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826c08e6eac45604f12c95d36406ef7d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7f7695ed9f5e759e206a167f94087d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb934b527e60385b151d27303c4375c6747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0befe73f6bd0fc5d6d6401724fdc7267748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ea43a5e72070b244385ec91779205a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d977d5c07e7257f179e363a2480adac750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00daf64a9a3c0756d8dd73a74c568e4b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d1fd629e117391510854bcad022b72752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e395b989ec38d0f2a2a8ca435c182866753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f4810e1605991e9e4b972ab62bf937754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cbc8ad801b19deccc59cb86ed15000755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a452b4dc6d143b90084d7fd9cf6c9f4756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70aa93211ee29ad4841240865e8d077d757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265a89ee2cf588ed18a480f815a73383758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04fe19bb76d62dc59937c010b53829a759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ef85302d9ad0363efbcf63489cc8601.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a1211756c131eb462ecb51d479c52e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7e5e85f63792c1edb90682c606e2c03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10459a5f237d58e92f9dcdaf459095064.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc5adbdc9d79261c5195f8109239c2e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9746a542d4626e64e0dd4ab23093b0876.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a721234b140c7c1e4df521dd1c756e287.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dc12844137ae7fe71db36b44740cb28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d013a02774840413303f460f0b7cda9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95b7de31e0671390bf3d657bfaa0fb610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b56a0736c96081b8fa86838fe11e95211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23d6ca159d428340ee4906467c8aa0912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252f93c95998b6337063bcfa32562cb713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73672639bb1cc27e38217a5e7ef4766114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27793433f3ba4db1e03ebeb3fe6b4af515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b711b068f0df6a87acd5626c4e54a316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadf1e8b870d23c00804dbbf3ec35e1c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaf048c0790b642dd201d74ee6f186d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610f82c63980d31a57188f524bd36da819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8989654e5c16a6df0d70087d03dcf2520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b996ab759bea7b447eb42213921a69c521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c71382c1267f6594181ef21e3a76c022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd761579aeda353bbfaeaef69862e0ed23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c495c3f99c6da357083bacff53d7895f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b547fe705515c82e14d4458819a91a4f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e795cf60a27c3d56868910d3d4138de26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72004d31e0783f67b6bd8e5abdf727b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f378bf846097643585a481f30a7eebc28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf3f24728a7fc2c2feb3abcb50c316a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3143ec060d41bf24777f7d30f8f9ed30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124e43bf7db9042942e1f98329f516a831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f308fc5887109d456ed50788bf6994ee32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b90dc17a22095fc23a75736e4e6b78933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77550b864656334a2fd0420f2e3aac034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfaf2b1c7b9985b1bb5930d16175679035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b023b5ccf509668269e61bc2c3f75d0b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e5cdd7f89c206eaf7fd6353e653e9037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3682f285815bb660155c2faa549d72da38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b75262b56feb164143a7e4cff5877639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70b39a620a36707c37d690f14de4aa740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d55e7da3b22985236468d173d86e9a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28b8991f834e6367b2cb41da776f7e442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f165746c0329eb546a36cd2c2c0ea4d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27854ae7a4212d86d969eaa889ebae0e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14be461b94e7051c5f268974eb766cf45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef504f787ebf8f79c62ed310f130142046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78594bad9587153556cdcc6641a40e2647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec887303bb67ebf348cf68069ae36e9a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdb23d5fb60e8d590b6a7a12efc8ae049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782fbc5b1e3338f2469c874bcad6a65850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59119ea8e791779e45ad7081ab80fa4d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28218c6886322d58800b8870c46842a852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee869f5539121673887274b3f6f2b8ea53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56c1c8d465d0b0fc245e1863df4e24954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7560f3585d02f9ec56d2fe55d3d4fb4c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ece40a05e6fa4fb533054d0f48812756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279022fc973b0b7e73a4293da104773457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058b546f07fb942916642931ef0b02e158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fabc63f672735b5743d510cf64d26da59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2832f12f7b28f723d3095d816c754de860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0946af8dc2d382b28e845460eb5ebcfe61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7265550f8125eeac68735f9c28b701062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae830c510941cc1a08e73f052a01add63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b02bec53f7ce1d495c347f20619eb264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cbd301e6007e6f198d588693af65c365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d5b6bd378e67dc860fb83b6e36790566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5d4af269b40fda75ece2e4922728a667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8f3996a082faa5877fe789129c79af68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ca457b809cde7512633d42ca6f1d3069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cf03e723103594a672313fcf48b8b770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe76a995d717a6bdcae648e2ca11a3371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916abc721d87b8ae89ffefe30c1a5d2572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98244351ff0159514e9ee120b48f8a2873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656749005c4bc6ba51f013a43e3710ae74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24542b8b418ca29b71a5bd43ac31c6475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b14ec7eca2872114270e15cf45326b276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee78eafe486db225ae1ea66c635a19577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fec05938cca3bec66c5d14e51fce83278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcca65f599b2704e96e93673a02d4ca279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289a0d013dc972a8905d4e62580fe06c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25033c4b2db94b6c4da4c4e9733e668881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8c5068a639a01136990d1cf4fb2d9a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9f13a37a9125a545f56fc0c6c038b883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00163de5556f961a6493f15ef0197e484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36a61d95b1dec7e7b55a3de203d98cf85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee44e017373403e6f85d94477756ff4d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb9fc23ad4711579d95e8caf862bee087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d756aa5904cc6091285b261dc6d22b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852e7f0510cce9c3098305957c898e2289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abda937ebb9a08ffcd807c6772387a5690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e532391ab51a5a47ff2595e3e4ea1ba91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca91c82c3fcc0f12bd7e645fff17473592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5f2d2b3ac9ccc93dea6c85c23ae39093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b1298b3327abcbb2e1165dd6ab2e1894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f80f85632b175a494709cdf364240c695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa09131198f7257a483da5738cb33f5c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b110a8d4936793bc73a4c189966614897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda4683040f3432f5e01e43861b8393598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f5bd6e69ce8cf830c7d247041e43f799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc924c5e15d5227c01c6246eaa3fa45100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472f4b61897b96488c982b9999d4b379101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ec3d37dc0e67a79d4f1e35763a39ae102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a9c62d7373284d70dff036153f607c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2debb1e38c714d2bd2f80701b49f2a2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5775d07c241adca3e1853ef7f79cbb3f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5db165b090280c134cd19ba19217997106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2cebd1db9b65bf1f63d3ee413caa76107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd240d61bb24dafd753498d5907405a7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7055ed764b8958bbbdb0b206c2561849109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1710ecf97ddb440a4b5506e68fcba043110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa39e70ffe722efe92a2cacb25ed727e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6599500defbbae4103b6ce8b4be0910d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec13810e7ef0eae9f6e9a4a322a0dd8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c74ce60c74d68eb6743c3441976002114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213a90d3a280b17d59f33a8d89434363115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63d918626bc7aca9c8f5ec1fc556689116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026d6099186e94146b1c839f815bd746117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4378c51537acf41fbd56906577afdca9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1a46c82b8d13e97209b918a1af3f98119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35058aaeec328fc1171f6644db350e2f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6c72bf1062d2d51daf7704fa4fedef121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dafacb58e02495527afc38b27aae88f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137cfebade7ef6211fb0f41601ae118f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ce63f4243eeeb264d021e0cce15f57124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fedd9ec0c70da03f78614b7675e3490125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4071c6611c476ab434b7cb526239a5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d610ab4113fdc33d23f3d11e1a3eb6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665ea93d1fab3e242afecc0bac021d46128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569da88fd1f51ad720ea41db3c94af40129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e6671d9aef80514caf5f59ae91ec99130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1599e2747a6663f6518e33302e954dd8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cc127d3f7030cf83d993125dfd4831132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5656aca0dd2e4edff52c7f96fd96340133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff646d1f309a071ef111fc8d5679be2a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc17aa046bfdd5a5432adbca756b22e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aeb7d06db6cc08994a43c51f65c0605136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1647af0f0a8a9e051620991822d6cb4a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c3f7638def61da3d6a9d7143e30ce0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6c03744b24fdf9a96952163318587d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85d8b3ffd471de95b5ead1057353b37140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9944be3e05638c739ae43c789846b9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8660d1fdfa2eb64198620ac7a605a4f7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad05a3b322745ea3a5a2a8c7590374d3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59ed392d7a2c3e668e289214e2cd76c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4be68b1b75046a3c1421cd090f3c56145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134ed746b0c2a2b82dc538e0ce12574c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc3e52e2d26f35d117f77ccaee1d59f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a2b5302eb81e72d16b8f91df48a23f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97386e99d5f9eeefc12d4c44e0e5801b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2a8a95b926ceb03663005b29df9630150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f3de80b7dc6b1175918f7b3505857b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a05f535616e75f34d66360b3557549d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f5c48b379636b92d03b87e92694ec2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244d063a1171bee6db6f7c930de57dfa154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b8301cda4814c309354bfced3741ee155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1801de13eee4d0fe88650d6af46f2bf6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cbf20a56d976acc4ec04623bc8c203157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9bcd19b491331c6b6f683da5db2f6f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda6a3f842a563cc8759d5c73240dc34159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71031904370d73e4c3daaa7ada2e6f8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8908fe0e2bda86b1ada56f1f2cc53a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fb2694cacba6c2d137164cd57e7f5d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0047958f51446edaf3a7217044c5921163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fa04f2f8040a01a11c45d16a8c85a7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca4de5c950fe0b7310bb6184e86f578165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0743be3919a0402599ac4454df14f821166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66eece015c71625b4e72c41230ce8eb0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc18cf86140977ddc9d5326eae5d98bb168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0eeea0e1fb76cc0f71266b8538885a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd3ccc0a4b50a13a3a7f0855ee42898170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cea6277f9d9a8abe19957bade31744171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e577c8c4c7e484d609ee8c08b0d118bf172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4255a23d74d28aeb1ee36fd0922f1c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238c3835cc422c25e16689772176430b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9066950985518d486d1fc524ae1fa0c7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9335e030c222c136ea9b3ec5ddfa951176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f085295ab360fae068353d9cbead0f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee6d8910f3c7d2e198fcdfe94db079e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8143d246439201b8c336cc902390a4b1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945bca2dd0634e99eae399a8bf777bee180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f0d86439064d5aec368b6f54668469181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ef5ae40511083171cbb8646cf2b826182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b11c18ebc8b1cc58eb39b8bee943c4c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c04c2a934205ba7ae1b7f04b6952b4184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d65948439f88869e27f12acbb9f762185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e8a3c83a50c5e3411856f03c329677186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c46567fb85be141995558b28807807c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41baf28e935bef7e40b2de4adcdb634188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a629c2e1003c200890d34db3a5af3beb189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30f9884f4acf5f426e24a38d3e5c54f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35814398c646966825decdbaf1ebb62f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa84fa2b24cec9f40decca23e6da4f39192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e41610120acb6d3abf8b70ef25e4dba193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fd1039578348d10a25a295f9305c52194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96b413b6c62b814e4c16e2b06e99189195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ec7f029b2c3af3bcf4d444ef9408ea196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8101e471c4bd206fe492196e6436f548197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69cb2a182b990acbcb6e6b18263e817198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87247a8a7978d8c19ef0269ee0d2097199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10d1d84f034a63010460e106a682861200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334e5def6186086bc5adf99927f160a6201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bd3a89d9971e39c4be4d6b63be0e2c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c775764e89765d343e8a641adbc1348203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e969ce2677bc28f0fa1c29d034e925204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49812b1a8ab7b0559881077af9d03011205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3acc5cd7853dde66a676e534178bd6206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c570d9ecd694422eaa42835ead13b14207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daaaddea23e689524044c2416fc12d9208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688bf6d008044bc32713fed0cc6b5bed209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12bc21bdbd9e16e01b79a7e0e4b52cb210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d5474814352f51eeb656b3e97d0a62211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca529043c5fb35cd8ca06019124769fe212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95be93510b7e1e0dbb3b327a8fec2a5213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bb4d822727f859a85f24b2a2a8d0af214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797604ca020b3958a1f3afa410e10f98215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42e14891c68e994058ad934421b61d8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dfae7bcf685cfdd7fbf4186f21f95e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb0dd8b160a9c1b07d5a37f55ffb7b3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952d3b18d3b0ac9592e2202df8c5c456219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ddd68e7da08e4aa27d71b58352ed25220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33b91f95d18b190c57d3bc852a956cf221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d9d6897d0607b5f81e821d3cd4a315222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaf6d761c9127e5e24b1913236fd147223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763478d4e93be979fc8ebf10414c9229224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e6b3241be7664356f7b2d3353f7a8b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d94db808f0f5e73eb331061eb1fdd7226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ba287f5ab2e0f9ccd9af0db5f83998227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e7c1029bea6a5147373976f8dd2027228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d170ded4a4613b0571cceaea6711fc21229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b004956366b66532c68a6e2f4e1a1f93230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda7f344928533426d5adfb7152025ec231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb77612b83b9504e47241d840dbf78c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b19306371f792a177f6b57404aee71233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4356a1887d57489a288f7ebc05a35b6234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf7bdbac065b873aa7d30f3bb384dee235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e35fd841de6acab054f28da73db736236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d4cab88006287c080c5c0418cef088237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994696a8debce08909f7d4cbd3ffe66d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368c5aa9a83464d04f890b28a09d07aa239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cc7afd4b1687cca964d6f5029f13f4240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86bdc84f4baf27957980807e4199aa7241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31133d56460585cd9655efb7dd9e1a6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9753e9a9cd0a0d0b5efa8c44b903486243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df02c963892fbed8df221c10045abe0c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e943fa551ff436c5cb40793b5aa0dd8245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a03728ee70ffb3318ab6101dc04af6246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad037afb1a7b9fcf19a94debf32eb75247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a084b70f572a5a407f6656adf3eea26b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21380d3231a0f2db7c6958a9521a8984249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68308acdfa3985ddf14def39722a3bc250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30d8fc009abb9747da3354d57f62952251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef5ff18d670de22a64946383a219f38252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cb6133bfd9e9d1ca0875a71a2ffaba253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95b6b596513569e9536b5f972fbcdc0254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654d07ba7052bfcf7c0e7f70b5a7a256255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd855bd6ebb930934f464a44a85d81f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b845945768c1c16d327d8fad1b312290257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004b3646e98abfda93eccbf052508a30258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf54f203a8662d735e0d9bb5d9df0e6f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7cad1f9d0a8cfe5c6c9fae0aa2a5c3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbd3612d0f8108b48d6c75a4ba2ba0e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab76a379fd2961b595f49ecc17cafd99262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436da6063da31a8f7d5e4c97c855076e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28085ec9d87a1c45537722810f67427f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34154bde2d0e8f34fa1b285f7627bae8265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b835198229e06d2a57691656eb94ab1e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89a701be090ca42abf4ae5be7d62216267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dabab541216e6560533d89fcff0711d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cb25a010e19b01c52328ef52e7354c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5130e1219cc534c560ee53c93d6f8a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfe9f048cf62860541cd1cd68e71d71271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a9f2715b03208eb0dc6eb748686b20272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e6c0ec38b2fccbb03d9bcdf65e1352273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b303fc69c52e08b948c07bb717e0d96d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30eef6c52c179777bb4aabcb1ad41f8c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb65fb3a8ce026f19eaa1dc33d7425d9276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e587e427ac23ce61d14fee5b412459277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95b79dc077fbebc9617679a3f351256278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6272532ab7b581511d10f3fb3f6b05279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597064b1626de46d8a49002f4e3bf74b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234d51b6773068bea4ce01c6b0711d54281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d49775ea17126ad3eb3892312ec55ee282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1034810f5c05f4c42f81073d7184b0fa283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dfcce446aaa912e840772105ab53d4284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a4d288c002ed77fd656dc8a335edf8285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d6cb4ba2952a3ef428705ba40ddd79286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145fdbe41a3565348adb127eebc5c85b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0274a2e2bc183d765a0e200057f8a6288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2f8d6970394230b1579583b06d06f8289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddf7944823f8553f476af0b8174e6b6290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b8c741d6a703883bed58824fbea675291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d927f1b075194fa18028d6577a106dca292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b47e9262ddc79cdb123b6f7c10f10b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17878496878a529ff9e5798f03700d22294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb2f8381216949c063e40226a223098295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fa9e75f6f7fb54f2544fb8a9c023c6296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3073899cbe5684877061dd3ddbc643dd297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ed7036345604f1511b3a928261ee38298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4352ec99fe26217bf7a5ac9e677e83d4299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85898411237d0e60edc77363c30776f7300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8190f007b430babcfff7b2c4504778301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d5743cc1bebcda847d74d3a1afe6c7302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f4063ca53eb509b7d55f03b8ad967c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a881d8f273ef66b74eeefb58291f6d29304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb3c6d094987cff79b4ce35ac829acc305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7ee1bea57afc038e03437c4d3f0ef4306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df210e36ac9b0975c5a3ecaf3a8b89d5307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40703b43af21d8d98b0be3c298f88a13308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3707b2f02c6ce87159a337078e6725ad309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9a63be19dac3614bc04fd081cd467d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1213445c72e033edf31ba1f947ff71a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fba6fc9bcec18272af8cfe8849fc71312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0623bebc7867f1f9d0e7c3f9ec86628e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b97139a2c290a71faea64a9838e8da314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f417dc20970244d6b55349506cadaf50315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8d9235915a52465d400ce4a8614129316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2215ffdd49484e42af2a11ac72e7de56317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430bc41978327cf550db60f2d3183679318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eeb7c3efa1571714233d16acf1884f2319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed72ea183e9e74047bfe19351c58c898320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fd9ce59d8944fd69d2e355dd509e9b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf84739b5c7aea13facc509f7aa3d45322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b767f8cd8c54b50045e901ccbd96c5323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f47e0ef3ca18b4bd7d0792b3539d94324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bba349e2cc813a0fd92ca9d8892c9af325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a44342ff2652dc34b00b7e79dc820b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69a8ac556bcbd3c34c54bd2f9b3c6be327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805e53df43232065814f90de0e245d7d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f470014dfb5042862443ab903dd82d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6e914e241a2420736bd64ac05d2315330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4276a745853e588439a6cbfb4acc33f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a78ce48845ce228c0db5600e1252f3332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afaba7370e89fe43b6503d268f67ae8c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e66bca29c15e1f53f58d86a4d19a00334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131048829e0708b49b4fc6dfefd74e41335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ea70a69b71068cda359609a7bf490d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a979082ec3c52ae234a08fea5500a8337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d7930c0204c084f3bf01acdf4289a2338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605369e42ae830fdcacb52223a4df243339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228416d8faf1f2bea1f11066ca3cf061340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721e6c91470706d82a83144f23187abe341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4b0a96ec823fbc3636dcb2c2fa4d2a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4efb64e33ef91270dc676a803f80bdd343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3da896c5fbf423bb9f562bfd8c45c8344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69314705d3055edfcf475358b633b269345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda7430c106b05896e174478168caf05346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d007bd4b878435a505ab1152b23d5a8347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcf9fb7e501bd9e2a7073b3ce1340fb348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f39d1ce95be781da356c5c306da90a1349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4854db30f58caffdad3dcb3e1cc685350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896060c535fd9ec963b29119529fba1c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83edd79361ae96ce45b134df5a9c0e81352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cd86c740564793f9ac77bd1e763ac2353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9b90c0e2c3e68386e663866be51cc9354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3dfbbe8e01695969bdcd9a8759477e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7382d1fda5370242850c0b469271cb5356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3637a24244f4688883bc6632b0da7a4c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f567b08571fb82000de30856329dee358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852fc51a790eaa2397ac3933df5a6ec5359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6493a18b79a09fd0ced6b0bb2c00b683360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e562534d4a0a9be859ed60f98736bd361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a09b23af722423fb8fe24c9a1e51af7362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaeaf7c6cf0fb970a33128c025c9a92363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa82522e885b2b56b891c39af000cb60364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580f83f2611936442a9a8dd8025b3921365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac31d4004145f08dde5c416dd97744d8366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d92e170a4ecda6ec28f40d9a940b8d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046c06d86794a3e38e8817edbf946274368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b5105efd9c1932ba8e66f7118938de369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f6be0e1620f3e9039839021c9ad456370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be95a64ac999ab653daf66eee46a3cb371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949c554adfd0a5daedb1412cbf097b74372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb9b32052c7d31f04cf23e199be7d39373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80afc98c51d1080fd64bfa5a4a6173c3374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5286957e4f4298a1fa757c5e4dbbf8375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea09819da02dfa363a2250b36366311376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41268afa453bf0f4e5e1ebcf7ff043f0377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7c032ce4ce05c45bc90a723cc7fc5c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00746f300eb1c0ff4a99bdc6d920fe06379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327a064d934ceb50314a0e3b964daecf380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81424f5a27d6ccb677b3e1e5315221c7381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5465b9ec012b98d47b3fa88c25dbe24382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fe28ff6615ceca031af3c40a15f171383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4206f8a49162ef577769c5d8937125384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61aff6aab8f9579a3661484af6d6be1c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db88a2b11495febe528cbb100a35f1a4386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cfb1451e186be5da68ab8837889596387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15af4d02983385e1b18e83d6b7c7ec57388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8c544ca7f22437578dd945a8a69eb2389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01689f0171d319bd106b5ee1b80b38fd390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be26e4bfe23c461bfadd789da234c3a8391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f7f198cdf0a8c2ff31a345f137aad7392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8b193d69b03fe0e62e1df9c6df936f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9140190c8c601eed6ccc2e415aec99f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4f1785c6dd8cd0b2dc243754e88f8b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f4d1561a39f0b0e552541c4dc293b3396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5b47c7f6645d2a8b8977ab0dacd196397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0fce1cd857c64385fa3ff97f515aaf398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21b2e1bdf95f8b394778496cffeb438399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990c647fc4cd2dc3ca39479e915ffe2a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed42ebc54701fa861c20b190e6791361401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e64a8cec8916fac9743f051cf1e3f0402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545b48861467ccfaca8fb95507a99871403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c737cd1859dd26ff7e1b8e816de9d37404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b61c6b19a9a719089af773d0ebad99405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2ef7327f9ec78f5f982ccd3f8cd99c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c131687f04a3b9fc0d82c2a191d7f56d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5e8bb9519ce4b2db00496939f9ac19408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0573986e331e57e0e0f1df9516cd4383409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc37e4975110699459552992c51cdb6410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd23c850ed0afab8cb264809cde042b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d520d76841898e0fa74429e664afca8412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8403fb5b93eb2e2218cdf633cb112a68413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6657b4657697087f5de5cd89b8e145bc414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cebb3dee6ecadd416f9cd47154a6170415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce958b2ccbeb94c7ff8a8680f1350ff8416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11e55f1c989e5c99a42ace1981ec06a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5431f38a2e98c7905cef35953e8efbe0418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b7747ad7e992879033ea786d68fdf2419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f2a7d93bef4311631c59cf3ddb9493420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6986c8e06832095aaf9e6250f9559c7421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63336f591ac6746c00c4f460daf0811422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b1d6fde384b7a3f88b1b25accd52f7423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a253f1476f882b7a1abe616ac7c757ad424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18abaf0ed7c2429a0cd1b51e9e3c857425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bdd3300db88577688eeb5cd5e2e60b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a20ddf4ec896ae72e512dc5df5dba4427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0afa8d3150931ccd35e16dcce88dd12428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29b0527708d456249212c936e94f99a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63729e5d92fe9c2bd19f514e210440d0430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0834fb71dbc7a0d5b071e7699d28461b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38be1b78feb3b815f2dc4a0fe5034dd7432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f072021e8ecd9b887239d3fd11dbc79f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c11b3f0944b2c13c23b8477ddc924df434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609463c7f5d1a7046bb009ee47348402435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f086fc002321f5fb399d0588974cfb7c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d90b90b64992fe7f902098387f4c62437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2c7a2846786000182e92edb24a821b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571b464ab4a421bc16b7d650f7b7ec30439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5a652f03dca7a6c359179fcfa0de56440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646108ba5263d453e97981a5fd2ac68a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911e610bea3e69e162be9ceda1ea4e4b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c778fe6de7eaac9eeac8df921ae9e45443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b53f24d7c4c7c6fc0d18f9213107954444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14aada3fbd0dd1413365b6d253fb65ba445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d82a1b4f9e9b2f48a31807f2d0ed16446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2ad6637c544b7d430e686ba06ef665447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6827d14d0399964ca656f83b15e173448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af21fe1c76d9d07c3cc881477a389e6449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a406a0d9c9842dd27b92b32563a9ae2450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f4abb96085aca88c309f423780ad53451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf05e3608b2eb98be418ac7001b52214452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7588f02a10d4ff5f5948df4ad01c56453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152317295d0870a1ff7b69141344197e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b4741ce5a7168522306af0e8e1441b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b54cde2dbc59e5cdfa79c341111b7b7456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb29f71551ea6f02e43c01cd92a4838457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a542264950987e9800e491b6581bee458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018c670150b80cf05e629c4d41302fea459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678de1b72773a21cbcced13dd1215daf460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257907171d0e4675a61731d3d4f70981461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09107123a8b2c90509307f284d33d85462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa3f4e1f1a57fc6ec3aec1b41bc6869463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1a451810bb43f991044e268ee27a7c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4167b21bb19b21f9cc9892416013c23465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7326afb759f565e905f06c64dac23e52466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4615ae488f7d67e2d908a5a00dd9b538467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605661060ac7d9392c86e9ac3e1def9f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9c71b11f4d1fa063bd9f7879c09ce6469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34363b406e7a22f5be4c1f373adc3b7e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8de34bcd192d46ef69ddfa1ffb70ae471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d831fc8f6a3d9a32288ba337cd682f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c56132886b4d81da3776bbf4b96a44473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735958a55799a324f6338cd37dbbdf48474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac93344e128409a7686f5d8de73b1a41475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a101720919cafc1acd567dd7d69363476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad20f95fe2625c31261ccc9e23a0dc0477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afd2eaee4aca9b98470d07c2d8e8454478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5873446c44a6679f437f12f6abd69364479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47f53d2428b8f36980a54e58d18b88b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab1589af0cf2606c09c1ef54f893fac481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ef16f7fbb65d07b9b2470bbefbb2ba482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1427dbfec9d79ab584645476f9cdef2483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511c22f529bb66777ecd04c4db02da03484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9224d512a3d7859272248135845c3d17485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8c9afaa8306d0f81dc89ed764eaf29486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1dca1eea6f4de31538a308c5bb9de9487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8378b9581c22b5814ce659cf5017123a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4b4fd0cdbf3f960083529c552f5f2b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e3bf7c534063e7b5ce60aa7b2e61ca490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ea253326ae8315b956386ccdc25d01491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40519da21d94b17cfc2c8a6329824734492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518795da7ec134fd1d9a0c383ce003bd493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94822b601d4c52352748a2afb96e81f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a683b27d89220be6a24cb2c1d0341bbf495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842e4517f03457827ce7c25204ac4191496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9245da279aaa4f969d9aeac4117bd139497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08edbf4e560aff3af79b138d9e62a5eb498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a88481e78beb82635f9b20d727dd7b0499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a18494f448caac62821113350e537a8500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5616e7c264e0f54c4e7759ae6db8ada2501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1392ef47dfb6d036fb5131a67b58aa16502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dbfe56c9202e099f68965308921b28503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560c5d91367ba25fa48becb1ad3541b5504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194d9af1c55ec84904d4638745dd6de0505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376821aab0f9bd38ffaf8c70ab7ea2df506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745f2576716f902b6f3c387921ea61cb507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711dd67333dc158f42894abff1da0fa9508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263831d2c31eff54d0f8226a48a93d31509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec6e3c2413b6b030c68a5f34016a1ce510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debf6cf77236ad0fdac52c146be4fc87511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ff242ca6307596905bf743283eca9a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34228cfec3e8e8f7a8894baac17b0752513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3b7397b9f2b9c0fad2272dd5057d6c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e091ee356e836b2b1171b2c3348c96fd515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96347fc0e120b1e2874fb26e815d71bf516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deecff12a4240d6022f0f709537f69f7517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1609232113615c89e412dc6a1ce2a21b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a8201301ce23aed3dd2e6875f3d5c5519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0696b327cfde41d2b7c756ccd9aee0520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b38ec30befb10518bcd26e06ce1b57a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce351788a391f432c528b5b01fffe16522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c15be9d47641278d70ab9a7370a3d9523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fc9a8093213a495d91cc5b0f5888eb524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d1052c9117381e9e6e79e4265f94c6525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62c70c605560418d99883d22e7a1f56526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1ffb178088786a4daff82b469a4a28527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c356d63b216063f1973736076b632496528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c548f21f16e095ef32df49065adcee7529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c57c327558914572e2d6db53f96ded530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c06842ae1aa61ad4a47a86e57877ae531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7847cb7c5a164c58f4f925c9b882278a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15130d4d4ffe99afc40d814a3713b439533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8347a38f2ff06e6d5d06a14d1be5e84e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dd0cdf13fe1c99e1449dd1a0e5834e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e22d62041e2d73bce8fd162ee41bef3536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67a1ef6ac97145163f3325ad0bdbbaa537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919fe8e4fcbc301abd49ab012bc5bc6c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9653db66ad22c1497595e761983f0732539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb2cd0bb6cf12dd76a5535508a9c42a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88686c9238b4f9c41a4cfe4f6cc002ed541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fba4d0c432841f2c7a386b14a9a2ed542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b2e34739468ce1ef110a4076debf6a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f29d5289da3481bd00c1b1e2f21e13f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c05d275e6488dc449433129ca02c53545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5366cda764c68636d9661a9405230ed8546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a245e9276b8db98ec78dce5bc0afdd2547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da152dd681941f6e61fd39cbde83ad9e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9604aa9233e09540c8bb113e9c02b18c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e05e715690d5bdb7918cb9f828999cd550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14436e3407e284876309557864cdf982551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b25a3b413dcd3123300117d1e9b1e65552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae963e59a1d875fc68a02a0889f02b4c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8250389eec9b921005e95e49cf1815554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23ae699b039267a79a1c32a1ab00d85555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998d471b38a4c68eec9eaf31bc7a185a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed75a3274386deb02e00f45ba4f460b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46f7100f11808184b72c6259ee2c90f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82d7dd7b95425f4495b7b730545d241559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70bc1ba39f890c633b200eea5fb8829560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7600a2e8241a5b6362f080aea6d5cb3a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abe127a857d63898f6f4b8bc7af2c12562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99716fc932b3cbc13edeb90d31f4a4d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e84c5ea2c5f5787cc8ba261636dda4564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7d35c1e32170ab8623f04e8d3d2b13565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ef3aa9db3f9bb2227d8eee92b5b2b8566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88467c23116c7991a168d761d208e08567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55600c25e784a9b270d40bf844787f4e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7417f4c71d0108b2a0324f115a6a9151569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965e5c9655e1860c0aad366bfe7d0f89570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67089f41cff03de6fc426e21b78d3f4571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5b97cc104d3f3bd4d448b48baba8ed572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d00391489fa0cff7e52b2ec732c7be6573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb83c2b6aee6a104ac8ae449d50608e7574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bee797bba8e956a1d1f96409c5b5ae575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb37505472fd4dc4ce61213a9758ba6f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b65a24a86c62f2fd48ec8389270f426577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afc652b1752429da929d768cddb264e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e597dc56063ea808ae9903657869d28f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a627e74fd290b64beddad875d72deb2c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d33c9f094fb94aea58c36d97fbb40c2581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4177689101e5848b1405346f505cac1a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6e5e33cd24232f3c6f3206a164004a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38938aa4aaeb8c90deb3ecc74e891ac0584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271c15ab81ee48cfd9fc3da62ac45ceb585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fec43bfe41a95a3df8f9973c41c684586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd99e4e6f653857b4430d0ed423b57d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140e02742bd9a02a00700296a4c5817a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02fe357363aa476dd671d9b362f165a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d825815cb9f3244ed2d22f8b65398b6590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c26ba682ee0281d9b40b5194d8b7c6a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c895301cdca2bbe9ec33b2271aae5e83592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b9bc0a5abbaf77d288eb1bfc9bf3cd593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b9d12e307ad95d50af9dda71543b96594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c713f7815932769c85ffb2d18c39315595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500bd7ad2f9dbee7c8c685d3ac2527d3596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2714744aa54eff58bbe177c3ab3bb6fd597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4703dd4cedf776256c36644923e7f54598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff69dcc520530fb582c1d71228cf4f0599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229b6062cdcd179b0dd83a3e0b6b84a4600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90db10c791d701751a8be317b2f241fe601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5593263f3426c00ab5e695f87701c52c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6b3746278083163b2e62120be6f62f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a836df378212ddd6f1d1dfeb4936d3604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e274ad301236393ce9b230b8345bcdb605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b47cf27d857a222d1828013dab8170606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036743618b059c0710e36472fb7085a2607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f959f589fefb7590a8860147a305c3b2608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142e43cce6759fa35f708e54fb171475609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d233a510ac32e7ec50927c35b41c0435610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fb332c91f9a22fddda919926c547e1611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac922ab357395c0de2c0b2367081cd7612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b6a4244e8e7e0cedb1746537710186613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d144f6ab52198a4c6554c9d2fb3b7b5b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7675b405523915c47e45d35980a64a6c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1fa41a9422972463bd3c6493a11bcd616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38fe9354fbc3f33a4c681300f984220617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4d4d6b55af30493c8fb21328f49097618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba79c729928705fbbc922e5a5524ec1f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e006c4e43a11bdeddff5a943d9061458620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469421d115abb1d1b752c36c8664241c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998d60532e57fddf2918c78d47d87ac9622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fa0a40452b566b61693c6cdb332fd9623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f4d5be07b462f55b34aa04361d23b5624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ff029a137a81d20f863002dc2abf59625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493f5e33434f83ebcd05f9505ae540ac626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f78f8f641dbc2bfea42c98119d00b37627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d659f2d44a68b1fcaabc251783883a9628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e16a969af5dcfe833f15b1f915295f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd32b832b1c0830d81aee2762dc76a5630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808a5796b1fd883a46012b147f44a2c6631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9cd383ede433df5f3df94e46f30b31632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0a61e77186d7b29d8094a24d180df5633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb723ffe909b8779c2844cd6b0d556b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4f5d70fb42f5230a0caaa34987ba9c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeddb3e893d9f2eaf51705188feb6135636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9576bf176e91f1808dfed3b3de5a93637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d593d7ea6b13a0a3d09fb3195aa82d13638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7fd7a0e107f41628964c5254163197639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1d71aa8ea8c74ac0c6af28fde4242b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cc849577fa07a221bbdea59a46521f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfa1178faa4adcc9547b9880382fa7d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999695ca1f5d4243d3ab4c0ac05fa2ad643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb745aecec2b3e0f4fdca5a61dc2c86644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075becc3308e5329b9e2a0998d8a2520645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde927ee2d2540a92d8dbff6afd615a5646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38160c629e1d8fb9966991d3e09ec9ca647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4bfe36db47638b9628623c6d7428e2648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d49ba2e9debf03a3f95e6494b4c238649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09db37e1570d21169e20293601a3c3e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd32d09ed290e3ff6ee63976a0bd3aa651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46fe95146e871825495458637585fe3652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5775d6900529410243e0286c3c8bff3653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e3915afd67313b8631c2f84fbd3044654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19da0d56bb02987c4de8c3b32a4b60b6655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ba7a7bd8efc41016f75ef82a47ec87656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cc1c32783e447b843e4dfca879884a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b45c146b03de24e7da573f230ec4aa7658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4250530e9e2b124a8c3beec3fd7f14659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8e13581df73a80fa9274ec1ec6403d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43250c7d5d2b5b1705fb4a6aa12e4ab661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b49dce4bb933520173344d90950b096662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0137e070d84cea13da371a0c9730eb663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3586d49949b5fbea6c5a750e66e0ed4b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07e9b918b7b5824a80c3e84972c1cba665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68595e6a34fd7014955b6c13957e926e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee393591586c8c2d55d201291c4d50b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088c87b527a4ee1fdca80f388f72ae05668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76928aca5358f67759a1723f107f34e6669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9343b87b58357fa2ceb9fddafd67f40670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13301abef1a5597ae4b1a3c63b0fda86671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df3170d0f91e114732e88ff47a81219672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4475f1a93770c29ab6eba6f89933dab1673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb464919ea61a98cfdaf2295fead57a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f7d536b10a73b0fc3cb79f27024eaa675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62d0351cea9c938a093956e513fdfd2676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e62567fd9dc6c83c0e36146c7289a6677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9583d7ea7ba6dce806209adad9068a83678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339bf1c7360ac3bce01bcb5fe68551d2679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2b4d2148031413c4afa831cf208b93680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51746c2210124e40ef64d3d7665755e5681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f2a4224bd97962e91fb35f88d38eb5682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38225157fc3f7d1344c40c6f4faa4a8f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfa3a806b05c381e20af5d0f7b70c24684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cd8fb3a561227e0f7da0f3fc002fa1685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a0fa8bb0ab2545f08c3a94e196cbd7686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5db7cd4df7a7f3032a3d2f87717ba5a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565bd2fcd0d74c05273bd543fa7f90fb688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bf98495bae5e8da1bbffdafaee2876689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bad999f0b7b1f3be14134b9eedde954690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527dabc504ef93864e628f0f7ce42cc7691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889f68e99c1b243ad6cfb9fd8cb0feb9692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0092c9d97679de374cacdd8fb8f1a104693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0294f84633dac068c2f28dc2b7914b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46d3b7567a046d1f4952bb8ec5e5103695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dd9591623bf7507c5ed97e7f796db1696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17cb3c27d6085e89a978c6e17e3c36f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b7b6b9bfdfdb0a2b2d53a29f003c7a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7817fb3e17fab276cc31745a153d05d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d261e6d5250e575de5a8df26fcef7af700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3424ac622bd157a84d701d9527520c2a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9480e7794cac7e986f2fa0915c4ae0702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8768abe032f9941920b162ff5f11163b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5d4c20d8389dce701f3e97afb7a237704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cee4a9c6764779a98519e264a5187ff705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec50d7f8b3e1d879196428309d1ad481706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682b4ee9a49cba1f7d0e2b94784ab8b5707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba60e249c83091abfa3009e1eacc269708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6105fb873ecebe876cfc829eaa3db4ce709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dd53951713946fb07208a403e5df5e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342d6a8207b6f694b5f9ebf6a954794e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe665cbb8f5ac9d072b5ed2776c5727712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d814fb1a1b48f98257a70fe531c894ba713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce27c1a28b1963597fabc442181f625d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ef2316b8546efada6896c21fb7524a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d455eecf4b6f2b469708576240c6ead5716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5b27e3538b1887bc50e5152b2f3356717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3f99184e2eea0d329affa65a4de936718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6004bc0b52398693e359eb50682cb6c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9795cd3cf4f9cf56d6d8260a0bc1ee22720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb379f76d9c0c32c1ff5ca4879ad54a4721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fb9f4fc398fe431900b2dfc6719d41722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1276d58771f131dc185749f53daa87e9723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf87705f08d09d2d7d28a4e9a67d949724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef924416529b194f7c5270328a5d9d6e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878d47bcd45f731ae08962e7f31585c4726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6867b00f06b086a8cf9ca09cf46b1c6b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9122d4811e420ade4de758ea309bf86d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75e19cdd1163709aa145eab8b3a7cc6729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c68b66055fb18f994211df75233d9d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1c6446cfff721e1be2ca43312a6c83731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1cf2a4b3ee157da071bc4c71b76210732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63af6e3cc416f6984bfe7511249318a5733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b784218df927a0b5af945b79f3ce58734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a681a50e7707b095b64362292e1e9f8f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979e35f813ff199a8488649695edd8b2736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b684c7f5c1479ed62276ce1d76b6dff737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47feeb53fd597f81825ae4c03e7c30b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f3b779fc3198c85f9fa6f475c028ff739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f37311130133d3edf88b5d33b6e2330740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0e267b7e6d173855dcb839167baa3a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae740b10ced23a47946525838dfb900742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5d4b4d15c289eedc43f474c0362df8743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b48270248dc4e28bb9bb6a13f400124744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c111a361d2c3a935ca038592160eb8745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524693200615ab41c8e3aab9e741c2c8746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784f0b72b8e9455c2a3338767553de76747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bcf5ca0d37b0d5026ea50bdcfc15cc748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19f50f092a38d3439d21a683e5450a9749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dad53a3f14a3ddaa030c5e885982d9750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d3c40f1fbf5cd611733f3b7fa6727b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a738ba3cdd4c650788a951a8305ce751752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ffbb7e8339387204eb94879b8dd5d2753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8381df733ca8aad81457b6fb7eca6d754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192c7d485c6b759634e973c16d6a4c0d755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383ed117b52f5c6f9fbb951c72536a62756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858e0318863fe19e31945e9d05eb17e5757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b977d3e7881f9c8882132a6670b19d5e758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10603168e1039fc4b64978259c29e23759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>