--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1628,59 +1610,50 @@
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
@@ -3355,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72de6370610b01cf77e9138094abb5c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c25b888b4d6eaea86961934a1a135782.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5340e3eb7141089527cb05d52f4ddb623.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580a710d81806a23457d3561dcd594f84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4edd107be4ea59970ce14457f753d595.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c7caa45d2e69f6c5b39d4891792d166.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42783e0e60ac2b2b587a77c6737686017.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62e50d1c806211dcb6da1dda9d1b24f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab84c0c8a31e9cc2d5fa4cf2f9620ed19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cad464d23b0e9d4b2fcc11d315b565410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77a65a163a3ae3a02d2de0241983bfa11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0980bcdffaa0becb165eb7527c0a720f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e295e75853ebdaa9e8e13c1e73cedb813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55e5b021267e3c9ec2d9cc7c8c2bec514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c3f2ef7c49d006a91960d728dc43ca15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f7ddff0be59347f8bceb3d50da6e1416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e79ab264826ae69814574d05c6eba3717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4722fba31eaeeadfb3048ab227e7e518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc2d5bb64178ed05758b7802956f86519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75580e5febbdd645ceb6baa3a0b7cd6220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b96f0fbfb7fa207714e186e10caa44621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924d766bac2466553010510edb46c47622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4139e76ee4d76a8c7c1c1ae109e92923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7799ccd1049ff9740fc21fbdc3e8bd4724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e181250b407d9d1fad89eb36379b43a125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cca3c8a4a63c899b9e156a5ac13f6b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b568d4a16e63c72bef1712f477e1253a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddc7f8eac769baaacbd74ccc2903c8d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e7f4d31f8feca3a9ac70e017fdc1dc29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50a805a3467d7fff4a6994738f471b930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea442b4b4526451bce758400ece0ba531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838648f785bde1530cb94166d67036e132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d89d29886ca7166960398a813eb1fbf33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ab47fbc1b22fca864b7302382f245434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddeadd9ebccaf34d0329e2d4157b3ca35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f273e1d5ba82e2d2ef29d0219d9de0f336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acb849ddadad3a62bb546cb9905afb337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3abb938b870e35e3bab483398285f5738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547af0c2f4ab5b0faa580f2f2a4c11b939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c63cf89472d957aad3bb6686d7df8d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f55aace9cb96ec6bff4c0acae5b450841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c729e4632464dc342d8d021dd39c6dfb42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef168e9415fb362f7b0cef711ba0c7ab43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a293331c2791ae3d8e35658e6a80e3c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2f9eb89d2f352a2c5eb43e66bb31cb45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2357dd9a4d7c636c978a3c1396d314a046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f2ddfb8128d419b21ff018eb51a6dd47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e765af41cb44d789947e725e61efde948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a81e23c07661cde0fad86013496c66249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c799f5ad239596e906e1fd21c4e4d6450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de55744114072a06957d260cd38201e751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc0866164d46f1fbc873227bc95e06152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efce7d4444973a09175a0e15769241e453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a15fa36b190a8c4d998fa59be56be854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b162d7b6d6a8d8d0fba80ee5b0bea3da55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84bab16be500577bedf3af888f9413256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4353ae7e754730f4842f64a672fc525f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20635d65668376a1ec37c2640dfadb6e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811c7ae9516f52aa44c9ee6fe715743959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19fbb79d602b02d37368f18bac4233660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4543c2853439cdff25a18e4e3e991fc61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f999e39cac4f81a32c1bcca657e94c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea4e726f7cdd83815e35cf1ee613ace63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8ecc549e758eec28fd97cbbde611f364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e483ad6089ed90c019ced2372472653565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ea2a457f2508dded09fea0f68a670366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7d6c289f3e4747f9618b850775d04467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186136f0c5ee5abf44be13966b58f7b568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634511c12f01d990a9076e6311209b9769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fcdf5b820ce9a0148fb6a55b3210d170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129191f090f63a78e23a6ab69036117a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a530afb33c80120b887a95ef07a92372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05ece9bce2aca97b6b97381ef907f8f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6e54fbbeeb611c1f12ae5c6a06b88374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26814c3a8cb39f7e693ad30690a6f7375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5369d287bc7308ffdcd5eb5c1fd4898376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cf29f63b357ed24af36767af087e0577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73a3945d74225a2b61ad95d40d058fc78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62683b51efc0eb8d6bedf43ca0fbc52f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8b391e4e4ccb6f7f1c26e46ffcf52580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438fffd90870d874e85ece60d8134c9981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a70a5ae6daeb1bb45ca94b9524f15f682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea07c1f743ecb6cc529c0f353dd41ed583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7324ca71f9f2e791e7975eed168e084584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6f29e543a252c5ad926f0ce103d87b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cca9640d004f81209194003e6867b686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f77b29e7ae17f7cb512d61f0514440c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5919ed5e9fb480aa64b00a6378782f8688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befc83831b9685fc34588e26b2169ee189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5caa1ad2bb670073de6d8b1fc16f885d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bde086604b7ab12463b7cd75b3f4ed791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2c24924e5cd68d2829afca4758f36192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8f8e291f47a31fb841b286430c855b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca87a4448390d46ca829c764ac1e207a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c33246f9eb1bad32dd1ba614ccafab495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b269456a79dfb59f02e7cacddebfd64996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5a6c50345bd620040f4a4eab85585597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae9af10ed2d7ba040528c84ff75f5a298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381c6353b86219f585a6c69897d8eaa899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fcd8402aec9b69ffe4cf1f7820c8ff100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36db821127c3eda31a69c2e220497ba101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf1d701809f938174a23e00dacad8b0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da86e61d29ac59b6491aebcbd6d5888103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d816e04fffefb1ca60746e29ad2ca6e3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb02e4de20d13e038b7afb27344b7d5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76606fc9aef8aacfb03d2ba3a5504bec106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014642065e09577085fd4256b07954bf107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d3366d1e7a2684ea7bf40862c82d89108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16055dacb6f894fb24252337b2ac0ef6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afd78180291ff33945fc55adf9a7d8f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79165e0b77817836fcff34db8bb438c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c489b5419f9aa27d0cabcff3acd3b950112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989cf9d1aadc641c33ea59c97c9733ce113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2af7ad0f40c0e263f87cd5a411e0720114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c78f407c1fe7044671dd79dbcaa36f8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72a2d2042447b53f389494750a607f8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4efc66f009ad1321bc3ff187afc363117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0534717a882bc3c20a42b67838406de0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a8d728dcafb4fa4d487e80337e89c8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19457a62a1d4cb40b0e6de5d6650c694120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e1f0d4e3ea97824d3531fdb4578bf1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b899c1b8fb2193bcd1411f612f6a1760122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85da8190397315203a35f0539b0272f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3b17372d1ce4e572959203f69ee89b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea271673553e05be9b8bb12978c77fa125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a8fa37858c7b752dab8b71b73d8078126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f103c931641cd6a51b2de60138b63e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c6099470aab82242f5d3e0d2df6551128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1dcfe28cf8f7b81457115c413cf33a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3105ebecfddb422e617011c8c738d6f1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664d8bfbc31e9d0194050b7e90a47c55131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de9f48d5610cf29397d344baeccafdb132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c24c981c56c256976451198d6beaf1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b82fb9c666beb17f400e25930950f4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8404df38d4a07f5178d3f6742ed39ec8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c869a2c14ebad879a95cce6370d21e91136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b8509d6ab63d94ffdabb75b20d2355137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261969e5bd83ed63ce94e72af2493ffc138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22a45e8dda7b9bdfc3ce3703cd0192f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3affa15e192c91efaf07956ee3aeadc3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130bd7e01e25ea2cdb48a30dcbcfcf82141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3a293a703174ff8a9d2cc109264a96142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e6b2ff5f1cb8e8ff34cbf9c2752218143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9c7c1dba08663af86972574ec84756144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d57f08dc5a6b76fed953c431cc78d2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9625c3c4b381d1744f4214542d6606a0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc1555ebbb5ced6773d687dd5a255cd147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f7ba053d7c221f9d7d47afbce955d4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40280738dd4a965dd3ffd35bd79ca768149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3763f0a7be8f33ad243ac35204a32f3e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a7636e15bf458958933112f587cfc1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e59895f3a347728ab7f49e9a161117152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59567aee5a7ecad50afff17f69158859153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f134c64d0c3083deeed297c3efec147d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d8ef936b96a436aad30ec234fb63ba155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a4c9e2872e2017f736ccbf56c1bbe4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bf963e764ba9da9332da2c516affaa157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dc45887ca5d542017e462e916562db158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccaf5dbfc483a9b2dadaf573ad900f5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0628b96cc174deb885dc7dd64929b5ae160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75eb69a6017e4640161eef5aaeda1217161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9d0fc5bbc57853880a1d3a94eb7bf1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c6f82042cb47527b89882e998f500d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d1691c0d973eb186426232951780e2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be38d2898f5b90524bd1cc77652a49d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bf862e9bf72661d57a0f8b65aaff82166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34759e2975c7d67a663b0840ff37c027167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067b6d916861bab3f586785d432d3757168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7680de27e0159ede7ea355329699eb0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f9146a4dba96e6101fe3c222f670cf170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb455d8adcdca0268cb545f1edee3331171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb3c60d3522fa741f2814af29b051f3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff98c7269859435367a4a9753bdcbec7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e451e752566e1f44db31c0366df3da10174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40694792838537247e43a1bd029bb8b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e810ec904c298fbf0a93310d60e34f3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f25f75bda633d27d1c7cac446f5e36177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3320b444be14b4dcbd31ec71abe04043178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c82ce7608e34143286139b18072b200179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa0dde7858503af44530b83fafd3f30180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bfac16485dd7ba639f04dfd138ee7d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31515dd23fe6ec447205769c1ba63ad182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f3a0cf4b225648be0b255576d00a86183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f5c4616c0d418471b4b549cecf9bd3184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4301d72130020c107260f27575353946185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db17f479fafb681c9900be7464d3858186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a6a1c36673fc3e5ced606fcf889337187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e1c3a777949ba9a0942c1f6af52600188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad3bb0b638a88cd06d673c2d2f24c42189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e18eb2d414c98bc4be563e00a2f98f3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d434af44ac8cb43e0a8599c8028bc93a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a7a3bc2d542f81c52ce44184373a07192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3220f176f8e49757cfb3a309f1210b73193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a15871626f34c90fdf2e987af76f3e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4b0d49ea3b422e0a84f4d120ba8d08195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a1d978a3e151101d62a37580321533196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785eeb47eccbe4d0c9fa3926f503a1d0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a77a63834df2edbdb9876f3b2381a9b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7b7dfb1e659f2127ffeff02e1a1835199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab2ede7caf44ca48a888d7852d17298200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b7f821f2d85a13acc4b18135a175e7201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593241405d4c500a4ab5f4c86a28f426202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5220a85207c860beabade8cb7f049d54203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88db04674a11a5edac9537e9da5839e0204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1463e55bfccff575386c8cd3ac909f75205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5802af0fb220c6044c795d3efbde10206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b42cfdc01fdc1e61209711189989897207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ae9feed601f58ae831b1c80991459d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a075dc80220f10fda97ed0ee895d7fb209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f79002e987988c8ebe927d96be88ad5210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d557e4388d37baf3b31c778b264c3de5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413a1d4ed2f94830a06afa9c8f9d47d9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5564c7d77dad4445631f6f9ce94f1b68213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37eadd21b496a64dc6b6589279ff6b02214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a95d1e935d6667ef7bf8d4bc446a8d0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e96088d0593767b7dadd8ff3e867270216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5bec38f257e07490b17a4d4edea75d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5948d0003f30ccdd9291a5dbaf62d2a8218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3232ce9fae07e62a2a6b9a0cb273df5219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f9528a4efc927c52c92a543128ec2f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb6673b2b14e5fb2144f4ed77ddb633221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44d2539a25595265ee41e6c315bfd20222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc8e45cb5914687d39130aa4e1b4ec7223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6cdb5c54047e9b0be5841078dcf834224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c557cb229bfd8d778b918b11c8bb61e9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bff58c5e818d4bd488b749328407b1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70886d762619955b22eed8afc0d0a3a0227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d178cf06a2b14e22456cc0667f17c93228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345baa3997496187f1c36dc8792f4f35229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a581b6f505b685fbe97e02b8380eda8f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb83a2648184e6274da8db5239101b0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641db693c5329138186157a47f53b33e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92bbd74717446f008ead92bb9ac27cd233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b714d12315b0255049550f0954d0ac8234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b3b51a76ba600a6d204b4178424fbb235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733fac188608b9bb22eb7a1351a4028a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53619a14b1614a684b1e7eab91a5c30237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c048fce9ac251131bc7a46adc9e5a903238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88152f5410d44be7d30f38dcf077f8fd239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2117f941f9606ae8d710eb39a892bd240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58777d8393d2bd33db504806233bd64b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3af328b5c18a416c6aa347d38c4d2b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6f16462083a8cc4f59e961f54907bd243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6f332e967b00af6c7791aebadd8624244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b659aade5fb8af1c932498dfa455ab11245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460be3a14c38daf8b11c757dce0190cf246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4b547f21d9cc72b4e346c22dc7b565247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6367f18bf4f3e9d7be37b9fae582d7248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98c1d2791234ccd4ec6b2ac8e9d4418249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415fcf6f3dd736300be5506c85a5ace4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f81cf9a630766086f8a9de2db1ec8c8251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd2f3f0f80b15cd8bd3addf7116d37b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc055a2b63ebb51c1b5318ecf03c8426253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea0b230642a71ef5c45c5c028e59875254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c0ff499a2a9f773c9511cdbe239dd7255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfd042c95a594ce8ecb11d8456e7ff7256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1012e1b316d8c6a259317424c10259257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3c55b32e6b2226cfcb24ec9875d662258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a627b39425c9cba489a4d2498d0e56e3259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bf4b184522dffb8f92a4a68edec6d1260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02813ff645f786af018072ce2383897261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd4300fb4ea2b30ac0c327b50a6482c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fc6b249e8dda89f03371b138554b32263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079f4914538bd23c135cc3dd28c20162264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9461da9f6093295918d1b6222832400265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a4243bdac02cc265e7a2b1efdb435b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6931d40c5ceb66bbacd887737b49d13267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c22c0db5f50524f9139b1af042359f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3862bfab9338625e06e494356bdf6c57269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913c04b279c562f191810abc0603af8a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4353332e69567afeab96ce43ad931025271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c153d2e1d4e939d089c4aa873e0ecea272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bbe3ead8a246b1799c2de5b827a5d0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a1b0daf1c4936cc3961330ea43eec4274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39cb998339eec2cd9ea20bdfc6c64a3275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75def3d1589d5bd8e57b54f3d2d95fe5276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49d33bd4df891012ca902eebabbadb6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87267cf50dc8441a72a014aa245aed4a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebad8e2f323a930a56139997c416b54279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c012c738f1eca64137e931b1bf160afc280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3f0d41aabfafa4029ed7830b2c1315281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ae0d19835b82ac3cfecfb3d56b3880282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aac95f5ab2bc51b3e2d7f6f01a1c356283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba67f22a8d4ba1584a5003602c54ea7284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f24d13b2a306f256424dd923518c0f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0223fca3664f069c35ccdef9ed8604c5286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9607e147ebb5202d12a01e6186d993c0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ba043563e6fca7b39949d14d481c6c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a387afe4bb50cb4240e6ebd3cb0d8ace289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2d734febfe5506070e2b3e4830972e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa5040feea93c17ead6e154b504897d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817e71ca57bd7ff7d14e15bd18dc02dd292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae95631c6512bf82a5ef3493c584cc6293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc3635fa7a8bfe1e7b3e32afcfcdb9b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5838ea3373d38c5fe612fed6d1e60b46295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d907f87a13847935f26c2a3804a947b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8a88b98e8a5bebb07a7dcd5313e805297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341fe10ffa7ca30e8f1c83e9a66816ab298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb6244aa7da3fe11efd8064851c8951299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa7f8d0443a8bc522d203c69b960d0d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377febb2bb85236d263471c5c6235fc5301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71694b4a31753a19b0d685476433d4bf302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78084364e8b8ec3db303109ef56bbb73303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d04ab77ee5728d3d4219a8372697689304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f7f4805f6c8f9f90d03e32b813c4ff305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c8e812f260ad54386fcef186eb188d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be751c496f23586977f0505c90e61e84307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9a6531580264d0946fae684dc21bbd308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc240970033753d788b87feb4ebb433309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e24990257bb72036facefbc878581c5310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db0be762c16e6c5975093f5bd741d62311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0d8ea25fc986a56cb14b8162151b4b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ebeefee9ad303b726f0965b7286e7c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a1a74a9eb5c25c5886c5939d0d02d8314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b395614dfef3904070929de09420b0315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b944c783a7958dabaafb22b4c020689d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b36dda574ba9b4b575d2ba71eb30b0317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33695827bc218d70d2a5c2bf4e0733b0318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac207339ad756750e42288d9a2199d6319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639c1c4cca8b1ec4fb36b801846ab78c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bf352dfaa7d83405ff529b63361717321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8730613af62cd9d3d7cd062dbd1cbead322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32d36e33a59e16cd93da77014dac555323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede3de3f0ba758843098f71d8af39a0f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423c0dd1788b8c5843911b57345bdf06325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a53154700bacc29ecf9c2cbed20722326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4ecf0cdddf1ad5e409bf2c0724da02327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67c504832c919b793141cfbbe36af63328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaa4a944b15b85532c034c07d319e93329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8e013617c2eb1f885ba1535e8f31de330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1136862082b2ef4f42f47bbc1aff0825331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb73685b3a250c16d29f126666cee6fe332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a083e67b94fdd5777dfecdd939e033333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db105c8e92a0eec59e8412d7a4a52451334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c629c19771563e9f4018484a98908485335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2436b7ffda4300ac0baf9a68a3dd72ae336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72443e1d46a9aa19482ee7aee08338e4337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db477f82b710ad3e317e2f5d05e8db19338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365150804aa87eabe6f3dbfa4ef7660b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e013a1675e0fd66e5b717a6ce5391ec6340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a138b8c792f286299c482d0cdf0c8d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b239afe7be7eb0d6f457e434d213de7342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdc8ec0045d77ece2163925af105628343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee8b79ca0aa120c79ec316037ddf0d3344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c623bef4bb7dd8baf00cf03ce6bcfc345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3d30d5b34994c11f94c3c278548ff0346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b66ed4358cfb0d5a7222261d10783f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2476d8aea472519c0256818d5b49a33a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2399998682973a269d95e81ca64360ee349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef499699156404f750e6133420865501350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2e38666529f53846b5d7504bc7a21a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8245847b094121b109d84ede0ae2cdd352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f48f005f2c1c133b9632c3103a39cdb353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985ff276bfec258dca88436199176078354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020bd7607d1e4a3118e54513a31196de355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687b4da95b781b6581a9b100805c16a7356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50a66ac9e45daaf8488d8308cf2275a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab149b961daa0a4f7d89d3de27530f7358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc95927c6c02b97fa843a13afda2e2c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ecd1230d4d7f1d00c5a5b9bfb7b2b0360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72dc2f0910e0486fbedc6bd20ed3d53361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d853938d5f6e0c660786c06a586cfbc362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d202ba790181d8cdd4e19dd0f4481059363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a805a5941cecedb0227b058f207c98d6364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51a18e48c1b2e514f4992f4d3d65d0a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c5ae7804c63ff4b7efba266dcee004366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71925f4a8a64f5bc4c75afcd6d6a33b5367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80feb49087fad85757b4bb4754052a90368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ade8265e4dd0cff6607d97193cf9ce369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76afb0970dd0eb5fdf8c5e47cd056023370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7401bf54d886d153f2e6865b1400c5ab371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb40c71e395d0bffd9e6fd2607e94ac372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5d0ef382eb570efdf29df6b26a1b6a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883e014bb036b4b61b5c386cac30017a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030b6cb65cafd56d3c0697a95c8f44dc375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d4ad15563cbbf0aa01982852ce3574376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1fdac5961f561bf34f642aeb154b7e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d6c14bbdc4758b9f34955fc9538d1a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a303674e17c3aedacbfcc3d09b510f64379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724c1eaeaeff9728a7d70a4f5e788838380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946c387b4ab9312e8424eb97788c7771381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c1111260e79b287d0d1963ba8d45a0382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3daf14ec0df94734df3802550da9778383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddf9ab9cf303272a5cb859a78ed2018384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddd4aec3bc848a22905d667b5403c80385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df928f26b186b389668d707a0d3e4612386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daee18432fc4b019f8928f8454537fd387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea00489442b71c763ad7b6f2d75765e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee0a5dfc5a5fc3cd0d168f4d29752b5389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65067c5acdd9ed7983906cde78bdf8e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596b3e27fb62057220be26bc612285e8391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270169d5b360c73d94735a1977af1fd7392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590b447093f28c1ca46ed896bb7e61e6393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0463a0dbb59894f459a9ebcad0f3e3394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4ea67417ed46f8b7f505dd854e80d9395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d668a58e7c66922276b55edf2410d05e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a1379333a899aebb7e4978ded1b55f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e485c745ce2b241354d74572ffc2005398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9799ab9722ea7832e76c055e47cbe8f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329e8381efbd57df8273215125a94b9f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8aa1c52a01ac2c62f376ddfabf822c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94ef274e3dc8656ba7c7e15f478bee9402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58886fa66ca7a61faad2dbb6c29b8aad403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e167e6c8d56c2e633fa5be01262e612f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e2679a15d62370d8de271a26d01626405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110b3294816729d26e0bbd224edde414406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f124141560ce449289acd604f0c3fb7407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4023170580347430fee33c08a50a9b21408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2d7d781aaf81dd62a8cd16cdd836b6409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307d7f742e026197aa02b6c08ea5fd0f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a9e84bbddbd4e7b7f64ffaa09f26b0411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280d69c01379bdf6e9322de2b0deece4412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4bf39b1254cb80678d57eb3b201576413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e2e5fe347c9161fdd198627afee4c9414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafacc79b7e145998aa94bf1b41810c7415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688f7ae76b5c64904c179106a860680e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e98d64038808a84ff113e33d5fb73d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de333b0b9ce93332cfd24cb442bb5030418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dbc7e5902f2a67dcc6ba9029d07a88419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9102ac9bf3093504b185183ae2c7592420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141eff60fe02f00af7e3a2a9d089f4ae421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde25bd98b57c16047cb4d78cee25140422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d985daa5d15999136442dd408a4c4899423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4adcce472e1ef495ea88385986dd2f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a860251225b58bb2c398185da3d8d4425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c211d37cc635911a1c16b880600518d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3d49b5a55e4d3c847aabad3e6ec3b7427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b474726410d8b459147d2eedd409f66428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dbd87d0d2bf920b458838192e40ee4429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b1d2f6fadda5002c1a6cfdff019ec4430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d326495d7b0982ac59f3215192c6a899431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d53548c3bbc703ec3d54bffce03fe74432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8500b05950edaf936cb829381f2d70433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7a1bf5777328e4285b2188bcfc23dd434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030fb7b5d35409c9f375c54c81f67c8a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb1c990947886944aeae66295ce6541436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0a675e84dd1bc1ce5ad4731ea55217437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b004148ad5891375b0e171c485a3d8438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fc90f38bf51ce7b3913b411a53faa4439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8683967344fa9cc1cce8a10cf3b05930440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301bfd65e581fc5fe5ede7a463f3884d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b82313897b87a2a72d6442aca14b7f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26aee86635a6b2ac64fcbd9f276d5741443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25201bf21d8b5a202df153a47361330444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8bef7b25c1da0ba7e2f21fc0db346d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55925b4aab29fad83f7903d668e5fcff446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8760e8b676c759d303671ba306137b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa18f3989e4e94aa56723694ddc9602448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5d47d2c54fb8305b8a4054c1dd1fa9449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbb0466e73cf83f552d2d2df8821be4450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5c5e6ca00daa1cfff7235210ad4110451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f393356df26be967f4f1c7250672b441452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4da8e4efd73bafaf5ac00c98c764c64453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf30d8ffdfc9f0470c0aa4c32ccbcf1454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720b8945144e41d68535e054e9540711455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7282b1dab565269db3a68bf43659469c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2804abb4aee8649eb802fd4309565c5d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9847022ea06cb8ff9d818acba8b2981f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c45116fb43614f1d9b49cba675d444459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccea055be4144513345f1bbb66bdcb37460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1f86bb7dddc7d4f08b7cc27fee1370461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bae2b0a6323bb3c63315eafb336e795462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0e2f59b4777ba67f00ea406bfc1da0463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883fe2e0e0c096e0b174ddc50f22d00e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a515437f4682ecae233983ae7f0eae465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc034d130a0af92d41d6e72fb124957466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f51e738cce0b586567b7bca07fd7ac467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a83cabd610319b185aa8d7dbefa736468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac730dc88d29430fc77f2635e90fb4b3469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b9df51da0aeb3b3d5c69293903a938470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0234f6628ba8e3180271de3ba1a81ad8471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7357e50fd7c4e58e3907a8aee7a03810472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4904e9c1612032b95291908a87c0b8d1473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55887b9d1fb567e6322321876138b921474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c9203b888f5881e1d554eb4d58c97e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389880936c695d463d9c877f02e22321476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4433de149dc3317103142e562e0b37d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55d9c62fd40fafc979899789c27e05d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57688e7592bf42b4ea096b8d5266239479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7219524dfd5ab55a1e9d9c97bb20522d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766ba921ce2912db85b12ce4c6323dc0481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b150bdd0612752eda4ff10299480476482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42a9df50235bbca62022534e3c88e31483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e00b48ffb5a79212d5df6cb9754b4f1484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079508899c361035507e2f7605a9c84e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3e6fffb6d2d2f0723d01906962c1cd486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6f3e2298b07a8ac596d3d0a67af871487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e02064c253cc63065d65951a3e8633488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab0ea2ba9398c87a9ec717f5bdfeacb489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceea36938223343a02989d91ccbcc4b9490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593c2fc1ddc3082562b9e2fdf77a3b2f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ff4597e1432c5fc2c6b8272cad112d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f0e987233ac661c16ca8a249788575493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a074a13eba72e80e66509453e8a432494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7a3610c5f4516c04d668bf8d1d971b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0b3b7c0032e5bee444cefdfc889a38496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ff7de29d3c1971755a51dd412540bd497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9433a3eb68b6a2aed73d916a7a354531498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908876d4513fd631af565f938161c500499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf3182e585cb3c2c8d8769d67815087500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a9ab8665af06a9cfc11b7d570a9691501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a058b53af1490fd6b56e20ca6b2529f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc9c029ec2385cb8d87c7d338cc680d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db6c6ed96c89b463dc05235153feeaa504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f6575fc5d6333d764891b8c4542669505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330fb95d9e926530e1b5fa1056d267cf506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97101905d8a723783ce5bcb47dd66a99507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2999fbd6c4873b8c404a74fc50f1b26f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f865ce01ba2b5c5f0c5c832092c15fd6509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec5b369728fac0b0cce87c6f59364a5510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98498c6bd411cca2e7f7e0d1fdcc7121511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af5d8a28da5ecbc9077acb35fd25bae512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5a0dd84f9a4c2127517001a6aaf286513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cb4a4819706b4fd1a7edc67e64147c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a03dafab472e32eb1244d4e6d356c38515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d9e8494feff5c713733129b361f209516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa1d25827eb9beea79cccbb61143e8a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8202ddbb72065f39f17e95ae7bc7b97518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebcb82c28b607f08fafcf28ac9cd8e5519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0071ba18e8a49624d528c3c749b3ace520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e18d43cfb25f1371fa476b395bc261521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4839b78f56ae342a3b52acda5dc54eb522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca96b65d43dd03a0a4d46ce649e4c065523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4657b872b8f00676fd20900b06ab9d8d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bafcb6efa5d7228e2923cbd6182dcb525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e461b930f72a5c103b5c47870ed06d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18819e010ca38c198cd9a9d81b6273ed527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0967df6443358dfd8ae0607be9f8c487528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c26fa9bd6ee0d1af6e811509ed5adfd529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a32ce41f13a7f295e65a98526bd666530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c227eecaff131daf177df54d501ae10531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9316faaf509d1899c8704ad60fa32f58532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37943a6d8c66e002af3621560c204da1533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ce6d51dd18a9b705a1d4231899cf80534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe51c85a0e5c35c16c0710347fe1391535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57102a481ba8274ec5644812bc507668536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037acabe272fe28bed54a837ff8cdcbc537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e76414b15b56cecfc0a0554d962c83538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ee735114466cc4b6ef8f07ba85316f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611a057f92df560b76c5d249ca2bf9fa540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b576da9d7061f0f4127f9909ab49599541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45d2ed82e51cb1c4d8de568873f9aea542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bf14c053e86244d5760f9a5a139309543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47be04e0b59c0cd194f76e1154923112544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa47ef66d18fadde5abd30e96a2aa13a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f2a89259e86753a0a607c139db084f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868c68dacca226e33a0299df9b78cb14547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a132abe74c29639315f13538f8cd94de548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b0b0054eed5fd03257bed1e036e4f3549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc4b3f2fcb28f331944f0bf5c22d265550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f764ae812339c6ed9bb142d1c22789ab551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df9d1fd21bd519662595989cfe9016f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5c938994cf8efbd236ec1998dba68e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86baee7692e3ce6816097a12824d84e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c969ab262d3b2790254d309caa1d42555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f5673d704d97ea27c8e84812e9beec556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eedf8b8254a802c2feef2cabafca8f9557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28aaf32edc3eabfe83a36eb2932d4aa1558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748592e012b90080b8d5e6f7f044885b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2354447f756635d5f827ba63c0f0048b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a881a4f52f9cbc8616fcab85338f36561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0e1eafbdaefac3892892a7fad68754562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca47a6de8c0745f6d2b086453e35bf1563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5641f2266e609aa36eac01543c606ba8564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638ecc5aa5742f72243169f55b526f19565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b83831d224974b4e2f974a4865ad981566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bfa1b74a740a75c7244c08a897da3a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25df5a7b1ba4332119ac59451614198d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19bc0dd06402e23118fc8fb62a07809569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b34accd9b260649532cf626a7d3a198570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b511c2c40311cdec1ecebea4b857d5b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0d3c37ec8e36f17a2471bde0e3b061572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba3b1246e1354569c874093d19245ad573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9189b31b173577d7d16c200f4a99faa574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234fb82311f71ea15e4b0a43885061c8575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13d353c523c79eb94e938cc2e70edd3576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7ce13032f25f663e8c59745364baa3577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6140f51c985fe76b72aca3b80f2cf442578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cede85e6d1db7814c72a3837886d8d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168704a58a618c694588e915d7ad4eb9580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33ca48362163439116b7bb3bb1a60bc581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0320e99262449b381811da1db94b338582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fd5de3bcc2384d95d9fd0a360971d7583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4df72c1ed57a414aa65fc25ab57217584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb6dfd7c7b9c7d2a66db81fe1d2883e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d912dd888fcbc02df2f4977afcddc2586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bde473b63bbf8dc89397f8ab314d541587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf50ca8e3a8a8fca0444034de324165588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2863e6792d8bfbe338e2a5a65ce18445589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5bbe5360065f3fd410ffba7006a3b4590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf9eb2726f538101115016df6bfc831591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef43494ff93ec34d9b1a7b0d23562254592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cb4b16362b370ea5cb63c9d3647b12593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1efca36239ed14939879ba60499483a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cd87ea9c0bec88c18a2f0423b50508595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c612d1dc8846d1ab7a284800aece69b0596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631ff123aca502b5522c6b6ae7c7e88b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05e053427b199e914d50200520f95d2598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f81b87edc1f50e76c5e8385b776942599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27ff1a0c1790611882e72e446984da3600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd5d07106fb572adf5d3cc3613ae7b1601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732dd9f115026812a6d9c5a5ca4241be602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2656ac98c5b0796e9cfdd2b83ad6cadc603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9feb667b4c814f81ac96c6ee2165f7f2604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e509dcabb65e57af697954ccec742ed8605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed9a3a7f3f7bd5a8f4834d5d7eac632606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2590a8c221374b36886785627ffcbc607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3114ac97fd27cad6409e86f4b334457608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9169be1574dac6b63594c56784212d4e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff365d0b75a761b8ca92b548c0392ec2610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339cd658b95fdbdfe3cb3ca89ce491c2611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e096bc3b0d750faf4c8798019f27585c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab1ae0b9335a21f5a5d0d3e4ddbd897613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4982590502394b5e731f096bf493fd614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c3b5297b6f72d02674a53649db4070615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef2ab8de27f3a1891557ac210c382d1616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029f0e9eabf4a546c1b93bf3e76931e5617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf60d2a830ca95f6ab21d4a5587969c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8243ee160c59db615cf513459f13ba619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b38c8d44acd9f446b45aa2e3cf47b0620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de39e3001e05fbea8dce110ff753497621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897d826be7b7ef1371bf9bc7db2ca629622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ddb01a7dbe88dca5e0eecfa103070b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81d81f263a967ef4a7b798972d154c4624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab0e025de3303df0171aaaf66393b6a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35eb3724f151142bedb44c7d9a53e1ef626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464c9a646b53af272f135bc3de20cac2627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8338aa6b5dbbb4446aeda1882ca7f28628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14103c7c5642bbdbb51e71ef87775577629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41c70ee086ab7bfbab2de09d5cd48ed630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bfe58f21ea89259dd345e3b570dde0631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260c9ab69261e00b2a6b6b44ecf0f21e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f48e0ba0ad241bcf402e430b4c22ff633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc329731f2fdf907a5d6e4f3a4a89b9f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcc47204047e11d9190545c3878cea7635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c65f66cfce9d0d899fb125409dd1c85636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b3ed2f3526aa377bf94f93aa837fae637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2ca6eca59888ab77b70a1ca1bddb32638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98ccd1d272afaf868b8c6f468617433639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a184870041026ec1880fbb5e92415918640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec52ef42df687a56fae28f2b4c555123641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5312ba4ad94eea873070eb92198bbf642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26805ffd4ab60bb112a2370a0859c9e0643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21645f06895cf8adf654757ce44341fc644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22aae4fd05ea1c375fd5abda98246f4d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfef4ffae98502b4eeadcdf82b77d4e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8d544859b0d7d0834d1a28f87bf993647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98991cf164fcf827a083cb3973c225f0648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d269fd9f4c95b9596ef4abc40795d268649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de650a796d61a4f2341d8eab1005fcf650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965be9cb884bb12dd74ff655c23d72bf651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa5f0de4e6be5a66a1e6eb19ea5c16f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f078ded6ff8f127f43cef270e21c5f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9cfe09ace4544ac74b7e06e6ef9c87654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6817d51d6491e71d4ca70a2849c4a7e9655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c9fec21fb71ccdc80deeed33d9a53b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9ced5d28a95ebb68ebe4dd74e3dd7d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5bbffd81ba80fd5d4dbada92181522658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3658cb7c84c0e275eb21024636e4ad64659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d019834f833545eee3df2677d8ad9cfa660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a4ba9f127d26e61ac508fa84c655fa661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d760e1a9784d26c3e02c52d151787e57662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0300d7c8b29688de536991a3cac887f2663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88462053f34b36843196f5ba18533dc7664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e69e03535143e4fb8d68db8bfa29b50665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ad3f7084e936853795f22e8eae2175666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928481f612c8027c5340bae25f9cc854667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436dbe6faec2393dc3caec08635508ec668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79da41c992be06755164edb700788245669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbad85fe747625a79a8d2c8e75cae20a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab92a2fdec2d76bdffa0b81c3573228671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf6881a6ab5090d16f13eb95add7235672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36e6f921dc92f6050666dff9ac7abf6673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa56a90c965647257613221cdc55fb57674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb740d6366e6d7a92a1c752b8f6d25ee675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44040449067e32c33724afde7347a51676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e2200884dd3acfafdc08612da7e810677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a25e12db099376c0e9183b6a389829a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe471938bd596d744bff9d745a2a1257679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f1c4f1427adffeb75b6b19a552fc81680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdb171a6c70ba9794da46991171e44c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08478babafb18c6e679d2516374e9437682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5269eccd7c4eb70068b38856ed453cb0683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78976987645c505e0af2f5e11b7d9d9a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5f2087e75da3258bfadf491ad9ce4c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484a3d5eba30cdf36a3f71a31643ea5e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa17713a2ec9b9f9e77b9a1dbf0afe1f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cb6d15b1554313182af042295f9241688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa1a6ffb33cd55b20fa789360a9c4a3689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70121fafe872a09d5c3aa074d00a030690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3668aa0895e754551a5c4a666a83e454691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ee1f870cda7fae184c79e830bb92cb692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cb011e56f4273ef8c9bff4141f1849693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777b066bb1ebc586bbba9ee8642130f0694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150cde4734c16d0b51ef425da56590ea695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ed12c4cd2b6e345f3eea55f7ad64f1696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1108753bf098fd1893b328a203a96f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14d5e5452fe84291ce92dd34699e12d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e836d2d0fe1bc6c290a134e54b6a40699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241eff6cfb3766c214b8a7d104bf5700700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc4761637eb54aa475e0efcdce28c98701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aded99188f666d7d5470fdbcffdc6cc2702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56681556a3e8ca95dc4005abe040ddea703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d0a5aa17c47894c869b1d6d6815bd1704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dc597a36ce2453baaa0a4444b5a10c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d180bbe7560dd4a6f4b827e3f54a271706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a538fb9df1c3960e93f64511a3c5b28707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a74f7c36e1fddcb7c7741e2842f3c0708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54ebbd9972f4712eeaa9a4a85716b7e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872c90ab44ddd4c2d13e7adc23d73706710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b9f82efa5765b3b235a9d3200cacc9711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153bf3a5bc748a61a7bd2bbc8770b390712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f21dc66021a2c572ebf831f2d25650713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a65297ef26c2c060da8ce1ecccfa1f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5869459696e3aca756d253d499fe616f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b12dee8a65fb79c8d424d7bed07d53716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8948ff97a8515a4ced4ece03971b68e1717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a02ee141e6a4438e73179433b097b9718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01790172af883e3de18a360a44b308d7719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e4e3960778e5b96868435cb5b4bd76720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5964d7b67e6a2fbc90500ad0979c5aff721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bebabd5fdc10c1a27ea582582517076722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558e0776eba9f2d7878c956d7b14b761723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf6f18658bf12dc4a2edb4816e3e6d6724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a056498eafdd2de2290cdc98f2e39d7725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64de49d4538d7b580de281dfc6ab8f1d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174026c6f2155b63793b68725a211236727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fd8de74ce9517bfd30249add0bcfb2728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cf9eaa9f63fb95f31c590e59123b1b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116989a591f7a6dc4924ea6fac060913730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6a0943ac74141e43f9b517b949346c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855e4f33f1e8483a638cd31cb0f95203732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490ec3fc5b2c7938eea0baa1017432ec733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90314d674348a8fae176da8445b667e4734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef15b93494e081477c593c1856ba2788735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf96acc2cd6e2f57f8f5f25a87b5ec8736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f258457dde130e62f72f31fc51bf91d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120cc2608f739c76766159fe6b4a2125738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7deaef8da188234fb39be7b76d3debf739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fe4f53f1911d565e136b6a5e90adda740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433b2226cf655aa1df52c904a4b80115741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646e580448db2a3362031faff0696f9e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce99ccdd2abe53537c79281108435253743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84993876721d3ec569b7874dc93bb67d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df78e0c7a2a65f8298087d7aa7c881ae745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2276352a12f58fd57e0cb9b1bd5ed8746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be8dfd1b9bdba03db7e4ababb389eed747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13edfb0ccad227eba45703d95a2a020c748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e0246120b0aa855d1cc0a26a0be176749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f977faa5b67d0a0dfd89e4abe4bffe750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b959039a053798e3ce434e71521ddc49751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65313a02a96bb665fbc90135e64aa80b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e3e942905c89b90f80e22fbe8a92af753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2ef8c492d5a7eb0c47cc50262d2a5c754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313722b3de5ea039cc455191ecc85535755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6f4b7c14a74d4b5e21c85a22fa186a756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f185bb83fc8a5aa9048af73d7e3142c0757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e574de8d37afed83772b262e7edd89d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0334833ef389e47d99ca5b0088e70e7b759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce73dbdb14eb7e82d95daa0979045091.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292bb5a45825a2a6d00d2d357b9b5c402.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53164a179604a3942a10ec8058bbf553.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13340bc90ce9d042034cc94d702015e14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b746f12a4b5b5073b402310d06e224125.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4b9f0204aa563ba3bc4a9804aef0396.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9ccfd191a504a76236d424d78878aa7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f151e4cde413b88b1e83b6becb09975f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf73d8e76eb6b65ffe41c56baa3070d89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae46b3fac7f5d03b7d6c209391dcf1610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581910ac53ece1b63e78c871347211fc11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bcb56f06143d8f737d6f7a6ef2c7c112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0781420aa9eb80ade055dbb409c8aee613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69205f829791d340c23cb3cf52aac60214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64659791e664515a5ede5ddf41863d8e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2701e66976148feb37a128211e976dc16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdbf5021b340255fcb46961febd64f717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847833a9d84374ef0c3bd75187b1e79f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe8c8ec42a82b58680fd0abf407aa4c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03363dab7701657cc63a33dcee87836520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885aeb454e6e85a070482114a52dafc421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03073adaa39abb6a914978fa812cb43922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f85b17bf0b4bee877b0a596134f00eb23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb81f6a75862de049fb6c2a0dace6a424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4103f1f0f7ef1a5902ae8fa7c3d5b3c325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5ba9b277326b15dd25462b89f7203c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a46f3f9da4ab1dcb64b59e84d278d5f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72bcbb4f340c5b4b52bffc2457e71c128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71d5fcec7e326a1eb14f3d0051dd53429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c4c54417f54b2ae8ab239f60e5ab6530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2cd39f5560f9842d95c97cb731fe4a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20259b7d1b5680fa561f3095b175d92432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c156d205fd8d37de5ed4da8a50946f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d352ffce229af63c9eaa75a7c290b034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e2f5655d3843c397e7ea7a051418d435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f9d4d954a3b50e3e8d4c8ffdbe81b536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88663051da0d1a5a2e8769bfbcd6c0e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a05aed98f36a59c17250212b0563c6b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f01c522e7d83851c4314d24864b419039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281de7a739878ab44874c232ab6b2b4840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f4e216ffa0487779a03752e52d9aa341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071a1a90d3974955ef03e9ef1f5b06a142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99a07677969d7c386607d0cae6861e943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f29e39afb6b6d0245286ed9b5f90cd44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac49cbb63bf15422a7b1a50ffc7a33245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6d7e3825d533a4d0dad56874a8015546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e792af7650c352eadebec8375077a847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bef53ac213b12d42bbc036064c5f40c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909d8a9b33e921a8985c424cc32e6bf949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6af1bec9b91b94e39de32fb27f7b78e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8b23ccb2fffa5b4242b9c557790a2951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b695f3b1f42edd734205d9c6e93ec8c952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90355ef9d9cd1026a360a4580754f1053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b8f702c4fd27e9a5125d7d415157f654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5971dffdd917a85081fa365233e78d055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e441866992de8d97b9af155ea8522b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887d4464e8b05e0d7f43a0b85c67e93c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c14d80fc057934bfb97d425975418f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa89c645c7e6f808c3888202bb9940359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b871fa87996d665731abb262491c9f760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddb4ca9b9c6cdd6f554ed2d2059217161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e587060a3d665020c73d88dc33687a6062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9caab12589fd91118cd6653ce05675e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeabccfbf5b3cce899374feb7dfe173464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d4aaed7cae7828c196319a1c481af565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb75669390fcca0e9d982e6537df0c1b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9135b8bcffaffdb12e4800c07258f2b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc273100abaafd8da514695c8dfb37668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feac0c937a6eb2c209ed1c6b44a1663e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209bcf975359d29ae3d46f679d3066b170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc31140f73f02a8d8d7557cc0f546ca71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632c7a30921070ec2143bd3e0bb4472d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8599a310420f82fdda71b7f671520ca73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05475b7b68a22144d2df4a45fd61f3d774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc088c0ca94bc7677b13cf7e80b4b98f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102c2563014c0e139b65855d11f09d7c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4c7cfe3053af8bf77d18d79349425677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b004df516fe4ec201b1cc2ea92d3de1578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5542e665b06f7b5e3d34599b595157f979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6aa7b84d6026b2fd3a907c43ce692680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2351d14b4830fb6896d91dedd20de181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c0dd6b5112e335d16e84398a6f692382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2648337bf6b68b671fab60607ed5214f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2540cd05daf5d15ce28e4f3c4b1ecb584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52b5e2c2d6935e51860fc52d389148985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96edc79a8f2a90e28e0937c1e0c9ff7e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebca3a8aef3a1bd736e8cda0e21a466687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d762f1efae1f605b4719fd84b6e67888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513992c02a4d0ad06ba944fd0771c65189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8462b6254bcb7a2800a1270f0b9d7390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7c0a794a15268eced98630f866790991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb8a467799d5ed03631bc12f38f74f292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30d009a9b3ab97abfed6f317328bad693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef27256e6a3904e8f6094caf181efc694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873618434da49c6b5ad8e1dd8433fc0f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7195fd04b34a13db7ccca1288feccba496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a39d9b88e6c64e1c419b893aad0bca297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53469c291c719f009f51830017a105298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c202dcc99a4f7d54f7832c5f4b08e4b399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00d2edfc538822390c3d3b22349bd19100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf9ce070a43288adcbe9bf99b1a5ebf101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f79c241c765357199ac6def8a3a2170102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa969ea43affed63ba933fa1921f770103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15104a5533f88e34b0abd00db0d1d30104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22fbeb823ef4e86ff6abc53885297be105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdf706e6f8bc086598a117f172db73d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352c2ed9c88c573e0c82d0f7e94f7f07107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a8d00c6913423459ab0157f954d717108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ca70b62e72c6adfe33da11040d804b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f985c08e1f084891ddd83d369cfb6df110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f13aa7349bffe6726269dc39d341b9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02780bb74c0d8974cb05cc74aa9119a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727b94c00ea41abc8cb1f3a1eb04e503113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815bc636a10fccf8e38dedcfe765a36d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919e8b839a47fbdd307bd2df18eb12ba115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4372eca1463de14a47de67281f280be116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975a535dde034b3b21d6a601a3e1204f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3cfda4b19e4ae76a70703c910af2f6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335db43aa4da747196c92a8d8f07a949119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c981c11707bc5cc7f2c8cd3ef3ab66120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f254955a1fee8e5bd0545c29640b9c06121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fd2e209ba4ebe3cccd6a41fb54136b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4328ec2a58728783ec60f89e06c771d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e699302cad8e0a6eba339002353934124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39f94b77e9309712868551238d71bd9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d7e658fdc328e3b6f292451aa06fb0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d8fd7417dd86c29566211330f92553127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e22960feaf3f8eb9d78fe8e1fa9f38128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97115574f405651a1eabcbce1e751ff3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971c72d94ed638c2c8657eeb30964a69130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64adb5da7d2430a5c5479461c855808131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075f75b277e845a9ee93194726ef4447132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37011246c4447ce0410dae4a52969d6f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f55c3c57c35b4a4a7e1db6535ae978f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a29c5e5b299f4ea777efe93e3fdfa0a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bdc3dea58474540c0ea075a2e2ee69136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b60376bec8ad2430ca9e5240126876137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e6ced7308653c8d5400469dc16a09a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd02bf5326c37f503419345126e1fc5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15894a4fd38151383863dd3c91dca21140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1daca48da998139b1bc1b05355a8189141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527bfc9d4ef6bb5a5b24bed663b86d28142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc708f582147d7cf17d5060949554ccc143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d51d0d0ec54bd56df87f6fa11e86cc144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73c5d26d273d682567db4c47eb2195f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2089542711beadc11a902be1140d34146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9db1f1edf3bb7ae4fbfb762b4bae574147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09dcfdd31b0dc736927a16cc8380ffd148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d419b29dcfd5819b5fa86f06dd779a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56d28b307622832f1717faf01db3e71150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b37d5f57c1f66c10f54d85f26c8ff67151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39892aeaceb939222fb89a5d45cae2dd152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe950b4dcd431ab50c2a218ab82c0368153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2789bd68d3804090328727f3e14dbca4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1da19942613c4db649b7811e2aa496155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32763fee023e0b1a67a85982e813fc4e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8527c4ff40a7259c6fd41f6767a028d3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d948700d7360e76f9926b6b376cea8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429d6d04ed1346d1325426109bafa4cf159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db828f1c4a5fa47ba2d28d25419d9e1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24681d4bc8f23f64698c43aebc23c94a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80459f2b6545aba9add56732ceac6307162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c884473b7b3b198286fc605134a83d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b0708fd69a4feabde59801a89c72a5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1d4110c242e940c3b5011fcf6e7a61165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14a02e159c41f884894057ccff076b4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c2ab9618b3e7ae664853e1db6ad3ee167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea8c43121ef5786cdf91a1db9a051a6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58641fb4f41e5361a864ccec46b119d7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd36300cb242618d525e1dc9d806216170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6e6b6020dd9421b933fa9755a1c01f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25900fffce34ec0814e7f8e39960e2c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c34ffd8546bbf7221eb83865367823173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2b412829aaf5aaaddd5b7b4841f41e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a8065f9bb111105e09099a302d484c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8553a64820d57db1aa8f39c2708ace43176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4006924abf01ccc36bfd3d09393ebd7a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7514845268c3e6dec695870e91623009178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62055be055c4d9808bfca3143300a1e7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3974a80688fb989dffba91293927c02a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59b16a7f2ce6afd2dec71f0b9d369ee181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c6fad92df56ddb8d3c5b46a81a9cc7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa461cfe560136a4a92867f1f3c215a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fb9a2229815ceaa83cd1671af2a747184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb72edc5f1469a4f3b14e75a0e220543185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f4ff27427afef25783fcb065bf38d2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bf31341f8348dddc1ab15d3722ee4b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9656e468f780160e1b0aeda9c3c2301f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd10f6c27efabbd4d587f43340117563189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1806df6122ee0efecc77f1b3cf7cbc190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc31f95dc382886a7e7007ba72148a35191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce517dcc67eca647aa7234427c7d5f88192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516cd2c8f55020e0f3b155632af92677193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb77c7078b123017ad635ef1c15afea9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c97caa06b44cf5463a7974b672fb70c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1bb1f928d0a3544b407c73fc4bfaa8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8975c6a8f82306216a3f56baa2de5518197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12328676167b42c204779550caf6e67f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a49d67622c86a2e3840934a8f63cb93199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5af050e4b9d91f7f8ecaa29f27ae655200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7aa59967d26bbaa9c3675a0ed746cd201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1149aa70bdc75fc084f5a741328f3c47202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cc476c4b0d4bfb2770c4707371e12d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e5c0afae412166505a97be723a3828204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6d7eaa134a220742cabe50431d22fb205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4180d25be68b2c1a790f3f44ae48d41c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4681071e0fbb1b65e799c2fa8b4d7863207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5aac4c9341a2edeb9d34c56cf1804b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c9f9fe7758cda596795685955ddfa9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55b0e0f8c2608ea9d1fdfabedd075d1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5ac7d2828bcf4d1c398107a41820ed211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8fd8a4d7d284d63dd5e4fb0a09c0cd212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591bebce829b43cf8d568e431f04c28f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdc15bf73410b732f395e1a609a580b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef291fee1e48ee1be3500abae5fd071215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19e028af9c2cc5d3ef6ac1949b6cf53216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9b0bedbfd24a5e25020fa22abbefb7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e92c0c27da095b30419278fc91bd71218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c11ec9330e99c4867861e0a830a868219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7757d64900ebf85ce9c57aca51ef6218220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321a92ae1fa60ac1461e74da723f3204221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0997441ae000199fd9687b9e6d0f6c12222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38608b284986ac45091b71551f69ef04223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ce34286fab8f39459a93262659bf35224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8bed76b8d4f2097272e42556da0d53225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe97a686f0578728abf26db71e06a150226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf70f5b8ecc8c674bd8af16083d1979227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc72b22e57a496be788d75a096ccb1d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe820041abda0a194445b1fff8f5f00229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8339ee101ec5405becee767fa952dbdd230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c191150afa04e3d5cf467be396b20c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6543adc7940b4aab960e82326ca7342e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8730a1e64885cf0adb786c57c41b52a9233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8737a62e120db6f2a5c77bd25c29bcad234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d582f3090f5033af563935a45acb6f5235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624e565aaddca90479d257a92b319455236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c9a9b455df4bd81acb290ec0b3b8a5237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab30af69a2519a86378ed0eba505713e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d768ec1a2abfbed03b6da8b328e9faae239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0216ee81f8372e72126372444d97961a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc364d3b4f4c144e5eafd9563bdf976241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff307366859ee563cdda7d34412aba6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f68df9912c527972a70bb4accd4f62f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d110da2e491834655431a95a39676af244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7447463560da18a96147ae9dcde073245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a5a06ebcf4dc3362e38d88f58b43dc246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb035095847a3b12493301c82b19d8e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6191812fc9abb8d07d493a412b0be41b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8638a3c4390a4e06becae40c1f3782a7249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b54fd52f0dc30ca409a7db0dc85c7d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57380febf8e22c0f9a885f22580603f2251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a4a9c9c6090779033c8131c7a8e548252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5533ba0a42e029e7a7ce38909c96580253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c7839d609d951261b7f165e80c6cae254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdb495126a735a994d6c46601b4270a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e83ac99a93cadb1daa34ed415e053f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f153f8ef1bdc5a4fd624aa5784ce198257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebd4479c4528b2d64a030e48082cd20258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb8f4023bc9754c30dcb4c9aee94e5e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4b91250f4bec49a9a448094d667fc5260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae2747f233a84a448644a22d963a33e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ce3df2b5a2522f7cf0507d17b2b5fb262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25161c0f1f14c6221ebc2dd30ebbcbb4263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c364bec1909cb182959a59f2226baea6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9358a9107b7d07a5d64edecbcc089fc265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8206897d07ff4484ec6f37671196ab94266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf658febf7d36cef3da691acf4dbfdc267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b94229bec5f77eb46dad8d800a8162268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a196636478e68c5a108734550979eb269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7875b78a0788469a15f299dd52da0a6270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457c13d49770e30431c77560c4927c19271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1568ed80ffae679ac71019843f2ad674272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201e3e707d0c4c78d87abff501740411273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3baa27b26d53a5aa13bd18baa0ffe8274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f5fce7abfe4059909974a7c72e1192275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03b65bddccbc3848e07905c758ac14e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be63705d35cd7b2e7740701aedd6ac4277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d06b0537172be5d3f7a0fa701655d0f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dd780d0f98f99d9602a06adcbce6cb279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0184505a2a69df1d99325916f8b1b943280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc1d920ba95614214fc9e1e19ea5304281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e992df393816674662b829b32ed0495282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c4ad53ad698e1e4930d383f7ac0367283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e72512237751d41a63c74d0d4260c5d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e10ed41258500ebcad8462123bc956285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56e2216b3c46220f9f88e91e710317f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5527ff58ae532f5dec40364e6155572287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac219dc03749cf478dd7f74b7ea5e1e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633d6fc85347848cba468edfb9a88a3c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67df93650dcd8f4b2899a2ac71d2b52290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acca881c40b1700ac2e61e9bb40d6dee291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7959f09ec9d8be40c7eb7b3e7da5577d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3fe6b6f91bdf36d01c316f32e266d8293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d868d7050f251b0262088f29d084eb39294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b2a16bdc96ed5d787fbce1dba5d973295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad22cebc36b85b8dd8095399bfe6a9de296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448b5c37659e7c7812240a579245f79a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be11d1eee1ff1aba9e23f72a194e0b7c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0776a5f323bfb355a2f1f4f42bd122299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4845ab8498ba5f40533eaec3889691fd300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd50ec22a1a68494f1121ad40966041301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f2f914d8ceea269bb21a45a4353388302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70562b7ea07a2bfe47d1e8de5050623e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cf52680eb1e9bcd437f4723fd94a6b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c998c92e3cb7e6199dd87d75cb750e60305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd9aeb95fd0a6573ac4c78397f963a2306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c79e96afb3c0d1a144197f5315673ec307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4dc0288617fe23a57cbadebf7dc639308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8585751a0f8d91513d82fcba21e715a8309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f4eeabe2a4a660ebef450a766dce6c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb85e713f143964c04a91d3761b8f66311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f44a3d05e14c4941e5f7e3da19d7fa312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a82a21cdda134c3119437ea0fa9a52313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c9d7544a7d8d5037f8baaba8605a80314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59565c67177cb0562450e44249a6a24315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6e8ebcc055c50e8358626df25c72f7316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e518c98cc6a0826858ed509b0a96ccac317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928463526f7aa5a980251affdd26a3c1318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf665e556ecbad1df970b6d4ec7028f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a3a3f1f7efe4994c61ea81c5698a76320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee96777ac9e351b8aa3dae6b592d6cd321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07c35146287abfcfd5924eae630d01d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bc1111df6e6ac0ea9a2f2dfe2e62c9323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b233c3ec0ab9505f953e07dbcb5012324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c87c4ce610205d06666adfd9664487325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60103bbcf6f1e12eb2b2f2c92d7d8868326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884cefec428b287196614607f682eed0327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723300183d9d5fb801e44aecb393b615328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e6b03d4b4ee9797c9e25aa60596ac5329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ad9dae812c4880729f79761fb786e0330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64d04d0d31aa53c1360faeace2ebdde331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f730046f66ac53e481d0d09ad204b69c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f55023e88dbb659b7188d7907189d1a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026fe576bd4257da46cbc8767ad05e72334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87c2304b27f42959ff12dda2098f320335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0369a709364b1ac3ac0373af23fde54336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f096453aa3c8ffb31036ef6f64efa44d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01769d32a29eb48b4b705c1987490ba338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a9116fd3802fb786513abf989a5838339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbd1ebea53d370f1888fb53313836b2340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898515ad73f9d02f60f4d93c33f7ea91341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c4eaf3504357256e23d1b443dda4c0342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d000313c0169710843e17b80ec446bc6343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24959d6132d51c86f1be4942300275a8344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e72a2d33f2a797985787fadaaae9128345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6e101d2ca9f6688f9cb9e3e09a6186346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062f89a15968ce3ed17be50682d7af74347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43241fe834b9de889aeff0f55655d40348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5446db4734c7f33a9b4809f51621311349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d297d97ac51c9ec1caf233c41a5fe25a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11dc1829bbf46716d11911016c5ba39351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d625e6a33e89ea22f78c90fcf5a6f1b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6b0a440aeb00ce12a89caf119fad23353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ad9ee79bb0bcb7f22db74755f752fd354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871ad5d00a7892a34d24aa4ef3673ca2355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d289c7511b06e37bfc0bd78f9c128d5356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a975ecc99d95855976c1061d9220686357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31f77a74ab6969547e410c5f3b296f4358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b122db4bd714ca5bfac1bb5322c6dc1359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23686068c3b201cdd699da28d264dc5360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa50c856c8b851f67d7b7719fbedbcb361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef84a19989796822b7c5bdf792b0c1a8362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58166260aceabf6c73a90a870010c5b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e38f6acf1953c59cb03069f3b93b9c4364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e51ffff52ebf1843dc4c0a5fb758261365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d4d1bb452767e8415879ee0808c97c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d37182e65188af1219cffda5f8e1918367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421d3586352977e33f3046b48884bf27368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cec8b9e2de0d33e3fef23c807ca49f7369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0ad9bb5d679355fb0157312d60d036370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cbfd07a063610209130838c4c2401f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7abe6f3a0c038308cffb848fad4bf8372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65de4fe53276fd6579a95fe6730e625c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c4172f77813900fd2781176a1249fd374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bf03172bb74b83a9a10c499ebdab47375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36eb971dbfd845e7e3feada9a8ee5272376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efe56e799aba180053ae82e23465e10377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55e970cbc55d09cc60282e6ae3df992378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7ce9ac9637d5c1a9ada7f35f79919e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aed541018375a66358be3ebe8facbcc380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40d1b570cf985510d48d24d52ca8d8a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4e1326e8d1da797226e0f574122fb1382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c40187feef1a4d8f9cc1e6a7ee3469383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdaff8ccf1577f18e55eac3ace1d17f4384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dff9c92096b3a4202731a62b0cd12f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e05808bb08cf8532242f90eb6dc39b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23b6e6dc1cb48f3e8ce2fbda42c69cd387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be54a13c8caaf746e4e495122dfb5572388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f90b221f9ff2c37659c01b49a8ba9ab389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f386eec3e961b2166088f5426afebc5390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a795c8321f184e796f5e046e19739f4391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a545f9730f198451054112bc33f89c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b40ba897e8b997728a9afd41fd20b3f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113380f62d9516d487de370cbfd76518394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8796594081000526051ca44955b260395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f671e80e2a7a9222f86b1b68a97627e9396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a0bb88824035b6ad608e444e2bb47c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7d6f724b0f1b633e27859876ba8920398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8c04c5c1697b4c5c68fa4bae35be0a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a968427f11a6cb622cbcaabb8f45229400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37a3474982266994e9f90fe6e16c864401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dce357292cd0c7059bdf7d65108ad1c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334be21e053f32d432ab63d0a7e96231403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40acc1e96769276224bd0ba13953a6c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14df51bba423b25fdd9bd2d09b7ad9e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355185927889aed0df0cf316f279c881406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c32a20455719dcd814d38751ab538e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722e2f04051b91acce13af1dc9591dcd408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f2fd32b66c9129799d76555150836f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccdad6dfa5a15c19d4e38c5750b5519410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60b0208c81766d9458f286fee382418411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d9158aa32c5e82400567f9fe88e663412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fa46278b4af2f30597d847c8f48f44413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023bf10e546e24f1a0b05799233a9edc414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47c54a19f9c1ff7a71a4bbf48960244415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e553980d8bb4a3cc859048b6212ae0416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ea2658d2150ce3a1ae11c8f9661933417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac92902d028f6faa6e183aa07c50121418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3223bdb67a73fe034860e341189950419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63821be793ef1c82e3bc35634a55c276420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb3297e4e9bbb5af9c024290a03a911421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f3634ef46db891f86bada649d19765422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0cfbba8da0655615cb477c492ee31e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287eaa7b6a2c6b6eda77dfe15d539172424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700ed3e6023e314a804a9877cb244381425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a1575d668a15ac08608acd17c9d117426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3947ab0ca8f0e8e2374ca8727d0a9c6427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be742eab0236dad427d26cce5f51fc6428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df22ede6fa37142af998154acf64743c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d1dce0ca05a661d1b694cba23d96b3430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170fae7c48a2e58d73279ad45d4f0a60431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd2ced9a8960776b5ded5a5357f3b86432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d5c8514cc4d7d0e8bf5ae7f0a20595433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7084f25a3049754c590e557cd7b6fbd0434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace83ac234573dc4ae47f7baaddc4a08435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f0c1500916b4d852af696abdafe8bb436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8391c48bb4cc5f7246478eaf27350c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729f296db535966de66c1728a8543afe438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bf7d3c5415558209b8200dd92587f5439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09508ee84d67562d5baed963f90b8d6440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d1ab712dbbb11f8d7952f1cd176efa441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bc0636a73a8c2e1ab54ddff65c8aa6442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8a004c18484583bacec88d7c6d1f4b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defce71fce11c497abca54779dd6ae03444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f931a697b53e83cc65c7b53ceb04e4445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dec959d770068b5bd41f2634ce6370446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2327d97213761df07b444ad3fb5ca55d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b88f91ade7e7b1dafcef4bee6c01f46448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbe13e17e1a61b89dd3004e7534444e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f36266a36c0ef9e01124c780a81898450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74614b36217adac5fe0766c3b0d4cea2451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8cfc949948f21db2196c3ab2e60190452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c8f23cd84b1c4c93427d34bdb822bb453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c54afd3cfe7538618194c7e4c147911454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1a38311f3fe40ef678dc2ecca9b8ef455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e179828b895ee73a6ba3c4c833d8f6d9456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69875a815de217826c44b3f9ee1b8634457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8a15878b63950c454523518988915f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc651b5fcd4150783f95a52f62b2aef459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc55ab136bb952c49734a08ef9db9b0460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56cea5dfe03978d097d99d754126f4e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a7c115075f6c5134b5b833b437dbba462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea39f0b23e221e9796f7ca060e20a25463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0232c96064e25e21a01d546892a5422464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9a756ac60b12e35c6e96a9b54bf6e4465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644d640f14d6ba434165c4fe89fa8bca466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ca71273805ce76ee5c03951eef894d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56682ac436bcb6ccd91168579ff4213468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68b87c2c8310d9fe32e2dd3f0118b1c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cad94ac1381749c519e23f8465cb31470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fd8ede16f663e6bdce0d9cf873329d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d876ca15eb0875ad328da60bbd94fb38472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f992b69a907de0113365cd56441eeb473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8514d15f1f10d78608984d1332dbf0c6474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f4d043e850174faa490241bc8967fe475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce90993f18f55e1094e4757529d2d274476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b527f63afe09b8ce91ba167d1e9033477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f58264916976bb6d5deb2cb348ba1e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1716a21953387fbd9128cff9683faef9479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac2dbec9a2c5ebd60c02cdd92293745480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d139c2a004655c7d1249720a8791fc481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8fbf5dfffd664cdfa6c72f25e3c428482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7825d7dd244b0680ffe643f44d7706c8483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ddc4580eff1b26b33e95b9b5ef0b50484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01249bc469f1ec18df649f5d543ceefc485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b517d7560ad076062be21fd9003fe6486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d47db70b2f60b77b0803dcfa2d439bb487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b891912461e9bf9309f3077c2acd02d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de82d417aa643da5e2bc96f228b2e42489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8e43cc6d0126453939bb9a4eaa58c5490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41975589c14ac45680288ee31bf8cd7491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4088c1992cd63349054f8c0ca16e8764492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5285e8e4c7a653529cbb4501c1b31681493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a438d1639ac3a368fb0d19ac9cb6ab9494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83640162e46e78c957f1f52f4a703f57495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6ca09bbe404724233ece0324d9ee9c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b8855f0534dc8d1649ebc7ed7d6b03497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32643917bb20cea69eb028395ec1b12c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8e9300fa4f8d3f1f64781926487769499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac35d93feb48280fc624780662a4450500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323a7447f84fc8c75b00ceb6f395e3b8501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20011390ce5d1f720501f0dd7bd57f87502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5591f8865552fc45a3de026f03eb31eb503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47756443be980fd438917b252f5645b3504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e7d130814a8285d180c0501d5ca22b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c196cee972199f840fe2b2d8d3d472a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1fe75b62933fadc35753b1d1ad4b06507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbf75a194defcc4a7e86914386a6fc6508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db522c993a0a01af65f050f006e4545509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f089594d92360de5a5d3ef91c45048be510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0b84d10aafb2d491ef6fc9fb5be5c1511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d805b754b407668b04cec69d12dba63512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50f1ef5f9095bee2a171e9e5e7c6090513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f3a5d165fd785cea3704ee91746152514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80847ac5be669780ab520c6e64cf6e5c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e6ddd2ff2e1516301da5a7c6338221516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27bb7408f4a7f883880d8e0afd72c2a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b40b1fabd7faf2cdbc0dd65e7ab7f1518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b087e7dbdf731f02910d943fad8848519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c90bad3a43b98fd230ab5c0bb90005520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7bfc92817de011f62faef7c9f4b6b1521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41c8c7607f9de2b712f189d66b0379f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35071eff3cc06fe3f4148e1d29ceb989523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d9b67c65ace29bb6b2e004cb2f9f70524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0e048154db09cc37029c431c35cf66525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbfc73eb91df399fea111e3d1402013526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1553b9141c9441278abda12133d326b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157f9c9844688b82ec3cc65c5feca2b6528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc4bf54727cf3e25e342e36a7f613de529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3988d0a40dfcf0d5272081d4222e4c5d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d937ac871f5a0405f10fcb786262f822531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b9219e4fee9821c34311441b69e51e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f013145ef5a48e3abc25d291f080bb533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d30e24d4515526c0b57718f0e633b7534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f0685161afe70a98655d823143f68b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f53c9210401b9fe14a21a2bee18cd24536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c321e108b224d620ae338436bbccc25c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7720d1d7bb8cc9a4eb5ce7fe159e12538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2372eefacfed2e37326eff5b6d29801539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2b7aac0a7d358eaf198be69c012459540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd06ad1a709d683fddb2f8d86594820541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6266c219b7a4b4358ff911424fb9e503542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d176f32f1d0711dd40b770167e4bf2cc543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d02e73315261c63d552df71c25c89ff544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9187adb35d546c942f234d75216d7b43545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae229dcd9e5b03662060fe68776054bc546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc700e500dd14a53a7a0278df7ed2ce547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef35701148cb78b1ffb26832ccdb2a13548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da592c7af4fca78b4572324dba998317549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f0372402db9228c8fa25213d98a457550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973106e2104bed550dfef61f0a72255a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f8b70292aa8468818d91507ffece42552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c09ca5f782ea4fabd25d5298cb25b8553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e009777b2e51e6ce0f2ab11467a88d2554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f70a447a514b7ea190bc4175b8c57d3555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cf3575fa91efc5c6197277d2a10388556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8ccc1fb1849b7c296fe2fec66f54b8557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85df8f5851616e3ed0f8725b58b0ce79558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec169e117d982979f6f2a10a90382de559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9e03832895324a5b90edd120bc12e4560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1261eaee7058c29dac6812a38933db561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000f40ef953c4e7804c8ea2e8bc894c1562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1e1295ad2e02b65e0959f95ceacc62563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4214aa1b74b5c7ae6b5bf4f37e1bfb2c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68918a3f6bd745679dd0848e9e2635d9565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d908b81c67fb38f2e33a0d4f56488b6e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b010f04042d0219244bdf07749ededa1567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5594adf93f284ae0fa6b9dc7d16dcf568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009588984d47e3e69d65eea77fdcf5f5569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544ebe8f6b4d4b4dda3fd39296176b72570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad494b812635de7adc665d50dd75621e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c05896d978c2d6502a3a53c51e1fbac572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29732594bcd727ffa003044d708e6f62573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0b351909886ddcef89391a9fd65b2e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf25ce40b5bba2d943537ed44eb2a6c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f34c7dbc940a4b117021301d7c7b3d5576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafa3796a28c19d7e1d2613ef87b048e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c52de1a03faa22dddd47245423f9061578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4bdcfcce379ed966502863b23cd8d1579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373284ed189f61e8d243bbbc210ef98a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c03604a399cf4e2d14d072f403c58b5581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154295da71855155e4a244c4405022ff582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6503b34d25478e45c7153652fb135615583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c20f1b8ce6769d4a2838633c07d4e23584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6591653061c0065d906c7fe9a2b88a9a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93775973690b2c1e8fcdcf40bea087ef586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1671c33938ae298be32614bc3b3eb2587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100a87287ae14dc156432c22521e79fe588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd546b0c365d9dba2a3ccceda6a8daa3589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38786ab9a7511b147b7fc0a38c15230590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a2d175554b27f582efd15e99f528e2591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9810315e77cc86fe84d156b200149f3e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c069926823d998825f4d6407906fd233593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c8407276dfcb83a638f9b233e68d57594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a479f5cbe21d17695fba7b7b53ed14595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05b67d1574184b6b78de206486baf9b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03d44945bbfd5f9bf4a4e5a86527284597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c517aa568ace87e137f2d9a1ca17ba0598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203104315b377de7f4be8f605eb3ac9a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edfa0d802c77d1444a5331f30c6f3a2600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6753173cffa6710d10195739a671fba7601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ad44961625c0e29efd0041e195312f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6187855bb5e422b1556ca23241a47e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231c75adc7f99ece6f8791cc517b0459604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b908930db83de5df0855a95c10daad48605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb0418a3843d6bda921e0e7f6453dfd606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6260fcbf69edaff97f9cd4dd23ea1c94607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea536c4da6666fd151a1fcd43de2fcf2608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898ad414f12d57b6fb8bc4e33f80f15a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e2f0c061bd11976a21783d03065df0610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a228ab06827c98aa66fc248d9e6180d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7ae727a908a5c7de8ae3fe4fd501f0612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6465991ff1a19cfa93cef3c202a8a81613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376c4a394e88049a819b8b92c0c13fbb614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9953afb7d0e3c2feb5eaaeff7757a48615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2206831492a62faf28c4fbe7e1546f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532123153c55fb5f986c9f20b1b12988617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612360f6fb66bc7ded54712c349261cd618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8268fe5e158807e2d1a93e5f6e0215e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df33baad5517c98be9edb4df4ef2654620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda8fd3bfab4228fe7974a9a2597b9fb621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b3169394baa3eaa2a579c6805e5602622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2064c52ccec0e8bfcb9040df281b5b02623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6b0fbaffd1bd2b99785a1e93e1d3e5624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5676908d0242dcaf129b43426b09c2625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2a8292b6f8408572db7f50e82c5efb626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6229abbda7ea263003b920931e937e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3574ae3aa3dcea569f46c076e9f3d7628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65a8ad522559e832cba42d14dbe0384629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd631f647bcb177f7f09d8e5b17403eb630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6d0c2944498c89d2a5ccde7a857d9c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a86da67c09bb5df5533490f1bd2e92632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008b8eee825f5f241893e9496cae4ff3633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171007a069437ef75a6c678f36d96355634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65988a85d196af9c567ee6f882e3379b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc4fb065c71c4d1e67bd6e1f6a60e34636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67eb01df9efe15bab48178e4ca2db817637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60c695a01f529f4e4c6a5ed26b2caa0638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c653d0b2a12a24a5547819d947fb07b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5802bdcaef218476d57bd273fb9947640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f62456f4bc28beafcfe7deff6fdd4d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f036dfb24ccb69aae0b0304b1301cc69642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af53a5cf1e41450676e1db7601de73b7643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5dc326ef779170384ab4a91280b1c6644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550202f95f6d7cf597cf409f33835ad1645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f2d93be4219e3b5f97f813d8657a2f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61991496fb51655737d356bb8fd72ac0647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16df06aa196ec6f996a3f35fe66f4e37648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f36349ba239bfed6816f77bd3ac3bf2649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516d8729e0f9e7698c2392f24884f2c3650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfbd5361ecab15e1c3456cc33f5cf2b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db86db903ff035b824d1e4abe8fd9108652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51408c356c91fb666daf929e04aa16ca653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad12f86935d50650869a82cd253cebc654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb5c29c03cb661fd932f03498c042e8655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac89f4583ed23597903474dbb9701e3656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918426dcc3a21e7e092eac123f7f2b62657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f949a305b689b4e24924986d0a64f0a3658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0851b38f07e37c9c9ef1d4c6bb0739bf659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb94e7b7438888f9f3bd5395c2b81c7660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b742fa5d3683805b706b7af3ad982f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883bd8572dedf5bad55ed90683dd0b73662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ba316e7c00e1f7e71faaf5a62ff14c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fece976f152617a1c2b189730a701f26664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aba8abafbdc8809bc1dd8b91610f0e7665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399f4556d5dca15f0862bfa4eec1dd9e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bce056743be61561a19c09f0114f932667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb52215897db28d481131169329f8151668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d994a2cddaba0180b2d0edda0e97304f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c208da0451f4ea9d422be6eaee9968670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83b7cc55bc37c7c7a25b49bc9424526671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61da7757d7320372b46ab57f4384ae2672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63679fc6e38b1fbf174eb21d4fb60d5d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6543024e28f299935ce415484c19fd82674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497364aaf7baaa79c73183de5e4e2812675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b88b15356216a7d6ba1e7ce3106cdd9676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95db7a0d51c8a12dff4a6c2cfe8331ec677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cad8dd5ed98c1a7230a5b6ecd178ca1678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7985b39fbee1be6515dc615f77a835a6679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232eea3d93d48d7c798ab1dbc0ea7d09680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd26b1e3cf1679ff3579ea52347f89a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eef7f36cd15960b9ec62e8034576ff4682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbb5fca53fcb534c20974a83c21bb83683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0803050b6516549296ce2248629d2a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfe7029680ad67bc98341fbc96d74bf685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e861cc727afdb0ef5de4b07301ed58d5686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c700cc52064fab851b0b311d0a4cc61b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0505222d25cdfc9b83c6db1a917c90688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d59a8fe6a8db912070a2895f9c5ead689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da243c2347154e0e50751e5d55733358690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564cf6e50552281a3a085fb910768319691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388a13b8ab652eefd4bb57d788d130a8692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47194f608950ffab37753372171f00e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7320391484f20060346585e5b6ecc720694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530f141ebad8c2e87a9e2c79e58523e1695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17902f43173d1b3c0febc5965ca92493696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c271b98329b572d0221b9ee168850c22697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c387a772a00ab8880cff1e064ddfbed698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8edcd4d30b666a60a0d2a796605c251699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68db000d4e5d4c339e22cc58bcf10bf9700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36200639725544ac280e863c947cca0c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0af969a37502caebae27a427f5f22b8702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69162af02c474582ccca0bc0f3f1aca6703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cdee8b8da35416e0d82cdd15e3e5d2704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4275f3094f2f99aa994858cbe299aec1705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fc2aed3fb321a2a9d526de9c6495a5706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c0834262806fa143de0b3025cc57d2707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cece7f4e1e969e25c883a478e8c5df7d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c6a5877984b85f96b7e63f27033b46709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1b3439aae14cda0adbbb6b765643d2710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a49fbff47c81b8d27e92959fb9b908711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bca3140076a06e09bb2d5efd783875712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6411b29c7b90729a555470743489b7713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6ea8abd56d04cb33be0b9861db05f0714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c92a557a3de03276a0e2aeb01309db715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6597819342d330de83a0348d3b044cc716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139f788dbd3b94a7dd4ec9c11413ddc5717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75175114f1cc20f48f3feeca7a3f4987718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d7cb44cdd3c94a69efa129bb1dd21c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8123ade06aba9b8e7b2c740a2db61955720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a50e97f63665c79e6d5b5a67a28c1ee721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b19fa1c78d6ec049a0b68bcdce0465722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc5218e5a4d06a6bde4a9b3c1213ab8723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939ee180114bb834cf789e8ea4fa11fb724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d61cfa4527fcdd54077177c7dd659e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4214dd89336302282254fbe8be9f8d16726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7f5ed5a27a0c2b3caf8d407af4b1c6727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a281a8d2139b7201d93722175557ef20728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9b0e7c727e3834cb9d74795ed946f5729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700823bc7a80c685cc02377103af6982730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb84da8656cf0a0585827b0b015d5509731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42f382b3fc9f7a4dee0e58116c0e15a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fe2ab15a32425486df346304b0fa94733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b595a7265d39e51aa3ec1302e02e995734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3e759c7fdfea72d45a809f06ca8138735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce16996490a27794f6ce785ebf14b5dd736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1429e10b8d7d001ba2ae5b69455b1243737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ed0f3eec17fd821b5111c1365e60e7738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1196c92cdc0f9edda06b70f66f7b9fca739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37de77d3eb0ad48ec3f6e96324d030a8740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451cacd2c1e532d4d46577e7e5c7ed93741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e6626c3880835230bc6d43521b9553742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ada3f00b06cd1ca8074feeee18db4c7743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a933c1d3bdaca9e039465f1b1364e1c1744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1fccab48435f8be4e0b8b6c07ad95b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1896a5dcf55f3e5f320851a1184db9746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604712bb8a5901963d938165942b8b3a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2c6fbed0dd0ac1cc76ba83bc15d2ed748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab314b5cfa212b506de978bd3de97b3749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc4c7b0ae39d8026ef738396dcc0aae750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c724d6288a7c90e991c3bc43404304b0751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bd8af7012969d4605d5bc31d7de105752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9f505291879c9965129973259cf365753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23947,51 +23920,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24100,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25937,230 +25910,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26220,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J379"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29469,6267 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18212</v>
       </c>
       <c r="D204" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E204" s="0" t="s">
+        <v>600</v>
+      </c>
+      <c r="F204" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G204" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I204" s="0">
+        <v>10.8</v>
+      </c>
+      <c r="J204" s="0" t="s">
         <v>601</v>
-      </c>
-[...13 lines deleted...]
-        <v>603</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13945</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13946</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>5.3</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13947</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>21.8</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>26538</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>616</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>11.34</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="F211" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>617</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D212" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="E212" s="0" t="s">
         <v>623</v>
       </c>
-      <c r="E212" s="0" t="s">
+      <c r="F212" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G212" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I212" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J212" s="0" t="s">
         <v>624</v>
-      </c>
-[...10 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>13961</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
-        <v>630</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>11.34</v>
+        <v>10.61</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>26549</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>11.03</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>17095</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E217" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="F217" s="0" t="s">
         <v>637</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>7.71</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>640</v>
-      </c>
-[...1 lines deleted...]
-        <v>641</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>26569</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>12.1</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>17100</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>5.89</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17103</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>7.72</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17104</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>12.54</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17108</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>4.25</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17111</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>5.26</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17165</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>10.34</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17166</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>19.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17173</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>6.13</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17194</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>671</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>672</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>8.91</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17199</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>675</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G229" s="0" t="s">
         <v>672</v>
       </c>
-      <c r="E229" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.94</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17229</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>36.43</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E231" s="0" t="s">
         <v>678</v>
       </c>
-      <c r="E231" s="0" t="s">
+      <c r="F231" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>36.43</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>679</v>
-      </c>
-[...10 lines deleted...]
-        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17230</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>20.99</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>683</v>
-      </c>
-[...13 lines deleted...]
-        <v>685</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>682</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>683</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17231</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>685</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>16.84</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>686</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>687</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17232</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>689</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>50.27</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>691</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17235</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>228</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>29.51</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>24.23</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17279</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>32.08</v>
+        <v>1.93</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17280</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17287</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>23.65</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="F244" s="0" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17293</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>713</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>714</v>
-      </c>
-[...1 lines deleted...]
-        <v>715</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>13.93</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17296</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>14.64</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>22041</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>13.17</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>17336</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>29.88</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>327</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>728</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17337</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>731</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>55</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>20.44</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17365</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>15.15</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17372</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>10.61</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>26678</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>12.69</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26690</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>11.48</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26691</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>7.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>758</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>759</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F263" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G263" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I263" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J263" s="0" t="s">
         <v>762</v>
-      </c>
-[...10 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17417</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>30.97</v>
+        <v>8.51</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>26717</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>768</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>22.12</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26725</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>14.64</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>17447</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>29.22</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17460</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>1.54</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17461</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>3.73</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17462</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>8.67</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17475</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>12.43</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>26739</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>591</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>228</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>795</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>796</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>797</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>26765</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
-        <v>805</v>
+        <v>20</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>15.98</v>
+        <v>10.38</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26766</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26768</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>17509</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17510</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17511</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>108.2</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17512</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>11.72</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17560</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>830</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>141</v>
+        <v>832</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>19.58</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>835</v>
       </c>
-      <c r="E292" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17517</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E293" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F293" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>4.91</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17520</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>20</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.37</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17522</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>19.72</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17530</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>34.96</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17531</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>50.75</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17558</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>3.34</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>22103</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>4.74</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17564</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>23.63</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>17574</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>18.53</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17576</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>4.37</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17586</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>8.68</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17590</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17595</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>14.74</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17597</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>17.48</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17604</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>33.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17604</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>33.95</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>24396</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="F309" s="0" t="s">
         <v>886</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>24.82</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>888</v>
+        <v>887</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17604</v>
+        <v>17608</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="E310" s="0" t="s">
         <v>889</v>
-      </c>
-[...1 lines deleted...]
-        <v>890</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>33.95</v>
+        <v>5.49</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>17607</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F311" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>3.32</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17610</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>1.11</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17614</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.1</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17615</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>3.96</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17615</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17617</v>
       </c>
       <c r="D316" s="0" t="s">
+        <v>904</v>
+      </c>
+      <c r="E316" s="0" t="s">
+        <v>905</v>
+      </c>
+      <c r="F316" s="0" t="s">
         <v>906</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>16.61</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>905</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>907</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17618</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>912</v>
+        <v>909</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>910</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>29</v>
+        <v>712</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>10.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>911</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17617</v>
+        <v>26806</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>913</v>
       </c>
-      <c r="E319" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>16.61</v>
+        <v>18.02</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>26807</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>25.62</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>17623</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>31.24</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>17624</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>7.14</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>22115</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>10.43</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>22116</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>12.82</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>17628</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>21.04</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>17632</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>57.39</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17633</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>20.22</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17634</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>48.2</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>22124</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>7.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>22125</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>5</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22127</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>5.02</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>17645</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>10.02</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>17652</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>6.65</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17664</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>13.08</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17662</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>4.05</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17663</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>22.75</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>22139</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>14.23</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>22140</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>12.74</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22142</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>16.22</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22143</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>21.33</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>18250</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>19.48</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>18251</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>38.72</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>26831</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>16.22</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18252</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>18255</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>18.11</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18256</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>64.55</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>22147</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>6.45</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>26847</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>11.12</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>26847</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>11.12</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26850</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I350" s="0">
+        <v>28.72</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1005</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>26847</v>
+        <v>18259</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I351" s="0">
+        <v>16.68</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1008</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>22150</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E352" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="F352" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G352" s="0" t="s">
+        <v>866</v>
+      </c>
+      <c r="I352" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J352" s="0" t="s">
         <v>1011</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18267</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>18268</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>10.9</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18270</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>45.75</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18276</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>20.05</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18282</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>48.05</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18282</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>48.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>26865</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>10.34</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18282</v>
+        <v>18293</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>48.05</v>
+        <v>17.74</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>18311</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.9</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>22161</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18320</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>19.06</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>18325</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>34.94</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18324</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>16.29</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>26901</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>23.37</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>24538</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>17.48</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>18354</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>13.74</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>18354</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>13.74</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18368</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1061</v>
+        <v>1059</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>35.59</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18354</v>
+        <v>18369</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>13.74</v>
+        <v>4.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18371</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>13.01</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>29939</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="G373" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I373" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J373" s="0" t="s">
         <v>1069</v>
-      </c>
-[...10 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>29940</v>
       </c>
       <c r="D374" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E374" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G374" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I374" s="0">
+        <v>9.539999999999999</v>
+      </c>
+      <c r="J374" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>18379</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>11</v>
+        <v>712</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>13.01</v>
+        <v>23.09</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>18383</v>
       </c>
       <c r="D376" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E376" s="0" t="s">
+        <v>1076</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G376" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I376" s="0">
+        <v>15.32</v>
+      </c>
+      <c r="J376" s="0" t="s">
         <v>1077</v>
-      </c>
-[...13 lines deleted...]
-        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18386</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>6.64</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18389</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>11.97</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18393</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.23</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
-      </c>
-[...73 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>