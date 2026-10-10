--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3328,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122d8046bff3e604a38ab1dbab546b141.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96616f96d7cdb0ceb438a44d644f01c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9d649185745222d456962cffba0a6e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c20c653141698c09739a43149f18604.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06179cdf4d1cc2620180b4eeeac752d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe48a2e0d4ac7a749786c6cc87e89786.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba67c1943770331f50024d0ed6f62217.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a13353c5ce0d0fabe107ae476f731cd8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4292b41d76ce710e86bfbe08cf1e29f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffeb3f58e64c3ee0edc4aef29b6b53a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283e8cceca3da3d66953323a5a3c975d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d596623f6e37cab808de62f1f0c08412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16534f49bc6ed234288f0e7aa8cb3c4013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662d635877997772320e26a2272c7aee14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5011e0963c2a4ca393c8cbe343c7354415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68402588ac18da777bad15a51ee0afca16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476c1a3150df8cd19c7a59064ef3def617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5bd9c5e0c843e7466e0626c098d24f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1201838a7d80efdbb4dc827cc1762a5d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfebf739be1333791ad48b9c2afdcb5e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ed337b586acc419150cb89939455ab21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82783e1e68031bee7ed51eff960b4db722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d2e3122b58cc63b023bf1ebebaf53323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e634b1fedb75feeccf913903ad4bf7d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63f6b72909a59ac4874150c4ff7124525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21da4713396228d4210f5cf98b8c241e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a7a7be991b1ced57ab35e17f11b1f927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b503e39f09d30fea11b5e5eaad7b0228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccbc99b90cd9e930c5903ff0330da6929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c40255c9fd14791691efc7f80159ef30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c7d59051d3a3cd701220998c86818f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d0c60e068523fc287cf88edab1dad132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad3b7bba46274873f97b72ba28cbce733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8d538c44bada0c1ab6bb0dd85fe81c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822aa1c500d7e1d8ac789e8359d9aada35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cefafc1a97667da897c26e7dfc811c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d13b514b5750973d503bc3a96c45f137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3ffda631bb0dc2821ac79cb7bdb39b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc42a0bd0b07e7377bdcd5d8d336fa539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca41eac8f58249f26297f0079fb50af40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988cec22b5409e95fbbabd532d8767e241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fedafc3a3dd320522884c5c2a8b4ab42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ede3b310e4b45c990777dfd391e3fb643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e068aa36af7db0f5b175a2e25ab71a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce59c830ab0ea777644ae38fcc0b78845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b635d2412288ab2d06c449952f9bcd2d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49109c885c05486094639cc8437575747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04ed622183dfa318132c93ca1b5ea3b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4debb3fc445da6afc87779111882f46249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35770b733b59134afbab84cab2714a9b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfd89fe050a7a804d5965ee95205ed551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c36a8382eedb988815f639857463a2352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b58786f8f28345e06230bbb948aeb353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6647930aec2e53cb25fce1b190abaf54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859ac29816559d96947749334dfa110f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c737381815e11f43d9bb996ee39b7e856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32711a2e3292c8d222b9d3cb8c12108f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649bf0d9f2ad510773789ac181d4ae7358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a5e3c6f2cdbc5a61919407e9f7f42259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4abc9c8e6752f57480317303dbe91060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbe6d9501bac101663d950c52d20fd461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa01774b2c894041b764e8801e9fe3f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a03f8004409da09f10605cd558a0db263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42158d0b55c0fce22f3ddac470dd9e3864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b3e4f941acee995965368b2b6948cb65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b488a4c63d2fc4956f33c71b35817d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b859ca068c6a03b8efcfbe47873f5d167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c11b13836e14e98cb03ed5fd1c867d968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47bfb545a786f3fb4af32f31f9d10be69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757d120a825b42897bc0cd35457cfd2870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114655e420741fc55429cab49975ca8071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b861898b18d451548ee6628feb41cb472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b54bd6f1f9967ce5eb540d7d6712a7273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c678bc2b31258962f0811c47ba3166374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113a647a1d69b9ebae185347f631da6c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812ce401f4e1e6d249c11b0001770c5576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7ace3bd07195974459dc6aee1d508e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bce31b4a23fe488a8713bb8ce1628d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdfb9b5c5c55f6e623b4ee916f838d779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8027814555c5a693d42e610a9afee17780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd56ea0d20a105306e84c064d2f4557881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43692cc1e42d6a43b88057334f77862e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c23f5b083f17f85a7e5a03d7a7266883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26386fad7c279d4187f29a9a3f32ac7584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ff26c56e9657c1b4bbb389aeaf57e185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1c672ec60a9f31454fde8a912bb83386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2245ab33ab6ea04cd1cb60e13665899787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1484c86808037e781161a7c4544fee888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44b0f81f07b17b559bb03c5a798276089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3b35b81210487c40ec8d6ca369fa3c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0424b3ce8fd1b2538f186f974191872c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a3cf060929d37293a0b026c651f03b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d5570fcb064d4fb12a5ac5ee4327d493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad032355d5b3171e93b84f84315fbd994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205bb8f47fcf5c9cf103c29dbfeeabd795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895ec357a7ef61da446ad48ef2dd0c7396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c44d65dbe06787c95ba8f027403153e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030eed10de210fa49df767fb8faa553f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d135bde07d64df475c72e0a4270bc3d799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b391d2d3af045dc6cc1d14514f683f5c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1744ad1049ea5b753a02edf6d366e7f6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885f607f873f6c9dedd3260d46731c6f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c341a2c23b55bf98a2633403eb2f8644103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9155265c48ce9c7e7ad506ecc60d878104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6e6673a19a95e72f3099721b60b688105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994df74ae83179cea9c37db88c6667e6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b424edff022b89358d4832272d944f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ae1a2eca754bf50202547dba19517d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdaabb2be0b216019b6db1e4c7aaf83109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ceb9f53ab3773b7d0fa2f3b33f9c354110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e49485d1754a31982e4efcdde039a7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571d84979df12a5eeac8c6022bcb3940112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548cb5a9f01a4a10dd8574bb9b00b17a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3d96899244bb4e336bc97a278f690d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac219ba6e4508e194b9abfa4fd2337bf115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be388e3de5d1bcc330d0f964c46ded9e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6da24815f00718b9fcf616a78a2acd117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020d771d5a22be522c243ae7ad54aecb118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afa62babd71652ccd3e634f094f484b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383dd794389cded5f634144a1b2a986c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e0af4700df1591374cbc68f0247f26121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5978a495f0e81e671b3338716533ea1c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb94b44a446eb7e2440357616f9a893d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6878eb9d382a1c3b82db35a56fea779124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5f3fbc760c5635162c8b99d254d4ff125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62daed0b7e1bebd69fcebb0300bb0087126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91be0020320509294bcd2d69abf887a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5d84fbc4a4737bc5b39889b3c5ca20128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1d2539d1e5298624a555fb2efe6193129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d8401504d9facdf5294da4a9f11efb130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e96a77ab077503be99e2467ac59ac73131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611a0ea17bffe8d84a2488113ead2bb7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e87294d84b4fef80f6a8aad95de851133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fa453d86c19915a06528b1d8f636a8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1d742683e36c9768e908640c6e2a6b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57537b764e264cfdf1b07a9c44df145f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e460221ed9e62ad08acb14fecdbd342137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f7b86afef4ed81f6f4037e0631aeab138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400a0f3b06c83c969749ff65adcfd8f9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ee70b6591323a17229d131d88e0b0f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a35d9116d294c6c35f89da07f6c7662141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4478416bfabaae035b4785ea2fc0633142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe11268b5f40ff33cd898ccfffcf73ad143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba06d6ee093f163cd93300f97a61947144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1196bf16003e3fd1035bbbf7e1eb4420145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6211c38265928e6ab6beed10d1a11e56146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149343545ffc07709f931f10c1909d59147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33fa4b23468dd2af0a42bf4e7a52a68148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6337a7ade0da6f6387e413ea1a080e5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7bb6a72abaf2915e1a07b190db9d37150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a835acc4fd7e641a1afde486305f9cea151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9692217c995f0d37f3a56b9b3a2669c1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ca5e61cc20f0eac68ac446939bb174153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1c99f32f0118c354a6b235eccea559154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1044f2b23b1bed89914f0a0ceec1c5a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1f73b30a28eaa59275d6765ec0d90f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd1d7f89082a3b3dd9bf69f6e303b09157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e659f37a51a42d55b0c314fe91a3bc158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69b4e8a2e4cff55ba9fb414b8910287159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615fbb25863f31ebeac5670b52092381160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002ad74428899f8cc29389dfb62c2ee6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0303dc211583f04675e79249c3f8d3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb921dc50383589c1961ea919ab18ef163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30f10b9ce9f3c5495612cb68c0a5c6e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a7ebc9eb6efd6093aa2757325a3a3e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b493ed2ab2f37ae474f405a9ad88d66a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8728ce343e6834a3e825c706c4ae2e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af97ca9be8eb349d5aedebf93e0d60ea168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455477020f50c385d2318bb124e9319f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcf491577095badd1913042519b6db4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9180abba6a660b7f7f49f82c9c79c07171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb7b52461bb90cdc401ca906e1e79c5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266a958ee2ba77032a8d293e06f9bc22173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd33c18414458f5da7f7d2a7646d9a0174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4e43f3d27845ae9b7548712dd1f927175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bd0c8632d8fa4281186c9fa4bec857176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad33d0a1e7e45e2e9d1642a4c163a8b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540e03037f79bdb9142008f3c0d862fb178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f42b081d453d7e6849529690ae1e404179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237a2d20235d2c5fc127e3efa296e4b3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfb888fd0a89faf299c426a1967ebe3181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b26b04e1892911e1d2e623e1fd4f8d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91c0c6924053613b0c5ab3c97668e54183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf2b8a2c89073c4971bf76b07aa81b5184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5aa020bb24000e6f3c052d6007fbdfe185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c840199423dab4c921a304fc43acd734186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda163d19ac73eafdef21a7791956782187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b803b852529322bfba537f96d623819188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4674c9d555e89c89d4c4b70c4d895a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe61f02740ddd1f60abdea6e888291f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfc1b08ca7d76f30c2a8fd795918450191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b9010ac9d2122ad716ed0d69b048fd192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5aac44b4c5cbdcbc66e23c18b9e693a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbb12b84c5644c12b1d23df5bd7db8d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093f40901c2050a73736bdfbd918270b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08eff1ce1fbe806cb304b7107579c584196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8078667686643a6228106d78bded5278197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ac7df06f24894d1791a6f5adcb56f4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e6b2aa4a543f6f6ac5e787ea0b419e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06ec6cb8702d59f39a6411a9d2abd9a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c935387167aca8f1509e1be5b34acf201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c6eb339c9d4f5f40f1277cce8a7f1c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea63d98cc26ddde5d6b2c949c0563f85203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05571880d2b3c1d4cfc994db54cee5fc204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f695577895eaf3a5f51c99c9698642ec205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb7660471dee924a945d6027765f44d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f4ac9ce2d19c2144a98f6a1ed0c325207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efff266913d1ceb71c1f9f8a2605da5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b6f1de2d60ca75ba9805e8ea3e3e7c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd21141892ce9653a5797b9b9eded11b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee09e7821d3b4dff72582105eb96498211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b084400150e4d3084be62d526f268dc212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89febb8bb648b0eb450764eaf1e65285213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634ef1749ec8932a7ed0f280f7049d38214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06baed3bbd8eb4184f6efe38ff53858215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8df70346a407991260a443bbe8fe05a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb7e9cadbd73d86b617a98bfd7cc5f1217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adf121de0d8dddb8c5a770d5c9d84e4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f2ddffe8b8ded01ee648deb75a18c7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d031166ee4736be1fae237651377ab220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c396f933563c14b52757972a82e0a100221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81082d936a5965df9aba31360d258e24222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a760675167ad202e6856f68ea210a34b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0bef734ed24823749db84d4f0c58b7224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2188d02bb2679eb3c44f76583e5e6e8225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b242b01fa540d092f60584acef0b5c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d03b74803f4ebd284232bc4ba127b18227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec194467ed6507b06f8536f9fb90e48228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea43717a6785ad92597e34fbbae3af53229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e440d0e3d4a51087a76da1cc259b47be230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ef4de70bc5cc4af71cada6bf8f7445231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a05e11b8b9d187e6895afe46785273f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e76a8829bf38c99ec0d14da6664ee1233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf4e4fc7f6eadbc0fd3d15334607a3c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0784a83995c3b33d8fe8131646916c25235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad2a0af45fa8de57aef8afe6291185c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d247ee7c2a5c4e3f5d567cd93070f0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efac2ab5eb7708301083afbf5b942760238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67f85f8829555d92eb6913b2ef5ed9f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfaaf4b55052eb3bd34a5b189c21a3f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4846c3c6bd5e76e54cf5b50eefa93d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492e96b538e08a1db42275acf5776c6d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845ef56b6c53062f8166ffbc556fdd5c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fadaadc8cc63def4fd8b8b2cbb553a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3763794c723e5bfd605c7e93fae897245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4103595f91d2098d8fac547070d49b4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa12ae4ac0858631da4cd0005f34ce2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e6d74bc8fde5fffc4969d4012b96f3248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189a4e6ff6c454d887a2ab4fe45af4ef249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ddf215c55efc11578748b461f86819250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e59d7b3bcc5472c0d14cadcaf4a190251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b55701856b1147d815a2ea022cbcbf3252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315b626cd4082bfb0a3aa931d7404595253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1c1bb55850f4f18a755db072baef10254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39694e7f4d9b038af7dd3bc5668994bf255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f891409246869540c24a903a73299cfb256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df262a58725c63efc54d304e58abc1d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7fd30b09aea323d1306d02472da1e6258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6911c54e8f10fe320f63172a339ba76c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9374ea02b3c48d0e8b0a729b10e356260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ad4a4ef98448d5e1098a7adc503a1b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3704afe4f480add6d00b189842e95c61262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7011ede1dd1d59e639f170845029e3f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd502b403216c9f2ae02fe8c1f78c4c1264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a0f5a1d5d5e7c52a69beaa66a6c6cb265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74372173f4d0cb86707e87223ee34e9266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b9395f472a172c7c1ea1cb4c529657267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6e8e7cab560092fc4108013f5a757d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c32af642134261cd768e1c6cf257f5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27750c008dfcf3b903d806bfdd398190270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a545f304785ba525b3af862e1b47ca2271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7c6c10044cf88cdac57f282b87d3a5272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c37477c3efeb6f4b43a7641b3bf1e0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d946bb08abc636e8d40f0fb1123e2ad274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9421716c75072d9551aba637900afe275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014968a70dbcd92bf12eb03f454619b5276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1766bade1d3176a80a3697b2e4809b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c7f7418cfe82e93a82c67f3a33560a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e9440097cd4ad0ac666b6e8d0c7ead279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863bda7fc980f4f6827fc3faf8e50610280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02d4140518f1cc61efe201d4202af54281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67229ecdc1a3c89c0a914433f4fd1649282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076ee330b289ecc9188582d85c2cd36f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b5ec76416820aa91671962dd3f08a7284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2fc58ed62b52234557ec347a4944e9285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78978f440751c537d833e1d992a39d55286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dc2ef2cdd55ccad782d9a772a6e484287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba409598538318373119c0ecbe67914288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dff923698120cbba34ff4846784be8289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ace201a314a46f5cad61cd419d20a77290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18b0e4b6fcf4d66fb9cbfc8c2ad6f75291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994a807bea513a0ef03b742a3edeb44e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700cbb876ed92b3fca3d0a80f8517443293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb8b4e6d13b26a605dad2fedd479f70294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784a9b3850acd693a9cc9b59aaea750f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78161fc563c8a4fdb4d9aa86c920371296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e0b0e4dae6046a98f9a2e916335c14297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda8b3871439cec856d7c5a3941e0b72298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb77fe1b69275d8608e440743382cb1299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b8a53e08bbffaabe655950787c2d71300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14a62bc44aa79efd5ec113ce0c46ed3301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753339a588dc4cd5dbab0a1b83128f9c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72e64ac57560570a7dd266c4e454164303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e721a8f886d6b4985072974136c226304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0271d618e20a5a3da271e804a8fd6d88305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38aedf9b9c99c6b2aafe0fa40f691ed0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9cdcc3fcecc1225cbc0b7336b13704307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bb1c75389d7b1b9925c21739c7de7f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2eef04bc27b0b780f2bbe693d455637309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afeb6ad2d7b466b70f94b2b52ddcd0e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1010bbbf5b259e5b3d1a82b9cc8ee8d6311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c823bc86b1958be8fe007289e3bc67312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70713d01e447752ff6a4ef5986c086fe313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd26ff8a87da481eff2386163228a8c2314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55733a1f1a2642588fbb73e171d9488315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91890512189f93f5df01534cf783b1a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6150961125712afb75f25ffbadc2e06317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f428373ff473e8198d85d3014640bb92318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cb1fa220925c3cb76ee9628ec0e674319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a8f2281ee30f413059e661bc7141b6320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2823c4671105c192feec2662705768c4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5792b3a05b9f3236ca5dca7e79e5730322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e6a6316707f29ffe322c32b2ce86d9323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59c431c944e856a208e3611783d5403324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581d73f00cee51c6593de4c619f056a9325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112ef4ad3d7d76d35ebe599fd572f704326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b5fbeda2d53178e073b90fe1960d26327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756206c7e62590cb6d841d31229f9eee328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bffd9eef4d006ba7c93276afb0836a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e0423a36f833c5e9b5ab59341dc1cf330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c24d8151172b28dfdf2b3347b0c952331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8857179489de14bd14eef9238189a7b6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ea62f955cc49e27acc4cbe68b9bdd1333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577be9c9f35d609ecd921cf43c5ad7a5334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10e223989614a1fc010151a2644b755335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cf0ab455bdde411d9ef0bb69a3856d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94d539d8c49c16a918bb2b7ba8c542c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946969bc74ae5e272445112f62824755338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ddf94c5bc2256b563a391bd10c25e3339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcee5e3520c4cbfac6ddadda9081d0e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb1286889008bfe6bb36d6bc3f64b8c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc0fcf059c858572b08531ca2ea4556342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91446b99e0d394c97b0a81d0a96ec29343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e0cbe753ece0af14a8a0797e569f43344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c35c7547a5d0e997ddf40e3057b3645345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db5ece388a5fdce3986bb4afd27f7f7346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6260bc8bd3239daf31b7d850ca140ed0347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776e4124e3ba67a14e26099ef217a5da348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2016b38e497503eab3f522f612741ee5349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45082f6c8cb51a08f97094190fcafba350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60716753eae749c5e09bbc23739025f2351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424cef4e6419b9e95e87d57e70c1d6b9352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48e5d42315eb470a29f19a11b5addbd353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c285aebc00c21203c1039155a7072807354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642b42fcb71228a132add7f5ffa05619355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ade31d80df6ef5b1dcd41deceecc64356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1d9514c13393302a74431a0b6939e4357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f77f6ea6b566bd618e0c4456bff4ba358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a5f5c9dd5bb5903bbd13c30c344d00359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dc8243301b86e64b293868f4f33489360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fdd11fa8c2ac1f621a20d7b33abf26361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42264ce3ec332c7ec7c26455484a97f3362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d214e8f96105316667be33abe90bbbfa363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca2724e2a4a07da480aab202d7634d1364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee47ab1e5d8350fbabd6caea3f29be9365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0c396bbce3ef25e2b494935597be56366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403e37ab03702d448b448ae3f96103ee367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b5c4186e893c6da2eeaccd02fd2941368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a5111cbb7f01d5a7b43b27dd606cdb369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175d53b52ae97785af8a98f1cdc3e46c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d8745d06a8d9f7cc710f86cf90831e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adce9cd97c87fce583f49ff238641dc372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c68b6ab86f3efd77886744823c90e9373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfe1ffeffd4ce6b76874dde9f341679374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c43ec791e7d46754d07114382b7f241375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa856cc6cf9a9f6bc66a53101c4c7b38376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37e959f18c7530673cd90808f85971a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a18ece232e9a6318fb27e9a56409a2378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05949f99c5959021d5bd0374d49fc1d6379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dce77e92527b3d6de8dc7ef1fc409c5380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d76ed85efd87d18a0df3aa9cf4d76c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9239a9414f6fa42c88c090c24809dcb382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d232e43836ffdebad18538a3c5c0b6b4383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54e20f11e4b5d2ae1a081c738aeb52b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31671c4ba06b605b6ad25dc5edf8dc23385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d06391e4f1c0acc67f239fe0f7d62c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704e511977144984fba27c175aa873cb387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe7ebe2661e491687f36ae646de4f50388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cae080e2b1c25a9a0ba6653964406a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb346bee507b1d49ae6950a4205c875e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e500c5ca3ae0a4620b6520900d5254e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc830d0ee2a9b76ea242ab06f13b62c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4977869a64705ce6eca7880fb95718dd393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa809280eedab9893ec6cb1e270df91394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65a4a972914c3831b181d49bbb1ba2c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715b750efdef881e35fedb59cf229158396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cca45dba05b989fada44529e1bc02a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd77799bcea11acdcdd65d383431590398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5622b0bdbe17b44ddfa137ff132c48399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dceeb847ee1143b24f6b76d9473fa9a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cc95e9b46fa045409613e15b897f49401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b353f56b9ad7f8c4dd87d83c65c7931402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4229d143564899c360b711759995c042403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c7968bf8505d2532fcffe81e69d869404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58e8aff017b357068fe33b53a73b0fc405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799b3e561c78cd19f440f2feea5be53e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b5d64b13d09c5f012df1a33809a39a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7721ff551864b6c0a79844346a1caa8408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9224be3ca0ab0b401b059126ce5e733409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f69a5a3bc146b0e6a70e6c58abaa8ed410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268e673e2c3706855007f53aa64956f4411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887d63f15458ef7da7c89920c30d525a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8902a637cbd756caa6244434f8faa59f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b21ce3a8e4bf4a5ebb0187f96b0a02f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6bc70c4b064050fb294e4cb2e6d826415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772188533b22b9c55a35f5f8b985d7bb416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7ec12adf806f18147cc12faba7e4e2417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5cd1ac05548a107b2bf0295ebceebb418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affc1fec8dfac6d2d1132af79ec9b945419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c373e8b28a47dc2c72595f35b1ae893420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d179a4c8f7e253443c1f6a4be7a472421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a902a33fa3ba55df5b85f55fd954be22422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de4a902d5e8b8786b5e7de6aa3f90a4423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acae9490d7f3070542198b0def8defc8424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2a2fce4b91ebd43e01e2e21f4a87be425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b388e6acd64563c16d67f3eb5aa51511426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a509d2222b2432f943e2f8f02cd0d716427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19531101fdca58d7697f16ea53526b08428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c47a191fb8bf14664615afa806f1683429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af21a78a57a7ba9f4d1e902755814ae430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3159dfc89af02d538877b0b1622abb15431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7247105ac4706d9c030450e06144d2e6432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6b3a5a5c0afbf9dd931641a0860390433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61f9c33f12de1b48c73a0d44aa66648434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125a7d29401114df8b94d822fce69d95435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8da84f13e67b092e230d1830ac4395436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c62f5d666c239c1c726208462929d5d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afda40f482fea560eeb502b857688a26438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1bdcf4697bf95c9277636cebed0a6b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f65ceece05c9bd4353b3360e2e31995440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a627998ac072c22ecdfa2c22d8caac83441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c195350e0f76e8aebf0d9d3160b4d565442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce13beff8a2a055c7c71560f621b78ee443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd39e3d939f031eaa4f9768ba43bd250444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ed4d936b7e8bf1e29c73d9adb19efa445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b312ede9b72cec5ef808e6cbe29a49bc446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf94da95050d1a57a040e3c76b30595447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619ba24e71fa5dea0ada632d25950168448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327987671772e64af9401aa454319f9a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96192234ccfac1a1a340a18cfce89558450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d20cc25671ea5f9ece3805e2caf0a5451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b093f9a75adcd268f42d00cd26bb5c1a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1931a20ba2c7cdc8d8eb9b9c877427ae453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bbc86ff9fe3182ef026716f417cd82454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd126ccd220dd17a621051ca446bcdfa455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7279a1cc60fcbd9a7ffe4c0dfa522258456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293ba2ab3738144bda6413e2cbcc463b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6764c91460c8166306e1e173bd6a96c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6f928bacf8c84c4df70afde5fe898b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdc13ccd043321291d21bf3aa996a56460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a4b7261ff9363a95854058950fea43461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0934396842d11062b412520b4d158b10462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151b0aaa1e1c0a88196c20c1c8cc9539463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1983ccdc9b9c43aaf972195e223d5355464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6486979ad1cbd1ac24ccdde2b0f689a3465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309eba9cc0000ff8a9b46dd7dc6e2fbc466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8ffa96030d8769310764aa5d5a920d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96706d5758b20e481f0f488d6dad78d9468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93b9cae62c8c487ac499e841e00f40d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cb428d84add266467a180fb55acd84470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf6a2a1a191949c1cf7c1aa490ed621471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d853a42517b793d7d77e7df6eb3910fe472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5064a0aacfd0ae2da3e56aa264413200473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23ebe9d9c24d7cd50cfe0aa98a4bfbf474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b19fce48d491c5304d26a4507d23f1a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9567e74f59fdabfd73e2346bdfb904d9476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886166f0771e036d8912450b69b08f68477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c516d31ca89b748ef7ca772eb8ef25478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798b5b8a83441e9b3b4de830673a2eee479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f1e3c2d43154e1ba2743172700a806480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44badc13b1fb72b78e41fbd3de1eea4d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b03c32759b734600ee4db43f23f32a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700a8268f16b58c0a012845ab39befef483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bd9bed601b0c2695019897f437c24e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14356348c4d1acf89360dc0bb1c21138485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d1fada848c43417e76fc43a8af7729486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc9d64b7df55d2f500df0745fea5b21487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f029357e95d0c0b8b9743bfbd9b1f86488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f14a1e2785c31af33684fdd1a44d7b9489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0f93eccbdcad26746fd2e6cb25a3b4490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5f7ec7c682145e8096f48ba39550ae491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783df154a3788988c28bcc5c045127b9492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0573699dc4bf4013dd104d1e3816098493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f699c43823fb5234c3f26e3d9a277f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c689e7d857f32b357763df7aca0827c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc0edc49593fdab0ad3cf7e2da7fbb9496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aff19166e1be8be0b2920f5b8b4e40f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dc8e0b7fcdb31193dbbbe7d95d6854498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24f4d2357ddbc6a8abcda481319715c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5149d0a78e1f64928acac02a26148f4500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795e52d964fad1a5cb0b852e2bdbbc6f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34152cfd1df36735fe662cd7509941cd502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3028b22254d959419ee9cb4c97b8bcd503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2868b660f93fbdfd858d96ab2856e8504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c7d9b5b5993b34d92399cf41c43187505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee11edb6cfe17f3dcfdcadceb4b589d6506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84467974c2a9e2d959a7d9d35fa69789507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a21ce8daeca1cd818dc190a85d0fbc508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ea94166bdcf498565f78af83fb8e09509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d40eaa59cd55a20ec1fa6dd0202da8510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66397352c8dc6e814779c678a97b1c5e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af28252756d924b215ae68994846157512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6690b9fe631df18cc84417a1da6e66e6513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d044619713524098257804dbd252bfc5514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88e78da9643956cd7078d8ebb0109e3515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391856f369a9034a33e526e738ca70db516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae05c7fb5320764d5c527d05779ddfae517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb6c3820c449a5f061509ca53a4ba77518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2f8b1ccd71240159ea8dd18c12e00a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a914ff7d26a9682ad06114b05c0b28520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8d2fbef3d12c85ff98984378ebcec7521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029f659084b1c12c392bf08a8707437b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3709e302e47688b564819dcbe88c24a9523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ae1763dd4107aa1c77855bb1cf84b4524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525db0ea7d6e54630b8601ffe220de97525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20350d53d1860c00785aaa1afc5679d2526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1252fc69a5893f7e7f34d72df4ff346527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d2e1aa85bb1fce59b4f7ea3a231eb0528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc7e47d8e9aa5af55a1f38e327f9157529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1758cd5a137bab063da85a22709bf595530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09d2bb92088c7cf930951b288e5ec36531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7836b6c3d4ac16ae9255f26706c0d7a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e31ec7f6d437ed4d02778263a55e07533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b59fc429d361cec30048ab3331cc049534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12650b4e58901f3fb24343f02e172545535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718ab7fa7b35d710d91a075325aba6fe536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8666ad2ebc4a394d657c3b8491c972f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296ae8808e9dd405b405a1187d637425538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf2cad74c44833c3af2ae6c866d7f94539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141a556166d1313f4ffa8b590d258bdd540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05e33809a20562cc211bc53855b62ca541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8467be10e17f5373774031b12bbf3fc9542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06734fd089e617ed5c4ae1c3f7c1fba4543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a02a091d23524da96a4a2e8742c1378544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0023a8ce2a3218fd417e0efab553f63545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92114661f61abf8d09a632baf68947f7546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8a31e4d219ee28b389c0b34749efbe547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d229b6c48f05680c40add3b4d7663ff548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae012d7715dd5e2b298ffe80a59f750549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ea0883a95b0464894f4ecd5573b9af550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06f68e2030b4e9f0853a81dc7232249551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b06895a01ceca42c09c250db9ea9da552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3b5a4ff35fd65bcbfb1c3a89904cc2553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a636eed94398f80e0c021425d39a423e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e00836017682687428c5465723bcca5555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a179e7200c4bfd8f2b893b9e653b5222556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47253981f1e3bae7d9909fb17a0e1412557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5238b31e59cea1e12f9992705fcc4c8558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d2bf81bd9963bcca7a8d90a1e25262559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e718e2d54711ec7ed26ddc7966edf35560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc1b1b55fc6546e4d064c6417dea34b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dacc8c3bbc584c0e1f9d478de991fa2562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6126ab45aff0548c56bc65f510ac6fd0563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638ba9897384459879c279e9859580ae564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9011f6cc79a1205f403ddb3986ff2f3565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22993967ce7363d842ce26863fa2eb75566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2ef4e80dc69e70f4f481e32edf294c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335573a5d5fcc1482556e969f9b6fb85568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0641d53eb616f7958e9bbb3abc135f66569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f33b779577f681b5626526b6b7cccef570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f4788cac1e4d81e217f78f6f841a59571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de465738e21c8aee67914257424be2c4572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546790ac4bd1d6d7eed9c2c318041d87573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5370fccf3227547ee993b5f75de12473574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820cf6e773273bf31387ffdcc8bc7ac2575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11a8e7a34e6d51571c8c71db1b7d8d1576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09e5ba663f1cdfb6b232a96d679de8d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2c2cd03e173bbd9bc31da05014bcaf578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f005c1ddd57acc68f98974cd96310d73579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fa3c21ebc28cc7455bdae9dd7dc4a5580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54ca5fea99742fd9d46e8d79c80ffb5581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae98533ab1636c02994e57d07acfa66582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7633789c1ac9505a92905a65f86b52ad583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d09628fb3c502f05286198c5f7ffab584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b76c8057988d3a84123c63e4198aa2585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46f37e47ac3546ba4c166e4c079011e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5419fe2ccb31decea60ed6c425bf727587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946e2f64b38632ffb08b4e3b7752b95f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48653d551e8b837cd6bc6d5d99b92058589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86107e7b709a1faf0e4a73a38ffc8b7590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d272782603198f181a2a677d09bec51c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbbffdf13e82acfd94659a71ef67e8f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7716a42885876e0ccaefc1ac6a64d63593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c049e5c9e402e7d0a826f90628c71494594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42af0a5b3c3a083696c4ebd81ab1a04595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c17eb1b24bcb8abeeac1541bca4bb8596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac354fe481efae7332b2108a77250343597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619d2a37436f5eda006373fadeb25062598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b69ae13a6a9fea5e56a09c9c0d9c11599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a171a36ee6575e092e3c4bfd96fafa4600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160566a607f3c0bbd0ccfa7c8d1c4f6c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af16c7162ac0735229c591d70bd6c667602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1368c43491bbea590e412f02d67bcb6603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfaf3c1cc146959a3b2f9e4b76d1d9e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7186dd39166fe03537289ec8a3b3ef13605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3eab0069069bb1816a3d42dfc42649606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd635fe8958a6589b9b06f2890998059607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae04cac75dffc361c20a00f29bb9c1b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a758fbb288148661d79a75a68f688ded609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a08e938b3ab98e97bf256c6991ab9b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d16d158a7fbd6e61cc685f945af1c1a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d608c367e0395be6ff596ac50c68ca612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3803c205808ee8d9926a8d71c65f60613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5649714d2443e9029698665789b4914614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b4e84025a7b7e1c0bf007d7a000757615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3334874d42a3880dffb6bb149a04a0ff616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6237c1c0037013ea974cf06fa17c592617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149b840fbb6d8b012758570eeb90a5d1618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bde50aaaf04ff6855393ab11ddaade9619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68955d53c044c3d47ea889970072a7b6620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d93f36170e5c2309a29ff23cde26b2621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95b74cb94d6f60919542cc81f148098622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1344a278ff7575eeb3b8dda165f5f612623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31542f4ee923095c3f0ceeb6fef592e1624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180cabb33afadc889be1da58c36c9414625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3f9bf9efc4e29f92b8f835c9e5e9e2626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88782ca51d73a1bedead3afeee80e6d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e24131991154e319b8c377a29f78f7c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5886d85b33c4feecfa3541abb7b2f57a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ab001aee321a4285e89df160d9e942630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169b960da8360d239edfcd626db83be7631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1217003cb55c8c87793ffd1b7bd755632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744aa508eee8ffb59486ef2f2d1b7e8e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fe4f61fa49b7d06e8908d30faf1582634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c1b8c943e2e0658b26c18e9899ba7b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28276a9d343ed8a8cd4cb8e20c90cf6b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c61147d91736c9930d56d6dce392fe637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c858217a3e7193cdd506828c3e2d1e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9c395b3879e306861e299f7fac6221639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67bfc3399fb59f97f2be1689374dbd3640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484ef92d7c40ea589cc5a4f3a9fb0563641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da4d8da1806b70efad26ceedfebdfa6642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72a3a347bebe0e2db32556e99a5e127643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fdfab1f4b793b35ad7dd8135101417644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f05fc45e194a199b2b99f2176b754f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a99f431f502e3aab0adcfd081421553646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484ba59a2994c9ca014d53910fdefa52647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edd8d43018e2cd966557ab13966150e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f0c2da0b7cdf3d278afbbdd5c6a472649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f721523c919da3be4b9ac2f8aab6b1d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0054a3803bf0bf961be187eb5ad78e06651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cb91934ced4c8172c28a87b9c84333652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da8df38aee1a7cdb127624c91072066653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c2b1249e98301fc752e61763c94189654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1f37db863e26533fbf950f6634c9fd655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90324ca24a0f0d184034feb42d82b600656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eea124119bb9c22e3d18b72941e1c1f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6061fff739cc84d997c632f18a4d0d42658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecea0719051527583d82b28d7fbd4163659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c143dc54c8211eb2bedfdf763605daf2660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787b3a266c762aa935e5754c8da91114661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0d9b81d0e1f187394fd96027b9ad2a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b3c6faf2ee26d94d43ebf2dded5a59663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7d45d56eb62d7e1286b85506ceae8a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0592068d73042c33d3af0a13e366a531665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8725c7c1982bea4b8bc9a3f99ce01e4b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5967fb359e823c065d7bf0c3ed712abf667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a098da5722c110794422f6e65a69a0668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b024b74ae99c50b64d4fcdee284e99669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b69e42e3674b1a594fec1009087bc2670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0af1b65326666a176e5841e016d0ae671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8689d4adedfb783c3e368f3d44739f31672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3851eecda3acc7c6c35fabcd184b07dd673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291299afc18d2e45bb18bbf80d9927f2674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7847d9033c8b9a9baf022aedeca2d159675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea0596285545d72e0a1eadf1b574c3f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9984bc007032fe9cfcaadac5de435618677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d5bb5593deba14d07bc3d485d268db678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970cb0f28005259aaab794063faf8b94679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871ff3aa325733fd4b479d0d574e27b8680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d96d951102e350525f55da3701a3e81681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20af0130832d4836978d7b27ac52b3c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52c7f296f2e76098839afe08389d3bb683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49802677e22d594778e1350c498d235684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77d15ca7622de244f4e43632ada5cf4685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1dd96716efb62d63b78e72154fca29686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc777308f1d46e8fbc25f430170d1691687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a171594e0bf8ca38282d0f524a9f8b63688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdea6988390eda2da17863709a859eb689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cce48bc7debf0c48c7796aff1432e2f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ffebd06ce7e5d3e16b7e74661ac9c3691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be93d133cfd1aee649db727b4df3291a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8820bb824457956333436eace7655bf2693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ede70f93b0570dd6b90bb10cd2d8297694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbda8392894163d52d7e8c21857fba1695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af40a2ffc9c38026715a33a7227e58cc696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ad855fe6fa8cab22037a381d7ba350697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61aeef4e3c5034a1407cca4161cf57fb698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309dfc5f4d9e8f337836ffb6ff668f1d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3456239028946001ffa628a0dff337700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b0746d39fd805ba4afb923bbfbb252701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348f42eb83174013f286efa1fc0e4719702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3876e2c11dac1d299c616a27d81745703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4348cebdd002041c10d2a5dec77a2795704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1052aaaa8c1e08cf1fb8be78879839705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dd3eb8c2b298df2b26c8a92da45b06706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da67201a30d03e3ccc1550d52e17abb707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81c1eada6a628fcb24f15357590175c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebaddba512966ecffa20adcd8e96c92709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d304e9d7a0c3b2c97dd9adc986c071710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bfabdb4033407aa35b0a3f704a0021711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8647edea8b8e837841899bfe8eae76c1712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd98eef36b3d4ee0a37a276d5e8382a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391b8cbcf1e1675e3db0961146003903714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f049d8222b76ad0ab2a9536059020c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da62ed81c11173835c3e45111c8fd0f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ba0365d260595a1dc971018163840d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01db33b29b60bd8be89846b2f9d7ec84718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a81a29678dc4e0e4707a6170a8401f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9e838f0ba36df1fdb2f3468c7ab5c1720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2a33197703120930bdc6a455f163e8721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c789eb6282518e51404b1505e538ddc722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c67805b459c7e7010d8722961537ecb723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2547cbd7c624169b30e3559c391b03724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca8fc64dce7f9290c9ce9d57457df20725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c289343edb21fcd369b75aa51b23d805726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8734c712bdf93093590f20f390df8ab727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1d5fbc9c50bd59db91fd6d79ae8217728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70ff34879b4f51ca0faa27bab9765a1729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87195e1c5f25ed8188bcfe68258d2109730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c0a95c55b3b909e3941995eb79bc39731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348c03a74e56e343df8233467de87145732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95fed7e6add33f3f3d5483ac6d77d0f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a79c045c0c6662a1a3b6d4a9f4169c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10523395a691961e5660d2d0172c5413735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f0c17908ef6d4ef8ab9181ddd5cceb736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1539c153e9fd483eb0ec1201d359786e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51a27ba4a80e5ad1c91471e7af37f1a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead1ad1836d3df4b0be05f4221c813bc739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a2a828b01e23d3df7763b00ae2bc91740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c5ca1ff7c9f674a31497d4f88f5dcb741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3daa57a65e0a889d96ff97ad04424c7c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aea4f65b90453791f5dc5cc53f20201743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c942dfd3616e8cccc8947a344d0d707744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fd1c6deb1661444a05605f7f8c255c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4047b94960533e67865d98b0f32b291746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da689353a91d713bcce7100e9fe6f86747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bf43821e4b3dd6e88d0dc4404290bd748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2711f393923f1513d247733684d8f760749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e280a7fb5bd4aa9824d29b71148e8b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9d10df330dab3db225210d5668caa3751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edfae1ca8b452aac80fadad282381f9752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c945d434d0f9e5b29f2dab6c62665c753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a233312d54fee7e5ed073d190550c41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0673709e8d469cee23487a280184a1db2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd977a35290c4bee384c671570b525383.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c35cf8a093268f59dd4ba9e5d50e9f24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf860ca7b425290c7aa82ba0c7cd8fe05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1625cf1b8f24b16aabf94d21c2d071ac6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a63341e35a550752acdfe5db6dfb0337.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43872067c91779868d5c59abb80931f88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee638230f8c7b132c5e89ad08af23809.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cb718ff680fc638c48bd7ab330ce3110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354de84173a7e8ebd5257db82b0ea18411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c36a4a193213cc50db9d455330dcae712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6589a4532629bd9f4a4726edd7ea825513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0305e524ebe05afb7f9bd1e62c962a4b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f77ddf7eb1eea230a1c5c18dc52a39e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2de0250c52f79c3b2566e5f886097a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70a612cead2a9d60769606c1368394717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079c48db492d2232ff3c4e1f3ce1f75318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecd84d430079950cbd87b6a538bba5b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6a6a06aa2eeb60e10d6ee4a43c5ae220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1485eca84f7e55e7d58389f0998d1c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb12ed38f89b4b633a35ef0e8bb5a9022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71753f3fb9e07b0d24151b4f3db7568623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16240381c8dd00a57a0b7a6aef91d0a524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8e81fd5fc6fbc063696efad93c267c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302ec52a8a67d845664bfb9124ab727a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12c0e9640d51c642ee5ae83c73bb21927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f876c5dd0ce85c92fcb69f5effc94cfd28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18416cb298caac30443ab29f1404e66329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfe311bbbcd303cb07e29fcd5cf49cd30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc86c01daf766dff16d87daede8c40231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25d9d26686f33afba3f950d4eb0394832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738225f014a349c23d50ba035888120433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190b774be1366a501a1339ed367f0b8e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2e1a7bc19cafd473eb21a19b71ec1b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b252e4cd200df92d18b00b0d863bd60136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4080f198b41784f7974c5a35289fc74937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206f85a150af59cc511f3c45703fd06f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d0b1dc583c08035b6d67149acad42a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4bba5b71221f611209ed31a8f4d39b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a7c05cb10530e0f92497a5482e865841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dfa3a1bf82b444dc63e4121319b70142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a11dc892e9e28666174a9258c9158543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624d9b6aea8bac84ffd6a236172a6d7544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d6fb1789a292ca517dd81afbfc0b0a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72692ad8c6da22bbf845e227ba9d7f2746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f056ffca7a1035703ba01147ebca29f347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5091c00b042a5314aa68ad40fa737b5648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135c211d227d3a741a772aec644735da49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608b85a4e3945fc4ab02fd0d745cadbb50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7070cff609733905627947f3d2e1383751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77f077a7c12fd06abb1f4973d6b0b4652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d97cd1cda257e4987b0035c637e66ef53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e3f9e24afb11b0d6431c609fe0519c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1dcd5fa0efa895be2b83b549d5f0e255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8a628a5f1ac8fc4d3bb4cc10ca253b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05911e172e9c4199db48d7d00896b93257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3119e03af8a9d3980813626963375858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810c74103c501c04457f3b84f2de9fa359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd22c3df5dcd0de31cbd17524cf659160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46275790ab04a925f398a8b2b7d835961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd0eff4a84a795672452686001dc79562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfb1764b27c277e05c171b8ca7132d363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cd295006a35cc8c7e5ebab41d5229164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebb53a52f69f463354d47af9d2bd30065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7f713708dd9b3a9129920c72af559e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec6b68b4313d29b7f84b14cc1321be367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2609fabfdd1320509f5d24244f38d068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897a857c83bb1baab429dcd16f8dbb9c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f995fffef605728a5cf9f68071c3a34470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fba47666d93ec1d03b8ef0e64cc723971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8b2f3c1f1ca16f1db740efb665924f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33b927fab95ce1e1b26720024d71cca73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b16d1c41462ce6ad7eddee904316c0f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da2e49e71ae31b81c35da67fdcb20a275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe08b34b52ae5475da2ba1f490ef51e676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8afbb8aa6a9fd8cb481b35548141e977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b57aca3d372ea22737f81be9b15808278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55421203e328b7ac8f1c9d01517b94c779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868e903962b69e8132a16eebed32a95d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b945e3a3fc483984619e3db0792a45881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2f7d1896b8a29f45d3a05e09c9779a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebe353aa97ba7e43eacd763d1d66da383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d135a552b193e5434a063db1827e3a484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ac16db495b2ef9ace5027fd090bdcb85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12436901befa40716892c7127249bfce86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40586cd939e4a179067aefebe3fd0d0487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c37f3ca67f217d7afce2d04a751970b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed794aa7219dee5cbf5abf81fdacf2289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbaa633d1b0c29c1bf350fc69203f9090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705d2e5785262fda7a3dd28446399f5b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37929f04760b97d79c81bbde278597892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87691de8b1d5dc25f11dafef6384fdb93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d0e78bf0f4124ad7229f4196b533c694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe85038ba83e822b4e9b2cc49ab8b3e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79655fddeffaad3b8c4d46ddf8eddd9d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4d05b04cd89700eff20eed871dc3df97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e67782a425f07e311124510f743fd0598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459fd15ef8fe19f4cc159b571772d87699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16729c6fda6a530a9cf605d9583f9bf100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a96092ebc492b3482aa27777a972433101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1917149a78e75253dc0e893bba248a11102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efac585947d41cc248a6e189626c2964103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc068ccda4e377a3b6cecf823109e55104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac746c0b8c9ecf197ae0588374593157105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9135cee3b50c07d704b233e16e69845106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d506eac831a06996bf857cc0919c6653107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a53f30fadc0270f96a640cdf54f23d8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183fa334ca5f721b5ee827e9c36ec511109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af3b0c81c33b798bfcbd14112ab0515110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ad45f90ca002c238fb5f92046a9427111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b173437ab6415c2060e3094b750bd0e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc83029ba12fd1939030da69c5a6386b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17422a1f047e8ae2014df367d4d0da8d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46ff3c7973351e9f49fca6619e294ff115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaa583ce45c38f18fe7508ec4f12494116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f8251473c2b9fb95fda72088bffd54117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d274c20a77b9a55400b7f0072ee70e50118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d9b8208f8b5964f16fd4f302220d6b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef24dae5d3bd10e71b745bb2d92628c7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edebd3cd94e59a3c76e3e93cb91c62b3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691c8c3a80566b27c534c89795a01f9c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf131ba2c31e008f1eddaf74bb82469123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3fece8a2bb6846ae6a7c34839d80d5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0259c4970fb0f98ea153355fa93a6292125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b8664c8470ca759d18bbd426a83990126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8225bf2ec18d000a06dcd27924069dbe127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75216a2cd6dcf5b0f15ff557d4bf0221128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cade7e0232eed307cc2e936b1d13ddf129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88db599ba03bb54a7a606abd2269c003130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2056b244225b4309178e05077bfe2b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe3857776f626ff78d1ba4b519fd082132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd5bc322c4524f3d65876f967849b00133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d400764647ceb9b68e9798d6c2c2b2b4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe23386604b5f05e8ea28b76b1c40e7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5137f588dbf60b70bc6f38d9039946136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d146f2923445267d2b170816562af5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79be30b010bba71114488fa77c15dd8f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7e3522b1ae76c6302ceb3aad83af41139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff83ee3fecf909560376e424e3dd4135140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3808518e98c5411cd5f6ac09493e3906141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2955b7fc3cbd455677a0b34f4b9d3afd142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ec4e4f827297345c5e2a48a4eacd4a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7337b85933fba0edc2d37e72cdd619c9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5a3f84469068c679a451ef4ab8c738145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ca71cf75a606a1ee5ebf21f10e40d5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64c0425dec67dd640ef2b2e066631e4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ecf3e8243ff3da2c38579cbfa4e07c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ce951de91d1d277a4cad36d541e149149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6a361909e31e31928babfb20cefc55150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18ca81b70b5270c2ff383079b9c65b6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49fc8d480f49a440f78118cdfa841ab152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0e6066ec056d05c6567721e5952a37153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b30147badc76d93a2cfe4f943ff322154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dd6dc44e34b557dee53312ee6ff4c1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2aeaee2c639433f8922b8b5942a6910156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c2c07800df5fad5956a06657298a8c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb71c9ba34b2f2cdea20c67fa8c42d4b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fc68f1211a3aa9c028a0ec812ee2f1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413f6dbcc2baf0738320c4097e6cde9b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b3410ef9f8ef1360f06743d7480ffc161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5bdd832b1c0525dbc0d122b13f3ced162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01ea33ae40199296a87fa718eab612e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c755a322968c30c8d1c70fefee31d05164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1622939ae9b2e1b6a4ac7fdb0a676c3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bec57575a4ce55a27596fbf45dfebb9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5d754cc64e7352a92c7f3b66b55bbf167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a04e1cad61890770fe0eb6a211101f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c02281bd69b09935f9df6e8650a9a9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb3aaefcf309cb449d4b89bf8aba4f6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae552e5abc4eafc5e6f2407ffe153c4c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba16f47f6ee75cead5bf0a6876d98ba172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc6f68cd814821f2711ea2e48ce908d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234cbd9646c964187cd25dfa9246596b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d413ccdd57b4633c0c43294b69cf8451175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde891cf54a958200e3f8310d02c1511176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd765d754057c18321f1c2619758eecb177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf854238172b3c1ed8a678aee389b7e5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a68817ab036173ce246e64f3e2febe179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9cebe257abfd8041fd4477950a9259180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4352200139950560e2fd5e8fb0ccbd5b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6139754488e684cbb4149f57edc38e5182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88b75447aa6266b9db1bea73ff28353183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3099a814a13c8294d79e75da53dbda5b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642018ac342feefe73e3ae62cf0b11bf185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bdde16d3ffdb8f114d741f460f9016186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c6c2feb15661d7a4fd6e39469e742b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c378e8ca3a40f900a7b64ad69053cd98188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d5005ce63baf8b12258b600bc59e13189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d89989e866ad17dc513fce119e923c2190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98c2260e4b39fa982c9294ebbc26353191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd41cf4613fa830ed60bece49f07b330192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc54cda44338aa8aac6b8c84ce7ddd52193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a39e4847d18b63c0bc1931f3f921e2194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a845d99fa2b0192198457a375c1449195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06462bb576da463d5a7fdb3c96d15874196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af678dab503544f203431fc9d86e15c0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdcbab4fe44ce03f969d627715204a3198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8074fa3644751b3f5571f702de53fe92199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf14de3820d46ca4ec9a12690198eda0200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bd8fddc87f80788fa03a5ff52d3516201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396bbf7dd2f61f66be7585624f524630202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3091882e5d6f2b90d2b0bc4aea8568c1203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8187e7a71b06a2d7d23339d8c3ef6f7204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a506bfc7507718d411f9896c0b427087205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9481139aac3e1f12d193807b25045b1206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f90b3110ea4be62ad0c9dbb8f9e888207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9843def5c19645561ad57c1e29b6e07f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f5a6eaf4a98047a61ea719c00f6d56209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c400258c40be2aea68fea6ece64943210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9339bb027fe73b7b381ab8be5f6d9a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb115b133ee1851dd8d6e1c0df7e81b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322cdeefcb18fcd1f1cf47aa7d6e4ea3213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049d60b5ae2cd85d82b57bca989e293b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e7b684899cac14b1e71691e84c26ba215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d571946b93803c5475ad0dd2939cd4216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17553068029417047bf0262d14d11140217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb80933b41864ce191e04640cbbc238218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d7c3d821f49cf5d091bd7b976d0023219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dd8dc9435ed07e672309432ab4967b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055c8c1a3813e83e14711bd0cd01d2c1221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4805d4494c6bbc1ea04597cec76a7e8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbdad176f38558b525ef86c4ebb682b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c9cd61dd94c6b2d9de3ede608e32ba224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa5324b7cb6b705883eca0641d94f79225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308fff38b2f82881a0790e4dc6da8746226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ca45e9959064aaed8ed538d38997c4227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684a526752fb97987887d142b8faf534228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cfb7ff8b2dd2b528b0e76f0903791e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd85581e860524b2897e5fecee9d580e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e96f8f25d944147d3d544b17432bea8231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19f4146cd9133864d363d7343581e70232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecd5f88fdcf2768aec0d052c315ddc1233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ed23bf57a6364d0315bd8ee656253f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e169498808a6bf31c9baad10b97589d1235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef539053cb817f54c4d2f9f8b885f7a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf00e8252ca9d451d78b7d0f69380ca8237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c259377b063cc4da0bc758eae2bebc238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44593dcc8ddb4dcc7d7613b9817c8f1239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de310d80fd74ee28859439c928c56cf2240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289631ccfdc5edc88a422e3c14ec3b4d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badab7cf4d14b4822810466be072bd35242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6629e9abb96ac27fe7f635aaab6ad678243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14e069bb67ad3688802c3a4972633e1244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cfe676341e3c82453ed34d28a598d3245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421db8bb26433a17f8edb4b867721f5d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee76a9d9631265ebb6709839b1e6e551247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b84b6291b714fa1c6959e68a276d074248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4789ac8ce6704acac592faa20c558d48249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512c3038fbce3a39aa6e319b80edf869250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b70be6cd961471f3b3fe06e53db4cbf251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c48c3e50e500242b8e47ba285606dd252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964f82ec34d84e0805afcd74d6fa1918253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88259cf51495a5641e664b08fa3829e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a540b7d3f9c350fd91ee8d18160ba5255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedf93adc51b899050a2ad7f505aca9e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8270ba26eead5716e7a54d6b1482e244257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9683fe9d3f1bf783ec32145f8295743258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb1940137feec779451bdb3f6fdccf2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0e61592d729d3d7b7a9673241f3ac2260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45862f98da82d3afe255184a311df6a4261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc559857bde6599345e1f8eeecacf626262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285d23a420e4eb2789f330f8f40d8fe0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6643895b81ac8728c8ee9c6fe6ecb8264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa496b971b2c9179778563108f7773a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ccddf39e6659bd928e5324886c7621266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfecadc0fcb1e29a712a95d9c4b992a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49749399c24abe73c6aa4cb9101fb888268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c9e2f344181f8eda11a47fb811b5a5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bd9c5965ef51d57295d0c16d8efe8b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c932fdea16653b43aa6848c190302559271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a308c335e11740b6d0a1d9f6624ba8272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb0c22f866dff9d4c64527863411de6273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f179631f01925b5923530b596c489b64274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c83c50b47e78bc9d645d69eb347cd5275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0b3996c2b5becdf802a09405f9882b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662a5dc51858f82ff71e073ed46e7b11277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0a9eb5d438ff9f4668be6c88984e6e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9a888bfef426d5b9f868379b0f3317279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790927f886c830231bfb6053de8a9e8e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc7311f4f8fce0b1d3f2e8d483484dd281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276bc0cc690e7157f50c224913915640282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6b59bdc08859aedb0a1af3f7dc2f4f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28f706602e3a487cbb6e40f71e11018284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004e381bd4f2fe9d623e73f705241c38285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6f8a6fcd729beafe239251e2860157286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939114c3a1df80e3edbdad88f3f6da62287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c84bc3b60903fff5fd56813a00c928288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c8f5b51ed7d51812404dc8a7d87907289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0e9cb76a305add3f88f11127f3e36f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59e96f9a497a1ae91ca1d36fd0a700a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c62e3fda7814273125ca3c4b4ed2c20292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d24e5b406200cd3927d3c373a3ca7b3293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e481cfd33d008f5cb6392e43cba75f29294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7c88b316415898b95d29472a3f6014295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91e9885b72b5d9b84b75d32d5bf1d8e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b158c1d3eef4786966a41b547bbf6d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69f11488358293eeefc7eb73d586692298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b29108f40f8270156b3a588664e357f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938d89bdeea8067c531285815f044b7f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ace42ef57005876ad65e8cd3c16ad0b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7970028bdfdd313e391315bc40479655302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e6fc7a85763a915fe5ac38afc478be303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f879d2136f3c539edadc551586d49a2304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7294aef9fd5440f03d2cbccf7b6a32b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72108db1cb779561951d162a2f759a94306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288717272650e3e4c87bb52e912e870f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361b58e481c7ac92246259c8f714a524308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073f17fbfebff91eeaf47426d65a4073309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7045606edc4d5e2ada36575c59a833310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d6c4ca91b6a1c73d66a1ed3aa4d4d0311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636bda7279574de93816146c606d1bba312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5918c9d258ddde1cc7e3fbb0ab2bb4e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db085ccbafe090d33f10924333431cbd314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ea71ea8190cd37072650ce076163e4315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a92fa266fff2897af1184bc441dc10316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355cd5588bee87cbd6a474e6910a4567317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a21c5f6f35e05e7908b55871336ec7c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f133ebef57d7f7476a38358a5b1146e9319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4500f2212b9cabf30125f914b09f58d6320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efbaf38d32cf15060987acf1251da8d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4822daf3c06558586543b84556e147c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cef8848a84cda9ec8a1443d78e01911323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe68f3f0d32a9c331a743dc30daf53f4324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4788ebb23e10604b14307eb4d5d8f9af325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00d9061036b770627b7e32fa8ee2163326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd1b28c37e17d422d80c9a462bfed49327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e1e7a9b1a7cc440ec6807be5b16e3a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ce2e1cb39c8b01caaf8398705b7e71329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14da7e3c3d0e299478f0b2fd50abb415330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f54f135ed4c01434d99481b9e1ca47e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dbfdb2ac846db33e323d785559bab3332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2374c79807ee654a873ae0a53b2412333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dfbb28e5fd385f8381ac84365b21dc334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5574ca1833fd3b212f4660ed4b164c38335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea56ae17a25628c157abe21da6d31ca336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b191ab2876231cb9772e10d07e12fe94337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3a3df78dca4b12e1c1f22fa7f00c97338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf5849a53b31359f983d441b28cb450339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a652adb6f9f8c7833e45f9ee4eb6722340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc05847f772c7a1337de85228a1f09fa341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a79e5fd80f481516c93e395ad0a051342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b79489b042845356b27c93e75f59da9343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac50f45a25b32310ce31e08c6040bab0344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcc3403470c64be1f2b46a236204593345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a333c8665308204664b54a9a82853082346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadcffaa067be7bb2b2def173509a6be347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dedfdeaba6733ed08116a2061042d4e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24a19b34abaa5d615ee97734c94afc8349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d92468ba90b47e9db9e2b97009fc8f0350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2197758837ec8d8665d2c673cd9698f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00c59dc8f0a13aab812e9511d25559a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b31b213482326559c244da5e72a4e8353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45424c9c5b46473fa5e44deb372e1e6354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d684c9b17bc7c8382b918d0a7bf3f153355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7314a5145c58b1abceabfd426f3b0ada356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f362bf2e2b55779b8789676ef82b5f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83b396c83ae4b2f94789c8093fc0d46358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c311391c126326a62db61406c45ce39f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0750359241409a4097c25f11e2e0352360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d53548073802f20b50971fb2ac7002e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8789194b516eccf841098857536e64362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f10a1348d893917d5afa0d982627636363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90fd61ff94bae8208c0ac4557240bd9364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8ef7d9d334f326dba89f1eed034a2b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdcf69b4747c087a14187034617f724366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476f38a5ae11d277516c603102981e4e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be30a715d306d2116154fee264f6d67368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54686fe0cb8bed1ff2341fd7d28f95b1369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539ce420f240188abe3c5a1e7048fcd7370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7930f8bb682342953f97f654ee17d116371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f10e34d07e7d9f99c361fec1dbe0ba372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e8252d55d0033934c79f053b3c2086373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc072a67d399b56827d9d5e26d823613374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5e02f07f0399c0eed878c0c7921a4b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d9ab9cb88aab7c9118546edbd93c4c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7b170c6c596ff28906aac706bdf21a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd52aa936dd9789a5ac20dd58aa5fedb378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa69750f5988049ddb7e06f4b742fb8f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bf9c5ea526778467fcd876f1f7bc31380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1636bc1e4aa83c4f352ee8afd8fc8d6e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b14bb85b3c34602bb32da3044f38d36382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259fa45a273a4483204111a8c62a73e2383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556c4b452451481def305bdbd025d07c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036ede06598247429f170b5420d50928385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2d67eee70186bd8cb27144ab2c6317386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f881f8bee8dcb47906d2a914b9428b5387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c19cc21e73c629283733a4648511ba388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c793210d57b5223f317c918f91c7352389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd04ee6eef75a0e29e124c24c2713ea390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee56ea915c26941b05273425d76f95e3391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5decdad6206626e6e2b73593480fd303392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8597688763e34b5ea5af92c28bfe90393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea625fa31364c7f0e1fdf2f86a638acd394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23aa5bd73d3fc70b035dc00043bbe8f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f804546655167538c33e08ec1ea4653a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f119f7e1ee3268cf30543fa74d798105397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91aa46527c684af55fdb5d94bb17c47398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb6324b481c84f1b3b41f3cb117cf59399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8810772afb764a882dcb554aeaa83bf2400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f71bccbac889d8e57a6bd92cde86faf401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbce831980167fcfeccb26b1d5e23761402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a662001290bfa9fd6b06eaaaa86fff403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ad757996c70e193adbc11262f1fef2404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04acf1448ee66825f7bc64f313a3dc2405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45aa46c92fbabc565c0b75e66e9b06b3406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8833bb5336c18e15c36a3ccbf247337407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06be9a097cf950476e635b0671a00ad9408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3371ba039a98b16c87f2d82bda0aa61d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d628103776c527d738e99a45c96c123410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64c676b331f278a532fab2b88ecce3f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2600fe306ee09c947a3ee676d01649412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7da601e5ff81f0d169dd21fafd9cdbb413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccfdeefd4b3b73282c0e27046c4f93b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bac540e5d71771ea4d56f8a4f3479d3415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd21ee18afce1a3b1405dd62fd5e678a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc2d701249518b137e764549b93095c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681b3987187fa9ad79220b64b0f1d2bb418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5477efa00812f322708d450ebe52deb419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa00e84fb0dac0f762dcb2d0bf64a08420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840704296b799b2645b6e4a17416b86f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f222c850aea966bf0e2320f5a85a84422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f95fd7d50d21e27b4374b1aa1a253f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d0c250ca8c41ec962300ebc77b0bc6424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33aa0011b6c219f0c1040d7737c504e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c037f4e9cdcc28a9dc0acbe1b93478ba426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f877d3cc7e87510346577f61db2b4c8427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1328a781dd3706cf8479778555ec9c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25275e0dc81f0c8945810b5326e536e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9f43b998b4cc4290cbe4f2a3dda1e6430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b922a0ee1a2bc7f361b1c0df35d84a95431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870608074f0c677f488dc2d73fb65131432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4121a7cb6760e319224dcb5a20b8dde5433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6cb1e4ac1f60393eb6940d05bd3f3c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dde7aaa90b649136fbfd64c3fba877f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e861798cdd2918737ab2603744ef84d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72704f1436c7eada90bcbfca536b22b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d3825a0939db018b1fc36cf3eb397f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106c306f536d4fd26fd59462d26dca35439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc234d90e9859edb56ef42da851cc032440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1654a424d540737d03b9c450a28fccb441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372c737d9b9996fa4140ed41e8011678442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89698e84dc683b737b8bc3716cef7de7443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d47abc8328dc2e9204e5c07921022fd444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac1c47df2fa83a769d2a8475e275669445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254379df74ec06ad31f24b21558ac4c7446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d64b27640466eb5e0da3d40ffb99377447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43eddd2e3da25605876cc090a8cc6dac448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0058eb031cd5fdc15324c175211412d1449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1ea3843f2ae35c4e1532d747a490ba450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feceeefc00f30782daf32935ae9d4b21451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e081e262543571636a07be8f65ef0c4452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a657c3330cc8176a4580fe8db5a874e2453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bda3c6065f1b9a3a5166201d4028b0e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec5157e7af0994dc5cfa139fa8f334c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728dd2a8b69ef9d686b57174fd3c7007456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7045d5cf367a1a45e6a638bfc97d6df457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b8a26710497bb335acc3cdab06d1aa458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4090bab695f6d5d4869281f09aadb5d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199b896f699954a9e068214f7b3cc52d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52697f44e3ca8dba67377d3d1e4ba5d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b923d0742109b5414dac05a4d7ddfc38462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8976268d4ae782705bbde6477ddd34463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2be6cd64d9b992897a97e1095d9423464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc766162858f6cb03783ce0977056dde465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca7508d8f5d75180ace9ca8e1c381d6466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3283e77eeef50b944e788b9aed68803467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c97bb3194ac8545b00f9744cad3299468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5b317ad08194537664b6e2dba3e14a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9ef5fa2b9206a62c2718f2c6bbee00470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce4f81f2b30e164b0ec5b8a0049ba15471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd06dbe9922b007c860b6ff719378a1472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e6b53e2184885d24fee504d5b27d2f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa959bbfa9e87dcef7ec69c13281c18f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e822c9ec77e956010292b3b9c3c3b45475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77403ec9d18ccdafd28de6ec3acb600476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c65db14abbe49ee4729cd034ed8eae477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4479202a427aa7aa08461afe40aaa16478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9821b350236e84d0e396c851606692479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1d963a137c0e8b79c8c5d766673cd0480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b60d2e782f8382bf4485601057e1f3481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7278668d225f582a92ddb2a7a31dba5d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8442239e5e53ccd5e18191dd603871f8483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53faf9b5c40563867dd9690ad669f79484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d466aeb2e7afb4f4a978f36dd2ad5f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d94596c96e0a252c3f81ce6cab5fde7486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7970d34d9dd4156654abd1eb2e52d9d6487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34df5bbcd7ac65ba5032fe883690b13488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16756d5b6eeadcfa7cfa850a759e84e4489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542421701f3d2e8b1a7c2d4308753026490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef13c62033c4dab14b61508d3cb509b2491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebea67cb13efd2b5ce503af0f321c9e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f1b4ba96f96c0a4a8ff0923ae38f56493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63356cd7bb2cb6224d924375bc55ffc3494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de551ad35a0bc9cde68dce91e0ca0d7a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64a759c3d419d865ffce45f6c986f57496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b374accd27074451748e6ff62a5e060e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae6cc397eea950a9937401067663c73498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01671d53324b73f0bc3be041b682c9d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd895d4075ade93f06202e2fc4eed0f7500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b657f68bdd203399b460e9a919e62b95501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafad5369e14fc38b6f19b2a88ef03c2502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa07b3f25b54c4019b08a13201c9f20503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a2c5045f087de94c61f917b488478c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c269a0f0c006395154f16c4e2840abc505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a92501dcca5bf8b9b090458000247a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42782709548476abb3fc981d3cd5884507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c51c350249ff5e1a3058ed95cacff4f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c826e642f07a6e9d671cda0ccd66d18a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1aa44bd12cce2ec056ace834239f4c4510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f37281aff28cdf3546f8355f4bf639511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4be40bf70b97ee0c0c6f05b578f7bd512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46630659f9d493c7288069edb9e85ec513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91feca3bd469c03fa2a73602cc8072d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd872ad0d9813890275d04b4b6c2d3f9515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a256c07ed3ebcb60628ec8dc6b1d09d6516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0461eef84cb4dbd6c8df6a05498a43517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6692377547b8d0e1e28ef8c9d4c3f7ff518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bc2208b5bcf2a0e3e6a05e318ce057519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8bb3fc26c2110600a9419f24638288520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c8a2e97167a9df19f095fb5253274b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c153f868928c9338d82f7654976113e0522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16ea42d107fd985a82faeb052e0995f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe580d3aec9c934618dec1003c16ba1c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbf461b930b9229c23ad160104c06de525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0346fae4db7e1a0da4489c7ed4f077f6526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9335316ad4aaa3e1e01f4274cf43254527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74f6ed0420661302d20bbc34096f39b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1f27b89b4c09158ed41e5a678bf5b3529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90505275653ced339642110c11f47d79530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33faf7171d6509693341247d2e9956c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec2dfd88178561a86e9745b4811cb54532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f2b375d6456d6061110a8213a884c7533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a7c1d755519b6505641799b3b0c20a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0e0a1fbab94bdffa62ae16e727c9e1535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf76b9b86045809d230fbafa21092d5536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8321ec1eb1f0fcdb81eb43ecb048450c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc474561b5025499d78b475a32ab626a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96c0937ceacb1b09ca89466f9b1e783539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc84827185e021952a7f4bc8272e0bf540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ecdd477168186cfcf2e66921adcf58541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc92b2503dce84e3ae2ce4a450d3dac542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751dbbf526877f18eb4bcff2860b54dc543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8628765e002aea56353bf162cbf353544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed65cf5a737680398481664077414366545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c74635a893db8a741b226a37982717f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5cd3ce0f96d64751c21a3174172387547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a8a74190a026be5ce6e464af52a1be548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbeb6f186b2ed04db0810339df84b7b4549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0a9f96f945432e1a27517251aae6c3550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77357f9eb5d193ede8ca61a2bb009806551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a7c4f10d524adbc8407b0bbd88a5ce552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46a1701273ea934bcf15e5103dc932a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99dc0dbaf486e01dbbb4831f2e59327554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c8e1fd242058bcb9e210f5d36e45df555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5649c9fe1e907c2f0dada87d53eb027c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b399f4b5e143c42b76d9ea159e01265d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f457c66b58a852db95b80fdc164ecbfa558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a070f039c3b1ad2939c0771e5e2dd5559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7962d1b517f511a11e29f1c01b3c0610560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6000d750a9891ceb5863a7ad9739bca5561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86667891299008ed77ce07be56dce8e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3f140a5c3e4cf5358aa35b5a2fc662563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1385167379225d93207ee4564764ac8e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47398054555044a622478b1ca194355c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdad3c519c847a9b171352519ec587fc566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de5dc98030f2ba1f5e5c841f71322ff567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dacd1549568c914967e91ca80bdeec568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4a2185ab9efb75670fc4bdcf19f7bc569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0564c0e7a28cd81b0f31638b1c2e13570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cda2da63cf0e3d725ebbf17dd38fee571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f1bfd5bacf100f54fd0dbdbdd73149572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa2f752766c23bfd6bf42ec51ca2f26573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faeaea63a2bbb88922a3461b1483981574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8ae21b089ab4440fd1cfda5e01f6d6575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b327baa4975dcd61e7d0f45d77a8150d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa222bab7c15a68249a297ef058287b4577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630edffed708aadbd3b0254b41054d3b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7c2f971b3ba7ac2dd4f1dfeb64f4f5579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c37b41c7a2679845d7711dbc53bdb6d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b7dea33e1ce7965953a7f1f0b690ee581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be40617f4abe2ae827196037774d797d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b66c0cf1a895059405e7d8a340a7195583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab780d9c5c421af1a88265145dcdf7e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0632960cd05721c018f0b7b4992702585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20035aa3b515fbec45d59f384ff05694586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3783815f601944378fe7298de47847587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd8e23514a6c8bb679def28fed0d97c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947721c299f46e652872dd4b574446fc589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df0f4a7da1b999b5b331f64c457974f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181b34f5fa8cb66ac6e88eb7414b562f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcaccd949cfa58b71780ca6f994c4d3592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36bebbf48773633575f9d380e5e2c14593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c95a894984c4913081219bb7a57fb9d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b07d04e0fb1084937469468bfb176a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b79bdc9c150706e75d98225ffc9d2d1596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d460fad83e452313b261f22eeb1bbc83597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11616c9ca51e9e0d00809d59fc3b5a3b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af74e61b8323cc52ccce425c15cbc327599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491bb0af58727496cd66e6f6624615b1600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a5fe12d0a2939ae1f2b2f08a9859bb601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277dbe45f5fda23f7a8d709fdb6ef26a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a15c3ed2ca2bcc4465443961f65b6bb603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeed4da05a041ad863c22c83d34118c6604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7d22e8d9c528f88dcb63fbb621321d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b1f07ddd00c22e8486dc62809937f7606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3002b1dcc5f6496169b7a3b35fe17cd607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b9109eda0b6ffc7fc58ecf5cfc858a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f5090ff6006849c4f4614ad6f9e91e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6aa8ff3b630fc492af67263785d344610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67d7447c7fb36a3e9ab20bd2d832c97611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3616b6bcae58b1f73117e443de2ba8c4612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e764ad64ca8a40f38794246f9da533a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5d2709eca1dfc4480239f283595276614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fe24c88aff07013b90ca228a3cf1f8615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e279228d7423963cf6f6814774792ce7616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190d7fc140111e359894d93f6647b2e4617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a71f6c79721e9cab58fc973e95d6d5618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b764f3985e377b28987ecd21fea23c1619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e75315cbb87a1d546872c01d1d0fae620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8da565f9d51ea427f5f8c66ec82aed621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222cfa1cf5a561ccf89b41b39f725956622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444599f23f7ee129a4dae6a40a3eed61623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8681d1a513c5eee67003c62618e694624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67de74154c2e23c7a3df721155b0e454625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40ddb82ff3024fb7b495eaad9646a37626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118a6aea57281e5d759f0733bc8416f9627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6bce49e6b1c0cbef8f49cbe15c98b4628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c604ef92023dfe3ae4281b0db64981e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6363e4175947e4446c6ae113c6454f7630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647989561d145b8ca02d4d0a36d761a8631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41052d8f62110bb406a35c1710dcce42632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a92460b97fb3c99395d2d2f37b01f7633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ff96286b0c727adf39a048577dfffc634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a59fa2d6e24c453429e7db21acce1dd635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4c2ab3f9107f06ac52dddb0f0808c8636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47ab9bcc156b4757ba4aefd15937544637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0018130b234d7d9ca63667c3fd4b3e45638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c439cd3e6848e663406c06e5826738ce639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a734e85fe47e1fa778575ee15463ea640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ff071b3fdef0374b1a1aa2eb4e4d04641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1edb0d106a3f5370ab92beed227fe2642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d88e55e1582965d43571ef1e8e12204643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97d98110ccd2cdc7964e1ff50a5ecde644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff4344796a587c33b5615b2743efa44645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7f806ca310e6c447624d0798eba0d9646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43f44959be4babeb89fc142ce784908647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c168305df9925abb04bb1e1c6707bf648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1350c9f4b5b608244850f3771fc2a3649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67db50ce6e9730200b9e05da02ff89e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76694eeae28495175be79595b8bb0492651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbea43c9d2c65cecade16ba0f4f76fba652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d8995f1a0efe98e27dd375e157eb34653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce933b60130e438d46b282608136046654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8ace6ce8e86be74520030ed2a601b1655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f690c847dcc5aba912ebb18687d9a9656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be3e2238fe50c06b0af06fdf6175c3e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1508d67695f6b2313e94f2afd7a8d439658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e24e3c8494d07dad3c494b9ae6cc3db659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd36a89661620423fef0940e27ab0c6b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e0e5ddbeb1cc494bfabf7c1926d09a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f1f41027bde0c80a02bbd31f919de2662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3c814027f600e58d7bc4afc58e2df4663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8621115a4c01c9497a3a6b32dc75643664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9017429b874377a23222fca6ba87e889665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f042b50ffb086ac3433436bde72e0db5666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ef7efc8e1c60438312893a0f213398667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35de8b7815d50e119a8c11f38307f275668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98509d79f1b85cfabae775b35f8b649d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3b35226da6f2d15b2df8f5891fcf8b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc982dc2408a7c97003eb4bfa931dcf671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a254a5cb60a002ff21694b942905258672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78477b06bd8defa4d81e181a815e4e9b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0454f645c524bed8c6aaad8d9c5244674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a968935f2af925c25a164665f3a133c8675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519b8dc86fab92d3926c2e4024bcb7bd676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f457a27124172f6274355c048323e77677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb4cd508e02f85bf0f4966bd8257e7c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9633a4ee8c1b13d100bbf40a8a9471679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff063dd6a8dec29a9b6d6669bf38215b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e927c3458c7015ddb63dcb5fe3b2d75681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebb9d285bcccdc3e5c8b5e72e0c7308682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310ff818dac4033f66b56a0e318448e3683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f950f0ba8c1335c8bfee29698e9f758c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a198fd81ab53caa67cd2a7d92c0aeeff685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dfc09b3cdc7c3e050223ca77ac2fa3686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b858c3051f1b051cc877140e527d93a9687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215ee13ad56e9ef119998a9438e6de2e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab2082506e390ee78a9ab7731ef6991689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e950ab721e42ec81637d06730a960355690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d61b2b2a0324b17b6feff16cc51420691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef94957e6b98f31bd7feaa03efa65dc2692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6bd15938b02735e6bc2489bd70cc5a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd0636a1b8e2ffb487d7c50368a94af694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086f8a82c61529e439de25e7a289638b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77231c2e7a59135e8698f5b0648f729c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7b7621be9de59662fd84de966ce17c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3333cdbd3908d1f14ec98f861c975cf1698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafa03c1fabb637ac1084428a1196abf699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0480894b5b6d61b2dcac3881b0e6fc22700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e985d83dd303069bdb6901b1dbc240c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e7342fb39f887a38a624ee25b0e313702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173decd59af9e09a91c69501e5977a04703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c40fc3c9adda6db18ab2ca46a2cb1c2704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837b567cfa4c3fcf9fec6937baa19e81705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9d0020a800ea8e39e952445525f5cd706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3cbe57e37f7d1ea6550d6e248d2e2d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292be5fc0b3eb733a1a4387aafbb4a32708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c7c58a3491b22693633616a987a446709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a150f0fdc01e9c6c67628fdd4f6f0314710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cdcca86db5faaab15a98fe8d29e76c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dc3e6c03fcee0f0afdd05a65115c76712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d5497f7614b7e87db420af85300194713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3584c04bb41e4fc45e81e71c4364a98714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0e4a03661aa5db736c414e9d1d2f87715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d7d561355ddff0ddfabe4cd006a744716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b849a858f4c5004c04486979de4058f9717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b9baeb56cae716cd393fc8efeb65d4718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5da60e91c026f590fdaa5ff6367c125719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1ee35bbafee58c382514772597705e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b82ee306c3ce0040e186f45c5c85608721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4c1f87a14d4ca76d3dcc49157b245d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe0b78b65395d7a1effb971ab4776af723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3521ec6ee735288709ffeab0bf4c5373724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea7914acfe99c9eedf7721f97e77057725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613105d6a727389fb1cd294b17902382726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422d94a9a9a30975a873b0d188d2c522727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63df8398c5ed418d06078f48505d680728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210c66cacc569c7186fd0c9541179a37729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920a4fb537857868ee708270a839726b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1814cae52d37d106b8a772e50c4354731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8377902fce330e4c073da65c0fbb4dd0732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef43c904ee8132bf010a6c8883fda18733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5978001da7231457536a93f13ec3b48734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211b427e9b1c5558c26f827b4a5855d4735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16d535d95c450c897474d5ec634ea1d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57806624c08a7b9149a5e2fbc4c3e80737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf69b0512db019669abf3b373748774738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca16f91d8c26c78ac9f6155ce76ddab9739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d2a0cee0d949345e431477f8e61ff5740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72fcac2ef235792f37934fa93b20227741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882855ccb3143b05013539794ff24c2d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe05d4a2d4685c27c38868676facf4b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd19861a1499e75418496aad389cac57744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e36533ae8591b55db964ac01eaf868745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fdf1eb1c44b90da061d5e823df11d5746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000d5dcb6a0e055edadc3357de82db84747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa8965e3f3b079df459a6497ee3c7c2748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125f2ef145e785e713a5e0dcdda04cb6749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953d49cb5763617ba8e7cfe7dc75471c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d586fc9e622df8145a9d514bf45074e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0cc8acb7242cbb0ecc8a02fd8d8286752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32ee6ea7da3e6bb3769435aad572134753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>