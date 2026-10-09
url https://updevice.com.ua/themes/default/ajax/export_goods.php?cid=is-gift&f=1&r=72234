--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad8aed07812c0ae12ded35ebcd99eeb1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65675d863a799e0ae46f3201f9023472.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb79eb078686490ed2959d8c744f68f13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f25ece4a50aba1da8c88fc3f70ff094.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6f27786fe7559b0357ef96e3b0d3d85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9260a1a72f9165d771ab7e8e97246fa6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861137cb6f727cb5c62b0baebafb0be07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fda2474831dbb85af14cfb35e6b4618.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b091bdf5615f88dbc474b239a8375d529.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700a48ab4f6758a060136bf7d1818dac10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7e0eb1b332a7400771948bada2409c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3386c596322ee7e05b7858cff1eb257f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497f2bc95d160d9e4b18aea7e4ea9e2913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22800651378f5c46c12586c276b4e18f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578f7c2d2e659be1df21b27cb9b7e66715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ad305c957f8fe0fe0b07ef4d671f5b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab2ad744062c53e41f4c6e5af5dbe7917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3210fdbca3050a2b69e00ec02874d8b418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14996ca4b70b45bdb99d3ee2b65f45f519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75813c5ecb7c2d458c19060be184d52520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a4421de2bdaf43f6b26edf2b4d580c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d819dede521dbf23b902a141c800146922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34322770cd381b808634abeca8e3c06723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b9bc952f05eca3436a9bdb3bd41f5c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135189f52bc4e7f390773474258ed08525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb26b5d77eb3245de68038a1c01a9ba226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe4d9a9dd675aa19e6fb12ada618f0e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de251ff43781e242387e62dd72bc1aad28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61766139fda99ffe43a131db981b0cdb29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329bc02ba6c8fe2ab5c5251fb5aaa4ee30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf02fbd80c668d1aa46430d80b1a51b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dffd60630226bc8e7949de1900b673a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4319e79118f91767edd3e119d182021133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920336745676b532ef264bdc36e97c2034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fac05c7cbcd2479bb66ccb80de58acc35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420bfca77324a9b7a9c70a2fb648f12836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5de8de6ba368e0fd89ddbea0af76c837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd65f76bea1748ee0e756dbab962f8e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb39aa6d03fdf8547b0ba8f76d65102839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a50fbcf6bc68d8d97dd1f02e04ec61c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8041b2263a254609cb36920fc71def41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a30e8ee6f31ea5979b9af111788554742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e828a29d87b533e4f2a0f19b9365b8543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfa8e4cdfe9f3f22d805ef9dee151cb44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3604ecc0efb2f5f30567c77afc0db3ad45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205e7cf93f62726e3f8c00fd0cafe27746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400deb257902ea659815ca27f5892cd847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee14d14e21ff4d47b5f8c214fe5345548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7aef8a819005e862788e548f7b2f48c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510263fc04e0dd89b5fff286c1d0d03b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ec388c3c1c1094d91b118f0547f1d851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff69be8b29dcfee2eb5ef926152cad652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0852d076d7ae763aace16e8b1f6c847e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3527056116fec0e36576792910b3bb2e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7376d2dfffeb1dace972369e25cdee6c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effeb01d44019e539feced6cf457458656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1820367bea4dff923d2c3c3514004757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabf7fcffe74a0f23b8bb0a5683c73f858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6926097732fb90dcbc29c30c94de741659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7ddc65175e8808386dd3500cab164960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12853d55a02f861d589dd7c93ca185b961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847083219264acb525b7ad29150da33362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536d1b72be4bcb32ce18abf082cda9e463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea891a298edabd4e06f723a92283644a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa8e45c828b01f36f5701b022bee66365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a0b4cd33df119f3374bfd341e5c00366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e4297d611eb77644a916264a9dcd1667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992936ca0a1b924508ce869195f19e4f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9232339f4479eb3c677e7a32b6f9ae69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ef4502f190dcd13d1de8436cf648a570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407d8ec5b393ce2db43daa61deb8065271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc68d5054377b3010a93d18f15f298172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0c5ae206eaa3cc1ac3bcc0b7c16aa573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e672f15359a9a3a449dba97b2f4ad0c074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e932c7c6abc1a24b95875390ae9c451175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe220c87bc3d19398bb41cf55b09e3776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed8766366dc92eadcf080a70e5f7a0a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a14f8b9333d794e64ddf9887dba1f478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b59245401a7f0ae62730a95d1a741879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac209ac0d150c935b125c98f1b7df19480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2993df523aa213f339ed1fc23ff860cd81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057819a02cebdefda794305d0535da4082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b2bbaba2fd659436668955c08b790583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ff425e011e2501f2ca17ea545d423b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3d75c972f645d73bcad39b5861108785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93afffd12a4e7f46abee5ae7b7b5eddc86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e983497cf84ec40f057b7c5cb910b2e087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e38a5180f123b35d868d377496a296488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be66ce2a18068a274029dc8dc4da797489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ca20358b6d08e52f59d9c31586e0bc90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a361e97c61de148e63688cbe72d864a491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb45cb20ba6b97891bcbc4a0077b257192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602fc1d7e7e52408aec4499d39b1c81593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dc667b9489887063ff82456bf607ae94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8bb91b2ee15270af36a4cf732d295695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c658102a04d4562c6387ae135437b7296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e872c3c8ae3893c6f5eedd83a00f55f897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52198447af834b9601e298faf74ddbf098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee241ab51f755ffd3b07e33cce5778f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7390bcd9c44b25340e0b2f0ba6942ace100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7343147e99c3220e86b440cc88c6a4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f16f53f4a6a7bbc08e8695df2e99ce102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828d08de7f47f4487860db3280df1602103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b488adb732194cc2222b3afb2ea7c5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0714fc331067335b1db4c6a10208d67a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ebc45dde26b7173de941c822ba06db106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c48415d4f27872a8dc456d43dd33673107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7231ef0b1319ed9b1d0a90265fcd039108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393a54c5e7d0695a98b2b5c22ab117dc109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152a559fe38449556600a779a6743f16110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bb687a6d8b50c03c8d0a58ffb13b68111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d431065fa0fb7dc7f8b491b6c977a03f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544d53290962b5f432a2dbd327b5f4f0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d397495e4669fecaeadd224dbd3a9460114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163b65f632929ce4cb2485db4d559cc0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7212c123eda5cf7a28a912af8395cd116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701d5f92fe04e4a5e78a3c46939f3d25117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a30a5edbe87356d80dadd840253a521118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afade4a93ebf7e0fc40586637ba777a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa7b984a07205e77e9d31455e6a69cd120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ba646ed0c862a95b813649aaf26001121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a9642a4d40d45923e6027f73acaafb122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003f3b38191970c0609bdd6f7417d30e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17daf51462d04e1624042b0ad93b6b7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606bbdaf61ea45c91d30458f4de6990f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66adb18aaf0a4f421e9675d3747e94d4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58938a1ea4c7d8fd775fda52c9974234127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d3daab4a7a98d65f2c81e01618c49d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596016b6632746d711a9d0769be215fa129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf363d54ead28864b56c3a05c0115d2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e1b41901a3b9cb87d5207fc8c06406131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e4264fe36838148c65bd2993f3c66f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913dbc4592369e77ae53f0373c118f4e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335ce78482de371d13554cb0d1981c73134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea62bff66bdfbeb724c42cc010e2a44135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c2e376568ce8bada1a9a49102d2c8a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185661e64bb461708dff5c940a455f39137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251011712fd5bd5a09207d4424b1fceb138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd48f572e79c965bfad1eb44beb3bde0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945f9854fdd6d5daccded9df978ac87c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eed1247a666c12a1dd8dceadf377007141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3788d40902444df978571eddfdac783c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6b7a343946ca73e2c3302fb41a4474143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31cfb1903f81ee7e8edeec142be86b2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc179ff7b0755d2cc928b63700f1b73b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cc7ab994fddcce98078725478ea04e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f52781785c1e1a1dacd29bfcf7cdfbb147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47cea70840ef858b5d16eaa2523df27148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d6da7c7fd0d8e388dc3c45ef0c02a9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ee9ecfd97d738c5c5868a076301fd9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4608eab6068dfdc89b74369079625f7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19151070311940ff1e2b4c2f52d41147152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86187bc241c7c39e394f5045e7ab326a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a45e75f28e552fdd3d2f508503bd50154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979ff3358f35e45e074bac411e8539b0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099f9c0e07b77c4ecdd3924de40d4435156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbead1303a8c5ea4376577562c381667157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873171100592a8fd28f818d289d40fa1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb11d84fe95e127091150b480701de9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3076bafb0ab81c1d2fc0c38db9f52e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54737897ba89f9b12f39889dd3b9d701161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b721e8fb7d7f427e123567dfac10644b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501733c97a1a82bc82183c842a18aae0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169110ca5551cc86f2df234226b6f56d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a84ec731a2c76b9dc4f24847027f95165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be898fb89c889b9ae2d50f2d7c09a897166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77e6b06ad1907ca85b909ce43a4775a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82229ca88564bef4bb57ed7f2094aac4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ae645482cba67f5b4e958e269fc6f4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447ba260093457c2d45296706ecd7e81170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f7b04bb3a87532fcc573efcaebe43c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b3d2cabc2458f01599996ad31fd291172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f1fc04b6c91d773c31ed6e56081f84173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cd2a99e8b7e741ba64044819c64714174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80350d796017bede9d0183309bf089c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1663de08bd1b143c1b265bcab49470ab176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bda1f67ee4009b0b332e0888c63a20177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a54d476a2c647257c3c1f58b05420c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e398d9438bf280fef2d300b1ed1d3a19179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db604a83138cde44146dd87cc9ea810180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e3dc3518cc82e20a62dbd3165e3cf8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab06838f1bb6501019507328ce19c48f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6a25e61f6988a9fbe45232b566635d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c41af4de720edb5b4fe0ac8d88fb962184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2354e1c29e23134cf74177b0a671c2c6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8390cdefca91aed9de612c262a7badb186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c62f509e9dae90e260f32220e91f9f2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a881ad12f5854ac00f9c40eae915ac69188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719e6d5b053330bb8ce9c04c8feb562e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be26723e0f1b3a7d88420da4f4d0ea5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60487ec3750f4efc57c341b748694705191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba092c8cbe3f417ade3a55675f187aa192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0fb8904ac1bbb768f5329b75dde72b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce080e1246a7b4b86d9213b6d41757a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37471f114ead811b0d8c0b0343d936c8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe39550d738dd46e718861197d0ac48c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f34bcb5f5f30c4e05421cd5f841f70e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f963a010b7dc2e4f85493d4a0f4c96bb198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443766e4abb8316b5b6d58374487524b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18129bbdca5353333e3f387d651833c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93872afbcc7a062c67e88257079c3ab201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b61301d25da76ff81ca7159a8598d02202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd755f0998176a7a258e7b124abe1ea203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aeae25a05186f2b384a945b245e81f0204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d136210f93a47ce49cd7727522ef911205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9acd948ecf50a763cb31b3867634a8b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875489ee9250aab7bdf9cc4fed04e92d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71174d339590938b474295b91da2deda208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e270dc7bf0b46558fbf168ba82bbdf0209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cba293be1770cc2772ea868228ab83210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37588583130e871a167690f21a4ec38211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a481326f817b3a8d742bb6b24c1f053212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b47e60da8c0716ea57d5aeb173f807213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4984c7c1385b756e7e8e8e7b10b936214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23076a59fea697bf5ccb5bb4e792553e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a2053eba96384bbfce763c49cedca3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f88dd1cc6944a40f3528be6286f9c5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c619fc05de68f7d8e0848964261c565218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4145636e5f24a6c49170093b9639f5219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fbf35a1b943be5b29f8c148bb4b10b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe44ce4d25dd931b7082e81c9099b49b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807e74fd88f20e49ab223377c08be67f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6150db542ef3050e02e66bb3f9fe71223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452a732533f337da8920875a7b88f6e9224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec0fe6a4dd8dc8447f00200c7d532c7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db764f439d59a1f9bcf8d5ac07f56a8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7939d166914fe204c85d0f0ded65a2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdc36c2013311ebfdfbd632a16826e5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e665333bc4f9e2a885a1b642c8315f04229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494f5ac875ce033aa0a4a7e82da37dc4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d8675c94a5de0b464e65514f0e13e1231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f47ee45f00fd7a532e670f6021e9fc232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a18a8548bfdc246bc63024f8bbb3b9233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15914b46719178d4caeeeb0dac5f52e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d648a1f989eea8a057281f82263acc1b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff8b63c4c8b395e5178878f86ae8896236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bffc04619eb5f7696f38ddb62e1b7c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729d0fc13daeac17fb0209ee7fc49cfd238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d070291b5655158eba6e63c71c16af38239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae86d3a592e848deaf5ad4440dffbb99240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658d52144c66e9ec08f8186739ea51ae241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7902a629fe03622703aa9df489e7a7e6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6f13658ad66cd0f755dc080d272677243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c15326cb0df5b00b6d83c46c128549244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2881952c29ae32c80af7f11e65cff310245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebf73f7fd28ff48e27c2fa51cf29dbb246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2bbd13c5898f3b598a964dabf4fb4d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2314c38b69ca472bb02a02ac87f838cd248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7db52ee4e339bab420d664d9afa995249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2e70a32a55052106abe56c9e3b5786250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87c67c13b7eea484f818d35741c5d99251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd36ffb06df4976160ef4d83aa0a08d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fd1dd831ed080a8b346a0a7dfb950b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67630a8b14a038c5c032c6ef5490acc254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00e4d3774808d5ebc0b4a87bd86eb67255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d0e93d77435573a44d6db1d04d5d0a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2480d39b09b2bfe1b2403af4154178257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84e044fd1e6164e90a513f8494bc876258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5027bfd9a4b5b52fe22aa11e2ff3d2e4259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a07c65e2767aaf127974b24aa6ba68260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50abc8c17fe73a760a18ccfd4a3bb2f5261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fc65b97aa8857d81580a963dec90a3262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fbb1e976c2a6dd4519089be93ec01a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e0734e9128ce753971cfc4389a2901264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9339aced20c117089e2307ddef36693b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef6f3dac94385d003d068586187635f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684d8534c901edc495c7c8b73765a3e3267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9b7b7f05d399cd063fbbacab79a060268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1169aaeed67cafb5d99e9920b320c3b2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc5132b8812e6893ca8df128a11f7b1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff6509604270c50801acec1ea196036271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d495769d9b19c67aac56c316a0b6acf272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864d16192ec126b79bf2dc5a09d7c607273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d346d5e5e77cbac98eb93ac0a0c00f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c930cd0ba18390cae8be0f0c1ff88cb275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c958c3eb72b2cc618dd786b5e3507db276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0498be83c947aa867e5578dc63677048277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a5b793d2431a5cfd5f428492ca80f1278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b498ed383204438a2bc5ba699cc5ede279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eecd29c339147d81b8421cefb87708e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbe59642a76f1575611755c6a308276281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2966f4022da97903257139cd37f42c6d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00c9341fb45abba16c111eec56c1088283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f624d1b4df44c927f1068a05ab4b8be284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513fa7e18e436f0e7b6156af24d4b9cb285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7549a700865244ece78e9a7fca320e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa18dd07e607f1c5529e2505eb16347b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff13cc9fb59ab0a3cd4ceca92650c08288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f7df437a9c9015ec2536e2b3123395289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220b367bb8af518171e14d714451168c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98c6b562026fa7cf2cf2e548505c688291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f629eb2cbf1f93fcca39f474c9394ad292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e352d244cc42f945cbeb86857131d0e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545b131f46a15adce1414ff3e8317d9d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d826cf483fb226ed73a07a4b059a0b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdd80a272240602c8284632b734639e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba2e1fb73abf0ff9b5713dc05146d0c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab77c4a9af44d4b221a26f3d4a0e8c2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c589a48e963d6a30ef88a39770dd64f7299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a29b65f051f0e8c0dd8b9292fc18ec300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192438ad241230ced58dd41622ac5053301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccb728488c358f023739a4f3512c548302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4384879ad469150edca1d49cf194ed37303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cd2270006205b438fbb538cf0b1a51304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d17d54dd8e77d25dff1747b58d066d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bf320a0d141fd44de44c0edb5e2457306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a73ed0208c470e8b30abaa9420300a5307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3fbff6551a919c9bffd54450eb8db4308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28bb601bb4f70b4d83c336539b38d53309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9ba055e9b3aa17adb0b2b508753599310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aba0f584131799776da0a57d31a8c19311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46c86a87d81a9d228e369014562b718312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae554224a7237fe1b3c66ea6512b151313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f45df260566f59c139e59377d35f1b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19dd20f379496603837ce5317ff11f5315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1b3c0abe9e2d1f846e9df483dadf49316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9940f878e0394fa3cec228e6ff463b57317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd1cb5efa278daddfe0bac7e96987dd318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdb996cd5ba400144832db737bd5372319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3577415a343a0890f7c8b7458100f3fd320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85f9eddbb6a96deb06a0032b1dde30f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c3555909de1509b9a931035bca8da3322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe76aa1814d06ae445082607df563773323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ebca6e433d5ea0c7f42b6faad35ffc324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663a1123c078509ac10d821a895eb8f4325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc3efe3c7e6be0723d5e8049646f2fc326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10160fbc61ed17e6b9335260a6d27ad327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc14fafb84f6620d521f347766258b89328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24605aec489e548b8e15763213353fcd329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bdbef3915f643c2f39548cf07c1b25330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f66ebbad14f55fbeff962ef1f424a2331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fddf9ef8e2888b845d5b8897200f1d9332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c13214b2c5ec4154d65f67432340419333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f7eea6788bc4ba09c076d1faddcc03334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd8cf34a6c75a6248e983825725bb54335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b83467d0af0498c838b16c475a1e15c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88aa283de5fc74bd297cd7fc7bab7ccf337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16e29bddbc5504c280446bb510394ec338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63090dc3f99587599beb048195a92e0339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67054fa1d5ad65463a10f7215f66c7c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e0fdda26575f972e8a5a226c0982ee341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae23e39f04d49a395a73149b510f0be4342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c2c30320c1032a74ee119aa174b1c7343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c14568cb8bce090fde03159f161e315344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8f787f268e44561e075dfd8ce6252f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d20421774d6c7632762c260f299359346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc46553aa68d78dc7cf8e5f4a3309207347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4aa45651d6fa3fc65ad588c256d8784348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1822de8e3e6fb0cbdd78a62513bbd059349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06164d1d06294f1b9873602145ac1bd5350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437e403de66e086dc3447f0b0614e259351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f3c0bb306edf075ae26eb58ecbf2b6352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437fd974f836b154eb7e18f5b41bdd43353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159244a435db818203f10855296070a4354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71378881445520a625110a5e92cc7533355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06aed8e8c4cb7c9dc6b6cd00b413ea66356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebad9c9a9f2f229f1c59ac675ec69b4357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348a35adbe83371a4cd834f9b2b9413a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b0d9d5f133a7525dc58ed70a07de8f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9505eb9af4c30b9ee04eaef2e8370fd360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadcda3423f4c327582476f47368c147361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b6cf84c82b296f5690fd1d91fadba2362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2423740399d5bc1a4b937c73b38e3da0363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30f332b2dcb09f0255ab1c213cd29af364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c98b2a9c6342a8fb6430fc5d378a2c1365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd28b44d5acd85694cfa47daade68959366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3329c9191b850fb9d23fca341350ba91367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f258673134407a2a0c06b8dd2184e866368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9912a908a19f3627bdbebcddab4bed2c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1de56f537352e41314eccd9c8fe9bd370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511fd21b5adb36ee96f903bf28c3aa46371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4dc51992f3862cb90d8b1ace32ed88372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cf14ae966bfedfe5564c02d6161df7373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d602bcc78f5838da1945181d025ab81374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a986993bd6503b93fad441df6e180e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705860dfdd8dd1d73f7d71b527fdd2d9376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13203920aebecd6e6feb59add5761a2377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a694c463300e4616f5bbe2424722fe54378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d4b9595e41c45315fee7ff0db65183379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d154191e06c65c8649d7fa03e69d45380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fe5596cc187e825ffe0e97f7c2361e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e0e3d0037fd2d95acd0927fea3367f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f397b34d25ec62fd127d5a92392423383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c794d080fb6acf551feab8084555371384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f7a010b846e28526d5adc22f4ca474385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bd2940a2ea45c64dffed9d5bf46f04386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3669567467fae2154ddbe6f9381fd3387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d9203b87ab090efbbac8898d4f53dd388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48b916109602d9fbd791939fa41d44f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2617349517675ede651c0de02cd4df39390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f8f1a7374b3b94db3fd9ec001504d2391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8374b1656bf9e94b04af229cf1cc22e7392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b3493d4bcfa5f7c2576b869a207117393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b28322cf4bf46a890b27bd8bd2d0fe394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aefd22e78b20ad38a599701722ab352395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eea582d7b846cf4155b1601eb0ce05d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fb21325772610b556fc7470889c42f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a8906667c4903ddc777b5487ca65a1398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fea7f323f849e0a52dcd2bbe5262c07399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0d16b1e6d0b4532387fbba5dd3d164400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b349a4af5557b5d07bfea92d6c4f2d3d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c4a5aca98861db7fdcae5bf3d0ac12402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76800b80b6cfdb745c8fdad75ae09126403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861bec1feb23c18fb03e7146f4486b01404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a668378c9f391e6a4a65919cb498932405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fae1946423a412500e6d46b1aae722406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c00ec2668d1febdcf5018a2b1a80c87407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e8ab49229385b83d02b3714b1a9bf9408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a10f9cc95b45d33ac5a0633ca472e9409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85365b59f1a7c6836e487517cce9b78a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64615adccbe191ee488ab91363a0a92411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efe6b4f1a1d81fb0df90658bf6088a4412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856a5de9e8718b69c515fcd5ea2678b7413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f6ea06533fd7955e394a558c59f5f0414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bc45bcf90dc0d44471eace0b2aee00415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af7154b81f619210f3ad83ce4916980416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5202f7ba9502009719d19d9c7d31441a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c99f1cf7ce289d4e99c47e8959523c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b751e30f637af1587f6e382d7e233e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd50b7b254bb8f00a0b57484b8d57dc420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4637be19b4f36a8c7b8765a01855711421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c6cf63f0e58383e6404442777d1c07422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c93e2935b51556850d59bf339f3171d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8474496e4c92ab0e9d8de18d4b7296424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27aedcfd801b389017646e102a00acf2425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c499ffed087375ea53dee0cc0801b5a5426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184ad6f812e0e2565037356dc1cbeb32427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee045176e2e947910becf9994a02d69428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740c892df8ef612409c4c964a2cc1eb0429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36879afc0b1e6482f391f1ce42a90605430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a34d861fdf79570009f476adc1a2d88431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d71d18c46f402f0ee5cf53eb84fb7c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13aadf0426946d258ab0e47ac924b3d0433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a65b96054230d5d1cdeac85ecc0a971434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf898dc0211607b965f080750bcccd9435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0a8a1ae76096ccb7c8c0b6bf27af46436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cee96cfa0b99596b4f52c2b2ff595f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40aa8a013baa80c80925f8725fbc4ce438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9e381b740fb2c087929e83107a1c44439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbc09426ec1c4b54e48084a42f99df3440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0085e52adcb32d43887bfd05f520d78441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5106c8d80052c926c0011f09ba306204442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d4bacb7bea8fbbe58145c455ea24de443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bba1135b875a937238d457f880d143444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7337fdb9bee03f3af5943fbf8eae85445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd3801a16986f536eaebedab274084c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28f76251ee9ace32575cca73e2d767f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2078dd3a26e34c949f59a07029e4667f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3642b9f906806da88feb4ea5cc9a5eda449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee22e7cb7a2cbc6041ea74e64062168b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8345c438f061a328fa7846b2d5e7fe451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf4a57e5987d5094f9e2a05d187b6f9452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88871fab76b5702930358d9c2248cfb453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2627c57dd4aa949ff7500c7818ff3c6d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff077bbc3bb1b312fe45b99058219ee9455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024ee00afa2cc91c49e8b44d92fbfcf6456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c0111bfc66f3e8eb21ce6a4108409c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add8bf4716b748cf89413f8047572617458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de00e0417b40f5d394c2dd087f4ff3f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3725cf4b23e15dd52419132881a5098460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837a83ed04a2331ecad5be73362cd4ac461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887714746877b180eeba174f091be2c3462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc05a165933cff8f652febc7d0ecca3463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c5a2e51915081ebd8202ed058faf7e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea2c902cd9d26dc9849a8fc76d80a55465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98ec5bfda4050eca5b55bc7e707608b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51e5d4bece0180b4414a03dde791e04467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a232a7bf01811c082ff91d6535906f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cceab47770af4545946f3f6bad6b4a2469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d67f62efb1629ffc6412ea56a4d9e8470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254f44e534885f91ddeebd03e05a7775471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1db7c24b0f083218e988d080a0ec5d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc07e58d18232efb7c2027bc885f985473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a1098c293cc85aef4d6476602eee80474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b8db867a223a2cfee38b875ae84cae475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3485c1cfc4c5c0b729c55db9fa972557476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20c091bdb28804ddd6208c78b7fb329477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b92b6e1744846548fc4c1cc0b040d3478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cc7d5bb1e219815558b80ff5cd325c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616b5ecfb8831f548c81fa94480900d6480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be9ed2a19f7d27c19d3d49afc09c409481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41f76ca8f55b2bbe14392f4649d6f3c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c006d9b0350d431e9ab477e3cfe75d6f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3784a4ab167c3250c974028848b1675484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a97187426007b55a852fb229196750485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52420a3ad24aeb9d176f2250bd6c0cc5486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b02f31dbb3156e5bcd6f06a75ad366487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3512b7efb2f7fd947bd26ef624676428488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c1987bbf10419fe304cd00b753c4f0489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167fcf035c7cf522517664aef9e7cbe7490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8815ce85701528c22ca218ca4bdbffd491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63690e4a2fd7724afb04b564c80524f9492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa07bc95941949e34fbdd7483cdc4a6493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94ead87c8f7a6b97d1ed8c6f12fe1d5494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362fb83032710c293397b71f8af68bfe495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d81f988651faa13ee4de74555d71b67496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e80101f32d00464cb1536c7a30c590497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cbc4c13b15de697b576a895fefb801498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9594fcba93ade8b77cfe5806473d75499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77848594315d4579770ebb9f996c7f54500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdbad99bf5d3dcd2d49e9fa7f124ea1501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bbb8343d6616b722b6916ef85f8cdb502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459d70e780e56e137b3089f41a8760bc503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9b0e7ad4b2ec0d2039790860467333504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a0e9d73e86e2f0e9ef974208f630f7505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce114823dc8925ad768e9f8f7bd6fc95506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2432d18df6db5df68cf7057e69537f7e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f0c10a8b734f957e179ccff12130ce508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b0b9aa292abc3d3c10676cbd9c6896509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64599c2edb2c724a0334b6113651ec04510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27169a83ec503f1df058f735c9779fa3511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094a6592443abda529e2fc8df6468bc8512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf74a418fb119f8e124594d8802a299b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698d6b565fe463a897a63e4e54d72217514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5729a2b5a2c7a0ecf2f569b4ce122766515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c7f04a2374cd1eccb7b8621bfd8671516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd34f62506b217539bd78fa306c6db9517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62627724c29610100f5c462ec7589d7d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061641a302b2fb11d64b83f9420c773a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e86f25c340d08d3bc6be19265701da2520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488b52f139f6a0a8128af91d60b2ed0b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec0baca0d0d8e2f2b73a03903c1100d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a67fcc7f53bd3306fa721cc9a2774cc523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f7fe0765714b5df2476073347ec7ba524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2c01b6be4c2b36849c9d168edeaece525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688fe15ea4a3520e973bd57614e9fb4e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46eb7d0dafa880590169a58677b2246527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff7685922991302103a4a5b75b63fd7528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753aee89e4a44f9bc59a6a4dc196425d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c534afddc2e000de2b91470c434c71f7530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240dcbdca80158aacf61b529b68d12e2531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392a5d00f391e7bb884597ec1b8075fe532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0707337aac5a910e5ddb18cc4740b5533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f569cadabf6b932e0537af85bb1c9c1534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755e73f7a5f4c0588c22c22e7ba3065b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b23ced2ebe4c9a7dfb48aeea0de79a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a8e94526658fb58487726fa721d6b7537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd01dd47e9f6598652d1d28cca4f815b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac1a26b253595c5e9fe2cd48d9c3080539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92deaf5258ab7421bf7744a29ae0edd540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e87d14963c4593ce79cbf0644dc306541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521f2728d1dca950af9936e3a5d73a52542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ea9a12b9eaea1b880dfc1bec5efefc543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9704f5ac4ee218262d8fe3c9966aa1e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a2e37d472619917a475a860e696851545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ab38feb530149858072a3a5e19d177546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186b2d46734b2c17a74ad3bc031c24e6547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ab14c93926b09c51eea50741539bea548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a37e064b8c4cfc3dd1c5f4ac53e103c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be4d7b6bfd4c8064d9af2091f75b66e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993ca9351ad8963ed25c9754a452069b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b343e6cc9d743bd8b7cec58da70a8ec552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9fbff0fdb9baf4d7f6595cc9537853553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9e78cd25c7e4660f088308263a1458554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4aba710823720f9ffd5b5b7892b2355555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea62a6e75c4d20994929dc748e880d9556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c161e14bcdd051275f13b97fa75383fe557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95f90a4e57d5b9269ee756a48f64375558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa6c397b7af8010e338441772c1a4e4559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754923c94c539f8bf04cfaa7c78d8944560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c0798c0ce0bda05206efbefcd1865d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2f8a05f7c392c5ae9be8463c339032562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468a10273512d732f294cdec625932f4563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afafe2a429fb6022aa2c921c536a699c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8437c5ff33ca2f81db5d7c990f90ab565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937756474ca8b487c18fec7a695cd28a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e97972151bc6d715ae4e6293667a8d6567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821c00dd18f3bf87554f030d087062a9568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d604ea080f1257a2ecc3dd61cfdb06fa569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c174081f2883d208fa9d43d6ef96f452570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6a6b6dab398ea1ebdc318dc81ba53a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd4441e8baff512fbb7c52cb39bab6b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c60008cb069b2343716cd86b4e362b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5285c41a1d770d8eeaf6c1dc03277d1a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c485c344f8a75418aed1d8353afd88d4575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23acd22487159d39be37665d98cc3dc7576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078f05a8ede8e6f6dd00482eb0dae2dd577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd4e8e1c9e5d0d5ed3b5baf642741fb578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de98b2d86e2675c1c182a86b2acda4b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9158381b2fc22412c0dbcc94c0abe442580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fca121a147ed701be2c0a786b8fa566581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d4ddff74e6038bf3b432a683b67d8a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767256e5dfcc6535711c1f9babf2e491583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab5a41b508c6d45417bd936267821d2584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d61256f409f101acb737819176f587585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9ab1b96bb041c8aa9797fdc212fcbf586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0cc4c7bd62cf98c31ea99e426dd608587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f81422c76782ffad74efe6030cbeea588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a195d449ae7962f9f60483b5f700f1589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6106faac3106f2a77302523cc43173af590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac95d413ee8fd2937a4d0f7c44366a1591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aca1a72b7bb5ccc65eb400383688f94592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768de27e3e9836767494a3a47a223fc1593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad32dd89c1c2c34ed30aa414d170dbb594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232e6e4d6e3e44b97c34c56f50367334595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d4851a9a2afff22284b6428937eb45596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c4389d68f32e76d49dfc7dfb7413af597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb36fb9c67fc3fa7587751ceda609af6598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07976f8e326e6891dab6d75f01eba5ab599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5168a834f271617ddb263fb6a38c1d38600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87c76a2b83c161344b66572eb78265f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa47ec8c1ab457d36f74b9273f1972ca602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e737d7c87ecdd7c8789ad070c5c1dac603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9948ff8eda54ff32824b1e52e7eef1d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118f612ff6cb4028ab54cf09cef4dd76605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d237fa6b62e5592b9f2f88045d352b76606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1d1d08465b7f8a271e950ff8b6f1fd607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ecbede14dff75e3dc06c854839509f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92111f3f4757f9bde80a45b7883b6bb5609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb995d7799c16df4d23448bdd6b51646610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed37d8f005d1970ca262d8dc80a5dd0c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81903da1735cd307260a58fd17a88928612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7254746e0f98f9de050132bd7f5aa42613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbea59d8f31346d31a29ecaa7a4b531d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6919abf2979e39fc0750f6c64f0095e7615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303fa2ca3703f00588c3e89c4c8125aa616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dba63e64f2b752cc209fe4e4449fcd617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e933b61c9291c8cfaf954833aa81d9618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df64e75a6429476b4ef00ae6aa3031b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5c860a15b3115948bda3c1c1d38e2d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee87e60eed479206f6eadc8c089ae3e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ada56cd4052d6c7ae99d176c5eba0ac622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1e26e31eb05c5b46db131936edf5f0623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29820d8cc3603212310f8cd2cdacdcf624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9e223383a318a844f18881459c7505625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a702bb1f336238d55c7a8f2dd638197e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6837c6ac699ca4b39472dd4418ab5452627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276b11d19618c61a5d50cfc0b2851440628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f944e00e772b35913515f884259dafbb629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab73a5ebd65a02ae2c852d045e8252a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54c7758b3a74cfff7e9568df12d57dc631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b5a83fa0dadaf904d39c00095cdaea632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cae3dd897105dbd4bac3314126abf6633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e30b9bb63811f144086ed0ce050e909634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53c272037872731dc2b25d5f645eac5635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80d5c7b849ef28caf6e82d918a76221636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd25bca537b27eab0e509ceaaa1b79ef637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c39f612cb272d6d83805160d802cdf2638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8721fc21fb18f3834ca848d3dce1ba4d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86444461e63533abc7b4d9c993d40ac7640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bafca7e0bc22e16464163249e6e511641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27f9beee79cd82d275f3d98d9c548bd642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0183be15935b0c1d37a738f1bbe30741643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50de3a3b23e22a6611661ed5d54a7748644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48361313aa6d619b74327c9514bb2fe9645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04ec0b132a9042ec90e62b926b52e19646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71695fb3470bd3247f6f93e325af78c7647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821b95ee9fa508edff61770c786d9de8648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29135086c78427ca1d00d3b59c27e0bc649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3c14833b4f9c9b948eeaa1643817c4650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f7fadfeb2d911aa1ae0e1c853edf01651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b496a350b1bcfd565d117bfdf544fcb8652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322022e6f9e7b7220344363aa7471aeb653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e344318b137c124e29e41f4addec516c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae49a33c9378dd007edb373850b67e0655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7925848da4b8f948db106f8bb6352492656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4134c743c4d1c64903e88f3e50c6aeac657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ce5d4777294146ac01490b8b4a4af9658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb9915c848a4fa9683a506709d31486659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ef7814dac2f98c233f744193a5e73b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c831f0e2612a089d92f561d7599f61b6661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264459de3c1cf3070c73fc02e9919f07662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdacea6a72dc5e13c4d4491a0712b4c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e53b7840864f6eabe3849866f1e1acc664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f01464919e7e433cbca28f7d3a7bea2665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cef60d44ee33a2877b951921f859c54666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc88eafa076639a234c9cea433f6c1d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785b4d35d9d693372e79a8f862d98ce2668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb55aec49e7b59da591bdd67b163f451669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74aaa6edc4e60cc128b799062d3294c4670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d89b3cbff054f7256b7d8a21dc24fea671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e2482a65eb06b20a4c68e376ea512f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a16e5c0790381039745baef916c05e9673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751115ab25e114da0732a98346184cc7674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140c39550cfdc2f022ffb9e45accc41f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8e66a17815df252b182c29706a232a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98118a902c6a5838a9f4ec6c24754ef7677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c655f16cf4799957fea33dfc4855724e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8aacc54732f7d3ac2d3c825bfe17daf679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8be4fa8f0ca824cbb0181878a0ded0c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae750c1affde28b4abdf18f97ab065ae681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0784e2d93e64591d0f83076ad336d4a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3568f5d83b0dfa8b86aeebcdf31a5679683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477ce85bb1d44622c003f0640e4652a3684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2312c4d4dd686dfe574222ba79bef7a7685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf5b26b70deb2bf3c7c3fb43c440bc8686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af83d251d695d35e0114761f1f69b2a2687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed683eb7a8053e638b5425f6a0d742b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf259ca4af5f09447c3bea98cac1bca689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7e6f6d8a23eb37d2a68df9dc06b7f4690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe59b99ca6454969d3cd639848fb94c2691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92a59a8868d5fb1a661e39714aa0203692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d9bc8af9387bccebe43d56f90e633d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b16d6ef76ff2b1f06714308b4ce98b9694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e543e57f414e92f7d8d38a5615e791695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a58ab647d73effc14598709cb238fd696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f8cd1600d9bf71e2ae6052beb32046697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf6b207b11c7ae977511f93cd155e36698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d740c5dcc13ff379e84e4c0cec341e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2331527eb8c189bbbc5e5a59d4be0c1700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f7fc31f47ec135e0cac9ae79a6247c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e738e594fa8f028827ffad18157fc0702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c598d8405c71bf70d5cb17c88f367aab703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a541029c13fdcda048b8007d4130862704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c21df4342f1711c40f698e7a6c6a3b2705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1714322cb7f95095e88727a898be7560706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55539676f7f54c8f64b3c44e1432f329707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c88f0f812f887f1975966d6c8089b21708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6749040ccd5efd9bcfc0251b41c8cd9c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc95c53c2120084030c57a1cdabeb532710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0c0535afa4f476091b210fb50f4918711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc39414e7ee464649516fc4a9cdb6c24712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ebd59986fe62bd434f077ef3254cb2713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537bed1cb5f1848c16246ee29ec208d5714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf16c342e5e7dafe93cb4093de352679715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63f8dba11a06dcb22ea57c1fed719a9716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea43fe1268d8e040bc489d9c9a4e6ab717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6e34beb72aadfcdf350d57208ccf28718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d8caedef63a1d270efbf0cb20aff9e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff48cb8208b1d0800631b02d8aed630720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2fc9f7648d117cec253ddd53741c06721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436ed663b23c15a974f28a8fdbfd4c78722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3148d9e9303202da61ba6ef1a42e58f4723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03edf0cc761a8c9ce47fe2ee884a071724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d944b5c9a46a90715bfea0a91495f5725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2d1bcc0939a95f2035611ffaab9757726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4464a7ba0cc855c7236d58c9cb30673727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd8c97215add99991443f4f1cf68534728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049439aeb1714cdb4d4c12a10c303a62729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cea7de19d6d6469ac546f440667f4e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea1c814d8d05827d5916f5df7c666ba731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa25026ef60182dd9627787eca857f1732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ed6d0f646925f028fc2f412bd0fa3f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8543118a31d16515ce83f0689301f2c0734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fa21f41315b0fc4c58a364f3343716735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012e1116d6cdcc6810c54a9c1dffdd1c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb02d27049f47fedf928b65447bc16e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df70cf08ff9a9638243e5630ed6de92738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07481a4d7040a482de9bf570d2eaa030739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9133fc24ef34626d5082279eb847c008740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1e87dab301ce73c763959ed15d1274741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abf3e7aab1a0c13d1dc6ca51afd31fc742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7da475d79cda2074f2e3e5cf65b0b7743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1301ba2a2b64e4754514785718083e98744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c377393ceaa4c06f05da0fd53fa5d589745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdd5afb656a731e7f9fcde5645498d2746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0d7ed2d33f0bfb7c49c4073b0b3db2747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3148dd6640a0ef30f6dfde3228d33494748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5dfa9ff2e3c5d406de9311ce1eede6749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f2adf00cf2efe0335c3af11df21110750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3eb30daf255cc9deb6fb26a9e14ce0a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeee9b04bd54a8bca7f849774c92230a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4095484b5f34812743c3018bd668a1753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fbb0b76421c70235c6f296ed99e2ab754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d0e9cf580a4df4cbb9a221ebcaf093755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7154dbbfadf81c247856d28625434e0756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583795772fcbdad6d2d1a7aba1b3bf4c757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a562c72a31ae066996923d621141951b758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef0a1825c17473c5cffbca1edad4ae0759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f393bc72ac35e91776d6bbfdb4ce5ad11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65691bded2d3a6b11b65dcf1868a0a0d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ea8a924dc4733bfe78f5bfa762191c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6333f9c1d4b473792941ba974ca7154.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c797c6ffd2083642cbc7e2ba8158f055.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cc9544aa43ff9465277fb46e0c68e66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992eed24922912157cb3de6699897c667.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a3b243dd435136a6b03392a0581a0d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0867c9812efffec4c5c329170b2c789.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff3cea0709aab47c7fc6bfecf2ab75210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138c1618b036b158131bb258d3805cc511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab1c559d49aa72ad1eb31ebcb7b23e612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5f58c46c361cb6e74d7df7b8c24ffc13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8510035ebc12aaa5beccafe64c4d7014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397185aef1ec7cb0a824db46e47e096815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5583ffea4c0c4297549d06da87105c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9361d8a9071d73c96599ec59785e847c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f5cd0c1d8150287cec1857745913f518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43790f43f4169a56178adb85ca13721f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fe02d6425c2b08c81bada5238f9abd20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375494cd8c970ac26580d1c0acdf952921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cf93f32f4b728c5d5a39698bae9a5022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9f7961fb62c02f1c3423a8614e06ce23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b586f624a581ea5aa6ecb8e7d1848b5624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33462a8d468ed99599bb0236cb1eb08325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e560279dbc26ba92ff3b766f566c6dca26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6300dc16e3388ece0ae00407feb522527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0356d4defa16f2110372f39a35d0e9028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6c3e1d3e0324aa9727a9132642d53129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba81689aa41f69cdd14314659ca1016330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a08e0276da67456787a17ed208f75a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1d7bce90d03f2de534da077e9fd5cb32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a4c2e1f72a61eb421ccbf2b9cf71c233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edd6c1840ceed72d4a1f04ecabeeb4c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf473b1a0a8c401956cc052cb78a85e235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07847383f1de1f89d3aa8efa948d63536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192b63fc1d75aefe7b50c92124ba224737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a32c4d64cd651bbeeaf0682dff67ef38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac78a66097f684b4a4b0ff76addfc3039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c43696968429fa15f2ee6299f1b669940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cc102c24a6132c5af4216ce11adffb41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786b9636ac8afda13d969234ea2ac95542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb8d7781d3dee2e7ce8cb6522da471b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216737ec8de87ee4f36b9268f26f9dd344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0030e53b37d0154fc2919941d766820245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5e944ae89906ce2ef03eacd10e768f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee5ebb36e3279264e664b61c48d46be47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f7063617d645bd2fb594b1b1ce709148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181d397cd10bc7f99e9e5001965d90c249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60780e3cf2b79a422b3246fdc77794c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d4240e08999677fd61eba0f526857e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3d3bf5a7d328dcfb3859c135eedc6d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358b40d1cac3fbe0491f7df360c4c13e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0377dc3d857f9297d5a21a4119d59ecb54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f63755f3f77681b51a44dca029a3d555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8eeba110fe7d22a765ef37fca261ba56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28abf194865674a65daed349fdc6718857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d0577ae15cb188d52ac4840de79ad358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fc0317d383d57af231d6f2c4111f1559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bd1858226858f4a155c6fbd682593460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca675ef9a9c6d0d5d91c77a056c2a56261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69084adec4a6af91216fa89463efb1ac62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4676ce6d415347ab7f9b349bed93530963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4308b1bcd3c719eb4f8e6c6107cfb5d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d484064f685b111f197bc33b24374dc65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95d48d6d6424a8574f915725c41f89866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e11bc1c6017139cdcd8ec69c2fc0a467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e6d899c991680d749dc99144725d7c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4237cc233c4c9ad96713cabcff0a8569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f5106a2ecb35262a81608e9f2457b870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ce972997226526df8155e3d8aa6c6071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20eb5cfda9cc90c62e663092794779672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa89d2ab9c4e92a00f1dfbc6d00f49b573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95066d3218f6ce8110cc5374eee6b2874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10e2d1e427badcddaee1cb253817fa075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b375c561d6ca2b4347c11fc8945f84fc76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043171d4fe1ea17127a99bf3a0cc31f377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95873590c1f13012fbe5bb6fe88c8d078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285e3bd7154642a7ba40d038e54c551d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86535b5f2d898ff00243301adfc9548780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c61a7594ceb0d804dc765848912b5ae81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcaf65dda2587be393ce54c9587d4b7a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc795899e8df84bbebd213b937c0d1683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2191a561da3a21665308284c2e2591c284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5ba769c7b89c829fc45986c059fbce85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d051c4c5b867084aaae946546cd6999586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f96d8a06f1cc6a059705f3d0d27c1487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12e0635f821dc966069a9e9bb1fd29088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51074513338589e646a0ceac38d209189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a1874b1437c337b07ae9eb4296be7f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb94993846f4e1e904dde8aea845819191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11054c9c95843b18e7e21596c124aa2192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6927545d276e179217048e4008824693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f30319519f1eb3c79497fb75ee6594d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e00e68e2c5bd05eff2a82014d4d6f3595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccafd0c08ee3324cfccf80892825a33d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18744a67d563f8790527193330e812e097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0729a861adfcbad6d094ebc4e745b15498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc7deadf4f3e16c0b67b6bd3f16171a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddef1da7f5cd73a2449e0d826012864100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06064b1d696b6f571bdf9fff10a7c32101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38eb15442586762da319464ce4acffb102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7f662efdc9cada650043ee9a339bd4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542b436ca132a977f8447fc669841774104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719392a5bbd0e9c1b33a1c26c1c9cea7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b84d50c926154edfacd02fd0f8ae47106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1542b4b3f99d620e77183037f2cf4d74107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca4b912e24ffc983681ca362a320935108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e25e9c3a7a744ceedff2bdefd06a6a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294e4e010f888cac51950f3c0bce1b91110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922c087de3a53e792404a247dc57e8ce111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede23e4eb7a98d9c444bc2883cffffc7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5cf6f747dfc5c4d6830883bf8541f7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40565628e735c07c4cd88cf3c542bc09114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80aed0a7572b6edb3bfb95cc747fe073115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63467aa2ee77d1911c6338f5b16e7327116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eff5ff80c4255fad497c99dde39899e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1a306e9383571dab2248f475054871118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27054e828c28a010255a8dd2c174db31119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e264f966229f4186a4498da23ba50d7e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbbbf68a0371f1eb0da24b334d8f3c3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31816ee947939a92daf73d7690961e40122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d48428b1f8cd8679a1b0c57a83ff67123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548421506c29fc57f5f42d212ec4136f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4897ca043d75da30c46c0ed1a4fbc870125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e8fb7635e2313bad68877f2883ecae126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d6d3673e261526bc68c006b6da2778127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c597914226c5479ebc5017c5807383f6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd072cfbcd2fed7f04fdf827d004778129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f58b9ce9aee37485f1e8c369e902776130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df354b4227b58b8ba42af72ddda5dae9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4aaa7992fc18e44769a74d400a7e53f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd53846934260c691bacf72d8d8259c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d807a375a76e4a6e3cb86f3483b66dd6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9630cb753846d0b8ec85dc56f00a16ea135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249441192d3e60b12081ce70838e3efb136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473dee16b562b2a7684d9b7ff4fa6e0c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c51e35b2f891ed0b55555c67403b8e6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7424b7229b042549cd758537cf58c3d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801186882f7089770c2baee322e2595f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746d28c65d73c76928c1f5413dd62eb2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5898abade4cf7f210c1f7e9aea9d74e3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8f6d720b0c6c8faf0e9111ca66a467143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f289e7b707c904627fda8b089fdc1cff144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64766902e0c3379097f68ff1eafe111145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509bab91a50c366d5329b3e59c3c9c4b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c1cd6077769259b7611e39db2be839147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b07ad102c70d7e0a0b1c0136af2dc4a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e932592ba27bbe1561653ce43e77c703149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392938ff9e0ba92f58653b145b8c9996150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d4be440ba7874e99a1e65ab313ef7c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bff010a53e28e75b544a707ccd04f1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c33c8a1a0312f95be383261f8e1046153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64136a0be763edd81189b0bb3e0b9ea154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c770709233837cb61e9b09d1014fae155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0be5b4997f7ce9a2c4de83163ef4ff156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2134dbd21441f8e5c544296b4ef85bbc157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549b6b48c36c1d8d2813f8957cd32169158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebb971e6a865fa78def1c555880bc85159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141366cbda039b375d201b27f83f31d0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bbeba68f2c88163470b3a31d4a9ec3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0627c2e4688bad95fda492b4c2e9c90d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0c5e105529da492d0cc1bbc673100a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91bb585d9591f8442cf1d6c5caa4843164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47f5c368b0ff1118654293d7edd385d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31f55975fd881587618a5d60b5c138c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5968a50f62cc7cf3be78286867a66912167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246541e379ae1d712581cef0383ed13b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9919da78a46affbab7086a08b2a5ba169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778fdbea7a14c35f0cfd81b231a15bc6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ecc4bee29ff8160948de7b0445c5fe171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73972e99188ab74035c3b3ab56081f4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4a0da19d345dd27ad750a53e5a894d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd412e008ac1ab9b655f10492cc4eb2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e120f47e6af15009d679099e9546b7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a622f606298eb04becc1b353cf0ed7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03121dd9b8e0537da8cc4412b8ef259c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9538ef423c876e5a1f51f5a0c84a77b1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109cc299c62c1fc72221acbf7d817d31179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d3afea3c754b4e46440cd577d05ca6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741ac9479e98cd5bd49bb6975348114f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe37b1e8dcadf8135bb97acd93cb89e8182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9a548f01bb0f3ceb2008865272a701183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e6cd87d04baba3d13340b3994892f7184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24718bff935e01e1323fdee5f100905185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f8ca2596bdffe8db8e1b48f974d745186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8544cb1ac8b17e0047c7d00af6687c86187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f7df3a271c801366f3289a7207f112188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbb1439857d68e305c0c582d1056652189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532c09e34d08677170185195af0d716c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be459fd407be87cc7229ea02b3b4dd0c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3bfe1348b3745db436c4236710e70a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd04e7e07cdbaa90bb3dfbb9b4890d6d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfceeed4a31b68cf6db0a0461c250222194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03b66f096b33cf0968771ae4d280e6b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace512415d174b644f88190cab006d07196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963bbe524ff1c01b0430815e6145f922197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8574f8e72687717ad8bc013835c58e61198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0487e8e65baa74972ab2a0a3d8226a5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7256a071413dd52a28b4261851e300ea200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18888236b34e14c5ee2a0b71a5e84540201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ccba18de9e26230e3d457a3e184c89202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad14d036ce5663f515f345867df6b117203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6c9f10e260701195b1282620e25319204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aabe76ea53d1e9f59d3c272cadb4fe4205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60b715dc0deafe50100a3cfc8863050206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543afa7e82165b4ef65df69f96e1bb76207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8756d2241866491d54ece445337889f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb96d9ee2f8999d26592d5ac9aa471f1209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b5a4e2f099ff3f4499b1b997d590f2210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b937e79e2cb48db34a580e28f74cd54211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a69373400c1e81a97029999a5a69c1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b992f86aac1b5939d8406617b7bf16a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166d3c582228a12278c43eee911c1091214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd07ba0e43a1a91a94e979bfd100ee91215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1f4619cac1d1bf486b7449c12bcee5216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e215075b2147237477f67835a70575f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64e7caf8c6ed2f3803686bc30c1f421218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d357bf8c5576b16cdb285c6cc4a0d758219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3579243b7fc01b2a9cc0484d72589de8220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a461e4c9df09701d33b83dee047f28221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9291c98fc5d64782a0c714e7562c490222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a4a6390530a8301a971a8b1cf86b55223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ca9a74406396f9f7963ee740329146224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b88acd41618eed9137f86ca199fa0bb225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c52e77c5d1abfd327a3eff474e194e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3db6b0cbb83492d9bc219d576d2aec5227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ece6ae827a0aeeda8ab1164ae3ef988228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cc9ec2199b9193eff47ca5edd28018229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123ea128058c8994f343710f1e0a209d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8ebb77a0e2ad630b1041e0fb2fcce0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61349c9159610b6edcc24149b9dd25b6232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22986014a342dc9b9a5b58101c6d1bb233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9b511620c944c79f7ea6bd44cd46de234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1481405d8501cdfe04afcebef01dc1235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f425e9576b7a1c0cefc8d69822df510236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e373c2c37df270d222049ff559ed405f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b65207b574ea7381a375bea2755e71238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3790f665f242b3e6edcbebef70f0b99a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4441b98481ef8159bc9251764df8ef240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d20c053093f12a29279d43cac5192dd241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a009bd25ca950372626c8a1b34c211242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3676256c5b890e1fe6591bf59bb88e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1420b3c6a6026a0ed2db954d466b021244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceae67a7d72fd9586d52904fa1769b29245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fc292f2502da1e9f4200f88b69ff76246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eff1ba74b5d3609c70ba8df0cf52ff4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae3ce4470b612c75b6e81dac6af77ef248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e65c607ee8198ccbeee4397305c07c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5aa9465680992c548271ba2d2a92a5250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c065aada859bba360621458fe2c65dc4251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af9bd83f8c9fccaa5f86f3d9d4bf21b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f700afb90b2867acef66e39223e689253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff46c5393924d799e33c11efda2423a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a7e696f87eb653dc7d2261b06c910c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e552925e92e61238b178f36d804b40c1256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bf39e7399f749b6c9f9566c94a6306257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8058c3603510c81b4e784a6c73ed4600258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a54ee56e2d70e9b6c61a2001cf8fd5259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a697829af1ff5d8e8f842d0395e0a63260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfe4119004e1cace4c4550e0cba2fee261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f1719b15637ca7dab47b8240cc38b0262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3eba0ea6be0a0f945cb0479adccd658263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f557281ab2fb0532da936e52beaaf092264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3587544d9ec4f9c7b967d374854d31265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1850df26c82c498d88cd654374d8516266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbce952f1c9e65c9a0d2d7c5a1c93e9267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7d84a59f81dd0ed47a9dc6a837d0fa268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e411db92df853a647d49db296190bc49269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db5f259641045a08851809bb0f37b75270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4f675e247fede52107ee9e1487937b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac0d7f0f880983eecea1b5e87a3c0ea272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b922e2161527a993cb9446a85426fbed273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93db6c0f4b24f05904cb21b862f502de274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014ab4ef470aacfae2761826ce24c351275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af32706c308b26d5e5c173a570909cef276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b711bc84c57816e40daa0eb1ec6cea5277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f4fa14f1dac6bbc9c4209617f7a929278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c13309f6ca9cab8849840067c6e31d4279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285abc97cfa04c3a182137b8ecc02a69280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59de6fd238cb769628932581be3dddc0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7332ca964fc5e1db82847b655ec888ce282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d219130b2e779c998b6704178bea53c9283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484786365ef8b250a16c22576dcc84cf284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efe08bc7a65c59b8cbfc72d0e555a86285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff818cb108916decfc0681f56e03bb60286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec254a559e71ccba3665e67bcf15dce6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfa8c526f1895c7ff5d2c399c665348288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014c2cd287157f2ce82a3ac8f9a67b67289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a965fb2af7d519b2aed38715fc6dc14290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c381ffd36c266e51a769400aefa8ea3291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddce7e494ac9b0f50e5040b5a3c0a04292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1853c5078e86f5a4f79802f58ab7e68c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484361e80906960cbdf504d8cede7e05294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109d6526c7bffbf0489d3842ed856daa295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b328db35fdeb9adeb00a61f6b33bbff296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d632d9a3bc7aff17d04483fc8cb9ec297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e90f698ac808471d343358d268948a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b25ac7d777402886b9c1104d26033d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039f06f72f62bd891f5568a645a15d8e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189da68bca36e2106e3a3640ab0bb158301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381251ac39910b834dad47d67d35b1ad302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99075bf95c042f9f68453d3c25069ca3303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b569f11e30ea76aad8b14dd5582438304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c75a051b7fcb59c783621bfdb089ee5305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f485997f8bdf82ed5f138495d7107467306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f79ec4ed21b43a973dc10906b9213a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625a168dd2e8cb2ad6772bd15df9ac4b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650b7cbec80108e14e013ee6cb9172a8309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1780a2d4afc7f89c4c520cb914cd11ff310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e126d1aeb0cc1dfc89bb45f0bc3abd5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e23d90e92d2e56f36922521138365a6312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86b14d4472b4b21f3e3dba0858477cc313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5bf91d79610870a89c697211e4d791314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b3bff90015a917c9202ab44b4e480e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020deaaaec7a36ad314c34ef010211ae316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f599dcb758dbd5910c3635d10d1d5724317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a996db24215452e11d38d4da3a454f6318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1399b54cef623527b28deec17c4f8522319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26789bf6777eb2f3443f10afbeeec876320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09cfdcebba1c96fc8e7414d885248aa321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18536207ee5a82545114067209651c5c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14348703361e1a115b0cfcc82a854a89323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4c7871629f0019a404c1cab1db13ec324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b150e77f3b4cf3ef9d37d932a2f955325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c216327ff50ee731779c6cec748dd3326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2c3d490f19da98b6dd723c489f1d3b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781e9eeb045336ed95565af046a59b10328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13c83ba643342c51fe39455f596d9a6329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ead8266335379f4967c4a5508b7a8b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eef731bbfec6631fdfa4d5f2c07edbe331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b081103967ff119bf27bcd9efc23fe0332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdaf73241ed1339f9898f7744de697b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b462c3c650a872d16c3fa41835e56338334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa28d5ebb131c2f814a2753959913d0335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcef1250a4392055362792b6eabefec336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6504d32e43887e3e661379a2417a0e23337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d603f808ec823896ea0a1878c2859c4b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b95510e1cc24e47300be1115d56ab9e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d544b3b23d5dcb154c2b5750664886340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3b4bf7af427d16c478bf525d39c41f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfb89e50c7fc8fe559b1aa0c8e8b5b9342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505c0e968f7be33dc0f45057181c803a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd03766440f0c23ab4a8c07f8ca8804344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a421c74a0a804ab23e7f9c467a3bdcd345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0219f0e8bbf0a99853ce3f847aaeed80346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c1cc04f96773da9a9f558da34c318f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc5be94c589857ffc47772cfb9e35dc348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f625824e48007f386f3ec1c6d26676a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a10e82a8dcc1dbd4ea0b3c6461d948350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aed7dccc963b59dca1a335737d833df351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4f7c3e37712703ec5b9a325c9c4dec352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43061a5d1abbb9147b9611d94a602fcc353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812a1fb3c9559e9c5f838049c0d64bc4354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1efebaafad97dcb45a81d1cda1c764355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136e2117e67cebc2ee85c041920244d9356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2056a6145dc5c023e1195e15378e157d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bac0cfd6f891989bf647b259c647022358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1edabc75498796c492c7f38ae4d0c3359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127f3629e3360778efa66f99cc7cc033360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ffced1e888ede93adc2aac7692331b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5ffd14b04c9b9796b50f2bf3a3b7f8362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c156f789288fad712072146a41c15fde363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e1d3640dda14a998c0433fa749de47364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4bbd306e2592da361b50947ca6f876365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7bb468a32669bf1825b73669b3f118366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2e08fa3aac8e5bff69ab9b094994e9367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cac19a88566885e87bb13761ebf88d6368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea06b5e13ba072648c9e93fa81ee911369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb69518fbc34a38636d0787f894eee8f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1016f0e96e6fbf5b13f13367572e239a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306bcc26683e435bc3e79b19f1651444372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbfeccd8aba8d308721dc74a0b41066373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae824b3061700c4165fd64bc281dd417374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083f093f539cf0a2ca35ca7491969e91375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8ddce7a2e942539d4e89d4976660e6376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72e82efb6cedf1befdf61b800d12f13377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317d4251c764d6de1dd5adc19970898f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61ffe625564f8b5f7e38fb0f8bf2fc7379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae2bacf0d6299fc2e3a8ed065d61a83380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77beea6704aa209ad295c7d199c99715381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a5ad0e03951d737381ec3179dbe887382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f622a3729613bbcd4662b16ff3790d95383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48cd651554f8a75d8f4b2502dc3a21a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2008ffbbba9d5552b97a4b02e9959d3385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3460230ca5e84e29448609aa2443005386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad4a062629d1c6aa1c85c13c4ac07cc387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76618c17b32a7e42f91a5006926572b1388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7201b422711f49091837db25891b7790389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3e5f5e15961ace8347c4606e0c29a9390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b24c7b06f3dcceb485864898e47a0f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee8fd52ed082e3dec24d55eb3565eb4392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3f747e7d32026bcad507fffd670b5e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6c40108b323ebb2a2c3c0aa8ea158d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3ae2d88c553a630692d78ccefb37bc395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a94ce900302c77285bdee13fd11e5a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc55353b5cfcd8d6693e99821c67d8a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4a1337200a0421ed82dd115cd27420398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968f159c2e57de2efa285f864aa3b862399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8643b7ee059c56dffd57581b3bd8daac400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26bb1830c59333223828e9a76731ea9401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7aad711be7f1ccdff81ae6136ea3e2402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426a66da5bdd4e779eb758d0d148ca50403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6bbe171fcd96a34ed6e65b62f23bce404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acbb0fcef8e8241b889dde7a4118e75405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdb4181b44cf7b80037e9056623d829406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de172f84d8b8a9856ffb59f15693e799407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b532162dca49230bc7c963d6e6b140408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1869e54666e77dcf91e55cf0eb1758a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bfef0f30d4aee2b18907cbbddcb2fa410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22830aef7099a121f52817e188ba7ac7411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce74b03cc8084c1f9725c244c67ec9cc412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad97b08fee38a19a24078664fc3cadf413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b0eda75a39968dfd1aece402bbb608414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6870a424d9de1d62e5da786e116384415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11109fbad57f41e08df274946adc16c0416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53b820b1b8de1c763532d851a14be85417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa90e415ac30503c9e7f41471a3c9b6418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e949b2d00b07b7c417dd58cc0ade7cf419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130c89dcd2cc6047b79c5bb492077f0b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f9b04955d321c98b41c754ea75e4fc421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16eaa0d1e85a9a29108b1bf487766d0c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c111468b8e8fcb01fb46c8a9a4797f7e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c77bdd9650ce2296a4a6666176fc1f7424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc3c8378e18de74bf3cd162943d418c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7701907b5c39838dfb2a2216707efba3426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a7d4223c9e7c63d1e9b25823c27f7b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1167a80fd079a7c4b1588144c94f847e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43201522a477d2b9251e975e9ff8cbee429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f910528839e3f892077a3753c9c734430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e27f54c5f8b5cf096451250d346cc67431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05675e0eb42926f1dd1bc8daa9a94090432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4351ee6e1c01c67dd10a4bec108960d1433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de57200c356fa1ab72c4ce99e479fb26434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ceb520d57b0d3b9470bc2f5179a863435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbc58466d49559b74051385cdf3cfbc436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdec56988ebb52c06e43ed75dbe4d679437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e0a8fdd8ccda66d7189d0de1c7eafc438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b23a56d78b30212606173e30ef11bc6439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993fbc54ef67c1247cb3876c2323fae2440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcecbca8cb00255ccd44f3e67d0d56a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bdd3dac1f562dee0452c8636948ec3442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55350b25d27aabf87e395c2f8ceb791d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef16e3fea8d04e40da61b389b5105eb444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7796d80cc7ca41ddfdff7c07a9179bca445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a448a4717be3d791636e6420fd19dd446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4056f6a34c30c8aeb0e917cf8a60d645447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f763a3f17370d7435b47a9f8d7e394fa448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341964ce5ed30fe453b955079dd9af17449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bde4dbe0114d4e1c5672cc598711af450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cafeefc82b2d290e37cdbd054e64025451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9606c251a04943c4bec31b1cfd4eb59452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dd6837d80d07e7f9117d4647dff00a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98ae7e29ad2f9af2ab483d5bfb7060c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e65c705a75c76e28a087d998eb855ed455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd537b58bcebeb986916eb5cf0ed927456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a5bbf4ae8f8d85ee14ba01f27f1df6457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9af2ade5158c859bcfe8cdd71b38d7b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd76d11a9194c795b350dd865547fdd8459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0626ffb946612dc270adff8b9ddd3021460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2a91642bff79cbf1636b4941d1e19e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af38ff4a2c52851d6608db250257719462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cad9ca3a624e237b74ec8c3ccbb7de463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da3013a7fb83516cce19b6e5bf9a62a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4cd391757ac1c0ecb23d401516907c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411d087f946a11b9bf8390e2d4a41142466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcbe8c1c1b1ba30aec9a89980558941467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8deae6d40066c86cc657c10991af6c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c57a9544ad78856f3c8aa3f6d3be2e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b3fc8d36d94eaf5ab132e89d4f1d5d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0522cd03fc09316f05aba2cace42700c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82b08f1621cb06319b8c8e0c6d5de58472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342335ef80ef9773043ee59b50ae2efe473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2583f326d534863ff8cb1bdbf8330b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e75ec0f9db17420fef2fb4f57410e8475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99130ad0bd45b7dea5d88a4efb72bea3476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbc9096cd48d114b9f2b578c6046e75477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45736f1ffd74402bdaa2c5bfc5f72eaa478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e770d50c83470d53ed8196af261058479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80ab87f328b1c94acc6534368587c51480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6af66f7d981d4d5d64ff1783216ade481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5044adc5127fbf64fb6b0fa235cb2c89482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0344c8596f1400fc8dd056acb74a65c4483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b7a868ef4058d1f533c9d5291c6954484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c95eebb5938cac661268c613a5af03485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2a194f3d227e0619111ac459c90840486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebe0e3cb160967206c7ca534fda3933487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49abf83177431f6664d28dd72203e969488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fc783318ea8579a69f14377e0f5598489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0342f5ec43ad50ed9f52872ea8f140490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e553ac195c1dd7d0ca6410cdafe932a0491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c2b097c40048c35e564c918eb7f699492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811565bbdd010aa2bccc6084e82d30f6493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bceec8275770b169e52058055fe1c447494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7977da43a4a1755af8faea33a380b9495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8520cc7ebe0726389db9be16fa15d7f0496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c426eaf73c1019fd40018093646fcf497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b093253d96fdee58b0a73802c6c664d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4eb0999aa891944cf642ee814a0d177499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82717ad169334782f1f15ea44e6075e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef29fd2bee7ab421ce0a40bfc9382f6a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b240a3510ad39a2f86c738f8d5a45c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a795455d2c3ed8c4a60923455c1ebb2503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7154088835690e021801fc1559531c5504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564834779bd3a1541e1e35ecf040fdc4505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a78a1b2e9c1b9518109aaf895e096d9506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450f3c1c40d3bb0569132fda080981d2507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa340d2ac4e3e4db13e40aac9071a5af508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6dc917d950b42d9be4c73705a10773509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcaaaee789b8a70382bfaabcbd82664510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327328c862cad79565d2a68c9406fbfb511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92143adabb22e54a5effd1ce38fc1cb512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a8134c043d0290adda7bd9adf741c6513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4aaab9a66c810c6d2c633d6a5203af514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36d2480a049498ef8bc0fb0e8536d63515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2113e418fa0fe9582cca3314ece4362d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a8082d29277732179088fb974df1db517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4120f593ed7a5618b1e0528dacf6bf9518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc07a9ad1a2767c972d20bf3af06c9b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e9e0b8a46fb4834b235682bd14616d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc32c0fc96727dc5d2e433821fa3164a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5f2ee4a2263b063daa5ec8fc2f493c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab6bd2b6cded4390cad31aebb72e5d7523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67103ed968c17074e925124fe6bd83d8524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de40ddc306c3b35db9374bc49bd59ea7525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2714260cf81ac9a28ffb7aec0d5ba355526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cc7ff77d40dbc12cf1e376792b452d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe8c037b844876051a5d369ec6b17d0528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1416d6f5be9ed6acef5947467182df529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff7923647a5b3732c61c12d033d3212530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4faf5d5dc2fce73ece7581910b54bed531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720a4ce98b4b6d2fad82d68783953a81532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69169c19b1db565d454b4d456945b97533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745798759df4b858a4843271560fc6ce534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86272182a4b013530b95a83f753ed060535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c0af35af1d3f69d7608c8390bdf82d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc879aa3acf5fa2a4bb09c1bbc0eb239537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084a583cb51f024efc9a997deaca916a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071d421bbee723dcf81d0ccba430f669539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0626ef1137a9b8195d550302cd7194fa540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c2e0945607630d6da917b9f329db31541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0293717de42a93753f8b4c3e03773ec7542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdf1256e409e1db880a829f42c631cb543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779c344cfc3dc9b5e4f4c9a46aff076b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee43598cc4cfb6ce3671f9b61dd7d220545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8bb6e599b8cdc828299c71050c7868546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed3c4ba6e87af092fade2988f606bd4547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98966945c22b5f3b56143ec46056b6db548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a8d2e9af2d331675a3718a21be0e9f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0258734de2765dfcd070a61fe82d6a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5854b54b2e0974d4e0050387fabe60551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698879140bce1bcde139d6c6f48b0678552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8511cd753c37af3aedaf17a49e4ad5553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e29ec9d1435968a48ec3836ee2d6532554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b01649ed5eaca6d969f1c21e7f3361555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be48c9c067dcb295496cb5b23f733dd9556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469820073e5025d90fe744560a639865557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab27d81ffbf82cbbfeb22486bc3b43a6558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d806b9b085cdef545e5716154c97839559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8158a60e26492df1a7411e27effff9560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727f386b1de0315033de1d17d9523a3d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104fbf6e0aa14666d49f78ec25e8d6da562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51465f284ba204cf74024609cb9e191e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0704f5fe8b407836b3d2e52066030159564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e86b1bdf3fc9d3c08fe107b5226bacb565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de72f7648d9d0e29176ec4bc956bcff566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7b9d503d9e417bb8023b9ed252e223567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a300b77fa080dd8a2b7cb9f9738ccf568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df13a6b9ea8d430d0dc14275923903b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc23b489899e27ef1e27a0dc72becd27570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bc5f2ee986b760246c06549e4b1567571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bf528c360661d895c591c9b7f1c4fe572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a107c7f1f03e126b7be8070537e2aa573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2dcace131a8e210cf7c7a77fc460bc574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f27d10b404c718cbd1ebf0c1e074f91575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7306b1176d9affc247cdfb7bbf585892576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d492feda065339779d78b1d3e24b802577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95ae66e9178264dad17f3176bc30e73578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4072527ad9a544117349d1442f53bc46579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0422d67f0f86996f4f077be284a92fb580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726cdc42893527d5810fb1ab19dd796d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92b9ab64b88a2f707c596957e470657582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ce7da4b0d09fbacf19d1d031ffa3db583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9fe0e968fa989f9bcd466628b682b7584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128ffa1fb9ca9e51f24b2eeac103c2df585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb6a9645836b18931cb63dde2f5b0c5586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a4581688a092820a9139b45477bf82587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e6aa280ae24ecbca24f58c990ee2e9588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f024ff65d4b2c701caa5d445a16a935d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d60fb7c1232240df431d172b7daa45590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bddce33dd94458329217afda13564de591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c071196a88ca71d0ed34d918159445d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769a6481aed0eb3202a1a6767d95c4b6593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd769031ce802a73add8eff83c55854594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9c97d5b78fb64610ef09266e9a5bba595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a68b31fa29684300da68f15bec6a57596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039c93b06aa148f1fd58f925856d28be597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aad4d74eff22222b2aec579ce0d717e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54cb173d8082908942f2b0c561c8ffe599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2ff18c2212abedfac0807a1efafd36600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec7771952c271b4c9e8caa1e4f31cee601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d29dbde19c829a03fe8f879a1beac77602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9243ab5a5ca79f106822a5f5834160fb603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e96878fd1ee8d6c03cd52364c9ba0b1604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247d64002b1878fba45098b2b5a0343c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fe20b442ac0fff1af8b2109178a883606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01737aca0430f290b0bd3a940df87903607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ce2195bcc34a10f79df8b57f53ca6b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f010d3dfb55d90d87702532060cbe27609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2d65508a337b734255f0ae024c9f0d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7b59c81b6ea48ffc938c742c58b1f4611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9969ae28d14d407cdee0ef909bd3ff5a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5700e9383bd6f4af7d00bc56204de8ce613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03369035f7afc06ef9bd6ec04f884b68614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ab05fa03eba27268069295efd4e276615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9873a0d27341ce21f539da0798fb36616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5b21d28a003c6bf756b4dd36cf2411617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1d9086680081a6610a07a7c2a04991618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92a8890e9fc7af969c2dc1f87f42968619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1050eaf58646495455646f3a926d9fa7620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99905509926bb894d253d746abf71c5621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0391e1a3e2baffbfa889f2e2e45bebaf622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f27f5f63fab8ff57031af98330a589623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff9e1f7c2d1fd49f6ca85a55560c919624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78462b78c31651a5925a41d203f2eca625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d511b71988f889083630afb88e08c8cb626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2544a956d1f38e85f7790e4d391588b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0343f7260fa31dd81b8b1bf0b162d58d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb64d42cc541054578c48e486a0712fc629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff6f1fb610570f6af313e9e999e5aaf630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885c5a9388f7b6abc648fb78dff4e9f3631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee51f313d964bc70b8f16593e984089632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac498b4fd796159a1e86b5c2cb2070b9633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10988e51d5f01822c4e93338b68145b5634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834975fbe69e0b412501cb05bdc270df635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87af3b692c1cac2f1e1448592fa3142c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac22815cf5fdc096a37d459b3ff9388637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995eec1c35541025e382978acb5843b5638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1fc3bb5196635909000777f7356e9e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93185b086d6cbd215cde850f93a8e08a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5a475a5f5e1cb63563380d6418fb31641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41f296bde61c6cebfa47e347c117f30642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4e7f881a4792ae2218b8ea4761593a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6073fc83111c9f1e6e5ea61818f0c6a3644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50154de2d41e9fd8d34c48443f32e7d7645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17a9fa8089d0bfebe5ba02bf2878e4a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02872536cea5d0706e67a2034eba5425647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050f98ec6722ccb086b50b9ed7b34b1e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30241c11f70a1ec1f5df5aad961bbb1f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fe9618bc44d4c62461883b7fc10ab6650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1fc0a628ae16fa067d49a24770d87b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c011eae76e492844086994c441485233652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f917b97cabb93a36defa823e90cdf344653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1361ac985ac5ec13146f01db0264deb7654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da0dec8ab6973f14c42f4a960f6015a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ebef32c7640100abb93f16628c745f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d08bc8d1265f086f4fe8ed80a5a6cf0657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da89bc9597ee7e78f2b1376396cb8f5f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd2cd620ce25e33a18fffa38d33e76a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c7fe121a6a46f11dc716d7da462525660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f338c7b9348962d0eba13c8d370ff4f9661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973740d251e6cab7d7604f46023b9a04662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efc4c653576999df54078ccc7fb7d73663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d11bb1733619e6f5e1cf8fb94cf792c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37ce143760b7e71525cfe0a1a0e11e5665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafe9330f016ca75661042ab0eca963d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed66d0737304c583ea491db3544e0fc9667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242de535f9731a394a1b2b1b197726eb668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623cb632985536118c076c58942a6b2d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afcbea3ffbc973cabd354024ccf81e4670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dd98b188840357d89c9fdd4fd1e3e6671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66c8bb950c9db289271bd43817e8bdd672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e1cfcc9b5b95208a1d101b303e6626673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2dcd4b9ca892849cd8380691890336674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9126cafe15e3371b4dd943ec84495d81675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213fc276c774f383649c60ef4f8d4c3c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c1c38db23ff50bf40664fdc10c70d7677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa4b47de836dded43165f834d09c57b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abaac465a74339bb889ae27c977ccccf679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b633241f436f8c2b21d74cc3ed0573c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f577e636f30cbbe56a651c8dcce1452681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2fe250b064288e6c9717a7bcc3561e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a537baef3be124d2fe81425693d9f9e4683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d386fc8eb7cfc107285671948cd38ce1684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37965069a9594890f6c81207540ad203685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be06aa5fbf758721bda1c817ced8a998686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc50a00a6f52094b5c560c9932dc938687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39b9d735f90431ca77c27a935b69f32688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d811047fe8618b025167966d0f8831689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2cc805af99d33750e53bf584441a62690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e754c9c209b41aec75fd521223430a6a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ac59f55cead91ffe28f979ac6a46ed692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9eab20c6aeabd8f53b6ea700888d3e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6d99c751a3f35ae6dc481b6a2b6613694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77ba80bf300a54ab94b6355cb6033a6695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5168bcfdf2b6a33e4b8cb643a5d612696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551fb0705001f61bd895941ad4879ee8697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b74174e3b632e9560cf7d4b4de8c3d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150a405d5b922e8ee20773f95d530d5e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6809cf01335a12b5cf2a463079dd61f1700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a21e072a5aba18284273821eb78cd19701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799640bea71a688d1bfbbc9c17c26f3b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2202b415739aae5c2df9ac00d281ebf703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ce586c222c4d178dc84323ade1728e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4c4e043eace7bfecf2a2c3323a5508705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccb2482e92d84a3abeb8b38defb8a68706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbd11e7cb0cc87cb2f0ab5a9be41d6c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6238abca4de6903bae8c17d37d0c9c0b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6ab7087a71675839d2bd28d8c64a93709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4aebd6a9d256924faba456234884f6710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4db78f5bde0212ee80a96516964534711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56a2df8233c568275f3f0a0d756dc9a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e59ffd130fb0897b9cccc7d1f84b6b8713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a95fb976d2ca3a215b00fbd765387ad714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036d9f5999e4f6147e14d8d2f0031b37715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802f0c2c704237902615b5f19e6c8adf716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3a9310ffc9e6bd3d6da78491bb12ce717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5278f8a8b60f99a01c687f8b6a748f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da2d2cb3566422f2e2f5bcc93972aa3719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0c6a4dcdd47207901ce487c5c5a450720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042c40491bc06875fa745d6db6fbeebd721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb03d5ee01673924ea3714bfcf22b09722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ec3d5189464934e087a49f107d85f6723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635a804327e874f9aad4cb7bddb97d5c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3bd6047b4218347b18f680d4e0c8b9725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b955e889acea5d91d4a6a3413e48891d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9229f72de2f02e0d50b0a38b0f1f90727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea500260071a773eb80d9e73a091af2e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903a5ed454f591284f5f6944142881e7729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eedca15b508ea853b326ec322e9231e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94f634a50cd3d61c60af5b66c929863731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9381be604d0ad1ba603c2af7a7a78b1b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab8f1b01f3d771f70775b646e0825fe733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bfc2efb294ad3bd9692994e9aa576a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03e0e149470220ea4c22f5a992d9fb6735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956763a5d46a2a486104f74a5bb36843736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a0488675dea5b57303f6866cd8920b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d86924561ed54c0f661fe30c0784f43738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e88fa6bc53c12b2267fd8cb8ff2b751739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8811826ac9aed7631e513b50932455a1740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4f6fa50b6afc42db9069919e47147e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5901b6b26c64534e5ab44bdca29975742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc1705faa9b87d2f37ecce0dea06716743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6112b42d424952d2f6cd7098ae474bbc744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853d7541a349ebb6745a98ec34e2a2bf745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c333fcb867fba9d035f0028748b3a2746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b863e7cd2a973da0cdad561b95cc3bd747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e69b49de30d3d52b811776973fc886748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96640eeb5030b743501d86edf25d1f6749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1df18c8d1d06ca3b3aa524acd119f9f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e11e351d33f9e2a9e1f67aa95d4773751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9e75c737b993b000dad05265f49602752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feec316f3d195b8f1770ec8ecf8db060753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b428b736c4d77d6381ab7c247f0e017754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79321dc23ada9563b41874731275a952755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd68028d59c6a9af466e229c747880f0756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6029e90cc6cfa44b62baf9bd8c8b532757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677fe9e08a797e63411362804ce098a3758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c229b213041137daed37cce67e486a759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>