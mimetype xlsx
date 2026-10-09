--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e860a63194041a0818baa21806b95551.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a8d8cd8bcba1110894f5223ba915412.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eceff0e6d052af783200778a8cfddb03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff011d16d0a85e7cc5a92c0d6f7901e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bb495cd1bd533901deb6f905da7c1b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089d7abcfaf36903604eb730b07a9f8d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff28129a3ab68deedeb6ea0e9d4592d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e40cfd43c363974d1a845a55271d0df8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7cc5904f8cb00fa0fb8a61cb2f34fa9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5800a95cf83dc247f7db759c03b6b610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6feed4303f7d66fb5dc9ee4fa2b75f0011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d708523a6e41bfeb61614be50fd52fac12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26968d1919abb51b18c584c44b1c453913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc008e9cfa905dd521f61ea9ccbc9c7114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a862b808295cea47f4455e27c7ad55c615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7b07302c4f6c9703607d74ebb1386d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4551db5742a2b51d6e9c980d98c9c9117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f7a55fd3301fe23a62ee6c21687fc618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff999bbcddab08022ea197b6765f0f7519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bd11e5e46442cb0543bd8ae1a9af7220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcf0a46f2b6497e5bbaee7de28ebf8721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f1ef2a43b3966a9874cac5621ee9f922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f222f16e07a0fced43fc9cfa7de9c6c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5219c7fe701fc3dfdff534d456bdfcb424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd182cf20af15a42d2aab7e1c9112d9f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6607d5e743666d3d8198260691fcac1226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99db78404c9dfdf2a5ab0d23a5f6fbb27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839798f96bc023140165e64cf923149728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05eafbf5693131fbda452bb96432c91129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ca7f90c1f36e88d79822c2af3a6f7730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59537fe158ac4a59a88b3afaf94160031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1a09873acf8544b816ae08b7ff324932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0501c52662eece39188ed4c04145bd0c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e81cc827b35b3d304b5e190c5f7fc034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42ca32530651da66bc650590a2ae59635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309e509d5f9467a68cf139ef2fb262a536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e288297205cfad9d9652db7ec206ad37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d156c7c8151779398eda2ac512061bf38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a930f69bbc806948555f718675cd863339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6977a2f6a3daade8bcb87e6d15709d740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bd05c614aeef49970cd8ffeca6004541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726b1c750e311c61314d4aaea2094b9742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c492e041a24fba1068eccd9f59ca1d043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646afe56d5118ad124e69d21df8d77f044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23582c6bcf2c9563a2461ec3a7676a645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc01a9a5487569dd62d1ceb4222d8e2846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8374a6389437ef4e042d0d3130c637c147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2413395ce32226e0d56eeea18773b75348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a311e3310b3c0fa135a9bf63a4c3e12c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946bb5a92ebcdc0dfdd961c5ab3b54c550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff35ed76dd1050120161db9b06e91d751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135c7245a0b3c990a47ba20de5d84ebf52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885983b1ee479f2a75fc7fd10c76e71a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c832ce6ad534cde6f0ea79c3be07fa54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c3b82fb86633513002680315350bbd55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0aded0e3d4dd41c89201540e2bf361456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4283e3fd38040947fff972b456e6adb557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcad77e44698ff948dba08b5a444bb1b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9693b92ed16a4b0705b1446e0f9a233459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0875531cd20a50a0d1560528ce164f9c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6d480691ad339e1e1d0b69bf8a55a061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75a5f565c639ea70e584a470e42673b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7181fc66d2ebc8862adb0ae48e083eb563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7fbe322cb0c457840a19cb829d643564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4746f746ed187505f677c71871dad95265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729bb34b3cf366a8c36eb0af467c338566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7b8a4776c98695382f623d5462e2cd67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5243a0419c46ff4d4fe75f09067af8dd68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3eb56ac39da543e2cf7a02d1551c5c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe3990752ee203185c9e1b1fa99739c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1fdd7fe8cf1b08e34c77338266a47871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943898adef591b7259608826fba8582f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9826ddc69c3275fb3f4fb8da2615b973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a435833bc1cbd4afb0e15a4c5c53c274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1516fc071115171b0b1134f7f5109da175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194910e30968726364319589deb4772976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86cc46531aa6ccecc6843fab403707077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d223e42fd59ad90d80385b7a91ce03978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004048ed4ef93c3e16d622e99762a9a879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abf462359b44b175ef61533a397b49f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bc3d4195b3277700df51ae86e2752881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4f92dc50df0c8beadfa7fe4f477b3f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d72472a655010f40ef37a11cf398f083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ca1192b1254b43d591ae51265acd2584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef4743689e4e98fd9169f77c35e8fe085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81977106c1dc826403b7787524b4d7086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b009e35bb283d4292050b1ce3abb4c7387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6a2387a28e1d7034ca0df19609df0888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537336d862b879e856499be8a4699bfb89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff83f2bb618739b1d76c1ac64a13024990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70386877ef07101d2909f46b8b2deed691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ad7f982765030bd1997f4edb546cd092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506362037807e605a836eb45605258d993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1b0463dce145d7ac7eb45340b0a52d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c955938f0ffc83d21e83a71463d3f295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5973d839e9cf192704cd23c80bb5b8b896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af82d21d60fdd1a2248f427cc508dba597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac88699e9a4a1965c29b62d09d9c3b798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2be8483e6ff522a0cf3de7ce871b71a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b998aa946e1a00ccd00f2ced0a47829c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385a5bf1849b9004071a5819a64f6aac101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed9172401a17d9bdfb5094c598525d5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610c512dd25eeea030919ff855280af6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65069112d0cce92338e7afd5e4c35ea8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5d5fc6ed6d20481172cb46237baeff105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae5dcaed6233b5bc1eb293f4fe6864d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947294e047a40f826840d65c3d36e8f6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4070af480dc765f835ac300f71c572108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcebc7ba13e6b365b2a76f316bac262109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35964fd1180e7fbb00a0764342f54750110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675d30be2eb4ef4017caf791cd55d61d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5850377488ab7cf648d337cb339b9d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacc8e70c6a15fbf5fed5aad599e6003113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ee4916917747a7947faf2441f7f154114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ca011c9a8bbc1674b6c02e71fce10e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957708eee77bbd975ab5ff4880982496116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e341ededc8866af18b216d7ee62f7c55117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0085a10f563f24fdd0b28256cf3c6c29118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3586048d5142a82ab220cfa46cf6a091119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df523cb63a1e7a67c655b49b500d32c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cfcb80c166cdd7bd1c11bdc0704195121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6529690518107a73c6fddf5f7e212b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1573a24448486eca48c19824c213252123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d426c172dc0cfc7adb72d4321d0e64b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c89e920665192196bddd0fbbf2a61e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9993fde1339db3212780d48ca9256602126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52acc5418183082fd61e8158f2e43e4e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc94bc555066546257debf251655314128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac40c75c43646560a66c4a445e061c2f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e943aef660be03d96b410b23f3a8c4c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33317f30ae84775ccb761831c2263a9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f50b84f460ab4a470d9605f23568b0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a3fa9f604f090e9b37e36070b0e12e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d05c9b0abc5a8bb249edc0cdda0445b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86053089df65d23f488fae5fd494199f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f820f49a3a25e444a58ff13b7892f96e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae8c07f7a513bbf3951c15670b6ea8a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a5faba6df3f383fe2906154a994555138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87baf3093fd11fdbc44762584edb9e20139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a5e8a837ca3fcc23a81bff5171a084140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3be9da48c3d6956ec8f90aaef0866d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab2ef925fc8347369697888ae816e8d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f1fdbb27e29a0833afb2a567328822143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f161cddf37d01d9cc47c8e236dfa7e4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1545dfbca688c7eaa2485f99326ff057145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df6b606c4424da584a0f8a6ce215434146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1d536993ce68086f8e649e86255114147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b8666c50f97b0d7d628ce31cb5ccfc148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24af1140f957a190e055ac4925aa9eaa149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42a97779052dd879c0359becdde70a4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bb076c96f3cde5932f829ca17b778a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3379d9035bdbbb31e1dcf7d075fa38f3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f8828d37fc127ea0bbe6cdc7e0e60d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0661c43ddd34166553ca85d4caeeb1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf8e60eb5844e7e9bf5494918a9f065155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f10dae70016d50015ac9be7642ceb93156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2658e6c787e62215b21d7980fa2c00157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e8cb43edf09d4cea4dc4a840b61436158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7447adc2c9b0b17b07f345f37b0cd3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a94d762f4976b28022b702836dde75160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97625d606e4922f4eae4717a500b0f9d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf0152c9d6670b84430875846474917162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbde0a4d516a9ad78d653ca41e359ac163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8bc392b21b731247cf8785110cc82c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a00c76aaf7c87bc89953202be68bd4f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282daece24d24348be4df16e391ff014166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789aa84b24bf2f3c3f7c7d906c429f02167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ba62fe5bfab0dde7b1dfac69dae879168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aaa1f3926fa98ed0d962b561ac592ae169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d2c3b6e92b302979e826c6b3fa66db170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699793f5b4cc3a24badfc7aa0bade805171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4bc2761905793a72ce102d432b122f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3453ebc970577407f48c0a36a9f58027173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0f3a205b5e5cd1920adef5e80b2730174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b464de3dd9f2fd8f9c42e74c05da4c53175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dada53ccdf449d829e53338451c2989e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734a75fecc02a0ef725900ae1607829e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b6d3520fcb323dcefed4245499f56b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d37488cf9ac6b9e2e9511373c8db2c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2649898853394121fc47a89239c82f1c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411ae427218fc0f347a0de9cf4b36d5c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db60a322cf2b8e455dccc86c9983b879182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a05b1029da08b0212d5a3552ab71797183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b385fa5bc9dc1904736f16dd222b487f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89a58c8e5e275bdeef84cb05ee64215185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf268a08c3adc04a70603f65a7a18058186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9265ed5c38c01a867d7d0bab426af3d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb5c6d5b5bd54a2c40886ffbba3a120188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625d825c90c13f0c427751b1d642557a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7810c0c8395ce6bb6c3bec46b089113190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4f0eb9ce8cfabbd88a1c2984ca41f5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1397f482660d769c33d4677bbaf1179192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b281c157ea20129a8609a267e654a14193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bed8f53e68efc4f5fdd3e23f380ee1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6301557d37ee098ea7d7f8430c212b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f4c1b7bd3816bc4fda18964ce6311e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d85bcda53ade723cb92dc7987441d25197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5cbe829b51af450f5731ecc576fc73198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023abfa32cf4c533613fb1e40ad45581199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da2c31ae5cc6b6bfcee5251faa95050200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb5c89bcb1b43c93a9a9f279985cbce201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb2ecf3bc5c41b2a35730ea86250d42202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6be988fae07396a0fe4863b1280819203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007044cbbcd696e0680ffd34fd92d012204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a5ca5843fb657f9ac2684030a29f7c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a1162f474b84192dc88dedfcbf892d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d79d7dc3a6459a4f8b368d323e7a27207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4d8a21955c30f96705cfbad6453da4208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e38f1e7ae963397e87dfe27c79ef313209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14d6e0e4854e1c69197c1f006d0e4b4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9615b7c036c79c46ddd61b0ccdae29c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efa40706c1ea6196ec1549e8ef6bbea212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019b69e02648ed1d91d290b8326d445a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783d6e5947b117ef8c01a4c78cb935e7214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4f11dce9b98fd5322631329ab2e08b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b58933be6797850f32350715c2a50d8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fad1870185af15f138af49fa4f79347217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36350dfa200833d9e63503f6c2a1cd6218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb1ee21be9478f2a29410f62d5ef52d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19130da6b12e67f26bcfd50cc0e6810a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294aa1b908ee52d0d33a114e24817a3a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5202694fbdce5d64b26b73dab184e9c8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb77cd89b266b77996ebce033397b42223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62da288dc08c2e89df4067eaaf08725224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d43cda2f3fba7870a7dde09b035bd0225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af591e8633927d9cbaf97f6383fc7256226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e041fe82f54623ce805dba93b0da394227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adb518d79c103ab03556d4b9dfd8b30228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb905b11162cbeba31d594aaa8ca47f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5ddb12372a56169e15abe22404e57b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9738b9b0b202f816cab552496710e457231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17a034e5fb8c38d43d3b6d18156156b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362a87df2429fbd2b566e18d04cc29e5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f07880cbae5b033c51daba40b8b26c7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb27310fad78e9cb7aa9f3a82069ac7a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbccef19ff40408cc13c9e7c3325e88a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fb26bfa0e68359892f47657652dcbd237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64554216d3fa285138bceefcbb9efb28238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b50b77cdafaff6233aedbfec5781187239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3a4eab6eb43411231d5b0211b02d28240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1120da30785ffb4cfa3bea724c514b9241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1e81428b87c059c7472c2301d172b3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c282f761de61b442b99063a99f9d8d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520b3557ffea58dd4179361c182460e6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a93522da73d766f1673dbb4f2204bc245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff006aeea9c7cffed393a67a6ef65f99246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d7c5b0c34908f647843fef082127f8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192d20fecf3b674492c32e7fa0009cf6248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cec9f46fd4fec56669dfc6aa8be16e5249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d799f4ac7711c654cc7529a7866771b6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3d8c3ae97abb0d1e52d6a37b578e84251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f9eba63579c987150f1c67a64bafe6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67fff6bd42fae420dcd911944c0b0b9253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c457997a48a133e3b3056147197f7c6254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec81e7c6c94913715c2785211bd245f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae2b4789c1fb00d93c515beaac7f48b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618acd7e0e312e4674f39e31a23ee119257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea52ed83a9d40bb65b805b5120cac14258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442ff783f953e75f952fb4739e185fd6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207fed5e2efb118ec4863789efa3444c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e6f6d8f1a60cd344c147b404d0aa70261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524001a31eb82743d7fafaa470a9fbbd262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d1b387ad33d596e5ab6a36d9cff33d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f862c4077467e5c24827be9869bd31264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ef0ffb6509ad45abab8d737136e151265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a91f104cf59e097c1801458529006eb266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99768b499bc9dd2b6cf5ff16fbbcf6a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d4da0475d0430a06ac215cd804f5f1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfe7ecba73d0c4d650cdce2adfef3a6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843c5a92eddc82a093a9cfc6bab15ff0270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfe29acec3f617f45489556d66e4605271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c87954d92aa7a7c9dda99724b6184b2272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e808928b81f1f69d446c367c6a796c7f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7988aff670ce2543e33801a1ec24a5c5274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a867e7eb2bd9259516233a926a36e6cf275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da6e280d682d5bda25d27806b012832276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaff012ae266b0175f8585350b35608277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2270dbc641dc04a71d99295d1cd464e0278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70252a1acc569bb8466df2c7b3f2e15e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37e2e617a02caf7ff234f4a06b57ef1280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d711f09a4d98f704efd29b03763e0bc7281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5daba6fc25e856be9d8aedba1812b57282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39910e6c5a0c5de213c16f67b284e75283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ae612c621beb78798398899ec84c93284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6342fd344267f72fd458c352680150285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1071f54ac7007ec33b841395744cea286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c119a43cff9ed85d464d12f0390913287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da14705d06d14b92318faba9b5f47afd288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1255f8658f477a61a558906efc8208289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e5e106adfbfee4776611974ec35870290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627a78e58505d61cfaa1d5e76ee8ce22291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe66eeb01bfa2316bcd270cbddb4d5b0292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4da419d8848dff1fd5a12cb57b31908293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5f25bacc79960e632e0463f5ac280e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a47958122d1da109e06ea9605fd513295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4abd9173886b79d9451fb674531d97296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c78b999e1b48e1f6c59f017f0e9519297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971e820a0905965b888afd937dc0c268298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f8ec8884870c84141a321c851222b0299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a22762a18af118312a9158c31fc4ff9300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6de2ea55eb79159bc8feacc1bdd6137301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55145d9c8e93ce754fb9790b7792af0302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ced7cea6a711ea27ef9e5f9fd4db205303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e731e55f4db351fa31a55168e7e379304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5523834e9c862aed13cb10036516be7305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e543e130f0d8480e6b424b017a90aa7f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaea769b7c1019ae585b07f83af5f1a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2fdda8106d2149d42a0174ff4406d9308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331f854370d9788ef24331916048559e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4628bd8fd4169e6453ff9df1a9eb9f54310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081db316018317d95d090fd30b3cf098311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf998a27ed647a71a1fbd93efdce90d6312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad084ed2d10fb9fdbd0f7e2c1696b5f5313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8450b44422374a1ec90080bdaae229fd314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ee027e4af61913643073210125ed85315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67e50b5a1a3164672b2cc6cea460e9e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4778ffc5f203f7ac92f8327e5026782317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81db00e55995337850497d2e181a42b0318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0eb022afde77a4f64daba90441214e7319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49da303429e3054a42abc3578b022013320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc9015e7fbe3ce042295dfa74779131321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98283838bd934ad443b3e30bd4250cc0322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5382506985bd9917ce4a5749f5e0431d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc360c30af5fd9e0623c55cf6e7e3e5a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99784c5b50e060bda45a45c798361652325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00123ab640c362066199669f1d1b5a8326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9c5a2e6db6228d0531fc60815a0e79327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5070824ffacdaa656ff834a980204f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be86142f6a399989562e0b2a1e05e0b2329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588ef84254818cf39651217a7ea02c86330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189036242ae91517ff07166ec8f4ef36331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb7ae8d18bf4ee67671d2042a48d2d1332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769171fa03de9e7f9f5e3320fadf6f78333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b727097214493d610ab0dfaf14a4b98334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e11afa0ab185fb18b14091b0b36be94335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4a18b1144195b98f8be57066fcebb6336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2836824027da65a7e29656531c7afe337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfbcf9c91487065b620718d924f3826338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2905dbd725d24234de5ba8be1ca867e5339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8697ab77d916db8ca9fe69ce97b61e02340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee4c513ca7fc9d02a98937bb362ca3a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e10872c70f7ea5596337bffc002598342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f59feac29ce0b9e9e1bcd612ff96cdb343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db364c6fb3c7b8516a3f74df6751e2a7344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e378b0dc933530295d3d39261c5a6b52345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc5df1560170847c0abad9462fa714c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86c93073b094b8af8ce42cb2e82baa2347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8bd0efdd20553b5d2d7d35e2eaac5b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb08091e8d8d8fa6547c594a115f7a7349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad00cf536b5aa0c6a541b663e2f4818350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1b81d4865cf152fd754b68b0ce7405351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0a6c23f927757e16dc0c3042af5152352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3ac521d9b441ace9b15d84aa14d859353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a9f8bc7462fbeda37eec1b6e45a8ce354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96341787f4d9ef4c5cb64ec39e2b40bf355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29ad4a05d6602afcb760094de593460356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecc66d530675ae2031030d12c76c05c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cf6ca8750c6e50eae0a1c41a8bb44b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936adae1f0cb14a22a2b233d3c9567dc359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5832d03806fce54adb623686f88363c2360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae2c3fb6c4cf4eab7f6995ba3c79e4c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9eb270187654b1fe896208a361ab09362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56221748fef4d345667a7e2378d68635363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c4142ab6841e1cf102b6afb261ef98364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f0ac0f34b6085593f083dedbf33d4b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c411aed6e69c62eec3a519a8f17e173366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ae624fe1a251b6bfbb38357a349bb4367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141cb2d94030fbf3931ab96560b1e96d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcbb2539ae48914800ec90bd69f4db8369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1902e1a023fb735a63274fc349d62e23370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea16b55e21ec62a782ee354c5250506371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e802a75288b88c4a0e0e08e9f6d7dde2372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77fe6426252e42c9b6749058a5c965c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96ae0c98917aebfe65e75a3ff58621e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31332caa2e58d63d35f9b6cad45e2e8e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccb3116690cc41ea3c17f10b6ad472b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8677ab98a740f4a2cf738f82a66eefa377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f3258092105cbee9031cbd6aace9be378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb8cfdcee17d260eb1e67760830a8ae379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5531bd5f72f9a1d1af8de64e28e30dd380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37972261a3e1383c9280c3c56ce1738381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6696051ef3951435b97a560cec5fc6382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7138c40a305d4c9d00f1f95448029e14383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c50bfa5eb892ab0e68098f8f053113384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1dd017211c04c23bf2f2350114135f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff7580587386a8f02cd5a479e8ac19f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b473f9c01e988abb50f165e954f644387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca7289a0662b3408bed6e2ad8627538388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00ec0059976a41d231dbac493738f9c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7ea2fdc2d8a4a5fd7c3f886a5080de390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44beeadcc80069692407e8e14a9ebc6391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a02a0f48867cb09382bfad4bd5ce91392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdb6df027ecdbcde92067d7cb362f78393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36968391e5d7e80267edb9281a3d13bb394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43aed07968036b03a9c30a1c22e6d5d4395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4bd137e5b00ed87a4fa0c335ce6bd7396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3005871d9717e425fe463e233767db6397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5a34925b806b56d7e4c5d9e7a871a8398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26954f2be851cb4e365410e5ff773687399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f22286cce16bfc5c6c5cadd783b92c2400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd918ca612cb36bc12adc898341aa3ff401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17afb6a25ea08f8208ade278472a68fd402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deeabd86175e8b2315a916749b756ba1403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b1b37f4df0e66175219e1b65797ea2404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6c8dc070476f9b8d85a6adf23497c4405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d86c531c78e4bed6e1fb9e0a03fd72406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95fe93980e7153228c8f1702da9f35d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dcd1e44b4d9e6dc793aee9350543a6408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfa69d1cebdeadfb4f6e2811cfc4067409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bb75888c8bb58210b69c2a5349a8a5410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58130f571ccd3fce291b7eaf233698a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22625964129442f1e7aad209925922ac412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d572841caf9beba8665d6cdc9cf77d3413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47ada05fc1b2594bdd65d3590600932414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbb8705866307b20c17acc19bcce233415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee848da61abe367d8c345577e6cc063d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f895ffb71126aa8bbdcad562183ecf417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c36284b3b2f1ceb136cb393537f6ed418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a55293cd5811eaa14774d73a161fc5a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fa24ddeb89867282756b6791950844420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fe14b9afb9f61239c89587ac128c07421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9731976472c99a0fe3b6da97f264b9c5422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca5f3e80c50ffc7a790c1ba39686ee8423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248c7fb174a263d512cdaf094ea1e22d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c790418ae31f682a66c2932f7d4354b4425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659f091ee828dbdafcca2ce1b59c3508426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96323197b53285485b013b2de9b6d56c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88be532af993eb78f50b32a3444a9a75428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5eab24fd0d4af3ec777c0b3f74ab14f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78070f3df218c857206fd22d1e2f21e3430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f2a5f207f0d779c63485c5be05f818431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7a2b540090aed13c63a54e8785604f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9f1d7d66e332217bbab4fb187818f4433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f0ff6a7386a0243367e19f108488b1434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f114898ebe457c9845c801358572cbc7435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a73abc8b4275e033679c1954ae315b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefa3529a352c025cf6eabe0be180e79437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90aea7c207915fe7cf7cc4cc76108730438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec77a2864e1e6d0121d460be964a8f05439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1a7d2d66d8ce3863a24edac49b1975440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f138675fa3a28c46ea90443377fc56e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f30e017fd9d8fb1705addbff3888d0442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238dfb36f93926618a49a3f98dd12503443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938ff634785827b35e4de46ac559c8b0444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d0bfc2aaa13d871eefe77cd3d4de13445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18670c369f2d9272ebdaa677a138e2b3446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd7cd0036394176220103b949bd2ec7447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23be1e17466d60bbbde9522d10ebd521448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2bb799e8626a650bc154e0433297b6449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f8c40bf0de71c0997d4b27917f82e9450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73d9f513c514914ed0237b537c49eab451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb2dc998a274c8f8f20d763a39c0bb3452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7092e503bf0bdee518e10e8ee61564a9453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f1516a19f8a9b2734e815a2c2edb63454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b84ca56d82ba243f1479e4073860d15455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e4e2c7e56e26a89aa62e28b408b8d5456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce86c08a26c1391c7c4f99de09bf4015457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da204c3265e975b364403cf6f0d3b2d6458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bb972bd55d51c65b8120fc3fea5803459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0465b1e0905b8ff5c23ee02ab15e1f1e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b91bb64c273cfbfb544eb0fded58b2461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab6a991caa4d604d946e4ff91ca6571462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e573422d0d0f9cc9aaa31a9c8f41332e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebcf2b85de3bbc03db700dd47501e34464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcb4ab614150fb79eb39f0c6a0bb1e1465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db18c79eef3d7df8d6a1f4d103bc3908466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6e37c7ba058e536be0db44df502007467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3efdd07910984aae52ad92f8650d5b4468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64088bf7bc869301cffca7f093c2927d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23beb8133f8d4b07c8760f0b50a3359470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee7ab54038bae33566f0f27bf1b45ad471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538b9fe0f71e30379ae12768fe589ecf472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dd35c2e3060015d649e8fb1428907c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de80169817f104fbab21b19575da1e12474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fb61be734b8ddf4c26fb5eace79af7475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbb1ae0db1ea478d91b9d1e34d9a382476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e055ce8616340a3ccc94ae24944a6e82477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223afb0ac0ba97192bcf13ca88ba3b5d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffd8c4cc1151a59536a3b815722fe2a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94e4a59642b0d3196a8548c74b5c754480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7acd06088425e279df1f739b47d2d20481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1161aa1e00700f2f09f03037a50a2982482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3428fb417c27a9b2b865e4d7f0e799b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d50044d73a64e22d7e8fe7ab2c5bf9484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000250c634f7383b13059b632fa85ac0485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfef2164b273536f55b6c014564e637d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6e958a50d7aef5f2c2d7b2975888ce487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4a217f90e2a431d51500dc29953be0488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90fc544783ceadcb95737f3d4c7f9e6489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd633adddc128eefd1d09cdb5b874b6490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cbfea2b34d15ee19d2fca95e581780491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a4fb906b10a80e3c6792963cc8672f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b7aaeae3128dbf65afb21593a912c8493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cec6319e99348d38cec22168912e2d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac8f872b4aa513d74250effac749ebc495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014e2a1bf47ef958563bcc610f51a21e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4290797ea9a4cc10498418c97393b736497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d4ded77ab80870f27f1d4305738eee498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b286d268d5844f7b5d16de8742ae66a2499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf2dc8a70adf72fc0d01f49d6c9cdad500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496f63629fd4b3fe4ad192c3c9babfeb501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f81deba1ebfd242ebe7b73e4c1d113502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bb2af0a528c152897aa9f0999814cb503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920f623a7aa6697bf3e47a1674aed932504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dca6034beab18cd5815b09450e1619505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28293054b6f42bcbe4c451c236fcf5d8506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210f77f1f40231de1a1880e37075be7b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30e16b820464d0a1a81693b6be20499508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05749ecfc7b27ccc824db9d31678da2509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140b00d214721ad23480fb0fbc5a4188510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621d55d5bc32758c5879145836f1dd93511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd6b8757eea3cc61031bce7196b9d25512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1762baa3780ca307fd403e1928208d6e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f1919ca89d1d94d10fc7e3a6cb8615514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd2e0c5b8f5450dea7f5c2b138015dd515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9207f0df123f55f750eadb150334c52e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522791551d28b1cc07788cc42975d6ca517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39c45ca3f81bef18cc433466c3e4054518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4dd1718959a150eb9adc258b6a5199519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f929c488467cd6e1b6161903c18ce7b3520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ca8db827a66396671200e9b8bc758f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d960fc4e827e27deec05227bdd4f5be522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6996ee1e378fc3b84ca4a6e2710a72523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d74e4c4827c8f700c454a4066e3efd524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a34f4441b1b2f8a422b4fe9e012f48525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16617e61131469ba8eb6eeaf14de6de3526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e88d86636e6e02753659370a6ef1a9d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af40549246218596fb5d3c1a159b88c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc591244fd4260f696089e31791bf282529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0c075fe89488636b19e6590662fd97530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbb1bdb84072d3df181e45d5354840d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addd4fcf9058b6429f368175f5887a1f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0b06b44266c266f26fac4ebb4d28cb533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db5bdbc566b7b6816c241f81953a8b9534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44369bb6851fe0e94c94319c070f69c1535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38006ca2c2bee19427bf3a5bddffba98536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f52f3f2edceeed14db7af4eaeba2ef537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512caf36d0a8c45a67020975707d1941538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214afcf25d0f23c4f40ae4299b698aa2539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06c785ce0cf366bc256cb88a51ef7b6540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea872e3e0e1d767a09c9ecb45a4b4b2e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af17f54597679665039dd2c3b28de83542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5ba8b01f3301f79281073c439e53d5543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b5d32347f059521d1ceb6672386b4d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd976ee298c3cab76d25c82ccad454b7545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37299ace327fe861cf9865019419adb9546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f11dd307d444cfbd07f31df1a57e27547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303d5fcc1adf0e537594a8a9dacd2aac548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754d54f9365a57f2f437bcc3d951b83e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7927889503ee50b504558ad0334d64c6550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e82e219dc63568289f4fca1cc3e07f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df748aff228024faa9ee001db17409a7552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d2bee3d1db921d17aee8445cc7a0e8553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872fe8847a34c58f01ba99e0c6a9de4b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49c9eee250b7730fe25939438be8761555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047d570e0107531dbed66e2f34b3565e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124937c2d80400e6651b1de9ddff6496557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0de9e6a4594cd707b363f14005ee59558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bc83045483e6d1e05fec5ea8aa7942559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78a7a25a2dc19a281ba71ef250048c2560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27da47e6c2e3ef2549d44a347d1690d7561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec4588a0cf2e8171cbc0b3ea8bf7175562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a898236d035efdcb7bf79dfe8c1c3bb563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bda2123e699e4246dff03d330c98784564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4da6290587a5e8880cd00c8695217f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7659e84b860bbb198a441ba8096cb3566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9982058a039ad700436ec9e9b577006e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fcf88fe7b8720457fb1da06de86ae5568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135dc3401cf865b7b723314da8ee9aec569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850d0d9da0173c516e92f975360921c3570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e20e84991709d5a0cf9f2e7381d36a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81b46e087c264a37529d47a15f1f169572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5d921af85b9eb00e3399459350aad6573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042283df7ce5dad86d971adc734cf0e7574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0469dd3044c55a48b0580aa2ff4b5d84575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771757f26f8f7c2467c210fd7eaa8e0c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3687c8d86e2c6312bdb9cad3fc820f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7620a81c530d2244b607840569fc1e06578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ba57e3c7437dc331804cc57bd7001a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a68c7d528fb8ab5a7990d90938613a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24861a57c388bb6bbd4ab4ae41be2658581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7fc61ddfe55ed44357bfa1f256a731582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af15a79947a0f169525552ab9e10337b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937880aba35cabc1c9f9e1fbf827a0c5584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac096590f4509fb8a893a9e004c502a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6d599b2ce729c178eec05b1e90bf7f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e654372fb353aad78ebbc58072c02382587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1685e258a1dac36fa9bfb0f338a815b7588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c7453372f6bc93e3dbd4b191f42e79589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b533d60f269c018a725c622943a9d19e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccc6f548947322acb22a5d8178e73cc591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749de45378f846555ce83b99d7132f33592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d88955eee10de820cb14fa2703da63593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c98c423015802051e6c7992c322114594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826a537df2be7556c27ddc04d44eea22595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483f84150a2e862470eac68befcae5f6596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fb3c3f33a9d5b773926aec7ff65c98597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76579289e19eebdd2e9b497cf6a1ad7598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc41c8ad16c4119a5ac36eab3b0d306b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481f485092bd29b694c13a5026e03ed1600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d5f4ef310e9f7fa0858b046abcd77e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e178205ac8df39624ac830b00ddc97d2602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fff1818abf4464448e17598216ac8fe603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2953fb809173cb497f01b330bd09e806604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fce49c54835a9bd22be5a49470b23b1605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d179e769d19a127e092ace7e4783742a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4871ba9a91e5f52b23399fac3f0b79d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc74bb5f8a42662f75c173ae6f915d5608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9516ca4aa86f7aca21b753d74d35884e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5801a2ce821418a8fbf1ef7e618a39610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75da9940f93a9e8a72efa66f9506aabd611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01ff7a268da67a770da6208ad2d5081612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4107d081472030368ee216d1c6dae98a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a63348a396f3d600750d06e1f7d7b6a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb5c51c6bc437abf382c230e809f066615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b016b13de35756650250bd54499d49bd616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ea1a163fbf5285abecf2db5d1df926617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6845a1adb76fd47856884bf40a14843618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bb582b3f0a1e0b1696ff1d7dc0580f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f308f27b2132586e551d6a28f8fe28d9620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836d870c354a3e27a2a74650ad04a543621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4a6b3a66359635d99c82671be9dc76622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624d895822908ef3b6c1d33d928681db623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11aaf2dc3f7fae7b6d892b985521c883624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da5229d10d72acc7492c9c9771b1b81625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bca0d280cc75cfb0ea5caa176141744626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fec58356ecccc7a1556e45758c7ab85627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43e9b62cdead6dc774410f4629dbe6d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a111b07922aa9d3df1dada6f3ddd4624629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998df9a73c6b3e1297844506e539a2e5630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db344af8bdcabbae3a10d13523c94072631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab3edefedc8ce24596f97cff22127ba632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1b0270efacd6f4f4677689192f97a0633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ccfec4fd8b5b2e3b28bc0743e0677a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1510f167c3526ad8bf5d27e64a7862d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9554f502a11c9470b48bf874ae95d149636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b36c91f9e980c0d29be0f95ccdd05cf637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46c7b57eca26105c23c547c08416901638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb4930c3c5b564050c763899849b1cb639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e03fea007a5a14c5c7d7623766dbca640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0629162a822ad9870ed050e50b06c2641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a243efdcd12fd9025206e09d8553ead642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d2151550c4866a856a1ccfea15ca42643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed5b4aedc70377f1fb5a0d09a82f696644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bee19cfc4fa6b7aae8350cc187116a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79628fe13ae17adf867ae3f0e0dabd8a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641fb8c56e2b8b3d2167f9fe993e6567647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef13d180d5ecb19b4669fefdfaf288c7648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886b4b1211f1e0ffecf861387673f2ba649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0843144ae83d86530e14ab7b8bd2c43f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28100bc6b78c2be22d502083b60a6ab651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df53148646afcccd0c8ee2ea8905788652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6119480862480585d2c12ca5b355c0f7653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed6ec4776eef4f2fa86dcdfd42f6614654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53eb42b32b5c5ec35c6e09f7c8ac7bee655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f720cfb4dbba5dbfb421f953fcd3d3c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4ce5a8188bb6f8f88399c10e2336e5657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a7697cdd8bb16a28ce3b46c00e87db658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a975872577805485a3741eccf8ecfb659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b4b778bfe6f5bad39a3516f3415e41660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25f6ec28ee4c0efa0a9f53eb8f37322661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dc0044b5d6aa3043eba8ad085d69eb662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b4f323a30d496181134051c89d37b9663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ab83e36cfe28bff9e629fa4adb1720664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17165591287e198c1ae17871466d4fa665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5cd37bc08e0f95f4c7c48757709515666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541171322ab427164efa81bcf24f8ee8667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82917fd4571cb8facdc29a82048088d6668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1c3b4e9ca74ecc6b52137df522f3f3669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8282c721d5a2aafd99b1270f25a1f392670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7025845089f019972d6de3b7a75ba4f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf2809d49d8b390f6fa083bd9bfe1e9672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395bc105db060e676223f86292812b84673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81664cb1a84aee98a0ed4aa5cf87215674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849afa86298dbac620fc6aa8e8277726675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8820b7bcacb2d225b2ef905d363e2a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0718b7d224f5097c64fa81ce2be51f1677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b70e45620095b1b3fbc124e59edd8b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90797e257795913363ba84997aafa17f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3218c52fba3571fe8e2f8c9b77718a6e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a83bfaea395ed2329eb7e4a0958b8e1681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde5965e5b758ce8d9334bfac0b06a9a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ad1087a1df549ad6bcbf71e4ec1c53683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14df3137c724d06915994ce559df37c3684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f47dde25c6c766751d7bfb77b5809b1685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e3481e85fb82164f0c302065cf48c1686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aba6c7558e05566e73fb09c7df271f2687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8429b7c57ddb1036bfdbba06546d289688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0969a169ab991fe656ec59de2d5388b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8eb1e20690fed79cc46226f1dcc5005690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e706bb12ead3bd9fd5d0cebc17fb2b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5464092e08defa4438ca923dac9dec79692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46d220973ff65120c3deac54010d7b7693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf111b285d24e1e3c95b297f6c1b91d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dbef6270a94c780d6a9158b21abf30695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c151155bf425795c0af419849882b5696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1aa50bc70bdd02206d8bf9d54a5270a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76045cf0d2c539d411f005390394ae8698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7d24a707605b3b04e736eecfdfbbe8699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47fe794fe5ed70944aacacaae33f706700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f537aea557410f46ffda123b3bb6fa701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a01ff0f0534b3a0c0dc2c2a1bba5d3702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480c4c057aab73ce2694b5f572643d2f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab80a95729aeccc79540b0384ffc28da704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3560fdd7191bf7699926b12b58713623705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777da0ab53474c82dc54a30800f3639f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7ddad4d9ad6f2840b79d0847fed2e8707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f99f4bb95cccd99b7330b1a2913241708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a0b008034c56f4c2634c4719bd1415709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af51486ac28258ef044defaf47677c7710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fbbc2da6a43c75a21d4855a7b4b160711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7c1700dd22461dda9c40f85c1d6bf4712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e21ae9d7489af1edc3abb909a89b25713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee829eff34c595d432a5f8a86d2d3b1714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76ecc11555640da2402f842211ff56c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da22c9e516bac284a1c4e5363df420de716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e614c586bc7c01c74b525590be4e881a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa008f0fc57993d6c2bcce3ca2a7596718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78edcddd0c9bf1200a9481aab3674d2c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c07730dfe5c83bb4ce40586e6daaf9e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d19b586b1370071a1c266c69d7a6bd721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3033aec511685024818caa17de0661ba722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae6013f95b6a3cef295958ea20c41cb723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056fb1fb4e030d853b5b29de43252b8d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287d1286925497b4d059ed8e61919738725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87e6972c0610c99ef77cd307c00ffa5726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8572975270557a4a70a7548e63f1ce1a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105868a4fcae80da7ebed81dc89f2b30728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da97403c69808c8ced8bfc1460fb5b9729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f4a55965f303deaa307d3b395302bb730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7514c24e408a365c1bed2ccb571a3d9731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2437ee83717f494f83b50a4d2a2fcc732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673bda3e7329633f167271ad083265b2733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd9350aea7b2dec5920ba0e86edada3734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef98e46a47d3526ce4fc7667e4c032fc735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9442799f62ee0daf2c036ba9935033a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e7fbc318be09fa3e1cb4de69996d30737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0460cea51825ec4c94368dc7a5e509f8738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c09d959115e195cb9dde4166a6c783739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a54f735513002957d9e732f257f8612740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0b7caa785a479426b253018b1bb919741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc7bb2c832bec71ed059d250b9e2eaa742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8ce2bbad68f4dfc7e90979b9c8f2f4743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e81e8330f9580446381b349a602826744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2934aa0ed7126974a5ebdb191bc57244745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a255e06e119d2b884b03bcf4fbba4efd746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae9426f043b0373c54ba32ca3ee3c1f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d726535e19d470409d2ad58be125d3748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eea11e986bc8bf66dcc722d9918a15f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec961b2f7d2ff5da0e74cf0668a14fb6750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99141f4d36de9d914f59a51a02c7c257751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fecaf8dab0d618f871a4fd0917a825752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b29ea71f355adcebf74e42cb138dec753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b59bc8a3e95de958736c1ff9356e174754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba7d4060ccd728dda7ba1b2d33c9808755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abe2bcc12c6a050f9e7a09b9a0530cb756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ad8b593fdf1de6c9185d8a7114a018757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e123c34109de7a9176d0fc295791b8f5758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e8cc254b17d4a5132e2176551f5b10759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001ee7866717745d735f62b27419b0a31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b788d16c6071dc08437592c4f87287342.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da025a65ef1d4936337b7292f9b68803.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f43c85a43c82f85d015ecb221993594.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e25323146707b3d357eef4d5a848965.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0413eb7b179c3780f221650a96a89f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cb5b20cca9c15aba028144c87e770c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebedf3f24b64bdd9b7e607ab508dc6b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a271b3419277199f3a07154f5ad078d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f06a0a9cabac9b349c1b5e152b228610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f97e5fe6987c20ddc85344d240297d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ed49c86f6907937b7201ef379b251912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3f88ce2b5a40833c161cf92ebf57f313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fb5d5ab202ab858026643d2b3b0f0114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a024b77ee5b027b63f58063285209b815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1114e76dfedc921927b070069bbbeb5816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e50cd23bffef3f1bd5c514f6eb91c517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949feea35ada0cf94b3e6a1c9c66427418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c25b05fef82aba269d7452826a005c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed409e71b5eddcf532ac4a6c63eb37220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d2362bef8a149cb30727e41548212421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f00dfb907bd9d6cabbc1dbd0a0441722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2205af4e67157ebd0f0188d2531f890123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6afdd12444e718a976b59ab54669f4f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d790f5d6882a6e2d087afb3ecac63d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c4bd1088a3b2d3a1c75528d227b07b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4d2dbcc28ce5b070b86b2adacdcee527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93058ab29d99058088bd7e95a89daec28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747c3b7f6030066b0061c2f5f3c8761929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5aac9ebb67433ad61e4e33bd50eb0e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da19ad1b4cb062469e4fc2257d838f3131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220231bf0c4571367a9d26c8000af2a032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0f700631eb092f02dc60cbbe57b3a133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff47c0b4801eba0c9935b2ca9d403f5034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a0b94408bfa473862a75135522c40a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb4f5f9863053a3727578965bb4a65536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4fb7d9ffce26c52c6778f8569def6b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ec877c393e4056e51fcd46772e6d4738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4136c065b8c632e88f70b62bc991b63939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b793606b484ac2de5b7d23681d5f8540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200a4f3f60b765bc516dd3485470b03941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0547b70b617d00ff5c0ea835c1ccab742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdc15700b4655987f34f0c94bfde34b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9683a71d330d72a9ab4e305fead71d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07da356730bf132b5d8a7f0f2d38681845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747f3475286de8455273cf230a04b7c346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4d91585ed5b1e642a541fe71b47deb47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21f1ddcc804aadf8133d1cddce8c11948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd436bf446689aec69b6444a1e6a06849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b784780f75f8effead828a8207bfc0250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c104507ad58962164ba95eb5c1637f4a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514518529ed631df856f8e3cc922c96a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f77c452e85947ee8f50f77526898fa353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c845e0eb87931b02382183c1392e908c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdfdd2a28f44a51eff0dd83856b52bb55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d0b89df3205cdd15e0360bdc5afde856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de88908c291154ebf02b4dc6cb90607157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3842ba10ee1f59ed8d00b7fb85e1a558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15472a953044764187502187907562f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a231b4b2c41821278d739db66227888f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea302f1379ba97a7c8849577bd7af00661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb49acd2866aec70cac2b33c0f616a9762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f204f787a2d188b957aa332a7cb3a29663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaca37e67baf9581760cebd5fe150d764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a71c2743ced82cb079ef7b555feffe365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773b376e797dde452bc0f63d5fbd185d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa256c111d975409ac63f5ece4b982167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a4710065f8f579a184a7017594779b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cb3dd1cb584272d3a4a4dd0eda51d269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce7fae61adb8cfdeb205c77c3b94c2670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293e430bb9177b4ba8981a044734910271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4906c9ba31f07740c707adb5e95d88f972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede68f262292fc7e272f0078760d86e873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcc650187745e37b263164c495f28ce74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ad0ad016eca6d7bdf0eaf405e7fa2a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d800d662ce94089aa7f1148f2582c3a876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7a6e1539b79dcc51b761969ec5182477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b82ace36d4b0eafd2d9ccd87dcc6e578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf87170eaafd06dbc0b2de402ebd4e179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e6e2dde7e0ad4d38dc3bd64624b6d380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0be2378d3f7f8471408956c3b46ded281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb6476f8ef35af45e2626bffd0c4d8582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb85ada5794ea1df9ba9e1ad0288b4183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f781c32a7309b5bb4bca93ad75c50d9284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b7f1dd0772bb53a99d13937791783485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75383c51864a4fe124ab7db5dedc45586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8ab8b32b3f85e7fbd7a7337b81e66b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5e05ea9a4ec60f6e49520a1a150cb888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c3f807b5f2cf397cd96629cc26319c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05664d5d649999167fc0607cfc8d5d1690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45729f267ccbcc497f5ace0e2f9da01791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e6b01af96d3a59a208196c3d550cca92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19282dba7aa2a6164f014e47cfedba593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d7d150c5b0812f7bcdc0387c9c889a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb98ca162d0eb4f9bccc8fb9c3cec7a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8708488f97c7fde518f8ef11146622896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62121828b024536ed7177e9eabeac2af97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb73ceaf7763c017f93870dadf1df2f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf43d8bbc42a48890c358cc5cc94921499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b374e9114754901b840c7305eb6688100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4f4f6506401673fda692ab00156f49101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cae15844b2f4e0ca401d2f4d6ae8a7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7923bcd8d69826c1c3ef3ebdd330e86e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cefbff7d1d903f3e273f82700c3bde8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e31f5cef0640e89922dc2c2d15ea016105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88234e0965e8244eacb9c37cd5c3b04a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47e6ae43e098b2ffa0cff8401c9e03e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc2c9ab91143ddb23369a24b6ee932a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5666a5a291ed69e5c9b5b9472005ae109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f310bacf9817e23d59a2bcd97efc82a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd59e120a3d60158400d0838a0b825d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1313cad38e6b97b87612e368aecee28112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5165fa70d4944e8aa0674a103c271e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b1b25e314586e79cf45f8bef3ae3d3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbd81f4128c8e163c0414db2a536dde115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a330026df96aa3fc47f3b785fcb1a5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c757bdda2bf8c8b618a7f28a07f75294117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535d8325ffddcb7b21aedb95f4bd9a87118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533c732b7ee63be010be7b94c359fa67119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c83daa7ab9c72a037cf8b1614905e2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab293654725f52bf00280b8bef997bd2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3479da6f9a2249cd8d7ba951ee60cb122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5e7723022c3f1c5536437cf3d4aaf5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ac6d285f366ecd9353f91fc3882e6e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf34f5cbb0cf1233c9d9109c35bb437125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da65cda961edf3bdd35d3e540bfc91ca126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a282ed82e45858e12537505ed63e4e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69426d7f88345075931493217cf773d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37771eaee8f4519e3c0cdaefbba8ad2d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36a2a09dc8f6ae56b1ac6b142082076130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e06dc719920155e97468b45f597972131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056abb213e1b5bebfe0238053f5baa13132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0769e0fde22a64983d54fc743f60f4ae133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8c54ea9a48bcefbb6d885b5dd82153134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47562d1ea1f85c3b26c7547e63a671d9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d81628ce4bf6b36e9255646d6dc62d2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0757fc597b1c1b66ffd54177da54dbb8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a018ed85f9470add8a4bd097568ffb6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35369ad9b49f7f14bbf4f9ad713ca986139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b5190a0b5dd0c392e15f58c72435c5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a805d7c7a79b38801d8c71fb476f0c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cd9ee7d40e06e0d558afce64ed917c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ee4359ab0eb77e471b580f3f427350143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2539e7062137fa51bb8ee2681ef02f58144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4663e705c8c437822253b99c6515d295145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7b84267f0ff084dfd013527aa667f8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4527222a7d87439269877fcb8a0543147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b45c8b2a14a77fc288968bfc4c55599148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1560ef661fd47bfd4027f68a81dbfa149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af89602029fcb49592efb8b28e4d5c6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3af20d892df6c918c5c3a3545617da1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaef953a3c6125964578062bce83da8f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6f014b4ee29dacb6cfe50fa454830d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afbec64c030e99bc05155f2e785f096154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9eed1b1672c6a2e8dca7714040b7fd155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596210b8267ebf682b170ab5600fda34156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ed3de575e023fe242fdb0e57482f5f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0ff7cefdc7f3d9de19bdb69b04d708158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b28ab360f1a1bf8dff2335f465c7e1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9663dc9935cb1e4e25ce36424500c1a9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4d5a3b92526fe4b2002bf14a5bfc5c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d2e5e48db75a4bec4f1523b9a79c97162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c10e448c898724d73c269c0e49d89f6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfc9f64be82640c0e44d9bd3ef87d88164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86307c13aa1071fb982f33154775ea6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d91841d09a14dcc4045ebe9d4a67413166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1efc2cde8459173793f85cb4f0ddae7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166532f604db324e0cd0fd8a19a421ef168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd4afcf0ef9ef276be801fb90f5d6b9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7915f9ab2555296c9a9569e6f556d110170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938247ceb54691f9a4105b6b41d54aa4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67097718d572a048a2a8194f91560805172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e60d734ceecbf0dcb2486f04e024c0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae13f3f3cc4926c216b536478038394174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27433f5efb37423e23c491450449a172175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291d0bb310507fc0ececf94b3558a216176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c83cbbbd4c55f19960bb1bf792023f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1837542d9ab939e4dafb3b2d3865634178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92c3620f70db90196852caf23d90cd9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeda13a75e5dd0d1cabec0a640e7cce7180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106881d185de084464b0e7990ad97527181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a883fdda729e1c210b23a90307d3754182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c326fe1d8c03f51a0aaa30cf9875ff9b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6780d9f125946bf06ac397d0af50b6184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f7c76215da9ff12ff454682f402510185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6783ed707e4c9f1676ad603aed0ea9186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc82ae907836a73c44865f564dc390c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dcf5ff743c79beb248b2ee1732c559188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe827cff0be07eb841b868d3e500d90189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7120438097134ae1dabd7633249dba190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66689f2a43b9b4da4b70b5cb53f3e19191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5548d6da2005708a4fd3151667b2ab14192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f31559f6b59376aa9a5a72fda55d6c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b86b3c24b1bdc9b827d5523da776d3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cd3caa5fe05bb8504cafda8adb7034195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90bee8a0ed93bd38e249594e442c715196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6baa7772d021843a1d9aef40a2bd5a1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a863c23c121584667852b49434acea1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f385413dc751af6875a8963b64ed1541199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bf7c7016c266266c7859d10f75adfa200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3819e1b5f90bebfe72c5599b67c92a9b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf56b26b5a7971dcde03b0a16b8933e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddaa4bf180b4ebf85c2d708a5ce4cea3203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de16bcc6a20a8f4255e98611fe5f259204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f56939b142b949173fb9b9491441e9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9522a1a7d37221bef5df64265139fc206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b190cfd84d2c8fae2900ee71c05bb0207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4b8d2d0e928de3543b3e194fa02c89208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36db76a0c640b00b31b95758f0b9ec68209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f4a73bc6351336ab110d6934764e32210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be04a5f0cfcdbc7588288dae7fb5001211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b499cf23057e6b45e30d064e254c63a4212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c049d3b3d85f2551adc2dcc7216d8329213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac77490dc01b6806a61b36ea2f8b914214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bf3fc4dad127a61239118c16b71c44215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cbbb1893f17be7def6c47662f1466b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f38ffe911bca008d38d089dcc6afa5f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3f01a51878c539d8f945063fa88c33218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20539ccc9211d65c652dbcdd09237438219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2682adc4e1421594c71a5ae404bdd8220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7638fca7fa58f3b22ac6a5b3348ef6221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6df8145e1cefc66b4836b923139e2c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a537bd330fd70fab57a5471c440583223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d822511fc0f49e6b543af670acce386c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586d0ef34975f9114a258348061959c1225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ba5a76c272f7d102ea8d0ba21bb84f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60244529bfa03d5f48319797e7d794c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393f3bd70e8684ff7a6511f2aafc68e7228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2a680218d54106d2f97bca8ebfd4ab229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b3242e979a491343bfa8ebbfd0c0d3230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ff7a213f4dca7e642261264e137ec0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60975a20eadf76086d0879bbe626542232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf824a0f71d03690c0f5c2165fd15262233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9916f38084a67728396440dd30c9eb6234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c204b97cc3fce633145102e8b92fe61235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf92acaccb72635a9bea10a632af4b7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733596e82c7eed2070767b9b41e0f43b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3b32108e545144448eeea65f4d38a8238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f697cf28d32b7de08acd3a08fb57e7239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c3f58e4e4201252b382b7344853a4f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255f1b50ff4af70d584501da8ed4ebb0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1381dba8bf4a97d90580bfd64f4f3f0242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530738e1c4ddf089145e91e7fe952f72243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824a592a02ae65e5fe94535f66e38032244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9cbcc1f0ceb8e29abb1658ec06849a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f96c3e78c0cce46e397a0b56dc8f1a7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b255d6e5ac2e35ed57a90d3552f333b7247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3904f4b7ce258fc98a8ed94d385c032c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c6a6d7ac97ef83cf0040972a5ee5d5249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9167ef6625360b6f47174191d23a406250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6670b2cc14d11014758348e90aae6444251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93122d721c77d7ddbac82a502c44ec58252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f08213590dee852764c9330e7cf56e1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b44702914ed8fa15093ee14e44667b1254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ddc4f15e0c0eefde61994eb0b2bf51255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a6fb32004ade1c14683779a5fa5f4f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd50ea40affaaa8720bdfbcf1ba12fc257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada362baab3b3555aa03ff5637b64d05258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5434d0fc635747874c2bc0aadf5748259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7f679262994b471cf7f73f5b0f46c8260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3418ec7c27ee3465f4cba404cd09d499261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1e191f812daa34183cf20ef5ffa6c4262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b2d1dd61bb289828bce64267a51e9f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3b1f0e5005972816ec7e4e8a67e077264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e78392c1706b6f6b355d46a1deedef265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e043f74ab9e2e283a5a94e1a0b993e6e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9be422b791a412531d87bea77161d6267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec49258079cedab53d84920be59e9698268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ebbcc66b2e3fc714653d2bb0af08ce269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d395b4b079ec4aaabda61eff533fdb9270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214d150e3ae78de23b1df10abe9d29fd271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5696666e8d19770e444ff573acfc3d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce1313249a07dbb420b802a83e719dc273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140ac6806802e7f9c9e58f3e2b2eedaa274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7524b8750148fe70c703d00a6fb73de275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267150b66c0677d2ad63387ba374c55f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56731399b383068adaecc1a4f4c560fe277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0a501158686d1e349e639e9be42556278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf751be914a850fce0fdf5a153d92844279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c74615eacb192662ff40d8ebc9b9569280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e3079e7898de9783714ec8e2b81b0a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39d801035a1efe284bbb6bb191f1b98282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb9767c0de969ea4d5d11baef9be11a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9883bedaa79cc446f27762df9fc77574284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe1f4de0e0ccdfca7f4cef8031d648d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1d065a2fc24f1a920539cca5521178286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0cc887cfd492c3518a44bf0f7395fd287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c68771087966cab34312017bad395af288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65c072d0bcd534532542e60ac6b6f5d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ea9dc500f452429e6770da3c214b10290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc858f1bc2a9eb7232127f4bfeb73ae291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7e3eac3c571bcdcb02461251583b93292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b6b9d02e7fedc813da3c1bd26e4c4e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b284b0bad2a9c6a1dd76aed8ac0cea32294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362d5dadbcf5c98d044199f01e0960ac295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33a38d729ddeed954ad8daaa4284454296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3156d5cf8c7b3f206b6d74486ffadd0297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706ca5190d8dfe8b3b4b225574b0ebbc298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0948f54bba76776ae34b38ae88684ad7299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d28dc91777c41f2ad05714bfe81ade1300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abbe2b3849a0c647798f91a77cde5f0301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b0a2ef6017886a0dd4e3846309a6d7302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48178708c2665e4261c7c5ec53efec6e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a16f3d393886bdaab24abe85ab53da304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b24e1777a58a7767a9df3a05504ba5d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586a01df46731e1d15e36d2e1fb6802e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cbf39f40b26be40eaa949e4fbb75c9307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f51855745974d38772825695d42df9308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5933ae87d4c84a620e2eab1803a5b2309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b56b1fd584c7fb24897955f78173f3310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45b5102af89b3e30815d14d89c30093311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2f0f9c936b64e21f22e804c894114f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca473b594c7e2e3a296ab3ca270c518313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1ee8f55bbd3146e87911ddac1e75b2314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb909f733789cc1dd56c6180c80d0fe315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669839fd5eca7dc483ad6bca9554839c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a64ae79d9ae1894a3298dc4fe5e8a24317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6afb068f87dc86a7e4d0419776d3b8318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9771a558d27283ff4f686c654fa499f9319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c996e572df48ac1905f89c7470f3287c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a254b999ffd5da1c511beb21e01af6321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa02facf6718fe1fbec4bb9eaa20ace4322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd39c9b23fec0934e3b7eaf770fcc5ce323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2f2b066ace3a3235e1f44b938e1d4d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7d75bb95088b4df7c8e5bb372d3f5a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886de38fe8f60940d18de02cd262cc63326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3543a4ea8e72d97cd9ddcb0ea35acf1327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad41fabf96e1bb97820a7520d9f1df2328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7677318902955c44b15bb3e0140f4808329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ef6fc770dec041a659fa6561fb63bb330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71429aef14c343b0ae08e9d17249e2c9331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8123ec908284c5a52638d1ece78ca2ad332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895a5393eecff635dda885ffab3875b4333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4571e43666d0443952e010b99ff4ea09334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad76baf4df94d37fc8adf5f3ee77d5e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea41dac2c2d653e52190eb9072761b16336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a11e10ddcc0b114017bc68b2f7f576337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccad21f7f690b929177124fbfb917fae338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34714a032d3b39feaad96712a0ce254339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa80bb585f22117cbfefca84cf0e261340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d72dbe0565ba07435ea87929a3babb2341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93f95f036e3e27afc36e76f8a378426342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67a545d8726dff0dc1c08f75b338c3c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d4368583437eaf7fc86a73f8bbeb05344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f3b42f1b7fb2784691f90bd4305732345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c46ce54ed6a12fba82dd9923f1a1df346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8d6ca10e571262166c6c6377bbfa50347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d33e62274e7313f23880d360d5e28ae348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22394d6c61f6c452fd51201ec4861f59349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72973a16fdb53c0017641c172af90d55350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ebe437d7627c3b32214b58a51c6a53351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b39259da7c025e9cd36af45be88459352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4f5f07cb93ce34d1f1f61be76aa901353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890beababf5fb27f608486b923dcbc6c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f60126a4e0c2d43832b463ca7d3c9bb355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d1cfc526b997c3b3d97b42cc16b0b9356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec61faed39ab745f102151874603fa9357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7123c64cdc51ca22aaa8f4be6378d1358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaebb0db0b181752dea6ecca33684c0359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72df6bb4515cfbe57a49478d02d6c0c2360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c589ef7deefc7555ce26a5b3cfe90f2361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bfe2715bb0ce04c9a3102f41612f09362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bea349ae59fadee25b92400e15dff3363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c86f27becf6d0d8422455b881e75b20364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c23a7b71b7f8cb898e33b21caaf350365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a238a021a4f190577269465c503ad161366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd8ec625e3bbe54e5963da60a350ab0367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7beab6a16a6f01fc4938eb306e657f93368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b07bb5be7c49cf1dcefa75c8cbbab1369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0658c52fe3fa10804b8562d33dd71e24370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4238261b05ca0b382d9851af8853ad7371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0973ab65f99b455bd4d262f487911985372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0cf0a75c8cce5f98d94a6761bf5ccc373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f158edb2b4f6c351d39dcd4e88ad11374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34614c764264934cbcc8f7595e6ae78a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391f2c0e4b3c822d5db6e64549a8cd43376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe8acf42e1411cd75685f7db7924467377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b610eb94a0dad877e59879828bddaffa378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98acd3e43c44068e0e3b30fb95d54e36379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b184d60b459d5c440d993e0c7d07d4380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2338cbbcebe03378aa74231db4e08cd381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbb4450b54ca2199aa3bef69b866741382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8f2f96812fbf9463cc1f73979483b5383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9859620e88417ef7547d6b912f1420384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca7ca3fd55effb2fa83b0f8ec53e165385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f96bd8f863c13a3d09b37da902f189386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2576963086017c1679ed8b51fb4876387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000382d050f8eb09c52286c2d9d1ae32388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1054913ba5abf3e7fe2d4a1b2504bed389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595f258d8e9619b3ebde15a952884692390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab60126e84cae482120e21caad86cbfd391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636291598cec3dab7629bdb3c139c48b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915f66385a3f4b3810c300ffbe05bf7e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1a71ab9b8da9e4f73d41b3fe4158fa394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f833be876ec1623353cb9652a3ccac395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1ef8f42e91c36c170c63fc37fa3d34396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0711eba2c6c014cde10360db71613af397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c8387201600beb36c117c4ffc75051398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce43979fe63060aaf35734764f658971399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b300e62c05f4c1dcc17f7981d5633786400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab514f3c1c5ed7ecb6bec85268c2a81401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5209f0620c9e875373dee8706a38ce402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca70cf26353f91a159a82c97abde472403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85c3b3982affd722d32c0976b1376d6404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907f723eee3c7213078e706b8925b413405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b3a0b073a30e863e02153bea6319d5406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2908d7ee2617a5c1c5184ad4a2c87b8a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01acc320c3d8e998f4a560afa77c782408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec52b5c4fd5f1c3e0399c66af844d64e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75849a24a31acdaa6f6ef807e9728c6410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30095194ec2b2f5de6e7d1612ec30f03411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f1fa4f2864bb5905547f624d838be5412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ecb01223d19ee5b5bcde7c3ae313e1413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603ca9567166d9a6f5e848f647fb97fd414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70cd96cac0db9dced7bfb51dd3a9c21415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e5cbd7ef8549eccf81c92537bb67dd416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f99c7d1bb46853a92bcc22920158c7417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3464ec43c028613d1d3894eeefd1f9e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b8a12e65130508036cf08c5a03c57f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fab8478ebd867464b65c3c6c8c9832420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5654f81e6cb41d16ce5425bb13f034421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb06d91569fc2bc1b24469cab34cd86422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28b5aa167b48d81106a3f5506a3318f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1839253069b97160dfc8f513aa81ae92424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667484787613088337224713633cdb7b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09524424a3bb9bfc48a41b58b1cdec9e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f169042720b40f50f4546b290697f033427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e6335cbfbf0b5c20e13ea3af113e57428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2baf5ea71a9538dd62c5bac04053c4f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42efdf7cf333e6faf8e886a1ea57697430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263be59b47ad61c3b71e8c6cb4ac5e62431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d86e12eb9ea5c67aacd13d5f1d34c6432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8305e0fd86d698ab118bfa784b441638433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbaf477f5673c19c9a5423118de502b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de4ae56b0a16b6217754ab68423ba3a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a9e055f29a9a4ec472313d7824e7b2436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed93f7031ac10ee8a0f89c921217081437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fb7aa31cc20e338bb6b9d6c959ce5d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f37c9dc038d8aea453da8ba79af6ec5439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb31f1b84ccce7aa035771c0bcdddfc440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0243858b9b5e5df373e8ac6b2e52b43a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8c445ae4a275aab195ad1853835c75442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d00886913a76faa33c4a9d709137f05443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b269e9c651665eb467aba13b2ab420444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637c245a0d537c53ab3d43250d0bee57445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5759a8032277dc487b04e98224e442a0446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca20834cbfb71d8b0938c0e80365b9f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e391d334747d3722f034263cab17b3e9448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59131dc45a603847152ef4135e1abdd0449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c005f372cf3a7b9842abd1ee8e0ee94f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983253765a12219a2ade0f979c462ff7451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ab1c6336a089a307ebaee5cd12ff5f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87294195cdc8513e8b503b62e89e7bb7453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0480dd79cae6b76b29155b758d83bef5454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d610285c14450d51ef9da950a404da19455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9143a9b40dad2b5d6fb90e91e57a3ef1456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a327a346c856dad4b5a8bc9b92ed4f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cb851fd740b14dcd76e50f40334e27458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5ef64da918590498653df3b8b9ea4d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec3b96960b9532d12d7ebea9ed24918460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebdce1b7d37cf3c8883f59c1fdd3986461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7d872cde6d1da18ff3b294eabb12fc462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7dea9cbf58f76b9d88f4f859dabfcd463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b77ea8fa7aa81a9fcda90eb98244e1f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332fd3ee35172f369adb9b4d1b0ad875465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb7e9128465267cf92ef98fb969c6f4466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd72f2402999f5bb225958676211026467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3942b15436bf39919a110ca5cccd4500468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce38d5fedcb03af713624a02c693aa5469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943602f922178abb694389ceffb2ec08470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6462b35c43b7e8cbd13c765b6f5a24471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35010e177a429320570febbc0910088472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8533213225ac5dad30aac52e91ddd55473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99602e7278ade366c8a991ee53e6744474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544bbcd18dbfc711bb426988eec33a39475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176661c8234998a3f352e35a9f2149ef476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a56e58d2bdf81f654192258f63c504c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2d91e448c489c1d0e7ea5367e8d1d4478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd802f82f634cffe62e4dea20c157378479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646c09b26913c9c392ea7caa1121c528480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0701c4a36b1ef84c58e43f29acb9f046481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a202c6abba632a4317d3ce9e6a706d2482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396d5b5e1532fc5efc68af079acb0508483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39629777e17b492eab83cfbdc59f30c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbdf18eaf407f2b9c3f958016256caa485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98c69c20e09a4c237eb8be47ae7fccd486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01194b9e821cfd85fa862f75929c720487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337c30369f5cc58e0f9c322c52d9d4b5488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c37aece6b88ecf48c5e3f954cea7f7f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc2b2a9c748aa7b43e0d98e4d5b8eac490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bb2a97de674b80bd9f52c945bd7baa491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5a14f9c5c3bdb8e1d3f0a224080a13492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a886d7213986bb0d5c96a7987c3ac81493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef71909bd1e393b510e880150892f860494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afcbb67349f59b184a9b445d5d4fbac495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bc222fbdac445eea131c18f21b66e9496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f9d20bd3e8bb758bc57b4f19fb77e8497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6533bd80e6ddc9fe089aa35f198d5128498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eff2c6d4fb80b6b4020b032a5ae424b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbaa70e5b3a0a3dacf04a2371cd673d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fa7e830a22c71a58e1ecd13b0e85d0501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f15d68d18807b11977e430c3a202df0502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae4f1f775049eeff384e49a663c9a59503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f369bd032fb7db08ec0db327f37f8306504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92efc80be0247253a90ae718212395e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a840323196d803d850f199358660f9dd506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc76f3505b29a890113213c1af42df8507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64231ddbc7de9bb3bf39d7881e88757508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f7448120395d38652aaa81c53890c1509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db188e3dcee11ee94ffa492f80c32a03510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615a389cc7a041376ff2e7b4699a5b0a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbee3eba1f085a0f720d35e0bddc6f45512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d51cac718591a1e34a733980f84e51513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7da36382d3cd2b3dfe20aac948259d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bf3b7e4386c5bb864f2527212bf38a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b4aeacdd3d92ec89a1d6a1305d0d1b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e26b4f0a83f7d38674830534119ac8517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408421e1cb886ab13203964c06718d01518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5382d38769b9b4813158e441bc2c88c4519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3b17ad75003589c06d681c0dfefa4c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0434992ce35a25a7783c532e400f4c7b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c75e80a566fbf3b4d245a467b9e2d8f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49732f5db6d0c942949541316e03de47523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daea00601038a61af04cb6d6aabc368b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1b85073e9ca72cec51e2b855eec93f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582bdd783fe5dec1e27f15b34dfc0f68526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e300a03a137fe66338bc64761d2bc9da527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394559d8b85fe0fb90e6383039d43a51528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c989ee75391ff95fe44c4aac7a1b19529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408dd27cbd8a9751da82b74fa1f02921530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3640b0133f5e1cc5c8299fedbbfa54531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894d728e9589f8b1c8cea21f08c72d28532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae70803e9cd24732067507b1342e8572533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a677d13c610cecec67e01315bce3d67534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8566dd8efc7a4b3168660e474e19ee0535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f52e62ecc3a43dd534fe756572d97a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dfbbda21e68990aac8f1a024f8fb49537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed05f3795ef3f47805f455e232bde34538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1fa207a937a3f187b73c0c4abf4236539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601c6ab8501a1a187922dd07b387e403540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65e3f6237930f9748ec4d9b763716aa541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886c0dbed0e4ce0ba17509d874e74b65542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e45831d25e4800f14f65ae7e7bc3919543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22012e678879e63009890347a854f1ea544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1b36c6eb5cdd5d266fe7eb83fe1b8b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ed467973d0961ba60fa0d93e565709546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047a3f00fb09ab5d6297f98517f7026f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e5e0d987fe9e4fab1a9083115c4e9b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1ccdecd888dd1cf2509e22e09b59ce549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2422866626a417d1f9ab3d407dee037550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5b395e56825a43e55cd3a3a10eac86551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e2d9da83577857377dcaacff47d25b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be19bed6daac24578c9940377fa30544553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4072d828b4c13ce05a38f5e8c737366c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48945434d3cd183ecbd0ce694c1220d3555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317dd4484b621bd9e6b46c539f955933556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c42ecd2189ff41ef959dd131d524b5557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9f7a9992a16e2854f8ce92a1ebad08558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9bd6d2cda26cdb2e1d3a774473349f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470f039e24801ad8a56a8df6eeaea879560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33705489a0569f30a0111e6bc5877e8e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1af83ee8b89155dfca87837e77cfb0562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a65f0d92367925818ff3017fefe862e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ef0abe093a8d87d30e5fc5014bfc81564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7beb813fe3c02f9e1ab598a8f4606f66565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a52d7a55483baa7efe4a1207c3c7c81566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e5cfa12b1ac2173d533c6047a2917a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8de6df4bae2dbeace4e1a3bd4fc337b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc7391afee10e926323827699ac7a9e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4b533f0f67cba92be7c0d8f3dc3446570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7642ae36852640c83f95eca433debf3c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adbd57c66c86b61cd9f58ea5ada1c76572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccc6cb9efd3a8c52b42864b69ae4c89573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b904d5e01fdb70011de138055f5231574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5b853254d5263e68150c988ed6d257575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86de6312bec0eb8d58fff50d49c2e48c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8238ebaa555b6b7108b2ce1b6b7881577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d13d1c98e1037234fdf93fff1a6551578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66dc53db08ae6d04a7e075bd8be1d74579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b228447aa4b649dc4b6a301e4f97baff580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063294420aa69f7bdd0be39119f4473e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5201cd225dd51d1953da8e418458d2f2582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b596f17800cc1b8b0e89dab8b44cd800583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db2204d315b1e9d8ad2399c890c5536584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30141898fd32ff5c5dad0e0c49cc1313585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b52caa32ea7bc41cc69237993595e34586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160c23ac793fc6022db6716eff87a7ff587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c5e3e65ca88b0ef3396500c385852b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd500c484037d39cdf7cb9bc741a23d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc2fce7fdded478727b5553750ea1fd590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd035da5f7a9515454a5500d92eea61d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c0aa68b48effe669b910c3fbe2b457592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25c575ac899a0e1312fde3c9b2e7b86593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76438a4deb92bf581ae0660ade1e38f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e1fc84842b6a27b625991085fcfaaa595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0928bd1aa1533c87f0a91fbbc8bf71596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff70a025085ffe0cf5b2624708e4acd7597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ba03e2f02e69a4e50e7b0cbdef5f72598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e12fd41dd9b8de9004b37747fcdb1d5599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dbbddf713540b96757326158336497600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6e8799070896189942dc9caef007ab601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63474f1029a1357ff9fee62a91b82c8602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9183b7a0989ec0570414d168b28da00603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd67e6b4902731a1f535351485bdd09e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78e75b43a678d6d0208f6ea9d612cd0605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab9b0aa0151e0d4288b616868c01560606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db6e1863bbec0a0267895c69af1a604607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c6d3957c6748a90c685f242f7ccc88608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421c7f704eadfee800484467e6c2a0f2609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961f619a433e69c66aa30d4b46603001610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7f540adbbe47354be4c0d2780ad314611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ab6dcf8fa3641bb5f697aba406d048612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4d6234847339e7c96f922d3746ff89613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a84c85e874a428cd4f0fdf18a666dd9614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d6886a018efc095125c9ae54e380ff615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189e947dcdbf19623f4e37caea03e7f5616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9474b24072bdd8ac3c745bfa3b4e11617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8110ed456c5e108bb1ac97439cdc20618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf91f45a06268bd61fb63ea3e2032c6619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bc2711f6f2892ae9d09a829fdedfd5620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474024637dc53cd594e1f8bb505d59be621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ee4933a99ea1e104beea7fc7b79187622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77557662b1ae35db501fb59a75536b73623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a39f6e6c42dcb4b94a04557cac9ed4624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4077b7f31f1cb7351ee763e85e49c8eb625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2697598c9efed1027e4f0fd163a810f2626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b8f7e792265d56242f3d3624a692bb627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a7bbd225026b00e5dd6e9eacd07c90628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cea38f76f70b10526acfde70c6017f9629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276c73a802270fa90f9f015edf37f43b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbe5be3ace54a5dc5f3d0b716eacfad631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa747e175c2d4318aa0671346281089632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f8a928201723997515ce1f578c894c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a180c4d6f6887554f68770783d4163634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b681238bbf8d4fc621f6058dfaea8fa7635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65eec84fa2c6770e34a2a286a9d3d5fc636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1400647ee9bdddfc064317c06db2097637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7133e5d2a46de5637ec38a39bb7c9fd638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f7d990db44dbbddca6f97fb91374f0639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3f0caf0e9ab981f4d4351876efd0f6640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87875d8726b1b8aebc35f4843a59121641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e9a3556e2207caff64de6fa0da40be642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c506dc7b27716d0d50bc20fbee74f6643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7505e40be5edba6975e57035d83e3a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3eaf7139a250a4245dea12746fea79645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08173642a1d124f155c5fcc5645549d2646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c18b00734e5c687e0087d4abd56b3c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae67fa8ac6e65f291470f9c307da030648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792614c8081d4a55370b2bd5fc263a3b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba2835b57d202a5fc7e42c604fd1ffe650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39893886420868931d7891b7e9618dd3651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da9e43ddf3ef234f64c2d6ed9940ef1652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63190375d29b140e8014842339de2e7f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6412b430a0d789de44648ac23649c3654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9bbf1c950ce1fd52420ef9b7773775655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ff32e3c9e0740f0fd65e5cbba090f1656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d351b4091eaf95213821982533113095657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518df9d0ebefeac3c7dcc7f4c41ef26f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6968a4d7b9423d6d4bfebc61d646b557659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cde0eaa4b980dafd91e27f61e1ddde660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee9f8404820528ae3a58601909e5917661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01755b07d17ccee890ba34350c0ef2b3662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f836c33fe722acaddcd08a33eb77c7663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c7db76a448fb9c98d4d460cc22e27a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c161e0a854a75be3f7c4b33c53b44e0665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf06a69764b4c7d847e98b5870036839666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcee001ec6398b6c7a5e77a54e11cfd667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24f0bc90ce2ebbd16e1429a3daa9e2f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14804e935064110f6507bb671bf8d74669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf736ef183373c12fe66e9bf1bbaea3670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffd8031b568a779dbe4d9a517631af9671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f14d8a100c8b35d96273382cc7b9556672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0195f53c4263d55dbf40dad9f2916ebd673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cbaee08d4627c5ad4fd172e3e08b0b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9bbce193e9b0a2d0ef7187f51d6009675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d986417aae6de6f0708fba5da0569e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa95c5de34df861ac029c588c522e77e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148ad39c0500facfb930c7b88e8b9fa9678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83c31986edff6bbd2eb94c273ffd3b3679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a1d79663f011bc092aae2cccf88ae8680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a22ef06ad170fa53dc7e55fd3ba4f52681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd6149cb4316a8bf32cc3a3bfc69d5e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a897cec1f830b032b9fe99db4eef60683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e049a15c36b77d0488b3e582f45e3bd5684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630eac24780cf1c03b74297457c90cd3685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fd8decd2bd3b80ce086ac734f65294686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b79d7772a24cf3cacb3ca34f4d2e66687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8478e8e9b305ade78e711678acaa3b83688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab80a515864c9a3934c3ae54711ea67689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9aec870347382b27517ce87bb5403a0690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d69ea27b46d8966f9ac1933f41f6d80691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2d73548ad55dd1bf478c4dbc55effa692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263181a1e2909864814b63e5ff8b9d69693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36742a67da59009d60c50e6c2bfbd31d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6866a6120fc8adb13aa4fc285cc08e74695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea84aa770fb60eb6973a965eab99874696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb90d43f31e7fb9758a14c62d51732c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c9aa5df487587c9ea878d58a1425b4698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9373aa0e1055f55d53c1ef9966e1c21699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a7bade30a75237b1f6279908335dca700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107060c02e95abd0df964f7fdef0f2ec701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98479707e77574f6766707e68eae7a45702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0474a8eb381e2da50c112ea50b0f7d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904076419c54eca13a055227ea430aa2704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761c92ed72bd5ce68c621aeefee5bc5f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bfe9d8b12c6131268534851c8bb48c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba839652a10ceca564a6dd881b00a1f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423fdacfff9b83058857cef1f1a0ddae708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cadf4be8bcb99ac635b24fed7c31083709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9a158425b75254329dea097b742907710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e4d4c60d23afeb2afc74d3b72f8c09711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a8febd2c8491ce9d64420b7debe5e7712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6298700729705ad442342627c44dce713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870263baeb125343d6e03730670ec6ad714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e497a196da6efb55bef67cee5b06347c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7a339e891c060be46b0d93774c3d3e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e367830480c05a2d41d05849bf941afa717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ce3b17e5a3d98c9268d26c9cdf087e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513cc8f9a5ebd3bf87499ed413d6c6fc719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8a0d2910b2677cb7a6628e4703c4c3720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44f233f41e5b62c911fc563b2f23dbe721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fba27bdbdf01f4e8f59ab2c788e6d1722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821e4d3530dfe8f62cd5abdc6dc82e17723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f377943b85b23e9e7f32a94220899184724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91125fcf2b96ddb96a398c3cdc46d56725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe00c714c1009d09f1f96b06b57d4c9726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f369e601093520f822a328fbae5a63fb727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a09779fe028b8ea667677bcd9bbc7d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e417e6885abf0a95aad8ec3e65318104729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c6ed6d0d5e6be892693b7cc8cef8b4730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2331d5150f9b34e20a9daa20f36f50e4731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372da779c158198106c9b87a65258946732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed4ae18a09355d792d42baef31171d6733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8919c9f67acfa151038864d4ed092af5734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c62e3d86e3ed4e7a77a01fafc9fe02c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30c3c5596e2330400f0f91d4d5e27c9736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9f2943f315c7f37e31422660b31ed8737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7a2c75f7973c55416ab192ec107fd8738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75be15aca99d0f41c6c0472177891ac739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9ce5e297101106c892e74412f1a1fc740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5654f6ba3d1a45f8df9f64bf8bbbfcb741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b12542f8fb6bb7b03a24a179659596742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a956797e5b1d893e8df9ad904e6c09743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9f93a519258cd723b0a3f559c09545744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e4c8aae836598ecfe0fbb95d10a0c1745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c707aebc765403cb8ef5daea34fa0936746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d33cf8bd2fafe4fc1f92c1e561a0b2747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26f150e2d35d6330bcbfffa0cb4e601748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5699bc95df171eb05abc081b101525749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80c94c980447c2f7907f857145c27c3750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec08990fda2fc403bf72320de1633405751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8511a759482eb3412d677b9ab06c89752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6d457d7a82b394e79638d8bb976168753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5254c3be1ea3664668f909616c97f8754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71690dca4d94abb3ea8a479e53c58e34755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6830db4c84284d53d4d169bb7b5eab6756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0bcacd212659a0ee1da320932f9a9e757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ed3d68286581dab6110809c6cd4fc6758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a439e3360fdb4370d424f12a001fc3a759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>