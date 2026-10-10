--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abae25d188c252052410ce9ec9fcfaba1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f46cccaaf47fb13bf1712db4b2108d72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33418e517488135f597390a7cb9c21ba3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aba036bfb1bdac4baa45c83ccfe1eb04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75da33fbd7e6e13eb9b359b4220f671d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3765c11902d914e354ece38429dd1cca6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002648500d977d404956dc72db63dcc67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a7aa6dda91df24a9c3225bc2e392ef8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1defe51e65a9fe085ac40be596a10699.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3378e6ed38ff673009e0d5d8bf4e3b410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feed8e025164861eb95948d4b520c02811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c44ad29b380238a85d1af57d6b819612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8955bffa2249cb2f2d5799fd521699d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771d77f0585c4bb74e6872dac4dc80c614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833ce949f76a9972159493febbfb5ed115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48605c81479196cf68308757a84daf3e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ebdbf21cf2a0200ead445de04e8b5517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c5cdcdafdc37ad649a1c46f4a2f93418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e1f2c6f6dea8761613c9011eebd30719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042599dac3b7e1d32a884a89a971732d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eed7f86aabe9888eae8896f6b14a0b521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57b5fd18f542756f8fa81e4529d33d622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f834a967f91e620b0db9154d8e25bbf23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0b0dda4e40d477ad1cee9885a9852724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bd437e3ed0e0143355b7c4c8cd6b6725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d679fc44cbf4782fb35dca00cffe1e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6403cd51c22c9d9df5e164f02f789fa27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f5605ef68a0c6f3700f9f94221cbdc28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b362555657420fd114287bb1e0280c4729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898ad61bcece6db4406aa15c7802e07430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d418493b884b3371c4182ccb7fd181931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098cadf7bb4f87071fbf32fbe56b053732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744a27e4f553c87d6c520f01c6aebecd33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e493d4ad022eec859224f9fcd2d4c6f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83285db8f6d719f2efde6558172caaae35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8e1029cbce5a42b1b5368185502e3236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aed9986e98c6d62bff905edc9714c7d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d2a3906b0d062440b64aa549b3405c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b780a22710525dbeca8352e687c44fc39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2d4938d42112d14374c6c347d9009540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2bf13e9cf343fde8506d74da1e276741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7e350347f8c8f3443da28d39812ae042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6236f39a52f856a51736adcd6422506a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b6eef779a151c9ee392739fe81880c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803a3c9928d0d49faf1938063ce462b545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462a9497472af1ed03ccf3222d012e8946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8163fcb80618c3e5c2db20b3ce2f4347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56cd7cc39d506d57a4a8ca778fb988348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4a7ad3724b2af9c447c2a407d10cbf49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f02bcdcd33cb12f0d71ced1527252f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c15f1879959d723df26ff464f95deb51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812f37a418f8dbf10489bd1aadaec33552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144941cff9f1991c3da56588f4b0797453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f3da8f844d6724dc2d5760ed3dfed354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a84aa6b47945303bbb3767e104c88c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05731e79daf4aff875829d8db50c243c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd0ee9fb1e375a7ca51bc6aa0ba48a857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c95b60e4d6399191d21cdf8602d08258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5735a6c7913ae00fa9cd7c5aefc8de59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe1800e370631adf18861bf5efc702a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b054e44ed7e7d19170ab3b82bdf56f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9550a3a2418c01182364a68203215f362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c652eda293a346251c24d1d30a3e98463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b1dface9dc0bbbaf023d8380aac87164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9bc16a8a9b69e31bb70b6c5ed855bd65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16d706ea5d7c939107cac8dc260124666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d412eab8120aa44533feb12c660eb2be67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df0d37f12f6b258709e07b129f866fe68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7c53a0ed6fce5a5d5c4e34b125bf5269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43943e4e47ad3fc153ddf5d2bdc3b61470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f55d720aee883690517ed907d825a971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9873e59fc4e7fd6a5fa6ede88520540272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325feaec836b8c78ac5f4b68a0877fd973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2701456ca8c3f0c4a5dcd8bb00c8a20774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a2fc53507adf0e174016dac2ca487875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cc8f13f3ff246b63a6723e56c7269876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d392a35efa1afca70d7c6305ca260a0877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2382213c281790b10b3a3a8cf56c4b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d273f5810a6456d619a9c77946f274c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061219490a9b17785612bf8c3fde774c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004060c1ccf7c6348e4dbc7cf3ec4c5381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe05b0f19fcdd127915a363c16b6483582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b521d5eb3d728b94b451049ba168276483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b80c49b780057608d3052bde146d2084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552f973c394624dd110fe85a0540c1af85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe86cc99e00dad186b4d54faf689f8786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d1935ca7fedb19bf927fdea78b6b5487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa975af6fa7170e70aa62e2becdad92e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6c57856e6eae3216db51982a4cb8dc89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872c06ffe7348e934438c06a56319a5190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bf071b3e4c27b23aa4e7977edb2a8791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6aa3f1fd6bf56393722be1e583b8b7492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc39116240e0e04e6f81bc6b075d2bf93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39ffed35993b2bad1f78a934876580b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da2dfd859cb2b53b7230be2b98fd05895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be29b51276b4b57ed5ad792bef536d0696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58caa91dd0067981f2305f7df290e27c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4972298e780b0c6e9cb05a5a2de54d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e861ae7f59fe046af89637f662d675299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aad89daa77d879faf2d06789d2ce1c3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a99b4037cdc1af7a0efb560d07ad8e4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8572bd49c9c2d0b6d704732beec3ba3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9285688e531609f71785c164caa5cbc103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb5db0f2f0a3f0beeb942d65c7ccdb5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a47af80a2890e1c1df57b145ad7103c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb08e7fe10aed7fa492a363a79d053b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f0bad96e15d8fca0d41a2b512989b7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e4b9f09f3a17542cd900a0f04a1726108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c42ace62eb7a7048c6f03b1baad36c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c2c1c6943e4ed82d2fb115e1e65cbe110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4d05d4f677b9940e843e4e39d58d98111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad06171a8d1a5600be4fd3aded8686e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb724b517986d87545da410708079aae113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a7d28fc146b8bf416e1dbec0d4ad56114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54aa2623427e1523783e9f50232a44c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182ca26aa94a46180a76f3ac985d3c22116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9fbe2d30c73d16d7a04a2674a018d7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c4535aba8ecb944d99ed0a0fb5ad6a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5ae886b31f84a1d8405d445ecc063d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20458dd86a3b7529817140f76cf03247120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98a643dc86db48a1dca21bdf94e58e6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600e46b8555f0a345b88ed49bb791f0d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a568f2f824a008324f9ebca49f956e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b3993bc9df8b1b8fd7266fe1b0c517124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e7e9903c20a39e9cd775ccdd6ab5d4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e077d727f06daf75840a8f58f3bec7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a257c4cf686f5181380855b517a57927127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79245a1d6723f05859f37a77a5f9fba128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec4e4012d5b725c50da56ceb66ce7cd129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e31ea0bcf16d7ed02d60512ca924311130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ead8f2321f6e05ce5798f8f5497f4c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4191e163fabb9f2d139c9e00dc70a8a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0849ae815ef73eff4a02ab24bbaf935133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1946eef9bd80cb04da39ec15124a85ed134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb53c8256274e287d98a8b36e3b7ba5b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ab319f647ee9c8d4383ded6065a338136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec0576b06a9eb5c4f4e9ae98df32061137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e26f982a262a13e1673c481ea8d53e3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff91ac7f910267d2ade525affeaddb1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e505edd3560e8ce805e1f4b12c6f8406140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2563d3946a3da4c760909a86bb7acd6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96822394108f08053635b520228a388b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28c339c844779615d0acd9cce595d61143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb8bcb0b6d0a3e9e48b96beecf3fc44144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ba555a1e9b376c15045e148b49cf4e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42ea62fee7f92e79f3fa3af80440c30146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d0138f964d6aa6e273ef68d6e61ef3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c75af4029c12c69449c972a56b1f96a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39c7954b9f1e1bd94ce83da42288d7e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da901dad1ab67d5a49c5f48f43e49d9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e42a310b2f18b06700f93f5f34b6bb151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177c898738901f728ade6e7feafc65d5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d1212868828590d6e17bdd280a8097153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ba72cd0c1a1fd947d6407182537907154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d43a438ef45cb964096c305833456f1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8187c5d1cccce5ab21d2e970bc345462156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabf4aa5a16bf14ce645797d3924b409157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12e025bb4a9c61a1bd8fbb6c8b25948158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08ec28e7587610fbb13d4f9d96e1cfe159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daafb311a82fa4928986f91ff06a97a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7f1b6da8c5df7114e8b6c4ee7786a3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8ab183fa1c01352afe968ea228abd5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588855ea3865cee426d1e4db360b7fb5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6040da02440622a09d5a3ccbb20bc5ce164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cf507978fccfee0de7a7e2840893af165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a296645d6aaa109d45e5d5d78c29e629166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac764e05683b7a9376ba33b6280df2d3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e19176b48e3d660da792366c291efaf168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247828ef497b052c8ef1fc91df6972be169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcea114d552da73de67096c345f2ae9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c1ce99ad08e5999afe4ec9b6b49e87171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a44d848c87d950e2f987e82fee07ddb172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421a3e799012466f47fc62a87fe0e9a9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc106c48327bd8cc30b2210e4adc77d5174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0f6409b8e52ddf005167d71db97993175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a79f2169018d887fc45f1677cb4767176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe9e244228f0ce527ece4a8d11eff7c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1415a29a6d3625273fe09cf6a6b0a261178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4376a6d538fc3383ceeca7bf2384944179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f65964d28a91979dd36e648e3f425b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619aa9dcf7c0c09d5bd3ac088f9077e0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d00bc3af5c5eb869f9c1b73bc842c21182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cbef16d7e01f257719db989983e05a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e296447bc6b0ac73ab49e626bb3d5867184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330c4da86f11d8022ad86156bae77670185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d856d96cc69e2d34613d7675df7e31186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dc5eabc6016e3fe695fbb58abfb029187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d38879d2cd39b52fc44d9da50e5fd93188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa79524c125d50335e7aa3b9d70c6c16189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e930019eb79ebcf05969ae4d078cc5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b59c9e90584b977a5aff107a8b11001191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b33ab69f9542522c91b1252dbb179e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7630938027cbefdd843d897f3627ad193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf09cfe6b8882322f0733f30ffe0e70194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15896ad4e3f30256290e200b8f0a1e65195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408517ddbf09029ace8c9d3655891de1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f796e16cbc882eeaa1aa4e91c67505a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6b03d377f29d4ae99fc2e105efe023198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cebe786892526bdef5a37796c0aee1199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f327b25a320d476b4062552cf04265f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec716b2c19f873f3166d64e729a761eb201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df536ef102c4f8d907ccd41cefa70f8e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a429a238f5400049ffa7b60a754b454203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80e0e4a683806621aeb79b0efd51990204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b0e68af69152087c6080a20085c6ff205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8591e9427586a1e43d7b73e4da4fd997206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63adee39c4153592669e5c7612d7db25207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e3a1a8796d0798d2794d55aa027563208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1dbca23c375de78165faf1defb6369209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df5332330eac05953631d5f6ba7778f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f09d3c38c00324f6d741c28fc48df60211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81de613d2f6ade579a04cc7c59d11770212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c3530fe10a075e3cc1dfa8df354f61213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1b82cf84fbc972db6370ce536b8d59214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835e2aa5398cb5fca717838102670913215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2067ed5a0d429f62808445cbbf07611f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ba1a882f206a223d0a6038588577ea217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d46e9ba895d88224f6b75a74e67eda0218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd70dab9188c91025b33ab7304879f3b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4300da119cda718d4323c60b57cd11ae220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59785e777f2c1ab3dbc39c75c95295bd221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76cc83ba190442e9ff58bf31a7f326c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20e6b54267261fbaca1b434129a6452223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5b999fd4832e3fbc8131e4f9eca398224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01c7ef7152ef422a18aa882e067148d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684490b2b4715c2b7c75c7f4e20aeef2226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef06d997375c1227b1faba4356c0e50227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e7204250fda6cc852f6f041425c440228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55415fd1c6f82e1b1c2947239a84cd1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84c9c390737c60e40975ea2bdfe2375230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a6112edf866f26b778823db252d73b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5afa238b111d188edb73634b7ff31a6232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246c34f85f33ca2a73df402cf8a63dc3233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5d99ff07713e9cfa3c734788621d8d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1d8e712970746ef97d7e873ec497cb235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e449c4158f3681ac51911bc9f3f245a3236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba254a2feb6903f5e0745a8b3390d40237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b4de1236925aa5e96015a096445fdc238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf3184564282098a9fd78568159dbe4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e750278fcb9bb41d4f281708486931b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba477d3a9b43802baa36338a5734302e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a9e67eba530f88b3f1d6e379d7f0e8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5199376912111ca94ffa8f405de1aedf243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74329488430334374eb09a173dd111d0244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d912e4325616209d7c9b0842759e23ce245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6856276fb4b15795c437db6356dfa75246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b477acd61bfb3ee4cf4c2b1f711691a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045d365be3287402d3565296598737e2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdb7e144a5cc8c8ef53203cf8332aad249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7229180da558427ad3a9836997f7608250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7d8dfdddb93db084b4943c3a6bd154251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdd22137af9a74834e11bdf9a66a06b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d593c104b8d88196498f22464b9f7d6e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d9237f0da5a7861d54194f903950b0254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0a2a3f986b5794f382c9d4af8d853e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d9b7c4073e8061f4643cfda5150b6a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b09cc40b0f8eb63c2ad69eaa4bd8b8257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd51fd84b089180079f7829bbd3d98e7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7084f31d2304f38967fd8c21463cf6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c12495572c1ce1f487f274498e6d28e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa904f1baddf53b2c64ef9211b0ac09261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f54cc07296a588deb66f6002471f770262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba9bf8f3de2299b77d79630b3267454263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00972ccd537a4b8df039d35a207fbdea264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a9d970e1d43ca9839f94be403731bd265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c457b5e2057778d314b04d1821b30f2266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46f813c25592736ea9cf4cd21e9d3d8267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecda2500fc63c8317d91fc416d864b7a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6b599d1b4ca57de4280fb747d6ce5f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562298fb69844ac350e1a4225d62726c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb56c54406242c79cad122d56b0f3c0271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77d5402b0b548278a1b5a45cb5e26eb272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddd62d56866ac1b4495f1a4ccf45f41273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d1ef3f7c61a56ad24ca2f2e2f6b17c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca852a0d6708e102d11bdb34302a3095275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e9a49c49eaf4db46350449d9785acd276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19832bc1a13b6b160cdf51ca459eaba277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2350d209f2a5d5d0c65bbd3a44b7f8ae278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72e370790f7b6672deb5bcb892be361279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86f9093d4829cb7ea4a3d823b787616280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0060b4a12e879224ebfa7ed719e250281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c198d4a722ffbc53f283b3fccbd15a7a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7758bbd30d780bfc62caec3ce099745283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b39086d08fd1039e3aa27965450e0e0284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342243f1a2bedebaa1874152f14f2425285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d5e558d4c8fcb819b03793e7d45128286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd03f5ef8af0292c9582c9f5e9cd02d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9046d16f4e53a7d04999d9503e132ea288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6775e563227ad53bce296cc5925496289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3568a03873d33f21037f5117fea014b6290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56efac4c0d313a3f5305a4d7ae9e8f5d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7052dada0d21ebdf73d7e527f8384f30292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f0b4afc459f2529f226e4c35abf715293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fceac82f72dfc800bdf259eaddea996294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52efc122835f45216df131ed9d56677295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b514127af00d426671cd3fc450a2614296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c52ffd1d024494e94bed98a282b9e8297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a3c96c95cdbac410fb5df4e55359a1298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb06c93803657cf0a345f24697b7f31299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2010e848136a4e2dc86be81aaee786300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ea4dbd13568aeb82be6efa13ef99c3301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0e91eccabe545fa862105149f43ef9302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25efe38cdde714188550752fd88684d3303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea51bf85be88321378a6c9973f12f35304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eca64ee4d525013f0d019e43e9aea39305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fb627787aa451624472a970722ca58306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bfcbd80a7c1dd5331ae0022ca32456307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7754352d5d3339ef2f8051859b055c1308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37341911f7cf161cf60b0babb6cc29d8309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb921884a7888d412f0d363cd0ed5842310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf26462478a35288ea945de51060ab7c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285386bdbfce518fda463b6ce32d7c80312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98a16e828f9f744b651b5e940d79be6313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8db5515f762f50336864c1ea39f8dd314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2142f40e5fed8daba543b4e421774f74315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332c60e99c1aedb09ff166e2b8d1028a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fc562dde173a0c0d56aef3971d32e7317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8051c0339d4f35a9f90f641abcbd9cb318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a369745db07d11ad8fde0ac062c042319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a2fe7995768be75fde025c86e2e3e6320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd07b80e42b06912e5161ec96dfa587321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a932bbba5d864521b904ef1854d9a4322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcf714ec2b83c7afeac673689869d44323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91384ec9f60e308daf5f8450a21f473324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce612c005bfc05787f3a36619cc09e7d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009d4ecbabc92b7ee33380ce00650c23326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48e961aabd44b83541bc56c88d397a4327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cd366c1ff11a9ea7d4588263749b4a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882083a131274aee11b72d575d0c8f42329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc607d76f9486468439d663c07ff6c52330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4254615a25f8245fdd81ca21d975d25331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1895f0cc53ad4bc6c89c733b548a8d2332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871ebcf3ba40b24fdaeba6d31307bdf5333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81461d7f0e2156ead59112d40e4744e3334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1135ac06a95f964b043a3f2f034f469e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe337d2345f95857a378a58cbaf90b7336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1770896644cb95335ec27c417794a33337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ce743f45a85aa6a6d3c153fecb9ff2338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a7da0516164c869d6abad7bb3b6a08339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515ebe1f9f5fe403b54006a3fc89407d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79192490493f4fec6f90c598e4347571341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e48612610ea25f6220c283ce2143f43342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949ffbd37ab8dcd3cb76be81b22e0572343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddb263ec4341f7191e84107452444b0344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a147fe50ed0b2516c962c4031fee75fb345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abf066e23556883ef1fdb8a43a86560346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf93388754d237154fc99912ca447b1347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a68de91854973e1be9164e18e590ca1348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcd3a5642a89f62f1fc912f2da6c620349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02e9e71364b22c5a57c48641fa09af9350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041a50d8528a6adad2cd60be6162213f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cce91d6d93e9a22f2aea79cb898f8bb352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a5f3126f6309534bca2605c8fb9c0f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0178960602d83403a91401d8883b62354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf0adda671fd7db81697317e243c922355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716697b0e09f4503db2d4e3b7d6fad7f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c50490c5299e2e223b444aa1e6c245357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61380f67d9dafe6e444c02ca6055c35358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d94092be275caa282cd88f1b9acafe359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6250031a9ad65b982edfb80349f2b5bc360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6612dc6e3fb1eba0593a9d4327a8b0fc361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908cb849e8d873069260fbc4a16e89ef362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5479a8ba374427188b456763256fb3b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d18619153bc33ca2a9087bdbf9fa74364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e169e3256ca628a231e2195dfc8ba66c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3d7a53b2037ce976cdecb0c0dd01bc366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a579b719c0d4018e1edf48219829c9367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772d32d94915312b649ea29a42ff1ae7368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719156a423868d52650d7b812d0a5c2d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d0fccc60a5bab21419a136ef29a7c0370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9068347e70be62d5f44276114f88dc371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a684a5158dd7df42160cf0c2dba031372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02eb5da83a654ca7e3f923b4172523f0373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca027d36e8a16418f55b38edf612302374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc63a2c29534701074ffcb425c163f2375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7741fed3deef8c9ff13829ce96055b8d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3a0f71c0167f5910193a5c65d8a283377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5e81d370613dffbbcc34e21322b62c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8ffc6aebb8011dfab097038d550b06379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5979f8a8e5961371d02b59bc6929f521380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6d96a58f200a47eba7d31e8c6d82be381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55022d9189b1192b03a7019116bba71e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ffd60f2753afcdd1af43f1c02c1ca2383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4ff4cfb4272c936bed118c0f3c4331384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8007ccf2b285e732390390e32bfdd3385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5193671a6173d4d1f0ab0c9c84ce2968386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd52c7b62479c424549d17cd90c7610a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d200f331ae548142694034eee559ccb8388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02a5c2c817996033de6ac7205207608389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1659901d90387903e852217d8b2e65a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48de080066e1e90805063c715072e1cc391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ebbf6af201b230062bb8f887627261392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496e5f50c00dc520960f8beb660825e5393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacf15abada78a94c91290eaf103d1a7394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2388fa16c356de64638e1ee0a31be29395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c403f61c99e7615670ef8ef5f4debba0396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162ba70d83d0020abac4bd9db9f02b0b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3f25b39d1a8b636f1c6ab28b9b59c1398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7614cd792fa216eb04c8762dee67489e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ab6dfc475074d7ca3454ff4a6666ed400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8767192a207d36856d5987a8bb14e32e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1aed36099f0713bd3ca979022ce45b1402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c587be3e8cac02e77355da9edac0c415403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912e1343eda6a04b6342a3952f60992a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22add72908ff9dfe2d6cddb34fc892c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7779db33dda828a8345e23eb4de8d6e5406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7c6cccf488b686442aafda08206786407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c7d81ac35f393f6b900efd1decc7d0408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32e83b79b453dd5a55d3e7fa4966d0d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10105cfd6f19fb8cdb9edba57b17f1ac410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5faa7b38089c39bf352166261539092411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a9682d834d3fc8a4be9443a1f8796b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8869e50dfc5b0c109b65617c07bed975413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e231beb3139a57eb1cc25a5286d125414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840cc7b1d31f183d9861a863bbca2c9e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12aae71d73056f06f80c402cfb7fcbb7416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3421341b24db4c563866629e984ca126417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b419c9ecdf3d68266ded3b401026bf418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2a1235f1827daedc880655ade28750419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae3d2e8644da5259523454f0902a89a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f7cacab0b9c14551df43be544a7222421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77ed144d4b19b34ba58876607977fe2422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7094ad0d8ad5dd6ba0d25f862218ef423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab31ea0428d494b7ae46e699e7993d10424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a800586361068204540ecc094929decb425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29be248f8726a43ac4c39bed6f48d6b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3765b33a8588433f44f9741294565c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb29b730336656824750d8d1306e4288428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4ec2e7a4e66d036a2e1b8d0a9ab96e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24839143df600c0c84ac9a3491bd3167430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c023da92e0915925a678e27d146b1fb9431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df7f964cd58f097ccb6a166435e2022432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d8c4b9f1ab281ae2054b6886b75e6f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71651f6c7d33250d5d63b522d34533a2434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4546def3c08ec1deda87f40f9a35ecf435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5786382bc446fe3e8d25d364dc8d591d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58f878e5cf65a5f2f9c31ce3c5c3cc8437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8328d6ae04adfa1d13b5c45ce0a7801438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5b6183adb90f2794c99dc58cd6274a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05be36c387d414f02637123e0c6ed9e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91588f01295098039178c6a43d24fc0441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473cff767b365384744178ddda558ae8442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b0608562d314ee4ca6c6804f03b075443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4bd1d593101966d80fe22856a92fc8444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242ef490ea84d47a65b3a6eccf67dfa4445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a675697a1c7a8048d9646c61f71fb33446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aada37ed7d3fc6cd53e1c45be73464d2447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751d511155e09a4f714e26f39cf77f11448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36aa7dcce60d02aa4d47c38522043e59449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c29b36d76a55a24ef223dd7c69430a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a227b88baf7a81f442df462e597bcd4451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7795c5ed8f4cd77661dae8e944e4a8c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b9b01f2bed4a734aafd6dbd6cbf1c6453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfda39e11b4b63b89a9896c154554182454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c245846956131f24d01c2f05006f28f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f516c431cdb616a30d77b90b9a2c6c5456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b458c10b934ab2a863dcf41aac02e1457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc0d3bed5dcd02e20b38bd024adde54458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bbeee3bae3238071e4415e9dbf7ea9459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332f51460c4a560f5b39eef0028c42d6460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f39c7d928e79cf416b3d35ff8b2abe3461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81b772abcc778b6bff9ae8571d3dc1e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c66c9e25b39011d82502b44c6c3cdb463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4496cca566eced51ed128e3503db60af464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d04d30707dc33a6414b5905ae8d6c5465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f39a2e9beecd97c24d9361b33460e21466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a978aca41c0eb3a9688870a3007da11467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b22a2865a6060e7d2ac5f32b12349c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12cec8360a4d06f85936153d6949dc5469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ead99707401bb8433f81a06aa836caa470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f851381d5c97ddcf6a7c09af67116804471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bf3a65b8e3caef14d062477578fe2e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6963b095617adac0b8a79393363e1d14473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80598e074e3f7f7004c94c9082e6e53f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbd4f5bbb5867ec931d5c216e4027c0475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3de43587feb2c20ca85dc45020d244476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895bb55e41f288f5f10a63c903b2f852477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec830297f57c23ad1b4e2510561eabc9478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3a4b1ec16e3ec4b62bbe4998ce65d4479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780613f5500409da30b4442a48863353480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7dd397bcc73406e36349e52ff16d25481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b3401d028fc8b48d84313e7cddd4c0482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93044fa9aac81e6a03747a854e1f05fd483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad7e1c6f7fd7b6fc451417a86983826484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210cb5d68c2c7320b4805f1cb254395e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7dc15b784e515b8107f4f1465c649c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4e8c7386af6cc28017300f88d0fda3487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e9f4c330d9e46f675c41ac46677644488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512358a3bd5245278ea9a3976d4bfe1e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b401da2ce281022fdca180e0d22b5ebf490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245d818c8f38ba889c2746f7c571bd9a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11670bea903f6aa3f5821b8e50cd298e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6518c9ce769b8ab8f73e4c7abed39d3493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ffefb4a1a65bc5f0987812a1b3921a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bda01e65315ec38dbbd38a0ddb6b91495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c047f394ee5f943990c5b8db6e7ca568496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5748e202ad7a6d771e75a9f7aba179497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d463b7fe8debc06649939f92fa2157498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4074b10a29b8ab2ed222c4b3e2aa1f3499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3981ae7139dbe3a01f03cd42f3cde555500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5f97103d474d9d2bab791801a03f38501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2ce18e72885ad39be24b98f7451eb4502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abae2d28a99df8df51aa0bc92018b3dd503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00763400737dab0671ac90952e705532504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd28fb91957d40aaac5b0df02a7b4b37505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f30ea47d5b38d9b9af83f01e32915d8506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fd49828bc7c77ef9167848c9f469cf507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230f2b9c8560e9d540d7dd19d601f8d7508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e116cc4b5d5f30a4bd6d0c410335bc509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679e6f3170e09af639d7643f349723e8510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181fad3888b7908eeb5ab59ec8d4ceb5511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa57f5d025022ca1e5d3927837426f8f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a4a71056fa0c0009b9c8f7b6558287513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cd3e7da8cd450a911cd8f15426c1db514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550fd1131d74a3f68dfe4f4fbdc613ad515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a336e5c66d9f0555f2562ae83727113516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abb94352c07b2c9cb8d3e6854191413517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16099410c66369dd6b357b7c33cc2346518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db918513ccaa632cb1b61ef57301b093519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f64bcc7ec33384511153f9d38aed79520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9592699f754dba1299f1f25a8a63856521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42f5dc206e76670904360266989c192522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e89457d1d2c5e7c7383139df1ca323523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b1b3c7ea84cb3a0ea0a9d4111ff429524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dd03997dfc72aa12b8a65a024bc7ee525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d53f02f85ec6c851dc7c5e0f6307bd526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dcde52c4740a1f3edcd9e345a3308b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e49c671da547619a617e4fc7773a9a4528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e4a1983a6ff634f5854eff5f604ac6529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5acb5aa08ae5d680bf2e295358f3d2530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cc5b215c2698179dd2baca2d0581c8531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43627f29bb01b91ea57eedff41a8d4a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d656ba21af10aa426a953c5f0317df2533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d36971c5b91b06d2c5132f0ec1f4418534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe6fc6de840a3ba5f68eb43048e8b4a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36a8a388654eb3ba22ff1b460ab24ba536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32615e44f6d5662ee14a8ae79378359537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43faf0537201a89ba3652429cda34845538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2258e612f954d59f5d4f03accdf98fbe539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28b0095ecded7cb05b3f4bedf6f0832540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba74bd7b9b4d117ceaafe0adc5deb4e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444c22271f0ba70238c0f005284968c6542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f051e2a1629a764fa2ae3db3b295d7543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43621e3980ef1f2ea8b0a3e18cf2618e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d301e4f197734051da6a890ce365ae6545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6b65992a1c5b50b7638734e7285ec7546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5caa1e8e2984e46a0ccfffbd1eb248547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f977e59296cab037469c7968e749076f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0115ac22477bf17419b10c4c615ca108549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63c7e6864d759e94604456a17859fab550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df87cc16056b1713bffa18ca1e6050f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a78d14938bcd4f32470ed51079f75c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a14a1edae3249283f44071a7040303553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085e50c91de9c1037915cc63c8536a06554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f05e4efc1c3da614d6acd61a2cea964555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1292d933370ef77e52a5a1359ab94e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db06c7065df9d7bfd72ee615588ed97557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323bbb0072705fe999f0f01d5ae72680558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0835a82bc296ca07affb3f02a87e21d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be67e6b8b8f4b64d288ca1c2a84b8161560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3350a93161340811dce5fb60a557150561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29299199570cfdb5eb2ce1d62427f62562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed67bac37afb761e5af9c3889db55ca6563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f633a65ed2be7ae21695e60ee093a52564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafb75acaa32a51ed40623f329c25ebc565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc364c53754dda87fb608a2f57c3584566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa07d2a0a19b3c5535b5a1a86d012f8567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9aca7e1a77de1f393d4d304410fc8c5568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8b491b5f6cf8f0c0558c0b28df58ab569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039db507457e0037287a5d2893ece79d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce110831b1d10c32bbe6b23c9800eb1571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ece26c0f23415159fab50201cf47db2572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538666dade751bd3397abb8721dc0b4f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe48ad03e191b61e5f3525105cb3ddd574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff5948670fe846426a4ce7ff59e3a70575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4796134d6620ac1edb90b955211306576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2fe2784ec4aef8b640e619ecd382b9577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9926ffe905aaa718358b42d1b2d4e6c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456defbd4428de008a90ba3df0a3e89b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f811be1ad9a1e2448a6d02407079e2d6580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b54c272cc40d223c3ea66935a2fc7c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eac2e7069ac1803cbf301ba743ce325582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf749f583771111f718f0418494082fe583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61f0874e72f92d99ac8cdee5b6ec70b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa304b5b1b41856c1a81c1f55a0cf331585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8515923926ef65dcbb0e7747faeaaf2c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c095e8168527a589301adce495cecf4587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de096d1224e97ce80cf6f0476d3e180588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4829e0f452c0861fd10d3212738d03c6589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0b2a347fa66545f583eb87d012c419590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe5aaf17882c02da68455370f5f1288591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffeea2c0465e4b1bacb1844a77410d60592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bceba6f5dd31e4ce10dac455839001593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360c99e49c55787d588cf698700ba628594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528e3e1139065d71d20af5ae614d660f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70af8af16be92c8f679134316144ca41596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b872237b26c5c6c70a257b9cf3606608597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7150e8c400dede6d1d8e4a02dc429c30598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bd3d9b22a7547eb51195bf2eb7f351599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba2c280c226d9335d800625499b6b4e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4aae9d7ef1ef15270c802a5beb91a61601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18217af4f470a6f7eb246fd285c5275602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a476ae4be5d3684e6373aa71e28d9dd603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86742e85012726ac1ea1673463c8cd8f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9971a01d18b15352de47dd5bacf10e38605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a00bf943052ef8b48aa98664849ce3606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1916f10e2c68009711bc9743c330ac5607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c059344ecd7c882f7c298e34dd851613608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a0fa642c3f7e4486fdc3b2cd047a0c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d222e3fb5bb5e637e9923a6dad96b0610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aabf1e2e8bf49aa5940b8e02ea63d59611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74bfd7cd5f31306f5db1db35d612a58612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc1cf4fc298202ecd59c1106fbca4e3613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bcd73b2e7caf50f16669995fa645c3614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac0a7de596ec44715b7e78be06f612e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e09a85397f4832b048e82de7aae89a3616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e076e1d69e711f12f26cc4cba1af24e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f459dfbef133c2cc01cd6d2a33b74220618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0554413dac61ce149ac4f632d87038a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f11a3553445cf344fdef1b60b540bec620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf328cd84e48f80fc18748a59b7f3486621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326700bf46aa606c53f7563b55789e41622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6a9b7837b1587015a5d7183fb17f07623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30f1e4078820b1af3690a712ce384f0624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeaffe1eda7923bb3f89a85b2ee887dd625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c268639e62cec4c8f1f81856ec11cde626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ddfaf725e0770696cb7c5962b401b5627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecb87da7b1ba31403c674fce8f95323628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf0877fd66363546fd5f922929e6350629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34940258266e2b6c339816c6d7f5cc23630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160050a844ec2c76321b491774e918a6631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d58d1931fabab3bf1dcb51a5d8808d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2074051c5978182ef7297989c959c0c2633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d97be713930a464e54d96cd19f7b47634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eacf13558cfcd15fede7ea0aa38733a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5ef65d261b36bd63bdd34deaf227c0636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc65779c8ae76f4a4c5c2c7639b57eae637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbf59f41695b69768f6f46307314efb638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03735cabf5309587174bc9536d2d8457639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6704f0cfc85123c08c603eef433e511640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8699abc0c9950cd45f74c60e635b34641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0490c3735538faa3818c85f6290056642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf746f03ea3e7603aa6772b8315602a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7406f16857eabc253d58097f252c587644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa6cea456c17cd27c5720de111bffbe645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db8d17c3a87c2fb5465701807d4f3ec646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5364de4c0e853c0eb54cf4469ec6730647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89094d8f5590fc1aedf276f8ba0f0977648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449e5485c204bf64234ceeab011c3d21649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b23b6b1d4958a619cf8deb858675310650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f99a4790007e3ace49f0acedc1fc5a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02145395fc4d659c8eedbd2c9711170652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bae6199f315ca6d7ce80d20c645651653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b363e3b9be4b2d76981afb9f888590654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52188297a6cf7d9a4e78d0bf9757e63655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0bc8b2c72afbafef9d011a1c78b8ce656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074d865a73f8ca3c68cb27a883b00203657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf2480569b83655e2923d8d92477455658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6476aa1cac01eb6a03e7e0d6a25923659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22eb69c7b11f5144500f4a74a95c189660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532e76e2f815a4226a09a4a2abdf9c18661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d22341544cd9f14e9db1846b5dbefc0662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1887474e85e78a498b951d51ee7ed52b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f30f05a5028da2c6e4f761e402bc305664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e27a467f29e92c2f9eb28cd294aa834665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9501adbd5dd883ef5bb1dbe7d8e6b282666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0a523826f2af9c872c3d396d1fd0f2667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e04fa9b9caa26e78094947e8e6e0e7668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff68f62b11ae4a7884fde127396f9858669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cfbdfe837d47b4d4f6ec5d28cf0ea0670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f566497febf3b4bb900577904aa5aa69671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb4765d265d12ea964d8f26b499ecf5672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22467b2e534f8af75b8b76d293f21220673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d9899fe7929a7bf3b94d30c0eb40bd674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf4c7735a61ca2ba29b1574da1d26c1675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29961a4e640854cd7aeb3891ca821b19676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eceb33fe39dea25ce4d2f3d77ef28c6677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb58d4f88943f613e16581ee5e133c2678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72aa0b0cde489dd67df049cb4f239ae8679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4146d23ad7c40b2e78b8c976244989680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a64a5bd4cd387ccb0bef4ab15b56e3d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d741510eedda1a0903f8a8eba2ef8d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec6ec1bea53ec7da4df00f6931eb8fd683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9c4024bd0861d4006fdc28496d8aa1684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421f2949814d2fc8fa87ad71ac409491685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89258c1866b2f66182cbc7f2a89d913686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc518bc60b2b3469de9bd6ce31bfd14b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5834fbda834173d83d470056ee93da0688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d17146712a0c179a21046406b67797689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b29e3bdaaea86549647ca2ecd83274a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40b044d6eb06ee6770bc678947e46c5691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b0cc4d94bb0571e10ab82330415237692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbd6910c302987826c1d5f24cca6580693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03aa7c064f14a654ea36643a92d2045694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4009b12aedf743782b9e239df76257a3695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f927d8c46dfc3d8eb327d0cbba9aa00d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fc610d9232843bbd2d9c783235bf06697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a863204e8e010273b5a8c7deb8640b99698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32356da7771c187890aba993819b898f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b422cda02b9eb5b536dfe45e571cc2700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7e7a66eb999d79255461e91abee98a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748adf7d645ba091cf75184cbb17ef68702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6cbc998cbf311367a087ad1eef174e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9978bd5093cfe22aab7a7ed44b02b61e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b47b6deeac3e46e8ccd3ecfcf8a0fd2705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5540b1f9dab127cbda5e018f1c71a3e8706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf2c58a8327ff78369e71a9a4916884707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d6ea034cc3a455dea02d03640f5fc5708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b16ce8fe58288b9c647fc3c8959178709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af1fa7be21f5be76fce6c97af396f5e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a79e9c0a1dd586a8af63f688c053f8711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fbe593157b369f83bd04dee14229bd712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9608dfad104278efda4e814218a4fbf713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39166406117d31a71b0083080fec90f4714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5089ea4babc50ca3ab51f69a4698f50715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378979554606e86c806101c57297eb7d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a74697ae40c346f1a3161a726ec3b9717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9098d4d8cda90e95a7071ed2cc0c263718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058afa00f3e94ca497ef9c0556c45b3c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4828fac12b3c69b87333294a0714ee0f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36cbd17c2dae3b3bd59ddfe31ac98fd721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece7c959603c014e5348a243861786a9722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d972a8578ff9cbd58ba813e1df2743d5723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47c765754d3c9e4d924f6b169c4cab0724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6492ca7e79a0ab5666545f6c44faf98725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0ea7d9435daaaa092af8994b0a998e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf76e0c6f18f3737d655b38ee7a5113727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0ae33931eaa0413ae6617e4bd1e238728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62464f6ed716b3699d2d0bdca24ee755729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220e2fe2eff89e3472dc1eeb8cda33cb730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0017895bbead7cac28ed8438f50adc5d731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d192b17e4630a32be57859b15554e10a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed9c4e0cf036d00192a6a15866f9672733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6293dc9d2eb7651c7959c919ad4411734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7bb2011a4845177901b679c5606e9f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fd8e07a14f8cfba4ee8edbff263e8a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb24adbb38921048f309d327c5f86ec737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d58b180ee50642b677ade852dbc8d53738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9a5ca1c46eb49fbe42afb5027176d3739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10349f2a46fa0cedf9e00a4a8c6a16a5740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4c348e3354c9fd1fc707034ea2adcf741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cfb3dccc64b75dfa69b33dbd74f28e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5127db1a8225e2ff909d9fdb6214451f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14223b0899009d431f666d19b058aaad744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df97fe53c4fea0a8f7665ee75918d02745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4534edad395a71c1a79cf20d4be9deb746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae77694ae28867e624258730259ae53747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1af236c1bad0c7672f26d6f61171fc748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc68d10875084f5147aca66ef4ecb819749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061f29cabce9996098e248bdffb7c6a9750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422ba5788bedee3a64aaf166ec1131ef751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b91a23bf4e213e3a2a5e3fec0b67c8752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bc617341d21112349567eab5243eb2753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d611313d427fb59e54667710630c1bc5754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9308c32f8bf18f813f2efc2bdd8e08755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34c4dc0fbc50dd287c53ea0a5693126756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195dcddf5e4b0fa09ed969d04e13da4d757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e7316bbce43f38aecaf282c50b95f3758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd7bff67741673b4a7e949e45c6bf50759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445d0cb7bff8081cf8b61c7438347aba1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372df14f71496248a8b1b562fc413b902.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227700bbfeb0a824aace8550ae84305a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44d4c41862402668d50c8c8cfd360ab4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59df2d13ed5a2c7745f5a70c27c8f7d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3f1f273dee1f3427e55b0a52345a9d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a45942c82e552513ef46ac9003173867.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb16ce906d69734f02fcd43a1d50d858.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5205d13697652773c276d4de13b2e1389.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115d9755980d462a23ef7d9cd3bd7a3310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b9793610175afabf14202f073416b511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a351982d6b9629a4294210a69649ae4212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721c5739720102e1042ead3b5baef23813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90134b8dff6851a24bbbb9ae00f475614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c129d8cdf2a65fef548f630cfc19bfdb15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56d45afc67984ca9dacea72578475cf16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adee3049dc24f1ff7aeb7113e6bbd6317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89b9b605aa7f9d290a0b80dd2e65fd418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6504625824bbbffd7b135019be18380f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29aa6295983cff71fb272c335576e1820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4788d71b4300c58c7e3f8e6338755d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60131d90ec1dd96ff4ea6fac348211aa22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76f7e27b23f9b120992b76a35d6fa9723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb3df79299b53195519527f469efa5f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537668690bb5718d1fc3f3cbf49f1b1025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166c9a6a9ea639a7535e5f94a2e9df1826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440b7de67ed11663c4e63f83711ca24b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1286775e271d7bb211fb08b1fc0d024328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3473903cb73d34005e1d23d999d2b02e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42a8e525cd31c2c7b45ff5c306b0ec230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69c2af6809f044b5145d7a6756e7abc31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c26af73a22bcebd127b1b925cb3dee32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faeb05c6b1a064dcae95186d8ec2bc3433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a93da28589fc63f69f34a82041efb7734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b8ed60cbd5f4ad596a7d65a098d65535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7e3269062d6b960ebc4b2fb33ba44836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec38a9052b8d6c390cc55c4a4b8c62cc37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ac7b1c74f11b7e9609109a2681b6e938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4648faf1fa699c67f34d905410f596a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4199c2b456dc5b44f8992263c0b4a76940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91aeaf78e06b31cfa14689644945dbce41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab64d28560f2c3384d9d4c8aec7c1c8742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d243c990470eb9c2246856f77a0a837143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e157819f67a573e182fd4b3d843424f144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042797340e79cc81196841a275d78d6a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c97bded30e1b18afb132685e07e89946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11a146438feb6d2de92541191d38fd447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e153a775641d90ad8267d7a1f9242b1a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790537d9d441310a7de833dec60779f649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8248e8e78eb6516f02578e0f0f6d401550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7368b6742bfd9bea3d3da3f630cc02651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412525db84d570e0a1fe1f3c6ba57e8c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce05d645af4f4f52a4c04734655fc08253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17aeee87872bf7f49652e933a7419eaa54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f55a82eda5b7aefd876ebb2b401466a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13461caefd98afb534bcc8535947fd9056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d8e7212dc3b8d5aea00a6510019cc357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006f8302a6fe5e275f88b02c3ee9c15f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591dea186731adf98361dbf09872601559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8079471da7aedd1bd6dc2a3e5391c160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82029661b6e78efbe4dc04083cc2704761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f90507334f3f66ff4ee06c49a6be6bf62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359d6bfa385c7e30b096084a1e5da90f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7950a1e87afb3bf55c3150d880933bc464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66985870ff040221764a370e470877565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbd527548fd1823ab89051e24090a1866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a80d628f669ca977bd47e458a73a41267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26d8b6ae03f5edf19bc18347f3f6bc468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9561106f8258cbac133d488e7875c2f169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e159899fc4cf1e4704a310b38c6207b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cf28ba2aac420dc8267c7cc5492f5a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a72dfbbae2d1603e5a061364140e28b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a91e3f04a1a3db5035c83fad25e47673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c1d3548d921021b1f07c87f6a718f674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1ed60e02fc050d0183f3ac1547047875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3bf2f1601d0fc9434970fbdab8189176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76f976b94de878a199aaf2340597eba77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6381e127eb68daa23f93853d4291086478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263b88875e05a7f80ede74fd214c5e0279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2455bfb96f39204949da1e78665d14780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c0953a5101df5ac48603d8ab6f399181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5578c6f233859594b98771c43b0d0f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a2986edc2016ac4394c6bd9830b58783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a264b4840c8ea5fe1bb897a97c052084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d472844b0840fff1bb7974860c2717785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489c7f51d7742a2bdf645b658abe9fa986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f153c79e2806ea8f27bec0aa4f3740dd87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e253c2fdd1074b881647e1c1ff1e1688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba47f72f95dbc19bf56ff9b52e54366489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0b2bff32e1c4f0df48cfb024e21e3290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99926d9ae6e2c7723883ea6cff99cabc91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6e314eb6141950974fc6a02df4c27f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3804af64fc47b6326cd59c53c3a68c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa7c397a5f5bbec56fd09945feec07f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5ac244ceeb490a0d2764e925eeecc095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd18bd7fbd95b9b4eb11940f6a8ff2e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91dc50653e2485901d7ac8dc5dadad297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532534c97a8c0024a7f7478d5d47c10a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326b2645f532747f3e50e3d6f8192bf799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a24b7d06f46fbe2a4a21bb51d5c93c1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3784e0f9563e36c6a77551ead45761df101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1ef3169460acda4c8ce87b1b4aeb27102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1afb0ec8fbe3db95505d8bce44d2d6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a57532e70de083758b0a5a467f7792104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe93c2c12e4b149ecd0cd0d38d1871f8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7897116b08e1f92258eef438cf247ba9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec17c0e149d74f07730e7a7eb2cad890107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c470756d0699dd637beb05fe61956e9d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6862c6645d7b3a06eb5380ad3081d782109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7f9a6a8fe00e2544fcb27d6a660d46110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c599f214467830d9c39571fee4d2ddba111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31930cdca651f6347a404c0db20ed015112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3125d35bf4869d1549994601521523113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e740262c4153126e40565683fbafb4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2567daa42a83c706dba51d4cd9c0b8a2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a17ff982aa43acb20b99c5e7b11cd9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ac0a645dba6f63b5280d710aa74829117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9df71f9b8552f53cf199c51ae9db2d4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f060149ea922c3c10803bfa89bf0f37119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6026e4dc72da17cfd01a1355893c9cf4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec7f3602b988b477d2db651c7ff0db6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0be37f47677c97f7087873836a150d2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ca73d4c14ee80ec5a1c27aca2080ea123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e621618a115cc6f66784a2a02becc6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b5b77e87c5a2a8b476c55a5afbf1b4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ec7d297e6899edc17dfeb98a73f134126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1647ae9e6586511f4ebec5831f012951127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3df05491cc3c81157cdd9619e988a0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af5e8cebabf9c116beba37fc6f62eab129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f829231021d74953457948337f138ec8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611819572692a3514fb921482ed8ceda131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b113e856c8d9bfca7b7c7f7279617a0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724f238e98e637910461a93036347e31133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271b2f4615ae45cd16eaa234bfc81ece134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc767667b9a7ed0ede929701c9b267a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a324994d7cbc07e0004f50cbc8e06391136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18096d4cef0dfdabcc9786c433b0b008137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c89746d047c818d6ba31376fc75f0a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4752455930be1d928e019dce173f8a94139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa898c9f28c197a84d267ce393780786140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fd8377c2403cc3b4dbe71ac3e4d2b3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876bed62689eb1d8523696f0a740c103142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8432dc5b0638a0a4a4eccbd713df4a47143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4d4aad860ea7fb8992a04b750f0479144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bf4a517f91d53238e2a9a471f92d2a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1e24adbf6b55b49435925680b77027146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba36207109e261e473f789afb5ef8a2c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d570b4dec3e35c6a4e9491b8e9770a32148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168ae990fd86359d7ab4a157f99b335f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32959ddd4b14518b911c9381bf3b5e28150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0344dfde887971aa177357fd5301175c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c99b81205544fae4713b9c01111dab152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e77d1429d20d90e67c9e23428d03fbd153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2572d0e4c6422d88b73f04a054a60aab154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8e59bf134b3b01bdcc1a9e1b009775155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b10dc3761d815b9d8ac207125ed2bc156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77851f3a2158d2b6ce8a1ff59370b508157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9d476d5c0c83b95eb7a96c6e8c7efa158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e2fdeea90d199f075355859d62fdee159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a19900ee37bd8551f71bd858d85364a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33002b100a7358fcfa1e8345f9d23a53161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8b3fd66e355e5a0c6a763546cc473b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65f6b619c44c5139fc705771d7e3b24163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980867d21def695824963f3a35bcf397164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a7dd7ee7d2ae9ca4fefa04fe9a4c92165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5324bbd572345c1ae0c162dd48de912166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3569dffd4ccbb314b4a8037527f9d591167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911d646e04f6b508514c044ad4fa082e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9783eaefe099d5ee06f833bf63ad9c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d783ff46090776a7aca79c5d799f59c3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e282b99a53a9e6ec02b96e13b9055f6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10762e036ad4629ee7314eac5b80d1a5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7a065fedb7916d188c734085db19c9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcce8e00600d07045ea5e37ea233260174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b01e539f06a13ef74110a1b5a965baa175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5af3ed6a02289325efc287018f66ab176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abfd89f5352a51b678eb64da799cf2b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd41288865badaadc8242c4653d39568178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096b854ede75c29f7006c2a471029577179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205f3a9010caf7a23130149baab9028d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f450e9ab2a3aae8f36441ada99565202181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017ee837b2f6c07987af015f0a00cd5e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919890418a1ed4cc483d6e086fc2a9ff183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f6684aed3d40c24474999ff1831705184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d25fa54bb8da0a73c3304cd3cb2b61185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ce5c5590e7ed7e564a8f2411c33979186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74532b6ab3dfa6cba660b3443170036b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3c6d36da21a31d5e06d33f860785e2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f577dc1a65297b7f54cc2d58cd3108189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852c2723ce1d9e8488df74ed782f2918190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a93d98253c660555247c97535825ef191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7dfb157ee33a364dd50097d6a812f6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4f394a131cf4c64e63908ff3d4d52c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3133bcafa2543eb6c34c9940ba93105a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855b191cc23fc78d1510ebb6d22f5347195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec451950ba05f348e6a5eff4643af71e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029ea80b9a966b80eaf16df6842b3f07197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09da96f73936175abc5345daf3f5f37e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a867ded2a8d226a34c13c7ccb9765f4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada4691191a1830367e564dd6e5072e8200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19105fcbb053f743ee369c3bf5dfd001201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6518530f5e8d47fffbfb9d25e0ee06c6202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db76db91948dd83d332b64e8454199b6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b72a288f3707521530aba88713f87e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec23ef362ec672a839070cec57962ff5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6002dcc5946275e0f5d1e29672bb8e77206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dbec73be2c91e33359e9e1296c5320207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1593a64914fd33e26d5332f5c5ba23208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f8f4fd0f63e594d5348558e01ef303209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b1c27f4ddac9239f9dddf83a7f5666210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec5adfff2e89f97f2f3fe05c4c0a9b4211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41375555ef12bd7179936cbf58c8e6c6212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee761b5721898d751607e152b6b7761213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f92d23ac898351848dbc96f50506dc3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f143ed1cc8d79d38daa8c7b57e22d2f3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ae93c113b6067944eb659dbe8d2292216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46ef087793a2c761aa3953b45e627e2217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b481974bba48fd90d38078137b0689218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34789037ecfa907d62455bbd763d2b5e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385ca6257baaebea81306cda62902a83220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91e7f91084e77a872631b5e63870fcd221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c893ee948daf7259062ae8cc3b4c7692222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e7a55565816cf25d8c8b232609e319223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e0927522dd146b9c7d11818b4ce9e8224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2406314f3ea7d09783cb8ed2fcec35ef225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9497e51ea88f8f34ab6629458c3441226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9963ebf67f46817ca1fdab5c035df57227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29a5b8a820e92e5e9b15b6bf2a8576c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010acd06e749f5913045cac702cdc688229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c21c7ecd94d334f518a99d2a60f892230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18d3728c7d28ac8257d47dbd6e43738231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5294ee8683a642641f4a1e4fd2c66a61232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d7fed1af2e674361e392423d37e010233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2828044a312141c274d65a32301b22e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873f736561e47d7ffbbc932242a601bd235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4e825439c61f91975f79d15a842520236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1a44570a3c4a7e6f6d8c50a9639853237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13485729b92ad46ddf3b888a13a93f25238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1b028286b8d9e0d4d793f8c7a506e2239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac0313e7cb6b59aab8e56377f512a2b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebbd8a8861b2594db0814c32a6c83ab241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2bab7f8e456f1f090becdecb20e5f5242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fe1e226f7d00770ee26ebe181ef7dd243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92ed6e88350da051b4bd6285031c0a2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1e75193bfaa1438946b1ddc9d75203245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1eee56ff160f0a6d65bce23ecf15ade246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2aeef273d28e4113635c13d4e172e1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adb8562a81749d8ec3f47c5c9b8871b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733ff0c74bfedcfbabfaacfd69f76067249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d93534b4b1086bbdab81ee6c0e19a4e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c3d6a975a8f660b58cf9b9e68c5fb1251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e6922897f3454ce6eee73f15d9ce18252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1976d6f460c94628086a640e153b8c01253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f512be78ba81b6326af2a09a0a0a1560254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985db0784a628ef721541db87227f6e3255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ea47cb36697312bd30709e999ea195256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2baf834753cc0ccc8555a85bc1f9d8b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a44b27aa3d6a6d7b7a1898dffede960258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d044d7c066b82791867d78991986d9b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b1cd2d262a318d6178b8f59b425c75260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620ef4d732fb8127a5c3382f25163ad2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b048da16e8437f66d1f9ab9132b7d341262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b6803ddd20f4f5c382cd3a09317ab7263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c5696a199442262df3a9f20213ff22264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbd6d3da19ff74b6e75f192e48329ed265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a0942bee4973ed8aae5a2181a0f4ae266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a2dbba9f2381a9f075cd6b1ef243cf267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0f2c421cfbf7ca831176b13ff6feba268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebcdab4e50cc842deb580e58b160c2a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039f772cb4d227f2daf061e8daeab68d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff7fd94f3b923a59a1f709993194d7d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a82d756d7f127b0e906d5f31825fce272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c9523d37fed5d329383184c0c81d36273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc8a9a19d77c8cfa669be377a053a94274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c891b1abd667aaced4bfcb6e9751d944275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5738ce32e1ff50dbe1b7bcbb03af5c1e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5424ac6d0709a6b1a3c3834684d9b1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a1aece9111488884d626068b26b339278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f9278702747fd448b90fdfcba54250279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3b5586bc9d7e83447364134494b2f9280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcc29919f835b237cc420de25826e44281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc7e304503d0b6ba90d93cce5bdb099282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e5ce93a29e865b27a16781dce0235f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be82a7b2fc8fa456403e185e154b736b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0d78fdd98532997f9af770450b30fe285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120b636c500df15d28168cfd6043411c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8219d7ff61252d02519555103a056de287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385a9ceae963d4a2f4ea74f4961fa230288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdbd48c8686955cb34f0718a991ff00289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddda20d6ac24026c8f4c261d3a0e8d69290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8164e56337a5d6495b99e22b8e272055291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1b17c29dfe784c60c2181b62a4bc9f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182bf75a7ffa1175436d7b0dcd755c51293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381efad7f5c773325cf6771336d10630294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db2402b98f310139d79d2c469f2087e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d0e05381aff46bcc17ce82ff577187296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd107d615082a0febb655bc518b459a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4675eb1adde6d423a562b32e786001fc298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1e3dbe8261b7d43dfb61445796f5ec299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f667f2349b28d84e18cc4c6172feb57c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084db5e52f05cba473b9ae2844b0f319301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e988649d6e93030d69f7f64ba947f97302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f95bf873fac56ff3704a92b58bb33a6303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550ab59fe5a7a4599aad2ef93dfce777304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea765303ae78e01534abc4dc5d4ecbb3305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cbecbdbab1d35844e8abe768cbc0b0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2af40894c806a761535fa896fe081b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea8eb6f75cf10acb07fe2f2efe21c90308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6976548b0c5ad2d8b9904d8fcd00d03309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf759b44d75dfda9b1d53dc7067672b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf079d944d4e09ad1e52f25c522d51c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a9861cb5df7bba8d0f34d14c99a0e0312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f80ceead58813550bd6c772b788baa313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa06fdfb8f840ebd330cbdc91ce2d87314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d6e8e92f3fb8a0d4e110db9f392676315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d13f48ad9073b06ccd3e4d81b944f2316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd337bf276da8cbe89350bd7871b169317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78893707e437abf7ebe42176ab2f65bc318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e948e212564789fa7878e3ad68f30e17319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6d4b612e8632ce4e7d6f0e8adb343e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd078940be29a2f38379f9302eb093bc321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be3421234b84af5be4fc8c267546275322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ae9673a59d8c2050c3362c58f63e19323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71b67a19b32557e7861d67ba65b1c8a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5277017477758de203eb8dc17ece331325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57832a2bbaf637c18170d50e807b1c82326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d844f37e7b8732802e35bf4b3476721327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29e9d631fce671d45cbe4f339774328328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a041fb639f836064b501a06212f40e19329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36348e32cc19be5328f6258c01a61b9d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3c73f88fe319f0a9b59605455dca47331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baefec97fd6180469c7260b36959bd50332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f0f9514a66def1c639279b6b8a0408333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06aefb47be78c92f4ce3f603dfb9c97f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97cfc641247cb0657fb6a99798f71dd335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da38943033e80e0529a5bb94b273d152336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438d12dd4ccc2717a34b3cdfe1ba5c3e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1049369b5b4fbb760425814f7465a1338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2d5b8bdfa2a0b6037b0e0b1a9d87d2339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77940bdbdbd8c9a9fd234a96a26d9ed0340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4ddd37bdc5c4cc588e903e18abcab5341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2fcc228d324e7527100865033a6cda342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb7686403d36dd294cb37b6803c5053343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a8c5d0cab653cd9dbc3518311364a8344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e53d77f5eef87968d9d73cd34578ec345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4241219614fa6086eeb4d60dc8ee42d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6075863c515b25d61e3899492b92087347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b496b9e85ce2885e7378757dd435d627348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cdcba00fc8c858615c4a9a73412d1a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bd18d4ce8c0f41975e8aa4a54fe632350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2867a81161db49b3a94075400fc7db6e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49418ba472c71c39718b739224b207ce352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2af7ec17c74d4423aae4f4016af72e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ad6687ac961f6e0fdcaeeefddadcf2354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578b843a2c599776b54261b8883e777b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975a10b45d9c8ab7729ea8d78dab5658356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762fe26a0714cab92e72549f417977f2357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a6afae9978e8c30e6551a58c6339c5358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabca4c3c3c39fd2a97d9092be448b95359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcf0e2bcbbb7c994b5eac27ef3e8b28360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce78ab0e430db06b612ccdd3d67c941361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846da9bfcd4c7b5c69051f7e478e19fa362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5777ee1fd26e2ac8d4e381bd38b8d2363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8104325cbf4e5a7ef23d1747d040fc364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f074f5d0a17df8c8cc8f90770f0b08365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063e04a2b3a239357e6ab41b4f2a4122366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ecee77ac0ec7ba31a7ab6c91e93cc9367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2b716a0fea58316aaee96b0add3bcc368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eada66ee2cdee4dda55f47f9ba75291369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c11609aff16e3b93114901aca207a9370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d74de7c7467dd0b8834f3390cedf37371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea6420c5d0ba9176677973b5aaac7f4372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be7fbbe896ade16db13e9b1e29e6b81373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bad77123e4cefa528994510541758af374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b168d9ba5de497b84679a6bab9741756375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c3d80e487bca5d1256fed789712b84376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03766ac06e2d05542bc0a8dab9f1676d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b849878861efc9d5af3e0a59f8b57b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b69dc5617d35480331752579a8d5308379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f4ade7a47e43c2e83cc5854e319ccd380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa1f0a6dc668b9808fbcc34cef653d7381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae11dae6e9070652527df39e026ee5ae382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bad1afa170a9dbc99622612c8f43771383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e9b4ce7a5f5d27fc96515552145959384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae4c1a32a211852e9b3e4623332a1d3385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94abda69746881e15a4f63a3159dc560386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cd3887ab72ca7c78579bae959b4035387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1ad55830d8e06418a4d9d65fb567d4388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecb8da4e5485369b64809960220c695389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c605d3040c73a67d8bf12b5d4058ed5390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48b00a3843870aa948d853fab561ac3391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9157cbea273d7f2e1484a3d41f3a9bc9392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3813a8d9c0c03de759ec9940799e752393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd2ec294f9df98d52da2f123d903c24394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76853bd1dba9ab00e92a227902c41251395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a542fe2446b2568195754888e23d4b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6154a703cc5385d3a7bbc8e691e48c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e967118e78e7f0722de7605c478dc86398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404506781c3a73616679b381ec713f1d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8a29bb42bed0c86b72c08bfe4211d0400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947390dac84781b3fa1bbdedca81aec6401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b708d46bbdc1e5d093ee6099a525fdfd402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a4f0e4cdfbf6de2ba7b3f045de3bab403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0af3dded8c197737e4e304466f79d74404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b6435673846e2b3e3d59e51dbc840c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7542f127c66ca0612fc16eb087a02ae2406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33278bc398557221e394f9635e01d929407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa94aee92b8578af915a2adf589571d6408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89177870b8da825ebb214d82d0f5c781409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df4714f8e9ee67763965ce5877709d9410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111446f7160deedfc3a0d1864aef23be411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9cb60988b9fb64e0d2fe0598c00f84412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879d3137f8d3956db54a73f8662ee859413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df2509e51e844d16d90a9a1f1eda7fd414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3577d95021358ac52fa9bb37029a20415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56782bf9dada452926358b550bc7f455416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb07c125ccdbc1958d3966c4b8a8207417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe0130c618728d064ae361e40d2daad418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d5e3f78544bb4edbc66462becdb56b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448f73a3464d2ea20ceac702b33f9886420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8b50774717aa60a7f3ca24c9c75c5d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a554cf3f946b39ad275ae26f434e2a86422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4585992683b92a227405ab7b2311562423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dc55d373d1c2415e5001b91d419b58424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cd514da7dd50aaf3c185cfca388255425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b447c3ef2caee5abf5236ceccbdfa91426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b09548f58b6aac4c54b7fca8bd85b9427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3150a81159667a799886cde230f1497f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ec5a0505b22f5991a614b42f19d7dc429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b802ec83cc3dd6e02cd9634dc169ff7430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ae2d0b02c534e54198ffb0b933d0ad431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c6913591a0dc080df340a7a5d48464432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09dc64e58e5b16176ecc9b673b2a727433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b25580efd4349e25154649c95953105434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91be5d58133c9933044949201279091435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dc75212c51f52700c31a86cc3b099e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35c50a8d9b536b6c8c33ac4c3945483437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f42d15d501e132206be69d1ceff6564438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a338448e311bb3076e2d4f07ed402bd439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4433fd6b65e5b411675804214a73c1d1440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06239643dc32fc19fc0937a83263ab88441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b9e357108a6141917bacb8cc79f55c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09beb896e85244519ef0656d11f94d66443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdfd4c5432136e0c206a0e93a0d9693444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cf914579ea6b9207b5bde7c742f4c3445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0381a3d686937bd6c8b07f28621274446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94661c04dfbe8a99a12c345d1c6f957f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba83c8bbc8193364e67f9bab51f7d1a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff6cd47fa980b7d7b687d0b16131420449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6669e095a26b896b33d616ba3c0cf8f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3569b4815fd856d45360f2867925de1b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11275139c76c394ba3cc4dec09f5bb9a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52179109239646989640c3581464d8d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf36d807437842be3ca62201b032788f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ae404997ebfbe607ed9e05740bd3ca455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688cdb9dd272d82e16ab611186a8ff5f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82981dbfb2f9083ddb475d3f7c60b56457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b2689f864b61619351989a4ef872fe458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c230da1a5c55b30216b0802228ca2db459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a569a6b58217bb5859ea25f0b0029eb460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3c9b462fd814ba069925eb8596e959461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d39020c24d821896ff25ee2ae664bc462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e6ee5556107f3a9e24cc96e67bac20463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f34316d82f57d587fe34d369e17e75464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c989b41355dd7dbb5f7adbd5660613465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e777cdc49d7aa8612da07f25f0ee7b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e52ee769f6f5b2b8f146bf0a68d7e7467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc3181a1eee4f38e7a5adefddcb2352468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e78cea986d0d8a59299f74846868bdb469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90986df1fb0e71fe4e49f0ff6942573e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855b860ca1c5f877aa40bb6920577be0471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012a9fdfd98c6fbe2eee93bf759339a5472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9e0f93836064cbb03a7266dcaa6c31473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c49f296625c8995f9d5713fee78c302474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94851e0cb01d26a2d399879a6f8e8fd475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37561d270171a33b18bca7e8127d1a4476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433bd4309fcaea81e116ff0741bb0392477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3118afa923c8cf66eea2a46d8011fa45478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721ead0bdd5133c33cda993f68c2745e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c90173188511fc073f4afc9a21cfb42480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b618507b8ea7d1bf38870ea14c50079481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f328b59a0e86bbbeb7b4c18399fe6b93482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0a7a92617373283be24abf7598b6d5483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31944dac6cfc66ae27f0783e0cdca5f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40848cf874385b77f27b76d4692d0673485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e8ece5411ac40ec39acfe89a5c648c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73e03cbfad1fd7bdf340bf8af03d8a7487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15ac4cacbcbf8307448b7d60ee2dd16488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528327160e478239f7ef28231e1a18cb489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab16ca0349c14357b2ee533e3028cc3490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abee7f2599f4e3b0a83a9daa324af01491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9ecdd756148cb06e1fcd28b31ceb0b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d706ec4b83287ad05ba4bea1ac46b8d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cce6b5d04d5f915effc1cb9406fa4a3494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82083c28f4cbecb271354b37bcb424c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c7ac129cae1ed0febd329017f713b6496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd3c066c6340fb520cf760d5b1b6e78497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4bcc87969ac21936fa5dbade52fe57498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c70343fccdc2113c5be95ff7dd2f286499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4555cde7cc9880790b662e38c8f78d9d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a733cc385a2685a55d5ddee2f81ab9fd501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcff5477b84fe8f8f54635d95cc455d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3b49d824b25f87db2c9834ea0fb5dc503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3315a2dcdfe2b3e80ed8ed2afa337b3504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f85ede2a25455330219f26a82e86bb505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0314c05831c169732704ef72fa24c253506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75010ed587f803f6c31ca5f98525c6e8507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e166372a0a8146276969cdd022bc70508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ffe561497d16b9e60c97012af42e9c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cbead826cf605937633f14076202da510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c85154da4385042417e1cee9ff1d5c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cb4b6971df5cbb39cf864a1181333e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61ac8779215905740e18eea5a1685bf513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae5dd910286f49664f4fc4543bbaf4c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8f1e4281532edf8f35918f86466e0b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4115a455f099fcaf19ca5254d1b35938516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87fc81829649a3e10fa2b67ab4fef1e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abb7427938eff6d9888f85813a1e704518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7148eeea53370c89a84ca1f801c6f3ed519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5eaa8b23e41b09932b4e6a269d56a2520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20fdda324c4eb07980588fe11f65d5f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848020b199f92d3b9d46d31c4fb7f413522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789f2922f2cc6f1da1595673bcf666e7523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cd8fc1428d4c77ba1139813684db26524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b396238993449df37e94296f6df423525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f9ed1ce79617cfe006c383a3d23781526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796fd391ccb98f4f40157ed3935b016d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05b8e0f6610a546574b8147c1447b06528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb8c2f4f8fc8838a193fa0b25c5b6fe529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cc9e156dc36d08a49a2a1713339e7c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef59a5e48e4bab0bd6935b66e75f1ebf531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9087d14842ae8519b6f275dd2d6540eb532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b76387ed93f792832517ea5f2db7b4d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5caa50e5426e4e60f4c23d2d1539141f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856ba911771d5ba0c286e827df5bc365535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe796f3622411d0bfbee9a1a3a290b02536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f006d3f22ad62c5e7fecd99663a2f1537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6483fb75361141f0c388a1404faa8ab8538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b43a33a7646dec99c10012eab34875539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a4861bf9017f426086072d9aead09e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a738a7fa530a03945d5f14e5df82ff11541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e334226777240ad5089540a2e5527e4c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8599a6dcab700a2c6b8f4fb69ba7e7543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519ee73a456ced7eeb28f8ee4a173135544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da793963ef2f1886b8b08f30cb273e8e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c221116373c5aa22e3872e2ba13e34b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f79a13413e6c6c0fa31c2609018fa00547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe57b851f6c8c669c14cc0f03aea3c0c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b74b3cd4f2d95773820630b963fe88549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963a292c93918200d4e5dc84b81c1aa5550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508a7d15ed981dc611d192b3c8327157551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd01dffeaeb6e931e6d5a9745268c89552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7548a72840a846cd8b41ede6f1158a59553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc806df60dc88b34736a964b9664e5ea554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b681b59386d7e12a45078bf326647405555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae9987e08cdeb5a3e2062d4e29f3b41556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdb18a69072785d04087d98b815e2b9557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cba6880361b08fcd129e07a937b70f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d182a353409b85aabfd53512061645e2559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55e4fbe7709d8801cf198a88dc49edb560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e634d2e328976d115349eb217894f502561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f497d59511ac5c13abe61f2bd756b71a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b61e4cef930e2f67467c4dca96adf4563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1caec5d4522982aa15a30a7e6a8dc04564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3ea06be2abbac17f2ac6571651bf41565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1783fab937000b71d7c79adc58e17b3e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df441d71fea1aae2afa13e87af33cb12567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3497d09f7626772ee78fa017f7a455568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43a1e8487905f12c8400296b5f89dcb569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc8ffa7f39f87430991fb420eba2a1a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e74f4c810dc59ef7953e336341f1622571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dd38d72b8d49c906df4df5394698aa572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d1f6273bbc9140f8a61507cb755573573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5859d078ddf6c512d92ac509f18bdb574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf4205894397f260eadd4c7aa6b24a2575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5000acf07d536625e7a3f7f5c4db4dd2576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d975855cceb144d12caa04ed935e02577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537d830e2c5f8f64784cf15f5160bb81578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517a72f9098a7b96a5391d28d23ab421579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d64968d230ed567e82b7b3171beeed2580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1bc3bc18d751518043a9ff52112032581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8be5a8b6f3ec19f54b9376658ec71b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d006ce2fb6b92a6c9de2f31680bab4583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce139c67919688ecc54002297f2f874584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079b4b8660d499fa75c6d77660ad8896585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c53e4a2f83d6630f961a585e59cb2a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aeb762eba467765e57cfa136217f465587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd63be37d2951e2c4bea64ac5fc7008588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1273e33c3098ffde51d8a211d5f3ad8589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642cf63eea48d311e18a649ec3baaa93590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ff9d4e0eed2178b489d03187a246f2591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba86bc116da50891051a22b542982247592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c8062252952f5f5e70b20b67dfe580593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9707f444f63868ee2ea494b04dc871594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa345ff06220ebb6633e9db4b41c98f8595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b816bff3bb9363933f6a63693e4ab2dd596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e3c5ea9d7a1e1e4450cec1facc3bd1597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6642bba6d427c4da52c73261e1ffa9598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2384b9743dfd68cc39b145143f0fbd8c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdde085057b1bd0ca9d0077aa3ff77d4600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ef2dd4255500e1c82538117c79c49f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ad7f0e5a785dc87349defe7b64fb52602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c53f66dd74e1d52d25babfcb94b411603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43122a1c9216d93fed4de1b047287b2604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fb6ee026c75d772bf3a456f86add1b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e655e1105ecae707d0ae7b47c57dac8d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca13ff7318353daa27862c473d32d26607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182539e1888fe2000131ea242dbf992d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c57c82e1b1434b2a54f2eafb39e2578609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e9c5ff209a72f3c3578dc1e14d55f7610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04df3e48561c1d1af5c222c0d26d2d85611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc021131e2eb8c1a07731466200b0c7f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885e034b97a00b418fd8c5dac9a09091613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775a9e44a934bc42b545cb09a6dd091a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9483a9004a55b51cafa7ce9807e015e3615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddd49f2fb51fcc7b6a8913f1095e0d0616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4943229364ff326ce65a3dcc306b6e16617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54ef8094c66a8d473caa13aa9acc14a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4dd02edee8a64092a203af2d7f2bfc619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a9f206771cc2bc1325cd389526f173620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54309729271b5661eab90284ec91af1d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa34def7d4d641c46ff91946de5ca5d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7cd879dbf4ed9c038c90319db48cd9623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3227651c6d76b7de6a54cd53c06075d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fe36d005bd9033fd6cd6cd2a8f01a9625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c3641aafd2f178fca85f4cc6932657626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdff3f763a837addc5e9f7174282112627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983943714b841127339126ef68413955628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b17f3a829e08ad6026dbc3e3391c13629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728d3aaeb2ade287223b07a9e3f12f3d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7259d2b3c970dec332ffd101d007a6d1631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5847e9867877140da24068bd05154d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d632403023725decddee3326cea933633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4615a0bd3a96dacca0c759b912504265634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b92311d2d28608a19e81146e4841b6d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b637983fbd212b74bff99df365ed5c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c2d4428b29b8337255c4b5dc4709e4637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fdc19232b892ce894fd2e738195944638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4618fb4a34be10331a3fe9e8c962dfc639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a0f1690d302bd0b026d4acdaebe0c6640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79876e8cd9e772fafb7c6bfddd054d7a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460f276294fddcb1da11668e5d5c609b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f05f2d06b4371cb2b94a6fea1f5c26643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef652c73193c38a77cb6112277e1e4ba644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a41afd92a71de3b26b12692a8358ab645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f60850e386a77ea2c3dd5c2c03b71a6646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bc4daf7ecdd4e5be3002b1e8caa114647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c4af2fb888ebbbe78698fda3d8954b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5115a936e4974e4cdce913ed0d598d05649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6966cd2460194cf44c10324627e0dc3c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275687ed390ee3c01dbe670023e668b9651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294d35a6e1ea7c48694243b78342c2a8652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014f3ed0026cad8ee09ae3575349c0e2653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d795277794d319d160765e777e03b7e2654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f80cd1b1dc13137fc2c223610b1e2e4655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a4306a0f8307857df3c0f3f56f6726656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18032303014f98d305ae475181bb31bd657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbf47aa890c3cae9fec3eb232aa3fa0658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acfc54cd85591c28f4bdcb427b81c87659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958ef89b34ecc78c998e3cb7f9606186660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce472948042c6a6250f941bfb9a4f5f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5b7f77b01c171e4ff7c5103167c7e3662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af26740c51665f821dd7177b680dae66663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a83486d4ebd9b1201ae134b9004bcff664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088fa2c983c5953fe7aa525b926354bf665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d922b77cde4e26c4146be34897d5097666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefe91aa280b0c9c0abd2523e578dbaa667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c401d41472869b62298ce40ed94067668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe558cdd0f51f2f5c711471cea129f1669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158fdfd2605fccf4d5611af162e13951670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2686b130a5dd25e31ef52b05886a8e2671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee36f943bae36a257545d0d80bc94202672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a294fbb4fd1f852cd3f7b7d96673633673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d32a0e1ffc2800ee826712f142c2f9b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d5d327e3f744ae25a1037380f4e20b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa4d34dc70b84135e3311529f9c359b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20df5b0b11adb9f3dc5cada869cdabc677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088a412b24b37922ff7877f4c7a59191678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166df0d68a8314ac553c0377dae1fbcf679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c597ceeef2a061c7864aba2f1680b93e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f647130621220ecc4c289c19e253b476681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a369048515536f0cdfac9f5c2977b604682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbc60984ee569c25bfd1c796d5a02b0683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87969a860408a93924a7e25b89d583e4684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a461cfc9dcca9e8357999eec07394dbb685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22ea1883718996723e02345b7000f5f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4cedca875159d7bc76a2235e45019d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4918c0768adffa09b224be092cfaf03688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58adf29f11d98a878913c6a63bac3213689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148d77f8884fbfda925a61562abb111b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912c5fac3783ef902c653a1ca2dbb066691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493bd94297e371e8b5184db545ea80ea692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaf513dad29edd8da26dcc6c60d563b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325650a87c742ae1deee59b2e973d0a8694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54e49f905a76c3e6a4bd12400cf8bd6695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1324769d2e82f18595fd3547d6b5125696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e762a2f94dfdc6360112c1aeb93c0a2b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47890256e6213f7299ef47fb92058d31698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda2ac3b6b13c0bffa15ace42f73cd31699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ef5abaea1e1a050df11f68b45e737a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3d654c776534b1cfa5d71395cf0a25701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72da33305028cbdbe75565c43f4de4b2702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64c7083f3f3801f4c824de3559d2c6f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168299b2b2b8aa53e28ccc798e349d80704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32863c8abe9a5d386cca30e9655d651e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686cb7abbb3704015e58e693f65e7cc8706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6497a0dc18d2a148aa0d6a7edee41fe4707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af1575f20f2fd73ec98bad2c4f3f93b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87089485fe915f3ec4a3673dcd417188709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62b96fc4c4758fcd530182b10c65f69710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b21cd1a0562c05b72f9f9209cba558711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f923fe8b6d51b6edaaf67ff28d5b634c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc53420afc835138fe59422bf5f268a8713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04414722df059bc35cdc6e232e70f26714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c139726b0d59fb5a00b894c4d6f1db15715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d62136c04973584ec2e42e7d77b62a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c59da7c9a38ae3c61f5181cbb97382717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7668646ccb0e41170da900d527f7a679718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074c5e435fe9e729cf2dfe97b67795ec719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5842de215079a32d5fd2d0f9c709388b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdf689a5c2ee3cd942d22332495032d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba22531a62c2b26c27eb0b61c2f88f6722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5200c4fc30162599bd7af2a6b5c91ad6723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d48acda8b0e120d34ecf5224a7c1622724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d92100399129acbf8e581c9bae61c1725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7ea1da1ec57ae478ab7a91cdf34582726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03961e97063666ee32bbdd5e765b1aa9727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a7b68af5f12454ec037cb40002f8a9728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab68d63b45d90cd1dfd5d892fd29fe2729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f14c90995b733713ed9b0d9448cc34730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5b88dc6c114e4d8a99801475d03768731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fb34df0b428b7c16de422448477331732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1336dd2e99315e2648c0a123aceca7733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe1fed271bff6f8aa148f6c1fd57b95734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c9ebd207590ec937a9c74f093339e9735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2097417314935d9634890a85fc912e736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea737dc1e8cfdaefd4385c4c0208021f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb7100ef101345faadefbd92c37339f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d072c417028af8ac33de0b9158c60e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7076a489f5b4836bb9bd52dfd5e3791a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de901a0dc86a61829b50e36abd42078741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52389d2b3cddc5eaf138cd10edc6ed29742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6baf5ffe99bfe6eb5ed4a29357c0910e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b049233742224b5640d07f5a73ad88ff744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634ced4dc3a717099bf6059edeee604e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaef80e05968872a72a7dbd9c98e818746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650bf16b3d2fc6e51a1c4a9725ed25db747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e074115689396bcb4c8dcec92c264366748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f086917e2f690956bc2342c4d0ef2e7d749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461fdc8efada4f715603e854bbb29aca750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c305faec12b33d892314cf4f91d8d8751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f286689cb5322a27111d17269f05e137752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57986f12c754857b266cd87c7426c22e753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a994c13e7514f6000c64ed8daa6e89754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f7756a7edf8607c50ed5b0220d7cd0755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1a8d04edb83396b0e1e64228acc6c8756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c211ac97386377c7dbb09e7ef4a2cf1b757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfffeb897c8ae39c69d0d9b1b230e5f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc2fbcb1c112573f71a9a2b754c1b8e759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>