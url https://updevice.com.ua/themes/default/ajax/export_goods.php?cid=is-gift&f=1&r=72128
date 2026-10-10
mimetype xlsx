--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e243abd7b2056e8ae3b7e16bf10d4e8c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3993c5cb23fd9946992cb52a31ec70772.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6e2002bf3532d0cf1b6e23a8342c653.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dc1cc83b45d7e644a40550fc9877084.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1612bf63779766ca51ecb3f86713c0055.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc986606596b4f06cd9f9fd4414ba99a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9002b7b26cdabb7850059d6e416d3a4a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1a1d3d76377dc5510e7276e2836b638.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e9fefa5b325295d47798db6244bb479.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc942cbc19ef9f1754adf46195fa12010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50f7e1482f9b1b4a650c4e2561377e611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdf73954ece85c8d0e2c1c27d8c5a3312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bd36774b42d1193f2921075a34f04113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cef514a53100a9d523a2a27dffff56714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6bdd002b0cb1e4d2d5324c107c754e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6874163abaa3d9e118bb449b2b7a0016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3322f551377abb3ebfdae7854b993217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831f23c6458ebf5b2dde5c4756e42eca18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e95a112d8ae0cc17a9c47b39f9a5fb19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487f2ef895dc671b304e147ac962829320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c19a805c4857b1f8e17f420ec303c4a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82fee4c37fc8851e0447dbdcf03741b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adee88c1bd4b2483d1fc1a637e575ef123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2875b1d8d06b2c8b5dca3860a2837ab24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c748eae77263bbe61c6e449e440b7c225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de1120c29ac6df8efc03348f17d8e3d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e495069d9d3f81ef0a8d0b611fb2b89d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba479716e4900d7c5a40943e4ce4ef228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9615801d51404dded537b35254841e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47da2567aac40395f12a97bc0adceaff30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1592930d99288600840a5c3bf7adeb8f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3264b6d8eb7d5390977f3d1cb62127b032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dff54f29f35d40cb4f11a6dc97ce08433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ed4809694fc3a60fd6d2223aa661ce34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86aabbfb33911c77f8a3c62c705fea6335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c9fc58cfdb0a8d7250a9760da1118636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e7f29380dbea2c26901d82fca7445f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44996d5c602eccad81752bbcc15d6ffa38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21aa1d0c21d7bd7d01b4eed5f97e7c939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6799553b09ba1b43a87ca0610e22afb240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8e0513c2d8965757232971ae0e103b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fe2e4d691005ba3e040fd9d235978642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b2de7f5b25f72ba5ae0ffad97079ef43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7d8f56245307ad017003230a44abc744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdfff1884bc6ce7876fd265e4bf71eb45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb2221a116fd7b666873ec459bdbcf646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5d4a1cef00004a3fcb4134509dfd5747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fafff3ac3a5e4bf7ee40ab910e2eb948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dda98ec3fcd16268f9d293905cd5de49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80be50acf6ff2e7810a5253cf63c8c0c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a326d4ddb4879bc87ff06c2465fe0a551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926657e6d72d92a069395ceea0b69f9c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e52b8ccb03cfff13a34b7608aa14ef53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29c98ad6439a886e1f610d70dbbc5b154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8248f962ace2b1d8206c4687d53a7e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b4efc7a4753fb2784923aa8b152cd656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cc7b2a4ed76383f689ab580c965ded57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275fcc0ce85161bfd9b4e1a4e21b21b958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a896d70bf2c9142b93065fbc183d36359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bfbd71d166206580f9de9701bb3ade60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007b7065f549bd1797ca048da2f5513961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cbefa3b1aafed6ecb28a38c94c800a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5939e721379fcf05ff46e4917d46758c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ca6e4609a87dca434992e6c191b9ea64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ce059abc581bbe531c4d97530669ca65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18374cfc04e2277750d624c0afbac3c366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f546553a668befedcccb10dd2de6735467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacdeb93e5fd53c584ddc890dc130e9368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb25506ae614535f220755fb148ab2669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e37640a6e4c68df8f2e8a8224c64e370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5960e73af741ec8968fa081887a94bda71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2834b5411e6f506aae0cb3bc53dd913572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f8a268441bf525a26fcd040e43dccc73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe753abb1f71421a47614aedbd1b435374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48630f734186f3c7221f884937cd76c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6e5c435658af76363bd213d7caab3476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca61ba40cdd629bd33813a227017335b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1c1c951e33481bad62c958375c3f2878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4582a1b9412e7317b4a4bac7e3cfcfc579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238f431ba03f7835da1866bed351807380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe8273ef020190a52a23c906f4f78bf81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7cc0c5898721fa1775f15e12fde75082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d333f897ad9c526289d7eabc821cde83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ea075bb1453756d9b049b4e0f5b6ce84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe96b87ce7c698a0c46f88b633fe92485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53bbafdb1d3fc5cb7cbb111f0e194bf86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e957004273740d3955b56749804343687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2325de6d21402f46962945a348c8399988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ad9002ebf1c9d541b90a67b7dd997f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b845195172975e579eaf6211cd98b70490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbb7256c1dc6f9ca619e03dfa9c1aec91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e96c6368ef41ca1a506d311fb3d85f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ede827f7ad9e9de168927551312e74893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcafe13e51b779704e30624aa31fd5194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b6226d90fdb34caca40618cb2e815f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af53092524b3fb8b8b9bcac722f3bf0d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44d6dd269a651188d0267fd03c3476397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4a97f66b6971f403a5d2ccd114cd5598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356e10fd47cb367491f7a2bbf251412999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618f0aa94194741db02826f2d4867a8c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620b6e506d5cc326c6a411ffeacc7890101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2c165627f2600d2fb6de55409f406b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0297b10c9947a8f54813064bbf89dc2b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fe2e0167676288bee254018aef4073104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c0f30063c25a601a2738316f36f4c8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1764cedff84d74c9fe640b004852e14c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4268136e4de95441c737dec6e8eddee5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea31a6bc226e49836a4c558301f36cb3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781b15e328a900ba5530f06f11b44add109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4a25446e51c2416976b0a3b94e6482110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34527975d52cec7633a66ad3ae0b2e0f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1741d6557e3f62dd137ca1ed9c406fdf112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d74175f8929d4c2dc734c8ecf8f9fa113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ebe79d34e04013dda770cf3123921a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322727f64b14c335a24ad1591357487c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ad4eebaa386bf24f2cb009d5b8fd48116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c87c6d921551e22a25ca405896262d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2d800e99fafbc803e90cc4703bf5b2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc17fc3cabaa2ab5358ab5b152a91137119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d034fe58e1f535f49e09e4c64162dd120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d212f5f88f2b89bab769355966fe83121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c5312d5400fff7436f5bc78d29b185122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2770bcb95202f8c63a5f6e7e0c39fb15123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ba5a766d1b214607dd67075aa795c8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417fd7d4af3ee8c353a8b92bf689256d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6ae6a1b40219a2f037f678f95f7d14126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44c1a2381067d91eaf470c2bc4ace30127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fb7d3a3c578c6f39d41d609b72d5c3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecadff7f03250005bd33ae2ed9ba4bc129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6d7bb8c1cfb988e37a2cef90379e38130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ec830710def0aacba52d97f1d3add5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816dc06c3b16f24f4b442493c6bbb385132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8246720fbcd18afd5ca887acffd5b7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a3f24c48331996f6857eef8da954f6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac8a2d8036c40255cec4cd525217a13135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2595d1a370caee2ad76c991b7b3dbcb5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c643ee7ac0fae98f2c0ef9bbf2e233137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d1ff7d6765afe05612a001bcef4a93138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3363c9718114fac572cce7204126dd7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d680a9e0011c03431a1587e003cbb6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031fba7b95ba5f8a46f8a6f313985ba8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8119f0aa4b695966b9c8898c197573e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a601ecf66c8853e67b946efec34373d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8412647c8950ed6f72ffa2209100af144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7752c436454ea23d1e944ec51f4b20a2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5593ae5c7ab78bc45fbf0e642bcc7d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d5494f646a1a845f27054efb6c9f61147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45de4a163fdef72c69d5ffdab44c9b53148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e691c5129a18f2964698aee363c5db92149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7c5408caa66c04c3502f0b5b1c50c9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b77973312e0a7230aa54449743e3b0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69cb6bb616cfe5ebec95d349aad761f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ebcc2d3727eeddb3ed79d827e876f7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac02a7f8cab1b5a9ec2a7ef13324791154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613491d4bb401db9a3891a63d588614d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214ce38d315eea46cb48d3acb2da18f5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14100c3826ad2fc2d3bd4e1b949a7ba2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a2578270c42699722a7f7ac882f048158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f71ac55ad1fca293e17e5797ea27031159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc88cfbb4ee93e87fee0fda1d7a30b9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a318f71e8647f7d6b83bf0e03dbd1c98161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d89600f243a6c0b02643473515262c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5abb21682d38a2df871484beda0c3fd163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45965353742d3a4515bb7e954b1dddad164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8bc369a7faf9d85b6ab0c967cd239f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a050d1688513b67c64dcae293dde9a66166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eae032b73e4867261afb872df9af16d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b1a2f57b494c3a8c2a7c87736c3476168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d3141895137b114c93a6da521d790b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0fe42d16a6e2247ba69d37e85c3d88170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad0094888ff3851268e363b46555d7d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a9bbd6d6e847e5a6f2b3968f8f8301172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac66337b83674ea5f832f868efbd1164173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2068e087705b874c6622611d963179174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5e6fa2d5b9cdc85ad468ec7c5f1e94175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335f9f1bb6b6a69f0c869128357b8333176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dae3735ab950b64e3455fd9277b11ac177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601b6a55ba2603d618be85469a4903b3178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a8e24cd20a6486c3b0c6acb9aa4a8e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4738d240c718aa70210e8a6416dbfc61180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bac72cfd50e6425e36d4d33a58fb1d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b8674c634691e19cf6f304a90369c8182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0a8e9b8947e7b7c7c2431e73d68d4d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd177406ffde67fa1c877c3a0aa90337184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff30b9c7c0212941157e5bd0c085db9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e89ebd9a68b34faf5fa919caf72d05d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab9bd9e4525541a7053ac2113f3e2de187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e5953339fadd3b4b58e2d90c244b72188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94653e486611429264c2de2654e98b80189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74883cff1aa75ebad5f3bf10301abd4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089ee4f0542d5772da803a31ac74ce50191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1ade52f5f23a75e457a4d2fff45728192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629971fb7fe44851f86c8ca464643a4f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3033c865d706c6ab2c4c49df5d805ddb194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a505dc71e0e37dd6c8cfb3c761ed588195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517968c8580768eabd51c140c43bc0a0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fdbd7dfc23239446e8a186668325e9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c648a684f87881f4540d6c5c4a19c0c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d801ca64b424e25267eb6226dd72c6199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550f0e29d31e77a2386efea425ee7efe200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04ad46e6248c12b1ae9ea6f4f1af1da201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75ccaced469fc3e3602f9f408cb90b1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4dc61ecb093f911bf4527c70949928203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ef8c5bf7caa1829b12dfc5069b156e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6109e37a0d5f3e13166a0bc0fb2c8c5e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0212e43b37f90231450185cd2895e5d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9ba44948cce966323c81c1acd2fa7f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ecc068a553de3e33e0948c867d74fc208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83187a8b180b0ee2d1d277081d30564a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5edf41bdbd86d1ad53eeed4ce9de8bd210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97702b7958a9a40577d4378e9dc0e947211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2afad352fc5c51e990fa7499a4d01e0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e19447efce5771746434ce331f55522213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae59f0ea7f92aad0b32d46df6457e3e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fc8cff59877e1594666c54c37e829a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789a53e21e77de14925edb990885c314216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b59b9226dee89cf4b6a03cdc47a482217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2e3eb4ffc25374f4d489c26147f754218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f3484079edcfd9a08ba98d4b197746219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5f377b6cbc2cd73e807d951ba9db7d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d837dc0196f7994103c4c4230130ae19221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a288c5da32540cb69973e2a3ad437a7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a8b82a0530eb27a6fb95c1ea4b9f7b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e2ba76cd6018405f8d04e3b81cac61224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1031a640e111ba655f66c9cbc193506225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638068fb6915b19d5a7fe8081fa8a9bb226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4c9a1b7e9af5d9507b20677786ffdf227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba58b09a7090edac98ada3202f208fb2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7367662f738c08a674be75a9523fc58229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcfe9b333179cb72f0765c32d648df7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8734462b3b8e2ff6035d877836ca79c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2785b5c66c55e012fb3e75c907e85c81232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e60632d4abcb2caadb994a50640ebd233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5c4e6ac882a793b53a6d580a2ed934234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b48c0dc84f5aeba94bcdeb472f8328c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b145ae216cbc589d59b92bacfa407d76236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ff635ae9c17860cb43f0a5de0ffd4b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d0d1939b3c585e2dd8cff33c5dff17238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dee48d7e5430988b31aafd32d273755239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cf771d3bc5640c4fd08480eac9bfb3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bb88f1419327b6f13a8bbfc99a9f83241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c9344070691d44bf267549cfd51fc0242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a153bda6a8d2909d778e6212833c57243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b897b382457ab175fe550a1e2e7182ae244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140046898661824836ec5510eb2ae698245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4c5948bbee88ff03ca1d3453d0688b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06219110eafdae787db1256432f23705247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107f75af5bda95e3f86385328e75c888248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c06125a9f2b30cd6a57628e0c0c463249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28013a5c2571cbdd9313bccb73facc06250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff280e0c3ddc08feadf3cc85de81cb3251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc4dce69c94d34543e6311350568218252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b631d2c2e64b25b1e659f7f3b67a5eba253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cab68e676080d052e0b2acb20bf8c37254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75331dfe76ae5ceadc4bacc2bf7a188a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de2f5f6ebdce43fd587001f6b558694256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc007c6eb3a07e86b14603993aa5ffb4257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5019725f9dcf94272cc8f0b842399094258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461d2821a03642f494998d2f5d658ff2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d92bff97a45cc418584c4e3338d6a9260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e675e6f1bc915ea92a169c3ed634b8d9261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4f1fcf60daa2594f16c401fbd02eef262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73778d2b5d9b90f066047582dc75f699263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e801b2cc15a6d4c722508a26ec2d35f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b52d428858fad65f5eb936ea248c31265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2de4f8a51f92cf606678fd23cede477266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83658c7ea5f2e9b37865f88714d7390d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694e6134e0f449f4c38470de043690db268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586460e854bc0648c9569ec6e90480ca269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034b3b147a331b903ff29bdbd5b51774270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a8e0742be0cf10b059beb48381f909271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99d6b611d297270d7931353a7b1bf30272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cd7be4422d31271039797261e1a445273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5350b3469d2d5184cddec79af99efb09274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d481fa4813fdaa0919959126fb0b28ba275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2727bc830f27e8f5e60511098c87942276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13a10ed1d092e328bb27d4f1385236d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b720699e44b2cd520520691af119ff3b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f211b28c8525a5c1208f8838578f47279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77146b66712f6fb43b2c0498430987d9280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9d4f0c0bbace96840033bc16413e9f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c622e76c94c1feb4ccfbbb34c9eff2282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8ad75063264b3330c0ff385caf9027283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878e994c15991ede06f1d9059f890571284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e4cbe03ede5c99e48f9dababb16567285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4286cfdf6f496c236840231ee393314286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcea21ba547d5acae39225fb7134a2b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f0234d7e6aad80d8927070d5734f73288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a03ed490039f7d971542996b27e07f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea1ec7d24db108939a701c94f1e6a32290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55883f4821a15610af705688c8a022d0291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea63c822703ae59928ba2e957c2d0732292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4ad3a43a41f766a950a83e90770e55293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700b07adf736e87fb9f8e2ad12496c3d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367748d233e9fd23abfdcbab1d8f5b8d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2639d0718f519c2892eac7ac594df2296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42140f7da848a44eb28e8d178d24748297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fae8518011edaa4b6665b3ddb4992e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4817b25efb6c798f66ce846d2d7e88299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3262f4bd0f6c6eb3b37ded18a95c21300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1cf072ba1aa5561384cac9468f7e7f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2ba8ad9212b06e7b07fcaf0ab93e50302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ba6e8dc9f2dce2c87101091ddd8687303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e96b6c61544c1e4f38ee89c98e193e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3747ad4ed45536b3835a013693b1e738305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8292ab6c116efeaee296f0cb0a1dfd306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f934cf108c30f1ea4cf0a15d95342479307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847cee73d03bc29cdc26f55fa4b348bb308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369e6910a68775a66f34ed93cef0d9d0309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba6f2615f56347e8d707e289f9109dc310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0cee89c101bb198d8f962c3714b75d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af3f8b54dad3d8492aeb3c9062cd7b6312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ad0550a9a993734c17f7ebd2993670313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf01ca16cdeca9597c9c42ffb361ba98314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cebff530a962cc041ecef2a6697436315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e08dc85da8f6071384d3fd2b41cda9b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6121938cdb8c8a45e7b67b37f43fd576317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60aa1c3343c106d0a5f1a713b7a3bc93318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da097daf3cccb9ceb432d93b13d883d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c4fd8ea68711c58c110c42646ac309320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ab508256e938fde04d66f7adb72990321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e409fd626a75520fc301c56b4c5c40322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab69945d323fb114aa6fc8afdebd014323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bacb09273f711569dc46d1ed5f51711324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af670f3fc7d998c57cc4abee63519c55325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f5f927693431e5f566e744894ab600326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e7a4a98098ebb33bde2235cbdd3644327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dac2e173e3c35cbcfa2469da89abb36328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ed440d16ca0e3f975f3e73abb5a3c7329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c72ba4683ec19d91d5120502c58c65d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28337ac33e743f5eca7495cda6093bcb331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e5649cf48c4054c8ab783481e291b0332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24789f84ba98554dd731f8034436c693333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e897d5b747661e28bb86959c39dc636334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c17b362c5298e662c862d22121eb440335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9d40a2d784372abe99a77134f933d9336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7bb9ec4f7a9a6c968dfae212fffc53337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d258729d49168f7065b5413b2cdd50338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b76a895b7733cec740240ee9eca222339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf13e8d763dd6b08512bcace377036f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26df3fd8d4f9f9c53c4257ea8fbc30d8341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92c068204fee6840ac97c2bb0b3a512342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d472fcbacd09232b48bd176067912c8343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af656ff0f3f528d62ec087c7438d632d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78aca79d2e341f6c20e666028b3f4b1345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d5802527112862c88573f6a6f3af69346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283ac7e274c74d4a4e0872adfd10ad48347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b747c1186f26d1a746ffad58a614fb9348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b0da39a6c43ed59e73e945ce6e06b2349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fef660b18c4b623b0c7f2b73897a95350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5aff3bc33b627a08cde750652c0501351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e56a49a2401478f011e311088522d2352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ce8456db6b8244fe6150320489c286353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472cdcdf220b8b8b9c4bc112164089bd354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449890eeb1689deb752932b4d5586892355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236f4079b3c9846521cb2d378cbd9780356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c74d7436620e1f73bb47492b070edc8357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1559a5baead16156ea57590ea63150358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905957d44f4a15e3bde180f22691a9e7359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4556d04d19ea66afb9a704edd728b8360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee324dc0323b6c9c17660abd5458124361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0ca7fe8d440d80ba4a4d788204d187362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7cd0ba78371a8c400e120489b1623c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79794a38cb12b6b19aa4d22b0655b5a5364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3104066b2f236ef143418f7c0803aba365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f084b52242a20716bf7b216c0ace45366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73de5c9825efe781558556f879b04307367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d3b50342135472f29b51fad2b1efc7368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93864c2abe202049868a495a108177e2369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8186fe72bcf1ceedb89235017947fd84370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ff386c7aff3a227490794355b82c14371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc63c356bead5360961812ecb9cf78a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8248c25468f1ca53d084ee515a5afe373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642d24069e1482b2a80643289024bc10374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e695de4b52c88aa2849afbcfdf291ba375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470ea907d5b59c992acdaf007ad21128376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df8be7cd0642c1395fdb360c66ea082377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958edcdae0cb448d450ca8dd25e14ecc378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610e74d0e6debce4e1f4ea01a76eb080379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4b1f87f657fc97d9aaf6a11d3e57b6380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f953f6414605506a5cade36f66ba5925381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148e253dcc553549f2fd8e4c1386bf03382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd5ad32b97fe3d6ff2820385cc8c47b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787042e1bc32543f327c3bca5b3cd331384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c6a0861352548c8306eda9349dee4a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c0253aaeaa65536b7940331a1107d2386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9cc6c38a72045b6e4df3c735d2d421387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cc0ba609537855abf13723fc1b6741388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c53f1a82bc74307789abd9dfe090bc389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bad3c91001078541c7e89f67c7a0407390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de06aa435fb41e7094e7a617b1a08aac391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35a374208765752e9bde05bea20ca34392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce40e58691ae803006906f165e1fbb6393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741e0504b03d536d21803fa69e32b190394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c9b8d6627aa562897c7a97bbdf8aa7395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4256513d9504ecfbeefd254efb9f50a5396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129bf039f0b6ccf3a75a16766260380a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc00301fd257c2225a9c490b108c531398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba35c0abf6b179b312a9f25220c4699e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29ccdb0f6a5f758905f6432bbfdc2f9400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336433d17e2912b7e5f98af5dd65ef58401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f995ba3cec46df74b88a3b9236f635402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d0ed073de3be0a94b411f18e0c23a6403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c487fbb5731bab66111fb1a442f3989404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb9d0027bc835c5cf23cf6087de2e46405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f75753598d9607935bd702aa76c8bb5406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ffb363822aa54ee93b7eb881f540c7407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5be8f161b4598696ac93104596ba85408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd3809bc6137d95668cfb0887e2e5e9409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5922fbedac33122e554f221969f9a8d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf54cc4b505d53f3bcd11effea681ef7411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052657057ca8e6442607b0344583fe58412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0510647e618feb3bd0fe5c58a46dc03a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61974cfdd781da02921df10e52ca25f3414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82a4fa33c706524c71f0aad604e181f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebbfb99931f1fd70b0c019ae6481368416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e609dabef12ab2b01fcc6f7132e07a78417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fd327ec3fedfd600b5eafd4971474c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300d1fb90e6450030634c84e1dde600f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac946976e7aaf49930460760401d32be420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20b33396065bb37c6564522e14451a8421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f67bd6966de77256039d64639c09f1a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3b1128fa1943d146bcdf370505b2ce423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913dce0eed312e5fb6b643978a3d842e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521a65223480154fa733262df0d61eda425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc541d96f76fe507ac783e9085e840b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b989538c498c207f7b73ce59dae8509d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e937fc4f72b55c1ad6e09d41092de656428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8764a630b8f6c6a6a327766b973cd84f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7daec114c3b5800e15a18d13fa22c0aa430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565ff649c5f26c37c36be2df14b2e0af431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbd038feca95d3b2bd40bd9420c31ff432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531f1ec727e651ee9a9b6f91650033bd433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b36683447cbc72734e8c7a93a3ca21434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a05087751be7c247adc0b1bde70b18435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944b326d230a158024dc88b022ded67f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23a206d9f53581cbae226ac26c94598437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e7d453fb50185c62acfbb353c453e1438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdd7a5dba4f7b3953a16ae0fcaecb6d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b6c20c447b4d1960ced87e6420239a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aed94aa7a532de5a17b118c1b46f27f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd34b7f92876fd08918883ca3d0f801442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34acddd755db1ccb0d308ade8af00d2b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab78deedfc9eb8018d140331299e96c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee93a5dfdf9d6e91507005047ac311e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fea7db97c2ea479e6f95ae7820edc1e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e95d06b55ad9a7da4ed4ebd6596ea5447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fadc0698079b6bd06f0727252b5158a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1871ba349a4b2d1b72ced9182b21fe449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59445270462b8ce3f0b12fbaf5572d5450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552d2be156ba5ca783a31c87fa2f0324451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b261648b5f9ea64716738870ae928e60452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5235d94776dd37a5f7d71eef0c988575453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a63a10d15402422b693b36de75ec56454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441cc4020b7cb7a863f221f4ce23e6ea455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e57ae4629a51d9a24b3dd791b0fdbf0456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27552642b00e0df71a592deb1766e6d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c8b4dcbcfe51aaea0ce58424f7a5cf458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdd107d5b9238f443e02aef26fadb9a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01a1b75f3dee939b02668f3d182641a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c1c8d5bf1573f6a123932fcc6671ca461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18eacc97f015044ba2075aa81ac81366462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6054dff73d586e8a51ef7a0409e2c4463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620470245ca725063e0c5246d1f78ef0464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0090de426437be3578fee1117c205895465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfa2e177b000cd8a55ab8cb15032b9a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac8cd373bfeeb2622868412536eaf61467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334e73e9aa7ac44d0ddb37c10b13227e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fac18f9e9bb260b292411e469b427f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849e4f069b5a6383f5e31d61cb40e818470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76d6f6ed549c9e4faeb8a9ba3b694a0471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ab142025c78913d2471aeb4691f0ba472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf5272c29083f0c2c0cff53e292e11f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0901c48e3e92cbcfd726a3b45b8d542a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53db2dfbdf961e49df424865cfb51a7475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a00047e611f5f8091e8db0edf2351f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8051af3076b196ce42b85756064f9b12477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957e64c1a37ccdd4f6ef13ffe78c51f8478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea88f39962593e29875e0ac13dfb460f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcaf9169192cea449cb11fcdc0f0ed52480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d898ea13919afc348ef7949ec9104df481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3ed5b35c14b52ebb841f9e35fa9b0b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3707f1774aa0af325877e3f20a0007483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec64c7bb6137f29dcdf76ac76779e2b1484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9fc51c64f0e8f869694c77ddd1f284485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dbea7dbd5ec6781f425a8d43961498486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91aa8127011a4db9071f9c9ec0a0238c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4336ed77c5b23bb56d5106745991d759488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cb37a8aec6a9012139e7999864b382489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78431a879b04d6cbf18c85b694a8a09b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39dbd72acb3248ba091b9cf5148bef3491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2521fb979fefb817e052977b9e46a93e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50805a5824a6086152e50574604cd09d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f4aecd0fcf300744a23a3aa6e83baa494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125935aa675083d5a6e40aa504113e6a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725626d076d1e2c08a6bc3e3d909a276496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bd90f99172c13c03cbd3403cb2172e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f69a377855c1c023c58f8ad4398f65498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4febab58bb0e3137966b9f9267bd24a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddae7a4046ec8b93478c910ea30f8c1b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a0b1acec39d2d891513fe1d7036270501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362984da26ac35b12a4f542462fc6ddc502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6d84ce81ab15d9ce6e4262c14db4a1503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b8fc7e18efb46f435ad5ab40e613d0504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4935bd0e649921cab95c01bde50d41505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20c2697f339b4427847849b70564abc506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa483f75abd68ce53a86d7a66689534507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec425b1af9fde4736bddb2d6011d4c67508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461dd3e2c964376fb38a5d7abb05db97509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59900086b2ab0a4ae19d456ba9f305f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a2ea321cd90648d2ba1d5cc3b64560511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17efd9cc67aac8663c1960ccebe04908512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29d9881bd8a51683196e2129577a688513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f70d376eda92dc74dba7e0cfb9b7847514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7214dd46aea5685e76f558b3b0aa44b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7484ad78abd9a917b33172b6bbb76248516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd5826963e92686e8cdd063156bc7a2517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f96c50344e3273abc5512a4ed25e054518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16a91941546e8d090b5ea347db8bfac519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a966b58cc9ddce65c52af6227da4480520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08522fc81bb915331109f77674234724521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041ef83827d6a2eee6d8e187289fb94b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23998c34be05a8242a54311fbb5694f5523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f299d259ef1b64b3e44bfe53f690a4524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f263b7c686fb0f8d718c10663559f7525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f28857a42054eaf7c46aa133d6caa2526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ed34950d38be5f60a0cc14e066fc1c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489a420d51091469fda505ea84c19fd8528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7db625e0aacac608b675472476754ca529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79138f09c80212991c7aa0774d49ffa530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040fe5a9be3678864417c1f8508c40f0531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654aac542c67a3db9a2305a974a09c49532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8bf08f21c99030017d3bd96ad8e48b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d801602fe3ab0874cc7d3a438e9ba8534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560c754ca1a393b31e295e2564e02d07535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bbc430feb28dd4284ad57cd1fca231536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4785eb33c4a31c4d00bd19fe5e66dae537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1478eac6618d9dd562dca72d992cdc2e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dab88978d95239c7e7be74f86588b1539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d89fb56993dc56b559373064ada612540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f96fb258f9be2e758daca3de2e3597b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba7524cb978a1e6d27eaeafb8daaa93542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1600a34f952b38b69cd61f7060faf33e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfadfcd518a57631d391e89d0d1a46a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bf0058c71ad4993ea6cac5a6d92437545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5769bcd0257f6a264f86337b20b7dcee546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378b95d9246bbdb7a0aac787dabadb72547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73027b1a4139b3003523ce65ba5a8f3548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4b2345663341198284b1eea8bab2aa549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7186c6f46ea913adc6ef78f561647503550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e4aa44f655790b811ae5b89482f905551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c372d118e05c3a4037d926607c97425552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee312bfa9156b2d9a74b56b23c644d6553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807954293f4df18cb3af0f533fedd4d1554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3b89734126fd12b1e9f3f4cc1d0777555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629430c847a7e594fdbc0be07cf6fdec556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda80c0538631da6f1b793c561496354557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcf77f3f3a87d9ea4ae9139750f6f09558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c5cb4bcd528a6489e8978f026712a1559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdf2e8f19f3728a4976a13f7e139de1560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71534ae3349043dda0ec906f0dcaee9561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b308acd12019d46fe076390912e9509b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dd2d2e90f271dfe3b77fd16122f3df563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daaea90d047c53e95a1f6f4b815bfda2564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425187dc9f3c92d25e88bca4e22d2894565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a3dd47dc4aa361424e993176345613566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b379e70a3adcb6c928d8f03037f4c902567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46921aa674183e6050624d9266e4a743568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436d3ba5d7bfd880c947e6b3d141627b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095541936e6bd0342a3b9fe6c902aa46570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102bd0d9360e84f3a46f7091a7966977571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49860555a9a840974b659fa9f0b993c1572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee25eee2b1380c7998293972f82c76bd573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90152e878c544c7efb9612ae2a6492b8574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c869306b3ef1959b1e7a1e56464e4a7d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089b7c1c58aa1e135f60d7799118ea9f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa85b056c18963deac3ec2c6e3c366c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f330294917bd7a223e0bfe482a4e2536578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd363951f14e40b4c39b9fb514449bb0579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc98560a64d62104a022b7f7fbbc4086580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cea7407dadee7d868ed6a40d8f1206581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5979d6ca75cb3a0c2ae6940e2ad41553582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d359e777ec17103ea300650f2662681b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb8a4e8f583dbcd18c9653851821fd5584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794684e1458d471a5c0f63f7d6cc86df585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b309f90244820593d285127f1dff2cfc586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a017147dbeb9c7c1483cc3093c708c6587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede6eb1d6b974ab66b00fd75661ccdc5588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8f0d53bffc7f6b734d30271f934dbd589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6da037a7aa7d338ea038348b217b4d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cffe2b74b10ac409cdeba5456fc2bd0591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796f5870c465387dd5926ef1224442a0592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2f85ca1a1f90c6c9b11dfff32fc50b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308faa14d1681140fc79e79ecf9f0d06594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e943750a4a87f479d59a069950638f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c9750c6f033fbe11b8194a0340de9d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49ae9f1f76205a2f90a2139275b3a2b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5046e365e04310c57f8030916f770d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89170051e4d703c3bef040c6aef611cc599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1241900fa5645b7e03ea1f1f6525392d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6c7d7c78aa793fb3ad76d1076cb1f0601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbdfede24f5b4db9ce2ffd923640343602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0595dc5bcb6d738a403af4f9460a1f1603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5558d4d271e69e44fc58333bf691128d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a0f3d167ec102b5541b1035411b2f9605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094e19dea38d2ede83395a05287b57b6606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d0bf5792ac1422b74395609c2c6081607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc9ae5a31e58df94c570e109ff71a82608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f02f69bcb4dff4af17d3f7ccf619be609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3568594068f918bb4c8c82c90d3a77610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6733a15b82fe3899aa7c608176e353b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b511e38dceb21fb2cdd79a4e1b86d67612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2a0061a38906805cdb56ca791fa70e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606f7eb00b603fbd4962ff402a628d43614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d6f317eef301b0175cebd1a96b1c0c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ab27e89a4b641d8c8e9c3af7c5f27e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925b574d1508fb88d04f7a00ca6d618e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257aaad23f7662e3750f7d996f3eae1c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75010dd2faba1f6b4f1867a92381fe60619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a90d8644ce251b5573a4b0df9d80a1620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f2cdb369399f0f4c583c8d089f746e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ca7cbf4a7e3869f5dd25cee032a1fb622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5df70f9f66944f996870ddd7b38441a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec276fb29cdb1b1c55dac838d3bdba81624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a2c240939e9c04d364f5b210670200625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3471cf038e6031397dce2f13a62016626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9589f10380fe840ec32e78dddd2411e0627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64579bec5a2bc27832dfcacd92c385fd628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d31a82960eaa31c4034702b2f109ffd629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf19e82993fcc3e83acc4ca807d133f7630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c96ca59e0d6775135179bf35e5fb071631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326f1e16a222c61a2e3812108c60a6bd632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de75397278e836bf4fc7bb6db21918ff633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703bd63d5b15b0bf0af109b8b609cd49634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093f3e4dedaa1e040591c75d6476e215635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23a1a92639230ee9c7ced2953fdeff4636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758de7f3f81404df59c811c4baaccb82637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d6f6ebf365c519fef63e1a99174547638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761d86629c90036c181b81cbc9c34a25639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8d32fa7a5b53747cbf92e8faa57c75640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cb75d8786b620a10bb17b1b54fcaf3641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb78d9aad40e033ad16fca987e0158b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05d442d553712c6e501c0a55dccb571643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f421bdaa1cc1f3093b16001b438bcc5e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ad19ace61931a7a2ec45e9f4a8c9ac645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc62bd5f02d07b4d04a23a921901bbd8646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0332d9bacf470febc616ceac765d1eb9647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1ef135b48c0c1bd720840387ce3c8f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9477c92e4f0159cd72f0a4733854a918649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72893f6a99e905ae252f2949d2120b18650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b2a9334497983378ebab0d56e06c18651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25bf23dc8bfe0fd99d376ec355a94fb652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c623e5ffa4dc424326a49a44428bf28653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ac260aa9ee757885099927bc43abc2654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19b8d9253067900e6470597a4dd1449655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923180976639aeb3d8a73f7b6d0b0270656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c489c4a42d2ec0fabfc48a42be79082657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb258fc2f2d897c3e24743584fa4f54658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b9d1da8eb74e892f9fb91a96291163659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c79e4cf14305b99b3921a1c29630a5660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ddb0720d2e2db530e5510e1a7cd82b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d19fbe3934898f4aa0e643bc431252e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00a56c2843ea905721ded32d217644d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc9b89f28f38cbb3169b3125da0889a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2e540ec430ded775d4c62132d736d1665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5205136c56bb9538aacd17d688ca11666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bf4ca13e35c1c6c6dc4f5908a8c1bd667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4353665def78e5085484140ed5cc48f1668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef4a1a209ee9f9fa6bd1e3650572a70669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dfaf3fee708aacd56d3b71fdbe6570670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1506c115550f359275d824e0a92b4f1e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3b7072bf26d6953e79573b54da974a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90db0f3d02a12d561b5e131c284f51f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2a27b5865a1575feb9e5c41c9f088d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bec344a68742f196ce11183732bb32b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f72bc97ec53c778ac0275c0804bbea676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cac726b562788c22201984b4f821435677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faac18ba2b406b55196d9060fe57e517678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f32713c080f3abb3836a3d380eff8b3679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ec68081e12470adad58a868cf0b156680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70f189da30a8de792d5ed4b7618d361681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376a9a75dd63c38079fc2c4e08e1efbf682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16ff29d3c2e6ec7ae30efcf493ac610683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b982b4cba0fad869d95a67dbda38e3d9684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2ad680716ce67cb9edf66a68ef2f3d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cc0abbfb4197cc39333708e4fdc005686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d610338454aceea9c7663b45f4c4255687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957c0b85bad563033ac8d72f4f401c13688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9dede42ec6712ba630242a84f0f635689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02388dd087fbc19940f794d51172f8c7690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff00957003625e6476a3f695eaa02e3c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4464497e769843a7f8bb7f1c1666a1fe692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c756a0f887f0447f60ea48fb12540c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0696d7b6526f9355f16fc054cc59a700694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156dba2097cfc839c13f97ad09e9ed17695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dc08da741b3c267ec03f7b748381b3696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774589d931e3985486fe6a9db2b22ffc697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e8a8970344c0e20924048a23646c76698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6c38ae7fc372b70dfec0d6ca75eab8699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac24e3e2e2ae0dc0b546ee379314d06700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ce98e070daa0c8f202cb5582257dbc701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75eac94a7907f8a159c4b66bec00aea702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c90fb7eb5ded74c751149ff7786fb4d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47508e14fbf7b2b9536cc16d9e7280d6704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3553cce5ec6052a9379423c9d69b42705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971b1a9a8e0cfee24bb3d0a2f16d1cb1706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c141c824e45c65bedbbb781e894f379f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd4e6e520b96cb7aaf1562c5446b4d2708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad2f15db923e86e0575737bd75dab97709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9678e21721eb27a9ad7b690bda9e043710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241658ed2272cfc655c10b7305aa7e7c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7992d6c93dee7f8116c06daa130e43712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba402c9082939e377b4bb20fda6ccc6713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99885aba3b2a84fc41965e3759907b9714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec441058b860ea88fe6c725c209db70b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d050b88926e8591677592d20cc36d4d7716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92694d5a84895a12c6b0b59c5598454717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5788b4dccb39ff2cb94a30a3e159700a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0145abd59a3f6a10e5342134b5c506a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbc97e235aabe1b098e4cc360d69922720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bebfba90ecefb6dc7fa9b3ad4e3b910721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77e73ed0cd174c1f64ef1d3e787d768722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4961b5b4787efb82e7fa7519eb26d419723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477cdac92de9ec0417f47ae509c1cc4c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acb0b66c5159f7dfbed5ebc6fbce4a0725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61d38271ccfa17b2fe6e6e9b84b47cd726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98588e83e30ba926101deda1401c87c1727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaba82c9e6e5674930385058f7fa2af728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2b97588235166c1ad153b63b31aec2729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa23f096f36cb4dbfc17ff2fc247b8e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c10b0ebaf3d81607fa39aa31c91110731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f1947396cfe06a6be1b8d8397982c9732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1596360e24007958d2f8737061877f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd355dbf5e42baf85bc2afde5f54eb9734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343229ed6db99e223c5f313c6542cada735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a1b532fb7eb4fb01ac70aef724fe3d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f88b6df28c24d9196c355e1586737e4737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51880b7e43de956bfbd0e7baa882c87d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d400954dc4ba93951e8da51eaea1ab6739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c882569d466b56ff02f62acb29c39049740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4911b8d54207987b4550acbed91fe5b0741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fceb6611ec2a62b7e0d85606a121976742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d778b8ab6a47ef282fc5c035dbdf934d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77e776533b61e7475950ede0fffaf48744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161e67bfbe5882cfb4c459a6390a6bae745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec7b71d31bc14a037f4a71d8d610e85746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7268e9a3bf647334fbb7d343a91ba1747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae412ae34036803673ed6068dbf627f748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20051b175ad34124c8b0542492ce9b2a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba040372a775709f24bbfa54df80c21750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c08d9017fc2f53cd1a2bd3bb6f2b994751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8547d198604dc3f926d0db083974a412752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516d26283cf16dc1c429dd90952ea7ed753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd05dde4814c312126ce32f88f6cb40754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f3a6ea60bf95446cd54a8c9d7ce88b755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33ee341466a799c4ca231b73c454d91756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77aa8aab8b54dd1b739a3a0f4d11e261757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a9bd383b4f462b13c43478955fe9e0758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e22c9f0e634ad243bd3d80fa7c3b7dc759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcb46aebb614708b3a56f34dfe179541.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cac86920e75db3f40036974537b4912.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acce77e69790f5a805342043a4536d3e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e344db11d5552bda96bd8e0e4232094.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40db1ca2cbba12cfcb633f371b7243205.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e925b02843f4840efdaf4cd41e98d6a36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c205edd8b8b96b219492eab35a67987.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642c40251ecb6fddc8d8286b16a1604d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f01a849c96aa86b4ccc702fb26c85319.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435ad816c5b2550557abffa9629d7b7110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6931e9eb049c1293706c6ca1bffa232d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a1f371399a8dbee1c439b0d8adb79212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54a41c029d63d6a2e728b512ab0ba6913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b262ca6709525f799c438914a43d162814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890b39ad39cfcea04f9d2cccdfc4e19f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e1621210a0eb95c9f12d8904ef02de16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9656ad5c93a3ffe44160a2a7dfa20a217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938f71b4fc9fda9b3bf336c588cb584d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9dadc598efc66060066909f4472e7519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178ed147d24612bd2e12857c6c1b1ebc20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d0b2430e030333ff5aa8706fa8752c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dd0bf4bd8de3af1e269061028290cb22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84e7223e719de293c53aa70502efe9423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f625949608f416ebac44aa57a6fc00d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a83190cd6c9c39374d09dfd30c6c35625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1104c3353bf7726a67204d28b8745626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88385a8ed8e7dccf348b3859a723de4427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01efbb9574a7e98d25cf7faf1ff60a3828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04060ef973484a87345ea0db4342aa229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05101415991250277ea904f7f469656230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b70163957b6ac63e1ff07439f4f62731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c206d3374c181e3f5037da234fb6d3f632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210244d83fee2a2f24c95d53754bc44333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc8e7ea07eca17af141b6871948053234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94244c7569f36c32275677c7d67a5b9335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53404e10e70964dd5f8659bef49af85836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a87d21c5fe3d34f4a12999999b3f2537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d6974f7a3c0eff3ed21264c5bc831c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742e3e77b338e897536b27befb30f05a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9deca7ad7c540c8ac635ccf1c11faf040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59cdf9d4861238de25780124c28492c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28790570806c63c14a3a13e84ada893f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f9671527db81693da49c2ad86f45fa43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af60577219e6808dd98ec0d2be9fe6d644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89efaf9cdd2ba75944ef74f6351b7acc45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d71c3cbc4554233e8c44ddad8a3b2146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3c0589423df93f3b290724eee9ab7247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f24ec0182b39b16bb1fb20ae536e59048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e714b5aa882370a9c256f395d17bee8549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593c57132a958fc4e8d594ed63c11b0250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bbccd114a858f71c5fb567c3249a2951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0635d3fe84845b9c30a1dfec094a3d6352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f53314aec96e96866c54031e11e41e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e76ab15325a90e8aaf99aa949dc40854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1f7ceec05844e4cf5a0ef0f18ad09c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a301bfac023cf1e57e9d6e6cc0d2f956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1a9c73a940eac6c5361a52bbc51f4a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deadf349d5cccac47d6ff2120b5ada8e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad66d027b433d0aadf0eaaa89d3ffe8d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65c60943e34f99c796e90b8d057b1a660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea78c727669616ca461b11479f10ffb61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c587baba20181fc64cd2ace910b7738662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6992e400c54e27ef9209fbb3de651663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda5dac70c448081313406168d3cc78364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb6a5f8d7c2b74a250c8b0aa2bc8b1965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ddf04549a38806f268ffe7b2a4754866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57e12d1a959fe500036ab90a08a1c4667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71cece17d042ae20b31c7325e7e707368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc1ea0cab9522d6f44c1ef3d730b2e569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62d0d38fbb7475d2751437ec5aeb4a570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ebcfa8d38788ba9b528dcd2177da0871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fea51e884151a58ee8521135aa2317472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c1cdc335eb275a965a44a1b499befd73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02808a6679ef0c68ae5776170a7707c174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c140212e199c1fcf8bcc997c397c496c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62515d99e9750d1c79c0456f6a7976d976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffea335715ba3a27bfc0cb94b989f12277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bebd8a15d00d4a42cee7b88664bf9ff78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfed2fcdabc67b1140dc043b7b2c446679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9ff394e91e860994278947466394f980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5505520f973c97f78d00bd04874f961381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2113edf8e7871a887788313138e83d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2643f6c24710e17c01a29533f87bcdb83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a617c339776428e37f17920ed96ae10984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7ed51377812c0cabba6cdc6980655485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083f3500066115cc8965c1029467903186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4feeed026ae46301b7c55857852271f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19814f3ac4e1b7f2bb6cafb5234b8dcc88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56d92bbdd5177d984fd82c6b7018eda89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0c74ecb401f650518e44f9a1e9058b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c448b34012ca2b801fcec3e1ad39bd691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0054f0609077c87cab8cde40acffd22792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1574815d8a7e59c3cebf6d1691d1b3bb93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2497c1aa24534745cf0e6a881d459a2f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72eb0e204197776790d589edeeb3a3d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024df5fe605c95eb096452f4058be3a996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfaeffa13c52781a872bede112bc11b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f43c40322d7e5cfb9681a27a44ae5a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c71007d4628532d15a3f2ac24bdf7b299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6c927172bf9c995734554cd05ec1d9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5df2c28e173b9e5217aade29973f2d6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b37653989f2b39abd090d9d255c0e8e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2daf708c798349f4ed6cb34a1d1212e2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f05672769ba20186a6094afc7ed495104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af198f031f0161e287333818b19b5464105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1f89ee48759376fb655a9fcaca3993106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cb186c82c6ba816d30811a67464912107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf5c8def7f543e4fd7240e0d7b070dc108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c891fb71b1905eb92eaa90a2a272192109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708d2b4ac6ede7a986f5610fd84410f8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b377f73f2b3b35d9b2e32b503fd6521111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32af85c19edbc885e5da92f72a7afdbd112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7518b784661dc29e6e33ac1b67a1a88113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274b91f29510538cbd198ba5bd808a73114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0615157acbe4cf04a2561025725e4b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b289f366c60c71ee4f6fc6ee7c936268116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fa5ea4b1c4fae85048f25f366ecc96117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ab343f0652a513f6677970ca42f03a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d67aba7d43d06a138755149deddfa86119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbb1ba9663b7021fbbca620f11a94e7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff9bbc71cc14dbe2f0ccbd9dd112571121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7d0c3be694d04b92a5b4b761ae46b4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1049904d61822e9eb5b7d238817a53123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6bbfdddd420bf8af4803046c40da8d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda14e5a8ea638810bbc5aeceee5bc49125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd8fc10e6c7377b0a2302153c39b321126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ae700ba1c25f66e34712fb0be66d54127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c616151a3f5ed9909b8ff3a55e7c0983128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baebcc0b6b487238ac70e5e6b19cd3b9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34311f2348fbb58743510795c9d6e88130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e26660b168f8c73568da6f93b14523e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2051f9ae053acd673f8054a91da702b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29ff9fa9e7ee9d226fa30b2a10df790133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2c0db3230b63fc729de1df0bfbfc3d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0eb003223f4f6c0780e07b9e100f173135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774952a5175980ff4f7771826d0fdd0e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e5e94a31964e6538b66cb1fb97162f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd9a8e11022a2881dc129d547e36b01138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45609d1d7284cc13c9fa687218f0177c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764aa08005d30d501304b8c03395434b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655d10be66d23354de2238ff17383d59141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0864a95efd516f6ceeabd7aaef4f8e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2a6fdb4b258127371e3d9d6d21440b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a483246051154ce51187c6ddd407cc144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ed74328aaee9e86c470b801c4d8eb0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0608914d8e3d94ec74f2efa4fc796130146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01275bbd12049b2db13f651cebc1ee25147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc38439bdc566ba5d3a7fa4bb2d9606a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5d1eb602d8674ce9a8e6ba467f4833149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207c15a4e822b68a066ed88ff13d53ac150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc51000f4ef2c34a3752e4d700e0951151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800b61b021bf5cc903b4a77b9b35587b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef7f01b7d6a47ac4df30a29c4e6a812153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00eb40b5516c7aefc9ce54b2552379b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb059284b0c5ee6f3d406188ed0b3c0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624920d5dddbb70e7429047109142a3e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c81f8008dcde984ab784709bf8f081a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5e677455366af88e7f2644ea700d57158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a9a92b586405b6bc69cd3f55c1a678159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2a18c5e46d486ae154ae1332b19fa9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c914241be9ac3f7f613e0b57b1b8fa38161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71d478ff7a8d58b3e736b88de33e745162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49818e9ffa303d6a222ea1185e5c9db163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80593671d06ef79ca9e8a715059f3508164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91c1de3a614999611b2023a919edc55165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f091b2b60c63fbc420222bfec15f5858166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c349aefc2a0cfe550cb10ecfc7c8fd2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59469422529927796c78c23910c92b4c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c472dd0187f5e439f9f30af790b13e9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be74460bcf439a39555bcdb54632fc6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565ba9498542ea4072d4b8902811b5f9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ae1372ec4b316e0edbb52816e9548c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255e12cfdea08f1bfe2d4b99058ddbbc173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8efdc48b352a82176bafa493398e370174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e44762fe7d9b6341fa9207542cdafe175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a0fcf0a0f45fb9b1f176a312d074e4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db473028acc1fefdf3ec32546bcac48177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f686aff9f3f68a6e75a11c7b38830cd2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77600225c185f33e81e3dbe350e920bd179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce2347c3bf10cd446cb028a3f0a3f85180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fa48539e6d877bf609e99cbd4e504b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fc0b1090743a0cfedacde61d258a22182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad55974f8f0c0427679636e967d6125a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95006e259ffd0202d2d70ee80e026ea184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5b2709cdb4d711208ed022089e4969185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83223b0fc4d74ce05712176c30445082186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f3ce94db08d9b13bf8275e842ba56f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0342b8871b35ea8e32d3f25ad8193ca7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff33b543fdd345b377dbab4dd567b1a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cb7539e335db2df736452b42727c9f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e24abf2187ebd5e31c8f3c0d0fb712191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85830b2b0d5c03dbc4bd63f4c9cf4e5e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a17f361aeb94938252e46ec0729d260193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1063e4eb94994cf04f6e7a8efb1b1a8f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c118ecfd92369e18ae37ec7f6bc3d61e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00ef5a51678f97f3d976ad1183533e9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be9464bf89657b66d023ac8af27d397197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42283a2b320094c1c173e407adee1003198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b48c5adfd29df49521bc58ca50938cb199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640cac5c25299580185650dd3da8e51e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d658cd4c3a2657111a940e62c083c03e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a24d9f742eb8251fc5c83ef3fa5b265202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51442fd6f290ca246fc5f257bd31dca7203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ffc98d59786043efbc6e69491f1f26204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3ce4b6fa0394540e207440c03e0dbd205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b3b71888ff32cd279e456671a52f82206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118f910f54d0415498775db1789b9202207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761e9a826f331c81955ca2dbac3a3c7d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fc0a1f5c786f64ffe536145449e802209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2caf2c5bde3388cfa634823f1b6bb8cf210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbd547087169ac799e8e2fcd89b38f3211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e158363ee35289c01868cbf75baa49b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928bb89f7c95123e896da3a8131c20cf213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b30332aa26e5134d0b96ac69e72491214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd354834836a88364c36bc51e2a13e27215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d294a2b9f487c547b33ebe3a05aaf4216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e01cb4cc48a395664441c549495bb9a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593bebc3364f938e10d64358fe0e9458218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca18c52913d459dc9b519bee34f6d216219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588a5ee8d817b3f966ad64cdb0b4aebf220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a69612e6f3dd143d927d1429f767710221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abe36f13da6b5accb5c46b167ea6f11222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4db92c048b09cf21a5bf24678be10f2223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71545e44f9aa4fd179d63640b7c0f11224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53515476e742b946c9eb1f39a0623e0d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3932a069d12d1a5b8e2a2613c9fe86da226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce42246daa7d4619b02bdde7d0ffaac5227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad57f82c93f4d9bff27a6532ea6ec89c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1862e6c9fa0fec5285621cc60518a6e6229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95eb2f3de35096fc53659914722dac59230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8380359a18d9669715d2ff3ad3b69ac8231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d493cec995542bd624d5c70ae210f12232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd00eb4f276ad6b5eca8f32313270fa233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b739d08a95fb1fe9cc3e05a710db9a5234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842c24906357eb070d0866b334771856235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b78ff9783575473a676568da036759236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389ea9a73c149df7d2d4b417f9b638f5237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9d466e0ac978d731e4761a28f79e82238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfd10749a0b2dd619388ac8e403c3f3239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81134011b01c5bb39a75e8680c9822a4240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e2e90bfe7fd193ea159f4f8896c4a2241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045853656146b86cc825336c377bf635242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fba0747855cd7b3415961239b079ba243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c56900aa42c19fa032e2366486c36b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520fa7017aaff46ba8657e26ffcae376245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3522dc95bad4be73f22fa63aa41210a9246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cc459a19a7bce6c15b01565bf2a637247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7cdec8183212be7bed6e1e0719ea61248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1ed2a14ef4a77e6320b5c074f697e2249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5edf98bf6f1fb1fb5e4809e14b7fb0250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0505558b68419badf35007a99d3b4cf251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6635ea96cc7476bc422ce1ed8d6acea252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79d471a9d5792e7b63fbd8660e421df253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba5a01ed34be07169db5d938d101757254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27ea5373633a835c07f57db7e1f8129255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d27677819d4ecb15e3c8b2bd5f7b613256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d23fdcf93fccfe995a6264e538d8dc257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1392c25bad97b1168d86ca5de1039e09258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28b0f2f35de07105c9ac946a42269ea259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bb342be857c63cb7dd588f89321c09260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a42edf756ec8b86dee517af79de64c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a26a6610950403fb900b7eb66e219c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fd36ba4716c665e90393a2f4c07d49263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e882db091b6260d3168c13e62820037264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37165717d1e63fb045a14212df8bf56265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8332b0e957e4872d77e847ae4d5211266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4ee58479f5664063cafd385eecdf54267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3cb9887acd7b206d3a917e56b3ee7e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c854c67a6a0404733a6207ec3aa872f7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a75368bd4940930000a452592258789270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f5bab2f0f6c74503b8b61c7d2d8ef2271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5c5aaa511cbbc0240570a66841bcf9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cfc911f7036be6092d75acae233e58273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fece0fb187b31212a70c79d235f7cd274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbdc12fd481da081b22126d0093f571275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bc9733f95de3e6e851a54cb52fbcf7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9a453e1977ee4dae9e5e76165b02b8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f319f47d103dc46cde4ac53392352961278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281496ca5e49aa5ef66360dc05ede853279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd93531ee986c9c678cabdd1a81f0c5280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bb8923f2aed6494db135c4af398df1281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8f70d1eb2119528ed2dc2e4f9d8078282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12e9919e917a67b1e4427f63a6a46b2283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b43e6f39563a3ff3ecf56710f13081284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7564326bbfcd4bd6e769ffc2f7873aa285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e18bdb6621e83d45e855d0b44b1b0bf286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814864dbc00fcb27360fce8fa7aa7b8e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee12ed6919e22a918533dfc3098d2755288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d0357a1f03e641c595d1a2863402b5289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fc48eacf6e29a6a28d5442c07a5195290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201e00f8081b8e7d5b85de8dba2a7c3a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30aaf2e19317eb6f0e1e02a6f2590fd9292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe0b8a8c2ea3da69b45f632aa0b1014293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40592066655b5749cff74fd14275e2eb294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0903a97c6a7b3adbf6abe55c2df52822295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1ce7ffc0d4f192220acbfee97cc5f6296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52243b4fe4e8260b8e5fceac561e35f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c32de9daff3972fde97caac68d2ac06298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3b792655badf5514aa9db4ad380689299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a239e9223f613aaf85d26319b78a12e9300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd443f2e920d436e98c0186daf6cdcbe301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8250c24bfa08bb7c4bb27f8a9e295e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f390fbf89e5f937d5d7a1653a3aebd70303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc0e610c879ab4ea8e6945dad220423304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04cc4cebdc395064ad59a1f29040a11305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3fb12dc15befb493b04f1f1b3aaac1306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccada10823177d4ebd2f77c2bcf82fe307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307003a4810b5fd4b1c42323eece0af9308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865dc41ebd136c355a6aad760763191e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72e26629f9ab58b71fc89436dae5433310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876f0ec67350be80a4998d13ecfa5f9d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53afb5cc9c28cb7c74f35e3f30f42b94312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2586e899042fde2175b030762f127fff313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b611161ba246128005932eb1464d9277314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9ed4f8b6b92daf0988595e3c2dcdb8315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7952a962e0e2d3b56078df8e9e74ce316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7616d46a01128ca36c005cf7ffe51af317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82181ab8f80dca0f556bc47cc8e68a51318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c010afa029bea72131b76c2975ea85319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526074fc2733315e3ed7464b5faccc67320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80422230fe3e982c69acf16cc26a6615321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7313412d771d441b74ddc81b676b13322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ee230741b4b5eb7af89efd5a11b134323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30676c814827689da96568718a0184a2324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9a892bb0b5ebf05c43f03eeb7d0a63325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7c33b07cfcfa1428ab43d6c5ccca96326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5351c92c0be75021c1b2a5d210d579e6327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d075816a4ba58ce3c5a9ed8dae384631328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3cc77a4fba7b75307eb9ce4dd1b323329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59cf1a749d4fd705560fdcc372b928b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2b95799a78907492e0c7c2864a4f5a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268106db75faa7bc95040767dbdf0e3e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8778982dbfc4e6b110ce41621829c8d4333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c749d18f6a943edd1842874296370b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7879a74b0e0952607a03079bdccf5556335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2feef25ccdd2704429c1b20fcd5595fe336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad666cfebe4984d63f347162443a607337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e40ce9587a167f86a818c4c11550ffe338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809495d361f917aa5006f204f4cf4231339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75baad2e97d3f7f344d5e9c99ed406e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fac55f9587102e9ee8cd33e2ad5294341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd7b9aec2908416d2f52811df619f5a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b3eff60f7c96b28b7d09b6fef92887343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47eaa18fcead15b8e91828ca2c0afb0e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c68fdf6ec6d501b1a4eb577fed870f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9c24259ee1763b3c131bdb6485d88c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53e4e0ebf9eb85ddcdfe050424e7d30347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943f4687ae816e1da2b5bfe057049533348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8d2bbd626d1198e431dfc8cf756ea0349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b5e97e1d864e06054c0e33876120c0350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7a2e56088e8462bd7f593618c4e8dd351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d76dfbb712d4964ca22912213ab404352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7112ac899b54f10e1a7af4823e61aebf353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79982aaf5ee04330316f5970081cb6c2354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de93838f7645aff51a70d7403a8145d3355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0a7ca9a97f08883797a972cb2981ed356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d3503761ab3d9c9c33a2e275b409b3357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33822c42d86a9791f043541b1e2a1fd0358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43011b6382b356a54cc5dc9ef464d95359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a3b85b98808aa977970015f0454f92360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224cab30d84b5e8b25588ae28cafde50361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8db5b43c0bed1f127f2a8c17c30dada362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde09b86181d575bd1fb889ac502a467363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f466ca0d28df05b8551d1e0f457a434d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb741c83e7c9e93bf194c0e56d8d9393365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa5fa8489195c83c301503697beffbe366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9957d5200133e87a7fee72a4afa09277367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b510649442669da9f30db7560ee425368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8338e77d4377c0e9cc680392c014445b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb445ade442fc853c7d801f954083f2370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f0101471e50c50bd9a57b2184fbacb371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86513dcba3ba5c2e7410e08cb2bcc45c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcda946fabd5d34b847e0da83b2ce875373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbbe1aa7efc64f798c5bce395421358374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9af4869cfcef2e98eb546d5ec4b580375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c0a159afe75080dcff6399c20220d5376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9c5245f0bb5921a19ec7354ad345df377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76767f0a7feea863cd35a26289ed7273378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bc19134b5fcab0bfacf4dbd478b08b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9ada7269e8188e82cb25bee2d7859d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09893959575d933c726e5ec8fda6e7f5381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9892f13582e2720d12dd70746db8ac04382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dfbbf24c534bfe050039f84629f99a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b1563da6a36a76d7daa3fc4dca0ac0384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b716dfc97244b7c8c32e08524a55601385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559716e0c2d44362594276b1d1129629386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29c2289f91cac510c4af0cab65a34be387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b019bfaab04475a9cf19fe58c88b20a1388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04f85cd9fc1f4998166754243bb2f5c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0818349d75405e6bbdeb1f9c1f12031390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b462dee72ed10dce225df9203fb071d5391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d930b8d2ae311141937618429be0d031392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bd7f1dc7e3844470dca15e4a2cc4ae393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2147aa2415b24a4ca333bab7fc75450a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265d8dde9f79983b5950e6ca5c6b77ad395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c3d9a88a50e0b65eb8c8a5d15e53bd396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26251ce200b5effce8877df45b3dc148397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af29f26765afbebc3d334ac139279e2398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985ca747a24bc6297e3cf723f82cff6a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6130666d3fb8da61154a326fa76a5c51400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ba613877499b4ae8bab14ae8b38a91401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9b044af7f79687bb16511fa563c491402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c238648c0da1f065eabd9d9bf31a760d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdbbc555ef0ac1b0b9568861f2f6e0f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc19a8ff04fb86f946d8244d4a6563c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818d5d0cde8dc36049b5fa41bbd282ec406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb23ecd001618412ef52cad92d6ecdc8407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ce5cce2b127312235f55529487679a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab961fcf4d7ceef9255554961e4c13e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5a7f2d97c5a99d9a095cf00b990b6a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecfabc8373810a8262c0436c880aa3e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f79d820468e8a3d8aad89d86fc19e9412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ee55f3135caa0686b8497873b380b4413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e37376489f6fbc31adcf4faf2868803414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87988e5c8a53f340c996c33a6190efd415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb15cb500c2b8a99cf7e4646d90fe8d1416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6030b060ecafbee214b63b86551392417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b02f610c01c06ddf92917d27e21f58418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d364f49860906cdfc90cefead0e37c7419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb73a36953fbd47b52009e79a9b96e8420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c28b8f9aa024c3688bbb62fd3185d2421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df1a76ab8aa2551bb8deef35ed6cf8d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce4cb5e73fe3db1888b436694db5217423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d286e655ad1360dc43b18728c2b047fb424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e7a59ebea322967d82db3bb9ea0a3b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d4125c0ef439e4baba2b8e877743b6426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4373ce3ee9574bbc540ad3a183bf3981427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f26ae0dede1e8fca8d15d121a9720ed428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5778a8fc39e4197f2aa1e0322b39e11429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56193b3402a3bc73cfb3288983d38d80430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72edf385c20d43197270e2bd3b4e69c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc81713ff01f4e9bde3f7a289ebda16432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a96030d59e2c11f3a3700f584dbd20433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0068ca57505f25802a96b690f045a1cf434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f76593d2f03d6538e66c8b3114573e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef62696f91bd1f2264f6552b9687e79c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47003e65df62fcca7d4b3066f6baf9f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1934aadff214e878fde96237a1613f2438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0686b6c3e759e2f81d9753451fbc12b9439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9871445cebcc9332738652bb163f14440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e1d04d4049fa4ae0aad58a8e56b253441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0174f2a5483f241f2b4112f1fe008729442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08332c0829415adf6e39fb2fe0981f20443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b861eb28dcec42cc93f4b2ae088c76444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24929435552679db53830df1ba3e51f0445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3217a6260f9058d4ef9f872031931def446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670f8a1e47602e2d52e1c48b91feae0d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c836cbbbcdf4f9a308adc550fa48f418448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6701465ad43cdac0778cabb3e7c5b3aa449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e191cc0a38877e5fe125425cf17b0d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ebdb53a8baeaadc32f7d4d1ae7d153451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff39828fe77f87920660408982b3a2b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425ecfc50acd2b3d66948cb7b8b229ed453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8522874c09508ba111e51595fd66521a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1197ec412fd2ffa1793c2bac90752d1455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81f33774dbc38e168067f13bff777b2456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ec55b00158e368832a2a8589f3d82f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb62df6aee131d9ee6c0902f032e9104458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2f517ba499a2de6cb650a727469148459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3a2791a99e6d0338bc8dc757c50a0d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7436a0384c74928efdaf0b988739637461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962ca73304e68d613a96947279b6c3d2462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512a8b3f2ff984e39a70da916998eb4d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dabae95a277fc40aa77d14af020be6464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad2d2013116eb0aa1f9058d59143321465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550c81118e146815196468a35fa3a5c9466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8159ab24a56da6738cab3002fa414ad2467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460a047f1348ee9a6c8a7e6b96e4d20f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4499f047ad7eba04df781441e353169f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114a91ab3cc804e3db66009f09c0ccc3470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890abf21edf2e3671ec19f712add6e89471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9297309b8aee97d922b34056fd84908f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4317b566213f81af2e3d4ff4c11d52f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347aa1ccee124e739f2b80cd649fca51474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b1dc62edce7d00a28b2af912798d00475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6001ab4865cb5f842098762020a6a6c3476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19de1e3e1bff49d6248b95aab4f2f8c0477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05faee0f37015cae71b363c7b7bba59478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d4bede6265274b7e7270352539fc5a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50aded09f546214a07b1f23fb1145687480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc420f86acfd4e03042a31b5cf5da3cf481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fb4fb6cd2a00077f58cb3dd2563227482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cb2408c270589d65559966a60ccc38483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4214b4a3b5a6b06025adad7d13ff0c83484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc38a9b9837fffebb5339cbe4f85e6c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3e68b8734bb8e97bba7c75928d59a2486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1767191f811786801776aac25f0d5b8487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388ffcd624df90ecc9c37b853e1e5868488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37c66f5916c0005a7b737c892d2692f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3618981b7f5a1f660abc204cc6debb6e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56022ef3b3736a9ab4ff0e9182896a8491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d0b5a93053318c3402ff1c2fd9d646492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54af89679662fa768b910835504887e2493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f02244ad640fe7db812cbf7f901913494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36775324e4054c34795b87484132bdb495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8808737cc6259067f1c6e180e58c1359496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6214bb41854c92581d7f536687d61ccc497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9526425265b8b584b1aadaab9357fe88498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fcb8f547afad310fb59f00e5b45b40499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66d3c7b7e6dd7c2db59df8b83e67066500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcf329a60f2127fbfba120efdd2ec61501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8241b6244fb3dd4c3c13f65e20b86635502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff35415f1fca394f8c95ccfae4830664503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0e2b79341706afb353f24366e566a3504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6944f78ed762088b7e20c59b9b7d0b8b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c970fc141efb21be7bec07c7ca39f997506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f688ed025f83df972997b0ca4137595e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338ec67639b031818bd61ccbf3f23021508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d688ee296b0e5a593c67839b99d784509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ffc959b83e0d8326008b45ed4b0a14510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9eaaa35c837b469e38b909b9f28df4511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7850a19b68b1466b1f63b4f62ef41552512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb05b13a446a77ebd9134e4e2dc3c90513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b67b2b48df122d797704ca43f286ee5514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7fa5b4e7958dded5e84c790d90a41b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926517aa4cbc0f5ca6911abbcc5985a2516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69cd579798d9044f5859e06a21c7523517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5725a3fff2120a8251df70d39039cd7f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8459aaa522ae8e09d403b774f69bd95519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a457f73e12b1b24b02b48f145bdfdc62520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1309dc7fd9a5d7dff6123d60b0b0deb521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d72afd9b0f8609c07d7967fe2941df522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf38e57c3c453f6ad9f85fe8bbc7f144523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcd1d317a7fce7ff2740af506ef9c41524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608bd916bcaca4bc8a69fc14e03f2974525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d923c0fb360dd298187a0ed5200a06a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4e1c8d4050b59cfc8e40cf2b220a93527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c635e9a9d38bc2d6142e4e53f0ba95528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d5763f11fa655c1cdd5dd832f26388529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18598f68724713c69ce0eac6178e95d3530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f688746b2e8e1e5509f0ab1cd716238531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e51ccf9cf2070b99654d536029d69fc532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c085e3cb94a4568d77489dced3694652533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e39b261a7d71474308b7bfb1048ecef534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c9565fe1919a9cabdbf66d2bd17fed535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9125ec1282fd21b7e803537f10526dcd536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b0ff1079ebe4a5efd7acec71b32288537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb7777c194e76a52bf769b8579c7d08538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0582e7b2e6d198b65ce436b9f3e288539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1ed0b578fb8c9633a427062aac2809540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89539bb43f4f0ee5036114ed85834a9541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafc91f64d684a7dbe6dcc4a962b505d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e218bfec56347986af64cba8796a786b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26f359954ff211f0ad03ceb53aea887544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9209f8b4e3c26081621afb14c55d3f4545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679df396d5fc2302821a97e33e954ea5546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17c204c775689157ee7a52ecd0a6e76547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5c89a6c8cfae09e29fc130e7ba30d4548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59dab6176edccdbdff71cb162bbf412549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1c0b4352c38b7661996fc1d500f10b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac45ee9b431fb74062e7487eabbb55db551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb646720442be22f11e64dad01d771fc552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb91357400a774ec206d8b5fbcfb3676553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d270dd524faf5bbb990dbefce130803554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23114d6d36e6181d91395319af1948f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a43a8feb72612e190a3321ee5462dae556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587b038bfc96b2eb97c9e58626328ded557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d48423997121576354a0744be5fac3558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ce352175bf9ed0b963349fc21e5c09559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fae04a6a7f9c626a677cdf71809a89560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0019bbc518cd9fbf0f48246a7ac103eb561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c97e592a06b408996fe1953df85ab2562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ae46fb52f19feed7d9507f57b87793563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d184debf37f262156b3a7c0c3b06d72564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363afc69f12c5fb100b79edea97cfbdf565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a029752c9b881fe62538fa095d85739566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15fa764cac981ffa99d83c9acd98097567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be6bcb5524500251428c2ce1e9f2fa5568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adaff635bcea787a61b362601ec54b4569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20a405232a960e817285d960bc14d40570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e286a46622cc5ccbaea13cc77edfbea4571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e82277948d2548c54037fb3da1d36a6572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7812823c07e6dc9f0a349c68b009a337573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64c796ac38c6ffd32602aa353b04e9b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b1612d67b21db3681bdc7eeb3c2ac0575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a451cd75ca02462d6deb9dbfa1725b3576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dee491684a09d79acdc4f09a186244577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a74a9c080f0ed85c2bc4308c4c15be7578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1cf700ebd8227811f60a09a914d697579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46430a8a3c40af4c8317eb968f875ae3580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf33c9b5b9819fcf5881adf2b2e2bd2581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc89c87e533514b476a5fa7075e0c452582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a26505187b5d822f3cc9802d80216c1583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dd1c329113c17f34db5ff3d0afbd4a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eab31e874d3390b0534b3ba2218f9f4585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fae7d03fc9db510b67c1e1ae006143d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e86e800da855b1ceefd394549356082587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc921c453784b1f4ac0573080bc0184c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cca7fccd41f93a4e765caeab59dce60589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382276ab9bb7b1f67cdeddbbb7240db0590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de671cfce8622261d937fe211e34eac4591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281d28ac45c0d4d8465cff8c52002e33592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bae5ea6287628dcb8ad9af437a8f6c6593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb367df5f353a4fd8fa5d473d76670a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d5810a18fd3dafc1ee9e96170155c9595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1524078e15ee273438e2fcb80e74745f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9d54f27b3c2846383ccef56d3c5d0c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b04c2d88e15fd850c3d7495d20728fc598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1333b629de1c6613b2f12dd6803c041599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3057deb02f7f14d9d2066bb9c18442f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f923ddcb5828ee4ec2b9d94a6c34a9d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eadab0797e5d520c585586d891dd27c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ef5be1eb848af59c39dcd002dc4c48603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df13f38b7cf7c9263c0671db20e57ad4604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda36e2c2a030e108a41db8913aded36605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83e76adebb35530e8f217e9ea5c87aa606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1d91a46e7945bd8bd3585ba218b142607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb22a27ec93ec8dca178c02c566c60e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ca39b2b8a87820ce197b425a631304609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d52998a02f234395ccb771d153d1b4d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdd64474df3d1e6581b3ceeed4a232f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49313100f666775164070050fd62e0c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca98701af25442bd966e0f69e74eae0613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af044d672a79613d909294619c984d97614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198414ea2c180bcd57dcb70b7c30802a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611a17bc45b4ca172b28a4827d3a1179616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4381068ed98613442261c1030f50691617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a860062e183076f6d4bea547dffe0a1618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ff6c5f6feeec1cc80eb9f8d1e80b2c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8a2ccdd1d914d550902c06b0d7002a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b133d73fa4b726332c7ec0751541cc1621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c52d699f8f0d44b7ed102198ae14a9622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fed5479610f86b10daf9d887cae3b3b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c488a115e0c28212360e3296d9fa15a1624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9b1071de8203b508cf829f3f7e9754625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594085a186afa500483f7f4b9d86ca62626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c864670f76c73418eded1c31de519e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ab3862718feab699bae4a3416552e5628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aec526f520f2668ac1c92a62020c8e7629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09752d409386656bcaf6017dfdb276a1630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343a7aaa13ea01bed21c2dc664482945631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9f28d027a1bbab01aa17726e68990c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d04471eb078666b0a669fb8d857c48633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dad17178be9a9745400e9cdb393f60634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9192350c0d9d12e20aba38ef3c2d8e14635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b95b6f423a8bbd3b4923a3609dafe1636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4123187566193ed8828a8a6b314093da637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72310c2c49178e5d72d2b7b754738d1e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72ac4555761cbc5898bde6e963771e8639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aaa2ad55720f15fa6104b9c7a8c6c79640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bb4dbc81607443bbc3831fb7c7ee90641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6193abf0809c6940878f7ef2ebd08edd642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c98be882989465dece2ae8b8a9141b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57de45836873bae2ac96f792babf9f2644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f87d0ddcc0b93a4d5bf9be89fad1a48645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec8c504ca34238b233eeeab44348085646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc9c886d90e7140a8cd33292f73bc16647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3939d475fd25acffdbc9b34034136961648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e63fcc60cbb6f4c95b14a552aeac5ba649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16001470b61d10fbbe6b19a9b171fb6d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913269cf4aa2d85aae75af941a1ff335651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd10a0d220653865e6b6c38e27791bb7652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40006a51c7eea49c6ea9383c2895e522653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd165b0344f3bc8d12d144df2795dd1654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcc87d7da3b2d09582af494acd48c15655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c13fa630018b6da9da2343692e21a2656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6b3812fb4972ed3d27e1bafd681510657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab7b1378af5aac605384ff78f0269e1658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76ff03194dda72d6c1f1e8ab30bb5c0659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740d41cd90e450703ac3350a56933187660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfbb4a9f9ed8f4ba3523e2d707788a7661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dcbc1b3fb21ed179815ec5b53a3c1d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6883b6e96b208e6e7667e90564f910663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a0ae8cb4a0e2a0109acf3a556f5caa664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09874af321b922b350f65cf70253517c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e037a8f8a862a87d77dbd07b8c98345a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8063f13ac02511a8278aa40cfd92ecca667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3d41408596b779a736c7b11517735f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6764c834a5fbef98f08d0e0afba4d3669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7abe77d02ad933d6858449293bcccb670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2c221998faab8f6f05002689055f6c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b361f21e90651fee29d87eb14829b26672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a55dc5ebafee6ce59c614451bf92f7673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac296def24373881a0e43c103e6de09674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb1313a923dc2a3d349996200c7b393675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6d2358c9957eec368e5ad3752f2e15676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4ac676ae79739dec3741dcb3387b1d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f904829d16fdf6c931b15c87156d5c0678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a8aca73f9b1142e5402dd921776132679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ecc5d4029d4eed3aab68d5b4933cbd680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9dc0082588a6fb95dfc1ad8c394b4e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fdd34414dbaa5b9fdd657061b68be7682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37855bcdf5f325c1272000ec073a17e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55d618bac291ca7d6a1a00e8e513b8d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191ff9bf34f442ae114f05f6df3c0b41685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1065da069b2acc9a7fd1fa3e7b2b31686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542a36180d4374400ac664440f0df387687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0188cff6c5743b4538598530d953da6688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d5285c84a3fa45870f12900986d47b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be9f3f2d35d1a55ac2fb557fb790c1f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e69739b4ea47b4af3fe9d1dc9b55a8d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e436c3caf11e937be20e87a487080406692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936b4a174719bc04496764758ace94b5693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c866a9768db6eea77bfc177b85de2c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9a9aab4ef6c9b8d216a19a8291c920695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09139c6657688d8496042dcc979f3fd1696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd83a5b45e5ba7e4acf010b873b8e4b7697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3165c2a20a14b4ce03c1feb4db6ccad698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e7171d479e6ecf1f7130e1349682e3699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd56170f0cb094d8d601be52849c44a9700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f075addb067f469b6b08f7aca9a0f4ff701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4f160a9955d33ef571622f6c93074e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557062cc03f868a877106b1a65110f7d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5100f69463ea2a7d32c53376b43ae3da704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39b5f3caad937240697c527806a2ed6705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30ac070197aabc12b66cc458f2dfbfa706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fd713b6f7b318c381407d7ed965cf8707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97be7a6ab6e8d83424183851b1e967ff708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207374c71ccf4938f3a2918c3b16e79f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d89accb3bcd6a59516a6967925214b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b1c90d6d9d1f37abfd3b4c4a488b30711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116b85ef97e5871a9ceca5ba46718c5d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae204e0546cde3ce12171b296a3082d4713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e141d1f3f09683a6e99e202f16f8fbf714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45656fa6217a5f4312a6f00288fe1797715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa529f0502c945550cfebcbd916b6852716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7a193fc7affdbe9bc935f0684fbdc1717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7182db3454d0c14eea59e393994a5df4718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc8442e4b9ccb376a4deb9687ecd749719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2718415f9ac8cf3a9e047593192fa760720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b792a0e6ac62ba4008ebdedb4d824e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3579832f9c573a0e9ec1f8b2c433864722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3c14d3d40cd119fe89d184db9919a6723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269593c93f1930015d0d51ae2d405022724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e2f5001eafeb327c6e76984c7aca8d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd780026135f6595844e9b6eaa8cb38726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3e9e799b4ab95bff27ef1e469bf615727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb90a1af491df7a59a29ce84e90e3955728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db12c067da54dadb145ceab7778167b0729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74edc0fcb9c036a4153584edd799134a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819c41c91f130097ccc861171d2634b3731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5251fe8b419b1f16ec03cfab5e8351732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa4e4855a824243049d8ea8582e9e34733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b28f0ca0b45e109f5e7d869695cd702734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60838b6bf3798f23ba8d776ea8ac64f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b42b319e16efcde3cd6b02b3c1d99d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910d3f35c122f4850fde19eef982df12737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f046df54c27b26a6ea89bf6252dc0896738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d61e666734e273ca37cbb9f9cc31f5739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84c26e8a63c9b137a5c80e13badbecd740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8c169b371292376298caa3f1cbdb26741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76fb1db3fbde3cdb1f1c4b642e17646742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b4ead075e433902100496e30eaa889743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b0e5fe9278222bdae18e6830e5b37e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b73c6d411ffc2647d28a0a1b54b103745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bee0f77a59fc74b5dcaead2e8e8022f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb5c38798eb09daffb788a99cc4d3f5747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a7ab55c67333edc6d8eebb4fafe761748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde7f33d46fa724a791d3685352bbe89749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74dd3d1fec495691b1d295cb2ece371750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b404f3549a9bb4562fc92d6a8319b4d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e140b957799e5337083cec7d8e6c318c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ac2d929698af65972abe9940945e82753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f1aa7480c0a59415f26281fd896a52754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689b1a38744cc13fa0015312c5994b1f755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eed5ef01382873c647fad916ee2d9d0756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e4243bd01723a65d026c539d1d80bc757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d22b2a8141eba4710185eb518bb050758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0643ef41fce878f5ac8d799f3d0bec6759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>