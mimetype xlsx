--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32cfe4ccade4e4e6875ffd91a3277141.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5174190f7b5f07ec32a819741ef1402.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6480ee8be4832c1723e180536141cb473.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6919feee5846bb37eb8133d6553f28e24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeccbadcaa53eb8f7e7578bf4d6212b75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f99f63318c1da0947068610844eb9b26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e6df0729f59acdecc8bb453ae752817.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a7196589ea63eeec00de48ce3ffedd8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38cc827387108536306f33e4c7f7a0a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d9783bdea48bb732a68bb3bd8fffd410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52263ea4781cf0da1bd5cf415b1b6ba11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5d4b5207a5fa25d95168e6c233aeec12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a126f59c9a542dd505f82808d7aef86713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec5e23abe464bd542770494f10ede4d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cac80ec35d0635f11c86a165c09da115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de19331d58f72f755fc75d7205c7e4e716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4f054b2fc423d87df4ae0f954b40b617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a092f0fb9e5a940728f1b68fed6f0f5e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5f82d65077a7391b2c0ec200bf57bb19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bef1f8a1f354819d5b86ade55d0979f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a793a6fc81132b113d40986961057621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a281ea81bf05cc6f9b0fcd2447e01c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312fbffad4b8a61e99623f28c11bbf1623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415a23cbbfe34411de117b902a5f463324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dfff24d1989558ba583e0af6c120de25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ba9afadd33d1c3f99f0bb6b74ccabf26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b036f5d58257d1eb28a76b2d70064f3c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f315dddff80568f4a0955164b290dfcc28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be728d97cb049e4318d8d72fb73711f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b5177ad853b940a0aa5bcf9c04293e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd01490ac3707a1784a19e5f94b30e431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69eeda27911f576a905b84795df691d832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faf002ffc35fee259fac38374be00c633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55699afd715505c11dfe85da9e6f74334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1782e273c196ec51bfa6cfeb9612f3f535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc602b32db5955e0f157864e81d6a3536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908636aef363cf7ad3fb5829080dc80537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17862da62563e765f2c7f87f8ba0412738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c38115240579ca4c4e74a8981e725dd39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c9a2cd4ad1f4bbe41378753b24082c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1708675adca96bce184b56117abdc4c541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674c264f7d51c4f5f4bbef6ab69ebbe642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4b47d1eb8aabb2ac2e6dbb048b960a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cdf6b0e1a9d9f889111944d0c51d0344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea2f603a85eb72fb879b17a28b2772d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bab17b69887dd73084cd7c52dd906f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ba7593071d0245502dc21e42325d9d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56ab436139782d9fc1415fc33dbf1d648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa274286d07b37fae65979e0eb09bb049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a52eda1295cae675659da4a5b530c950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc3098d305a970436169a1c21c0959c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5abc26c4a447b1018c82072f153745752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7b1385509de2221f8db72b6fe33b1353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b2e71f399f6382cf38f57db092c48054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ce15ace115608ebbe533112ab25dbb55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4967ede46157fef458feb17f77dd8ba356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfd4e2421ddda514a52eec9b239b24957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2f167f795308981d1fa16695edc45c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce17d973d0cda3c2759a2183758694459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e384bd14f3a6afaccaae964095530a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a9e33034ee6737585f707bc6c7cdb161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d95c765fd8a3eddaa85d8bd266db9ff62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec15c4340799a35b000e5ebfd7f5eef63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5d591d730378754711b4fae98c959464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098e543349fe50249de08d47f1419cd165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117b325255aac0bc48450574fe23b24566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d94653e149416b88043f60d90e611667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a420bd8cf51314b50ed56be4b89617d168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d520a5a445b7051e198bdcc588f2a069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d652c63c015cf141f0d6256ceb3c5bc170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623c33284b3289560b1d85e26e81d3f871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eccab5856cda7a5677ed665a5de1f3972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc19d5fe18880b5d08ecf3f0d4638b8c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e296e8dda0e86c5fe31bafabc74d953e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f2ad7c8082e09ce414468f12e302f075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a403ba6a9789bcef6aa276ce017be31a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c959c10a031c8b5b28554c2fbd7feff577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866f78f6019194dfcbd8e704bff3fd6d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d364deb620c3564f59b87350721b5d8979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6743168dba06d372e54ec1ea0b8448ba80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cdb1c08cb99b1032ed0880f72e353781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed4b4eaab5b46e0715cffa00905e41382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53a7c3ad52318f45513b3dc7aa31e0d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069f52517537e6b93954412a66214f1784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d168145b2c10a2897a60fd93f561f14b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade3f7695e89369e412dffed3158532986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f35f4af40a616dcc75eea26671710b487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c813296ec28c8c65089149dca93dbdb88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5d5e86c5bbeab15f6eea92b878ee1c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa27f787d084c651c059ceab90a2bf9990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da180b92e33358090b94ccedc3bfa05591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a7e07593fa66d5fd40986cc539b1b592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7805857d568c48c2b66130ae610d79993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c73e70e7f86bb46b0588987fc0083694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e1860e6573ab08fbacbfe6702e919795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8878eb29e5dd98d4303cb2a528a59d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aede06e5d4f6b354655dea5c6b0a3e597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a431b4195fc615a5190546c4f58c89a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258477a782fa15888710853beb9b888799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a648b981bc0fbe5563781d79e3369e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944253e9de1b34e824394a4ef3da1a72101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd89a46c9b14f73a9d9b726e98c3266102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b718b8e60696a92f56207ccee1486261103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72be10e815a5379d93bfda9885e5aed104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff24c8ba9e1da531cd6e29b14a91d7d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3e95b2f8be5bab560741b62149b59b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57026b1859763b691ae8957f06b627de107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c87edc5ef202f54d14f527da8b5a55108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d8732e32b802de1e581eaf018a1d86109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0cf1a925919463c6c9a337be65a362110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7506434fee19275ce1cb99f1b6a21f42111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e0ed6327e10aebac8aa2f39a2a3735112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08a584d6c2bc6575b9df71bbc36b905113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801c23061fac839eea5810a0f13690dd114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a601b40c353c6fa8b39da6627ec4e1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e77704b8f9ba8cc12e48b9a210a1a55116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312cc72d92fe2c848d23548dec2c55be117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d4193b1514d86d457b748f162bb709118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f6483e5177f59d54ede731d1c7cc3e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6c21dc41d52817ce7a53674d0e6122120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59c8c9283242a94b55f8f451d7f7c9d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02eaca469802674c9d91d76187179cf122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f61da0b0603ef244732e2def0b5383b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fac5982b111ba1d6fde70a2448d6d0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fccdab578d28ce028a5d7dec210d31125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68263467bc274385e7eef38084501cb2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343473e65065784d358c4117a96bfbf0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c3143da2ba1e8b47a18de9c1a241be128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc12e895de731ca95e8c6965df28543129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e11afe3ac4c0176c6d980f0f33e3aa8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c666f6da9d471860054355583570454131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e5ab6d6faeae7a4cc40953180a3692132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c66bc99037ab1bfc04a9a8dd6d3f169133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf0d2518248b51cb943e51a72653265134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8de537ba54c84575f1cee138b14494135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6810f0f070309e8b26dbfb794c257835136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6b2d6d32afa4f9a70a665e435af3c3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0246ab35d803cad11e6c855a29bd4b4a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b0818aacb0d0cfccfe63381b09bf7e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c61cde2cf94cbee5168d3fb1b114c4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c5e328cbd398bca94a675fb950b257141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6026d33dfd3abc6310f7140d5fd3d5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9914a0410db7d5dae6f2ad589e13cb143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac623abac7566ced701e0e050d2621c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94ddcfc98a28842d55ac4479a31b726145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f218003aa1df198c6eac5c1c96f857146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1f93ade373278ef2fa22a282a7a444147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6977ce2bb5b0845ba5b73e6b8668a718148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35444d2b8a2473d4a0db4205904873f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf66c6b761d8dc60fc229121e7cbca5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e59e747ea60e3d713a916048d7a4e8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e79245879e9dafe12dd7c9c690241ac152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f25ef34970e7b1ce452e55768b8c7ae153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809f5267735198ee8d057963ceb1c69e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92d33ade918ab6bb4dd90b2bdbecc12155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388cbe6f2b5c9f919396cc8def9e13d9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48b1e7c661218767c50329aec385e80157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600f51a87a69120776cc81745bd7d887158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3392ca89c046339d5e03869e3289868c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0eef689ca36465573ca35e876723fd160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e67aa898d473e2dde230e584f87e78161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36bbb690f011c405c7871e2abf21ec5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9d1a54bde6fffa11f0e820e85a1ef7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e87501fce44f39310c08e0c0b004f5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c62a638fef3b0ce3c8b0e264d63e4e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7904a3eeeb7e3d1414df1f27455bfa62166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1cc2d6848bbbd9ab02063284d68197167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01e7a386c3da001d51049f86f694190168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3d69225d964e653ffc9dc9d3a33c79169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487837cf4a7cc2a5583ade6d38c0f3fa170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9081ce5222753965794fadca584891c0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388b4cdb8b01fd83d2f1125571dafee3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae42d81dad0737628cec733c070fefd9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac264f86c821d29115de67d1fdb340a7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55ec7a857c9f1237e65428048531ad1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2784c581c4e50197af036dde330e229176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7543736eee269e13377da0642aadd532177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e34bd97d1ceea69d7ec2395393fde5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1dd202fd4ddd6f8598141d9fc5dbba179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd9e22bb713774335f64ecae86c6f2c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462978bbc2c65521192c56f88775699c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf90915de4657cca9f7f8569ccf41d39182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc44790de0eb0c9f3e916a63e48a958b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c0f437cfa00d50020dd1453b33ede0184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73a40ea418f4dc0018b0c84a03ab9de185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1ce318e6e6ccf99930a411bac641d2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342851ff4ffeaecec6e1f9c1ceeef7bf187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac99b71779ba6393d1c1db2c64965acd188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aef2404ddf678f174adec83d30517bd189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2880f60f07d14e8215013f6e4b20f4c7190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1fe942e865c6f8aa2fcb2ea509bd56191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118967f0be694e87573d63c2560caa30192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75ac41fbb19a0655434fafa4cc11281193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ff220fa5105b9841c979c4e75b1cc1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f695532ba68a98de3ed81c100c4538e2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51570c18e6d99dabaa15a22230f6ba70196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c0905b651c6058d58e98518012604b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec76fe80b69f34bebd07eac8613f9a7198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b721a34bc7eedeb31556ae4c886c5a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ce824bc635b2966eee37872a851231200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bf656dd1fa7cb489d9f0032bc5932a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978b9ae3c1ad15a971e405fa975132db202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16aca3966de6ec5107b08c0f67792834203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce920e542d7191ec3ec64e7e4af8332b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36673e4fb631f038cb1c1dd24eec7e3f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eade1e3e08079c9a73bfa209fa38f63f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2307a6c49c9f5ae93bbab8b151fd2a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504efa40bf036dd58712b9f304365879208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29944a05b2662e7d087e00fb64ace3b3209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e9e1dc280f699f84b11414672f6c1e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d8f940e0c967839bfbde46add5eba3211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b7bec64ef38579db66ba8ea05e0101212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cacab97e99e0e148a89d5acd4492e8213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02909fda0e9d4d760896d11e1eb7290214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242b3f1b385c9660011f59ae07858184215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e775d91dbde4541f8b6f43f63f86743216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ab799b75d2c3490a72d39347a4dbf5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e955a012cc8b25dac0a84a40f42d6f3c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e9fcad26ebb13d2b3fdec485d0ef34219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27228f040ceb804d019ae6f6f87ed1dd220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805833404a4701c5cf04aee34260d589221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3909f72841881e0189f6782354875831222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53ffc01d3344f0174ce86e3ab441619223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475643c81d8e0a4ff154c29b8a2a7dbf224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81d63541f6cc5c28015965beba4bf27225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24310a6682fc111ea90ed84838377ba1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693a856c7841c00fe9157e636da53588227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054cd12bcf7e4b5e747732324e6a8a47228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf2146d8b6f0b6b9191fa2585b7da10229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287d6f33d1f17e5aa7a21a953c594e82230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2b455347f572b837b780b554b120fd231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6210514b0ea67a792742247fa981dace232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79429dc6e24022e3eec89be8379a1591233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe86a6b608e156987ad2a79700bd6b15234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b8918b9c28f5962ca2255921bd422d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68543be8e2a670e8ab44d9e3f93cfbbe236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549bdf0318cba509cc09bf850520e0d2237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26c896d2ca6432f809449913932707b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df70fc23dda02c36e4f3e5d3f46fde8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3504c59c7c4ad8627c550d85a5793626240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9ee7b946baf6cbda0f677d9e037377241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d72c47647df704d09f3b6e937390bf242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d361577255f4f946e2ee96f852286b6b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14b76501862df5ef12f5c5e540a59b3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952761601b51ff6358a9e16536e00619245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b122304dd22012e011048a993de255246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b42924c5466cb9bf2f4f8942213c3a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ca73d3ebfcd0e3c8f406f9a7ddb03a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32166f57555e8e53ac1fbf0c20a4faa8249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52116ec7239a9354c23c96fd8b25048250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308ea8d2aaf4e08ebc028c124524467f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c593d75d2ca28534b339add76ee6b7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb0a20507bbb557eef607da70b1954c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0db9461bc87e8bcb50ad5db1770bf9254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8926e7c84a95ab15399ee94f3331a451255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345146cb4fedfeed3c1deb9ac055b681256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f18b230968b018fd1c59923657ed86e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45b726669798880e29e546a77893390258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724da016846c658d2d7ef2c4a900cf97259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cde2087dffa3a8b1d5306317ec46854260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550e03d7f7748709f377ae40666f5415261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bdd154ca403f63306255102bf26cd9262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96a515ebc71548245795e638b088ac1263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74a1ca4dde390d53801ed8e74bfac5b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc1ff28af56a568309dee64918000d7265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159448d142b3612909dba254a04723b0266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709645e98becc255dd5a2b998fe198a9267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eedaea5cc17a6be3a57a10026bb6c24268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa7565aca7dc2ca59267639d0bb804e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676428f7c6385291543d9b3bbb44feb3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3fce756106191fcb1bfb8443131aee271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eaf96f881024478406b47e18439245f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20001a0eecc6d8473d6ba63491dae956273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0d73b058aa41b72a4a4361052d46b5274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa51b649d57cea35daae0bbe6b337ce275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b39b7ee57312a4108623e9c9e076ef276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb2df6dee959f964b5808136bc7d9be277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6dfc36d932256a8a245a94a1394bf5278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca71d665ee72ecdc59675348ad558ef279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d6e1d0cbc92e768295dd7d3a0f682e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603dd449b5b39181abc5e809990e186f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce22c557b276d58a516d5d1be884d70282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44c512dfbf0493866706f836b305363283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fd832f39d21304147887690646bb52284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8d37c06c57f3ed83d429cd98a176b6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a264cb565bf8be3d628352de1f342c1286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c5957a94b8ed332d782e0e913d2576287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279e8f8600ee56854b489fe01f3482cc288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c07179b877f13bf3f17497f20cb5931289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c61b250d752491a18861623200b941290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d13296dcdc747d6bd0f592038f030a1291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9812ddf6cae322add85753fb25600a7d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863cb8810e0863a97c786ceb84660c68293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad83d5dd46b76a561a191347a078a35b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08436bbbd7ff54d9bd46c65e4aad9664295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2965a1a4ced7967ff68de4507c8eaf3296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d861e97236b2e7ad8e70c6c31f949260297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e58c6f54e4af7bebcfa808075fc171298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89e3f0167099bb1c6c01b5ae8262f10299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f3ea406c3cd08006ee7df5062c6a80300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813dfd24d5c4f2c156646039a74756e7301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927f8f942ce9e422dc5ca652c2bc06e9302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3ec88a1bf3ddb01c73586aa7760575303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc020f72078467fd28029647a9a9528304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0372d13f61df0c022fdd370b24196112305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591ca4eecd6587a6094be7cb9bc9d2ad306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a301659b18e8df1dd17f896f85ea688a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f58d4b091ceabfd2d018ca0e8c5a3f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998bbd7441e789ba21adb39b7cf96396309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c08bf0f957ab9a205ece67caeb4534310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bdf351af0811a9d0a0769f1ea5a501311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2721466c991997c15f05fe6891a2f3312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1770d9a60ff1b7887408688224e21e8b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f6d1d7dc18b937afe5d3108344e63a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebb056acc3f453bb987d375af3231ce315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a8e812fd4c17b163d1840dfe0dfdc4316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a2479deafc9493f44ad1dcfaba7ccb317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044f255c76e5d57f71b95132124e1c18318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f484653d6f9e06f1fde7163a6ae3aaf3319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f940f1eaa7a6230a7926a3bfc1e48250320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff82ade2d759beb818b485b89b8ad8f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c96fe330352171f6efc9a841a95342322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bbfe10f60e498daac3f12ee8473c8a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98896d3450060669e1dac82d027df55e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c42990d35a421c836f85a41abc600b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31385e04f42c8c06a6f6458da6241e1e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132af7cdeaea50a9725d7befa7932759327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4f0a0497e444734cbc3da92e75f821328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65920374f9519c4649f85707a953f776329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90200f6d56bf96f1515b9dce84dbc92e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f952efc66dc08dc51ae14eb79a8a326331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef2c844d05c463d5e717eabdf6daea8332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5026541b270b06345a00b5e0f961d4a4333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e498f33cc0a4cb517daa00e8a618acae334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7073dd039daca2a92b10d0d7d30ad53335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697910619b32da93fadf5c3ce08b8dc9336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db50c6c3ce554eae8ea05abc4b1e73ac337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d300d2e5f0859eb3b0c70910ae5149338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80391d83b64937037e7bda2a8087915339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9095d232874da912e52c3a13374b082a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b07f8e0899703f1f85acea75763a8f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ad2dd06fae7491d4876e7e90102491342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b649a163f5949d7f50059729b65b65343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de1727b51e4fdd27e3fdfb1e4245d2f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd2ff4f0ea13f60c4bbab06303f3e0f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa4663235799fd30837dbd482cfabf6346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2f256d8510ef5a6cbbde773c1af17e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a43bef5351bd0b56394a5f8beedf68f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae24f55ed57fdbf1dc92ac17b1d82350349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b731c6709ad26ead0e58a7484aa6ea350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad0be47e1d4cf6817425ca1312ffb46351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0f3b3839bff9fd9b45f26e40f25668352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96b8fecab23074533ebcb27eec7ca89353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1d7bdc3b7cb368334aed24b97e3cbe354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed33b72d1a61b4209999a3d3e816b683355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f283740d2b1c60fc82f27b9dc3c644356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db214ba6ea182f260d38cb4b0fccbd1357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511fba45431be0a45ec3efd97a55c117358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bef1b4c9f969665e1f7ad7bfcdc2004359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e0110070690a651e30329ea788601a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f297652af319bce0a1e71cc39c89d286361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3d04dfe20cf8ec3a20648ef82a5bf5362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf460101dfae9d36e5095654be654b68363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e2d06743f9b1158765afc4341f651a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f047c0a6befe7d1d482ad9e6f1da00365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbea374029317a90f2645b6ca5bd7c5366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608d37cf2a69fb815bd96e8b90730fcb367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60273604bfad40776899bb67579621b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03092a86f8c6c3145bfa4cd547178a2369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5666e9083f947eb64d611ed8907a42370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf51a5d4c16e078748d6974ef061995371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5716dc757e7d3e5655212cd8aac383db372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72061000dfeedfc67f7d4530020e9ddc373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212a5841eacfebb69e1395c14b19c591374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6457a2e9de9a6d7a6cf8fbec10c3c2375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9c9535073b013e256334b2903ae3ac376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953f0d29fefedda990e46c0ca161e897377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5970f7784479e4243e875acffee322378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e514a0d0a324bed26d5f7b6cc77bef3379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a009e68ebea7e8e15b994b1829b64519380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55afa6b7dbe16149ca6d06623bf04b9381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f877f1893194c482e47f4f491c1b3cd382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb956041707357f2ef7a7c34902ae8e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e0f32c2224ce43d06371ba69312e49384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d707ec4c0c4f92b0193e07a01caf0240385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ad90e47c1557ba5152da6fb4f15a75386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4daa57e8b9b88fbc72f66290bf37206387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d0ebff83f38dbb8d3e4f071a014b04388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b9ec80b99ac1ae19bb935db765608d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb0d3322417ee2dfdb57ae784ca04f5390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebfe1cfd855470aeda21f247c62327f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa0f0f06c35540c6e7308ef7a3bb22b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a890f9e65abbe3e855cee361b70d6d9393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f6116c678ce23cf249ce6addf4f752394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accbee4ca51ea37567e3716fb6e49056395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e15c1dcab050df71c1c746a175e04d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec94015a45f7983a2e77e15bec8e2352397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b8363e1412b10300ae51f91498979a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1aaf130df95466a6a8a792c4af9f8ea399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598d52c61b37708c0181395b157a73f1400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f01ad944473a4708f6254c38a785ab9401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c93c219859f67e64663b26486acbaf402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9999610b3ae6944711c606210235d6d4403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9f929fcc4b1209ff990260139b20fd404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235f45ec3e32658bbe8568066bea04b2405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64b0c7dc14609f6ecb8ecdfbde4947a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ee60f788131a0c7d1c7212bb05b18c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd88c0a7d6180278dd5400beb080cd3408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812cc4480387066a6efeefa40ca8e3d9409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbd695d7dfa7548abd7473183098799410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed77bf2a55925838ba930c063482851411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856ec9ce017f4cf98fd4c34fa3a41777412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a321782be31eabf5d047e4406f08160413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ce19f77d57f0148c1c2e2f3072d3b4414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda39602e8a47a51ee6fd3217f781f13415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3620f0bb6beac2b856356bcdf1ece1416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323cc44a1a811bb19afd8da58b3118a9417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56850766eae3b79c3f0b8381d9ebab4a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8a2359234812f55d4ee8615515fb45419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86440a40b946044c5958849ddd8cc21c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce44d44ef6f8666d97035b6d323cdc35421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbba9ea2f39b3379da17c17b997a52b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8944d35782e6b61a31a387938ca6b2423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a727686ae832a61a867f316bedd254a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8537fd0a58a284370734ef4d6cee5b97425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee947cf0974a20f779b2e67de7b8cc05426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a999c600f084a4f94457e63e9ae61a7427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694432b3a087489a32b0e3b85cc63a23428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991b832958efe783fe768aa5ab7c3665429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d9c1fa9df63d5c3d882bd529a5ba80430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1eccf9804b755c647cfcad1e7e55060431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063325841ac434385917854cb6a4bb1a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57da913dce4393d63436b5f075c611be433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fd86ba3a090093ae3f8bec63c36201434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ed6194b2d9cd048634502e0a512aea435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c31d268656d4eafec4c21f839796bd1436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c63e0c69d0ae538353722250cc1864437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91419680d680237e287dbbcb129a356438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc8ebfaa34e0f07a503edbf1ffb9d37439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dda2a8f7e7e38da6cfe93f4827d5c4440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783f301c0eee0bf779f1242f276ded60441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84054240218e1d1ea362d1bc76ef4ec5442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ff19b508a947d5b70a0f802ee0d897443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba968935c404c4ecc01ec454ccc04a41444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48b7e8e6ec79c3de67605b236074414445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1fbfa3fc2e3228b685a3bb101ffb74446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e784e330c5067bf5a46ae834f9643f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1350a9e91580cd7952f92e648a85a79448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14099e690d76edd7842b5e6badbb25ec449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d518216138be9bb92a28c19b74ad3794450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010cf0ec7134555531c736bfc87b253d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4605a34bef99947f12f0f0b7b1d637452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655ea8ea9149ef0dc3267a54cdd0bb1a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f3b326c2dd0574934c5fa1279fc896454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d305898bd9cfb6cb3069e93f84c2ce455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3530f57935b40e831ea883c1fc6d703456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a74ca4e02f6c67f3a7cfaec4b13311457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed75f628c2dc9218a2d5f9eb6b1462db458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc0137d7a59e2f2d0d5c29da1e09008459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c39aceb2315a69d2c6fe34ccc19c24460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f12e0bdea9190903b5719534f6bf284461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca877748ea209a3d84fe95d601f51d8462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96022717d8b45a92a8cdd263eb5b950463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfd25349ee0e029503f151651cc6045464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b9ff88299a8d8dd1c9bcff04284531465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb4608fb53a2a28ffa9d7c3f0bffab6466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb27d2cf334e5b970daf3c20bf31b850467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5396921a92840736983b6ca824ea40b7468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3d8272cfd74a086b04dad9054a799a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710521d11a79cf2db97347f6162d797d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d1e32fa81baa8b723e9f849f7e781d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2edf1549fd47a126263d78e124bb03a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d649ed9d22aca25d9b4f306bb7d70035473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e316b7a83ed116dd019ab079df6ece01474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d252b14910a4dfe846d38f58fcd4770c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a29d033c85e44dea94de6c27a4f216476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4e5cc7dcea068d48e29666b67ce0ef477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314bbb6cc041cbe8038afb8034418b73478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40eaba023619d2288520f0f0f5a7326479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9e1aa30a7f7dad7713e40b653056b2480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c1d38983603f0fbacfdf0a35da79cf481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c0bcae2d6d0aa7e7a71a5e23c5f0be482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd435b199ff7a6c55bcfdcbd3cf27e7483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a6b090fd6065f0aa047b52df23b187484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2244fd3f67c4a88c404e778127459759485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213b85bd7d624ab8cfd06e2e54be7a53486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088756960c7c265899645a23f7bef447487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bb87aa358ecf78e801c6eff1d21687488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868d96dc3d335f56f1e0d6214308a1f7489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8bda21da5334a261823340283ae736490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b672ad43f850ee1c1b1fc0915490e51491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a17f2eb864dfec032dc63857f9f5a64492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb447e81fdbd222f39be6e8dc0efa3c7493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a78a57e95824f7172de0da649b5fef494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467550acddb827dcf6f9e044f4b87492495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cd17c5138830777b6e5fc8cfc3d6f8496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd37618dfe88121706fdc7cfeed3e5cd497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6d37de4b581c23f4f820f0423cfd67498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dcdfa3efc215b1ab4e5bc5f00deca9499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9290a03c2f3d25069f204dbddc3906f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7aa09e86f2dbefdaa973b53cb49e35501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134d7d33c6811b0de59f5f46eba4aa60502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e1a413295e5b9090f94b25254840f7503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c38c653fb0869f843efbe8ec83f10c5504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b3afc375ae1aabaad1f22302f0bae7505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c951fb73133e6f60636e993f220f0f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1215230881635c6b404457f1c6c2b5507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e849157b99548e1fd203f0d84e251f9f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bbb0196c05554ed6fa262f5b27c359509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c08ec00fc11369488165bbeaa41f289510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83b7e8b60b772f8672a84facdbfa327511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92251075ae8899c352a16df8623f9ce4512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9a8760665ae7166829fcc2095393dc513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a914c9ffb3143840842c303cd904080b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af91b25d388da985bdeec8275f9ea7e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70042675f808b5b416ad345093d4b33516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccf66142477efb411a6a197670226c6517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8bf16069ff8cb98e88a7abdb2b012e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b7daf0a6d4945e4073bc3a1129bd04519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f64ed2393291cf0f3e9332ee463247520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0ce95bf713ccd9ad41170d2e6af519521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613c20e72bdc4f308916401a023bed83522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ecd3b52490f80d8f0d92bbf795989e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3596e6c7661cfc36e6a6ccf7428ff544524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a49b43c7a989f30eb5f569f4d15f764525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8eab0dd5fdbdc2497daee624c422ce526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446b249302eee19d14ed04e81b677e79527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32154f3b18d07ea9049aba20164e204528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509a4479d9eb07a2814c14b6406bc4d1529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355bb7428df2422d2d38183e0be1ca95530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbf532194c76fc365440d8499cc6140531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5d4e5433fe3409ece515b861469fe2532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a0f34af42c21925f1f0cde339026aa533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116902f0aa76bec864489705bcaa6fe2534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212c1d813d94077974c8320d5bf6bde2535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529764ba6d28504e6b45d72224ebb556536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d63e9b6d17e0ecaa387fc67bf07fc2537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89516d20c88c92d28201a7f816cbb409538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea602ccdb201c71ebc767b08fd10d9d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137487f9e29d04ec3cc7ef43312e34c1540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4239e70656604df2e78fa7366235d0541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552c303687cd9dd8287c45588f9f16ce542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44b63021e9563c16e515e7fd78251e2543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c13facec1aa402e246d138ddf9c7be1544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1551aa9119293f4acb5f3440e2a048f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6662c3eb0dcdc901b4188e652a0e22546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dceab84b624a42502e65ed407a70b2e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f1bdf67a671581921b147045a99cd6548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e0bb1444a6e7c9ca5e67d7f74630c3549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948902d7be123a0770cbc667eebff5d0550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896a1255f0a9cb2ea97d4406bea922ea551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f2db1d42658e8e0f44ef383e74c938552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d83c62cc90f58b68563083ece59bd1553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef73f70eea8e1e2b8031e1264c5de06554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dfec7d7022f0db12081979b5aed8d8555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcec2f788d03aa45bd29fbbaadf5e01b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444b5f690a5c25bee58e5c8686cec2bb557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd69d9cab84330ef04c432d89bfa27d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0b729ab0c04c65da0cf91eeee36aa5559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff63d439a3724bf20c12a754ed9800f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15fa2d609cad9a1549f0c3db634d4eb561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051644604ad46f5ebc6962bc9e638c72562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8943bf8586c009575f85827881084940563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c95f3165dcdced5a6e8e1c233576a83564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45459830b48f41340a805335e51b8beb565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5168f00cd4e13c4306b67d1c80e22e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc5df5c9f57957493623b7dc54cbdef567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccea9022873be75b6791a6d628dbfbf568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a57dc1548d20ba1f346c3e90f3043d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd882b6d215fd73a7e7bf487ba54fd61570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa66ecc3e599c64cafb1f07b06f66e57571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9769a80aa867a7a96d491644886138572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6563558125ecc68b8777620fc7f8dc573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b0af9c9621cd421510c2c3691ff1c3574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f865cbf686c451e33fe00d6791a64f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa8607eaf952ceec44f08e45a717899576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2429f201d4346ffb516ff75d3e51a9577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91cb0c20f8c717474d7c16e792f45e1578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddf86f8ac3ad30c21dcac33388ecada579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34f21c94e2fe64b58945fed5634ab49580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e077aa9cde27ad1c06ffaa4850984c2581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be16efd95241e38c77a653db231d06f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394c85e0e8599fa7245df83a4b5120d4583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae6c984c476c523c354755a410639f6584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ee5c4120c1dde30d0e74a5fd98a53e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0e992516640c77e2941f6f14d214fb586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d64d16b2afb11c377536586b8a3657587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12b7be2c70cb8b78c94906439595998588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e727b9d3235dd28253a8598a3f976c7589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce249dbc9be175a544d2fc92461aed74590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218264b854ad66608e65b3fc88a96e66591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc743f06e74635acdaa9d03291dc11b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea0568f87fb440a0df38deb96a47f38593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1edbc7772262dd6f0b70ec390c87ccd594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3a07fb36941ea60be46b6559ab0a01595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505a0f7027055964cbdc2827b6bce049596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1412db583339c5e0827a38fca176ac2597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9d98dc3b324ed664c07259a27ffdd2598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3066bcd3550191c6a4d2a8e8888120599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c692f837800d9ced981543805eb6fac600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5879e95cb9aa1af62942c9f72c7b43a4601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93334522959be26db9b90a1b5c33c8af602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b33b1e66c3a3abc104de45144948364603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdd960d1b1624eae4ead8e6527b95bc604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862cd2dea3b309c3a1b0b0ea47feaa83605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc5bf187603aab4d3314a87e4ebd5c9606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40be3b4500f3a25a158a58cce3fe6fc9607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd4c442be46bdbb11fd277256ab0173608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd374eb1c2fac88b403587d4ed92872609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91e588f32ca8b0fdd3d4ac6f02b5e87610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2675b4995a75a62431ec01e6da89f6611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5db416ae969406d31d0fcbcb85eb78612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8163cfc19d5c5cd067e0ffb003836b13613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de09fc647ba7ef4f659f56a820fb85c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020fe21de82195673f6f1de8d3ae19ae615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b2e10bd3cd4e4fefcbad399bbc3282616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003c70ffea62ed0583bfebbae1990350617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2092dc54e5b51376958c7c69362dc8618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792a5869c3cdd74993d515ffdab1e27a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c420344ebeb85f86e1a79e14b9c8abb9620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a447ec2bb48fd950bdcf967914104770621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1c1c7d7ad117327dd1c2e80076af5c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067f46d72f2c4872ab3a6b6f94e7a248623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ddc648e1d5a2f4329267054d1e5a1b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69c748f5bc11dbd657c2155d1210eab625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1983e6fa14308e551c5ec4eb92b526626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b814026a38c3785440c15b32a81dcfc4627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1983159aaa375e52a55daf69c5a1a5c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161cf58c390daec79c69740028cdfeee629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc52a1dceb913b1a6326274e9039959630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d3aa09a1f5729a23a70861f032193f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4117ac11ba6f006593d3d2b45f8fb606632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7360cb6a0b6a3873999d1401a2b1333d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8727d65b485cfd7a752b105f520df3634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41171409e0fd316abc8fd804cd0e5a9635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8607c51eb55c5175cbf7e39c1a8556b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fc97df4abf5fc4e82f30bf0d1feead637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4619343cbfa1ab7f817803f28094f1638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe96a3472c5534667ee6be46cb58b374639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3957a93923089505998d94f0f52d50640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b99f909b6425a946cb7ddba7b64ea7f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a08903bfe5d337a684f3df002a5ce0642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365cd4d30e3d5d9b9256cb76eeff8a0c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a0c688a897e3da93ec598a9d2b3095644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b35c895353109dd951b8b64e08172ff645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c0e766e1294bf73e6787db346962d3646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df56f6a4df0668cf45aa11c8faf84726647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7503886bc60d3b2effdd2fc9a07de808648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e62298a2978df54a83d8414f5ae45d8649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce311e57ed64f138bff5d4b7e92f5531650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf337be73046fba54421c3a135cd3b0651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5156a4aa566af32baf250ab3f326d7ae652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998a8a607cc93b2fdc4d2d5d81298a42653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cf682eb0ce0f1bde2ab0d9a64ddc58654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6363e6e280aedd3d06941ecd02118fb655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c0c54ff27f33030cfb044b4771790e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b3efce552087b4409c764578f7a852657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079c4ced7bf20752ab93d20ebe4d9b8c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2295b0120f23662b2f3bb761d6a4e910659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98da44e5a814cd738a09b2eb4b2e4ca660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71f1df3898da0ac3c18c8c45cef1282661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b7056d9dfa9694bc80104eeb7a3924662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d85f018203909afb949fddec286e7e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c59f3eff6050163963c27978d5994bd664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772451d943568febaa982ab97c278d6e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aff4323c6d2c006e64c5457dcd1d87c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eeed1557c349766e47e03c98b70257b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac2da7e198cb64a84f62c1c95f04044668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d38f7c7653632bbf3f5c2d077d1a18a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18cd56646d303190006596fa636fa5e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2643990383e6023a0ed85bf4b0c079671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc6daf4aa50556f2466da66e9a3eb09672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ff9904dbfe71d4c94fac226df1e6b3673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138ee8b01ff8da08b6ac4769a2ef8c76674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734f69e2eeffdd56528a36260194acfc675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2088907a57ade3f20f9138ab9aa57a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443357d65000058810f4f4d70ba7d9ee677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0143fa942c57af7e993d5e5df337935b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c3871238fa305f1cef097d7ecb67b2679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902b04182ed4db2168f030c2af08eb08680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a414663ac5e4cf32ab988cc57944145681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad35a0e48d52ff399e8af6f888bfa81682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d643affb903be927cabd31ccf0a8adc683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f352ae38750e455a36800f14843238c4684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ab7b8075d7d91281d2d12e315f7d42685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411be5df20b569fcbeb397fcd24194d2686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814716dd4955db3f824033d1d1962430687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bc0719b10e8f96077ec5e501f3f69a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817f7aed5f08a1ac6a9898354c6598eb689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb327f981d8c5975ca9d11bc4dc2e68d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2692e0e6701e78c2a9b424acb6b0e01b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9505c94cf5a0aaa0a9eb7acfff7624cb692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6a977df107e47c5fd932688838df9d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee431cbd3e58b8296ff2cc8c93346ae9694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115cbea5098f70a1675d292b73f13bd9695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c8d466258d22b47adf62f3aba65a93696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d35cf68922dbc1dd972e90f1a3df20b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8fc21de4efb39f8ab7e0a57a1f872e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de94f69930b75fecf8d66c08b9fe5e1f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955d22190c13277b8c85a45dd95efcce700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b5b371ecff3c7a829b78c58b59206e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db4f27332953d7aaf3fcbcecc7d8316702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c43a94c973050989e26d882dbceb87703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d467f12d4fe74fff94195a4a8905ab704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11e1f8dd96d992f732409f669c71973705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7597ffb9fe5184c077990d1329734033706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd90e6544d210dac2671fea5289942e1707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7b0f014a43de5c08cb7c729eed81db708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033294e319eca52ffca1ab6e225603bf709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7417b9f82a4cdebe20be90addb7120710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43203f2d411f376251bd81cd37c463a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbb6d815b1e9b6cd93150131c61604a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964d5061fa6a80a753a6acf925f8f8f0713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fa1eea8afbc423d20794effe4be84d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1b7e6a56c5be9be5e3f560e39d08df715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d57d43ed808a88289ce0aa31568f1ab716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9656107d5234fc4f14b823043a08a595717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19126f976de790e02705edf5b36d85e8718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6dfe221525ea3f821bbfe188d2dca2719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b165b178d296f669a6c675d524e9bcb720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e1110e0196517b0d9a39e25ca2dfe7721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06fc194bdda283c19122928f367ec79722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfd6968a6ee272627bdb23ae09505d9723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1643fa10ca6085fc680f9423bdc3e223724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29582d4fa606392bfab0ac74c68c899725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0571ac65821e287ea31ea721e30414f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c022936317ec609d03168f1447d75cc0727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9c40fcf29959772e4ca3a295903906728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df715ef21930bf1b1f3d66f17c98c6ce729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0cade2ea4f6d6e85088a9947b19b28730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eed9e34248a3d5ebc7a783ec31743d8731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64737a927c380cf50dc74408be736313732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48c81acd73ed78bad42c8522a8838f5733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded384798696e72122caf75bf6f657ff734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faa7035598ce2a99fec1f2aaa73da2b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e999e277788faab7ee06b61cf860372736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d253fb2f8e3335c80aef8efc8d598e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13951494e4b3281a96a8bbb3f6e5131f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e148aaf78c34e6b0d96ac589e703bfed739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12297ee9626c06c1601757968d7ff2d9740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83303390a747824c3a732b4bc4543309741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611d508879cbac2d2758df2f14b1999b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb5be3e64472f6d3ae981c462969897743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e487d5a4a8c0eeb43557722be7a78320744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6717e6f9ddc5c87d67c9d46b4861f7ef745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427932903dd3d0315b3c83cf13cddd5d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8d39f2729b255b4e10a6668d8244b0747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a99a650e90ea0ad3f7433605b1e9796748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f0d409410ead31bae6d0dde484fbff749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8dc1f197380f211f546fa6c53ee69b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed21b97d8519fa5c1199514a0880a72f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef6f021641c8bc1f551ab756eda291d752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8be0268ce177601db9b87dc41246a9753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68821e488928cfd69e3c7d0b8638f7d7754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364f329a1ad83a8002e6fc623b638604755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af745d6764ab05196fe32e23592e4e3b756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a633393724e2a961045b7eb5fe081da757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3207cdb516b1dd4860f1f23ff41d10758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5b51a0e3a280109dd1e52479ff232e759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f35005ebb6f5ebaabf6725ea00b16cd1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62793f27242f22ec768701eb8e2443a02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d58aa0a2e08c30fff1d1ccdbf219d373.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ee1788ae349310efd9fc0c1bc9ab194.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85734ef73141bfddfdca63983cff325a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0467f01128f2f97abe7fc5191fe813376.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1dc083d190c4d943c387e231fbeaef7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f38ad8fa668e5eeb1fdd39c6b4cdaf28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ff1a0ece5c5db4bf689ce7a985d1739.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a08d0d41054e4e1db2dcc2c2219b1b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab40b902ed9c07c8674e37471f4b78f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa2e33d3140503b53d9b35d8696c4d712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085b11a680deca2e7726483872b5d8b313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9323de56760254ef0712b41c76cc4614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2916a0859cb683c34de2bd2f8a5104715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c57cc9eab7bbfb4072ac9d430fdf27616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7851d14477e13e3f9582a1a1ff3b2f2017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d27a9d94511c1f77c8db1c6602465018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dec5235880ff125310600c1483bb04219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8317f007abbcfdb88e08b10dd37b29a520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb339bded2f62bdb15a22dbadd05eca021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7817e8b75b83d9c52ccaa397daeaae22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd3a597e5b1d8e44a890635b4fa3a8623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58899219b6ded957face15f16415860324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2638146d8526e34a56dddb6f1b76c9d025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b608038f14d737dfa5852ec577b3169226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f1892b5832797f2ee9b553b78a945727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cb9d4f0cb31bceee2617dadf8c549828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6515a10737ab27c7554c3338b007add429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010ad4a42d2f8d4d42a7cc20898d7f9930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e0d7bd85ca100cedb0b1c3966548f931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4fd3e2b6c67ccce4161891f61aa39632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc7fa4945ac4517f66363353ec8482333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12169176a5ae7eb6d2dea53c21dcbaac34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd094f202486f5cab87c27210611755035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5486ae3680bd89ebcbd223ff502b7c4a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfceab56ba4b3b866b2e35a6d3d2958237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c9a7e3f7353931ee9e1baeca86568f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f267da29cfe5b1ea0673789f7d727d739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712fcaf69acda2f285b38c662fbff07540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2f96d64ec02edc1d8e5fc6715566db41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de813329a7027508d4b611453279c5242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd3fb582e02e800e0967904569dd03443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10db44682eade4ff3108854c562af3c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c4dcca902835f4c0abed7d6d239b6245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dcd8cbf4c8ee59b2eb2f5e0e9800c246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c31890b8ff442de5c09d0756be48a4047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffce0d880d807b5a265d4680741cc53148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed05a9b465d4b75b23e21b0c0223b76849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6faa4ed4a772727901d1da1cd310edfd50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4575f175563655492a1fe3c3f39a01a651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353895edc180327f73b89ae286898d7052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faba03f6723ed151f2ff05482511cc4553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1425662a7be7e616a5fc278b50e3206754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9696bf8a3b2b2485814310d6f3795d755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220439dbfd466ea2360fb522ccf985e856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1f692e83e08316458d6aa5377aeea657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb77fb6337fb838aa555356f47ed29b358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d974273b16ffd5a9836ae516a5f9684859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa267a0e827ba6306284bd83252df1460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770fe139b5ad862c0d8f11330450e0db61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f16c1feea09a1c6965bc0c74a525cf62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290486c2007319c79226763f15db840763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfa052c52a0dc372baa417effd60dac64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015d0fb1769578629d393380aeff391e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c5969a30f25bdbc571d5be94722eb566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83db119443c6581f4ce43b77d1ce7d0167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670c55484f7a28f38529b437856179d468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c7a4fb3a861197ff54f12a03b89c5169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a01403f393bda691332434e5777981b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d415824318b9fca0230c27b4d130797e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bfe7ff5ca4d7ce4ea687ba1da4fa0e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2fffa1809a3375b04ed99abd90f86873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965d6fce10b1024fa9ede41b4772e7c274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07e503a86e077e705472bd49d02003e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0780b89d2cc4a1b69f19baa5ac48c79d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd3d9cf955e4893ee20ac359774b3c177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded43593117597e874044138af1a202f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8776eead0c3ba42b64dfb56f531e5d5379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6630d9eb1b0d6e34f13ab42bcf71387680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9575d076d45820e180724ad323b42a6681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d6870b0f39407553b91ab5baf9039182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c9c758344bcdf82e80b371fc14f21083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fada95cff49af4dda149587a7bcbb184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482882cfef00114f66b13567d575673385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00cc4d96ca23acf28c4ed51b5a9df6486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d18d5afe04a3891be46495dbd991ea687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149a8c27f3eb171d693342a112a8f37d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae018d0cfe9fe8a824bc0e2fe73644b289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396398edc7ae0c6cd3306b8a18189d9490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ef9156e18aba1144d2d42eb2cd383c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199245e644837f2c588946e29714869e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad59eaccfddb234b21d078f92e9c180a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bc0418194b842eef65acea0495b3ba94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4dce379e5f2fabcf1f451e58adcdd795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5417f32762e173d77c6a2c9b42721396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24162be6527738d0d8e250547542fce997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8a9a06105bea56c60855ea20e98cba98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79de0da88665b90dfa7153db296e50b499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7073ff95d5071aad3a43676155afe7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ffbd63c4c158fcf1b87d52af419ff1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4116e603ec034153542c8f2120a87f3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473fd2f02fb8cec68351073384796fe9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989df96e8b2f6110fe24daa36889dad1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc61555f7a3ff67083c4c5d977bb676105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2692af58e88f76f99b32094efd24ce2d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb30178c9395ca21e1c9d772fc0bdaf6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0362d839817353e3b24f73ce550067d5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2bd504c00854b8c3c7813ac481ec48109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543e2529a238c8046abd796ab74e3bff110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a4a271bba344c05859f23cb139bdf9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a29eeaf3425963c49ae08b23dd5a2e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ae0d621500ee5480c63604feb504aa113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05376f4c2ca4a25230b9a27a49aa7c0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6bbca868d848d72b3516f291e46252115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46775011b90696353050ce8028f1ad8f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b1d7ab24a12e76503477b890f66502117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab3e5a3b256937d23c8554ec4c1278a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6219c705bc4722487fdc09a508650ef119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400a711847277d00489303369559307e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592b1a24ab3a4a26358fd5697267ec20121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399c88803e5690136d26b06622b0d03d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b02da50fec7f08cb63bcec8d61aa08e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e2f393bbecc94aef5e9e74a776208b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6fa5a150bed6ac949b37952f296f3c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cec37743954453d05f973823f6efc70126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1864e5e53b66e8caca9468b77881cc77127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6636e70cc953dc70487661d8215d32128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c45448c4f86f68aa9cf87a00380a86f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abf10d8df8d98b16201020747d5ce41130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ebfe1fc019f84ed7aa7d45c06c7c43131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bd9eb73c11c6c2c61bb23d2214132f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5acd1a428efff3c91c1b0fdb3e28ce133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c99ce6322a06bffc3c9280bd048cb34134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2827c6dba0eb1334c7dbdac7b78700d7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d67e493626fe152027d9252840cb4c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56efbf3e41e0f4128e61ab2ba52a7ead137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16257bb156524b09e4a47c385112e9e8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca28ce179d58a84968142deff19079a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a744ccfe9109c5a7f7d15eed96e378140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd1c869915536988eefea8651506924141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea41f51c778c4c3dcebae561d45f7edc142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce2dac47f3bbd105be1b9b734b50469143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1080f9288836c3d6ede8abd692be2a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23aeea5da42fd83c5c2e5acc8dc4153145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783816e0644783e5fefba94c9fc3a41c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70d15dccda9bb6d906ee964b7c4d7a0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680171c1fbb7cad058080d2087963528148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d4fb2f74448dcfd40584c4a22ba784149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fa0863c40ed86a29cc197240615215150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd64146ac553e626ccd533e94b08114f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197e82fca9cdcaae1d06074941470a0e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db2dc37056d11acb23ae215bd608912153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53762bb5b9df01acf021b46fe004f91d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673fd27d0038c178857ac4dab36dc254155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5fed1f8ae29fc33f463564042fe523156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf34dabd155d691bc2c30302cc40bb1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab3c31aee0c7efd6c733c8b837c3549158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746570bfef8370998b74fd82b9b51529159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d9f11c355134371b936f383a57c7f1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017a33c5fd7c48959a4e5923dbf09609161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2416d83f97e70eac066e12a191dc0513162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3621df5573926f4bf47a323e90e03fc1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920bdb86429ce323b5754403f8883e39164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68217e9dbf348fefe91d40e8cac8c84165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5a92939484fa18d878ebe121dc4f1d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff5ca8260da2956db1f8ba1dc7a580c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c147a3f3b28b34b09aa3421fa5cde0fb168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d6430b0ae9414c8df3352f4c5e75be169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06161820610e76729354a1cef2548808170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0eb2648323dd8daa836df3c00ea9f6a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02ac93de30cdc0286ca796ec12e5a03172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c1f26b798c12a35759e7c25ca6fd2f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce318754947315f51e3a081b8d578cb174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76f85e069299426077a03273d845c59175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee512245a4847a8ec5f4cc38ba4e659176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9716afc2aa7904d03c9a7f2d35c4fa177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a454221b6b17c4db187f1fdb0d2420d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17690dcfca560419cb06eb240d9e2aaf179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99661bba7e45ad6fa29d2dba0badb6b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76335b28473ab5715aca357744321524181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de777c7043156e648a0e3bd54d19db8c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926e33af10152b0a74d26f57d473ea9d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00e5b7506933ad401d6db113f92b6c8184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24061ae286e92397579972072a4a838185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cc1d779bad377ade4a42ee06d83827186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2028e587901b716d6ca3201eef53cce187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8543c3344ecbcc0c9101f3a1bbb66d97188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cb562d2b65ca35b550a3b2817470e9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39b2f91b414e95591ebc5834b3d768c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50165e6c411da0d84853fdbfdfc53e9d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddabc28771672776a70d7d23786f08f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0d4ea060e4be3a87058db40758179a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c645c2006f29c5996ed03c873916981194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f3b5809c9f52658ca8cb232d2542ba195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5678304f6b7cc858c14aadeb2c21c65196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966e11ff494b667ac6cc4eceec2d1450197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c15279eb56682f0550bb0fd9da8301198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407dac135e97aa98f9dc5937cb471ac8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8404fc22d22f1632b73423c2d9490eeb200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e67ae737adbdaed10e9b8af69e0bfc6201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc19990abea69e4f05cfc06690a60364202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dbe7145aa409c4aeb491814fea4ea0203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac374dbf8cd8a98b9bf88b814fb0f29204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfe556acd7c31ae642faa3878d6e779205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01275f45cf8a05c0d428e657dd6e4ef206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b01f9f3cf0c57e1e731e49adaed999207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37ff6bea7db89f4c6331250304ce55a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576770351fdd1eb5416ad7395457aedf209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7baa8a9ffa9d6b91e1588d77a30db4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64be6ad475535402a0b2965e7151bba211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645eba2721908a8d4e455bb9b30c7299212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888474ff436498e5a96d35432bbdf56f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03eb4be7d7289313f7c1b6fd02a6f674214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9601ec8399cc3f62bb2de4742423eb215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abad6cb781369017c59b1fa10d33b3c9216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a81edfd1c3a0ebc90e1a868cb6c8310217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8f035426fcb810fa86a8cf703e9744218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36605b05d9e5af82e56dc9511e3cd83219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4ccd92937cb7dcb5f70c40eb8c5d9c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8467cd012bc94614fda11dbccc67230221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbcc55241d7c960ba5b321a65c06fcb222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d7bc9a6a2c67e4d36fe6cea0887f44223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd32f6a0da7aa31f181d6384d8108bb224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd699768a5129a8a1a35521738e6816b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58740ac42d78e3aa58719146ecbb92e3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30d8f5ca5ce025a57611396c40ec423227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a02e7d72fb1c9532f36f69dc5afc982228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ceb273fc36677621e7a028b54613a53229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eebf65f444c7a419b6b9b2f56fd80f4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce42581a6f67b41dc716531765350df231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d9b479286beee2d6d7ca43e740e6d3232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec7a66b43f477c0302fd211e4ec6297233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f95dd347833ff8a10fdc11be32360b1234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75b2181fff1a32498fcc79bb0eb6e2b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0279c7ac66b94354b34317a5ebab6a44236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e32b3fd8fabfefdf8600fed3a95846d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311eeddb9d15f8701576cbb321606a78238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee78af9dc7413f83a605d7c844678f41239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7e29915a764c35cc345ff7a0f823f1240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8968117448cc22d4a37dec54f59d71241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3f3d82523cc1183df9de1866ec74a0242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0609c658a169bdb8ca77991624f8c7f8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0af182d0830da2c763fe6405de0139244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4c10a9da57341a23a98a93c930e4fc245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432dd3ded568f4168dcb1b19498609bc246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c91418755e6abffb0d57b01a2dc89b9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c112f24a0048385f3503466fa6d198248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3ad6a5effafbe7078783fa46a1af12249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fda3c7cf213cbd87e84d8ce1d7912b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202e5039db682d5f5b2f4deee0cb3bd4251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbea79e5688af3b42a94acc819b3c03c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698605642110c55bb25af9c44543e372253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5383124bd71bb7370a58548aaf09a6f6254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149f5a91e1d9a23e82137202f16a9875255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc8f03d87a3a53e87cb25344c6a8a74256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae535ddf743961dba288c132e50235a8257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b9ca00a54b5cf234677ea7757319bd258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9b1bfc9d3d407678d7d11cbf0fa0af259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aba68019c65eda56e97e8d3471f05b9260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe1bfe281bcbcd6b4b9028a89ef9a53261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2691fc2f3cc0c0c551c96a3aee50fa1d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239318c1f21356995869f1887d66ab8f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede5f7e9e299597f08114f9adb6908a7264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc4132d9c27f7e1ec035409436b7f67265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e724d1504a1a09dc1e45884703b1bc266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f40bad2c80cbdacb72e304b8ce64a01267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689c9474524a42a5fe7ff1d0ddb13071268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59013ff81bf70c101dcc8b9e417b2df269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65234ade505bca895d6ac47c6d28943270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c36fc7a863c701edd453cd9edc31448271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba82ee3abceaa3f73bd4e8da03a08b1e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a93c711edc2f0422bc14ceccc253c79273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdbe8bd25b230ee5ac070de8c84985c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac0497971399832d4e83a96a9065dff275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0496a69d0edbb9c7ba44751734b9cd9b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7128d4ca430157626ab1c0bca8bc4e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599969ca51abc929e15891c7f4ea38af278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c778c8e9181452f4045f7b6d41857805279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ac75bdb7481d01072d5319bc7d0b71280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbbf23ddd9904676e2aa1e1606b153c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1accbd78243f8af36cbdf7799b8beae6282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4eb84e32a321167dc3ae490b8d96207283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18f532b03c6885641e9182f680db1fc284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6528ee7026ce4a77fd5c18d2110032ec285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3185fad3a11819d44aded8a3219d0bb1286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658aed4d706bb3002cd4578c905e5fca287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3e41be7cf731f0b596ce5fb588721c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5258b7c3e5963603e819c5dce3227256289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d9148252f63ca0c14db26d89a44273290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d18397c5830d8f02f3d62152a49c107291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823fd32691035e921ba5b7c5439c1471292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80efe61c4d339805dcc368cffd08476293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293e71472d745898ec267bcccbe5ac80294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33d90864ebfc79aa974e49046cf0cf4295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6be6ac881df8d11a90a2f74d66ccdc296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b86b29df0f4f0f2fcf921beb57b04b1297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864df3fb26e967d547c913f310e35223298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34678a3ee6407cda712b1a92ec18ab7299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554aaa7e52af69c67d0c68638402af1a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d1589ece9ed135d0821e3d22034b98301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d24b5c9bbef487d9480b29f1e1f1e1302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf35e0711341ab3d3a7d06704fc52b3303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933ef9f5ea5f0a681d1667a034de7836304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9186d7d5a519ab80d863cda63fac48305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d3e1720407be957e65926f63255e4d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26744651471bfc7721a8beab8f27ff33307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c9cdf911943dc6247973ad96d650e7308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4babacfbe1f93c7bee556f619920a5309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934c2c48786400332382e161581652e7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec4041951e42b9e587ac9d39e1adf2b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceeb00b940d663b89a03b0b157859b8a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bbcb4b475b67537cd10e247b05a7ba313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6608bbde550f4576cfeae499ea13e8d2314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cc2398c677b8c2cbb8d93d1c7a3904315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d18868b781b74c2a6673d46824440f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f83a2178b7137daee07258bd515c07a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1ec8fdefc72c44e8aef14a3fa11a37318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9129715b28102b473c65474ec939999319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea121fdcb5d3a020fdcb7be8789ce38320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d1f10b71bc9008f1f56f0f67fe025a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebba24a992d72fbd150ba892a2422c59322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9a6a95f3828e1c583f0b340abc8548323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49190f91d38a5a59e56ba14b44b85c6324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b517d0d5f7a281ee4ebe805713c999325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5b5fbc75fa1c92afeba25cccf9dfac326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae5cfc1b96c9c42cfe6394bb450d5ad327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3e8b6376b8bc76b56925e8defbdce7328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab524c416308fa050f3e2426d19c2c8e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956fa268d405d2f3323fe4a4494a4876330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84b6970a7c3b0010d1ff25ed1212b83331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0110af06c440e94d9c62c6dde08330332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eabca313b74b64b4b25fa2d6c7377e6333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c42a22d84c576c251cb8b746e3178b8334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e7c0c129e0df59aec37f5d8cbef7ea335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646f1f98f1b1e743886b9e96c503ec7e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920968a1e31e2ae1a1fae811640ae57d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d937510e79dd7fbe4893f69204626c3f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f9b91bf87620f29f6f3c1e5034a1ed339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b2bfa85b7448c7a6602afc36b85aef340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca9a706ebbe5b98b9a0bc4d7b536c77341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092a4bdd07fe108573e004e1b2588d67342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69921e94aeb2d54991396d6be2eea479343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7b38e9d6951d353f4d185cb655ea03344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702dc3953d66805620ef275b5c77dd87345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0a68afa102efcb7becaf06f48c459d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9943a45b53cb93c7d0de67215222b85347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e0831a044fc0de229909b9734523f8348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873f90093a13813355d62ddc9d7a4c3d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59adda67c2267b0d54e876b3dcf0120350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8157c4d090488045675a515549086070351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe9e289fc5cc2448be65fa8d5379264352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5f14a8807cd0602e7f729d1baaa0af353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab78117a1f9359ad5246ea39b09ec053354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f7c582b949ad47cc9c1ba96d581b07355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f7dca9704e5e48fd21b1a029582a23356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e11cc394d76e025f6276757a6e6481357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba893f2df830ff93e82f83032670dab358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2fe2ae779d7c8a2bbaf842f44904cc359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6a99770b20f7ab06087a626cf18d00360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f955a547e1d8e1ce2a8da18f9db9172361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc10af09218ec0cefea856bb25571e8362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c34a5b86158b1472ff3ea4c43c278a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072a357aa205a1e904f899ae392ef653364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e20caf53466407e7eda4083cf2ee6a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f67dad217400931f7e0686c05fd6a9d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e263e7a040482ae4d786506676b205a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3a12dd3b41843794f0145a727c68d3368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6a5b6ea3ecba672114a160ae2f891d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0506d804d0979ef0f58e86fe08bc51b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df5119c1bc8e2e33b0bfbe57c87aafa371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fa30b863524500cd029b630ae8ce24372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f037cdbffc0cb1f9dbeef135f0a182373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab25a0046d9e87a5f9d531689dec298374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee0380fc2025dde003397ae7e3f7b67375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34af6eaed1e5a0dd4f503a971a7a6d7376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408924da90138a273232613d1b7e48b6377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d1466c8452019fbbf2ae68492b9a7c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aff167482085e4a58bcbc86b0e83aab379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395ca7a1a04e14490795e39b83a4617c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac9ccee77914c3b93fc6b0ece9f7c61381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e546526c8d0bdf5c296044b9408b36382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc32181d32fe3ce8019697821d673d8383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fbbaa6141af1db083cd6f999976daa384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cdea9202a29997f88246d51e57661f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcaac49831fcaaa79ece9c5c3fc4284386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a5056da713d953f5694e6822e3ba44387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319e7b05e3e2d7b0c22a654eac4d3dd5388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ba9cd903dc1397880c9cb79a42acbd389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7ecd493c322c22d78e9c7e40b02174390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11729b12092bf968d0635a4c523c11b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478bf3583dfeab6af7e727b6a3e55097392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0542b7e58e0c897b8a56535189da2a69393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c454e9e0364db831076378883f7c3bc394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f31fd805d471f757cb614797840156395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be41b142f39b30cfcf223db7b4ee493396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7f02bd4f6ae478bb3f1a76d70ef11b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2cc53e4103e8f48e894fbf815d65df398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd67e08ad0eeca7456f866e0ede8485399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb0d6a49842693d43bb41e205d5fccd400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8aa48458b0a83cc3541271b6547cf11401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173c17100db8848c6209bad7381fd9b2402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033363567e630ed3a7eb1d520bbb79f5403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26abf7d3b177aab5ed884d8e2049cb38404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bde947e80fb3ea284f41a739636bf4405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d34fc6305f142ffcc2ca317fc4f184406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28028881e30a4fc3f066bcbae7004ba407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a9df6ea2db1b79151e8aaf52d71433408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2795e345143f7d1de08fbf94f2fef44b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7eaf8a92ac9168c738342d7d730f1d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5395ec684fbcb9409aa586e68b81d01411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a2e9d96670b18d99484ce3cdd8bcbc412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f19d14bb2cf0a5f06753ae66231e78413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a636a885a5cb25a34ae8eb3e1fa550d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaebe8ee00f93e93f48f9b40e807d04c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f723b115bc2662b16e8141806cfda7dc416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f15db265e22bbd5a2b21c04a28fe01b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707fcca776d59684d9a3747cefd3a50a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963ebbd2a99a0e3bb8eb0114acde1cbe419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4093d277fcff3e11444909c896377e1c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e454ccbfdf7fccfbbfabe1c51fba6dd8421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844784cabb64e9b00239e84579991074422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdede7a8bc3fe02ea05998f5034be7c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe526c20bde4a096ea6d05638af29016424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dd2729a16a708c8e985f86a4e41d90425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec91628a1bb7fea89e63d08b710d5bf426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847e94bdb9291028cc53e3002c133a8d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19477e43ac4c9b6df06d855551ee503b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32527195aa9a05dfa0b4f24e772bf1a3429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090d0e0deb2aac194092b26aac0c655a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1372f111f3a35ec394400ec6d77733431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6302fb2c8469d699af7ca5815f6acb432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb97f4581ea302b70a8d5bfe38ce8ae433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ee8d6ad7bbd2224204ee57837e8363434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7da9ae7449d7fc8199d40ec3677a36d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4477403c000dc4b17db8c9c453905e21436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348ea238b5ec2b3f30c94add73000ad2437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d7cff3629adbdacbdda78dd78030ec438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d20f01f92d2748b25274ff3ba989ac439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b319eab6dae0c4d482cbadd8002753440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bd6ba6549039cf971bbaf1a9fbf959441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779532951a369c689ab950a11ff1f965442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25aacd94802e34ad944a7839926737e1443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b276588b5211184209c7d870698cd344444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f63703847b09eb3c92e98e7fe7793b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0448e68d99b12bd0ff2a7c1ea85eeb85446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766d97517ad42c4458bd8f2a5f17c971447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677dd2db1ff8ed502300587f29aedd96448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a80adf168b9fdb9365b49627ed1bfea449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986241fc69bba5b9ad0f6dcbd6933786450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ac8cbf0f6c1780f735d793e93157af451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd15db1dd86c4c9b25b70d898af8e9b7452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f66661a7f0092cdc660fc726789bfa453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ae7c15ddb2a64e9a14e100bf8dfac1454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b9734c6534ad88d625cb2ad640bc99455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9f866d3c8013e3a426c85cbce297df456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641896c147302293147add19e444d24f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13bbf638ef0819999c6553d1adf70f9458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccec0f916d0bd9e35ba9270e0dfcd023459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243e6e2506dbae37c4674d81976caca4460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb81ac7ec698ed3989c88f5ba6d12fd461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d6e67c86e2abd89bddf1e60935a7c3462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309346677a2d73104f9323f2886e94b8463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58191ed614176786d1788aa583687ae8464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b34c065b4ccd6ef0b2c3cd6f116d85465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc3b45ec153f8d44daf056b640cf794466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55325743e43a0c49fd42ee291e1dda59467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be653dd91ffa7acf4cbfecc0bdf1416468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e0706e25128bcf51891c1f6d86f375469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd435be4b37f071119b7b7caed15717470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3def2cdcb5f1102c9e9225c7c3eb71c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686954c85ee3ee956f84f6db7ad9ed75472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf7d8fa00ecf1f9f6e1d8fd8610d463473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ff29a2dcfa85360d8bb81128da555d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa9dcfd999a867141abace6219e43c0475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff202b82134339c4def17a231da216b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663ade541ea0cbc76bed4ff45696a429477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3d37c6c8b34f5a5643a48823eaf68e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d5c5e70efcb33a86da23cf174f5e81479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a002a445757df51e7cb0af7f1179d19f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbd1fa2847352667bf4497911fd934a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cba7fbe7807738d67ab303ec6c4d40482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c002af8379669f52926addafc4aa00b8483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db401a6a7666ab7af1020760d5535137484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52110014899a979b448f3df949ad7f42485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af289328f9d32423744482e0775ac06b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e98f6a56e6e0a12bdd67b6a63b84eb8487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35ad2335f47f10fc6cd5f21a25b85c8488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5370b2f545de87c086c7901ec7343eb489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fd910c78fd27eb0301ea747a31f2c2490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d328c7009706ca821b8ffbb7affaa569491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6077ed750a4beed9764ab5dc14aa3e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d592c4855c7b94547681a04dd5198a82493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94f23de71e140fbf0fefd9b9187fd01494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceea74fdf7cc6b442433e52e22b1492b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f55ffefa67ff8a77aa0afc9556bc909496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbb56a3c8fe5fe1a97c965d9f3e5ad6497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b58f861e8e3c7169cca71062aca2461498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a1edfca9527990e2e1de087b4fa7e4499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fbd50fdcc7b4fc34ae906af598cdb2500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ee0c8bc284dd0aa64079f73ecab8fc501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f0298b9c59902696a1d736ff6aedbd502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bb8414f448fa410d0fb0ef7e5a8671503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1be1a066f92206f1c2c6aca38ed8327504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd7c3f71f1882237f33670efb119757505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed71da6b63b0327f1e0f0e97fca1ef6506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3645e97db064c2727c4604487c914a13507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049b491f09066f536e0cbb595dce8610508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95eed5bef756869947b3af5984c2855b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea1b623acdb626fee7b54bdaecd64f5510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434673eec9997e6f3899ff089fe94a57511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880152122fe1334530660c4cea58f3a6512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf7f8edb262917b6c9a89f6fd84b001513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879b6001e7689a57a2fe8748c87bece2514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8802431d52825dec0face3d612a73fe1515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64a64390fed4eeb6fba931545168768516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438bb8ddb078463aa0aab89ffc082d5d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7cd45920b284aabc9bae3153304418518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc9356d9b16e7f6e6c2bd53c6b952f5519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6702a529deab7e4e4a339aebf786161b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bef723cd523c48cafb3f5feb97e0f8521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c77c436b858638b3341e2ff25299583522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43148b46fc5baa6410e87a183be905dc523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb10fd135be168e0530e292280005d20524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb1c8944d7f3f22d716599bd4968316525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402a8591f3f6ea2a4446c0a7403ff4ad526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9994c891d3353fd3d8bb832b93e671527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b9fecd5e29dad5d5f0f60f8afb471b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9af4016f0e8bd3fda375fe636bad00529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defe68b5cb49997fde1af0a17f881eba530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c2e105284807af980e6b0ca03e38c3531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475aa324ea6110573f7295a7f4346094532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed5a063325cc0d05ead66f88df89058533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41debfbc8de43dede74cff1d726a7740534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49c7230dc5408fc4cb84d3ef67ab8a8535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515dc4484b06eae732ca23489d7b968f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79edc2d9c885713859b524c5fa9f7b47537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918322bb38cf8291296bcfd4f9abc211538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23778bb08d0b3347d2c3c620fe15c7f1539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5d0c2827e432427f4958a65865d5f9540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a891675711c646fdaa1174d538579de4541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60da73aa749d0a03dcf437ab8a06b6e0542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59140ee096b0572aa111d6caf9ae5de543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3f80b76d04814971a551ec92f3a487544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8d8387a7e339f5b40d7e5918d7f8f2545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627c482ad7f9ab4ff187578f952fac30546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc14b27fdf4e4c720290f90a69046157547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ca2b3558eb4fc59ea78a7c98bede59548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563f3b049203ac436e0e0fde1384d935549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cdc64fb393a83a3dd4112110192c0a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3734d62dd05d02751ddbe74161b3f78551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd608ceeb0d44e8c006939d7c156e67552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f53b6dde8e915dad2d07538863af25553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658cc4ad66de4367dd2073231930c696554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e3a08f482b741536f4d09c6bbb13c1555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c69cd4e8d1886c64b6dbcbc59ce867556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3367f6380a56f15ec250f208f20a72e5557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee5e063128a8ccd658a1578bf8a486f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8ae5b5a37bbc592424173e62c8e742559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae6da18713a21adc81cf26c9959847d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6964c53554282886b0e0f71e817536561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4415923b93f6fc9478e9f622eb46774562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42451e9a45b728dbde3b576c6898d698563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f147c46dbed8eb975d1bfbc36653dae1564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d103ecee06f9c65fbd0283f505f9ea3565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0e9f79c0d687ce5adef749db61f9b7566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a21d9327e281fe466687cc0cd52e2a9567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87c7f55e9edda2bf916d7a4feaef9ef568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0d4b8b5d48cdb6bb71d04491358b70569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5406b65989d217abe3baa7a73f774eda570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55339720cf15688c53206fb90f72313e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8870e83f077e99e11943c168623a7d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a28f26df93e72d6ce6690312c02c54573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73417daae93e93c9fd555a3b3b4b510f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e29992268623d428824255c7c90f3ef575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c0a1b99915c08202bfbbf9155a57b4576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d141260f3a4e34de63e84e023a06cf12577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50252d8c70f26c8d705468566696ca1578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4910103274db5211c667a163566f56579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d185a4922d49524602375fa9bf2495db580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34489328567aa811294fd9e8b21dbc1581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e78147cb20dec2fa7131744c2f27c6582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b55352e9ebf51afbcd1ab98208f01d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab00d6fee58069bb71e9fd0abc904c3f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eeedc7ff89f6b4d9212547a94addaaf585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3d2393ea9868119bb2965cb87678b5586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00e867242f0db1c5644b27a5b7bac42587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69709c1297c3678eecd84a6a9cddc48f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31db43488be5449fb6f3807d044c36f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907ecebe82827d4c39af6d0a368076ad590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24cde3d54de6d80ca41cf7cdd615ad9591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14e634401694cd07cee502c34d8726e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629aa26cb3925680a6047c0f7c4c69b3593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d8b48bb440ef65fb3948db4597bf42594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59cdc75505f17de34e8b00833a386fa595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf2dd076b1c3ee68b2cf7802a05ce6d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a57289540eef179dc901fa48c0bda7e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547cb267261f6031d9872a46df22902e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290a8b7eb4a0c22f87d20a0d9e59d9d4599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97907a812f59837b8bd97207824fce94600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646afa26bfcb555ed57ce6bb3087a855601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a3907e6497f12c873cd9e6462df135602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2f23e60b18b6388f863c82008eb84c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7610b060141ef4d262954daeadba98a4604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7abe37669c64adda128a4cea7847ee9605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083bc34d52f48ed99bc901fbcc973770606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54bf8a4fe4cde1861e433e1dc998e1e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57edbbb023c07595da7330988f288630608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c512385ec8dfa9cb61368dfad17ff3609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97eb8a9da3225772e795f420d9a004a9610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f1d38910f179487340a245111f0e1a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271c4bd152f799bbe6113b1d129ee583612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03aded8706a6fe172f88beb7bb10d740613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c652590ece230ab806583f22ed33d48614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae2b64afe1724d6a48662d1a1a17cff615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20afd7e529ab1f69bb361434818ce644616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce26350b398a02bb3695d61321fcbf1617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7ec23687b8fc717c3664e2f9aca4f3618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527a7342c98f76842ae6b19a5b61a7d3619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fcbc8f23d06ee526e2dad62d7f70a6620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d224b5fb910238b5fb020fc9cb29080621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648f290a1cfd4bd58ce08f65c0d0d50b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a9664cc869289b7d8041217eeffa23623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2094900c3944dec496631ca6db1f42a8624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54415c0588540c77b7bdf21a5f0e287f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914c2ad2843fcbd5473324001e800d70626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9897442a7598793364d35d7f5761e2e6627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64f100fb1f902c2b4805bcc26cf0ea9628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9209c8d8f3e7b8cb70d78ff1de1cb052629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ec3165b7ddf2b974662129f3841129630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1b13e66e3f203c76dc2fa8ca500c57631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2779a13d4e17d3c2ba8f2b54d5380be2632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dbde34aa30dbceafc02731007688b0633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb9455e4cbc9d559e4e5870e4ac2e17634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3d2dd17ebf0aef8caef4770a22dc84635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fe3bc2b21721734a8abefe55471afc636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305239f480024f650fc9eebf23041772637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf878f0276e149b6ba7647dd981dc73638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e95a6aa2e7159d4de3a4c46bdebb68639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb78140635125b781368afeecb9ae3e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cbb278ada5a51d6194b097f405ea62641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e6967d89d0c272e784a549e1f2fe98642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f003a4aa9804b702e61875cb2454eafc643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd15942c8d7c17cbb59b0b9b899c5a2d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91c0c79e7e7320a38449c72be492374645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36cf2206fa25be200816e201512f58a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f1181648099db40733c0b4b8cc0a2c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18516beb5ba709e8d7ef95b5e8c93e1a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7190630c7986bc6b5ae5c7e5063fddee649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781a7962399d9c7f36a8c89eb392e5eb650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f364f7ee56bb08ea398a9d621c418297651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d40dbd310ad06dc627e8a472b4bd071652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb88e557656362c84934282aeab81cb653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71878d980e93e23b6eba22d5adad92c9654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e433521307c441f0272b4225e9d921655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c266ce50b3740c9ec3ea5bf58d173a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f73811c087b0d148e2504a3c17d2e8657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27db484a8ddc21c5a938e0e106fdb6a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767ea95ac138e1fe71d209744719ecbb659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141c3b8044c0fd0390cf232b6ad6b220660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd9a011754383e536c35df504625faf661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b59c05ce3c4aab41ac3630fd40dc54d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfa7ad9367a6ecb7eea403248990669663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2929947098a5dfe2da65ee662b88e473664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48d4a2953795834a46fef0762f9205a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644a5ef9d64e0e3033a6ffada962f70d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d86c740a6e632cf77b0b33721511fe7667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d75bfd25ec22b32e8486ec36023054e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efa9161a0f3c7c8e40a84f2fade4243669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc0846943b020d539efd162d731f865670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02acb86ae87519e5915163ff1a22ac5671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1267b454ec173901f6983d5ad6fb77672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe09e9d69691663e18212305c87a1cdb673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065d5b9e63e4916accee9003c3a11882674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb66246e8e97ddd3560eae67cfd8dcd675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9367923b51b99b54eb183fad7cbefc676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029479b3c84e3eadfb8b24a7d6469af5677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0654e1e3e6ca93069dcc0f121c52d6678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92de65eae571dcd21a7cf88fd5e384a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83205f0685f7613f8a1c9b99f959e529680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14daf07ac3e40ee67ee3b1147185c620681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f42981dd6a8d9749d007e05016ea1ae682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfcabc05fe09974136c8e61d003b150683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b1e796fad4be6fca9136652293dc7d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d75bacef5d74ce0ad5e1ea857dc1a8685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7e4d1614cef8fc26153a24781d7e33686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f7068e20512fab6bf18adcad67a25f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186273b0680b2dc92d040876e2a40e82688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd27bea237205f4ec70d4ece265ac77689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cef336a4f19a1f623a697ca4d96806b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590ec585bc03cc85b34c872dc44f6f62691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ca06f49d2223727886fc5c88dee04e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e43887f9340fc8e8532964586dd01d5693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b807fa5eae255d09f0ce626344013bcf694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e585fff83ff3b9ae3ab37750f567c9695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097fb70168ff69b59c137e0e3876a720696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d57deee2e6728ca03c84fc2cd7a78a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c0cee309d12e21d8e10099c531291c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c52ca75a3d5e2f0371e72a19954311699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e34a9ed44ea3286454bc653aaa52d7700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef598a1fc760bae231d4a2fb94941522701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190051c8d18eef1f1dac501f75d5ec8a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff57a5a4b6f1ed8952b09b1ef84326e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f612d27be844168de55c1986836305d1704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122352c0cd210b7cebb3b3a0fa7a1df7705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f4b22f350f7b86c13e4a6ccc40d285706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c54ce8eff1cef6ab4a1c26143838c3707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa7aa3053b713d439e3f80e4b92262b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7a9ec8d985564d186995aaf6eeec90709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd59ff288ae841bc147c872a10961ca710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7fc4ce54a57055694e4a5b5a386fc5711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff1ad887d460647c5a8ea17637cd426712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0168403de95c7bdee2538194e5c9b32713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df803c5b2c8036b966db526adfc8c9f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b367ef37dd0eaf0a93a1156bb387e74c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0f48158b6cf5014054248dd5f8c094716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cced2a1e2c481bc223889bec8a86542f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7575b680a1720815f5efaef775c93bfc718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d97a76313b132ace7bfa66b2ee8d8f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642ff177febe825ca151f0750c36c1dc720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f70c358b312ff45a7e084ba02dc7a9721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4140cba780d0b002fd288a188bcc01e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffb03d19dc44155fc8cc1cfed674443723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1150a51b4659dae5b08a558b2b94b7ab724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6f44201dd49570d23c9f78f7dd5857725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2b2cb29cf4145bddc7c9a040c0fa1c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e8ec9d24197162b2ef1cad46183db4727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e104788564e094da58e4ba8003e0674728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7615af6a27d0892029ecbbf8268412729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce57277b0a960bbc4dd8b8b29df1259e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6887b1060fec359cc10aaddabb45b9d731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222f6a85d8c1c29a5f9ae51f0039ed46732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c2e021ed0b80afd4b886672cb61784733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fd184f44519cbac2cbaeb326a2c4b0734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df0418f138ab885c7b0f087ba70e529735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7a3d87c9410a25d9d75dbe57d66e62736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbed633d82b1627cf00ee3f77e2e12ca737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553507eeacfb6a9e95fd5415e060590b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4bb984ca6b609069a6edcebe1da920739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c27ce6c8eda080888b9886d73e0364740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dc2479af154074ce3da51d86274294741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83dc6bcdfba695eb59a44a98df8fb54742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a664aadbd08cc9b8f1e6412987cfff56743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89fb8fe89b6e4dcda0ba2768c754491744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b999542ccff34feb030e0317a6d34c6f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec906a777e99bcf13d8887d68687d4d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcc76f52d917aabdf3c161a90261d73747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d38832439fd5e766ece5b0a02f8f357748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bd39520bc411c17b9240d6635d3b1b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991af014a5e6d75f759eba4f436d0d5b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b55b692256b6301e2dacd8e79000a7751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b8edd86f5a26f1581b4b3425336d6f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4da57b2190ac93279d5fbd51255c87753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74065435c5cba76e99a5274133a3b93d754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34accdb4d0f44fe7c9b9e06d93b3bffb755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689d7d9c3861e0c3701d6de73d95f3b0756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4093b79668f79444a561e2f95aa29fd7757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26731512af5b2237fa8723f0c314a0e6758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9662b275a3dad5c322ab9ff7fe155eaf759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>