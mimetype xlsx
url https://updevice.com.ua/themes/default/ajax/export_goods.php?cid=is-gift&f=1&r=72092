--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060947a38f5e8e690bbdd655bf7d21b91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876fc1ba57af9eff91ee3168c53980682.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add25dc766f4c284b91f4e82d9b320163.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4eaa5c07e98f6a45a66cfb216399904.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8130a7df5777b3e505485a0e9ef14685.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74966f609a5fcd2f438176bd205055f16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a821af3cf339e547507620c98ecea5c87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb525f79344d3795581126877e4e8858.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97c4022ddb4f4b6153e1943efbb98379.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8345466a5727c01a4c557c05f71475b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42db7fb3b4ad95f28a7ce21ff7adb07111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5ac7fed2f6dad26bf0209fbf750fd612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751827ac8a99f0698b3194734a76b0fc13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1920817a53159c0f65321ca1fd0862d114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f201d8f7930ab148ea9796c91e0fb53515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683cd8a8341b7778ff6931890f83553b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d684eef7258b41218a7f20ee20ee76b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4add7009d7670de9b7b8ed6eb447be9818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746a1a922acff08c34a3c9d1b10f207c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124f74de55dcf070a6d9a668f411ad5920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed4fd85a0691f78d3c05a76456f401b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fdb918afa34288873357f6b4f9c45a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92e1da16216fba265096524ead1759d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6a2a95a0a09f79320bb1d0a048983424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a2847bd503178e68f0c239d38190e525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dec343a7dcc032c67c87a39b1613e826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe810e90574ec67fb32ef2be82ec1cb227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61489406a0ccc22a6935bfc3d76e3ba628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aaac809a66e8f54c6622227ccd9df5329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36b89144effce633b6bf08150cbe8f830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c99a87f618129747a557cd42cae9f8431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9a244da217118b768bd792152d9f7632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26d479aac963147e245a7620ab32e1c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf71c49fe29710d2041aa29e1134b01834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ac4cf203da5697e530c62cfd15aa7835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c98ef4cddbf1e466f389702a526834336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9b6e415e3f73d7202859fdab82ab2f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbeac1b21ce703942ffe43ab45df86e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d11db1bccd3341b6a1fc4a6ca7f013839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06740966051dc52408fcee489430b9e740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e261a329493a014c80e1c5e43418488041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd4858fc67eb20d4efb04ed645885f942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ca4b40ebc0b1df35ea9cb56fff014943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf0aa8c338fe53b5b43392e1075631a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1eb0cad2ba6851abb495bb0d6c713545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4ec79c17267049cb9d159ecec399ee46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d342b7149ee03f1fbab5b063890617547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f49a18ee1687aa04b317ab50c6c01da48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd9ec81a6d5074e5f33809bda1b1f1a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1b41e7f743f97c8cf49d9b859c8a2150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9c041e9090938ad9085612ba197b2651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353ce45bd2dce424cb8a06b70f383f9852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1f767762d78e3775afe82d4e96fa5053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182f8a296a425bfac2a037675692ac5e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241027a4d8c330ac243ea91c4a1b85ee55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a378e5c84a9d4b8ba47b2aa694ad8e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e7fc9ee6d3998aa6989eb5cdf4222257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f3f4cac850712240d98c7542e01b6058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398ac384987ba2451ee43af38d70f7c959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ef9f960877eb5f3307b895186a6b9560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cac2b3dd2bb93e30ac4a9f40ea78d761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4c922710c1f90ff9e6c1ac108be3f362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212523ccd8400a4f0cfb25f6746160de63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618597e759eae6505737826dd2298cf464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6796e93da60e83c1813afb4e491e0fff65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f5b481a24e846a8482b294a8d0a41266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790dbbb2b2d240128b51847e0b04a24f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ff6db750e292c6185a62684af7bf0f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74f61fc880149da4b8c09142a78ce8c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b0bf0595dde3e2ebd792c8dc75f7f770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9023dfa4c8a2d8acac0a3fd91be2305a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a1c3e630d9ba155d603c7caddb1c7172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60b02519f6c3469ba67d9ea0af40eb173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bc5a10bcde095491d557e1ce5f5a7b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f8ef10190a9b161e9b9c1d19336a0c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a63a58a691d3e12c9cd66a2524b0a176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45d1e13675216882c4267960100b70b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d4f55a27e45212508dff08c31ff01c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a79e4848bc1a3d99287e572df9fef479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82811463c2363d9637e023f018aa74880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84d43fbe4b93002dabc5e03935349ae81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d12f13402f198fd683eeac95d23ca382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c10645e68676d0cafa685cb28cede2483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0119d44172849e62f805a9410d101f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad880149c6bb2efa840fac10db9571d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf6cc48ec496d874c3436460515906f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a7e1eee195298d07a68e19b7d4c70a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0809d9f261bf4d1e045e86f1c3e903f588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7321f2feb62e8264ebd304bde07c978389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bea74edbb33facc0b32322c17341ef90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f221b2f56909670fca39fbff4813bd891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf5f0d86b25a995e44aee3274be9b6492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bf3773ff177dc13b4ec7431f39905c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3994bfa3f735cf207062f331c0a4f5b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ef9bd6b08a02a511f38bd99bf910ff95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f729666acb0b1cb42e02027a87efd196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0619b80bad966f5f393436cd6f73627f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1d1bc0f997ee5ea9d0fabd90f9b0f198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a314766f046e850b7e526adc862beb1399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e439f1e5859f8377a314bad9ecd113b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a095bbf16b671e62ceca39966fa50948101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df917c14591dc124e550ae7ba1361e7f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbeeb782ca8d7f6d3ffabf7353ecf20103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50c67c95a63ee5728807270551f5076104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2a2a745c902fc489504d94f7cbee49105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4ab2d939fa99025f7f840b32045d25106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dc8141d0078735960abcec519d7f36107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84ef3e9b26357be80ae660dbce4608a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f422a1b134d6cb18a110089ccc617c8c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d336cd379012de42f3e745ef7d474bbe110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8173c59b89dd1636dfec1b6b49b56bdb111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2da445b78559bff06b1599ac42d76a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ab978b9accd2926b31215b78295f90113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9f8587f060c7ad45bd2c709cbf4756114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ec3f75ff9b344b542904cfb540803f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a821fd73191ffc68daa7c5178eaec1b2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143eeb09a4f53499fcd1f38747f2f4e6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0191aef8d68a491143018c85308274e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166e3832476ec33b755165ba40532eb9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0e563b23e25759c37990394a184e32120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb1914b9016f7248471e2853ceb4adf121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920cc56a504afd25cd9e3bc6c03f434e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f17aaab331bd333dfc8a167f43b51c5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919a88286e2b41be75d09bf1de4c4c6b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d96509fd1a3ee976f03374ae3881785125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c33806106382f188becaf6b31b97a5c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d25e9aac3d40f545e27c20fb30bdab127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24839be4ab090acff2a13a38039e8872128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba3eb983a396d622e60bbb8f9932742129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6aacf121717ef120004913caa906e6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f1b168b55b89958ff1db51f32e6881131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7442482d5f23e8a3a841ed9b67c600132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edd14bb836386b35d8ef490e55423df133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b9b762c55298e79bee7a4d3064e24c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be16290daf33f627cb22ec0ca9aa1bde135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf1aa9e0e92e4da0aeb114ef849cd31136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb9b6a826fee11f3cd1dea02dde7970137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a730c7edfe61405cfd5b7c72c22569b3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46598f9be16c3ef9751155934d43eff7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5082ed45e38c5479147d740bd5e8e48f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4594f1bd8a50fb691d1a99d1d817986141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78852b2bf2a43e66668632d8c306e54142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9ae6649286cb723aded892c3e9a065143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab74840349c10ef9267c07026ed2f238144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c61c6f11a4a9d8a3f5e5dcdebdf9f0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2e5e7e6fb9add31d4fad3f3749c14b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d78a8c70ad2e5c8c58c0ba4526cb6e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e40bd799c8c2c18863cadb04d77556148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc27f01d9a457eeaca1acdd325db1de149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370ea4d42ac4c1beb9fc079459f698ca150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd2f1c576d249dd88c47508c33dadce151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beddf9a2f8db04468df995efa7b12329152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff506f88f4a62f88b4b041c7778ca61f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89d7f7d3f8ee4cd77e1e7258f93d1f5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a32507673ae08a258665019d25448c3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ef9cda6ed0215937956dd7b6a19924156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a22eff73564da6c436b22ad6ed6699c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f17a9edbccef36273214d5c44eab3a1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b7fb441cc05ba109689e51cbbbc68f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3492fa4b1e1856300e52eddd648ae39160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097abd1c876515c2bc238da1fcaf52fe161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12349430a1afd261fdc1f4fe3f34900a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff2ba10ff983e548a18e69f1b7ff7d8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6e2cc14fdda3ef9dc02b033264b5e0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c2c360f988aad5297ad2a32bf2114f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003b4278a9a6ca8ff26c2da6e07e8fb5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa88ee6bb943f66865be11f48b6c053167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc667c09fd4e59a306c2243f64f8e30168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87320f93b2dc1981001e75113f844585169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ebf4f8ccaca0bc82346c91a55fa93b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a5b79a02a1e8ce25f1866049dde0b2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd45d800cd3dd9119e910c6cc9bd4c6b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15500560848d94b6cab9fca7fddaaf15173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70c72227a66edfa30a20b4f26f4524f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2c93845cca8a443f17785157cbe356175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf61e018949d96ac8d70928744172b49176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3775dac00f7be147b3053822690439177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c414f1bc2a66cf9a1895c49aee7c8ed178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631c6b6abab6e30d8968c0ef113a117d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3888c0701e620a806425d9f1d9b85faf180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c410a26e9b8433f685517a02439eef5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82ec52d83ea78dfa7dc0d2f1457320f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cee0753a04be91d306b10c9120cc9d4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4748381af9c68474ad7c594c3ed29c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabd752fca9223decd1b440767bfb16b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc19b1308abf49e3d291d58f26f9fb5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd08eaab606228570c1d9fe060bf4858187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ed0a14db0e7ff62a8ae4470ef7bb4e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f1bb8e128861db53ecb0ac1f71f408189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce7971176d44aac6a267b102c1261b0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608cae1eb62a49a782d77efafcd17473191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d20010083b38c16e548c9fd0d01fdf192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1c4260cf34dbb5543d0a9e9eeafe27193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d96043813e88a24529836806f7d88e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e1f533c0fcb5265e6c64c67592d00d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f987dcb8b6216d25eb2535643bea3f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e787fed0393c3c0ebadfc87c86a925c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ed54bd8efe52b96052f56d4a0b29ee198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70dd080d5a6f3dcf0a816d83124c0c4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d351922e9c41fc79e93126ab3da198c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19dfd88aa7a0d707673fbdc8aa97789201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43419a5e27a142daffc38fe165d309b6202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d0394db7f605eb17de50a2a16d19cf203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab47a01ac249df8007dbb4a507a12c7f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6e83c7845c234cbebdcab806d67412205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e33f05c7646abd9b5baacd34f2c600f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defa52ae0d7b19f68c4a38c31c098780207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16f152025911929542745d6c175a31b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7044a0debfd7ba1836cbc513c7fe79209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1978f804b837d33579bd253b6f08893f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449f847c616016c0bcf0a2e0f0ccdf56211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070dad1bad038d47ec1321aadb5dc368212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871974ac4b80b6695b1413ebb070f208213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814819dc1bb31323054ac60f5b0a878b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1fbe9238922469132eda035ee51d7a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b835c1a2b06ea5c9a177c35340dbf93216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81ccca11162140fee7f85f8c525adef217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9bfb86f53a64294d25d750948ba5de218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b99a3a20b3ad2ec75171794f1fa250219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c197a41ea4abc7c7028a5ffef6f16e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e723f770f244c661a9cb44c09968ae1f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbf6113230d16d3be1e45d2aab9a7eb222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57450f90c89d0f51e70508e2011e76b2223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e2b941f9d834907c39fea6b4f7155f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd154e5938fd9eb1d0e01f9e62cedc45225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59390b3369bbf6554ef79021bd228e4f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679c198ebae65f6fdaff20b803e24bcf227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75724ff900a3441769107140c7155b9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ffc461cabeaccc64509cdbacf2b623229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd9a0d13698465a976f3b7e636ee995230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1101cb92f57d34c84e4e14fa3a464e08231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40063bcb444e2e413c9703c30679121d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f96a3e7e77ace5ebfb48d4d955de4e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a4a29defbb21d10aec220894618541234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965d52257a91e33235731cc7ea982d1f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202c2e20ffa8cd8a665d6ad557ed1011236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc7b96624a52066b051dc3da1bbf9e7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c07f6bd5e891eb13310cd45a304509238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7581399424dd29bc22ef720571971f65239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7aeb791052097bff6b54294941c5d6240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034495eda171f0a277914b1dab9a11fe241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01905a8810d7202b0da40653d62b9ac8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/face85656a7068c0579b9e76bfc7b08a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44396fc8f0f7f10da108bdd05e2e1880244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c434c76eaf61586da6d3e8f9872a00ec245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6972cb9dc7993d8f99cf334e988eca246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712d154a84cbabc91c9062ee426a428d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af9e416b9dc2eafaad1106055c9c1f8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0da2e6d55e6cc49cbdf4823db7480b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0a816c3a195af631a8d30f1d24a880250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594c55fedc5671625a7474789ed3d848251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76990c0288f316d1ff80e5ca3afcb0d9252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3643210dccecd715606f79e3df5b0f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2bcfcf2869d41030ca5c92929776ab254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebea292f7f656e0304092453dc8c3ccb255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cde8dc4cc569cfc130a9615184dce8256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65de56d44aa722466afff63cea328b55257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cddbac9794d1469cf5d6bf73847040258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b109775d7273d52ce8cea31cc39ea05d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2416e7b581973ae170741e4b7a8a08b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb01ca2aba8a2c9bd5a659617c0f48e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1317f396c59f0b28af3d41e676c5aaee262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fdc746f69d7337cfc427f188608f00263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91a7266d896d5e0781663fbeecde95b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1661cb7507f562c10a34854d73a0be265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a63e87f5ef75d9855645e728220aadb266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c95f5538a188cfb0bbc42137ff1df9267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0b956f49f7ea87ce500d6f361c9224268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e565ea05bef25add35f17385722a98c0269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d381017ed5b1f9e3ce43f4717e83ddae270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5792f4a0f134ba1f1fa11998dc149be4271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7cb0813898ef95657e293cf77e5fe4272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3943876741084178f0c3276995ffa2ed273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90731e040a5dbd58dbb6179a2ecd57e6274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53f1b71c5cef62fdeb821a908115189275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7127e3aba801b1275eb20117b130a581276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd56d7cfc44e516c116c657ee3b2b3f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad51f55037b6fc7acbb3c800874d5db278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da843b16b3854104d5eefb0a4299ade1279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198210fa04d8d9841b3903eca5982e6e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5106c513f02cf046231d3132840854281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44035cc1013713b638fa95fae280cfe282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1fb6c985730b88d3ca7d3fee5eacc1283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c18c65c892f0304f6a9943e4d3f4aee284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ee12eeffd072b4948b3dfdc39c0dca285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2996832ed334c1174592b01922e9fa286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4a4cc452bbbe2e2b535e7508db14ef287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990931aabe53c63193ebdacd41d39554288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e85b6038e2a8ef1dd4bfaf7712d62d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41539d650b5c878a2b05bbd85fc54652290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f25b387d2ba2285cc39b2889e238cfd291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1780ddbfb4b3f2c0c8a28c957be09f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b140d1c53d1735b6db5cff41ccb959f0293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd2c6371eb752a93fd3db1c9ea02a4b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fbcc96fc3d734502698be2bcbcb115295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712402e0c0fd02f32a17de54cfb67cbc296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4843d66e932156c8efc623bc6053d71297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebef13d7e0f43bb0c312bc1cfb39172298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf9baeb390bd53185ffc07e2f9a2830299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ca3ba9eaa0bf5b934066ca47d744f7300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f584f8fcae65e9fe87c3cb868ad5182301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38372f5b77365e6f4eb3f6dddc491a4a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2c988e28247d89a0e0cbe1aff1ce8f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292ee32e91c76e55003aca719988199a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572a5c2321314accebeb0ab369b900cc305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5a62812852f7ad9ae95e1e7d568aa7306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e677a19cf5340574b9188b7063a28b8a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a4cb020fa67d92f63b452375364260308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8fd243faa4f21ceb2a7ee54033385d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f0715150a50c40601e264f90226f51310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09c98b5567a7c417aed1d467021192b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8753c687bc48c4796502ada98880be312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bba0b41a8deb35c2bb568cab1794b52313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f2abcb5101d233ab692574f50a3bf2314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab8ec4b2407812f4db364928018fbc3315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eedcb65f26df0ee3d180bb434e59f57316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928ff89acdb8d11902559710aa5176a2317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69358118149b1597d656de90838c3d62318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deed6cd14f6d6190e2c4cd49e45490b0319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84a2950658bfcaeeb5f22271bdb02d5320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4917ca835fbbbeae231109c7052657e6321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3478ca0529c24807e353c8fc7af0b22d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2addbf294f423d8ec5cd74b4acc7ed6323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198075ecfffd0a2a611eb1cf781bb2dd324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382a435adf7232d72861be8c962d1580325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a207f535a0122ed0b03e651e3e99758326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a1ae3dd44fec4fecce661e41030d1b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49f24247013c64f24b28c6c74405864328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5a7fe80a97a079edd1be5f0f8c46e9329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8a6b63a8248d90eb93caecd2f4afe7330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6bc8356043e342ce61916a7fa2a07a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ddd03a46dcfc42e1bc3edbe35ca6cc332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e885dd5db17e324593d2619d83db331f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba63411c1de69aab21218f39db145635334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce54051526e6983ec86606b43fdf1572335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619148c975bd846d28f1a6612f8f79b3336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a822a528d8e82a8e0fc1210815079a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0e37d4fee2d42d185239336d498f58338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f4ec315bff310f499210a3748ee758339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fa784b92f6bb6c168dae8bb373027b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1b55ac062087462dbf9c0cb24c6ad9341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333831f6812169e814633cdf841a7898342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1609f17a29c71f00262887a84d730bfa343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5c4dcd6fc282761d2e30d81db7fb08344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3749de73963e4901de55de6bfa7bf653345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f3213e540b381886a12987f3ba947d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b43c28816026ae6f7d4537091d763f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b126d09d4e9de87cc8108bde46bdf49a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0572a078f94f6c14f9bc98d14db1417c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdff13906ba9639601fbc819c1263bc350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e647890f18716c0fedcb4b34c5f86f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cbd4e3a831c160db0e3200f887eae2352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46c282c412dbdf0ff15ee096f3a1b70353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91601c4ba5a21ffc958c64373cbd43d7354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d9e08907e2df5eaea421df672c420a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c860bae4426417e39aea83693ba352f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8969357cf73f72ffd85e12bb1f331602357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a035404b473b2c07cf21a187d234a7358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4fa06ab3f0c632c1ea7963c267751c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde0125cc9445c3e9f1e681d241d0c54360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d49e2ace5564e242ac72fa9a78a8bc361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f432b191b6c13257cdcb2108e3ebad72362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a6469f900474b1572208ca98f3c999363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173d7b8564ffb69084019cd77965dfc7364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b2b63f668be2fdcc6a7282322eef59365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577ae028e16e48eca35cf40b3bbea71f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1f44a27891101c83f6e29e73114960367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab35b403dc7dd709f83c8669cf2923e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa8d74f6987abd663f9e548e1d2066d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f25d17c08134ada661ecd457556d27c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7a5ff6788679e3fc049efbd05be7e9371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c62b1789449eb270a924f7e0f716844372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02d44753c4c676a3043da6cf1f69b20373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd3a7bd575c7b121062aed6fb3400ce374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad00aef0e14cd7bee3c183a4ccbe5927375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d487f81747ae7464768047a803a24c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f703b908a97424279e17933ea9c518ab377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0369f3edfb8461cc682d0bf39a6809c1378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea017417a6fee81f8f12e845545e305379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f9a57d88dfc20c991b7f290d9a6587380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3472359bb66c81def44a45f374e3eb0381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b84ec668fc66933b23470cbb5baeb9382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d182cff007eea1dc2953634592d7bf383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b543291299141d20a4cd84a34f20b7384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f176228d53ecfaefc9a195a7cbb078d5385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0973d90ee270ae881087683dab5907a0386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23078fd1a5057ee863acfece32c016ef387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8022576281df7cb77f0202d27138626388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be38eb90cbcbf1bc0431648a14356152389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c6b91dd66c7ee17f5aaac7ae5ea10d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c63e2600a44fe801dc546ee98e3556391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15023a1a2e8e5467c14a2cab74f0c91392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d56b63bac7b6fc2516006dd69e9edf9393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee0214588becbb86cf19c9afb4bfec2394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba78ae10dd2a6c8180ec4af635aef2e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7577dc499ea22f628d89b0ecf2efe314396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa3fd2c85643a9e816c614c3f8e3b2e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e282d691f007017bd41625c88e1f1e25398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90352c4ce7f84d10d254a85271f42e4f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5320e71ab9fb946fcbf6c51a6a858d81400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4ed7006106cb6ad7f65aff07d7434d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11436d5a4e2bcf6222658d5f00133970402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101b9565c51b0afb08ffa1664a94bc89403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c124bcc4009584a283440994194f68404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bb14d928e278505a05c8b0d5f29fe2405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85c315e64853b6606f4771425f0f0ae406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8684a214a2ebd00101e1bd4666f7d80b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a783f0d726e759b92d1b02ea96e73bf7408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758b772e31f716a916ffd2f178719f37409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d55fdbe983efa71815628ccd437dd7410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f08cc3f3617e9e11c39f9f5b0b2da51411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b42cd2f8c2dbaf27e216221222a1d29412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0704b820231b10bfdadb0abe888c396f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8629a17084312ace4251c298b64e9b0414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7d31c8d3d2d30b6a887ef453deea33415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69284c5be22f48dd6c5572ba9eaec6a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b90f673e2385a568d06f12d93cc1c5417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ecbc4656f6d9b03600209afc915a25418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba8553180f8f5f8d06ead7279f92486419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a9f25bc4cfc99dd26d140aca46cd79420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db2c5e49c1f12cc66604f84d43e9d87421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1322334b7f5288bb1de22c4dfb0e7f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f66259e68b8aa6aea962ee76f55c40423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bab6d1703ad4562d2fb5b873715d3a6424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69854b72900813cbe109b28ff4772e0425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af6f4e4fc4bfdac3496bd911725c90a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1963f2c84a45c155e1eb3f20aa76696c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0940b011e2a784b5e0df6a726235f074428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6660dba89c8ffb61ae1290ec73fe94429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13287ae0f96751c3ad2ce528787f0092430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7432b5c6746837279c0a3753c8a3cb51431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d5c33be88a21018537d06df818ae34432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c355094673d0b96ecd44e46c461b9d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc25af75a55f2998c4309ff252b4259a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7445bc575820de5145fa27536304ec8435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94aad3066f8c6c295689691e61a616ee436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39290dc5102ba90746c9b2bde48b6934437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28690b4c7ac8f604ae38f5154dc709c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4cdeb3d5784ea2e9e217a7f1499bd1439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189317ace868055917eca0ecb8754711440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad21a615460b20dcd669c8576d4eddb441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8990bd40644ab5b72e30995bccd1a5a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311962f3161d355ee4dd5e09125fcf16443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29eee19be2cfc331e665f5ec1b21f4c7444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a0bc0e5b6d419eb9c6d6d45b852e76445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5776d16a433139f62495332a5aa74673446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11234f76a0c2913399470e6f19fc8ae2447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e90c550b2ecfcfd21bc1fbcc66eb73448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3386c1a39edd1a3763329714a00e697449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49b43148778d803644ab5ff86d98f16450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0470fb5f532cd82e41d74448e357e600451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca5dd7328127ea8fdb00fd70c42a599452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1943c3d8b170a08f7313fb51b1236d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2b1fd87d5851da6406cf1299acd8ea454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8118e98bf539c7fdb95712ed190b9b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168c267354e68771c93fb22a37e2ec79456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bf291b9f3cd554d057e7019ec7f798457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6810411d45c8e9d3f0ad8384f352a021458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684dfaca89aae6e11d103620d8ff2177459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a918c2760adb46e93724af5f7659f1ed460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e4d3955546b54a115c0104fe69650c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f3e2c07ba68bfbf22d4543351a8ad3462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d37a598fafe6046943ce436cbb2e77463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91335a596ccf810484b2c204ef6a1a28464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0918d05eda6f38f82e734216b174984465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61c97e83fcd3ca32ac6b23bb5668a77466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96628f536e993996070fcd333a2c4865467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c826d00b92317024ed0ffe6aafbdd7468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3290ddda1679fa74c21a23d84c4b7cb7469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead637b53d3c273ff1905947b004132e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19c66db1d0357c932919387556dcd02471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5ef176dd72db2f745cbd39c03637fd472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bd7af86a112fd9573a023322dc5768473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22f3143811c17ef0751fe452f3f4aca474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee83f0ae09ad0ddb0ce9e4bfa9474db3475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce825086e081cead0951e8005bab6f77476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd3470b9fb0f78c705bd5cd452f052e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af100bb81d68c0d4e27d4860fb23f5d0478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691fe4315c41f9b24641e1adf2eb6a7e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00601fd5dce0bde8982af5c9933dabc2480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6b2fbd070f0f58a2fe76908dadc3d8481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e71b1425fa9a327a6a98719babe9c56482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b72bf13ea2923b109618968b8362daa483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84204d1eb8bababf788fc263e8274bcd484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27afcc575936e1f31e77bf0dee665ce485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cd28c17bec20092a13ce28c011fab7486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d3e643611fdf0ab08615fce49aaa4c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be874f17c941fc70c46c92f466f96a0488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b50d703dd7b92a0b18cf9a74fdad2ae489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c58722e188c747a7c67d5ce387ea059490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc77e12b67e29be8711fd62f0310bc25491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6864d069155335e63b003810d5f25879492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1764ced1abb21670423899a96799e86493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38126a5dfcb1b399ba37d4db109012c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad994802af917ffb43b5e0398acc8d3495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb571abbdcc6d49a43a9d156c71cc979496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab2da442c311fc81894256c783fee72497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2e7ddae530a807871f40c6c182d3c9498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbb33c393b7a0f02203f8294b1d8513499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f793f28896a87d0e75dc5db6e2b4fff500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c69f0415fac30bd6e0ed0eef97015d1501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d86050023ff90b25c7404220055f27e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834f759526c2517ca963de514affb3e2503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d195132b755d13992a1a02aa2f45abc6504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9782e3406ca4a4498899aa9ace0f708b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7975fa8f517b6885db8d1e87c966651506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c9a48cbf32c6751fceec3827c1598a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92bccee4aed29bd116eb389392b8713508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba25bb41855feeb6534dbebed5d45fea509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9260b6c760a6aac0816691b8d895e1f8510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652442ea334e92b23d1060441390649a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2656bedbef39177b8c423296bcc77031512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1a6c7f16cc78672a1a3ea78192196d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5d005c6d4750513e1424ef7aec8d8b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59399514857259e3e83ac308e6c3209515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85968d8b2835269f04cde029b62dcb0e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d072c30f0bc6baa463920fe0b31c5961517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8d0bb97fa95ce396e507c430e2c6ed518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4879a311fc9126d4b230b3ec4da55f0519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892faee40ae5d32fca0ac24760300365520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0682f2036a91edf60479f6afa97fe55521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46294018582500ef8d4b59a32e53f122522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff8f45e1280d08998458bec40e14b99523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a401653453ce65106ee4d993ded0032524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ceacc2503939cba3045ce402d5b8baf525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4b885a24438db8d7167c75cd65dbd7526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178fb8c3955ba4a7c0bc7f3655b20ca8527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d5de8a27a6565994df33a5f870fbbd528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242f745c7712f0c65f51a5d782f093b4529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0410a24f3dd3f50c996ab6ccca4359530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492e8ad91e67e054209750d3b3d641f7531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c264802aac600b9d246e4358b090c4c1532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f236c4fd3879848623d9bbb4d58d5dbe533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b8d5858ca9f049d45f746443dbe157534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa6687abe22273831e2da2ff0b68753535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3a86bc2d33108eceae5d0583551fc0536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5127d16958e411e53856f88975edc2537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fabc9866986f8748e89a6ec664b15c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68b1b5c180f7025a223637d8b5d4fa1539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fd352743a1e62544fc92f88a3ae8b7540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cca7588c3bd71d3f6e51e484a4b7cbb541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155ae7e9d9a5e09702ab1cdd5a241b37542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1ba85db59d8ac6b880bc5968ef76df543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b524460b986f176359d540dcfe16c757544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0253aef14cd69b54b7e70df98fdd5ed4545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17871de8c00acf0cdf6cebcaeff0a3d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc21ce1ea61dba8a6207733cf5c5d56547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fd1dbcfefba27dcebaa8e71b56d7a9548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0935c5c294a246a3fdda78c8297c30b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d6cf1a76293d0737154f8eeb2aa87f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471bef50087ec3654d91e5ce8798e163551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53cab4233cdb1a76590484482a19067552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253dcff359d39000785facfc35830346553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3027f8d2cbd7780b1d27b28426be0cd0554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd857c17e9f55c45432b9c85b541428555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d1087411f849054ec2844f1ac53fcf556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69328b4de9e659855e437ad17de1c6a2557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7054c31b706ff15dff3f4b968526f6e5558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5436a2d007e03f8aabed8704679e1a5e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff216e79ff3266ac6a426990952420d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23218535fea815d3c22cf6ccf2461af4561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff97cfc70d5b17c74594a98e82dc5a6e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24c905f637300b26100619df005d9ca563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fa0962a413df3fcf6e65c2ec2a5f31564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0475df614b0bd233b0a4fa569863b5565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e3d7135fe11ce95b78e12829352ed8566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef87a040f317b8a4ce63e2cb8ed0c6a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eabf68b7bf91bc5788b62f4dee25d6e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e8a21f7b68534d884d48fe7f9cf0d3569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3821c8d8b25bbb55d6f0536785c6a8f9570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3856efc49ae8af3d93ef4f57962345571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3505fb4b8593c41af07932bb8b9d2f78572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8234e091f5e5799220f5e90ed3383373573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf436026439c184f10adbfc1ba9ddf0574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6aa46244f51109f8eaec775077ca9b6575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2e14acfee2f9e6efe11d8be132e2bb576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b702367fa2ffe873620ccc1fb1825628577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30deaf56faed684120a7caa0cb81da45578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c1aebbe335f9ef92fd7421ea592bba579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa7ac9f431105e9b52fc49ab4cbb7a0580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32a65bd863d91355be082d93dcbd117581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d63af6d3c3d9d7828e2d0c556ef966582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ddab21da6af22ab7aaeb4f6294b563583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669f369eccfe326292c922b417677022584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c75b8f494e345e02fc0924a0d2a859d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d058df937f0c64b7d6509b33adb7fe06586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2159fb2ea5b7444f9e89908b4fe4b074587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc43c1714ffe2c826c88c0cff02e622588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42411c80283832488f40d172ba94969589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119c2b4b7044a5b8d78aef6c9a8b7150590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a776b16907675221629c2454df877c6b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88771dc5442d662adf9e3e760dbb64ce592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d1b20fd2387d8746838c5173922850593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0202e6a9e534ac0909f4dc10ad977b85594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de811a1e5cae0b85a1a1b12f560ce969595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5f46f24d3a1044f46c0a8446ef3855596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ec730794071ab4e0ae875677bdb139597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8ee126f8fc4f060363576a8e298aef598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7ca4fc94940323f6d3a1caa4d8621a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c99b7cc87619b9f78ccbf24c37421f5600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037237b0691e1c75cc876c466d0dffcb601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a21fdb6250ecc7b0af4a2d77276f7c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580288bfd9de6a853fbb6fdefadc94ef603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9056737d119c5fb87028e99bb1675c3604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9fbaf238a26e974197470b2bb37e56605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7864b26beb9c294830df743c80900516606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8d436a90e0a6b7b66499de58cfaf69607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d2ef24bb844ae26c683dbc2854656e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadddd731f201132cfaef7ecd18811ce609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5663c195f6bdc9f1518677f469dc08610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7251026a30bc959de82cbcfaa091865d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a28a9a62b083064fa4d3aede77ffb00612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f268d3441ed44bb989995aae8d4c5262613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c22b5dad5d968b812fc1b94845c2fd5614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ab4e61ccafc404569d9abc27cc032e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efcdfff5acc3854b6af29c35c2bbe6a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c67fa73f95aeeddea0f5ce0794e089617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77018ff8426d730ff0e806ec518bda2618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0403ebffbbf1848a09b1ad33dfcd5bac619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13c0e47c026cc5b052b27c8fb98afb5620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022539bf5b3aead9c15925b1461ce77d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e58d2ef9c2e97231ea09cd6c8d64b38622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbbf6a4e070f5390901cfec027b9ce8623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de50ef5e8ef772c758bf41aad80edc6f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617f0225c6db55d29fd8e1e5c097e05a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d287c6159f6e2a448b5966d4ef9d89e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c0d8a38780588655097954fdd2a72a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62925c7fb547f8471b47f78afa167f82628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bf2461e9ea190b33fe4f6c4e20abb2629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2668462e3c0c011c5445114ee596c6630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0611f91b2f6acfd14517dc9dcffff80631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa21bb951b1a6bc60b83e95e69378b3632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdfdf58b1a51f2dd686b9af90287254633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adeb2388584b82613e71cbc18b7e11f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da02ba59ef3156695796134dde705ba635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ea15ddd475eeb0c97693c1384a6c39636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0842ed059f99e793632ed29b3a005811637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5de779d5bd338aa0a9e2be0ee1919c2638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd335f93da8f5f5df7a84642102c4392639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769fab3021e128307c3c080baad25788640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2eecddbe8cbb697281fe58c3a937b9641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6730c7e8e808177905626baf1ce8f69c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dd0a01485f8dce11c902a0d04be860643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800a66395e73a0bcb3081f36e81d1ce8644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8168f9eefd351d339dfc6a151188a361645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6be2d55608b0fc2e42f8a632d3f7fe646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afe7825d4370065181c9c894cd0c0a0647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e903c8e7b4e2b0bbc8e79b2f9ba8d7f1648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77b61db0282655c73a5e48af92c46d1649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121240a9a119629becfc8b419e9c8869650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c61ad46426f717604091c529b122e3651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f013d484e5ba7592bead15fb8d72c8b6652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc75f618465fa3f4748715589752d4c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631dbe0e725ce012035aed25b67a556a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601a4ab3b640fce762fa4d335422ce88655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc357a67ab2c4f73dd5d27a047eadfa656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c226b380aa0577df7ca20db795af288a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d845e14b75a0454ffa91851f52ef6db1658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01052205120cc0194c68228af07e65bf659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e79abdd5fb0e1083baddf065dfd297a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca180d4fd40e8dccf8cc19ee5f1b02f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ab2d2b3f424d70bcf30bd1ad187f98662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06feb4200091597b8abcf24ee4a9f0b2663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c583f892719f81368cda03bb0543cd9664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bef2491ce68c5ee3e3023477b4c9142665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cd8167e979f6ae6745866820a5e2cd666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187418841070cef1298f806e7e0ae8b6667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cbb31cdbcfed36bc3b5e5e2bbccc75668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a4322602c089300c2e1769bc0be7d5669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bac6fd643b3be85f1f7c07412d06c0a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c184971ef9c94ce4d5f9dc3167b48e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6fe9bac26b3aec07182fa2f6f7e63f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb5de9f82d9a9512855fb677bbea135673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86476a0e550e03a0612e433d4d5256c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9c715aef4fc7c3de062f44295984f2675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1f97a3290055b3aec330b7cf5cf34a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b04c2c7f10228889d48bd1959f7a0a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fadd34c3c1d3d496056c9d526e47d4678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c33efa93b8706792f30865c08d5752679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f035bf696dc35b9b4f0091fdc0555bc680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dc170cda6efcb44f61709af3bf34c8681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22ec9627843d2ee7057d35fa02e79da682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cd1efabd676456838dcb202dc2c273683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31eb50e72e79a42efbd9a6620b3d46a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3080263a43148187311cbfde8c1aeb58685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c485de7411fee9fcbf8fc07c74e310686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7f96918a08cc0fb90636e2b4d07003687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bc1dd8bcf2f8e177c9f54fa684fef7688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062d1a85de98f87ccbee59a2094b3f49689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26a2577aca0472b7a1ee3302f2160e1690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb0826a30ea86c79bc59ffac6db9ea9691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37c4165868254ca08bb268b71ceeb4a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0a378f027facc26707563e11498c56693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bde09667f14d828b78f943448aa925694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c00e0d67f6653edbc6af52b4b95603a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51731616f1a67761f8a5b5168ed007ef696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def2563751827fe7f7744b94f08ef67b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507cdd1aa1e57c2c96b9de732e422cbd698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20e3cdd8e72e408dd43f576eac9e83b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5419c5ec23ae9cd75e470efcd8b25351700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9fbdfd4720298afe7ae9109720221e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efaf017051b38714152147643b6e3f35702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879689513e7b19f3d8c624f3b7d16a6c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3b6288d7de019da2d374628d43325c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f113b88563d8b686170f3614d7a9d3e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81d782214490e86086f90f2d93d3287706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc50daf11e7fa0d44179f28c98d224a2707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec854577fccb11fae2f2ab9b73096a39708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d12b6af7a2b70f133b3352ed46b3a3709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2941e5f1b6df02c1c90c560a3aab655710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044ea2020c20b6f6e2cf3fbe169a0821711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40fa8db9268f9a3ee104f097217d0ca712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce99d538fc3e48b7d49d20100f89436713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9a4e1b33518d70595ac84f0d03563f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c38421d38b602d82925af8121020cca715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409c18dff8703563e5c10a958bfa9a27716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8f81ac3689243ea9368f6e1cc53227717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d18f818970ce96793c66f8bff8b004c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab5009171a1c67f83d5cafce6a7a013719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f5170f61b3d66f8e9a9582d7c26bf3720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f800fea692b0af4bf2b576fb1e38338a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5233d197880b7831141171fbfab79b65722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3641450955e58f7240b6bf2eb9cfddc723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccc4547edcefbea3bf74e8ad337c0f0724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e181e9f3ed2f080801940c038fa0ef725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f7b46e652df0ad603ca25e95591317726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44d900c41fc9ff63c34df08d48e0f34727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d49e8be758f57c1f11fc1f64c44582728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375e23ec16dbd0a8fbc430c49989a698729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8c3456315d659ac87336d6173d3fe9730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032229159ad8311e805e56528b7dff75731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93082c434444cbfe505e61ed44fded27732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dd9ee88ec0b26ed00e5d16c8b8b8c8733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c93bfa48a1cf92de81b1666eea167c9734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dccb5dca0015a672add7786719b54a1735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d9b481021c98239df2a384b24eb001736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937b77706ffec88f63a51c06f1c3d7d6737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44a7e71f3c425659f2a3384a12779cc738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0b23a558ae38cafcf254649cdf2252739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5764477eebe3658f8ec1924ff5b4801740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62f36830559b4d18fdf6fdb912671bf741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706aaf6947206cc4cd4a97ec2f19e382742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58227c00ed056ad810473895eb0bc704743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba69229a9a9c64a04b993abfed4aeb1744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e911429f92ce3996bd567664fbd5c2745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e83608dc13ff9e7efa606a2154110a746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80c9be45a97abb5b87df63bd783a006747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfb7ccba77519ec482de6062aa7a478748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8add375d3ae1310ad78c4ca0feecc2749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109f3e30b54eeaafba7b5b5079365a07750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3403e0e424942ec20dd461c47bcdd114751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ee854563ee346205969ab3566fbf86752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007e52ac4b21b887266f1c8c6ac3324f753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1ccb200ed8bbf3a10fbfde51cb0333754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f868bb7405235968d56df04de2c7777c755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cc96006ffe152073003a34f37772b2756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077baa7696113e3227dd52f7194b9d42757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb28ee74bb7e9f79159afd28309cab8758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f478dd9c8b11f25c4162639132e29cdd759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec607bd8e45156fff04647989eb7edab1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44895c5c8791e329e35c7357dd4bb6fc2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87c63c8f33222a9619dbd3ae06423b83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705b1b1650f70d93bb87941baba037e34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb7dd6a783e0299497df51cce00038d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3713593e15edd280a3ee1b56d6a36e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413fd2027d8830102fc59b329e9947ae7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9a9727b52827348fac973b713be7ad8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d411dccdba0c4e50778d8ec893fde89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c388addaa38a11babfd891146e2764e410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da49a7f4cb0b995b6a77724009c847211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75e1314542f5530b7f681c066654aeb12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc7550c21c3ed2581590384526ab16d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8504413c70c32a7914ab8b005f0ac71314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeade6c01ea5dfb154329b0c768d40f915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43892310ff0a68e1d5fb28fe9c27b14716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a3f112450865b35a4f3ceebd49b36917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19bcf2ff04753693c2b98ba6edf82d818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abafe28f3e38d0ab97c13e60700f47119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c996b8cb0bc11ea96c97fa83904279420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b57082e8040679db2c7450fda33f21121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9183e6622068ed05586cc9e4660e514922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1956cb98867e1352ebf635250c6c0d323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bb78452bf1c1499e2bedbf04cb1bb424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea7c08d1a2b7540db2d1ec4f95adc1e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84f7f2839f2050df5a7bb1b89fcdf8726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f4478688f4dfac610bfc020c059c3d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b6e99f74d39a05399c2871b7d6a63e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff380a67e71fe110c3edfc34ab1ca89d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9701f609cf1277bbb925a1c56a35b730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8477f44c651386dea006875f4084f431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c79cfe1007772ece42050ba734e12232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb6a9b902ce2d088e392b886903c17633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df093ab4d6ec48975b6788d6bbd18eeb34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43e39c1b4592cce87055ed6a020ddea35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817856c66f9a33cfcb42308386202c2536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5669d262004381d6e4830e9c305bd59637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d720b27588e29b1c4f19fcae09278d038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901c1b3d8b8d30d932edc08f513e225c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f546a2e8199d6ff25374ddb4523b5bb40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde5620eac6d94a87b3c05522434392741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e004d8ba0b1406d08c6376a6ea76177142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf1c19773b4172839c2ee242f0e0b4743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537ec3ccce96316ef43c64bd17f96e8c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b0619b45d0abfd9cd4437f49b2914d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ac9d97a50b4be87c41115645dfe50946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a83122c0430f7b8c3c5e5ddf0c5a0747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f41f11467b7ccac1dfaff923744418748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39aef2eb13443c72e04abdbc93f42c9449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31f95892973b2c2eab2d0a935381df550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce1ca644f833b099068f3a07bd3984a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75bd71c9c969c83b8142617fee9d05b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f1aea3c2073e9486aa5d35fa0407ce53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262d48ad4bce2a5f538c52efea2d4cf154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ec42de188111d63a4be0d576817db555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85b96e29793f5d9b4bc51f5fff83db656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdc885493796f83406cb14074ad888057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ad2eecec01426444a763dd6494e4b558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6619a24cf474f2e6247ae2de107eea59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5faaefb800719228b7b8fed916e794d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076f1c6f0e94189122f6de0a4dccccae61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84222e67f04f5ef5604ad59dfd672e2662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d174b97cc2667c4bbcf0521c776d24c563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18af6740c3919879eb4e3b5b0327bf4064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210dc93c5605a5f5c6cb6d0c43a0c09965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac48061a4a4cc8333e82af683d8ca0166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aee8250acf3e2e14f0012ab6f79b1a367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4962a40e83a5596768d07193cd81fca068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d86cd46bfa5637216cea5b97103859569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96de7365da5371b78074ed99169efbd70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78be1f646fb3b28c9276c774ecc6b13a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df14436a7380c2b332fed05509ec1ff72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2187ca3a24096d35ea32d85abd1c7c3173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84a787c351b3df4e88b197f3acdb8cb74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6384ba62517f730bd2d7251bbd3f3fdf75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802ae43f85d6784ef48b27e59e5da55b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7256140d8bdc0cfb802edcd31465c077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855f4298cbfb3991f8a2a493228491a878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcd70b66324c96e62406316ff89742579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844cf08108910456df8b14f17590e7e080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc49e2084702e3a82b533db400748ff81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6053220ff995c92fda03780ad8a75fff82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8b1709d46a195212b44baa3d02e48b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43bf8a235589fdf9fe6fcd3b938f3f584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5b7c9549bfbf1784cb8a98a3915ef485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894493e04671d8a62d235bc9181e274086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85df888dbe0c7a7bf6e5dde54651054887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd71e24d7353bc0e94d56ba9f98c79088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492e0991c5406db3569bf06bd7eacb2b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381f39552edb50d1b685e03be67a9c9590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc575ba5504575b27e5909d4eb5dc4d691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f07c55eec7d170f7fb851c01d56ce3e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d22da5a8f7c013d6b619215d7328dc393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0bc83025de5d2030d570dadf15f78894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa40d9292d597c504a64016b24e9d48195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb05bc4de024ced01f7ab587c7e58f6696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b4897300ad7850f7b84e5b4b9f7de397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21270d959df607733dd4ef8f837885e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8302cc9ceb22bb4849830f077b21b699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879f24fe49a54219be1d08e5981b41e0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f98f4c1c9bb0bc17ec25880547a019e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c084d0dc59b363dcbb91d8ee7a9b66102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdf5deb1cdb731eec524255ae383580103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d808a297d4c847f56988109f5e6ca9d5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f488f285d4f9599c29e2005594417df7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef832041ab2920a658a67b4fd69d694106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7374d6ec128f960b08b71d596fe854d2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6647066c57c8274af433800fd61557e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f45c9e5cecaeb7b8b859f48003ea38109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58edeb72fdbf839913a6513c6f75f483110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9210be802bcdc02f6dc5c80059a64c26111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635835e2fd520e2310c263d9e48bdc0d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42b7d13eec565a96c92b956893f40aa113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154d2589d00148d6a4ab4dbf609722b0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ab82e371b131209c919cc70f30a5dd115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faaada385cc5c593e271757c639469a0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657c67880684ada51627008b2fef73bf117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9d126f14fd615650a2032d0cb230e4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f986c1cd8323b04b20092dcc41cffb65119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c2b749957c9afde45930bfe0b7c5c0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3be5c326ab9bfb44005f9ff88bd349c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774a8d4b48a55d5d3a99c112488bae22122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d723f31e56d3993b27db8e664b4c88a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763d147e9b3e614e13f4872e96117415124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e904fcf8302a6059a3bac67f97ebff9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c9025cb279245146ee60ba9db29d8a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3259d813a9dcd0e770d62dd32d456793127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9faea485020524ee490e229a5c2f5bf8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3598cae55c77283cbbe2e86b4d3b8cdd129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e66a0f567795db57889aef790654b23130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9917dc246987458868625e73334d0a9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88686cafb33f104b3789d2158936f851132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9fe4d64e909cef2e7e4df7a11542d8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3749d749730451578a8a945932d24dc1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c75dcaad5e2bd9548d051a046999ce135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7931f449eb6bc576c502110236bfd1c5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81be7e6ea87e483d166d46abc299ab91137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa5eb9bc24d6458fd55f1ae9f62e5a6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7475f268ee287d63886373955f33a74f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3172d47d9c6bc9f05eb5f1d3bc027a21140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171ee8dfca0957c57540f32167937bac141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45f1f25b3e17d586139a2773914300b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46c2674aeff40a35fb54b243b7e3d14143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6757377eb143fd3b85b422eb45a0d18144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9acf131943cf4aeb36958b3db0ad84145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a62b9ee963e85ad34f70aa0d6f2f97146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a9c92fcb2914746baa0068264644ba147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2d10d8b4084a56629d0ed893b8b1f9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5199b8757c326b18366180f28c70a56149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4f4e1a88db516a85904d9d0241460e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8899ad906462d9abd364fba6b699f5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744af7002d8deb8cefeda75267b0f689152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8de95a8f4ca3dec0962c4ae47a8fd5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9caacaf6edfdad69061d65558193b26154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4477e000830c6ab3f9eea7f81df0a2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1552d3e9bc212c8274e9c54a43282c8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18f85ddec03de6b31d6d932d409d0da157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd3e19a7d6a3efad4919410b4a4a2f4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d68434dfa6422c11c20a6bb3f2ae9a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f1796feaf810e208c570731cb327db160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f902a9aa20be7ca3bd919a1e14a930e6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9813688313a7948375c14ffb3366de2e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98947218298fe96b7ff07a0ab8e03401163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bc19ab7aa95167f46f2aa7f2d26480164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31796fe31906d0991d62a6b5a347dff165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a88aab23e4be69bf7ad917ee53b2243166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35916836ef1cb22b4f1274211d850810167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc92b86f0d9269cd20f5e3c61d741b72168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdc23826531165987144375eb0277ef169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721eed8565c6fa2a025fd6f511dfa685170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39b46b2bac56c99cac752c148ca30c8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5703496a46fa9c2f9c82cf0fde61af44172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c1d0e5d969d00fa834268cbc28d6f9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e031540453c7fe267f8488dc459f41aa174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c586421cdcd2e6259a3a6315065ff34175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defc9782981395379c236f43105434f3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffe126392551dbc33e0248430ee6e64177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f490e4be36fa1d6be8f5d7cecb0d468178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc88e5f6856d5754191e5816fd771ed0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad594193810ed82e86cae4483d8092af180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82618d98f714ff4c5ebb960a33a25bc181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069d41e1a94c41b79b2a0fa06bf45d5c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4053b9a57a05424c7efb9cb6172b8ce0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77eaedeb8a799960dd96c011c294b23184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f72c0aa4a776ed912ba8cf3c84a1c09185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585f3a344168424410ce6bea499c23cb186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6f2269da0935a5f1e8e98da6ec690d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec6c5a62c2feebc4290b24e4d55a654188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5aae32899e5da0267963dd7992d7f7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09885a74869f5efa5374294b2272feda190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516f6a1bcedb044390027b426c7489d9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e6c935b1c63f53500bef8d2a77df45192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b25429b0c24f556400d96373d06f756193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe11ed4354a9e83d2b2ab785aa7fc3f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d320fcbc1d12eea69e89efe43a4058b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e09cb232b1b84f3aeb8a0728aed5c6b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7939aaeeeb1c2833983772666f1d3ad197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e8719aa78e7024e34c48a3d31fce49198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4816decb488caf4086bec66ca2f5b15199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e5179e3760fa76fa68c3dd01a375ce200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b005e0850626e507dd5c8aa28831514201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ed0cf83e490682c2cfba1d15c11065202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de80c6b3e9f10fee1b09a81791d1dfd203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c1d6108affdb4eb73158dafea94c5e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aab3688f0088084c24ae6e0cc8502fb205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6338ff2971627875d43d7407dfcbd995206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8b0e45ca2b8d67ca0930f2542b712e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc29aee5a3629eb3ef01d4a3a276f56a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0e3aec9b0d85438d482c15b0c40091209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f905860be8bfd923f68d1dcf6c252915210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a10d43ab0d9834f2b4ca330635ae568211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6701e5d33388dfc62f2b90573927920212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c615d263731c7cc87f9682ed4f135c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4879cea63c52aff9de1546e41573f4fd214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525cd6aaa9be0c75b38aecf24ae5693b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c636a67dd8715719a8d8672fa90067216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9ad6262d8f16779312b07a9fd20bed217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa1b9de45bb2993d6626b9542d6e2f5218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4339daa700ca671b5d2abd8def73b71219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f81aec63ccd400d16411c529421276220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531c0dba515d1154c1013e0395915edc221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5466203f9c6812922f56ee384f50480222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec18b92074c1d9a874547efd3529d41c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818fab69939b024c56a6450fc0733f43224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6226b0ad7c522ad4571869412e7d083225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0354236c31517d0305836f67ab618d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9929f3844641d460ef32ff39b9106125227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a64755ef84d483ae4f7128e67c6dee2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce28adf17780c9df1fc30b0a8f7ca178229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d3183484f8349adadc771a33af9454230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ff220c632b218a50d31408a72c31a2231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c8c8278bf387cc527491ad2542a8c7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17ff9634796dbdba8bb02a9016c20f2233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d373599eec51c77763ecb6e2ffdee51234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acfb812d5e8e5bd5dd9d9705f187da3235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f600ff12d164908a835b34809b1f9a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7894785eb3f9cd290f057265c972fda4237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e68fa49f992b24f9e1cfd575d1b699238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b188704aac77341e3b8a76d4837e24239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c965db98df91878c4da31d26e6b1438240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4426ebc8f03a423abda57c7b65ad5f9c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff977d6ecf2e72b852ba5858df51d5d8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1ce9b3fdab2f2be8f0a1e91e4f85f7243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80059464c5aae0383292fd7b64af19d7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6e50561a3dfa4f506458a9bfb93008245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509034a4f3564278f6f3a7ac046e44ed246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9796e9cbd41eb35d603311f77833d6fe247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b37f95df80485bd360ca3bca8daf62248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a585df355f38d07494500f4d9472af4a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9685d084d5b3f3c175422f4470ce6a2250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf77d68b75513a38da81aca77b9eab0251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbe53a916d0873df6182b0d30670302252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8de45555bbc55b79b248207cbf0b2de253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f50ffb253c0527117b2f38f9c93d898254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb908626857306e0b56f01bc61eb994255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86411a814b69f0b677526740b78d6522256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fced3b62a25003312112139dc9aa1b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982d8c84325a731cf64a76a15e4a0255258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cd1252b74006d8fa195b2424a03fd6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4af28241ce26448dfab72f9fb9e9fc1260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bd2bdb601f310f85042d871f28e418261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899e6936bf25728fe9968462ef167d18262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab9f5f2bbf0dd4e51f1eb703238fd82263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237757ec0bb1b0a613959b5a5c6a6bf2264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b86e09f6e10f4d7fc2542dd073d320b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8248eab3389bde03282188367b9234f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a394447aeaff42271e0fda8ec357750267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90beef906b5c909584f8faff1eb0a906268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b65040cf758a3957a71156ad1fd9bf8269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac1c23aa2f569359ab86158968de6f4270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273d356bfa2bfbaf075bb475d36d9971271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c48c9ff8719d90615933e4509ca63a7272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54008e179e24f70def649998905bd73273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65f3f49c6a210f8df54285809fabcb8274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4325e2a5e0f4b9c405348bf9352bbe0275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c700de86f6a5208c5b0a954d85ddc964276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddaf4e29b419173ddc214c169ea7503f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ab970e1f5a0f68b18b4677ca0062fc278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e694a2f39e3a54d3366ec3e1e0463d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399a4dc26026cc25ee3951c5046e31df280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f4d32ed9d85b1454bc910db3f2ef19281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f373903ffa20f46acd985f0212c07424282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200e8f37c195ce76d61d294da5ce68d7283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da862ae7a8790eb8ac939a64c0aaa32284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4584062088bf669cf2e1065782c4b777285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba53bf34f08c6f7440311164b296173286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc3b47ac5f83d85fbc99f93c38a7077287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb947458ae6ac6591dce8696c5c9fac0288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7c3045d65eeecb4a4b5973be14106d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f110124d2669527215f7c1cbdbd8561290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db3cc1ee7840f5c5f4431cf30416eb1291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4297ce68bd3346fdb6c8fd8315587ad292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaede2415f6fc26b2f9b3ae3fece8ea2293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98de03ef6304a914743b268ea236d07f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48038b4491dbd636cb131ced6c3d743295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2692c5f18f42efcd01c84d842a61524296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e4119de0ae6edbe22318bf2155d8a0297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894cb77cb491a19bc8d5e30084decd98298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35367ada450f3e3bc77312a87d660fb1299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb1d6582c5a129b5e995c025800c93a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49146525e2a7597d53efb9a30a60759301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1155ac88d1de2b2c64cab711697fe99302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13831f5f9777c901fa11da26323384f5303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4899e73cad05284d099a66dfded9d6b4304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c74f79c70afd5dcf46c057fa83efe0305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afa5f630a70778e7759294624a740c6306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193a015bc339d694cb960dd643be1d6f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5942ed983b2a643c23f32b93d2698526308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dee5ccda0fcbb68a780ef053c3c4365309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13367807cdf55cd32c77851f625358dc310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f7a64a927b5e34d2609b98a2fcc167311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9010559754ff791dacd644857adad9d5312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41c02e92f57aa09f0e0d95e513ca005313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36e118d1b32b3bbbbff112b06cd36b7314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d407764c53722fc0a973bd99240140ac315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76310982c2a4293f10f68deec337a7bb316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86bf8f15e0b6b719a876e57f16992f7317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03d2b4189fcc5e7852e1f91d974ce4d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e9f6a907ad19e11ac20d03fa9e4c5b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8522dbfc5910b1fb68353989ea6060f3320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb4d19877b019845ec084ce05ef4be5321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d9b4a1655c484748b45e68561ef834322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17feb121d08c70067307127d596a2c9323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fadaa16b1fe9286401341693f644627324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f99c3749e33f9ede8d2030681e8850e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eab494c5b018ac7c84746bb2751648b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139aebc5786f36fa9a14066225e7b5a7327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c013b20056d60067a4cba6b355ea6876328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec775ce0cafa0ce52348484c0fd3ad9329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a626befc061d97ed41eef91816481c0330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ff86f259e3a5fee232f19a02a05159331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120960c837de46e32c3845d10f8af874332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca98b64ad3c235cf2494c644fbd1bcd333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f491fda7e0d2f05eccee664ef18d520a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3c181272faa62dabf14179d4107662335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f468159082a20ba6398da3d8c4591c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d998a66e5322682ec2ba85fde355bc337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116a6dd19c894d710f4512eae97ba1bb338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63acf6e7eeccf888948ea724dc716fc339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c57b25e81b5415ebc69eb4fb065540340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2864a272cd29264e8a13dc892f7cd2341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c49dfa179b758a429383924e8929112342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cf2162ec951796313ffba974ba8076343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ae143747ebe772596827463479a272344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a198e22459832dcfe4029e9c1837940345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5d0fc585479c3d0c10c698d44e0cb6346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe1b64f0fbc16f7483f816aa9a7970e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b261dbe94624c19d8dd67c457b5dca6348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9be6afbffaf99b9d93cc7ac571ae1f3349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b88467241323079b3c506fcbffa9fa350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fc52eea7c8f746fb5f50bcfa76defd351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d346be1cae672d6acd13e524c6ef5af352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fcf8cad0b5f19331337dcdaa404c38353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241083fd544b17f3771211e87a8c7623354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7628889acf22c2236e28938973bd69cd355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714866bf1863eef56cf6fd7d1df6d321356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7367ef42b2afde3afd083ae0ae5e0c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb9f8cfc531496830b13da8aa622986358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b35b2c5fe83fc9426cb53702ac4825359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db4ab10609a37510163a7e9a8284303360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195546588469d235de450f67057d09f0361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fe1840dbfd01a03602775df0295692362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32047d67a5d374194c2121b9cfb47fb9363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94b3f53946846923e385fb6bebef582364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c1067f2692381a1a24ec3758ff2987365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78eaecf7b57ba2e97679e84930ee38e4366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfa7b3d585da58bf3d092dfeb41f6b9367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3a9ae99b7cddabf00d9e372b4490b4368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d225014a7c00c147be11182f95a318369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78ba54aacd14643aa341f9c0ffae0b1370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0637937fdec6c07f065f08abcb04b9b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3197da49a58c447a4eb2d52ff72cc39b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fd04c4f7b19307e690b207a60b6105373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd5ad1086738a3175a7070dad056b6f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8786eed55efbea9a476d86e98ad75f4b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732ad4bd93257e72b66ea355920d9964376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76682ea7dc86e851cf290b4ac1c5566d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cfa36490d2d50d26b53e775f1d7785378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b0dc2c98c8249cd430cc60dbc1b3b0379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f946eda90cec1777b8f3debe8f9dd0c1380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af213e7121474a0dd624a1741d22358f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e776c00255549a841cd98910611c08382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9477859fc995164aa4dad3a43368d1d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f497bcec0dc4740590c3ddc885f97ec4384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cac014182e59f8090037bbe8f4f75c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2307624a0a4be30a6e369e44957d2d06386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3e707fa0581cd2b822b11699b883c4387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741e93c5f2343fbe834a419bfe5b07ce388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d692a5c6ee0e9959b7a09043697b043389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472a3c67280b678b8f03d5209c829049390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a1a6066d562236392d9959a89f3326391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314237fdfb16b3b282cf2d3b8d1e617f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d66dc6072eb024ab9f6f2e8e26af50393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfad3e4b451309f5398dd0893c45ccc8394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae0f6cacb7a9d13f32b87a6fe34c05d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42df05ab1dad494009bf84d5bbec469e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea8c17e731f16d2c70cb0aec297fb44397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b82a4f52ed6c8339700a93fb985cba1398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446aa0c685c0f3941c4a2711c3552af7399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f502893edba626bde48e10840f2313400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf3b10ed49f4b99614b0928991235a7401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5097879cf8c25729b875a94169785d88402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3418ff4f45139a991978c545fc26a089403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56661f1ce625d0fd4a433904cac5bb3d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9c6d99f495005e4466faed535f3e41405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b40bbf8a0204b1030746a0ec726b357406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dc45505656bdcb3555f88477baeebb407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b44bf8aad3b6cef771e1bfd87cfa74408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef4da56dd1c273e930c67df9c8d4382409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681a0a3b6c6b15726702f21d025adc53410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d49743ca21178f23346ac57d98f087411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4ff40375f5e87b9bf88d667fdd555c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4304c62a54f9d01c59e4189c20e3718413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43d4cacd81a97b77f0005e253ee15df414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbeae0642cf1d619531369c48f78f44d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3656e178fcef27b16b65cf49ef4235d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e366237c31f240771731bade89ddccea417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161c19872866390eb764925b3671e833418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17cf643e49d746c0bdaf9e04af272f0419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6865053a79f71dc7c903c8bda5b6dd7420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610df27b591c26e47610fdc82abde905421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bd80deeefca30782115475fc8c5db4422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5034152b886723eb81fba9ac927ec4423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c54ce00b98aa432516675f1c47beff424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5890416468d4244b8ce5097149639a8b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13358eaceae595cc5ada91de2c594e8c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bba362df50655cad2fc184f0b2cdfd427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5db5f03477cc85f5a070f1c13a0744428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65188fef8dac6f1f662a7f9b548b6b7d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2938c31a87376a24b2841991200e7122430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddefc1d83fe8e9a69b89771bd71c1ed0431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ae5966ac33b6259f0e7e816904aab4432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240cd793feb6d8137ccd0fad78bbf35d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd84eb50c97aa34ca690582928d8ab4434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6badfafd9c67231415a4c1cd1d003f57435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d659c4de1746c40bf7a5fe33b8387853436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae920a4ca0afc1846db09f0bccbd3a3437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2070af7fb2e3ce218b28ad575122583f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6aeeb725acec86b3086ca430557fa5439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36d622a66dcca0486fcdc66f46e8f0a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b6500961b1b07426e369642531f76c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da26caf37d2111cedd44f247d58402e0442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef46463817dc4e206e5a4b39d128eb1443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3847761f333fd85888d1662ab9a7d865444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71ac03be89bfb29ab239ab835aeffcd445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0716fd67fb62b38373d6c1688c677c4446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9ed3372d1717a3d850e0d06bedad4f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f21035642b1c7e72a205b3f5c8e9a5448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcfbe421ea70ce6dcaa6e2f8d0af62c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d56912bd3764911ae30f1997a9bb282450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a121fbc04cb0059eb551850cb9912a90451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c987f9164417e6e8e0140f5ad6790e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22af42eb2fe0c9a99dd5ddf88abf4d9c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d13fd30da0f12d1ac20003dd7b1a414454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ce2a5890ba8819df437a6e14481d75455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244cbde24d8b8bbc37be3b210695eb92456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4866d538d44ea66052902fb7be1fa5457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced5fb4baf828f9fbc0f96726dda32a3458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e9c2032384b89c337d9b2d51165abf459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94a123f1378ef184cc6196b184e22d8460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca1a5a01e0ed5a4160058bb11a806d8461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b05fa5e78b2dab659977a2ad909ba20462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c39b6da6d6420daa7295d41cdffdc40463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af22adf578c27182b014cdacf5226600464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2497e60bc41be5bac24753d47585c7e6465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee805a981e7fed2fb13455d3dc9a922466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3178bd392cbd466334cf51fe102457d0467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdd9b8d7f40b8dbf4e80be9326c4ff4468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113c89d9fbf69e218a11b45006d129c7469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b958db138ecda787bf8cfed571f7690470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d11c468725edbbb9eb0e2d06fdfdac471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8607ef0c9ba767311783b64b24007e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cdcaa2ca0815c9533d7e18e829dbee473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6c0743c4f3e2ad91b74c9500bb141e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af52116e1ce6cc09dbb3e9a63f9c14d3475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945372145c53b25b58124dcf5042be7d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79a30c1f3ce8c8a21657870985c77a0477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e68630259236c5ec2586bb82c596a54478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3ff1bd7a2a6305d4de483b4927834f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0384f7998cede0960bfdb9a0ddd3fb6e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dbfe614b7eef63d11b8f249b1a7dd1481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a80a46091d130e466ffebf0383aa0de482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55539a336f7faa80bf4f754131a92da8483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bfc542d9ac6eaca4a0d2334e553b50484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994a8cc36c14855d4b0b6e0b0ae0b377485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba6518d23bd171d1514ad83324a130b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c46966ba98612cb5e85e5409a7a1ba487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3ecda0fbfcad47d8510a6dfa77dd43488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36eb8e366a5fb0395bc405c79c0dae9489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f95ed9f350d66e8f282caf94456b94d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6172a83272eec50bdec55bbf5fb2f5491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b9107d88e9992587c601b5aeef32e2492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201368bde9a8dfd0dfe99b2f8c27f930493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ab9e91048f4909ab265481b655249c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394a78fec33126e7244f51abf4e124af495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8c3363f542b7f2cfa21fe7b1b7959d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a479c6f90172079129bb715a8ed32e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba3178cbdbcbb944aca476652ff40e1498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcd86f642f92cdfb4b0f76105268878499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3770b10047f706980edd3e55920166500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e768132b9e2af0ec4e6b4ef41ce1ac501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d732e6aa1449a24b25065a197b5ee84a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29341534fa9ae09ebdc66b4afade891a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd03d15caa08a969c54ef986492dd2d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323e8b682b927012373c83884fea1d2f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8932f1f98e596b9e349ced2741955ad506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ea3d5d664e66ca88530a175b4fe22b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3497043fbe4d63219547bfdf1fb7b636508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d20a629ae967d0dd07a4b6c1d9679f7509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914ebd09e1766df5b33c28135bc3d671510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a6d17249ff154ebc1e9238fe4c4e7e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1975e4c76cc91fcd75cb5b85b217c6512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f449618c9e8062f804315a5179c213c1513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c52242d27c5aef018b4df83a53b908514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871cfd29c010aedff15aff20850d9ba6515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350fe81794d3f84688c27c4b991446da516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be81680710ab15a418a180c5ac80884517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c68950bf4d4d39475e73ab7f012a150518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c99a3321b4a010263da9ea5a2018da519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6074af1b7f0b1739b4d737f0470849520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a579b7572dba961cdccb23d9529eae521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1095d99c2777e199e5992bc01d488d4c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf78e63088d89a4bca8914abc3190e4523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabc0a3da6376291f319c8b2407f1ab9524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bfd0b0a3cb525a79a27b8f8d316182525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bd10039e175b9e08b77e62f16867ec526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d863e4b9114e2a418f537bcf8e7403527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9965531e57597180e7678ec9063418c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153f4b0a07c37bf12979356d85d9f75d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd745410d87b1f928688fb95d5eab6c0530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac1709f4476f4c464ab1208da12f731531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b49aef33b380a99e1feb2fb14d3445532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c941dbdfc3f79c9a906e0c7ceea214ca533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c87788d414b75b92d4845d8053fa34534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85830e6f994aa61d33273e74f595d7d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fb6d0e877c4ab06f048fd5926adde3536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ab2feaeec39ae4d8f08b14f8674520537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35b79a3814033e1f6b7842c44383f97538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc5c158ddc8e0efc15adc8821fc3c0a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc5812e92fc2dca397155b99227e5d8540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496cf52ef768f394666c7e1bc4e5e91e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8417c43063931f07504ebaa92f53ea0b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c93b96aa053d44bcb88f6d3a721feaa543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f29ddae9b3df7f8d8b406c6fdaa65cc544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b9cf60b08f64ea3773a171d4fb2bfa545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ab4ffdbd402c93fdb6650dca460f4e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d263aa4487e5bf8c0906d9efc4ba28547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae78041a19b788d9b819d04234ed174c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9608c8663a0030d88b2f42fad04c930f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cd63334dd3a20cdfd7f85a04749239550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d32ef8699781adec91c3cecdef54594551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d964eac76aaaa21fbd2f37060599be7a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f2fb524ecc71e1e4fbf0a00f7a86fc553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5252d28796dd099b8da9ac3f929e959b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b8743ba7f59ff2fe38f13ff9db0d26555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d9b2d22549440bc24044395f8e6201556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb51c2a117d1c892e3c7c4a1e44125d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d276981f06ef4407fd14f098e4c0e231558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510a10204bdf6c7881b596507946d0fe559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cebba73700ccda9c27bb5c62cefed19560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b521f10355ce186eaad7b09e2a7051b4561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f025e1ac8bb489e376a90e865fec1e7562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ddd0a752c712ba5af2fa2adcf490df563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecd07f78e5cba31e2d208ae035a3adc564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb83d5e962b7bde086ae7162111bf578565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5451e598a96a7b01d60538d5481c397566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844196d32b89528063b475e826e5f4c8567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813728d43ab410b8eafd5ccf0435124a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94ed4ad9d32d1c8d78d934ef387ee7a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a690e75e2f9e1c2afe1790a52d90862570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf1734ce73d3efcd93a5f988c03426b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19f966a25741bfbcafafbb87b8222d7572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3029a5e8737a1a79e812b1d16756ced5573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368a2b46d00b838ea037b2fa9af32939574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdb75d0c2f266410605aeaf7cf05854575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2923de740242b1c944cf6c1d13fa4c85576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58c636d6709a4ef122d68cee2e4bacb577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26526b70be1004e2b76553798adb1f9578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231ce970399fd11a630dd49a443e86f6579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c43c2ebad910218cc4c1213aaa5490580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50717fb134ac41d9191c361476e119a1581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e080e43fbea5f47e2d71c464b35f047c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c5398646f0d5a1553cd3048e88cc09583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecef801823f5e91d60e9ebb80b8cf9bf584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796802f63ccf1835e6288446deaaf960585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c074af3972bec2a7b4af96762ebe8746586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabc0da2855e7b4f96151ea82a492fca587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa2335ca7554d9be09330de82c548ac588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1b28edc7ba4b12a3a7ecb6d287b8e5589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8481eb79a9c72d180b8f0788b5a90c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72af18f467da3ecd69c52b862af2e69591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c502f8b5deceee3c95c2447c2a5da46592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cf6f3212fa206740d1b787748df531593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a85ab9a9a06951e9b56111d874c4325594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1403f2823f510819cda12f2ca93fcc88595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07e100804b374371c104c0389087e21596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3e936b7de9d6ced0b19cbba47fac37597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae2c5dfbd316820317f17453bc9bef0598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ebb467c7326a25691dfb6fc8b7add1599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788972747350bbaf8585c063f1692fb5600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b881aa4288170c1f262ddffa785a55601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49319b7a69945a315dda14a1264eb43f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee94caf715f48a128647c605d31005f3603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16ef0ba7d4c07b167bc714fc758059a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff746ae6dd931960e38a82beb7212e8c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1693face82aaa9b69104c19ff3cf8a2606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c866a51fd04f910603d1db55499aea607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1230eeda359dd8a757619df9fcbd40e0608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3350dd10cac7727cd1b49cc43f9fbf609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc93acac047c0acdd0124732cace7df0610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a681fcba235b48577d3038868e2af26f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b08e0f08470636c400ad4fb7e70769612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ae813e258926c7ac03d7cfe1879c76613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f934f63371f78dc546070b9fc2a5deb614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ed6e6230a4a52ea28a9782fce3fe4b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693f0a3c95a2a924bbfb1aea888282d1616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef98361249e065d35c284b2aa41f21a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f31a0fb756194f4b8bbeb2203508d7618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba78dd015e246dc247de75035651599619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4efad6e915f13ea6a7d3a2388b2868620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71accbf2c98684da1e8430527be989ed621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff7a639b57cbac4d5f5f9637e03a04b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15152d118d125136c06a7439e254d198623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cfd175927f972d33c0838b57f26ffc624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83118a85f58a61df925f3064ee3743f4625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5946bd72ae8663a55e7c8803b4804df626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57dec7ab817a454191e2df81fa40b39627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5f61564a4f3852da85e9b548845d68628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecf060d82aa332baa2aa2fd8c98f6d2629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6511448228e82128593fe6d720417e9630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681cdae69ea1e4960614202748731486631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951f875b345a3469c91a89b822e046d9632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b8ed115cafeaa3846551a16ccebcd6633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f46d662f1ab3906d607bc1d6ed404a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6be47a4465344c90d1ea2f25718a43635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c106641bf7d91c687a8c7d172c86425636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606d807e4207180c590e1d340d58fed3637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52970d98316da11f306328b104a437b1638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96a16d99509f22ac9d150defb225f52639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ad5f5b5f23cf62096a614720615e20640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd58ce70fd5d95a9277efe6780a9c46641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2ec905a136e2c62e9a7bd8927d5014642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd7d34cb8b88be106f5190674144aca643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaf32dfd4e45994a5f3e7f656324f55644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897d61fdc7ff2f233a2f3c8bc3533d40645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2b87a49e94a38f9a16d0f831b2e769646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e24c11ab493fca2da4058d66411140f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e70f129644fc3a082bc6b00a55557fe648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3bcc2f2ea56b3061b5a64d9b252592649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c677d5ca056bfa4dec95006b9a83e29650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23420144a32b9864c500e9c9f6b1cbb6651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009ed860c6a8b98bf28c60fb857223de652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248b338cb138c39aede3036188a03121653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d3465b8a761401f3bb5c642d6dc30d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687b8d939a705f5d7ed002bb04201a72655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e8e8c86de8da474a0592772c959b58656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47589c17b254b30d28d5e7424e025bff657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dacf7ddfa96335ce287588301eb9e3b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7872e4163eb95427f40bdae45b78e5659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fce2470bf40df7acb2796f485aee663660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5b408e61e809c3cc7ae2d861be7a37661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac779348c83bb41f7f4311b3c5213a5662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc1b211da81ea42d8aa9ba9f0955ce9663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9715ac25cf57565d7aede6e35e0c98664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ec156df293e35ea083cfdf8aa5a098665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8366666d9b3eb66e02689d54559c6fd666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7e84fdffd77d46b8caa0be0c778078667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d34a201a27f2c6b5454ca681a5d9d0668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f115d149b989fa8e6c7600c1c2cdbfb0669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2252764beb72d1a0962ddcf587e9e22a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b431f1d62a2e48d0bea40ccdd90f83671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7d78df2206310c91987b2712b92e31672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63b656a281bc5b4a5ad698adce9db70673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c738b21757e1f35fac5830fdc61b858674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f9decb70235ddefed661d843bad927675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042ee7f25ecec8b45f8da55e582f0718676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b92663d7b6fc3990ff78fb8656e530677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a5420a9549b8845bc64eec0bf30d58678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035932d30a4593b39de5a4b9b60b5653679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9791592b0466bab2cba7bac7aa866ab680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872ce218df6a8477ad5d425035dc6fe3681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761e8ab381b284e7ab8620ee2e40ac81682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f599ac0d935be8a003582aab56e2417683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8c97284a75a43d7c37c3dcd4365884684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f723721f97417b03c402dbc30392ba9685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed308e6037ab81a06289d3c5f9b42152686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa57056371ba325d6ebb3cb0118fe705687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc154390c7c6fb07a375d3642ca237b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21a41dd658936eaa7d0f64541bc8089689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b122bc0d36c8802ec4ccc2eefd1e199690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec86a2d9d3e5781ef45000d89d67051691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96aa34c0e4c933d492ffe133396d329692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297878d91c51c9ac6a32a1fcab761b44693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b307aafb6477d7236c4130274d024a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9ac85b8258a94ee5d191bdece7a5bd695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a7d61c477e9c30be0eab14cc5e9d97696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352203ba9fb5c5db66b1cb93a26d66f7697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a100c31169c0ce46db63ac3183fbab93698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1beeee9d96b302677334b2f954e418699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dd5a7ff8dbc092b4aaf405f8753ad3700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e05eeff1ebff156c2f64d278192135701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d387bab6eb7a965bfcc554fec54453f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dec0d54e624e358e4c4cf08262ce6ab703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1a6def1b5c2755d5c4c54c20eea9cd704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c52362e917197f0bac74f6ea09acd3705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1308e8a8287fac04c5fa4f0a1929427c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1ddc22b7664b1f3f7343e0b8517e90707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089df46a3cf0d84619ea14ec28013e78708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a429f7dd6ecf522510521bf411cdf5709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbb46191d906ce8db93db8fda94e645710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bee0832422e81702c8fbbe40dfbb0c4711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5fc0287b676a9d45fb74750f386647712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1fc6de32b52bb7adc148a5d1ab01dd713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d7426eb7e9fd8afd51cc69885658dd714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc3b0b00152c26b1109dcaa87142954715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c0e3601365f68dcf48f17db49925d4716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7da70dae27e268685dfa3069d8e144717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120b965e8f973a734c0cbe545e545e78718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55079b2a0a0e4bb32051bb3f5f914bad719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b62b50cd638f6945cde56f81def2593720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994c3beeb77e345a7f80a30da3e7934d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18997cff4d0c497ee0824f1d1475de02722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e8c353db97ccf30f8ae9a06e6d551c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fe3e4b0043323d758dd7bc512c6c7a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe058543b09b75394ed4b46d522200c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8791084cfd76748402d1f212a3d694cb726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b988c04de4b475132d6e4b465e0899b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1dc94f6712170ff7279ccd967a8576728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fa99b9633f4d309b413dd7c350221f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1318a20ce2a30624989b9a4f09473d12730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea0e2cc9d9d4557df1f0a736fad505d731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5875bca9e9f391ddbe7cafa51473dc732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8459c7576c89f27ef35e9398dc188dd733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77e6b7addd002407ac55c1a69a36266734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f850b819ca9f65d68c0de2d21aeadeac735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e448a82740cd330ea313f52ef840007e736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23824a12b845fb470ac513980b161490737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a5160d7bfe3f24f0ff149ab1336d6a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded7b35194592524bd63849fc87c3010739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904f898e962680eb97176ca7b95f9292740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9867252bfbc2695bfc17b55bd4fb01f9741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db4c1b54e417be3d3cfd1ea5880b8e9742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519c1b9a4488aeab6ed6c5e0d9a8ed1a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49489e73fe184ab7616eac81df5f4ebe744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37462642a1f6944326a7ab94ff7a7143745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479abaac1dd8fda27c2e85044a555176746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74327e37c63d5acaf82ab6248d6a320e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2f485e103caa3046f91336541e63cb748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e25489979fd52f0adccaad11dc5fef6749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775c471ddcf54e5c18122c6e7c41991a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a13294f58e86c5d2e9e7c648bf3d956751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc79751bf35f52c281596bb564c822e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b6c561dd8144457cd22a7353c67015753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b44b93a157c1f4bc3d001ab2331e006754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85148bf1536a947bb0c834ccb528882f755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abcdd6fcda64e073fa1f86c23720e5d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68df8fdeaffd73243912000760cabf00757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24d90b4df29ab7cddd6bb5d8e97e6da758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7967237a9cd205292526a284754617759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>