--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c6a70834ecd515e80ae4c52118f0561.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1445752e54e16937bd704aa1da7b54532.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a4c5ac92b45079838c07656f7c0dcc3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17849a469097addff6faf5d6f2ca0e264.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e17b98fbb514ea9fe61a5771ce7c8c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09e5935dd108bd769a3462092ddc2a86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ab5482eb21df824763d4bfd8cb47fe7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77166f90e4b884207c64f35d0d0ee6a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d1b9f628ab77b112370cb52a74baf19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f357400906747eb9e4d32ffd1a01391a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f944305a3faad7a2b47d827483dbd2df11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ec65a249a7a1ad7d97766bff9614a312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4450b669d6b8b2d46ae2df7513f22913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055fef53052fbb2b43686604c6cca36e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457c2900d9b567f4fe0ed0cdb613ac3915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a927674ff0c859e6167e5f5761359f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf4c1d0d96990b0a364c40bb37fd95417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6840645634699a9000d66de68fd96cb18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a93b8736f677d0c356784c13266f4419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b87240c19e3d30f18f8ae143faa8e620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80da14820932ba808b40b0423ecf16621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d4ed69970d1b258dea2ac907ce1da122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3bcdc57cf3d7b4de563d07e244a8ac23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee418148223e21a6d30ec687ad4883b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da13ad82fb0fd61df1267fce4086229325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7f75316613ed86c2a9b47a2136a73a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1649f8f56332c57fd3e23fc5d5c1441027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57539c3b0b0a4414e64be88f2d60197128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57ef09c5f85227d9625fa0e2f25709529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412d46a939e30c36da6ae930dc5092bc30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34ee8b7f6190a5e76bdcfb28aad371731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1224862397ad0a5ee75eaa41820e19dd32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a256ac37450583bd8b15b90237a6ab9133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b102b227496dbcd75997e323e4900834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ff7063e277ce0d7e7615e35a1b137835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b8a01c6018c33b0ad152ea3f20566b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601ec755bf8a548d6459af1226a76f4a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613b6a3bbf3dfab78669e7bc2c548c2238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8a7b047121abba5d37b9ebd2bb762f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc2ad47db9a87f645a100460bbf30ba40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b5f0f25e397a10b539e47a2e7e9f4541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c349de287c792a324c10d2f146d809742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf54c07c2e56d766a4a222cc429cd8fb43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077f68832f21914461a286af92a6d48444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129cd9fe6eb3d0fb02dea3642d3a712a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb9e847352ee4541e3a8d2ccab61d9e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae5feed14b5fd1903391f20c880a1f547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae0243a09de1b9127c4394009cbc59448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a87be9e9c6bf940a55ac28418a8e1949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa14ae9d18bb8085899700b5b24f9fbb50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58093cd838750fe634e6b7c3576334a951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828a72487910477bc9faa33c5da4112052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c94f6b6b0dc2c9208caa41262c5ad553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4aead14eb935e12d56eabbd9e106ede54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff1790eab9a6513038fe0d493eac64f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482f9b28546b5962f401853ac60e067456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291ab1cad183f18a3cc740b092f66b0457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637dc3e169df40300df4f4e3299aee8458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adff10454d8eb1fc683ff8745d8d34259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62d7f473ed88d19a6778d7843d0b4d460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2f258de2fe79ff7438e168d8dcd03061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a293c5241090b2890841fa75058e662162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100f58267b2500713637d8a138c663b963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54720d00949ea7de51692cfa8ad0fc864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d546ada0c4918bb7c3da7979ce45d28665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e071b1dc0a86d7fe59f7a09721783f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5b82195c04574ac8b1210c2ed47a8367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b1b1d4301629cc6de6d01b3874454768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fb9cee4273041da3c048da7d756a9469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45d0564a560998e7f632346cc92b30070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247e93f14a46ce10fb7f044baa58e97971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8a497d41c433f8c557691ab6a022f772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a327248db7b1a91529cbce2777662bba73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c462210f6d7c40b793380e35891d0e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8045788cbd273adf50250b7ac3d484a375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a8ac4034eda59d3663642b0e6c7fa076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be788db94e30b1a22eb244747a669cac77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d96ba67882d402633274f277dd7a9678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859e8df0ee642f4ffd0ce4255b95070f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5b1ef68d9f61e947530c7db2df889b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e339f08b7595c960a57c9b267df1e781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9818361cd9e7379fe1f2ea6660b4d4e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397c5027f7c4de227c1966d577183d7c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a7bbd6199e75f78a2b4a9acb21876884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace79f7965bdb074817ac0a047cb0fa585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03864bdcaacfd5e13249fff109f335d886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574822f7e10193dd56bc24617d14f19287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca6b1ae433e39a262604c0090b6652388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfeac2203e78fe2323b9fe9f0886b4a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5271e63be6b30e2b6eb97b51dd2da73f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d731f28954202051852a0cc889c5b6491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02eca252e8a7e5daa0eac8ff348873a292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc444653bc934933701cfb04c0eaeafb93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1562fac79a85b293ec8f394e24750394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cabe832734362faa1785b7df29cd6c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef23a51f5972f06fc91ead5baacc6f396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f385917c2ab5473a46de799b6f6bdd7397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd36d53b8c31a06cbe981d75d1a5bc498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c590943cfacbfcd5955efa9fcda4f499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7540117f754784d0b6f88d35762bd3a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355e8c7ac61e38903cd322acad5c4379101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc00911d2c8f0f0e311211e41613fcba102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27f5f15467fee5a6b38c5468e67c43d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd369ddccf64fc58fffecf4366ce292104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202ad2f304af0506dfa10c425ca17407105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db2f6c05e47ed2cde4cc699e4d06f11106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb0969a7cc755087058f1ac000c61a5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7b45b57320b87e4853fc76ba5ade50108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f41a4da80427d18bd07d850d9888dd1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27f7a71de0f4eab03dee38d45846e72110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0514cf26e88bea41ef890f14bec71b04111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8414c8c8ae9b22fa721080068cbfc353112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b5256a38b60d275fb78f88c2487651113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e989a6cfdd87bdf5c911c888d45209114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfff616990db6b97519b4517298b934115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300e86d3939735ac17fee6ba32ee9a28116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af03cfb3df9f3920cd42923e8e0ec4a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0453712296586f80c2bcea7c6ce48d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e51d31c22ae83a18e7c4f9a3d89538c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c25c7cb9a5685bd385be72c96fcd27120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b38e71c2e073e34c0325210294008dc121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b4c9513cfdc91cd572bcf65efe285c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c630235ae1f361b33b3ba4f24a130f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa38c960671267a454a0c77914a0844124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee56dfbb0deee703cdcd092e1708c9c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2cdc5a12ec9c0a1ebc3a234a57499e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cf821c89a98835c00a22ec4c33b097127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9359e3279fb7992f571c33f22a327a96128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66a84466a79fc650062e45b4fc21d82129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506c81a2b354038a13ed0f5407a2e687130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35ef5ce07c268a47a86727073e54787131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d9ec862832b5b5b5d1e58561bbef25132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e27e7e1f0c6f4acb6b0521ca5e723d8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f13d99a7fb268a5c75a374e7bced27134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff50307990b78ba20e14ab832c00544135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2eda9bd4e10ebd413d025a79f84837136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730e9682f15f770b2cb35fb748646a91137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446b35a089f46c65cefa19dffde36ba6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5094a94fd46b4b705499d776993b0f39139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5c45006ae736a514d4579aea84c04f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3eab3873272b75e05fdd34ee305fd6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593fdf82de523f30228dba1a9d6f5de5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80a3412353327596516b1afea45ab2b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9280a5a6e54bc0fc3f722976da52a4e4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4521dfcb0e8e12d9ce785a717fea055a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7399afad1f11cf4ab07e50b5216523146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f7e01eed119ab0a97a1fa1be11651d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8731582eeaf9ddd969424343bb4133148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6756253b829f8986cdf976a950aed4e9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf85a12e7d07c172b3a3814ea433e17150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6816d8d36c72f7c6e3215ec007d0358151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccadc96f4cc4cf413d3bcd5eb7589cc152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7b8493ba41fb868ee5cc4d93002fe2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c11641b9bcb296420a444edc3e3fdab154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5e19b4bdb1bbdf65b3bdc715608aa8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ca068f379413517b0103ce9f41b90e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3990ba7d4401f3985061821437e0b51157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8e460d5063ca45e7fd7c5bbb335834158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40649889196eb8602eee3110fbd09e00159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3048bacc407cd426ab8c63bbcd56d72160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed080673cf7c04526667e5a70b82b4d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb4485f94a0d2f5fa592517fb83fd15162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d680011a642522294b3c8b7ca72fe8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d08e074cfc7827b0e5b828e87b794d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989e2b57224a153ff0e3357821a0aa7b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cfec1259c90094a0bd2d2c6b9fae8a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0b60e8d2429234f793a6eb0807ff6c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c47580a837131a4ef86bab610f3f58168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1ac0b7e08e04001b4c5e3194ae38e7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95627e6ecd26951ad0471f0c126fa63f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76f7bb14d2c3c0b6950b9ff6fedc72d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f74f27aea9dce70483b54cba80f8648172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c609dd32c3b54c0ebda72d8059206b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d7f02ee6affd17d443168b35109af0174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb8c07a398e3a900091f23fe5084e41175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa0286687894bc62a4f5adb3ec860b6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526a07b9a500267189ab9e76a4460cec177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafe22216255589a4da99cfd9e089185178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4eece8f37cf279db20fd377b8ba4fed179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9351b41bbb13b3867eddb14f5bb03a1b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62e9d837dc2f57d324628794f029d2d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5238ad503e76ca36854b2150f4939189182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550b340357054a914e0896d561e715ae183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8c559ac6f121c24f49b7cb9a974443184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bf33ed847b167bd0df741a3c2d944c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8980ff2832070327d11423dd23c6d5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a5cbac6cda1eaaa24e0ed85fedb45d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fb584614d4cf1bde4f9cd43cca80f7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0a20e85b5f4b334eefcd08f33acb06189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dd001c73173fd3f6c203b75e2424a0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e1daabe97707fe7b8323ba9001a790191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0677f7aaf34d7ece17b4a6ff3a543b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c614c36edb52993016c01e96d8dcf957193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4728391a746b81526d515c9095eb9bb7194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ef61917a815f2766161c18e340a605195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d4c729430f18d32e8d5bebb77a0893196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4ddfe46012a161fb39a15457817edb197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079754a7d63d1db0bcdc8fee1475ae15198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4867cc9975da07564566365f677e0e8c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300a347d61de5c715e47066ee3b9db35200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf47b4c775576d926e18d0fc19e20716201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1001d3563fbb8f25417bb9747796312202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbf311e67b0c4b700958062621de66a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1eb42f756780ce68dc43e40ce6068ab204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b4c05dfb0b47ef585c011e3e0ae537205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6163b52be03f455ccdd2b75bec1365c9206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7802cf5bb2a48b4db4d4b2a99488d6207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54ee1a31e7229dd209f8bcf990539f4208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b6c936f058e769b417d2f87dadc67f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798e097ebe32fa381a0835db6c70ab76210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ceaca155b84c07e4a3c7470d94fdf4211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f818ee9595125dd679b374f085aa9346212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde13d80242bc0e64b4f88efd9da9485213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668fb1f127eb77fb46248f57cd0ac289214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ddd01da1c89eee0b387a69fa232374215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f0f27a8cbe92e2809ea6a169b5b8ea216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1174f8aadb63d63d5c6cc2a73d54fee217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f805d724339a81b257885d045972f83218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab798520bfeee4299e4ddb048cfe5566219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82873859b9a27fabade986afa93203ca220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a59cce0991db4a1c3075cea0e481d3221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd2c60a4338cc1b22d17fa2788a8270222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8917207381836040c32195957d575c77223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a726f7c5f70b7eca5cbfec3678011ad224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad34daa21aca939b7ba5a0df709bb04225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b895859e5dd4daf6cc17f241dee1c4b1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf84ad8127befd3ab4ccc41e709b2ac1227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fda7b23d08c4d52094e3af0c21e2a8228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135fb498b70ee2d5aa2bb7b929aa1b4e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0340d7ad7d7aa33a321a43f9d29309230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5805d3b7a19597bee7b26af2316c9c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce31842007443f8eb72301df3c51e4d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5325eca0fe1ea0b6e789b447a95a82ae233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe2bd86d29d393a9df4f68b072d616c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44b30ba3cfe1f85279093664fa36164235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae7a8c4181fcf0bd03fe8a690e73dd9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece173e2f259ae96f141607cea7b52af237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc9b68482c3ba321605d8d8d7867cd2238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dcc1a5f416e47396cfae76124d3e6a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f0c4920b65bc504bc58f4ca14a584c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e529b3a8602532edbaceb8e8212d38e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95362b73942f30be037cf20214a9d296242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1114afb22467f31e3c98c8186f9f07243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1700883edd92cdf2b1e3701f59421f3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6825a76b6f02c2097b6edac467225480245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f167c9e7013f60cced7795c0ec96f69f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e15bcf7d20836b78e8c514335b3817247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9d86361b85aef249d1ab15ccefabd5248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e4091435f406fd746ec34d982e910d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a5d3b31e82632c0b031e92361154dc250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c61c21209e8ff8f4f18feaaf5b4bd72251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda0abd6e6c9ae401593c65142deb76b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27efdb064921fe24afac15508268c194253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a23a2fcd00647c9e5a7eab8449d137254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeed1a46df0850286514d751693cbc4a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb998218adc91ad448930183eeca4c0256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ee06e95220a13569b7a2284a783703257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939dbe91ab26834e2ca59980a26f55a0258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ce185c46db9e6aebf68748a0548841259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3addab04b48a4f0e953ff0973e3fc6260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fd1cb94c6fbae19d997e0d36d22079261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2da856bfdbfb241246d64d27a1cb37c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656ace8214cfa38630f26eef58153446263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d7eecbe63d58e783696293cb423adc264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3e2ecfe55af0ae0dca615a2ed5e022265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e0d7da37117bb11e06f4e13f2cba75266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472c7802429a44b0ed42b3d134ef17b1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d0ba5d08304fe9ba4324f29a964eb3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228af8c1d2b29822d21c5863865f2318269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06c01d73d0d7adfbca4e663354017d1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b974964f2b129867cb48471c16908fa2271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d1f6d903ad46fe43f3799db329929b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891c502dd1a78a7779422e9df7ff8803273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb09a0f8c508ea96e782ac8a41570a3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6abe9bee5fba4a66f8b2f8e08058ce275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a84a513e138f7c9e37021e91f59c35f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc1f386a2935b8cb2c5815d7844196d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c844c4e100ff1c7b0afe510f3a9bbd1b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad76ad8906edd6e22003e823dfebc07b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b66daa8c04c2a0b28b5f4c38ec503a3280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdffd8aec76abf9ca3da9738dbeca98281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571a2ec8d34053a7c71d701a938b636e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbfab69e417b271370e407a6fa1de88283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2389625b5ea8ffa7e3653eb1e90884b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311908da9c2a7aa2af38ff590790e634285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f804329cbdfd90954b348dc77415eb5286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea187e5e3ea2013b9550c6d4ef3d3c4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1169de5713015e5bb2d6c805b0401d31288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc76d6217742c75f259b4aec8ad9ce77289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b3d29a4224ad96a643c57c3f26649d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1517b4566838e2079ae56da343145062291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b39e91100a9230f9c6bf30932c344cc292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9813af3978a5578fc22f90b2ab77370293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4f2366d1c40c7d892ef2fc33d6f0d9294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1e0c91488aab6f4c975815646c8701295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6558e0187e4239b8a90af544b7dae75c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39376683312eedd06c5e66ea520b0928297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572a0d6237f1d313fcf7976adaca7e45298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb94af2bb66999a22329aa2d268d421299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3c57b898525d950b832207b21feb03300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326024a83e8dd86d1dcc71cddc3fd0ef301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45ff4f82b8f8c8387ee987e007c7591302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5956d19d4f7fbd14d020f7068b852ad303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e530cd1ef7f27bbfcf24847fc7f61f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd3f1cc2c76fb0a9dca8208ae891774305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b940a879f88f239be46f88be531a29306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fe0ff58f89909b37286bdd6371d733307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6c5fc746854e6d3dfe88c70b1d2f71308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179b175d9f2d2582429d2faa098180cb309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551976e70199e85deda85ddc00027a5b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb5b519b7d71828b21536c0c8de13e4311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d42d1027e4793c34022972d4db8c44312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e8c5f0249d605292871e6b936a3243313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe5a732d13b4f09ba87da78e51c28ed314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dd1d3ee5604bae50331c2655f3a691315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779d8e91f369895ffc870e5af13ed18d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f1a0b588fecc51afa7011493451231317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e11fb60d13da520fbaefccf59666e1318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295682b71509498f909e01cc4156c4d1319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fcc2a46fe7c17e707068db3f3e6d5c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0755fb80044c84b6b4f01c569e712717321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc75e209335df12dc37009e86c127b0322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df9bba69d5fba3c807db5b541a4e23d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa35a15b299283faafea1dd4d121e596324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f29f7a554538d869eb38805394a29e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a3ad79572c91183e93ccbac1955225326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bffa5d3093bdb20584e3926c228b79327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40b7d7326f3efb89353bef316d2d161328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553e90987631cf85f042852485a2d208329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8557b1b7cdca911ce8760ccd5be12153330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92e9d25aea8f68bcaf4ced89ac98e52331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5915b0de8bbb3b64bdeb325514d854a0332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03aecda92f777593413c6a5ca561f47a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d165ece13fa756c562b22e4100affca2334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e59b378bfc41f0b82d396d30e7707bf335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea811375fe95071432e83ab5ee0e79ac336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c8b9574fc245a04a5845a854174f48337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69488968ecf488fa6264a987514bbfc3338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1957c7e8c84ef879add1e7da42abec89339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80716f40d3fcf188907e4ec792296bea340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdf334a976110394a74c675ecc8688a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa31f0c5b82edbed11dc9e4319f8820342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aeff5cd3b346cef81ffe0b5c9471348343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0bb455caba867db052a0dd5827376d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150da757578d70d83f330644ea79c3ee345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f2f5e882295cfd12abc9f9621c97e9346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c5cb69f9d22f3a760f256402840cb9347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25b45c6347fa3287e57f2a228f10fe3348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079294710889b1472c95e8921cf1e21d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3584c9732ad4a44e2524df5c3171458a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47907ee3785fd8a1488580c39a18dcd6351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b95132cef428c4f645c251452cbd51352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27487993fb62565b6cacc38004ca56b1353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc16620ee299ece2188327b659a7cee9354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a984f1771ef559b984bd661d199313355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3802dc4409e58738f80fb8732d750d1356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7831d1c82ba5bfb92be05cfd5a9eed57357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54763266cc8b92e8157f25bcddafe95358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a299f852cd65a604df81c442fb1c73ae359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47d3bfec0006873b6d5f59a86768d25360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d1ad2cc4d5d36d981cb78e25462fa7361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a914062a86be0561a3caca0595e0293f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c9e9731d7c8176caec3167a44b7071363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9851a8d7007c74c3eb992f01a7a55e76364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7011d8bc167710844ec23025db5f48e5365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006e5edadae20d95bff41dc3b22891ee366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a6a6da0fd3e26e39cb0d9ef1e51cbe367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45774aeaa888185066e342f1b3e9435368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9306b861c4299e4371caf17a227bc4fa369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f13514555ca09b5a37c68a72a7b282370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b15c40beb3f409c45d7f7a60ae93e34371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d487e9f65fb9b6807e0865fb4627428372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0a1cda880f54ec962e0ff6b4acab22373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1154178c9142fed3dbf62f8edb63ddb5374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adbc628297f8a6dccbd8537e7bf7914375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acddca690ffab809b8afb05e794957b5376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3279edb968d2293156bbc45ba22bcdef377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93912168d916bed9898b555f2c0171fa378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78540e0e89e1a4b785c0e0c13820b5f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764a5ebd304f4f43c2355689aa4e6f6f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eca0e796a036954006bf35ffc316b17381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5b826baa14abee3c43d28b50fa1302382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957ac048b531fba376bf2acbc50abdc8383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6dc1dfe3e9a6cfdf646f5bca52bf49384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18db37be641f501b1b0dbe4bad2f6ccd385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1522359fc3312099d43e545ce32d280e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b952d9ee6c5bf5b3286afd70a9dd258387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de7214a578c7f54e01bc4ea3637d8f5388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015c588157813a7bce2cf5d2ebb3f097389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0e8cd6336321f3e1ba092323e31900390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0052d48e22b96991b98e76dc4954dd7d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833161e0ebac5051671030be448d8bc2392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c25edf48a83287a206d0c45a7dd45d6393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e0d5b4516bdd47a0818942c5f97cb4394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c4d853821329ad399f66e512c46b55395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6041c7feef190d7f73075c86972f4650396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fb91e6e4e4c34dbe5fe0137383a2d1397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0838d5bd698064eb4c2a98887c4b5842398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb132d7e29622a6686ab92f355d9a9e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3011acaa807e2e14457c48b81c7f1bba400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab562860aab5d1a39c09ea5f70e46cb401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadc0e3b66dc58d12e4da17fda59ea39402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7592f7831484bb75b613f07116cb1dbe403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec135bbb0aab8010353eecf1907310a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c8e55101a2d514b2f48ecd8c236a0d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a1fd8f24d4118bf5e13f05a9ad49f5406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbb3fe53d7a49ee6f8d46ab7db79f1a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25134171f3a3146c80f8a42ce107abc7408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b894f6ac304fabc20c9d854695f0a233409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c227ad9959b1079033cc8005f77bf575410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f1e2066f4a403dfb392d340aedec20411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252668bb2bf783a4d85c1e1192900fde412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67608fee254fba1dcfcbab44eccfdf17413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c2a6652e82529f3378dd3e67bc7523414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e658603b7d6bfb6f6e5a3de2fc71b1415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c41e9fa2ca820f7a5f59ac52500f541416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fe37aaa5a853705982076cd48a3116417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a9bf6a0e29824355f2a044b4651587418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dad83d3ffedcc86cdc5e44c7d5df126419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12690f43dfb8be5eefc2cdefec0cb55420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbffb9bd36d3be2f38e7fed6f3ef750421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b439794a66c9e9dc3fe0431185af380422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4959d8ca862fa0aac5cd0787e72d41aa423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef48316594a4023a8f8861ca063ae54424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f6a790c0569772c5858f4561c0af62425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8873b67213c78e88e6b0aed72425a1426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a664e57b9b38e4b02ac590689163de7427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a479f938a08b21114b5ffbca344c88e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c228cb35dc25d4fa7ca976b9b1f0c1f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f849923857892aea91163781535b23430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975fed1401b8dd5def9d25b7e0384968431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af88382bc0f98280641108118607117432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897a992297e72b272ea72fe1240ec9b4433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782ef423a23667ed1ed4cc9d980e7b57434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84db580d5372d7400790d63208e45b4435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb95dea1cf071d7280d31535e30c3c0436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a0c8fbb31c7c72b83bb5fce4f83703437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cee02ff05b7e3dab0ed4e4ddf66a3e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d12007e098bfade48364162ef17e1b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15acd25d41569b0d43fab758b868beb440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a755bf1110298dea12757aca8a88717441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e44a90ed25fa319c47fcd006b2d1143442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f25177718ab5f1c34d516f72d68d49443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d295affb90e3c1dc8504434ae6b5ea7a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6949afe938facab9157e4772f4bea8a6445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9d191f9adc22a7e7ed47518c2052ac446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3077a928c258c130b24015e5797bc0f5447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b1272b1ea1c5e92eb617a71123162b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948276a0ad273d8674ea55d878bee95d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d71d2e795045e81aff0b291ffdd550f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0395371b0c3d69d198f420a4600673f7451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadd95db78c86d3f272d2d1df7d1c3b9452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d523e07a61694a306ef81a503848815453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e9d86e9a0cd796710ab35cce6ef90d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42cb287fb251791894456a1ab722300455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf9785cd3a00c998166b18f276af07f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab374aa50c01cbd50b5437b2231a01f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a695925bc49e31a275d6a1e4a7d63b07458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3733a52144cd4c61fd77083ca458c2459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14ffc76284fa9dac83b9b7c614ed5cb460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546c15ff031b912c4978eff3b8207dc3461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd9916e69b42eb769e191e5b37ff33a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4658534a1e3bb2eb9585a3d360d861ca463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdc7b77e849c3b8d04267c81e324d62464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d72b3b193d4414f26f426a2c808c8ef465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c82917683e452ce655317dc081d3b4466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd44e7e9206cb1dc4c55ee80edce3d6467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a728bcaddf655a6a0acf15c58a53f971468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f142b0863bf594263b29f8b6bddaa0469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d0eace3823d00881dac687273ebcbd470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b396f5727d79fbd5c337e036aef6cd89471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bce1ae91edf9b7c9fd58855b9a05e87472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b0c856ee132e479062ba570a3c58e6473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98177a882207febc041b03911d8f21e9474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3cfa0f19bb64230a271e3c8cd1f49e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2e3044a7f1185b2447143a193718ef476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebef8321307b880f26d1ae6b194dc2b3477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefb6c08a554e245e282abd829247ac7478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2504e0e361c6538ba33cdcf27e2b07479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9ca2817e12a4fed97d266e15a31f35480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905a42c29e55972b905b258ecf0ee126481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174c98d2ddc69fb6b2326e41722a2abc482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b34e2de13a21ce0f2c943075f86a9d9483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3363429d1dd1c4ad07dde0499606953e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12f6e30d4f8415b8f857e2a2e69af0c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1808a89a9afda15369c8872be8f5702486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9c2179aef0e6ce698171530e70e682487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96635321ce4eafcd6db87261dfbe7889488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3739ff4a4997219e9ddfbefb4f9e8c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6272154663c73c11eed846711a874156490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ba8b085ff1efc0f046eb1bcf5cf4b5491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26852cc2e1837af58f6a223b1cfc4493492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56038984e9909d13ab27ec499767b692493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54eb1d5f274d9ac32d705aa0981f5f63494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41faf3e51f710916aa2b192af3c4312495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452665adb5958a4bab5ba0e56300f3e1496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91d52bb225c03ef00cba32feb911c1f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7ecfdc855b4d80e925b1fff50f50e8498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8fd2e65fad36f76feebde17524b5ee499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a466664b092be93cd78453e24f12e35500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fd1c29b75172bf6738ff31921eaf9e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585c7e5bc27c5c82c7543ed32347aa9b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ea4349a942ac7cb8f45f7d3e75d16b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5ce8722a5adf01db282299e41ffd8c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de3c01542cce0fb39585578cd927901505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c407ace72e272cb86e8f68d8f1c154c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e70687fb593d850e17c4541739184b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630a84bfbed761ff9f224a96380ae010508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed42072c2961e1df4e8087661dedfdd2509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868d9383afe89e5ccf97c6d7301c2e1d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb074d2ec3ebfc6067e143a793fc0a74511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ad68611df6c293ebe2abdc99834b56512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b3a1cbef79ddd370c218d3e8b2f2db513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e5c68a59d990ccf47341de81c8c8fb514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d426b96a0f462563120179edf29a8587515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44956da16c439b772b1154282c628caf516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ec70cbb6d8e45e95c1d26162ae1253517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5296d73e2eb532c07fc93d54ed1c9c5518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac0671b517dd7ecbcc34a517d5d9abd519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2317dd518561cf4a6c49511881cfa181520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2d8a4384dc0a724fe162001218cf4e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f663bc61f45d95c92fd4809497a8be522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8294618ab985f0fdcd738ee1c4cd6f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84051961ff3ce7a89ba012707b16bf67524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d30bb7f2a4febc4b3941a6c4a29043525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8796e436bffcf182c48c03588179843f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5a6d45b3f56cb15214bcce97bcc475527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b319802647907af161d2767dc2dc4590528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da319f97d0667248982a76c8a21b4fe529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8021589f68c869d4917a690a502bf7df530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59077bc9b6699b7284279844ef01240531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed2ab8d8e9d9f24945c827432d3e065532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d712e858e04e874cf81816a5d104fa26533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37b8ae88e920f3b50f014dcd5a5cc77534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452bb5616b79ff55a88b8c7e8b555fb9535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb0f30d2eeae8de68baf0e9ba394e87536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed3758bc9ba6d61efb9f83ce1507e3e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7833607cbd4c406c8a3e3e382e5ef4a3538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2433cf25c0aec6ec1d732700439633e7539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a925185bfa79e63621f995b60e33a179540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1cf5c0f25291fac2816fd00fc058df541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df67161069dd1bb46ba0d59933293c4542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebac6bddccccc4ee9e8a1c6a0d3ace9543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420a3ffdcb2d72a15b5aa7dbfbeb2196544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b9c513de583c572e9e4cb71913b42f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b00774f4f47b52a455048ab6873f1e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1f0b5e5f44e991188f85e881d358f5547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98b92a2dee1ef9d956aa594b791b7e9548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9995008e69224de5bd6896170fb809c1549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4ba902cf79a6f6b6953d141ceb4514550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50296cdc6fdabda0bc69b8e9c184be7c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9eb8f96a49eceeec3319f6eadf8dd63552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8aaca72433aec475298a4a7b2e3a8d5553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c6247c01f1b4936540b8b2c41df9bb554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e500b7898fcc7ef9385bf425201c8e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49df7f576da7a3f05cc5bfb19a912dfe556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e8e72f1dcd2a87e4f33788ecf182e2557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb26ce3f5c8bc33e9b2fdd46acbca39558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdcf562fc4982461fc594624172f0a9559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621cae0376b470bc4dabe19b905577b1560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e76c1c0363806f69811249d1a4aeb4c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4e3865fc1bf1c653f8b0e6a1ce7ace562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b231a8c6211e3f20434b1fb70ef1648563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6164c7bb310a45ddce43d54a2dda308f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1918504d2b0de253be1bbebf799a8d6565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f6f4edc73da1708d4d8abe857e500b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f965bd14f38f921eb20f8bb69689e57567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522943f31f7fb9734f689ff84e066d28568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dba17042d0a6969063eec8cced13703569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ee1f2f8eacd4af4f83f2532a4f6c2e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9263dd3a2518ff5714f1eb5f895aa279571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9957aaf614f6f41e8800ad4a3fc84e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10887deba144225bd7a84790b410b62e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4d264cc1a349c17dcc5d5ad94d41a2574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9608e6b9e88dbd286b97bfb1549d3a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998e89026cac66b1bce1b5d22e4deefb576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732e468b227f3b199761a90a40ea8007577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32732fd431f2c032cbebbc404b548f58578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8208274d1b7d9e0f0a178e0955f59423579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4505344ef6e3030803fd5e1396e9146a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a369542284a78321c2e521ac77097ff581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b66154873e7be9a7da61b4de00fd75a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5533e23359bf660177f29c4264c6dfa5583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3721560e98d02b2603853da038fd9bcf584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f822faa0993a35004270179be0667680585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d753ae1300b0537eb7baa06c410af1586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570f0e588cf40224164c7bdd774656c5587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308705ff03ae08eb689da7a657b3f24c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ea462b3086d3d58c05677ef0224029589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8427c570fbfbe67eb2c40862fa1abeb7590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4f86ee46da612257326420ca4aa046591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13457b03db3f0fdef2c10e668720d715592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48114bf902dba063e3244ee95c6b09a4593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ecb7c25ed1ee62e59cc849909ac329594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6708288e7e605e653cd743992559e7595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953e869b88d7c5c11325296c3bff984a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb21c6a6ae315a2a28564dc293ff6603597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1832dece4f7f0e5d83660b4ad312ca85598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977645827e891b4d2ab81a4609ad419c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e770cf5c40441e503dca4c457adb3b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbeeb09180cc6bec1c58730a6811c11601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384206ad7eab0a44cf6c9cc6b27fa739602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15655b7eda8c2aa53147ef1d64abc291603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a62cfd44d1ea5d65ae88525bd62fe94604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9bfaf643a626b7cb76b7923acf07f2605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4b3aeb06b82a2ed7b8baf7acfef7e3606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078cc0ee5d716443c21a435d39e893ed607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8318f7cc40c62797ac020c3d0c7ea73f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67559805bd39d7c56d5040dbc444922f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cef35a7aed466ab60b3059539a02712610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947a32ac295749c3c1409e2b697e758c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bf1be0483810e508b26bba95623bff612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635ab234f210b903b21505b94ddeb368613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604854ad759abded0d94cec3288fda3d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af686af03d3cbba32983a4793ff357c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd7e3bae299ad5f51125ffa335ea89a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906f9559a3fc31dbcf65847fd72ef2dd617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ee0b2dbc87a70d8ddad77fdd6c8371618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f27d8837e33624e979c2f335841a0a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc71f3777765a8d23e36e1f4d9f3808620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7de877f5d541be2d9816beb1ef469c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2040d2ffe536bb68e468e9f7cfd00e44622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348304050956546637a35b2711acb6dc623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558d8b14e71cf283a8647f14f66cbc17624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac35af05354191762d29e45ab5dc505625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2ede9dc8aae39414ef391751d2fc8c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875e04ed55cc45aa2be6c8257ee22034627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1ca2e2ac06a4aab96bb8d483c204ab628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff08b621577b2d199dc46f4b793fb63629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ae839559a0c708bdf1e0cdbebeb6f6630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa433d7bd2112d5d963ce53fa02fd19b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5b5c1c3e171ed26cfd4fc142e4380c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da649444367c0171400843a6a1dc9a9e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e79259feae8277756cb8b05313794e8634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d99d81297c6e22dae4182cfb988845635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a44c6cd8ec841d512b57ffa7b59760636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862f1d38897425e93b9eabcb4460a92f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acce78c8dab918d237683c99b9c94e1a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496a94ad0ab10adb50d168592f71e363639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ae696479dab5e1117718cfcbd9b7e2640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3a5b53cbe985d4c4adcb4a737dc53a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f85e5ed06f1ac8f9fe5403aa3fe71f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b05ad97ed0fff5a67beb953e9441ad0643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a32d9ffb6d0313c03b37d9f570e73d7644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ce0aac19852595b064aa5f68ad3856645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d75538371069986d93ce0f84f67024646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce75f7ec7cdeee176ed0f4b00c4fa721647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c154a35fa537d47f30889c0d77954770648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb9d00f1038b0a01256e0a57b9735e6649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e33d1e66cb42f4c09924004d42af68650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e3d850bd4febdb80d5c7f9709ffee5651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0706d9b20aeebbf06230b4a67eda07b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc85aca571e41afdd8b145664dbaeb5653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2753c291401d59b979d25228b18575fe654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f383c17eda8a5e28e837464b4b9a047655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1b6b67d24bba351e6831b8e985f349656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdd1e110d67242e71c621688983fa36657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1fd05b5aaad95efc9fa07b2eeb885c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c644eb8da9d7ed68d109c673b9f001659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fcef7ae19212ebbc4baffc06f5d2be660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbdee7564081253640852419d056cd7661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035bd7248d8e6d0e68c911d228a5c350662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981158da56cc854ce6c595e8ce776b05663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d358bfc58e0582147a245e8906f33dd664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45df1f361c944aeb96cdb869030fe64b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1b5db30ca7afc45a7f21026a2eef35666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25b1bc3313a7efc01336808694773b7667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60b5b58c5c4a1a5436d7b770a590401668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714e992fd0f3c6992181f2bdaee5573a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b6e6f1e2ee33b4a6a262368b32091e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a4053a86b298d3ba23fc76ddd8b7e2671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca8db123fd143ded864dec5eb1fa9bf672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da35f95a357e4ee348ade7fa155e13c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2a1dfefcf940e161731b374494381f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebca85188d6e9c5d43a5ec11e577b58675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b77aeffe6e8014cfabee528cf58038676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cce4bb88e153a37a5c8fe80aaefc721677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894070871f5f3a54118b1109180e6670678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b38a4d35f9f93adf80178bce7afab1679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16d9e08b423bb5787f65cc94fa1e0d1680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0b3b05bbf9d55eba06c6fb7eb2fb0d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d30211bffd9181dd8839d5d9899909682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7352c1452f59962bbce7b0ff590b96fe683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce51c527b503ca6a5d3842cee65d9f61684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ebe44f8dd84886ec602bfa9e2fb51d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f173143ae4b03700b9d7e3204623bf1686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bce77c61313f47f3d0f8cab63a5792687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b56f8a72803040ea02c2a7b90fcc7a1688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3be74531270d9b2e304c3a93652f813689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90245d3918e244b27a01a8f2d87e655690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f262e30cd9619f11081407c29dae5b4f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b957641b73de75be22528eec03de81692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8ff65a4c2d19aa2c88b02c37ae8423693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b62337197634fb1c36b7e94125ede3b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b3031339692fe2c7b27e10fd0dbfa9695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24b87985e9ae76e7bde035663747627696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84183d7d18ec758d9f2e0198875ec034697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a019900829b001800749230653be1bb698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fdb40ee500fd2a60e2e5afc133945e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1278a147dc5fb283e2a19d699d38196b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c885a5a760bbba5096475ae8dfabc868701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5777c19cf43260c7c32a6d8c33c9569702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66148733f9af91288a67f3eee45cccd4703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dba926dcff6e7e3e8c4c4aa85d2b21704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6f4960b2dea80cac9babb9b946bafc705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaed4d660f8e3fe82150cb49a47d6f9706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f960069b62699081aeed0bb39e39aa45707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61305f03631475a3cd7b972f4bc9008d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd188174ac58e0f3459bd1f12467ede2709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218abde790aab96bfe00a1b94c5bc867710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77be209ddf182272e6b3b1fd6512fce2711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a99496bebe9a0c10b65536ba5e20f1712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204dc4e7cfcca1b521547d331e8a6003713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae291e822fef4dded5686af58dd8bf9b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4938ee0271d73995120c71da50c72f28715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac711e70a7baeab5797889874be2a5f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adfd551ff962174412a37ee0a3ab48f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a399fd848cb13e66000457c27f3b2686718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bb5570449b4ac37479a003eba2e5c2719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9860370dc5a238ddbf983629f53f00bb720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846a05784064691b8da9326b83507ce5721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679883af0a39b761874a49dfab48bea1722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138ec29577f2e1c7e40fa1a757e71270723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c4714f4f6c26e235c77cbc30db6936724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786d3dd8f893c7e58882b9e599d21e3e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f961dd778eec1e6a14175948ac223d0a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06845241a5bce5856adf2ff989aa6ff0727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c128b1a4030dcbff625329454f6f7a7728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99766a95433594bd829b06849981971e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620077ed523347bcf22d60e4a1fe4280730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e216116550ac0bb2c47eae250c5604b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa23b8612865acbb3572361a89a7b09732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf70ddb322e6887a9f774a58ae216fc733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73403effdfca006be90be1688f80b14734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48bdd88b6971b80863763bcd2e793b6735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa0e12d0852adf5221e349f4c388bd7736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6470de08679862f60df1421559ec09bd737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f1260d61653691f44ea76ca218fce3738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdd92baebfb0dc3a93e60195ac50b7c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9132b65d63878a9b5d64557a73d010f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e26d86278749a7777354f5e8e508fe741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4742085cd53c7940c2769e1f10878e5742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fe99bd25ed275016cae8194bf652ca743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ed312d8e20d040db6d7118f68d8589744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a9cbdf4d940c8d5ec510695d9e2b8f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5761ac3bcbf4ae2f83da6eb1b16cb79f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c99b7c9b69c16be08a2319f40b28f2747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff57633af8f7a46528e6b72a1e2d4e2b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c11c3158b8a8d24864fa4d3b8919383749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e69c93ce5ed63f8124beb17727c46d6750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fe96ef0a1143fb38e663e1107c22d9751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c18080691a0b37930977f7f3c9d5e6752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2427d87c0d5c71b624c1e9fe75b2a951753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8098e15f3d84d45b3b66e7cb0f42c905754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3454a2dcae944940071ebd4ab36d19a8755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed9a01ffeaed992a9d2a3204ff6a416756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d25359e73578ce0bb22ab287a119c72757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce69db9ea69c5518bfb90f4185da591758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d08d28cbafa371c227e16ec6ed5797b759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4c552e1d022aeebacfbb5bf1a07d551.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e05c8a961d156578c027874e5921d92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c63a6ab8dd085b2abcf7337532908223.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ba43b73e373febff003a12cf83285c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd60dd3fab7ae833422ce901cf7b6865.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd08fa75643da66777ac6db94ad08716.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa28fe2ee985a582cad55c4f11070a07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d28a48d8f4dee1bc1ee0ce55bded64a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1730143cb1337f0129881de853f446f29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142354bb4722fef55d06d24cf7edfcae10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5782b822d425fb49f7dbb170d576d6d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12eaa97763d0b386c0c16f41acee947e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4108726ccd20168d389ba527378a428a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7fb353937ea6e484e6df8f15567a7114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cf03a61a01ed4f9e91d79e4107824715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97754ad762566369eb0de5a9a8f64bfc16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece56f2266638eaa7a220c5aed0fe2e917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea5b6a7492bc56b44f5344f2c30935618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b61b57d9472b6cc60150c36de743dc919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a0ab0e83b56239e36b9fcf3bc3c8ab20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866c575b38903a1ad53252d1ffe2a1a721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0830cd4da77462377cef1f5e8dc5128822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de6941b64913c0acfb5c33d60f7a99623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7b1f9f742393e13e0ffbc9613d257024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92114c34692fd002e9762d62db40624325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105f5a7220181d72184f03204ad1c0b626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d63d3fb54f91800611edd4782e2cb127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07dbb67a9a0e879c10c1c5eb6a1f4e128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4352c35c32264ec161a26a15f3aa2bcb29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b666390c090e393876542adb5677dea630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4660e9831d3d45d6d1a44c2006edfe3431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888a7ffc3c3a821f614a42468d77f03f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ac732b52ec875c0f4317ab3167783c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ca433e27cbccd2195b96afdd97044734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89121a05e1bf39c389ebd129620a3f2235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d945c6de95ca25162407cdc10af5343736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a372ff888b86cc1be4229f8512510637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51557570cfe3827c175ff0985e0280238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f162cb5bbc6a154a21b8d5d11739388f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df684bc003519fec7e2bae373ee86a440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bb60b737413b70a899239d6d99136d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cc03b0b8760073dd29bb60c8aa544642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a722ec134b81a1f2e5ee8b7817116643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0807beb81a579e9a79417b8f44fd7b8344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2de75447fd7bc54c62c43a338749fa45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16708d85ea10a94cfad25dcfb2372dc46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5438aa53449c1e1426a262a99b32cae347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc18afb3518c305bf3c060ac87ee16f648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aed22fdf53ec0ef2a6701177c628fa449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dad5b2e7f2cda8819bdca786244985350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a288a11f094a0dbbf6aafb921649de51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7b5886ae9772c3a7868dcb6ea618a552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12de7c91f7c674ac93d4d83067614ef53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7cc29ec006dce35fb5e41d26043a6554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53021dea0a72eb01a5fcb365929365fb55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b36d2f9103ff0251daedf2bb6a0c6d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6383251b80d7d0ed11a9c41bfbcee057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7ffad1df09b3927abed03af8b9470d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616e3b769cb1037734ba6b662c9bfd6d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c697696207aa83b170c53c1d3c7262a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ce3607cd57eeda015c6dfc39fad66a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5671214c8f041526deb4444c35ee2a6662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5469589a7a219a593cc07db6a83f4e463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c6e451df3b0b5ab3be1aab81a234d264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f6fd9671732ac8cf0f3f43414546da65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3525d83dd973a3071a810bac64cedf66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f0e58098e886fefbb5987d32a142fa67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641555a699aa1994f973d1f24ca2632a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a1096773e2c5411eb9fac14a980bdd69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06aa7f0de956087ba511a6a382b1ade170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad7f9d17e3a77698085a44cc2737b1d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa9a384d982988f7bdeca622d49eec972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b30235714ce44a53c71c0db087425473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b494ad26f25a32151e92211570e92a7674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83099c7882c6d4e9dc4b3a2d269b910f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19aac471fd27450da3914f2893b1b9f176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ab04e81c3aae210451bba726f052d577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979d033891a3f63c705e707312d3486978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b551224796629f6ce0ce42ed429f0779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec32feb1cedc6f4b18a709e923f7590880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fead85928d48e4969c2b6b304ecafc681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74abebebb25092bf746f4c536ec868982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3107ff8fd747c2f2262a011c25d9c6783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c712ffcac7f84f8921b619a3fe27da84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808c8425593332bb5faea13543c4f21e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe1aa7cae5592a3d1d58c36be4c850f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545cb8a3c8529889d2eb8e3973cdec4b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8c07203af1fc1839bc500f37a5da0688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fd04f4b58374e248b3229092669eea89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b112c5d0764bea7e6b56c816ca461490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c56cbff801c134c2e63108c6764ba191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cfb1a3ba46ee44fc8118bef24551de92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279d5eaffac1abc83e92af41f0aadab293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d4e77e7256f2214e6535910b6a178b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44ef900c33fc7adbf739b466c7d85cd95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a854f2b8320916d08245034381726b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f769610372b34be697303cf4b2c0eef97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad2b27227b775e468eec5641ede687098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9511312f9ccb1b37d10ea47eb885bc7599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd508f712d845a2d8659c45fba94d385100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9bd2f8d945291ecb2c613983664433101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a441750cd2cfbadd305a1a86c3481b2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395cb187b10b2b9624cf2977170818dd103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070814d6ec6e4efd6bc8ae4902063aa1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7482345ab8e8bcb89ac6838869aeeac105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c1b6d914e0374ede85973593e74dfe106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189d1d68e3c8e0147587aac09a5dfc92107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ec5810d9e1c5c14d2e8f00f128770d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37eab63a7a16fffb014a22b4179a2978109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8005ea092459868fd3e519a1c32544110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506e364e1cc02c87ee19fb21c433705d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b2bdf0d1ee031b461dc16394e7d434112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbdef4aea6363fd7627b5658869be9f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f750aa9429aa89f37b220f52cb2e01114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e2c99103f997dc646ad91063b65433115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282201c5478742ef22633d64001f962b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df09026470df43d730ef25e05f062d2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c57ca818581a09ec6a515901ec6e789118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206b348b1d930f102405726612b52ae6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b98c54cd2b2ec4a88a145df156d7dd0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12b785e6ebdcc0055572660b81fd885121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08693222e9e3b4414c58757b683ed240122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50d73c9be0deefe886d2b886cfb74a2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d048683c37c618e717fe883d4c0e0b8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cfcfd186b69f27d180e989c7e02f12125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c453b8ca0b5e0c48a1677b92f1cc2a9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fead75af8dfd10a55c9d56daca4c9b7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709a6b76ed33f8f618e2847ecf83036d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a730e877574d846caad3a7ed4727459e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef5fa7044e793d4a0ed575f3b95de50130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5248e339c654475c77c6394bc2b0bff8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d49c3fa4827cae0fbfb1fe780ee03e6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c48b302325734b8aa7bfcb840344ed133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fa16c2926d739309653eb5dd4232d8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d3b821b6cc501bec091a767b37fb5c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a4c056518510f0b31ffcf45fe69516136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e484fa722b06de227a7c9583a2fba2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d38263f82e4281242ee193b0aa9ff5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dffc669919fa342a33d30c42af936a7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91539931fca2ebc8b9bdc150c6f5cebe140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3258765185f0a079eda1f3f87dcb351d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675847857e133ed8fb32a95aaa16c89b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b8ce8bb71e9bbc7a8a0d4e582ac447143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c6d3d662309cb7fc8a2bcc6ea60657144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af656218d8635af58e9b530175cd233c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b671cd090fd84cc8708a9b5c9a7b04ca146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb6d021013845cebd9a3ad7e520dd16147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5840e77dafc3100a37a757b61319055148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d3b70f4ea98f00b3a15fa76fcb3266149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80702509d864cc28aa9897392f1b788e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d4e017252954455c823105567631cc151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f77efeaf63a171ee0ad44c1503c8c28152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a6300b2f080bc77d0b946ed280035c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9f6c4037cb997e8ab1250254564f8b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9df905d5ddbe895d6641ae04965a403155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b474baea7140f4c5f528ead2515d47c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57317f8363e7f087a9d0646d6080264d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab115785c3d4f932527be80a5c713b8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cab4e9a733bbec1e696af5c922f8a4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df11432d1ccceb24b57819678c07d9de160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfeecf669c4c03978cb41d740ab7348161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b65d5084b260e6756c802623850d94162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf10b5b32a3b4954b166d49a02c9681163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f057a30150348a70b2fcfeccdf30b4e2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b739dccd40356c6f23ef9d2b55dce4c6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d31b3bf2f26f83f5c00ef6ec716d0bb166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0107c40cabbcef3da839e2bf7d5f01167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736dacd66093d16e5e29f95299a2ef24168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d060c9646145bc3b56b99f9e6b4b084169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058d223729581d1eae1aa66601c43887170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a05fa0ecdf7fdab135283f46d5f9eb171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4940c42b644e13254f138938d2192cb172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20bff5d9f44f614cca8fde7abbb06d3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cd4a72cefb2deb042036a8cb47559c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb8d9390392eae0c3bb37bab001d914175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2040c62559ce2bf3d858df337c03fc88176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ebb81f519fcd8dcba435c242e0b7ac177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8b8c7f45985c83a275fa83dacacae8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0c69946f4241d579894500c6e78560179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bb0b18d47a34290ffac268b8eac458180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102ceb09aa1dc88e6a9000cdea56ba50181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d4975db3967eb351a40685b4eaaea0182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327bbaaef0dc37620b00abcf6009172f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b29c3cdf95de24c2ba536acd040490a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9728cebf6bf5d91c52d49bf7639d4fa185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4de0a67e4106bf011d44b359f9d7cb186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24deffe9f769952edc9a8398ffd89048187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce874c7a6e658dbeffaad0995a72935188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2a457caa584ad5a51f524e927541d9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e39033c8d048c1a35c85901178a772a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe0ec9d541d6055dc08be27e62b6cef191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d636fac948d468d8187d8680c66e7d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8728e5ae140f9eb839a54db689f9cdd9193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b24d779791f0cdad1674c38198fa88194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed654f490d4a4adb66b72584e9ba8c72195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca37c145307cd3a9f89545ae30305f33196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbee5aa1af96176c0eab9441b18e93f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4448415e1ecc5e8c5d5ce5d6f0f2e3dc198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86b129520ccd5b20de95a61438cce38199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad034a28ad8b0eff9aa253a0b8825110200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e98aed156963e3c7b0d8fe824931c4201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8279d016c753949463c3b2c3a18a9c80202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc5122b88fb8fb43d952bf3cf53e514203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53482c345b5f256b0174f5b693c19f29204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe563d2d5c7d73a8227dce47876da8f0205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5a94fa9b22c7052161faa4d24b5d39206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce0abfe1b433e0b1840b34ddd7d981a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9208c349ef43ea72a37fd4f1721c55ca208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec0c3c20f7a8ccd8e34a87812f3d4b4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b020cdc852cfabe17667cc8482b714f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f992a0ef3494951a98a03d604037b94b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149afe007e329005201944ab93bfe526212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5928ecae6e196202a0d481eb9935c842213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f093007910020d3edebd070c248a6212214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f559c2d5370ccbe85c9dc245ad69fd59215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548e025d2dc0fe020e60014a4095368e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597f03c6ee708ddb878d6e950bd4a377217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a080ddaa9871685b863512a84820e87f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf6c8af6f1c3d2e39d4741f94890b2d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7618c7512a70bd8c46d9108e03dd72eb220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c595033a1fdc565343901f0bfc3c99f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea1df7c2ab70da31bd7aaf8c18bc756222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ca53b6bef46c126f4e215b8e63a51a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5634e15ed59b178108240b2fd1f3c9f7224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c533298ebf8f6ad922dfe57d6621b550225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79995d8e9fec2f6070c8bee836d48eec226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ab03e10f01cc35d1c99ed74cdc8156227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1f0de858b16816b65548847470e50d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7655608a11fcbc18b7409308deacec8b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ff27f5234d69fc533d6097e8cbf5d1230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85385842565a21fe59d0ad8aa0495acf231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3d08e4c7eabd81065656c4d472ac3c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c689a9916ed48919f23f9fb8096f43a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d942c56ab86fad37952c976f81ae8fdf234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e4c5f0415f11827ac85c5c6d0b8e0c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cde8eacd6ec0e2ca4afefdd4145438236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae784a509249836b1ae7612a128fbec237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75082ea3d45934973fb94782974c13d6238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b6807d256bdd748525fdae26738061239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6868868ff3854d5a4bc832d59e0c97f3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570b6297f9efd3d59247b4f68ec57298241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4239e69af27e214fd5cc67392393ca12242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ae6adda5ded4f70e1af687c1202eed243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c189daf60bd88a26b7dc08d4836857bd244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9107698868fd7dc5162696440b3d96e6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79df6064a43e6e4c9f6d17bf84f70f8c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ebe29b477f2b09916239d83db5a36c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79996c670b7d85132acfbc4e0e60d5fc248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5130db388bb3e870d043aa357828e4c1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544bcdeb341825f156da9610a75c0091250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496a6d6f197ffb5c2d19cf20a7c478e9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ecc9e5e461750b5d3197ffc1967847252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb266112335ee5692f90ad922d9c7a3253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d981bff2a13e0869c8ab28f690d9b996254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6629227a427131ecc9a0d9d332f849a8255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7dc729e4547195dce055b4e8e69467256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f07670ac396aa3cf4d67cd2b795a0c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bd3561fb348ddcd3b347b6d382a30e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec93d20be88ac09f018968019a921d3259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122407aec4ac60d9426fd08f7dbac66e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4ac2d3ef016a69014009eec8dd011c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6045352a0284d93f7f17f3cb265c91c1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0eb09e915f76c0f166633fb02ced47263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2940853ee97b0803293cc3d1dfdd51264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe19ab983c93d56ffac3f368f1764f0b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f110cd4eabb0345b3511ddf9ce6209266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e319cb39d2d85dc03c8cc15e8f9a588f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686d0deb85980423d5e0e0237ca70f7a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a273718665762121f203638497edda269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2721a5fca6e62794038e552913e7dea270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4245b9d1a422954f3349277e3a7fc671271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be20ba2c98862253a1b1edb9b2e24aa6272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b592c31b24774f66ea6993430f6a46d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0f80c2f0c13ddf830f94772aaeba95274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dbcaec24fa8c70d82b011931d32bad275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85714fecff0dfc03e7d26efeca9e141276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9954e50685eccfcabcac5c3bddca4f2277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a130d8a3d96104c4e3c06ad6f0242eb0278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e9015bbe8623b69507b4a02f2f10f4279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc6e184b8a19743abfde43cba7ba9b0280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8942ef388366ec3c3c4e2059763a62b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72de6a6e6cc43497d3293d65e992fedf282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9051519867a68e6d58e952e366603b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97837ac68e7578afd564963d1ae3b967284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b87e2c0515c216b680c2cf70eeedf4d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ccebfa5ccfa66d5820830639df10e1286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904ab83a2db8252a2ee8cad56316a6fa287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f272278918941d0c5aac27a5dd2e248e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8237da728d0412a03fd2dbf3cd47ffb2289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3561dec10df9301a59b1bb53bb6179e2290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90424fc249549f04dc0200ea6b2d6f08291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77861ff185c95ca393742416a82bcf4292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030530372242b172b23601d349cb5608293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3387c593c76144f189fc934f7484640294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aceacd152db1fb30bcd9af74d4803c1c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe8b8171cf62a24c7b66c9d3306cfb9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad38de861952ac9333e64ef0a377128297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e82e52716abd5cd29b5b61cf406b13f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fae236b722c306333e89f27be80b569299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6119dbf287ef420e34e1fe68cfde9062300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1202681b5a01a82c00aac3b7a0dcd2301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfffd4c18c67111123e6a2bd95e1435302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caee80da1018afa38b028943f4909c8b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a22dcc811a2175555d2669fa661af35304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c14cada0c4cc1bdd276e579892929ff305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2971900bc486d9ae30837b75703b3b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0caac822731bee34e49de2e7d2cc282a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19214f5c1f5a05e128c23bfb6c851ab2308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab324de2ee23b8f5b6ddad3b029ba989309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6935c6fe3c417ee6b730323a0a558fb3310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e426c22372da31f5be4b8fc725fa13b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ac911a28df33410bce3315d716cb8e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f43d2bfd309e9b6fff2229b86e62bb313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37be3a0b9c6fd4fcacf1bafc0a0201c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce39621a6957595327a7224791936ea315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d34971fb7d6ebaf2f499c5ed9f93f16316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2696ad225ff87278662122eb4b9f0282317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba518c06a73e6d865edfa6abb9e9727318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8203f1fc013b7fcc63c4f7e8472f0c9f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf5b85c30d9e61ac10b814de4192f1a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37961f6ad2105e0b744907ca6f65831e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630bf0b390fa9feac2a13b5ff0602dee322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d73c5a6df5366d8ec0dd3b7256733d3323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506b9074391029964ef9a5cb9309d80f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39020c495348017301f7e8cb3583786d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ca11c36720e91f0ddefc25e80e7ccc326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e6646f80b56b333100ccf9cac5a8c4327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa4a018853785a057d86c0dcdf8f362328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21da5552b6b74403bef6c82ca622e05329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f14962d7fe7b024170d9cb54ece1b70330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd40d3f62149adbbf9610b86c26859c4331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2556590360846a17d4e55e44232bfd332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa8dfadd630e063ed99066bf6b6ab81333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60771c4ba94063efc5bb534a24c09dba334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620b735fec7a3fe81321bda09d25493d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02babd7f4f73e516c19e4256571d39b9336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c8893bd1936229a443f7f8254122a4337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bbdd691c54214f7038d1b59c323f14338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b613636b715bc3132c366d7528ee90f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cbc9e17312e14fdfd0fe531b8a01b2340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a01283c9936df2f2e409844e2b9aa1341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab899231e4a4c7a39222d0658cd02f4e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdd631da268a065db3800c286057163343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b8bb3ee6cd61739f55dcd46b8bb238344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae668864a03b8b87c6c739db42e5268345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab78e5feabd60ad919f8c928cb46923346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9036f4e420f3f036b0ca1eb358679c04347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194e1900cf9035ddb5a0442e905e3bd0348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a3312dda1d6cb4e6e49f8ff51d1b23349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d434a61f7d3a5bfe77f7d30a32d6b884350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5933b9577c03bb0083c54ae0f66e13d2351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f45bf2cb53e5b572032db1cd1cbf92f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe294d81e560fd3ebfadad479bfde869353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715979ede6c1bb01991eadfe0df4d851354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d5233878761ba6b6bd0e38901c3ca5355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260205b478558fb32d689979996968bb356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2caec284d585216202f855cc7bd1b2b2357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f071c08125a3a821ebf29aa88e91049358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d382c3c35dcf9025003bf89ac9f70b4359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714550abf8783f72df7e999a80dd41e4360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10421f7c87f1f0c64c250149c2eae1f9361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee13525f9339cbdec78eac49fc17f7cb362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a383e50595d7b8a56c3f288e6f39c3363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9475e8e6f865f5aa03011e712ccf474364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29654540beafb25c83ef5e6d9893f24365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e58d3d023feda88612a057768df085366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac5ebcfe386af1f17be1b77b15c1f3a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4b4ee62f70d08f0b7cec5eca85ac2c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685583f57f243498230f8648b58bdf3d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84967ef39777ee2533c0fe24d5690cd9370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9edb31f6457309e06e23f8a7596e610371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c58bdd40ffefef8db591c3376b451f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2134a9857b86bdbeca59758e913367373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e305eb36e21c023655a8a06f85a03881374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c58dbc312bb1c3b7dc4fc20b2d1925375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2a9a90f8c94dd748f7002e3363007c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae653728c90985f6fbd5df6afb4da55d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3b1ec24b4676416d2e6a4b96b04295378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf6ceb1b0b68596a94f6dc89022dc26379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6273539f7fc6d8bccb55208d359282380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d95430859c26a7d8845c1892395288381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbab03dd1c9cf694e5254d303d5dc60a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a96511ee3fc88d5df446d313a047d87383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9cb61d4e56c4fa221455c3da0fe1e0384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d757865080d07d493a4b8c33e0c66b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efcd7f5104f713c579111b0df07aedd386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd82b6839d9f2748f4214ac7eae7152387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc8f1e9f98d4dc5d178172354f67198388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8cac39f7b731f9f649187809ba091f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6138b22ecd27de29e5bd302d65eddb390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7c3a1c14a610c46dc26a0eb4097e4c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b0961b0940b87fe12bc039ffaa2f13392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9e1b7699a37350c1bd92533e139204393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5c41df08af66d12591ae0bbe38d36f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a8fab08dea1865e27d0a95609d67ba395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c0eeb72878831956e47b2ae1d1975d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0343067bf2bac81bbeebcb4ef87ddaf397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15aa627a80dd9ef83431115dc6f4923c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40fe906b1f432707db81647302c22a8399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae40ef683d21e542077efb1de3b16f8400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35de54774b2ab7f20f4c872a0eb83d3401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad993b32102938e276951ef532f3bc91402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43025d132a1a24d877764b3a717263d4403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e154414a641d49727c0c76120cf527404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b7145b9597635f629cf3e49a918e02405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cf717786d697cb40633ef0a82da762406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb69680e4a171a6baf473da54d80ba5407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69d6d86bd3cead5b9c253da0dea31fc408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c291c9f5e091fda2815038949a9eb37409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5865cfc45752276e610517787a5c7e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f35da80119a40f53ddd162634c5878411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d3db88015c079b11becb5f28ce3e0a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c182c0be9226eb585d0348021e9579c6413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc90b28bfcf12e0e970039e887b9b92414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440da0e5587bc2e679bfb751da632612415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0df3e996c75a7fdc20387e94301cf70416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5f8f9d53335da32db9e5f08bec1af5417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56e92f5108a75f27168f87a6abe99b8418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f78b1a198c1b9b767f624ee06b8474d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf6b02640d7d532eb86d7062512fc2c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26f388d54866050050dec70be8c000f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf037103858de108dc045101b4c5ba8422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9289ce3a3eadeb888237b78fc2a7c55423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b3a2cfcc60c125de401c8e62999f60424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f84dd799f5b56d581a846769f18f166425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8f51290808c485a6043f71494490e2426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54733568ae34d38dd0e108ae576052ee427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e884043fc26107a24d21871544684e4428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a1e4d58db787e8273524732db14f04429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb8efd3bc6f21b95bbcea498f340f33430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3426912c2813339b36ccbfdb8b1e665431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b4153ddbdb24125f9265bce19a66fd432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c853bf591ae61469d9b1ceafe449a494433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbaef800e46e954f86239e516584a8d7434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6bd039851f64cfd519cdeaf2e0ec1f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcebdfbed91cae33b8aea9d7e8a78acd436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60559573953d3c108f46af209b7c4271437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6be1f8d4486999c211bf2541562cf0438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6d5eca2c14a1f2ee18c2298db50a90439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf67ad757309f021e10b6bc878e51f3440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee73d1bea09476805a92c84edb55b07441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e66026ae307b2b11686793ac7b081c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec730fbdc6c9a0635dc6a600ec5a96c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3801359d4468076f9f2ee9f56f6fd0a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed6e3cddf36fab985eb864c9f5dcb8e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc7bda28a7336993d2c9d5ffb73121a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca72d77583f1ac3d6e05cdd4aab2fe7447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286a462b09476cf7f87a03dfa86ca7ab448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23b368e43e5d8ccc57c89f77a6c8b11449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec01791e44c67ad4c88fd942113f8c5450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094a2ab5c0b906cee798e890c397a5bd451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd6942e02f6ff7558ee52e38f9bb945452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea70e4e720e42e2bef7ec4a10259b46453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5623ad5818fbddd7cdd41d5c01104ee5454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a123cfa08bfdfa24df3a7405b5e4499455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec745af8d910e44e88113aafd7dfd6c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7a8306ff19e37cb1859b6dc1feaba6457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea5a2c331a42f55b855d755a7d8a748458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0b99ded050416300a08739b6024ceb459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5679be87c008643e7efe8368840c2264460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52154accc2cdd62065e1b7e0066ca590461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6560b901b155c76801ef8b3b35138c8462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c554209b70db91a59495d8a04eedb8463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4430710dde39cb04f1fbd3468ccd93a3464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca850aabc9c51e3a506532a5bbc798e7465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b60a41a702724fb79d487954e9fbec466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e969631cfeb4c0a703b536829d06a4a4467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36a60bf8ee34158768d21e2defa6a88468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbab3995ddccf9716b793247264684f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b7d08151c003b9770a6f7d9e02dcc2470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556b2c5e99c962fa1f1401db1eab32d8471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9b7041545cbd220fd7ba76ac9ffeaa472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81695512fab36c9717b424bc553bb883473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be0477ec1a30fa7ba4a65da3112e955474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1463547841d71e92eab5dc04784e73475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6389f488aaf187c6ec15186b33b9b21476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e029f3ab8513fbf251f525dda6428684477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1c896033b732ceedd49bd151de53ad478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3204f3a86ae7d45189b46a5f39af1c7479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b11e302791adaba4fc7242782111b1d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931eaf6551521bbe03225eee420f0d10481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d8aa1d4c92836d4fdd369c71cec677482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714f13232d4bc2eb45cbf08441a21c49483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce93c72374f788884d0dde6af37f61d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ceeed9b378704d66c1e4f03f20c96ed485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4feef934ea8bc3e9eee2e00444a1acb2486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650c600d4d9bc6ed70084bb1d7b664f1487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a85604d73c0ac25fad99e5dee20857f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7139d91c476dcbacb24ecdd2d64295a8489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e1e263396ab8eadcc26f5422f60890490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f1024fa4ef2c209e6bb4a221b6f69f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43e07754ce68b335158b0112c56dbfe492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f546fb026947ee112090510b5c4e2d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99a90b517d88eba0a2fe458b68ad4a1494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5111e699bf1f2f118d2769384b255f58495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a134dca2592a5396e77c21e0982f24e9496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bd2a0d25cc5c517195a30abfed3642497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58d1ee25e2322b7e7bb23e9ee9341bf498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd262dd23f0a718295feccdb35077ce499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdd492b8b53669edcf85ea5b6239935500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b3a1459ceaa5056a8e3457f3a60ca5501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44a65ae550c5912889c57efc0c67ec1502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dc31c56b3ed51639ebbe4885456f2e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac50776cb619c32af432fd9e08a0dfa9504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3270118e68a65ac1e63e568e83f01024505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afca543aef8603e0bd05497fb59983c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6356d7f0259cb96b088e6f0fec2d5e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92d1205d7b209f3dcc3e4dd404b33f9508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6379bdf5bd04b29e0a9ecd634c7558509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f9625c0c39a793cda35514a68fe42a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8684db88e3bae7d7bf23ac1a3fed0e77511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e863b0b0dc170f1973c4f3186d11a321512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6e65cb02ea4b037b0792e743e1b9e9513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84890360a372bff5e926700c6dba5b02514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35d24b69bcc94d5dd2283a061f65741515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606ab10b2baab910da19fe12d8a1b080516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899c808c9ed22199c8d11d2baf75918a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a5a5675ebdd69ee52885a1120164d8518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431678b96b679889bb4c15a0df6a29fd519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7d886ac424ecf521a7471bf2601485520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6171446b06c426824ddbee397c490d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca7443f96c92f51a014cf9e4fb43639522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89f427b03fbe3bd6709333e15c4edff523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa0bb28f0f05566ac5e0493fbc81955524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763044b07aa36b3b8ad8da9b005138b4525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b818d45e35d3bb5efb9b33f36d9220f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600572f548892521970f80715b9e19c0527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67003e2364822a3e4d0e9d9d33b28b0b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315881ebba848f1ebbbef14f72794836529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fbe286d9f03418198e1191f14e6a32530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c314d684562b6405c72f21271a44b3531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f991378edc841ae4cec7bea64dba6e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c874f271be423c9ce921e8df1bf7a1533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a18fd3089e0754fc43ae3066111567534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f31a8e579f50a3ec343f209e310ddc535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0f4505e2eefbfaf7c9e5adb2760c05536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d78ab6db39736408b4f367a8ae4b0de537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969090e1683f7fa794f95af6d60fffe3538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6df3b8293549cd1196d073110a2f96c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15627c62db6e25a70cfb222f7617283540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67b4edaefdc5afe2b1b39d7a5d40a61541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53dca4080b730bc9d16d7dbe747602a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0236ce44da104ec9d22e5d63590068c9543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44523eb515c8a857a719a87e2160bf42544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0f2478046a3b9c51843bdc4c2c3ebc545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b324bff12ac80881949abacacf8e54546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ca544f518e9f23f6e85d74684b2bfd547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0155557fbeef49a5b4ceb8706b7c2283548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a690a9d8a11ce99d592b7deb44c36efe549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd77ee5029bf5fe3fea8e92e7e96fa9550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633ccad056a7859ccf2b7fc973d6d0fc551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7341e23b365167c4e49d1c23c71f4d96552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669ba33fba403c4b60500ea19cdc3b3f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a13c25764c43fd37e99f93aa711255554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74035044cef14278ee7e6d91c57ff141555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20414ff54b013acbc300b701e35fa6b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69af78f5a5ebbf81535631429740259b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6708552f8436875c8d1ee72426e6e4fc558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2afa4b1c6d801612b64c94b8ef95d27559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96811a8291db4f8c5579504e21053876560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b674a571de4c54203317a1c3a67c74d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6361a1d120bfcfedf02cf10f592bea8e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8529b6f2c55c79e16c3a6d9220a3567563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a19587f20da97e12365f429c372212564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5aa4ff0d6984f4f989e5d8c854b4335565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87453e4ff2f92047a0cf464e8cc80b85566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ca522e24122ff946783a2c2d4c5b29567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af69ba5e6b04ff622981de8b0c19ffc6568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d668c8dfabb39c0ecbb0194a626d259569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019e87cb6efccce09cfd3d8238491744570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385cffce7cbd14d0edfdd8fb7aef8547571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99b06e5f8fb923e30b3e710ee8d0559572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a0a315c2403a89342456a68c43693d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c78d1005305b76ebbea27ccf212ce7574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6f26d24359134ab48d4e35db1b687c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87a8aaad23ea2777ca11667a53dbf58576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc714d7b7571e2f970ac9095cd010290577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fa0e9c9bd15143ee22259928bd5fed578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c3bfc4d5497b0d7a92a772c3f1d379579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc10d1b1681257d95c35973fa69fd9d9580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab126f2b7e336440a004c877060473cf581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5297b4b7955c24faed89d81dbe8f7c8a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b3203916fc2637d3cb72a19c8845de583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e635871555f34a5bce119e411b31fca584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf37bcf4c4a2915df04b640f9103a55585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a62024dd9e8c7da64f865e2d6927c2586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73fb1da62a9b4e51066b6ed630b3396587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833b929a067e4cbca318e007724d350f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef1b4daa734f9660a81fe09534d0e89589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc20bdf29e4277a89d2af9780260072590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f18cdaae267a14341a20a0435ddebfa591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059acb0840a26f208cce8748eb33aa7d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1eea61f989fbce0b67426ab493b762593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285ed9acf9844b4bd552805eea6ef499594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78465d1e864e9af464af0317c02818cc595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62626a553ec9a92b09a4e470dc1662a7596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5258956b2fb1ad6a242e7f40e447d375597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197723c1d86068b3cc8706c69517b97d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62ab90e198323273cbf943b45dc9bc6599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd84e9ded2995df077a6f42a73f3cbb600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76809edb211a742b6c7cb7900d11972601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aede3dbdaec378bb2e744fa67a922a24602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c3e43c489a66d7d72e24fa58a5d06c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c88d795ac20e1b11b88f90a5e05ecd604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a24fb1cf706271f26ca26a8b00c9b75605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3cd9b564fa8259466fc709a7d58c63606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749349ec90ad93e191967de2ded64b84607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bd1fe72ed95e302e59993fd037ac51608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1455d466001372826daae39a36840ca8609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249ecf1f11ab1a50327ea55df7264ffc610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585b0f55e999d0736dbe9ea416bb54d3611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57310644058356a1ce92d88610ad2363612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2b601b5e2fb457f3bb8d0fa1bc76cc613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bc8f3317b74acbb2919e4977346354614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa39c73a09d6dd46dcb30c903b467c62615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338d3fc3d40705741f0f1fc31b6a8cde616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958190932b0dbe4a03a9c36f92ebe891617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3ab470cb4b2378b6271c30284a3268618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b798d4e3dde358e8fe087a376190b9619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a7266c7deb465119e4c985e694f357620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e92d923198ef4515f0f65aad144e09621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1b5a36973e502a37e775f08da06d55622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce6cbac36e5dd8b6627f361ba10625c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7d08c26e5da2240611114d54c2a0d5624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1bb1bf0590a3cb18ff1a9744dff84d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0c9edc6185befb0a2f3fcb00d9628a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7f3ec0f29f0269a207663929dc9d98627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5416d19eb9cdc6d825a89e953b36d0628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26db99302524929dee50b7a7d7d2c427629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47863ddf5d61857af547108e7696095630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff264b59b59c34868ad0d57850afcc8631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d53aa50c706674cf016297cf091cd3632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409c759f73864390895ac15292cd491e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0022bc839f4b9d720ae3126e6c394fa634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d38a3dd13ce1b1c8c3fbb6076681830635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c566a1f459f18808429714884c095312636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4404559159e80bfa69a9506c6368d6f0637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46c9c4fdbcf030370cca17b1564af61638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d32e9614c8c1bff746d8d724b4d2b0c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438b93773e87d415f02d7eb947a2e8f3640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569ee85079b2196d6be4e7556f2a447a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bcec767c45ef88fbd342de954eb4cd642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd675aa9ee6a5d588a7128476008183643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31b2f187dfb8dd3590b743f45e53466644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e24befa53c5d3692212b4b3ec38a40b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1765c288448f117cfc808a30beae02646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5449f842807bba302f1c37a6f8f8716d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddf94c1b77f3b79f87a933598498906648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db99361944e4ac32ef1befbe04e62e3649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a217a6a641fce25a95612353491868c1650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6027c67e64415a0fba59e91829a580651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bebf2af257a04d6462555d41c7e7f1652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201e17c89eebccba398dd044c8743f95653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bf654e5dcd622282920a62a00e76dd654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ed9851efda6d9b3884f120f91308cf655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb1cb5a886fd7156d24a643bab7ed2d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fc5ab66254210ee28748a5c5eb4a68657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4919d7443a2f7247e373e5ab14dba062658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f4db04d5ec6d69f822f51a0afa8b14659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a308061292541cb2281fc691263cc9d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114597a7f214513808250891d46429be661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75c050f97a44bbca0ce1a7d1dfd8495662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88487ef924f9b34465a87c10150f67c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812295b2345c7e9d8eff38c56ae9b7a8664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8427d8afcfcc14b05c236249e010b7d6665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f039d2b76c8afcaa69db08d1b790cd93666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efb995a2155327214fb042f71f19408667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e2a5d941aaf61e47c3e6146562a560668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa52af77f715fb260168508f6ef1b26669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4dbf4c2ae32b10b2c66573d9c015a7670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aee6c229f38443f7dbd3eb1d814c8a9671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84aa38db1eadfbac05df537f55d9c059672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbf4ffd32612826e03b6caeb267c08a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8d50ff0fc4a099b9ab43784b63d9f4674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29be8828f8070f002937d0679d707842675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a22984ca882e1b77487a3a9ae22d76676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed184f3dc3c662354fdbbdf83e70fc84677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fddc4b0d4b43904e7da915890effe58678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e380e680f747fa214ddbc02bca51f7dd679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481b7d224adec32692aa6ca0771ebdbe680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c697feae59eb07075c6cb14968a2d1681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569745a48d89258ae0551e9499e4a2be682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67394b63870b1d8c0bf554a515ccdd5c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7634e2a1c6cb1594fc089e8ab84a909f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d0e6a681f5e6c28339c66c2680c1b8685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4999d2acc1c8ad535458cdda44c51f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9730e6df1c1fd496231f11fc2b8531687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a5b802d56d8bdbc47753c6a3df7592688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20a287ab1ce8b41241efc10ee56e92c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ae91e05231f460aad5c635fec4505d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12837ac031bfd420c09db5e191a3cc28691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b706e216cf3368e5e2b0b062a577bc692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6542aa2531d29355c5d952d451e12934693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866308ec2072e666218942f45d7e6c36694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f2595d52c064a59347a4c66c3c41b4695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2ff1dbda5aad38fec41b55b185af44696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb3bf0e4143f7f101bea32ffb7a8052697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed7c293b92ea7a43bce3f84add7ceaf698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef07038d6eadcef684be4d0a6be051d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0e938c3001a139f40af15611d229ec700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e058883a18ca071e53d5d43d43eb7d35701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e666b0853b930de1e816495cd04aad0f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579f31d65f818d6e3839dc0611115aa7703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19daf5b699972044e2e878167e5bbac704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b104d4daf6900e2ab9ef820627fd174705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021461e93390e7b7794bb639f1d29134706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b0c54b8a5823759dab125f8065b0da707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799b6e8d80672a947774aee7263f3f3c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a405a0ef84cc1c3815f63b162138402709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0dee0e1b40e75627ebf82294b0b84e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08df5657aaf7e61be85f122464d02336711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb7a7bcce1b14bb38203b4454deefcc712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882d2ba1a6fc1a5391cd4c0558f117ef713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db9274e7ba0d6865a506c8768028eec714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea82b1b92411e89bc4f8b0cfed71ab8a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e5a953fcb48d0720c29dfcfad2fad6716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504e287650af15e454ac091394875b7d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abd92649f4cc60dd81a1ca9dd5e507d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7264d045ba135d24b5d7e8824b502c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a40cdf4d96d65d5e745ae0d4bd16ca1720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598d5545100a0041b966b14b12db7972721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a65d7725ceebe250703600f0b22f73722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9822f8989e4cf0e668c23902efe3af5723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb40116ab7fdada603a531cd31d83e4724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600f74d75663c341412a24c9c1936b8c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e60538839c14c588534b1dd2e0b84f0726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959bfb60961511e9bba4bea03462b4a9727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86148ffbfc740ecba190a4f8444204ab728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53830e5999d2bda662ba6f08725c25ee729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e41b60d138ea494e2fb3b047f0f0ca2730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36831d3537fbc6a9527dd3fc3d4d0fd731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d823f29a3b2168a6e1a31d13b45a4079732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4b33770e94831eff5933c8084aca73733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bff000c8ebcfc51da1b9a66cef66ece734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f1b45d402aff1e88ec92f11ffcebaa735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcf70e678e8d88c771749a3c62a93d8736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c37c09e6d9e2a6fcbcc1e855806d4ba737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59537140d2319001614c410ac753c41f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2819cc1e5e7e08b8eb61738fb9404ec739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0556627af81a733f125a99f1b5db8ef740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88c267175a99ed828f11a015ad88eb0741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9349988d58b367ad643bfa3b8d892c00742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f86279705cf12e33bac6da2b83caea2743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62870f9daff99fadf5e2883809c418d2744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e12527073adf647a9edcde531fc248e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28ad817b53790658c260c59a09c0948746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6943232763c7d9ca0ada8a32e7b5ee3747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3ff7b1bbf0f60ef0bce88c39fdcc2f748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce7638fa861b206b069c2c25a250384749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f22f7ae2754bf55dc3b97ac99f7abf750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d28475022f8b3e40daa7dd0cf81dd2751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3bb82b7173bef70f95fc71c9b381cc752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb58e6c24a869ed85359669b04b09e1e753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af0b3eb0d0022df5a486d5d7fe55b3c754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714598080ef5670e76bc1c7d17a27844755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ed4e59b09a89a2f2c9923ff6869e96756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4069427f4c483cb549b9a83f0ef38951757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15911271dca4024af3123b02fb891d1c758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0350a2d39ccf8c38ecb64828f4e1d5c759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>