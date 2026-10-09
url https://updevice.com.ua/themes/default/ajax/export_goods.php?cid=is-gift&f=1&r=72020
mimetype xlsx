--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c7d078c17f489e2c31faccdea6422d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36c5235e6ce4aea5e020439d9e970dd2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41a4d62178a9ee9cf99137f7ab5c1c23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8207c9acd1b62649c86e0770de6cfaf14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0770a3d1e16e7b55310a3e513f4b475.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e13022f2691d00bb9ef832c01c908906.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6aabd954cc0763e0957de2910ba46f77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad97ba0ec62a06a3bd9c3299a8ba49228.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568bf125faa946032543bbb53fb8d3b69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3411cc134f97a4fb1f534e001a019f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13055dfc1a8d4bc9242dc128bf126e7811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4721f6eecda9c14735a0d230deef008912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584601bcfbed4e4cbe06e8702836a8ed13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9161bf6f8ae32a51b32c9c6b4528426314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b173c9b5600da97229e85665905ddc2b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ff9a7e5472d0a098bddf81c8c7186516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27415c554eefc98c4d1ec3bb6a9c6c6617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5001960a82101f7ba8058cb360de2018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795328ba08a0888cc7d90bb6325ff63f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9655109310f5ed5796aa3070082d1fb20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d73b45b4bbd8836a2d528d510cbe2021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1d9b5d48a292e0be5f3b7cd822dd9422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b721ae0b5e277d9746cc62ba8b3131b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fd888733f6e4d7e7ea106214a7d0b624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b70a353bda0196537227f2c69aee43d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa35dd4e806232d98d000d6c99a3c28826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acba7ae916667437ff08cd2cc5d5a89c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83e6cf90742eb07011eb554cd5f20db28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9ae8a355631aba25fdf6e112d41c2a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3138f28399954fe3b4ac68096b503d330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0847940382e041c64878e6420f2c880d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba783dee2d4e7520f4d90dcd3c8778d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e511c877cfdd6169c8b4060402bb86733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bf55edeeab9b5dc74fed8a7085f92e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d54a54d448c07579b4843c73147c9d935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a8b9f1d0ad9ee037c9bb8c47d3b8e736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81641385273262c72585356c31dc85c637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc50c34a421477cbd132aef6f62508238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46017a6d66055cff6aa79ff498afad2039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bf2478a185950353edf42167f74e1740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6b6f2a937dc79791a4287dbf60648541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55da0111285c90638fbeec4f4d0a7c8342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa72c5e7cd697dcfc5b4ab75efa5154743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaf7c050eb5ad58506f5dc3d71ad4f244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c53aac722a9b41dc04cbe4506df70d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccf754a11b06e28321e4bc233e1df7046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e068e74c65c41a6e7859ceb8d9dcdd47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10021abe5cad43235d9d4ced8d521ce148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b4f417c3d79e0b00c97ae431b0a5d849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0f26be94c27741061ec4c7b6ef1a9250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a56a54301c73fd24c51b029510fc8e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde9711236a8285db5d589dfd838c6d652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8c45b55c525ccddf08afdbe2baee5a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73109e882b04f44a20898388266f6b2554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a25303a642e68b76be7c387f1a0d9d855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1825c1d84938a98e732a319acefe52b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1eaf0cd0dff83cb0af2f6d5469172457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4c8aa4916da42f1acfa138a56c8d4158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e53f605b993d42675eebcd6625f69b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5f06ac42a2f2e60b80d9de1221020160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd5863bebcf1fafcec6c7c8201ee78a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add68861b66109d654b343b9baa2140b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6eb6ae4932aee9c9b91e2dac2805c663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4314e289e30b13229bc7a162f6d5f8264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d2ec7db6fc1e00258b18f80265e9e565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c95e338dab0033fd50f9edd77ae2ea466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524537af8b8fd5d0ed46e80516c4920f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d84ea5d5e2e2e1a134a00c984da487f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d57a631a1087435c9702267995914c569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0eba267dc86d7c0dfa3599e28d5e0e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94a6acc43d610f8e08007c40aca611c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c9b41ad82ed6ccaac31b398eb93d9272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5c04a18fa763a6b577a6a88146906573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889a1bf6bdcf46f1e547ac46b96de28b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc67a75e82f79e9a60f662a33e0fc0e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27cf46da99e5352b713e1e5fa617c5f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5c10e9d06cef7e692bc517e48439b477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903aefb6c15f6b9ece0526393d7b6ebf78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4efd29dd8dedd39ed944313aa19b9b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8237b118e96289726c9567bb13e830c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ea08892e118a0863c6e3f9df05d5ab81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0704b1e3d2138ad16044bcca2f9dcce882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a4473c5305358bc4a5a7f3da5a3ef683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13d74d4aa1e2ac4536dd8dd90997d7284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1193270d0ea9a34c1d41cce178cdf685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db8cd7e33580b1ab0a64f3f03670f2086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805be50063fc44449b278027188b13bc87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff22b2b2177ef01b0adc84b3b4b0fc888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad52e2e697d8aaff98bdcf3e13f1bea89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8ef922ecdb95360f267a9f46ec856390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27f40fe812a471e5f9938f70f0e044491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11967b17f44b2e27d6f989f1b54c7cee92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849803b10b281a959d8f77490c4b380693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58982ef96a203939c65090a66b6e009694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b446c312e5a148c12298ba50dc3d7c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c33e3eef2986d0e66d9264a1aea236196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04435136ef3c2abd3003f2a5802918497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28322e1fde91c259c404d612d0ce5a0598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f88b96d8ce98abac8c234fa8b08a6899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8465c04e1e9a864fbef8a8bd05c069be100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1d2f93e0e93513811c5a8fd50e9140101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15d10e5317d44fe6f50c97e924b8f44102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601caf0ea483e247c34594116d2cbcbb103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305eede0346d47c641065a4556964fe5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbad3656652380f1c819e9e78b5a430105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc7065e5bc9bc485ec7ab7c70849fdf106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea90d73a059a8b11c964f719f65a6f2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82eaf4ee39dd5299bee7cd9fdc8f1f8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3906903e021cafefa0b54fcf2a28c5f2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9aa67f6ff2acb2604d5222ffe713a6e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3da83540822ded27169465c5035e29d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0f310034581b35859e984f32815ce5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cfa3bab64ba0596540a6c0ecf9d7d8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b9f5a21055ecba81841029e9950575114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13912799670b18d60bd633facce94717115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6d43dbcfdb28bb77cff10d5ad414fb116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c377ceddb57e1ba5bca8460d11c6bb7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f81182642ade953a48ead6993d838e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892fa318306008836d810e88c5d882d5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66014415cb8ee090bbfa10ddebb6f709120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab41ba059d0946b5f22afca13c84f51121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b7f5ba1e96c215c5d6e2a08a8ed75f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c873c6accc2b0e14a19b6fd6fd3ba3c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c74b13e92f707f3235836086a3b636124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60637710236f08a14ba855a419a38c23125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26e5dd0cded93165011ef57e9f3af88126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795a17c7800c40b5a4d4e12785905bf9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d2b5a6ca8e355c05275a3da187b31d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1077144e8fcb3d1dfad99adf9db2af129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd90e095ce5f653d342c83bdf2d57a3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb09b9a5b9139377afb16980fdd70c7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28612545efd2788542d15819ca3af2f0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51f5d620bd079c2a8f5b34e45330b5d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8990d59d03f3d338327a4e786c400f1b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3172178fe3b7449bfe5b232c23ad3c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015a09f1db5602a51ee6d1c6fe39e98c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027c864cc4714bdc08903fc318bff20a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac951ba7174c8f02f14f512c8158929138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16b9bf792532f1e0f7d9283aa2d2e7d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4712954b19957c7928415fc6f44149f3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2548479291bdb4c485f436944171db48141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5695758c350200408d9516be92c644142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870fcc53ee02d006b69f07ecd84c435e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4d1494e0564eff1aeaeaf5b4f13972144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797ba9ee6a08280436e1af1bf8431e5b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0775005c60217a4b478d42d29e6377b8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202fbfbcd40f421c8bd0d826a968ecb7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1221f84c700338f718161cfd0cbf8e89148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15852463776d983bbe770c3c0dfae90e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c66626f6d875e6b77e7040fe6b7352150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecf142ab756a19cc5065191ae2c4687151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ee9db39deaed2d196a525bcafb8ee1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df765420acea66e39c08b2a9abfbaf1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05111277af093f8afa1c47f9a9f3242d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188a32c3d495ae506e21d74607242fd4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186a26d537cbd6c8c2a6a232247e3275156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a215e2d8a6884c4e9bb8bb7ccaad92e1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f80093f630c6cb4fdb03f72e7c44083158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b0456b298ad1b6aa1a6129de0da6d0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3449b6717c7dd0c3481c54a9922a08a2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6aee0dd1a3606f06bd90e8cf4439a2b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1c36bfd95a4d66d39851e22ee3c7d9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3ff9bd5e3d72ea41172d9fa82704d9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fb9854c6bcc607e9c3852dec84fe30164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8979053258400229cd673e92508322c3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f25958273322910744bd36cb65287a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966662ab71f18e9a179004986ff91993167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6d1cd9c933b661ce5e56962598d208168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad89bf3a5278c165e6c6d1492c43c9ac169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4502acdeeb6478275662b28b34c6ec5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9b5414630939ab0e24351448940167171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd216e8284ffa3a1628a990855c44d2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4682f83157e08faef1e08a5584f0506b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d2f50ac57881c14dfa3fa5eccb6920174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0413f444827d757e88a7d1e28b9a0fa175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0224bc61a875a2976aa3f0bbc62351b5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2901ef7aaf31577f71ea9adc79f4d55177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a41059dadf2891482995f886d6c20d6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ddd24c149d9e13c7c70b0e5697d760179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78cb227ea91179cc5bad14711771d5d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52097f9efe600403bded45eccac9964181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6e431e4b21302f2e432300711518f7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3393a62a4652003810369f4c93f06c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c5423c59208d830f1b6749184970b5184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1055950548a193c35ef9e7ad0c21519b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8605c01dd7d09e83d4b2b24c9100b3c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e991aad2c7f42e9a9edd8c1bcad259187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa601e6b817f87136bc01479b545b39188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908426055781ec597e4e8a5b88897e31189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264bc921c60c3c48bd7ba945b38ccf52190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7a8f697accd6dc083c60d5113f9cec191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a0a878677f3ca5fb9183b470a142bb192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d3da4064bca3c3d1d257c679c1c249193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbfe3349d8ab4930244a182c21f8a51194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da220e8b6bdf484981df85423db2983a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d2ef4b189a62eadcda24a2fe17bf21196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f2e9a12bda0794872a132074853ad3197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365c514d50055cc28c7da8b5f0a34727198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38eab9777b8c4559798be0e4a75c1a79199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cd8acfc6d8e992a237b9d5ffc0c695200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daff128a669afcce29c29ef632863e4201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dcf47cca2d16cdc7dafe866a138ac7202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6386f296f76203d580b92d97ac6e55203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644df8961734f3384be64caceb3264e7204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f8ecc4f72d174b34e2bf3579aa49f6205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f161dde0304a3a728f5ec52a04b7565a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a855336fc174a58468bbf2259d388244207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d9ab6408407c82b60433619e6c3cc5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71381259b4a5eaa201d750b0097f6d54209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6edf0360c5d07093576f3f3aca5ff2210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a2880227bd9246f841917eebb4c2ce211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511beb5e0a6e252689bfccb7823913eb212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7019dae3e2e51bbd852cefceddc9874213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dae65edfeaece42ba587be29af6257214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1240e3ac8f263236ec20bbcee1fb225215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ed7998547f0698c60362135ef0a8c1216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11252e80102315ac9ca87216a4e51c30217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44465d230eb458fc7be60daa5a9c3fee218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b5be43187cb4549690909aa3280a5e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2953eb369ca0fd78e6d0dd65fcd382a6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821b4239655536462cad1b5a78121e57221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f24970dfbc3f4d3262b0b1137f7d1ed222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c0a0ac6aef9dc4567e276b1a0a6554223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e356c61bba5e0e377bc35cf6f718253f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f1eb201089c2ddc0220d28301bafbf225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a2b05ab2fa353e564a1b3ebdb78331226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab15ff34708c015de62f82c76d16d47227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73755ab0dd5f3072ca91e72dc4787bc4228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dd4aa4c96cf831730ced345525467f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc508681073d0e2b3b5625753155957230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4e07f62d31e0b66c35b61678be38a5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ecf7ff360a81e5c49fa98bfb4934af232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e0d57a1f98a16cd37bd8f2e04e8b0c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88fa6ab5e3dfad55908c1e5a3b54565234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d672c696e6376a5a5524503f7ccbd3235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04855ad1003d701bce5684a606b5c632236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29eb3bb4252b1ffd56e607b30c1eb529237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1759253fcfe4e972c0faf1d1316abda8238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3c6812a9f51f9a24e2f7dd794422a7239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7157c17f72fa11a3b40e467cc683f5c7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44476e9a8e647054324f5f0de28e796241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17569e7f13155fd0077706419760eaaf242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889a9f6b0278c2fc6e063ad5e2d532f8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d353eb81d030062c39c82efd62b2e6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b3d4ac684862e4510a8eeb2faa2c81245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7983e0ff507e43deec0adfd1a5aad4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0908bdad5dd6d715f5aa2878f5011462247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b420d65bacb944fed262674026e5cde248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b136243fdaf9c155fb97c75bf9c0a8a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc45efec0f385e17634d3d3a1d49ba0250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d536c3b6fc35ba67cea3bee299b3c5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf1847ed9b5cb12574fd34668d0c307252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf12933f806bcf2a6dccf35468a10799253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ecafb5ca35711713764331cba20b75254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf6b55f8711b9551741e1430a5bb3f8255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1077dc7508540dfde74dec174f4978d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dc6ff2fa748a5d536c638131db8bd7257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55641bf9639ae0077678503855823868258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2db4688b2a1ce09721550a15e9632d3259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b74887412d0a7816bcfad0b8ba683ac260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4f659ad76c912964997984f6e3bf05261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4795817cd9270cddaa12222b79e967b5262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676bebe2b4f66dfccf2327c16c362f58263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39508113559d6fe0c58fa545221aff0c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3064ba87d11e309731809f2b64b98830265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d530c97a2d17ceed13b05e972cbe8d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91ad3cbcacf8387d2f42a66c13c3775267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc8464ba4f807416519d2fd6c0c8676268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f1bb02e2b6ef65b1c85c0eb494ad94269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57e402467ebef6597ee21270d563989270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da28f3c40c3074df3212740ef599f55e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371a95a112865769bda8b670d6e59fb6272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6db91337c119fef51af33e72561ebd3273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315af373b3b6a742c14eb3dddbbecc8a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe93e3af7de0c43b26ad4e4bdfb4816275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638d84b665bf6f7d09cf84c3275842da276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff2140b624943cf40011500bb8544fc277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eadab7a8caa1df062ffc084546120b3278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647ab4fcea873560a88193f6830f26da279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348f1420d8cc86c802bc387514feedcc280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7e1ab645023a975086bfc60ffe6e66281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef424fcf572e21638db3f54d69c3e13b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea9247450170620ba47a385132b5d29283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8adf8203ad02d35a1d9fc0d9c3116a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b200b40ae1b6d73dbf0a85660bf360285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326e4de6e08928025696b189aaead309286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516cf39e2c9ff6c6de7ce674875e0611287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4fcbe411e03be64e4e05214b17b12d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679d9763a184d14e4f048c42b99c3965289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f165492592c99a5538fe473896366e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03ff3b1ef91186095d810169860d183291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20eda27876de9881a3f67b021476198292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974989059a621e7d3a241b7724c13678293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0b8bcae05c04936e73fed966cb7f03294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60209d7ac4d268ef53fe337b6d1b0ef1295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907de5780396f7fef8061a3adb58dac3296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b67d8171cb5cfa86358d4a7793aa61297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9693e185c4a0cfc14069724d1dce59298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f92df51011c1713bd96ab45ee179f2e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c98e777b5a014d4a3d31f990ec08570300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c46cb1c0b101f0a625847647ae0fc7301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b4ccecf49a122a1c2a9cc0097684ac302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b14d4914e7d8d54489912c8e10b5b5303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d848c8776667ae196bdb19fd3619942304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1519ad32aed8045a8df276c096b395be305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5221fa32149070068a583faec2437d7d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1a8a283f0a05e93399b5dd96d8203d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c987c4d70f71758739a298c1776e70a0308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a2fe24b64a6f01655324e7a8739817309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d474244c2b368cda9f63f846d4b9d306310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8b2be7e6d2fe52d1551ff6075d1319311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268e7500ab45eac08350add2a40406d2312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07449c02c6aaefc07a2ef7f9190d43ff313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aca1d6812ad95433b7e3bea50c393b1314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb5013d80b3b0954d484b93b13d10d2315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9080a07a757809676254e1c64e313b64316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc1fa7916f7497cd5746dde5c97f327317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb988674eb724d730f6f43abfa45cabe318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee08e7a7e60f140fd13cd466d2785a0319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35c94073073fda4cc599850d3b3a5a1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569bd469ff76d59f3c9e3350ab2ccbe5321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b63efc14e5b23d4f75d9acda071818322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d826d0356fa620b7dc33f7d6612d3f0323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2aa36a4a52b2c6b11470e8145844d9f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b21e0081fded9c4af2838175a9ff3dc325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eff4b5203596610fd8471bce6948aa6326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de443e1f52ae4846388c4eee76e5ff27327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c3bced3a90ae4756473663efee53b1328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d57e031dbbc1290e44f93b4fd322a1329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f706b7ded2b96de371d639c28237b7b8330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d9b41354916f362e38ef9136de5f65331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155ee776d0d429e1adca2677ee0d8c89332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1676e8567308ca518913dae69f8fa96c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9cdd933c3ad1e667f45b62bfabdbe6334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbf008a03f29fd93890e631c0c3d295335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce8f63ee5cc03114a706e3c25900a11336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911282036cfeec766e4c62139a096ef6337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e6e1c0fa34b6be8c7107b416e5e2a0338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417ce5e6d1c9586c99e77bbd05ef27bc339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324fed4d34cd42d70f9499804ddb2748340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb853964dbdeb13764601db78306cbf341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64864d298d100e59b811d60715744556342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aafae2f683cea7cd45f6f068c27bad9343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0f8ab152cf8f388245a8a980cf81b2344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270147627fd5122a3eb95735dfca83dd345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00a9d879479a7c990b476a072a11f98346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fd59eddef5aabf108c821592a71662347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324be140065d0432312afca95dabe953348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4dd3ce0d7803c3d682d4b8b93cf5d4349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a7f166a88c0a9ef8a73ca75aa69ea4350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c487ea421ed88f0468df6e774762a4351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1534568c05f58be0e6876ed4f563f80352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93fa451118ee4176bd3ae6516203bf7353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96a0c22b89c8b974ff7250e81d6bff7354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6409a15d39fecb5a2e65dd58d710e145355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3819f44eb27fc56968e4dfca5048cc95356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59844470894dba86b1cd3ba87f79d295357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f08761dd98f60ad9c9bd0b83b204e61358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb0fe79769cbc85187dc9fdcdf56f8b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36ddc6f26b3c263dfd33b12de2a4780360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4700b92eccae388b1a6487ca3843a58b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6668d49636a76458831c37a82cf293fd362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1840ffae37ba61f317fdc245caaca3363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1635da5dbe7d305eb7b0e12a76e85ae0364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcae183fd9523b75e151011af0959ce365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac4a4a70b946602eebb8be27ac10b49366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9479453b9f263b4488eb01bfcb5680ba367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357113aee2575942744cfb5b8a597bfb368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd24e9329d27f70c1de7e10f9070f51369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a609acb5f842cb4ee5510970c4986f7e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd85cdee756f20e070ac22074a42e07371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2ad396014e64df35519c40b86e5776372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452ca16f0f9398d70ac62b2209212ce2373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b912e50d84324bc8d534a5bef525daa374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4f0d679e3ae3acb04832a53aa3165c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55f42cfb1d7df50c43c344c61d0f405376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d203a353dbbf16249220628aeb54143377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1ac12cc64002ddcd6632b097494245378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b363158ed11a97e0e2e44e0f352e13c5379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728011932759276c65e4f598ddd731f8380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a71f7f2c5c135a5b7318134e30f76a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6658cc290b2e1bc41bd4498e20f217b4382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4985e05efbaf41b89eb5f70f362d3d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f3e6c38b810f03f974643a298be5a7384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1745581acc837cc6a46cde60c5d93cf7385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597ee990c81dcb56a7deecdc9d9fba98386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923d36e76f5cc91ab4974611273b4c65387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cfac77a4dc08a647a8406b00fcaae3388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955bd069e0397a803a10790a24c16c37389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83812963b545e904b4252904c06da3e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8b316be63288c6a074210d24afce9e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c140fac57b6c65f10d8ce34776ba9b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7a613adfaa8dafd7d144b7132a3604393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08a2791adeeb678e6cf6783771d7bac394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8729e680366af38418221361302bca4395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1ba52b648ce9b1689a228e8b8b39ab396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b700989c3932f75e42f21fde64e497397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d2fab3c3cbfd1d0bd46a126f22a2fa398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b35086ffc64002175711e1f7c4ea91e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5f93e46d77c341e924dd29a35fbd29400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bb1de1e48b3f1590a7ae09e3c34b70401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6981ca05ed55a2efeeaba6215663ac8b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fcb21333b8aa11f46cd7dde207ea44403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbf6a8150e9652cb014f76f80b8a7b5404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b68a6133da7617fd15dd1fe0f18b3b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c23ac348a3eebd8b16f1626df70dac406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d6f862a1a6f79fbd7f971927330fbd407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b76c56538a282f3dd8b42feda7b0917408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61d1106dace4ab6baa7ecdfee0fe9c5409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4127aead63c39f968b9c2e49fd2f0fef410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e237d2a400694e61107b8c97b514580b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d9555668454b0f626d719e19925530412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d15d530c2748363984709f77a436ef413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0268182acab9a850f1f9fe7b73b4d946414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538ec6751a2c794cb0f2e78cf6256ae2415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07482b6fa21273ff16096610e8d361a5416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d0e4d1f2895dd4413cca95a0378523417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d13e704eacfe0dc8222476d12c7d5dc418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3603c47c07a707d7690be5c44a07c69419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d499c451c8cd5d0252edee88cbfb37c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a34c4255105b06321414f95e1556106421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b1a3ef60663530b776be547299b2dc422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fd4998db6e3abad3662bf00bc1a568423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1dc508e18a72d9f88bb7f1adcba6d7424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf55e1d6ea5b44111a6230d30b84cab425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740304687b886944db32ba330ae2b5d6426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b1a28647dad9c6cef79f597cb118bd427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf64bcec13955939dc888520f704ff0a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2819aad090703bb342337a3a719561f4429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3588a9585ebd703200582afcaf4afa41430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acd38dc805feca98f1179040412a81a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e611baebf5e90bbd28100e4680c0aea432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8655b0c588c81c78d2f0ec74cdc5ff433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10192b69c31fa250a25b1b3cc9021a79434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52469f20ee7663f1b7c5c713490d186435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ea8e41dbbc3a8a0e894c6964284024436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61031a832b51decdf9576744cdc0a58d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911490dd69a4b88b12615796227ebb3a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9fd44be7bb8964e0e44befcbd2948a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3faed47978b8237fb66e60dc6d38680d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8897bbcbb59ccc0738dfdc4d47c084441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f3304ff7f8091082f139e9e04aacb6442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3e9c7b8354cfff2050a4281d990902443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0a300be7cda1c9744a55ac479d4a98444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dcc2ca864e3f2c681b161122ad189e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc10d4f46bfd826d11fce6424d420ed2446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea80b729cca2fa995e7cc57ce774b1c9447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7271b42b87d13232470cf90f0d0050448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144cffb3082380e83398e9caf656e0e4449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78355ad85b9c78d2629029d7056d8e52450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e73639a542ef854a1dd44c9906af65451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a902f15069f739f2a05f4f22a764fd452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d5e3dbc6859ea4c170304092e212a3453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8898df5b89dc34655a80c005f373114454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d400d634ab16cdedb97df690f20d68cc455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe501b55dde7b14f2ce355f29d057d2456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700457e301e14322f09bdefd9b5cda69457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e826486f7e88eafc6c956154bc38223458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3497be6e35c941db0d395cfae2f06b4459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608d68788dc52ccf6ea9441ea5492f43460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0a27a924e0febfe7aaccd9483117f0461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142ffaf9ee233439571b937e087b12ad462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d94fe1adabb8e8cc28d99595b620b1a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58456b495caae719d845e61ec6447f53464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7932f7344560469dbfc304c145d9f013465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8240dda55236ce4c3af50f41211fba466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05be3b7be11498662c4caeea5053919467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa32a3fd6c93a3d7ee7291ad6167ea5a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09871579f9e69e60464f1ba2c238459e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41813e7c1407db96702924ba80b00588470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf510aa613d96233167c6497b5de7151471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7ecbc89d100478f3b3082aeafbcc98472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047d7857e41668119a9c44b283290d26473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c63c15431d066bb85f4aceb560de8d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd770b4581627b3a06b4bfed4b12776e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0bb50f895c8c4c0542f0ca4cf1a255476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1537e6d8f26fcb2ec9326c3b5e9d4c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfb1e655ec91aa29837ef43626885ed478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d766d2865524fb3f633f112fb519e8df479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0304446ac4a89f3d389a3281cb27c6480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9707638ad27c20206f8b1f57b0c672eb481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5956b47ad924ff9e0f93e5704a7e2898482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94c405618aeccd153fbcd522111ee24483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28fa2a700f04541d2e9a5417c0e11af484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ef200d751c330b683bc9cd032418fd485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a853f677b32dfb1a9f11d0be88043c2486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48206cecb64861134173e02140bebfb0487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de0da202814ffc425e662a02552048e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860e735046bced9c587d86437e846796489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f810d945214044717c979507d708e2490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7b515c8328541638ea1cb30eb07221491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f1c379137833a5055793a9c252748b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7186c2eafc5738dd21144714987f719d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5582806b3c20e719b27e24776a08bf71494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1ecdab3d4f94a135bfcdb5780f74de495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647a7a23b7e90ca0fa103128dec2935e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a514e96179c3c5f8240a6842e769e0497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a75354b7fbfdc604d9d16839d1f4fa3498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7859a5314e908db74c91cadea2f1e735499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffc41bc2a0bf49c5b8af31c22348efb500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd67863cd1a13bd5b7ac105c55113fa3501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94717801f2f2455cf0c3231eb2daec3502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9401a6146fc52524967bca9433198b2c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5b4e7e1945c980e7b5604b8c3fe094504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f369c88e0d976a48d02f1bde8cc56289505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5cd9ddedc69e91d51d13bcf38bb53c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62398da368b1f62d54bcf9a3a41c0c3507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404b478dfc6cb2e45abae4d36fda3759508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450bbb9e507e2f790448ba0e9a7a46a5509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0fd765173390b8409a104cb4b7b750510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b023d1b2f470497cea71c39b55a137b7511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca688f7e9e49b65155b81d359822016512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e27f59b56c64ee850e192182aa754c9513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e693ae9c09827dc7c7f9cca23a4e3ee514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd037c38e9ff13f505298a0859df4ea3515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea0061280255276134146d55d142716516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28724370158e5eb88f3366b91652e58e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e565f622555f380ef544f6d54656a912518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7c4538b4a5a602bbef5a97716e042c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac375b0295b20defb04527bd9b0f12c6520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee2ff6f5c06f63d79a72937e38ff88f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6823b15563a708322686fcc29e8cb8a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5733b42e65319cbd81c8a67353380da9523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcbe0350a2ecb47cb2277155412079a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d01d5c3f66c4674eb037e60b10c72de525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579dc93f4649b706baffe641c3d7d639526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af01bf079a257e7ee944317a5a19755527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1372441fede8d67fe9bd0f97d1daf2528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82deb7c3ec7012e68428d5831df8002a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce3da4a56b85d21599c7c66db8963cc530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c81b19b4087c796966f1bf1e69a03dd531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdeb34cd8dd8335ce507b2a7d624937532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bb8be20b6382cdbca4a7811b6d33ff533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b764e9b4e0ab5fe9f58d2abd00f16c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89685d4fc6fd146ecb94ff7bd9cdf404535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2930625c26d4ceddccd988cfd73c6671536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bdaefb09288bde985271ae87d22a92537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0832be2a4bb228132bd1f3ecbd967b20538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27da1ac94037bb3b37c278f104da792539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b93ca999546d3c240a59dc20557702c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4c5bde6deaeab231e30be6f682e24f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30278e07d3ac0b52d14b9e27bbcade4d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a78b2c652ee3312366286d5f036876543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b119ddd75ee00d0dfa3e1c3bb07ef1d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf5d1e06d08b8b3c2538f5d4bff8c9c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711b248f514baf7a1c3c3515ab36cb8c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5038f740a6d4d655d0f864fa66026963547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464355f857ca1c14ab9d9cc8101b8121548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9665d8c054fca5a8e06898b57c41fb87549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658329d8ec5badb5c48b3e763cc07671550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b3141b5e6d2fa47323e2017e696a6e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d45027d2b902f76fa86e9675c3879af552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff5bff6cc0249017784e344fe984681553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e23f6b4522c76e96441fb3125f29b15554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38039ec2f5844de235bcbe53a18410f6555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9057b2a1f4bff9e1cf9fd27bdb080794556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc854791db60c3b2a16447fe74a40ef8557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e1185980470284851306bb9ea2e409558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd62ebbc0be08cbaaddd013897029c9b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16493a53e72594d8b363d1f20d36468a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065a4053bb9186e732a25751dc14dca9561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7532a9465fb06fd5a190d194b12b52562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae79d78da82a0e770f18bcadd075d7e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6630d91865053ab5b9b8b44db2cac7bd564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c90a1e4c43470104b0d5ef7460d6c18565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2a38eaf6d1038016f047ac63ef4b68566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0999936036a43f1e669568643ce8f9567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fcd5b717c315d968ebee1044754877568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d555ef60c878cf46456820f98d1b22b5569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed913fdf722f62f93f79505941665dbb570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4172478b22f1d3ea3f5ebdf1ff61f7571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce7122178e9e51bc11f26f6809e95ed572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde0fec222a5bcd72ba3afe50a27eb64573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01346b2fe758152b220925bc07836395574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88a6463a2a60cd738903c82fd93a06e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d658778ea8658d1cc36c9bdea4a3a8576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b392a84682100c1425ebdf281e05475577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395197906db2249fc14be4a7d0aeb1c7578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2151e65d410be4dd7643ef6e01950400579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78acba50f22bf42544cdaec63864b18b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eeaf5ce68e65a23abc54c128dcb8bef581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fca6b4c4c1bf0e2b8b663c11102aee1582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d3d96a6781e6f0de57d492a158f9b9583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfdf4b205137933eba4df0e33455c75584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6231e8767b4c0965ec7808b1001ffd585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bf063a4d3f90726466d97f261fce79586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef77444748c87a37f746c186b8f45939587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b1af92a2cda0383efc804fc8b5f00b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd486629f4cc29df993269f8ae2ec59589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8004af26a43d6d40f7670ed64acb5327590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815e050dc3412388dcaf0f70badad66d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e944e85044b2e04bfa9c33a5a2f7309e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92985559a1284caa9a8baf7526f5246593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed22f6a80b90c492e29de14f84046a00594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a5f1b611ba8f21e9f824aef40c143a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1b415cc162d1a0cf8a5a9df6df00e9596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ea0ad01ec0648a62219f917dd2aa77597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ee7175a8bd54ba37a641674b240db5598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9eae8722765a8bb046d3e3f32db1a4599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c27b1b3e0f0c2215f0544ae1674b2b1600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023d5f81d2fb24328e5f3abc686595d8601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5593ec827b361f34c2e5d5192a35a439602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587a416f1e485513eed18c5180cd4d1c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7cd5a1a356695a768127fe45631bc4604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00f5be6dd4c157c219979e8c9b3396c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543c3f9a8e98a5cb09ae0c2f1231edc5606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6754659784befaafa9f2f5b15cfe39f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66229ed87e02b41fda9d1a30c5a50c02608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a82aab6c66467b10babe288c23703a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87cc440de3aede232d021acdb8fb193610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f5a75d58c5e74948a5299f904b957c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db54894308b765ab52614a4aff281d3612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ccf054fdb4dc01350d0bf1348b6731613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd21eb7242026fbc10945c62f67546b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5beed9bc57407a39488cea2cb1e96ec8615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4673b4c57f02219ac7edc8331dc23fef616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621f48051011ce5f4b86099e79a4a0c0617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcc8b6b8622915381daa6f7d864ba1c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bde9f89a140b3a048b694363c7c055619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3324ba458b4e675568c7fb95867888620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381634ba2425ddfcad79b822c9cc89d4621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605f69b324a43d78ba3b4e8b07552188622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5af5908d66e9cc13aa85808eaa15cb623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501dfc82db850ecf0d6ea33d09f699c6624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff64441185f40616e3dc4c3ff020e13625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c6c3357f64c67edcf4aaf1636ebe1f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e18f1abe3729f2e6f4871c151e3c5e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4310767fb3f4cd75a7e1770db54082bb628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c14a340b4c6cb21f2d65ad5a699fa62629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3186a969735fb2df77b85c8f5dd20b04630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0874e9397aea1ef38f472a2b250dc1e1631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15bae1c5223eb31981e18d1863fd5a2632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f6fb0d6c85cd06d94256cd52a7125f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e00f7b46bbfe76782873493ef23f68634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30e78efc45d4e9ac46f9056b35ce1f1635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1c86ac6b0e1c4dbcfc3e2b51df8859636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c336d029f1c6f9d0453ae835450a06e4637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d9e6e21a4ffe17108335be03e365fe638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e60efbae4a52b19f42c75ca70ac005639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84098d817ebeb77ac696fa7c4a7bd99f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7dce063a8363dbc6efe6c59949a32e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d40fb42242491d0ae9314090857bbbe642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e6a515ec573e992d23bd0765082197643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c981ed625213216553db8d28c950583644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434e37624752c8e8bf7987870de7f292645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b470578b2f0956ac556ef8003b3094646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea986fc66cc0a2b0292588c568109f7647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356e595e314da5cd5826affc245495ea648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b11e5f5a9d49376f83fbf23f14373b9649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01774c29d384dc63cd8f120644eac550650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a4b9bf7612fb35155307ddd831a106651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d448c8e68404ef9b017537a2597f2fa652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28507e734602fb81ab02319fdcf056d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0e6889a63ed92aa1e3da8a1180ee3e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545eb0e148353634de45fb2ae5692b2c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2af8bff0d6e46aa437a8a4b2e93c4a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b85ab4ed195b110c87ade528509b5f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a29ae51e2ce3c09791537248ea600e0658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c9da28b78b29e99d0fc260c63b567b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825cc78b772dbd6b42da86414c11081b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e844ed4a0a0a24f56a88c9a806df823661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ec80d43faf1f8be3c294d4e1468152662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a94da17d454756502522950ea23560663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa527145665db7d60fdb0c9addcb1297664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fbdd7b450de60bdaa5380b7d0005e5665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf077bef035574832b533dc58c78850a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4786821cd2b9f471412868757aa267667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984cd38c2c82f88fb152cd5e048f8ada668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381bf7bb9fc5afed0a15d26478aa63e5669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a848b68fbf4da3f09a970d05c51034670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd0a5e2a61469245ba33c5e8a0314ca671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e5e5733fd482b94a27e71754c6af4d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3c473a129f9b50d18acc159271f6c1673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca804d178670639360d48ea4bb1ae9e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687e3969b0d81929a44380de9056ae90675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cfa082801e9e0c9e9766a37997f8f1676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b885944213ce4da3ecb6f1b246631514677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a793dffdbfbd65de460dba9bdfcd607678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f0a4af907faeeda467233e40e1135a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2da0a16a83661df238e6abd7537e17680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919bab604128b8e8d0abad1ec1d85ad5681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4c71cebe2a5aea1565ccf2791f2dd8682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dec14492f24cc868e437ce810b3d146683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30621b89f6647f4b5da7937083246928684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cb8a5d42ee8dd88105db4f09555e20685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd15572d376638f5c33240ccf9e4dbd686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5ffc99b8d062ebfc6ba011f75bd09e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2776edb9a46c75e852f1dde46beff4688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c043772ef3e2e55704e0fd65c9c7f5c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7595396ea748b6dfcbaa72d7c6789e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470ac0d83beef209a4fc8a2be31c15a6691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096b11deb86bc0415ed3cefcb48891fb692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623987aafdc907debd4d4275849d32d1693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09e7c5844eeb117e08e6e3de421d929694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052d7e1080b1c73d28c53437f4ea3743695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d92833d2ae2f8d534bd894f3996ffe696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd80c38e2f74a6554556423627bcbdc697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99ba44b8683f40fea43ed0862431680698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab3a09290febba66088167914152607699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ab99855b42894140eb1100d550b41d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcae1d03fc891062b60bcc64dbb78d1e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cad20ba4337e96c4075051270dae4c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5c91801039797c9cfc992a45c54a1e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0367dae98ba4c03b162ca1e9e1f9ebc1704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa567a17453b5eecf6fb3dde048c2648705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64feafed36e2c684d9c25bbaf828ae90706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444e5b66ebe43945707672baaf7bf0b4707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43793df96c4bac58ba88df7a0375b4c0708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a43a59c431d5f4d7c97bf8f71ee84d9709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c577a04e7425749e67be62399f170a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a245ce5ae141953e21e86e5d779645cd711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d8e1a1ce222fd65fbf4e1bb7c15f21712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f776ecac0b8bc1b8edce509dd8d5eba7713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614e8fb2f4a764facf43cb8817b3ce8f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880ae454293da51430888c635d3468ce715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebce14ea7345af3c561ea31fd001c21e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656051738e7dc9c7652f5eac9c387e4b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6133836a4c2c5075e9be478167c5eb43718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfe5a1c8ea774cab8e3f365cb2e1094719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee71eae98e250d6ba4ef7e2b00540b3720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254c5b35703a444ee7355f1592e0fb87721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f323f42bd92ead003d124721e757e9c0722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e17f11edbc840603051addb055418b7723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372c363d1eb2871175846b759024b476724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a74daf93c722e0a3295f5ffb207815c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5771a5d033bf880c806ec0af2fb757c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb68bfd52ed4e290d4a43e4ee244cd8727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f04183853a4bbb801ae45c63407f63728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb856d9986497bb537498ce16414514729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6524489c811129660f59642340b9549730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb044f08e31fd0451a9ba395f8878d63731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc3c3879d7ec06a5c2a0737ea250f71732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846c03449fec87441fe7d44468b2377c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1c98530039350cab4034c2b83b2213734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1576a8c8d4979b9ffe999ad8f3645d6d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26705e4f74e19f3f510daf9b247158d5736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa89f4097a586cc1604379bc87b4f6b1737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ecc7cc5d10828c46169bea70365aee738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166a422cc593525ec1b99b6f14f7609f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325a9647488973594df6b1cf4eb2fe5d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c250e1f2f3080d6a597d440efadb644a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1664ea68710855c71b8dd591e1161d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a86ebd0aafc2d15e093d745f133ecdd743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfc6d7289041c5ab43005e5434645cb744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bf0a23d4c9287cd9c92d06fb28c62c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d411beab2971dea4cfd7ae3f52262f1c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f5824076dcade1e01edea3a724faa9747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cf8d4e035c0f046cd4c4000c594e20748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57f786d3cf7815afc765e5f65121378749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678ddd6a129bdb5dae464a6a741ac273750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad4dab3acc3466366ea20b67d6d8274751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0927223696e152db3b3d23e98dc1b0f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3422590063c6fad6828ac94668b8de5753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c772b84ad8b6cc025a1fe862092a9d9754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc27ac395b841fd240252c45fbdfde6755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eac4efaed6aebf378922da3129ac38a756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5f7c380c3787434a402bd2342d0e5e757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13336463ba71c7b04825e7d79503fde758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5c828926f9d57cf5a6a9f6367a49df759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b44ed4d3d8d49e097d5a5438ba56b631.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8ae34bc14ce5580227c48c064d25702.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dbec8d7348177d4addae1cd37d48ce3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fd447905aedd1b875af7e10152c35d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9030ba2e2d8833e60021b303ac7950565.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705656b0d51b2b4e29d9f10abf3b1a406.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbbce38a80fc78b164d52d583a37cc37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0c8af06aad2c69db73dfb7a214acef8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c6ba6c3d49d9743b216299c789189f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3830d4962d524e3f23c8f7b6770c65e710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3145641e89d3b660ba11939336974111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00f9cb26dbe377d83ff494090a22a3312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5364554572fd52ccc9109642025739f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3faec2a50085ccf5c842845b390b6714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c920e27d41e4ded88b5b47ab63ce0915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451751fd3439c88329c55cb8f1b34d3516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fd2c9b05e9f34761cededc0a16bb8e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd421486dd9bc03fc3a3354e3e5597918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cc39c426d7d79610f02fed7808435e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b46a4957342d3637621baa4fdd2ea2920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3939079af6926cb0d0261655fe47a58421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea6d2e1d635dc4f028d62cb5930f35d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0b89293e510b9df41f3a0c5553e98f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fae5f61e2c57aaa3ce90ae90fef2f9424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08caf900c2fcac8bffc558ccb91745725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd5e72cadc95c2b7ecf443687ae29b226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2d02567ddccca0d721c01fa127422b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a4410698684eb3d5a0143fdcedf95c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bad63f0090eaa8cf274486ac37c76e629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d31a3dccbe2f8a3e252fb42e9bc4f7830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08800f771d529bfff97d90e0d636f97131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c1a00b7e6e7a4ad92ad9e9bd90cbb932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17afbe203217c1bc8521b89ecaab426b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcf9b96a69486fb461ccb9d50eec80034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401e82f396a13b830855f2b83046d40a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca5fdfc30f6008f6d376d51c73b141836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98366a34d2ec8c2e31643558f2b4e6137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987af6d6cc660796ccc5aac7b92a27bf38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3b817e9a216e58514202df18904bf139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d559a70d0ec9e72c81fd3aa434f39a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcebd1135950d6e032beda5321bb5c1441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57648f5a1e29cedccee5fbb9799ca30d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f0ab29bedc9f9ca4afd7331e2062c743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf2855751aac10690bcb2bc91d760a544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c49b6e35debb836124bef23412d97e545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbf483376cb1fd26e9130ba2b1ff99b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b907186abca63fd5564d6e1177e1ba147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a36c8d53518a83aa264e421071634648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771e418867f2d35aa0432f5536af792f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3925754f83bbe4d81f04bc796627b450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9165bd0916d27565b5f47fe4ceb2d651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c052896b117ab3ded76467c0ce7cb61052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c936ae21e45b13c69c280da2b8a5c9b153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef9f75ae61e695fb3beeca5453d9bbd54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5043d9d063995509c8e99447d36b0355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4771ec182a0e949fc3c1bf5dc82c0eb56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03804800680ca885794d664cc487aead57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d054c66734e87a8fa8c52d83ceb3be358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c089bfee852c07193c3614605f5d0959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ff8122747686d56f6149b02f2eb77860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48e3d58e17670318847726ec1eb6dca61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86dbe6988f69641ce1979392183129562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199127a1777b9155e007e541e996157063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349f5798e1fe8b4b8482964da29e31d064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94342b6b19d43c9d476538918fa28cf965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8bc9ea7fe4caa09d7f98a780337b9466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09976e6939db4a29b48322a804e1731c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78af29368e4639bc1239111ceaa795fc68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddafd6852511ae717c1dbe2c48b8cb969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e1832a899a321d1c5b89f5026f01c570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c23e1da4ca5f3dfe8a704d18a0ac6271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b07315cd933d85dff47f48aead9fc172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebaa11d143102f1a49a96e9712bd071e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809ee60c0a4dc130167b623b2e22060a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5653cb1eb3d785d482121d7c8739c2775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7e3da217bc9eb0c555ee621b85dea576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf2fb98faa17c3d52d6fcefeef4d21577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af5f295ac91a0727d238d1b154e24d678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8b9b4c6c2182dc9444c92f06399d8e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc9312984c6da99e52eafbc035f161380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dde7cac9f8707ef013cc3fef2bb0c081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea34e7822f229d71a52cc106b9082cd82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b60d07c9cd75bdfc7dd8403d34584fc83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7186d39aeef8f61efcfea68106474884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c5e5d0a6a96b5851bf25d74c76d68f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2a86f4236fa46d660309e8a085346b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebb37596a61389abad123b375b0ad2787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cf364516a1ae5e5e33eb7b512a812688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b137d6a96e97538c1667581544b1e88b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d518986ef880c00f132b6ff00c4422690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044e1f972b1aa7ac92225791ab35464691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891c23aba5f67c9fd63f186fee2e180192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d6611e71b9cc115564540a68fe319393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce3a8a99f3fe45960b6f8eef051064094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5360c456d9e30ff4dc1e16e4ea1c7495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09a5ceac8b34abf8c4dfc6960320a7896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ad4943470ea4df1b7846972c4c172897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d994899dcbcc31a6952aa022462afd98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a708eb0de16c1f7baae01e557baf6599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a2c20760336195fa1d9cff06b26668100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7433f71d39df4bf20fd557784cc24023101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a68a71f1eaea0147adcdaca13ca840102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e97256122b0b572c2115b6de11fc19103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4b8b8bd1f0fc99224d35da63d65c21104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd89eac6658c3c4106f01ecbeedd3465105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fbbea66077503af8922f60b4c14fa8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b290fc0275062dd1d104687dad0a136b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa10f581dde4c3f1ec4bc9d04d70711b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6468d08dc911be68886fd0c6c014aa109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab32b4da335f7786afbeabfed8eec98f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c5b6ab038d5852d85009c9d7833b4d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cf97496061658704f20dbe0970b84d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4508e5ff8f4066abe523fc4b49a89f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de82d8514c28938963121087459ae47114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfa7047d5c1615d6de4ec49a1bca444115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4aa21432a7cf848b90eb505e7e41c7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b5ffc0ad27fd2b7d41dfe3ca4fef76117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf1ea755b99841b6ca0618b42345013118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33725747ba0346be390b9b3acbcdc32c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e586fc780e5df2557706985d1e9f6c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e642eb18866a764c5e8d89d80c5e0244121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a51383d7d9e4d78e4a637e6cb14d0b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adf1b57f4c9b97133ae8d867443a443123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8f2b1d935144fb77ce5cd1a96a67c6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2337a68f46235f1d4590617a163509ba125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3d5717a4340b490f5533c3903d9fcb126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749f856dbe784a8821f28797460339c4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43acdc77782f8b9c0e719eef86a2be24128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5919161c0f99cbf5a5efaa4977e472a6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b75b44a97c99c3a14518a91218733e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adbc4b547a4ff102b963544339e1220131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee06c4786334407d54349b9d9fae05c6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4eed37434cfed4e881bc32f67cc920133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47dee17b3488ce617782f95f848e6a4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74175be1a5692e98233e9a8673c1a02135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6847a2fc71273783a51f45f30db7150d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ed7d7b583292e10e34c31179f91003137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aed34ab9c6418a07c5e4c1ef37c93b0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a8b641e0e86ad2fc94fafe2722cea1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e740b569fc07a326cc757cba5c88e2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76f87cb473d0c22918ebe7a051a23fb141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ec0507d3599dac1f4da4f5d49542dd142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae9e363930f5a2046e874151fefe627143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af0665dd7914b6f2e4245a3c55a8580144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e2594200c2b37687a443ad2fafcdce145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170acd35add21c0347b471cbc2074031146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00be9574693c92f96fef67a97a15759147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f801f1868f5b98f96b15af38e5908f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cbe3c62ba55aad7d97703ca13ec650149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56b213f75ceb65ae7abb14de89e3e55150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0523cca96b58a44cbdf44131b016c8ee151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700a02398e011162f7dea53fe41034f4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a74e5749feda5a0dd15964cc6c8da1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818b7874125709bc9d584281190c5721154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ce2a500f070c43bfba23823a3fa8b4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3687869027153cabd3d5b583aa2e7ca0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fa04bbe5ae30b83b6895fb58d689cc157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b16461ede2c05c5ff6f7253e462d14158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5b057a375c826d879f73be7a5ebdba159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e93a69fcd005f9baabeee6aa24e9706160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c97c343d4febe654bc0b418909c05b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d0156f4351c486b9a41e99cc9007ed162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f0fa8974c0cee656e87e3e44b8423b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1091d120796e0805a3808bf5e6ca540f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c833df80fc16e6d30647af45ad9b81165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e72d6c1d7649f5b40c6922ccb72da9d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f887008bfe6c0b27530dedd388c0abe167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7862c121e0c473003d0801bcf6ddc19168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0263883d37692186b4516b19399d8b36169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad0f970667c46f6483a322dff7e6727170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3fbc33423a298de50c08dff84d73ca171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f61b4c6479ec5268c59056cfa10b64172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874f6aef92fc57f85eab107172a74104173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bf463fed70caf3dbdc8bb6c64a5400174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761c5ddc0921e60f718a3299a11ba20e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efa4ed8a31d4a64d785411ab95c826d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ec71fb194a22c2df02ff85ed103570177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfa78ae0106eb2303df43ab7c826d78178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a4b3d1d1242060114ed0d93f55efe0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d279cce410dd127a321137c56804897b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539796454f75d56481a57245baa72bfb181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f588fead44131121fa871933524ca88182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6384083e2137981566f2202499355c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f542ba4fb80d8c8a169ca1b48876624184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5d969477a1e5fb46f08e627b820ec5185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d502ff7849207ba78f9b675ca4e89a8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dc5aab797f403ddcbf50aa10955d2b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3d0c3eea0e8d92193e5a5cee54d685188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6a8a491a24ff5c8a65f594e31ba711189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a848dfd9671733e13cf4cbc58d275e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94d5343d831a68f2ce1e3f6b94272c5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6add055e4106a238a5e55f4359c83ed192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a357d74d9db627005935d9ea4ebe88193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f197e86bf74fcc0b53066cab9153cd1c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e29b7f7e536a7e5b59c345abbd17e7195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed39e0158ee56eeba32fc6ee5977f73196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63c62aa6968a98698ae430db34d667b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3db05d9d34fdaf72c611ca4fb049b3198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a8f6dc0dced2142034c82f838787d3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e4e283f2ad3fe8d22fa127dcbd2dd9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d3cf64b5b307698bf6a54e281a374f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e67de3629a1cac534388173cb3f561f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec86cc82973a1413768dcf9c37e2e08203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4456790beb806917956805f03e94280204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa4a9195ff42aad8d1cf69720ab7caf205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37c47e55654b48b90e101afe19343f7206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398a27012f546bd3eaed46d211ae2d16207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639770325a70e353d96e336b1c0f30cf208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356a138efd7d3c25c71482abab5fbf71209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0479fc7ca9a563ffd4d5474ba5993a3c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1795cdf00a3a1bfc049c4cad9d8f43a3211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3c0a9a1acba8b7fafc7c86bcb2753c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490816f63b1d78e9c6dfae3d0e15a71e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec27a40e721694cf8d9fcdcf99b4079214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41da6fd697e61c989645b5557a609452215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54724f5c4ac7dc0ddf3b6ebf2b23277b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2e9490d39074ae322d9e059c8d7728217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84583bba061d5a7f3138ad9984a53802218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de9d8abc66bf8f458635038d221fa54219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f2bb04a1031c099942dfbdb7cef4e6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef81df495d8fe2557065b280f82f6e92221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34162048806f60caadbe099c6971bcf6222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24ffd8c03389faf840bf0caf4f0aeb9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deecddf9cb903188933a041684fe6533224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be893400be4423e30446c1773a09bf33225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ec3eed4958105be580d79c4d425358226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418a75954eaf8127567033d8a1b89adc227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151918f865439704c024f13ac3463b7f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e48e8ba062d91e9916fc0b227eff20229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f3b9b53dbbd19449a691a69d4171c5230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1e3a43cbc40944e5187612d9033c80231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d59dbb6f81f0119c61d7df0ba955fa232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c67ac7039a654abe0f33d78a297dae9233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781dba3b6f561a4bb1b34258771f0f61234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451f4e6dd29db672826da5dd68ff3af3235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac122c775bdc673704de24a20d168e6e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923c4a89dc83ddab703c8edc2da7f3e1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac45a2ad325773382da672f23c2a897238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90fe98ad38e28e204407399bbcce2d8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ccddd8d95b4d3fb55eb35bbe4a2daa240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471f803088527d9fc7e5bebb2be7e597241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d3d518ec9b1289fea5d91a8d5ff213242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9dc0a3a89a62fe6e4780ec5c2885c8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54af214840f072a24c488224e0090062244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e638e0fe9d8192cf52ab994c5a14195d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db648c68da88b44ce0bab3ed833e3c22246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945ac75ee2cf359ca6323985df3fbb03247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a048f385c28f3b93424554fc089dfa2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5c2727fb36e6d59632bd3c2829ff3b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72001bd924aa4593f406f76cde8e81b3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4deb3bf97a9c88c3c9e2584983e01a92251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740a62c9d8cd9b8f0ce4aef48c17c3fa252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219c1224c07c4dce0130a7adca7ccaff253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf4b51089e71fcc5537c3a4620b1b3f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc1d08b246331f3075df141eff89921255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858d0479ea914c622b7c7d5796d72d19256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4e2c03e691bbec269be10fbfe61aa7257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f48b15f612b59556dfdcfc6b590cdcb258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7773c20cee848a25a512b581c30f1f37259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125ee3fc2d0ae1e7b6aa33a5de4460de260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e2a4e0f8ca6cc25adb09665ab3e567261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460064ebc868901d81c450a37d919b54262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194b0318e094ba1333451bf8e000f29a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9619239b93817a0a39e300c2c72658a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70d13fe9791801da7edf8644955c6de265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f332615b9560f552bf9daaa7e75ac46d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee383489c34bf75c4f52899a3dc7a6d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a393375abcb9499f05bef7818c53911268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31cf3e4096115039434ab6081e1e0a0269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bca54b7b086e990c31a874001a4a87270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a312f06e4d46d57176676cc74ee513b1271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a5c4a38b7ac939fd0ecd611982f8f3272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec185d2dc2fbcce98ae17d9ed473c3db273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29f57b7dd1cf86218791ab5e273a8df274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2923ef432a96349614d617208e1830c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b655bc4221ea56d7e467cec13cd77b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4745a1357429fb0dbec0bf8944635331277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3cf686e3e3352b59f49057e99339ca278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb6c19778397c5bc911c646a125bf44279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaf36197dad371d077249ca675b4064280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977ec760b4ea829966170c14242e4000281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58c49ec1bd9ad4387bedfee6bab945c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e34ba22d7f8ba07e7f34057cd99e0d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d51b288f774a587b578be35adc641e6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304dd0cd4927bd0d1d3a8aabb0b2de03285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe20eae4eeafcb908190d0ea0b21907286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e40973973d178bc2a43f47bd1fe4c80287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d7c114ff252c42e0af57bad6183ec6288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12ad04e3b9a83dd28686401fd18f992289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d714df3c3b0aecd2ac53e07408d4d32f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b112207747da8fefec8a8f8f1967dfc291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ccdcb6537d657cfa605319ea2aa70b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0c538ca5cdeddab0e979b0146efea1293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaf46d7af83b33516536ec5d50aa692294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7345f0edca9ff19823c93aed12bee8295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5105bf6ba23f67f894f97b5eec3bfd296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbea462d73e1a463dd06b8f116c0620c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9622cc05f82319f897e64dd1d44ae5d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8006af662af5a5fb142b7248ab95c30299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb69a70ffad4f012f719d95149ebea5300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a02db1f2412ab55fe73289bc08793fe301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4f2507c8293462112258f893fe092d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9052e01905602e14ee5bc54d5b016ac303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934d87adeedf367255f10446904853ef304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39e0403945fbe1cafe929641bd434bc305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904adc2aabe91469ba6d3231d61cf250306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20a8aefa192ffbeaee7b9daae7d4626307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254f8bf8b1094c9014a34c921e4b6cd6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab6cf355efcd6233efd8e4fb8256950309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14c50d05d39fc9103d7cef8c9f9e482310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c59f4f7dc7793fb1223653828dfa52311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4c13a61afed3f8edb9010df61aacd9312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb9db289f55e34c2c5407bb6bb08183313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e6c876596dc0d586f7c89778b32897314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229253138b212b852ebed0eff915558f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d3f361b58a00f47b0d6a85443d0de2316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b69aa9411c42ccaafb07caf7cdbfef0317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ba47bc848b1090b9e056d9dd3b5328318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a63cd64190a8b99e5e3ed7003b3d73319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6380c00f4f69045e05171e57a96068d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffce71596d40b2b1100e0362504f429321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f3fb92db134af9752ee4e1a5f50666322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efee350da55e31dcd51152b6c3a1029323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad635acb3577220c0323d0b03802c82324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8312d4e9a57428eb21a623d572d356325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec256cf6b9d8e20e6a44476cbeddb5e8326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bd71b5616d4aa3da32c597a85c87ce327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5eabe2e23f866562d98dcae7b426f3328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c540a61f11f9c94d2f2b3550535e73e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8cc99da888ac1da56d8d473e481d09330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad0b88587c932347896a3b115c76711331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edf8ddcad4effa0279fb0e9302544e8332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaac1bf78ebfc192d145db8a61205b10333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4809c750ff3e5dc2a7f664c5f98c2c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899d57fb026e19fb0b1dcfbec19cc4d2335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfb02ddd679ea17ed88c74f089d9925336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242dee5e1adc19817a56735792fa5b7d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef0428dedd311795d61c26c40614ad2338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f048f78e2697f76463a9b46f526a3c1339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce19e41f800d77491aa018606c5d599340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85771c1cd8c9675e84f999e033c215e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705bf858c89d0d40d32c3f7173bd3a3f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181fb13895e9cde91a6e64b556610b5f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800c29d9ad33933d66394d93591b0fcc344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4b11f78118ea94e5f677fe09c52779345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ca126d12db4c12a9dc88d4d49e017f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151774f525a5ede99b9b3834662644ff347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44b35bf7a57b149ff99084e1fce4d25348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8690e4cfa519ee3f9bc5c96569ccc81a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a06307617f617f1e0dd54568bb374b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85887ccaaafe98591c3c7fedbc6f8eef351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53033616a95ce5eb4e81e93dcad90b35352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b3cc6fd79a6bc72769cb97ed460aa6353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235703ce89a4744c59965c67e45f7e52354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6352605541712a605aa3633cba062ec0355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5e8baf32a45050e0911c84b090dbea356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e497e7f02f1f8200a85d4d0ca19c81fd357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea74000cb455abb20f7f9f811d134a1358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971f005620eb74569a1fa79161fd6a4b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e7d5d622a82ed58d46f24ae4934f50360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857db87c514109be457ba9308e9ccd81361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab44973e61afaea2ee979990c5508b05362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f239a0a6fc3485ec6fc9ccaddc586c8b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8743a9867ddb77df6956f8c292914e9364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1cb153c906cdcc4b89a66d6b39d5fa365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6fd0b95303279a0f9426762988aada366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37280e1b844d0fd2774895fa611b9403367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0722c2cec2bab6f8dd73696b611fa118368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89853a4ac90fc32c916e1dc839f346e2369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e94fd49a73be5ddf3eddf1f38522bd370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0835c951a069094eeadfb1faec1c21371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a73930d2d1506093b49f6a70239658372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ae1e21c532a09ce68ca201d86ae61f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6153e986b8ebdd55077ce8881df2c137374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd840aaa44d174755ded407881ed9d67375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1105f5104480308f2b85afbc05e541376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de44c49a320fc5fa827ddbb45a5f3ef377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b02b554cb5e6b81ba8fb98049ea6b8378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c1b90abf4df6dc8e21df7c30181cff379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663b8b8331e8c942b81cae222353c74c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104a80ff18ffdacb54dc912dd81570cd381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5e2c5f98d5f61efa0d554d4770268f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2e96674d2a686980a512086471754a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5458067bae0bff637f65a4764a6c0c98384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c5dcee501032ce675950c4e02cf49c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9714b9dfa2e85acca1c78a59d243619b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d86cb0cccfcf9c49ea7ca0b3fe8bbc387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3da057803a41b650efd80115ad708b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbf44736afbd687f108facd446d7e03389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a29287407f32b50b041466431b81d4390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dee58d14e495c11c815364087b04c93391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2b587533b2eec391b1001f3905f2cd392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070436cc5f72b0438dd9abf4aef36c3e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7835dc95dd566564d84f37dcc0bc0eb6394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432b1d98b60f236c9d41cbb72fcb2992395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802b752af3f1f1ca1e7d353ad8f1b3f0396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be66f323aa4e8109ebeb2fc8ad1ee07c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafc41c9a6d3c8c30cc97cb7062ed65b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c15120787a82fc689c8325d95e8f94399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f3ff445028e2903e90276c08e40bcd400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e4e02ada34a42f15d32a8bd66c5edc401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5799ceeb53f455f381deb09df4a4af8c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eafe2e948ec94bc4c23906060c10975403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744704cf077a2fbd356518c2fd8832d0404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dd254c26358fc4702be93682fc1678405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbc4c421112f6efaddcc138b42193bd406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae40b3924bfebcaf962abe69bdde11b5407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c4fdc7dfd761cf3c6210dac8b8d27c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d466e3a255399f55fc861f7044052b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608e4354d905a3b202bbf1964fc25a03410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd1145416a1e45be1cd8b00a0a38b34411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4739dcf7b0f90574da305da0ada3519412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99db3400640283ee726b76b9bd35e913413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a6da8380ad9b5bd8efd3f45d601581414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bfc3340bb1f5c6946ae161a72a1655415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d229c6dfb15146f81c1b569e0b77ae8416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441f74e874c4af7244343263eada5b0a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53743b05969e11c124b3786b96fca0b7418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68d223b2960534d999a8950105566c3419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21155b6e6cc09307a7c7348ca186d3be420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8d484a80731f9ba751cc184e4cb749421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268f2ec41683a8370d80df769a08c91a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66284aebe7528e8bf543d72c177965ca423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395e0dcb28250869015efa5b39d6ae1a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18db0307b7710a3dda9ec4a3fd99e2fb425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee0e8bb64dbf1d3e381c6b53c5b6291426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f5b190c4b83981f7569c38a62d6c08427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84457e7250dbc1dc86b262e3d846110c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2e9b3783a203706ac6aec7b728773e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2487733bfa52fc84ea932e94bd2a8fad430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087f0cae0b15ee872cef3b6ec8e24c13431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626403ca4137f6257b1981b66655b985432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6ed9c39338bb8f91fbb5547f23331c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da73f5c45ce848f430663cffbb15bbb8434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1eda35f648f1257c12c9955bffd3dd435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cc9300d6da3c8f96e4060233b024b7436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33c79636815cf20f492a34650847f28437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe12da7ce99bf7442207f2b301995f2d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172628dddf0e29ba874a0b2459e1d572439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9eac1c033ffaaf02770cac2e4ef6564440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba257705a8e3b7bd05812843e1250e1441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2d53171fb2094d944a35fa4ebd888f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b147a60142355fc74e1f381c28ac2b52443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c828a4196126dbe182e524372cb4e554444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffa032143ef6f8fa5b5a43ec4d7cf86445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c510e9bd6d38c51e26f137fa9f48147446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dd9ce07051d2c00397e8b2fe5f6198447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e459fbc08d7fbd68ee9cc2eec22c0b22448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e298a9cce3e30e8c911c893379239e95449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d6bfe3a27047128fe027eb48473738450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cafdb6b40383f1e18b1243a1e47e32b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c73919bdd28ba14afbbea3e25b54b78452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33c8ba976f1d8e3b788eab06b9eafc1453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6460d8d3f207c0abc1f415d1df1aff0454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d888634842580bb61aa0f2aa20a737455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4360beb823275e5c2222c97a8d4b8951456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dc9f028a6d586d3810d453644c5d39457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ae0e38025f5fbec257d29578ce8118458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dff4deebd667bdbbd6b01464b1eb18b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe7c40a844dff32c9572bf49df554be460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d9a13daf9e51bd90cdc8eb710a1655461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c1130645f540421fecc11384987e25462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c1bcb67fd9f7737fd1ad03cf04e5e1463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee6fa11f12c220a097448a73005049d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7052e374f69e6a5a7b6246e73c65a2e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8011b069858291b44a0de9fd9467f509466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9859ae8f91c196b2bec3bf38d20f8f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9c512b4435015ab109721785d4b875468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cc04aa1b223aec0f2c584e54fcf5ff469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b609cd589cc668febe57a5c606ec87470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce8d49193ecb39f841d06bfe18af649471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3941b1fd45cc86b7bae86b523d048682472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a210b37f50607f6f46822ae96f730625473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e1e4eda5bb3167be62d77e1c2d5fe7474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39081aedb57fde3197418e2abaf8e5c6475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6eb2bcfeccea3484cd78ea4e609f113476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8617079721cf4dd459e2e4324673aa62477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aba52be160279667b135859e711b34f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da6e7e55166f95814a356637bb1f61a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f27e0aa61e408f0441f08b19fae64a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f9c164e53202bb79af4bf8fe6c6480481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0022c707be38690685e3c4102ac1e9d4482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3edbea993bbe08df67ec55df47bf59a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2416f62b36733d22a7b05a79663e74b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73796ae8e80a62177875f76118f2e67485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc5650b207b22453496e4f1185b3b67486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a36953ca77ee07061f1c8a2ea790adb487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdb42d8be70e9fbc6d8efa22eeb2d12488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c111a5c6c812ac05fc6826511a4d5a8489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9818829c33aa836ba04bfb1dd5b7e4b6490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccab60fc97e3187caf615af27935ce80491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcc5144a5aad2f5053ad3f250e40a60492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0600bc055ed0d016c98d786f3203827a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7a8d1523ed2d2f6e7b65e42a40957a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc80ba1a5af06f229626301dc2180192495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74aa0c840f9b8f5359ce154dcd1fff7496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e634da90cfb838c343378b0140f7f7497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8216271d800986521fe05432ab6320498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3044fd25a3e438a65d0cfd9dd2121fe499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15eea67cbcf45fbc4260ca2336dcf71500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fe42da982205844524bead4fe5ffcb501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c511439bb9316666f924b625526123502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11e31043d3876e1d597bf4b7ac72450503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a09d894a74eb1753014a3cabb140831504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252e018f3a147de876c3c4cd657e17f0505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d485bbf56de94db3aa8640019a908c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b8ffbea9ac3ac0dd65c52f7a120f2f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2310adc2626ba8d858c53ed22f221064508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ce4cc9c93c08ec97803f15ee9fc36b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a99905fda04c958201a285c28822bbf510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc517be7fde97ea088568ba40d09315511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70af89c3102c101e8e15a5c20f86ef3512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b647642a5f831cca123ff5be2729f8513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82319f25b750c02813ccf467bc3fcd18514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664fc85f96a67af7740c3e496a760a85515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e62d38d2ee35584bf8278d725be830b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0095881eaec61dbeb685a775d2b0769517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427294c4b50545ce126b6dffb5a63573518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd27c7315b36de6cb1e5e447e8f9996519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6912673d31c0db666fe2f7c0525d4a5f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46844cbca34b53ebef2c78a14e78f8c1521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbfc2f0a2ace2d4a5c3bd98229f6708522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c020155cbbc35da4e58523556af50c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ab9831f35c90623112c82c5b923436524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b18b5d36b1002924136c7d2afec379525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8707dc6d2536205f0d2af34289ee37526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745aaa3fb96542eaa377e003b70b5fe8527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7012b69a30be5a8ab6af778b5b09d733528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e0d4738fec11fdfee77d04876fb626529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26ba04c13d6bd91d31a88ca69a55a29530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff7788e8b25779992fc744ca6681841531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbba3fa0ab3c4e7670e35e705eb3b6d0532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c04a52066413f12a48a67ce579fa3c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfea7f374f6254e94f380bd809598855534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0f6320dde49fbbbd3b132e3dd326fa535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ccbd3712026118d09fa8e10364f926536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b24446dddd95d65063026017a79aadf537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95ab0d0a6fc51bd39cfae78f29e1840538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480833cae7806e467911490b320911c6539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71c822fff04bb841802f1d9c94759ac540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6854ab04d85875d5f9039b98312e2372541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204426aa4256bd5176108d07c7417375542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be4209b4fc03b2e66d50fc18978bb2f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698f254688f9fe599b86ab254521ba8f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3778a054220ff9d9b064d74fa8f5254e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b87cc98f01841bbf819a9504acd500546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198f32a7e138b9db928f7f43726d4dfa547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d100ebd219ee572863c5e207c0b9cc548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ccdc42f0975d9a2813b07d43e4d77b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb2ba39d84a3d3c099979fb7d720dca550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f58bb3196233f529ea54e160faa805551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7f48332735070c051173b5081f95e7552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b388631b9fdd2c5e00eaa82752177801553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b363236221ca92eb498f382d43842c3554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e802c2e5e97979a186f7c167969d103555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775e49e19f4befff0796226f6a1fc1d3556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7f6dc645a4f85bfd6f0a1506be4a85557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8597e15e206139c44cec69516dac1462558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9448ccd9e1a621974ad26f0e0fc35b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec1b8d9d6acd900288b845f2550e1b7560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76925ad96b3a5827a5347d208d06ee35561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f1543aaa7f0c38b7c85fc79009d0dc562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a067a5362d87077289dd1062777f429563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2feac4b60015f4c11a3326e310e53bc0564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3379f89603b03ee3fc248643fb11869565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa29f5f008a59a082dfa9ef7a85f553a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd749b93c79e39b146186c0530f14fbf567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52357e1c67ea23ea8b23a9f8af85ab1568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af07d138693cdb25f467e469d31ec15569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1df186eeaaa74052424f27ea48ad61570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27aa8844700082c6384ac0af39202282571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb6cde8c43a4c6d3b1966265d4f3f9d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f47ef6e1cf010dee8897746360ee6ec573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f736fe0555d5728cf053e6a5339f36574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561541e87c09b09f7d4a9d32b287c607575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da78d9a9e147d1d9990035f308e71928576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64824558a1962a4225240c68a4caaf68577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b01bd22de9905fc27a8447eb8d637d2578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e68ab16e32af4f88ed780e504137b5f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88eeef997e86664378c58efe8ffa428580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0690f7ebf0bf13e27e36b7576c67b7c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9feac94f600ada8903ce8ef61e198943582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78f14f055312592f58763e8ccfe3dd5583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3caaba19c4143e99294da5cec578c376584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9206ca592440365519489497549919c2585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a529493f962ea14d340bfe6402363b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d55ddf6931e77f9ab062bc035aca7b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae343086b72aa3230fb8c2ded4b0489588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0374de368a1d234829ce2153bb2cf8f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d169d175b954a259b9f9f1bcd8a4c3ca590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a934d27af546b7c73d6de085ed2e45591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b392cabeba490ae75d1289711e10f5f2592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b70753e1d6d7933026a3e1a6352cae593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2371b316a905c5d023d2b8b385ce31e1594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c89d3da728ee1db703f618ad04629d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863ee58fc4d5e5177d94e17b9ca3db00596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ba4f957be2e545242b697384bbe3af597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7249c75788a95109e87c8736ce220fc598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edbee6da74a650b580710566b4958f7599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7845a85091d4e75b6afa2e003ad787ab600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb6ff316e21b98ac726b4ce44db00ff601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45c0246c89e8fbc1c0284de6320cec3602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6ad15bd5135dde1859a48d4a4d1969603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072515c94874ddd879abba1544191643604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a63a9cfde1d21b7102d91f7307aacc8605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166a811ae0242f655ba5638f62f04d82606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4b708723c194918c0a943cc51225e2607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a4be89c5819a0b453f70ed78cf94f3608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ccf6458c209586723e510771c69dcb609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f48d9fabcff0588e676ab5f8ca6dea0610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb9799f01a5a8a4cfb5307ce29b409c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d7db10fe945f9cc49b06f5bf21a9d6612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29794607886d034276414df9e4b0ac3613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0165b531035667fa5afd98a0efa44701614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703519331301141aefda171392c8403e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3222565582bd5a47b1b46e828cd30a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7f6e0ca6958e724212c4a8454aa346617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04bb4f1b3984380f46dcd02e65be1de618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b76b9d2ac02fb88f64bb8672043b13619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bef5d518466e18b830932fbebc3b1e3620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4fae67cb662d64e3a276cf04c9f378621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3badddbdb245954d6eedd353ac0fa160622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6aab20b0ce682caa22148fb75f4f562623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130536dc38aabdea88e9fd5811d4d7fa624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caa33e4a8e8872382a29ccac989b53f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d2a5d005681f3ec778807e64867170626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cbf051933b6ebf8ece72e411b12f9a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c959da279b55a0c359c2123596593cd628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961d07df7ce5e3ac06649d639a2fda50629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826838a22cd36495f1407d4a941b5619630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef31d485eb86bb5fcee6c78d6f34992b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cb28c93ed2f461c5d3c2eaceb6bfdc632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dca69df2f41108524afeed07343f2d1633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cced80123772cbd6fb078659e029672634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf77487da1aa43a55dcb5270d83a94fc635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef758eed90ffdf011eab56b0e89a80dc636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865bdfa788e6efa769d7528c2c29e527637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4cdc1642e331894b837196e2376ca7638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ef0b371ce5797bf3adc7754d7665a0639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438f905db26c6a08875afb04b5f8ec61640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80e59dee93f859fbc0f09669b76a66a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e3b773cdffb97d1d6af63640fe9964642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a631562a0bb028ac33fa000d32bcec643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377f54f8857acabac2f6b90ee7c3ba59644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f357e3d79e000a189b5335b83d9a1205645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f22e70b7163b62717cb30d9947681c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd0679bf6cafad5095099ba884bccf5647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37a44c223d9959fb343f8d5230aacaf648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65749c753e0fd4127ecd8456d964ede649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe0ecf9d9ca1a8ea1e6c666cc358d1e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0d93b3d6fa972e9c873159d4e9543e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a578c34966327869e3ddb05fa60214b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194dfa1d93631a317f6cca2e0caf9aaa653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f1ef7d588c587bcf90422b95917213654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962610d932198863ee46c51795c6dc2c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4ef9c9873dddfa6a049e9366dd5679656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c8f233098b4bcdbc9628587a3e7c4d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f1e8f1d626324e859d78001bfc1295658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5307b1a883cde8ab5231e81d4550ff1659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1218aef8dbc4f6a6ef6fcf85613708b8660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eff96b4b5962aeb479ca5d08574ac25661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4bea49acdf4113f57adc2274267637662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097c795c3f8d673eec1524e1108eb8f7663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee67dd2e28e13ab55e1cfce69100980a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0584148d664aba0caf93fb6eb47df306665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b7af88e84025cf55e262fba7a9aea1666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecceefc52789a45d83886d05e383702d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43c8ac1e6480d27b8ddf3c4b26f2c50668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3993956e527bc6247da22337a5c5045b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddba8c1ffd0b8d30c5fb7deb05ba4e6d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7606beb54a3350a8986a47aa689eb6a9671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a443f7308e3f7e34470cc1416fdef6a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7f36f400f44541588ada6c43bc4415673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf565fb1124046d93ad021388f5d482674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15972531d05813a748f8e201f0505a9675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9f02220dbe91cf4a29623f5ae17e86676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3930612512de3299b5c6cc349da0e600677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b913337701637213f7476d9c84ddeee678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afdf858ed9cca9d88814257960c3b90679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ea741f27dfbb61b16dedf5ce9379c0680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eeb12b0cb96d2e12a22d13212eac084681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e877ad2a16f6efc2b536635398dc4b53682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ea9e18e798c6b848c47c6040470dd4683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0ac03866e40cea2bc51c4176308374684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6514c646cb058a99f1a5b13548bcae98685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6831d66a0d8fc02aa9f9461e7b02f5b9686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57f4d5aa22f9e5ef54e3cf40e39dcda687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adb5093ac508abec63f009184695dad688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ebffec5ff962494f9f084f3ecfccbd689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd613b96d4f04a0b270eb14bfc76811690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903b1b2d42d05d6c3134c68aba97fdba691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63507136502958e4fbd5d0e988496cc692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f117d615695a9ba77c72ac1b326e81f4693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ad045cd75a3f44bb1cdd89195998d3694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26a94623da81455a4f7c04f4b080d68695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457c7cf82c612f077556fe6f5bb5465e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ff52d60a798c5afc276b91008697f6697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74a33f36589b7d63975c90be5e0b1f8698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a103da4117f1f7f03928cb1140c272699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4649cbe9460592c7d573f186041d2c75700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05057ffb7aea58af6085405ab2c97318701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48df4203c2670dabab95155b583eda1702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913d6a170c8a6a9c8094c3e7f94fb248703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15be8f6bc6be7b7aced6111d0396131704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e3c81c1b3c516f15f253a7cfe225c4705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee457c9d059a553862883e7a153c222a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d3438a0be7dc4eccb755c56b4ca96e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a9a2a5dc41c32e6893ef2f33414868708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da005579f5b09034d31e2654f8244775709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0c8b03fa18990f834d4716a990cd78710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d01fc220e4488fc0665e6976a451ca4711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f97d265cf899db20b9d04439e8f1555712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b228c2851e75715d7c379ae509881c8713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7dce8e793aaba9488ab3a373dd0ec3714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c9a331c10c8a989c34ec98dedbf3a9715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524a9bf6c4f909b8f059b3f732d50a4f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a184826f3007c55b18d0765a0c3f2b5717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9820df85b76321bf7b15da6ab57e8fc8718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbca8804e439a6f96ba64fb6b1b0bb3a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f13d53b7095e845418e5514bc3ec6d720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3be1be58027eaef3e74fda26c409db721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409e27726de168f8cd46efd2d4dc4ce3722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a763e8506dbb95a11db72abc15850f723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e43c1b9be514ba7331d9adf8792d16724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da5ba57ea5d14a60d345101336db00d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5245b5a3a7b1da1404adbbce96b23e1d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eda541de3660657a6bd9ee2f5c5ed30727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05146a225d5a28ce8d966758f2eaf155728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be5ac6d554e713dd5e89afff2533392729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0340e5a66cebfef44f5e4e4e56d25a9730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed284d0ddf616cbd3e9fecfe6dde28b8731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcdd0a920da053acda757385c87125f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dcbdf0519e872d9f6964998d37c74e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d306d963bc938a043b333ab4f00c464734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8136876a224cc60331221ed4978a170c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96a8d5b72535b68b6bc4afec37d2c2c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948eb8db64f6c15e7304097f788c6eed737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67df8bff49de9a057dfd0ad1c599ea7d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e43f072ab3fa947768348b794b084c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551d7fbe713f4127102f5e728cda21e9740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2368ec61703615656922a8a9bf87ded5741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb73b96c01c22518cdcae21642bf4a9742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5129d1d2af0f80d117e8ad6d2644c61743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2acc86ddf7489c250031e41e7eb16b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781a981f884b7430c4191885a07b104d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0d90b46d16ae6ad8fd301c08706389746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3210684d16124462188cd6f20a4b79c7747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb741a987fd95489964221dbafdc86a5748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a77040319244d39f188b4a41a0deada749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983819902db1119da81e4d4514c1c359750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c189492f8dd0e989c193c377b696195751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7844b2f1858dfd3a179102fb8b2b71752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14e3daf28abd68441cb0d8e040d21eb753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28ac96748cd3ebdc9f6a105e9e40337754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a365d423499c4f2085910a1c69795d75755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3fa8f21a8ffc3228e38be22d51b4ac756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40554e7d9f62eff5f9f42d4a2d68576d757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a587daec2267e149c09612efe65eafa7758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ce608ed1e9ba6e1c9f719c94f77654759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>