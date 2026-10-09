--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58a23759157103e15a2d65f55522a501.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdecab1e667c80d703e415e4b010bf0a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3348fdb7007068eeaad5611e36921a573.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6e586402a0483885abe9cbec8930334.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64df72635cfd44d453c1ea8327abbac15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a96f64ee3f34edb427f3ea975958dc36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f66fa49d6a6e6905acb55b88733c24c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fe6a71791deb0efd44b1d32b17ac948.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfae197d0697b6f1540da2f3936b9959.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b0b003d004ff7553f8c4a69f6f0c7a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5b729d9dbbc3829f6450f987f69fa711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e876573944315a355ae0bfdef02ade912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b756bf1ed24ea325b456ba0405aa3e3713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd1dd9da3cb37446c309b876cb77cb314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b253b553efcfc62e343d22afe48ebeb115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556ea16ea90a4fa44d4ecf88da5737ac16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ba182dfbe035e333edf7eb65be60a017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ab65947b8771024bbb86c93b639d6d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d55dc3aab84d31f802da1079a1011719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021d25b120e88cb392eb48e34b0c108c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76af591015b136cb762b1c439e0a1c4b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd52f5934310e67939b55806cfbac6df22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127a26bf8c69e0f01b897eb8179b7cad23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4391d206fd29ba195ae2313dd297bf0624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cee77a469cc6650095b0da383b9031025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c890fd551c1ffaca270eb69394e700226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471278b47f936aacf81b854ac9b365b527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d561aa95bcf71b7ab409924aebe0a47928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4f22784d34a0b8b562daa033f2b60a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b52ecf64f2ea9e3caddbbdf653950930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c22c7c877c98e0aa23bb63f389baa5531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b18dc776e19da9529682d4f85711bdc32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a946f5c1cb167a5ccbb1adc007b053da33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a8c21efc69c632af134c61bc4176ff34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8deba889c6fbfceab67de6666c54938335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b4a977d39c073cc9d805d11d843f0036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027ebd25259a0816e9b5ee1d3fb8509537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bb4f1fab95d0923ae360978ce4287138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2f3ec56730ff0b4bffbd0e4284981039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3def610e1817b8eddaeee0cd9fdacc2f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2478a6902de34f951c82000814bcb04f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee819e29907a2b49782e730821de79242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee978f05c81fde9b86332e1861028dd43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e55d7df070652fdcafde8c8a3da57b644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce37cec43172f03afd2d1d4b5c248eb45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028bf5ce03823cecfd3cf0b4da03c0d546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1045266bb430d6d0c95d89552975fb9c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db17ce00f4004a2f09c465a08deb5d3448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e90b967c82f9c7dc08af90b178b9dfd49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5eee5ca4f5e56bac3fe336d95ee50250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471959d9b26dadd49cf04ec78c8b187e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f684bcddace1d0cef0d8be89937f8bac52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f9f201d0f5b3e2405794b96c2ab00853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b292f705dd7d63cd35e35c4e284e84e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b12b4b78b2794b18353c6c37c72f6955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63af652b0f3717c01f4ed1d4736eb14356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27dd628ec14eacb6a91fe367500866b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4975110051988a0805986f6544f6b87458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d20d9d17dfc085246a557340bed4cb359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a79ce88abde732a00a95eb9a089ca4560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3aed05fea7f13a5035c1f3598a259dd61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30358663779ca5b89b35c0da3159827f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628763b95d9618d2678ec61d7f23b8c663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921392a6bdd31feeac913ba84e430d5664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23de6e0e0bcff8fe76ab0c7aa8943c3265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eee6fe5ff77a8e0b71de251781d285f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022032d1772cd3d14d11a76b23d7748b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748d1a678b4674ce9ec29c104f31a4c868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1394d1fe3a76cce2d27b39bf0842849e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8b6942e321e9e476637067fac8d16270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9010481a7b2e359b3a995328d8b895c771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822e13ff9929665e85c5ea937ab5221472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3187833ff29fe74b1a5ca3bb42dc2e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9f1c22631b0d6c8a81426d8c91f23474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a903e76c7afd2034d400cc5ba3fa00c575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222bce85e81e436a99c74c9ba88641f976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af07e69e098faffe8d64dd7348c74ff77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d4b6bcdcdca8401bdb78b1c4d7c2cc78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206ed3cd609728ab0a20b205c40d20c479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee249b828e99c4c55c88e30544013b780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea65f45999f092072c9efe07a7fb1c2a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbf22816f04a593547c48d1952b460b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a4d69aa290394873d27cd3640724b883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9803fac190743afd35e8437b7392c37d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57af7919a04d8b9b5cdb08776699a8f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39192a85a9680634562184f223ed66d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd1fb3ce1f2918b3ea41426293bd99c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7700aafc36cc24a8366611796e7dc388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4425aee77d027b5d55c0024737592a7089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0dfc9de96414b771acbae8a2e46a6790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7bd06a4f11c167aa21c64e565ed14691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddacbc4e2beff2e186aebe89f53221d792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c281951cda2ace2575cc037a499a6093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecf5512bb8ef7d16bbe360c7ab755d594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f64bf153bff9eb6d4e801fd9679cf8795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf432acc3a878bdbf3418448ca28c49396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ea4df3184cefaf536ce879e953521797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098494e740ae4473a441d50da4da14d898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7d6b32b6909ba0ec81a73bbf399d4199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86cf0e5c0a0aab2345efd6517d014ec100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309b63b72c52e9eec85903336b581af3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a832ee6bdb39ab0e75e6667f5ec625102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4b0a0f809d864ccff7acadd25a00b8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db86954054f750c690adc425254efeb104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74551da28f22f93b2eadf506adbe3b13105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea34e19c752103b3a68258ecce5f46a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041d627472f709623a8f385add35d4f7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c715603de5a27a46580b03ebf91e27b4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca8fee3b9152169f5e8e8460bff8fb4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd5e1295efc26e1658c19e5f3b5adb1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83e90e468ae15e405d775b58f50e5ac111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbeffa07db0c7a5ac5e38807735cf5d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f494003e4fc4880ed3dee576afb19bdd113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270eee9d5e5d2cf8376399b00f1d32c1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470a978c62e684534a1f9196c40bb1ad115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5291d6e5c70e210cdfe5ba77dff57bdf116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a192fe696567c561c29a59c7f588ae24117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fedf2981ea6010480f64f91b93b37ea118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9747c68418ebab7b4b393afd1089a37119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefe01692c4f64d8e31bc94b362d996e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8daaf79e27238afd554643504e1341121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039b72f5d88d392306847728de45dbfa122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d026dca3b5efe457a7e2fb09b1f7b3b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa980574e340cf7bc24055258557e5a5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c9ce75ec3e1b117d2c9ba1f01d1ac9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7901bf2f1441ba393e45705aa043eccd126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd722e6291d02b0d1559d6c7f1e9e66127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75212e1096acb54c42d3f533f81fd3d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2868ca671e5d73dbf8575589749ecc129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18af4ec39e906890b784ae38b5df424d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6c3799c9773899340cb8e0e9c72742131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa617604f0fb0bb9d500e8363c34eb5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edaf452144c7df4e2967247acb50e9c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e398ade1004598a18c3b70a83ab7b6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15608241fd62a1aa8e8f79e0dae06c67135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1756974ddb730a83f4434668b8ed2ae0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728e11bdc4408c97a9a5fb51ccd84028137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10668125f86bc69d5252b5cc8bb3307138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be78d3e519c9fde2be14723c59be9e94139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea87dabe6c18fd1bb057059e38200d9d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dba14d9584f5666557ed46b206a4fa141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f1068cac51b027aa095da66743202f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f815f8a33e933a157418556cbbbbd0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c398b208c923e9a3f889ec8e4fa1a5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2b86089acf8c274490272b240c2023145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e351756f019681de39c74a2ea444916146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e20ad62e3b449c8292e94ddfe53d039147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8eb6831e97e4da6a4d7caf6d45d8af148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fbfdd3bd06c9f3a782f1a1aa2fa6bf149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e7908340e2019497a3a03fa2e5ee5b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790495c8db9b700dbd998dd7e043edf2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04fbffbdb5955cce9fc1fe3c848b800152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4d04873505523d9cbd4dd326e301d6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c678b46d5e8f01fd9d958800d30c4de154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828a7d5407ed6ba90b07e149beb9e773155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdff8236e27e25df29fcbbcc43c23251156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3c615a4b187a033d50ba729d529195157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af739b009301386ed3ffb9a99524139d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c23177f899969465f8f4a54391b625159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0a014abe2968278e6b026cf856c69c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43d183d3c20d908eb3ccd25e41008ca161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04add71518473c9f382467128c975475162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cadd242939d9c7366cdce18d09f572163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2056a0e8f40146244bacbe689c528483164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a978011433899a2b814f1ee68847bcf165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36157368a285888fc5edd054bf76e31166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018d061284718e976a5f50eabd1824d1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee7be99a6aad47156e4230c4b4dfa2f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21400888dc90ba2b9664a95c7623efea169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1999bf29939daca940e1f4a812266c07170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daef8b32331d53530b16fccbb1a8551c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9269c170497012e010be9b0ff7269c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f59754c31d1c39e1d6b0b80ff83b60173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f252598587337d4ef6c9f4254b5776174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6842b9dcd7d0f007678ce904d057a315175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1e5b057cbb833cd27c4f6d65d1b716176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d0fa0f913c04a9078c67a5d1b7dcec177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b40f2c53f8e77715bb79b3850b578d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e30de1e31dbee7cc4d4ccb19eae1731179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf61b24550d3901372b30c317df986ce180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6dfd4f0145527b28be7e3f4b795db9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c03b1b5538fedb8db69db8bd8b856ba182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a556dc121118a77faca89623c07b855b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd595b2e43c27ad9ac7d8d6702928f69184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83fbbff3efdbc6b26af46fe80380ac3185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca923da6949debd7234b68e8891a797f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c7742340da9934778cc2708fe32d7a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2ffe9352d90761b94ded39fcbc7410188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80941fa99337cd8cabf7b814563c576b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447b02527a681d6aa9c2ea4f914de5d7190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d05d5ec1307dace3d12ea93225e958191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fb1b4ad80b66f59df1d23bf7202468192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca49a18020b17aa156ffd79a7947a70193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e9c4e93c217de8344c047c31117fc4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405d5f1e07d45d5f79fcd7d0ed86080c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd479e35579ad8f2366cfe8d22ed3c5196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97cb4604f3a47e2dead29778558e50f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f87ca6a98eb1ad0a930c2b5d4fcb8c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1c7245d72ca71484bc5bb0003fe80f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c6cb045ab758c3d924e26ff0476fd9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548e2ea4fc852a42b38daa4648938722201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4845b2e9fbcd9630ee6767ce7c6c511202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a23f1faf1956a263d112cdefcbdb59b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db355eebb5a4384413aa07cb6f794fbc204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc049a0c03098b4f866475e3f5f1728c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de18311b788a0240abff88653ff5fb15206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e1fc0e6d672a574e49a82eb3ce3336207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d84ef204f82d54ad133c9aa411d964e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c60c9c8f4254f26527b0feaf8257979209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4e1270ab431e9b58213ae7b086edbc210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e6bbbf8b49575678357dcab2318776211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6721acd633803951618cf222849c1404212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082763cfd7e317f889a40d96428373c9213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfebf19305deca3afb3aa55b7e14129a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ced6298e82f20105682a5b1e6bcfd37215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4507aa4d75db52718b13a2adbb6c17216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203245aa70c90ad16f670a0d1a5a95b1217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d92204795cbdd92bf96331be3f5956218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd58042cd0a5e09bda5ada4db5aa01a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2989cd979a8ec4e4898e844e41b9ddc3220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4dc99496c3448a1047e461a961b70d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4710bc12feab3141996e09ed28b6a487222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cad6a8fb4ba32adf13a45a87854ca5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4846079b627a4c1a929b84880b2af39b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af04ad193860dbbac9b3601e65c2cc49225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8310b79b2fa570e6d9a6b068b31e0a5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dc9a07dcf4f15dd53aeecda1dedbd0227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10390ecb8069b8fd7b517325746922b3228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54310e9d205c322736f27959ae4e0a20229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec7175334881c967d33f9971a805f34230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a94592ab22cb76ce24af6bd19cd836231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082302363fd5e2f2ebb67d0259f6dc8b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0811123e497b0ede15cb75e0106dd312233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7770225728b6010ef662608ecc7689bc234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02dd02cc2afc6654627776704dd6e85235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7415c31f1ced8e0f6312ae5c4930afc6236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb497954ff20314d70b79e982eeeba05237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f66b80b420921525abbae6d95a91dba238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec9aa9bf3946885bc6e1ef0cf6216e7239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1981ce7ab496c891d45f754ed2901414240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d191acf1e54660cd8da13565f238cb5241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9233f0ab9df2e03d75b2827e8e591563242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f6c99a9aef1c26b241a019b93f4779243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab6a630e5e0fe358becfe603b92b18b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174468bf3b400a27e4d820a28091c14d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0968ae02a35441f89928f313ae4774c0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff1a69e902a2cbe6f646a2a23b69339247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580b8ebe25a1d509dce49a444c173341248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1acbc389d00a38fcbdfea19ae6ef9e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a72af4b900ab6771ac776344c1d9c06250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788967ef3ef38c6d10bc68ca77868ee0251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b685cb1a7592b01a64b003db40929b4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5968e4b51c70022274378467f3556f0253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352999f27eeb70801054523e0e17d4bd254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06868fffc44f12fe2b1f12f8ab642c62255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff30e068d2e11cfbc1e5691b91b3b3a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3a52ed4f2de7518d1379098a157268257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21d4fb12235b6116f702cad22be794d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411897f5c97c7235ed4a8da0ea352fe8259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639dab758c507c44807b510732e305c5260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0440dd8a52aa366388745fbe03400ea8261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab78ea1e8471a97d02cc8752437fc59262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af6df5096c05b791196771b0906d38c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768c032b0d93b7dcad1a9d4355c760fd264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f4f7a1289be8fb5c535f5b0ae9be8a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3279e89cdb462b259106b94ef39d5c60266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47345b31a4fbd02fe65ea7bc878772c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f44514326f8e3911b1da0baddb8a72d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08229fab76e8f1714b9260a4e2ec687d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820c7971618b2c717a29e075e3b914cf270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742df42791ae832e8bf8668d617a3634271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a44c1af4b814bc78843bf3f1692846272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15872c08fdf333b6ce1ad33d88b156d0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9773e11db602c4bdc2f7c6122be2d0f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850ef95832c9676a6735feb34756d1b2275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c3fca7eba263190e6676cea45155cc276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d7412c387108cf99f85a13812a9ca5277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603ad47eedb50c9f06ec7a65a3b5c51b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cde10e7bfd97c3eceea852734d54ec279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41191cd1d28763d5c6ee0be7cdd6d2bb280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b949e880185f06c849fe943f4489a5281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d2b2ae1a516ec75cf550768364b987282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa0d4a5cf904498c1683e47e1269522283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dab88e8ba2360cb57bfd3ebe42868ae284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692c17c92e61433400491a6ce674d6fe285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafff8a4859bba1afa8b2ecbd7fdcb4c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ec4f7f425de34295f2aaeab15edf1c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e131dfcd95d38f64432f2d6663d5406288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6dd59a10d57e8e28533f4ac0755096289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45994aa7566e5e49259be4bf26e1a31290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b90c84502eb62e26bd4330ae82399a2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4539def414594a26b59d7e3280c4eb66292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc1f4b99944df55441e51fcc2b30d12293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d071a4e8df98700063c171572fc3bde0294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3949570cc5bfa00b359b4aa9ad4603ea295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55aca58b08e83678ded9db0dca93a05e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f724a51866eb664ab35ff86b79f4c9297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd3b947b941b9b7cacea940ce5965ff298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef01c7b3e89ab5c88f65241edcdcf37e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d24853b88d6a226d41485e2adf2ff4300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c4b1e7448addac3de2cae43e57b647301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccd8742ea0730a6eabf5b8d22b0719d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb0eda9dd75cc1581ce891bf32b542f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ff311345d2785f7d7415b7cf7a694b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822002e38e9c048224fcc4c5e62f854d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f3cf3eeb5c4bd6fe2e8dc4dc25f053306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a95cbc334136c22023de2f292f7d24307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f90ea396c1d8775014eda5c69fef1ee308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be60782d333e3b647f0be616e394c762309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7466dd41076b03b8a34acb499d6cb80e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96928c6219c5605e82c717878e505368311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe10490e18e926eaf04e098b5b0e993312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b324537d740fa946b5b43ab646f615313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e564ff3e85c4f5f48aeb5e5ec06fa212314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64fcb916a1c66da5937705e029c1cc9315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf14a953a5423d9ad22f6aacbbac3c2316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695b3b2a6296a70e3bec1bc6351f8125317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aae018f53b3694a5fa2fef49428133e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106ed1cedc766310112fddf424bbc7c3319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9aebbcd0d9cddefc2179ab2a246246d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b79fe8ddb27c2d8ebd2c1011a7d010321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93a9b8e7b473a2c59ce0c2da24a4459322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1b56c4f872922ea0553a414c6caa1e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef4cc4c65520eaf55952b86c681d1f2324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db2152156a8fd99e9e55952783be9fc325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c141adb01d14b4e0e359e7a907944527326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad006ae8bf87ecd3ab428315b58f9fcd327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58de7c4c63859c1cab8247eea4a1f61328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf333cd7a1d03dc1e2fb8f7a67eb1749329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0138ed91a1737d1081203f08e77a2684330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4304c0aa4d21f71f8d03e6a35edb6032331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc85c50104770315f70f054ab2df31d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14fbd2b983d3ddb3485ef0eb9d71b4a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2ee15adb11608da8b0e2e44c85eefb334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e73cd149ecb956c4a7546d4116606e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2c7e7bfe1057563ca0b8db046c6f60336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb23c2951dd74347dd6474bab9fff4d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42eae72c965e6fda63dd6ebe1503330b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a6e5d3ef164e8df10ba476da5fa64e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2593cd0511d26320003d8f275350b222340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf78681535386f50bb6e9d467b4f6d58341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac7964c13503da7832ce25b3f79bdcb342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c6b115daa0e789c3086a82854aca1d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8090dd98a1958411f9fcdb1fbff2bf344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c8c1d6a2ed780270b493ba14d4b4b9345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde793ee0910ac30b69247cca48c0f22346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0825fcf264aced7a9dec7d6435f6f5d0347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1a457aa795b364cba4a342f369ed65348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2005bef8c0388ec87334227c54defca349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cb3ea4455fb2a5ad20fe541780b475350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb52abdf02d70572795711b0300b00ef351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1ae256de082d5047782b4834bf458a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be9051d6ad6a44da3a46ffd320ba44f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e7f405abe70cec022e3c16f53bd639354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacb29439b10b91371407e3433f3067b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2102fb034b6c50ee562ce2a63be7afd3356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5027fda7054c236b356c0c17c7f5432357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1187e67f6003f3eefc46a155c2adac358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0e7ae01dcf8205d3c0c7295cdf1309359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1abf99f91cf153414d8acfa9ee3679360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5ce7aecea5a9a8a21d8842759d0d09361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0c45575982024e9261f83deb3ef088362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f399a2ff20c85633266aadacc47d80363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1f803e7c92acf1a881455ce2cfe5af364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026eba7d27b56f97b15d4370a08e666c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7d80fad7ada1ccff646a222487a5c4366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e8509d65e11036353489df92c7835e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6d69965bd8f66b3f7ba61de99900dc368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae956cfb64dfc3c2bdbf35c9fa84fbc369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52033f7208cabc5438c505f3e222416370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515d51b2b256afac9518c59d6c43b037371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477088d51bd8adeb1b1e64abc6714a4d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88029ef269401a019db1102d8e99ce41373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8178236caba26f2556d22406c90ab3374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a550bed13da70d9131a224f6e12a5a8375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cdf89d2ec97f13b30371d0d495eb01376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4016faa6b87633cd350f6fda18721510377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abced575c332126a7cc4c36d322b034c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5ade3081c50a831817e2daf8ccb134379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99d42cbc633581ca0adf1bfb424359e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6abfff256a9e7cfe868128c0258ce9381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3210af65ebd546d906f4cceb2760402382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1a2c3f04a8e31f34a179efaeb1d016383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb255d1f1ffcf5a57745516214da885384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ebbe54e6ede30586f03bb8fda8b270385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee28c0dc58f77ad01fd11cb198c7a340386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee55560017c5ef46cd86edf49f761c97387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92d1a417f968e30c8f30cbde257e441388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f18e61617accb488d217f49b4dca9f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5456985901fb8dbf7860f545316c4ba0390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772d11957b7553ffa2425a4c8de3fa94391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92c9d2cc33bc71b630efee75f3d197d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9593b13064b1fe614ca372ac24c02f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c948dbbb9b2aa52460bf918d297318394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da15a9d06a24723687283e9da51aa820395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6fb41c714a4863eaf189fc328e47c5396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fc6cafd955185c4ebf9fb8de3e8f85397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99830db1381b3b0026b550353352341398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcb96102d8eed3f65963ee213431669399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7516c37bdd13856d6d8de479c2ce117c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9d8698cffed8a09866866c6b2fce52401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f76d997373ab059f5ce19cd3118b00402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edf71504982ca221e14bc57245281b9403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7af38fd692df71a0f7a13be82377a0c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9e46976e693c54e9be710da3b35c3c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1ae194c1bcb78d69f48ae2b7e9f89d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1846274fedb698472e3a23d6321f90b4407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae0cfb5fd1da17e867cf12c4122c908408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51fb783502fb6867d41aad7f5c3f84f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943f9727d7c7ae3050276fdf7e23e420410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e5e85ec657ddbe7c306cb051fd00c6411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02afb0e08be94c096a3da6728f4b9aab412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c32674ecba4a2dbfdaa6f29e2499fad413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99cf42a953ca41ea4a61b59c6436be4414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad877cae7592f8b4221f27b187ff8867415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4648d75091fddf0ae0b9774b22797a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c981a5493ab5a443c4932ac15d822e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed9d7e37f5f10c667b61bc416913556418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245f360f5c9e10adaa6fa8fcc202cde5419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae69063fe2c242b8018f2f2d590a351b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d414be472b78bbe8edeb8cc575d5b60f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be5f12a556d943d0afde24aeabf972b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69474974adbb627092426680ef24bb43423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410822bc3caf59794f2e3fb322319417424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa6484a807dd4aac9ab84c6973d477e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5019098c912acb5c39614a76ddcea423426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5ab1110b52c8f220b605b2ac2e65a8427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee58370c56eb826b7165fcb823c640b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98af90cfbdcb18c8105b54f9cafd284429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e90a9b19702be79f394b57a558af3ef430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33952d390d857b2edb29c51d8d36529431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f4fd11d557fbc882fb35c8f8590b7a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8d30b2a1e990f82e6d99bb974de90f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e0a1f0ae6bc460bb8cfea8b3c131e5434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750b02c03b98b27ce4a1e6b2c45c9159435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee4da47ad24f6638899460814600c85436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b7429b1d064d57e708d1f4c4b10f87437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b51a182c4c190f604aea08258283f15438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0e082bb9182c1e3daee79be4024eee439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad12d17f8016cc3b3059451fb7ae41ea440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1997c48ad43e9d2fd8817088b9433f1441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df26d7c1b5b41cb2d951d4cdd928cab5442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dd560ea48c721c0980f7e21bba911a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b58464d5617daa05c1e4198ff416bd8444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b5114026d259e7abee595aaa701b4f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9c4b7db81564fe7ae4071aaa0d821a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8d8ffc96a5515c0dcbf99a6abd416a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51266562e77b0f5a9ab91e035f49c3b9448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a790128efe298096c487bc6c1c6375449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd76a1a0477727bfb623e68cba7dc641450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba865b9a8ab6eccfe7eb9d01981e907b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932c50f40ea2c6122aed694704721bfb452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac0fafc1cc8fd15b8829457ee009cec453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73d5ef1a2a641c5821dce0d924cb222454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5378b9f56ea9197a729bbe2d20f161c2455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5454af63871dbdd3684b9543f978663b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519afb786c36ed0629a8150e8eea401c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc9848bf4dca3729aef1f6678000a48458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2888f8168051e9cae9eba5c99ea053c9459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dd953e919d840f5e5904db4cf3279b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c4175cecbc83ffc2f8cbb22205256a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596edfc2937bee40ac4376d12b1234f4462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fbf3e3af87bb1df672221735d319bf463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee151a599f017f3b823690ef2a35d83464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5115a8e7d1b61e515ff43f41dcfac44a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fdad60bb2ad306c1058a114bb00c23466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed780160d985fffa3f23bbf1832b87b7467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27e9b9554f9ede5077b69aa9d47a6cd468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6724da6060989ae2839513d385ace9a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07e2b1771c83c69c9096d84088a55d1470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdec5039bafffb657d192d21afcee31471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbb6252672b4ef29218fcd35e20aa9a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf297f38faca6debdd6856e28f30e9b6473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b105509d9c8749c80d644b199cde1a1474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049325b6621da4b2ea3409c26f163528475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2997a5ee091b55304dd0bb40fad0bf89476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69747c7562657b8c31dcc1f298c277e0477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacde6cbe344a9063769efa04f139faa478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3e4d1a1ec5fa932e7fb6e2e95ff48c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2ee669aa9353840ec23e9c0b621019480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646fbe30f017662f2a83d9fa797b76c5481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c484bf59a91e87de1d0248802da0c1482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3536b0b6719eeaa6fa27276d0475e8a4483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3db223458b2520f3dca215fd7aea07f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734939f8065c14f28c2c62ce376095f2485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b347b93e3042242765bb5e6309ecb3486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e4704fa8579085932b365fe0cc5999487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0827123391da578d81c5ebf564fa380b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a296eee6f2baa0528af8e9630731c373489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f185c98943b2e6c1351ffd9e1b5758490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfbde3cf8ad5db487a0b1c29a60c2b7491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5a627168536cc14dbc1d39c862c1a3492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13816c923f5de694c0c6b0e6eb587ad3493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd8cee6b0c0f0113c1f0e7b59924218494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f6247b3488f5b9fd649ee0a46b005b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b3ef5bf0f7c40ffa6fa1a9f9e7a56b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2759a7b3bc17ae9ea1ebb68ee5ece3f7497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de39eb1ec24f7b70a202f1af7c4a09e2498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b73a18f19f3ee2eb021e5c8d0e2ff51499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd45138011949b7d5716d632561ea67500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd9acb48b9a59a438f71f55a6d76a66501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931cc3872d5ab850c2167f0e22a3f922502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab4bf93df21e748eafe038237bc7ec3503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d702b3ff6977e14c2245ce49373dc33504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355680b9b5c92e279b50796dfebef1b6505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6060850b366e2a7c54fb32e6d84d2b0a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f94341b077cbc3405f3fced6024d05d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ed1fedbdae59a8ce4265e77eb64e5b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b2b695a8ca4422bdcde87d9c8d8a97509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c13bf1fd069c7340d584d113a32de2510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24aa3b96c513aec56f51654163c6904b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b4be957ddd0c3e80441a3d2d9d48e8512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7835686b3374f5735c3868771fd90712513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4913ae23b667f21f17b03066e6d457b5514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78f499f2ec8c1ba1a36a41b252885bb515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7ee24a4d462a4efe1004804d951556516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edbff4f7e68bda77105e13af5c027af517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de76c41a6d7b56d59e58fc1108875905518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d4b49c1bba105fe41b551f4c3dd8fb519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5602d5980183e68f4264f33a4716fbe7520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ed70de3c6b2a881270919e32fe8493521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d8a23abc572b8e788f2e159dfec8d5522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ce14b32ee8818d9dae7d7bd279f1fe523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cdd82dd0ce00a2b3579fb0e2f6c2e4524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48b6555e6c9b3f74cd9b0a8e4e981e0525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031381d5dc237dd5fcb49c5690a6a87f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a06af7a0d0aa3159cd3884404d6492527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c772081b4c12557828929e663ef3bf528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1bd258375a8883a957a0c57eedf2ad529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfc214011a86251e779c38d7487874e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef04c6dcdee5d33e6f95b29819ee6fd531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c87b7a256005fce66489f13f7705645532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949e329699d970d858ba9a40e29a65b7533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e62dbaca8731343a0c3216d64624b8534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac80bd8853028f01828da6623148708535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbf77edaa59c5023694a6fab9d3af88536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87efc9e16b62c26917c61722dba0d4a8537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188948aff9b03524b43b8a730d93abaf538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6e437a399fa0c0bdbb455301203733539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee92843291c9a6d0204058e309148442540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a17c028114adc60f8a8e4e9d042c014541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e738a8eb21a06bf4a9444dac75dcf4542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79cb9b48ea9599d4bd38c4f2975f905543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266369e2fa3c3af3de2a1f17ec4a8dc5544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4314c1f09eb23040185c17384fcd335a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b1b7dba63d95913b1167788f7f3a41546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b16db22a3b2d6a393df152979df8c5547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d424215796b32da8c284df37e3e60882548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b070824d4063f4a53df5b74ce9073240549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ea7e1ad68b7c1f1beecaf888d3cc1d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90a7be5298e14207d712ff7c24094be551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46581cd521ab6b84439e0bd373bc5f9a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6481a765b53b6d4242ba2b804e9d738553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcb813a6225e7acd28658535c646d3c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c78751e73ef4e0bfd1bd79595a2d806555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4af796294a4d7376d6e094624f9fbda556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e6128c621feef5b99925961885e547557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dd2d262cbaf9126f5fd60f00e74ddf558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba4451120c0cab89cf0940bc613c011559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e837e96f932c21bd3ddbb3f3b817963c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac3cb6753db963105fb6b2add817560561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf20bba6a4dfca819f27012f1be305c8562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217d167888433f5d2b7ca7f22ee2308b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4045b06017d1145e253911f93e1686564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6424005ebb1f7348e2c8e88352e6ee6565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2343b590cc13f0ea0df6831020e79156566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6229d86eb49c32630177575a40cbe676567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125a8c9233fdd001d5182d9c1af8b0fe568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828d900f2223182cee42a162e66f91ad569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4599bc3678c1b8f4701e47f29be196570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b698d3caea59313739119ea785c45d4571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fed878f2767f3b3ccbd22f3b7a8ddc572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d9b9f0ee5de6ac5bd3f2cf63f8e862573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c814386985fb3739b558e6c2a0dab2574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a393fafb74383eb57ff428ab46c63e7575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb640d85d12d44b8a3df264dbab0bfac576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee0786c68ce3807b57a89af66d44586577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74776239fd1e63c5793e9505bdbc945d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01828caf4d825ddfff13e189a742d0c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a270e234fe87d1b309834cfc6fc11ee2580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8108e4da15d377e95128145e5c990eaf581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609ceb9f0e9f3866add75cb5cdf470a8582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74e342f059afa1ce1efc8b7f4addcc8583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c49a4c57c5da5b51b89e61c57f9b4d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cf5eca45c968c10e317158debf479f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d67a323c110487c5efa11a7095db442586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb89c66098443fe4c47adf1c819f82c9587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d413ff76a7d52a70c67dfc8175478f0588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcd5bb26225ab5015149609c6285b47589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673472cce6d6f25e4eee0eb6b85d47b2590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35aa9ec6708955e677d8a3f1e636a48591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3d7a1a78753dbfc7e5181686753c55592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f146783bba99ba05136406078b432a9a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c216ff5938e35d1ed857ff82954c72b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c56a18da0528c82d4bbd09b1069319b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a4bbd29d8d4dfa30448ac49a1eaa0b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef686cd0e0bfb70c356ae193dcd0400597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01d0109ce0f99e56576b38e324edd68598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e66853d2ce7b8421f3a022e7353df65599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e9c6ddcbee2e8e1b0ad29b473a0aee600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fdbcc23d2bef06b9b5420c60c9ada6601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2be245f5409603cec54f33ff5e6e15f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da00ad47969a43faec83c249e73bae0603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b231b436cafe5a55d509ac41dbf76bb7604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b04097d1ea13f2137d5fec13228235605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a9482b74d9ea357e00c7c53e8b0d18606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316a4645c5722814be302ea7e88483c9607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a33ba9a3cfb779c1524cc96af20018d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6f92426922b05757c88dd4eaf1fed1609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e18912fbc873f7b59df2a5e996fe822610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30bed7f549f584d887a291f7d85f489611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80e4a9c6f3893ce1508ed27105a1914612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea54d78845d4a4179df4cece723270f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4a89ba54e9eeba83e59116f73353b7614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0873845b93cb41dd7fc05d03dfffaa615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7302ce892a61172b4dce05be378d2e8a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60970c30ad4cdd586bee06b9dcaed6f7617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c901689c6f43537f62f0c5653cfd0f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8131f52669fe5a7de38876f5f0b11c0619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49192fac46e949d5f0fcd74c12b3db43620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b8cc24bbf86ec3deda625305c756c8621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83720a06b0eddf08b48d51b938c30d4c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683cf45d74f69e2a5a207f36b03b8ccb623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9b62660aac882ebea535b42ae74738624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfdfef310538138e9ea4ace56dfbf89625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ab8e78d3956d632e2aad35f77d3bde626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339f2bf7e38461dc4029edcde7c985be627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e09a284b56cc31d3c3028e37a219ca0628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648b027a585a5787802e25dbc00f4214629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1496215d6c8a967b1126454927518fce630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9398a2412d7b07a5cd7a154783cd5e0631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2847321952a208b338ad868ba842c4632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8640f87b9d5904f4732d0fce22124289633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52cf7f058b77e468bfa2c0b5b26e480634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bff64cbd5293e5ebc5030b25e147573635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af71f1eeb3165c3a436838784d44745636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc2d88ef2e5c6b036df56c02a31fbf3637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99805871e06063238c44efd9de91b53638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35cd645e9bea8241a5a18f3b79067fd639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d46a32c01a174babfd2fb07e0e0736a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a25b05f45e4c05c6a4e05d7979789d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100e828a06149ff312a3a9ee1a1e6aba642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21de2eebc060b0a54d6efb28cc9739c2643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038935bb8fc0179fcfcfbb5754961d51644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469afd490fba02ee081525b489d09308645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed224acda9b6f58e211baee1638db47646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4f2a715e3fd63f93c82629f267ecb4647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571b1ea3fc187857665a35b02e1c58dc648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e099cb57894973f441cd1b6f64467bb649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64169cc57b38cb2415193aa1da04757b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dd2309425371cdb8153c60c61cd8ed651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16b39e41826342387f01c61b41037ec652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a1b858e6819d6e4877bb58fb10fe6e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24956b2e2bfedb2fd78d6efae624a255654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b11d7ca9ccf474b1dea525ec828319655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8747e6a7efafcaecea795443bb49a529656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640c993ce6c89535bb95d9f483e61319657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054fdf7317d29637a2d8833f19fd41f9658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957ae03cc1461b214f7542c4e55d9725659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da74e71ac1981eddec4440d253b7ea68660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e786e9c516deaaee802af33cc3eb5ac7661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12225154b9064dcdabe0821eeed10494662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e29bc801fd1af65f449c4eb5101398663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5955ee751bdcbe0db86fb8eefa95cd664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ceae13cdb7abf62abe8cbba7701c4b4665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c05d9433ad7a9428faa6e14317ae6f1666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a105b991c71e36354aa839b81f9aa49a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffad7fe244517d1b13f2c904f130ea39668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a659d14a49d6c717aef93c6298db230669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb387ba67a66fb576fbf7da67fe000c9670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364774977a8811c57888c0a52e3effd7671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc58fb265b1f99e1c721fa3b8dcae9e4672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031cc22bfbfcadb47504efb3452b6c06673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f16e485ecdac2218f4771254eb1dc6674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ededfac800135f1ef687f333956ab9ad675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f7cbbb39838a6c8c60625840fba2f1676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13916d6e0e2aa791cdc79746a5827735677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea2b70518aab667e05ed74781f1d3dd678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f012d28139d094fcee4e5637d018995679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc820ed17c4c512e2b52da2b6d7d2392680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e04b4dde40d5486d4158b3bf455072d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b9420ebdf06a570d118242707783ab682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2612f0216ab43629550cce4e6ed5b20683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6436533595d732b7a269f5e53fe05b8684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf34641f87d5f064d3801732d8d8aff5685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad18967f530218ebb76f5c52480094c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90438a78f3cd6c6bdd0b960234bafce4687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3c5bf3bb4d175b0820c4dfeaa6483d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c45a707a996b67163185ab3fba44e81689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbbcb209ab52b8ea5462e80329984cf690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb55529bf593420925f3fd075ede1fc7691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01354589d275c734c9d5ac6384786cc4692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfdd59a1b4312ad835dbca6ba18d6d7693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b960aee44d311aa25f392c11826f5f12694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d792bdf483ae96278aa7c2d6613c215695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d657fc0f12aee0a591e31014e3d5445e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa708fd19facb76dfd7653e8b4e6357697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46debb1b8b9b7fea6267ceb17db2369698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8281236fcf60ea94dc7f3e7ddb33b813699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f495ef5ad31efa8c9587c37945be70c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b179ac3de186c8fc9c5c41e8c80902701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c374a5ce6b0c5026eed729809cd5250b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c8353741494e50d42d8fcb8359bad0703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b27dbea361c889c1347f30b3183acba704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fbb2547909969c1ea2997f70a2f48c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a32ec08ec9086c778c6ae95b6e8bcf706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48bb1ba64c45cb2525449a3dc375c6c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43b7e41ef126a30a10229309236f9db708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48001786944c843e1a4b537183495fa2709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7269b0ae3ca82bc4c7eb97db07dbe193710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00188e16b2e3fd8c24643bb46cd32b24711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab846790557324e95281ff6a3e6a230b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b700ab3a8dfd6af38ab61d099b09fd713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae84cdaacd1770e2c3c04ec9959b9cb714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae87c68ebb3f773f1c4735462544dd8715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc6762a2c85ab3b93e6b723d9eb04e4716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5b27200e55a0473e1a246c26d2920a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e402dda8a17e70dbf6fce4e9a978f29718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f6cbb7acb09fa0c8d6683da7980a93719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca8c9aefff0827d17710c3827041084720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff8d6e8a1e4836b7fbb5e6c9fc0637f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6f4cdce70d05365f1bed3adfe32e0e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548840119be97d2fab20d1d6b9b920ea723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a791269dd4a7160b3cf02dae7d8e93c0724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1880530eae8f20c27e1e70006393ae62725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222193fdc1a4e4ab2fa7043a30b16a36726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1bcb3bdd17d31b40f3c277e040e5f9727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ceda9a32990374ef6dbd8c371d5a48728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc26281b2bd3709ea8fab7d32ec2b9ba729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e6ee83ed32373019eb3bb5f76d298b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92b7e4b35335e7f66e4be83df800dac731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f962f38470c26c66441810a4b4c6aa732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f9b0f18df8e2402da519fa3831012b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda6fffef6ea7232144eb9e5b986b4c0734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5890458ae536de1de1a62a647702a7b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5602227623619b34334f173b93c4b5a2736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8ffdc634d9afa407cf292df67b7fea737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782b2d263f2e4c02bebb874d1ae353a4738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6fa9f75a21fab2a85e29d3c206e4ef739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f4c1ffc854e7224e4b0838bdee610d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff013562f675107ce7c14140490988f5741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d69f433ad692460ce60e8eccb87b3db742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fddc5da6f722a6c5391a037a1b29e9743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c75acd1a305fd7bac028b8fb5ddce7744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78af473c4e436ebdb67358b456c4625c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a142adb5720b4a54fb4da5f74e3c59f2746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44be9c3769dc9d3b73b5fb1537fcf173747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34501f02533c54167a7b0ae1ffff3fda748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea8beac48666b55f20f2b988c4c0f29749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786070139422defa03cc70117d96f81e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfd42eaebe63a68c643852575423faf751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c990f77a8e393b0bce1e3eb3c8f1aa2752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08c7779a48e4d55f39fa50923973528753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2b2178f59d4af89cbf73df338107fa754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05841f8ea47da928a9eca3d017ce052c755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01ff0d9f9e008461248fc1112fc887c756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038c2370d01ff040e8edb9f1e2b86bb8757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592f06d4ddc687aee03a898aa2133220758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed6e81cd623c588e936e19486664a88759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3ca2b1afef19377c0b6172d8143fb21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7342adf1828d3f7b17ff2d3af0026212.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15ebd73413e621084d1ccfd812ec13f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e05e2cdc354b6ce0d303c56bf028ca4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee16ec5314a4e7d0fad49ebc269a67e85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634cf3dbfc6deb0278329e938698e69f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d12516992a82fb3159682d7049e7f227.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962cbc1720d6212d86f79985394eb48f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb0c11a050cf049a95f81025c2f2e2f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8e24f0af476815f94fb459a2c4face10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bc5ea1d7e5aa9e0fd9f38d0fe405e111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9a586f5c19a4347351bc689b5ff18512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16fc0986019badc138a486b4317063e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141678aebc9fdbf68f5b2b0aed0ee23d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fd60309b1346d00b78d14e7b12d5be15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e5fe93e9674648c35e0a0142d5019916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4114d36a0a0c64ba23041ccb67150d2217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e86124b8ebf41029f63a02fccbe92918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38d53772b139329155602b942b7f24019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2927d6684d5be6e9b5647e6c4e72d8e220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ea6ac93a3b71ef51f8376a7cca927421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cc98b723bdc55aea5b8835da0a6efc22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cf4cceb9cbaf53d08eaf9452d844be23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71aa5baa2c198d103ef26098ab34283f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f6c557860875b47e61f16cc3c7a87025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece03719bf4b503d6da965ce9c88a0a826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278fab3c5bb0267e48b98db2edbb06f227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fe61ca03b69ecb2cdfc810b3f384e828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1aae0d5da27e698be9a8029589c66cf29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8bb6da42f74fb30cdbb8a406b94a6830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8083b4347b1d1cb35e2f65b95a556e131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7393fdba60b8f58a9325c4a2b1482632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a8ed801f4e10471b46167105e6efc233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0da4e23f6e6f1dcb808012ba6e7d56534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725acb47be31cc38a11e354629d3085635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50cd02b20d081b0f48609b498925f4a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc9db474bb34637cdbe187591c6e6de37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545901b846bc2d40abd753782325bb8638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f34f430d8a6036b221338ee915df6b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9116ce44dd2f33ecd5de23fe62275e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0969f4b98593022b414bf6d7a4a7afd841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006c806d3085a37e7ffda95630622ab242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ae2f86b515a19fa2c1fe6d1ca81c7243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85295f50c65ce433ad7ce06fde6732e444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34ec0a705dfaf47c4a202bd3d8b605245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b4e5e14c1cca19d0ac75ce7e05596946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882a3322968dd565b47348ed7b4d348d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b431ede2bac76ee2743cbca2d50b2f0d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf745052092db4e3c08d993b446ff4249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f47770964f0088e9211017cba18610c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e73d5d732c6509caae94b2ef077c22451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3094ec6f5d66d87e1e69c055320035c852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4c1d6e1a26239df44ab2229c9a6ee853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ed804c160747fa45c91c9058c5a99354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097c1ce9860120ffe31f92c330f5baab55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebe1d85d346c29ec7e987151083032856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68f2d09b56d39e8e8cb7ee7de44c99c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da93a68df95d7c5e3e92204849009a158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e286f4cb0f2992592bb4804561e3f959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f75a06a7b847735d91a4af076cc36e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62020a0fca9e84cfb15f57989bdaba4461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c77658206885600f902e5bd6c4eb18b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a993a1890214956034d23b1781bf6ad063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e17950fffb3eef08c0f5a0fd46ade8964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e34a57d437b84116396afccf49143bb65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787cc646abd3f89de50879a0ff8b620866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58ac6cdd0010fff03a466adde52015a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1ce7f588ae37f0842fc493176bf2aa68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68390718cbced93cecea12ffce71ee7869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ba4cf2320aa2e169b75972b312756a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2574ee7d49da10f8f2ee3748aaf99c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b969c374b5cc8940bbb88e75fc331ed172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b56d9ca56068d34032e108fb3c2c6d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855806c5dece7fe4b41ee3ad6d83868b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a889417897860c8259de69a7d639d9075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca77fb8ce748aba418ce49951fef634a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85aec2132a6c5ef6c93f6cad2d0ca5777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856366c13389e8ee635d2558da92d4a378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238621f44c734ff51abd7970410e149379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d886d8a430e1e5e47c507d4a7086541f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0f52cdbc99449351321f376c34655f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929967c17856c68cd7c2da12fb600dd982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904a6384ca2f60c38e35d2e3a204b98783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8ba2e664bab7df57795caae96d944484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f205a2c98e2dc41a71d5577c1466cb85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad2d19b96d4093bc28c7640928a334786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a792c5e218a3a3960205091020ab915087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39176aade5bcd5fd16940560b840b81a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cd63543cafcbd656e886e75024c3a289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0870916c9ceb65500ccd7d0e98cea1790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfcd55743e62eb44dcae34338066da191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062e59137893d6c48ac8257a5b939d1492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a8fa30e36fe146d8fff54d798229ae93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7fb4d2ffe2867d02a1399c2e00f69394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e5ddbf54169b58b323f6788f20fa0795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47304d8053ac6399f30a159694b844496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1b1e1c31ae5a3d8081f23448c3179797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57d8d520983f8e2c11903c589c0dfa498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221018bca35e16432b1d698f690eb81999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249d6bd4ff1cc865f1dce41de533dfe6100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b108409c3ad8d2f9541e0d4a3febd28101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba2e1c73099dde53a008c2a291ffb94102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6e21ae8ddd7580b4ea55cd7499ae42103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3879a0ecba0b6245931b6fcb7033b2be104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d63a48f3b9d4d4ef8569d683807e85b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4733250b6eeef36fd8f2c25f79f89b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8ca019df6bf3a0cd639152a3ff7b37107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fea635f1663c1bd02189d7fc46a0895108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8e29f0c352596a4a309456d373194b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e42566f97ca1c93ed3a81c99dd186b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e751d2691a4d089c397012c4a2e05d3f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957e7d4b601723f01b622259e75c1fe4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6f8be2f04ab5abf0e9509e36fd88af113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a544612f37d85fd2abe2e2d1ff1a67114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bcf64062e08fb5d803907fdeab2ac2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649ae91491dc226a5068a8c957f59e28116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffe9b103d800e98a90d1dd6cb0ba08e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc0ed1d8064bcca3d7bd2f76e20e307118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee0619bd36a4b60cd27e8f9f68f1003119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b59ce38f6cfa942be5fe648868cc2b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e6446b1cf3e6f1fba91fc71a6880fe121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e380e9e045c3b4f1beeeefb367a52dd122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d4561609715e1d5a0618b4a635e869123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f679d74a0a58ff3f25856a684afa631d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2c47dbc773c0d95223daed5da89210125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bdb0a9211cf6038b714282dd56a392126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d56efb7c7a9ac494421888f829bbaa2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586412ab7fcac4983eb048b34e851822128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d666a5dbb07545928a8abb962ab54970129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78ca8c8baf88f19e3283856dd4f6ee7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9cd342a7b139f33e45d2a40976e8e2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7e8a946a1c4377f1b86aa3bd5d362b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb5e1a7d22bb7474624bb60aa1e5be8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589b3c5e282de5bbb2dfa812fe0317e8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef350ba7761c906045d6c6fe985d601b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fdfb48a044f57f85fceb803bf418a7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdf23219228178ec3e0a1423ff7afe6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db6a3bf5a0e9fa9d384b399f934af70138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b80a62b3d5df76ccf0826b61bb5fc06139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5ddeb22d79901810c97bf1b3210f1b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0276374edd1849bb2793fcb57ef68d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177b1e31da84937ab4800414dd3c1834142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9869fc957240dddd9e41accf6ff43d70143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fe445e6b971129bd0dd73df517bf0a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9ecd10851dc0c4f481b82fc76d2f79145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19b82ea3c54d42a1d3fb8dfe29cb8ec146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55619f02f2d6151c626add7db0140999147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153facda6909e86b89eccd7aea64d688148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4099f00d05e11673dcdc85b0168e65a9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb699ca148c80830831b89934eee82b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fc0ad5147b165d6cd7a90f4dccd183151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248eecb3afa5a80a00ab0e520a42d3c5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae811126b45a5cb6cf45f5702a981c23153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e654f94c3d78748067c3b12d627ce165154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec70692e53825d7dcc1d329f2b6c359155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24db8b2e2ca567eee018c40e1ec1e265156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e11af68f762d70ee043e452e2affd1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba36f9f581f6d9db536ee4ef976f5ab158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d92065345fa38d0acd44cb67e4b68dd159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cac17c889866fb5ab28acd40694be98160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a5538a6d6e8b2c197c8d86ac9c03f8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fbf390475791a2e7793fca8ba2e0cf162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1681701fc85a8ee6374a0b054035b326163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd2ac71422b60d32f3cf82ae8b0abfa164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b86dadbc4c9fcfa1c821a8e60615605165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1b02c98e27be991b5c720907c2d133166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e602bf4646ca0c521e093a56ee41547b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11a1ae8121c0b3b931eb0c8e4a3d9ee168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077c5702cc34b49dbf44fc47bfad5476169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776b61dafc72b793cc09195fa07e3622170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f343b5c718155200703a372deda9b98e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066695a0cbda58754d99e89b1ca75acb172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82891312e603dca7217edc236439670173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beae11de69dc4b66adae05c7a78299db174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f86d74e9b78d49c9371d7946415cb1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95d44a78e1cdfc794d1a092c652762d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac05c45760c040bb42d2504d94b1e96177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27638608502120ef234c33e8e712808178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd78f2e4ac872ff590bc2498d766f6a2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87099ec533970b41ccd20e8cf1e37897180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d27c2bf306a0d8e19b64790969ee29181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f66bc7db21e5957cccb12d12f2ac837182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a48a7cf95a84cef782b4c27a99cca0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c4c4cef2e2d98024bb40c9dc29a88b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a64843c92fbeab454ba652bde0965d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a644cef32fb49ce1c716db001fac81186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6289d3cc1450af6a50be62ca94860d3a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fe2b9713cf4f314b7d7285cade314b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b93cae679ce7f41129ba832786c6683189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662ce7a7cf54e7237aca786bf104d4d3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90f11d1c92c7825e7bd0e4049b23c54191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5385d72dff61e8b609445074e9790314192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fa60ea50adefbd5106a4fcf9887d90193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a8cd2081d11d82ef55ab9eb5675757194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bea100b4b3002eb9589adccbe9e4bf195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b064118fe78bdfc4e4532d29d28bead2196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ae130bd590f8e71a7fd92cdded3022197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d14c443bfa96f87503f68287915ee4c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fe06f12c1aa8f3301333a8288ddfbd199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb2843de8cfffe1a3555ca24a2cdd34200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7686b753050578e4ca1da4e44843df5201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12644c998d01aed4900056deaf68a7fc202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf0e2d5aa6f70f315d6a66aee9fef91203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdac1f56ffc85535f7d9b9c39a402eb8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa798994a533deca0208be8c2cfdf53205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767a40af53722c64042fffd9d5e06f65206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee91fafbb06b78efbaa3f735aacf635207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f86cb484d250e786a00c27dae860ae208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c06c3f6e0187af23fe3cb2bea028508209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a84b105d43b9d232a78747848dcaf9e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54fe6b3ca6cc09525a604e807ce807e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6849f54ab29ccde5b9be7bd412f30eb6212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf73d0d2dfa5a6d25e89c4bf3e8a7f2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e61f80be1ff030d5ddaf1bc733fc6b5214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b3081b3159e169b9a233d4555d5489215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f093f7690c413f8bab893da7d8f3f1c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436a6f4989db49be84a132be104a41f7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5df73861b5ac5ba6b14174ba338c144218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424800318b68230bfc4ac9475d513688219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5eb8739232c96da00d06c194eeb5884220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6a268e3e3f3aee5c7c3c94d6ab95a6221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a0d948ca8ab3f965f8614ccce1e93d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d067f1e0429f7ffd2b9eaf15fd9b844223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505da62562f0cee528ce2286cc6f42ab224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb50a24ab5052548357cf681a43fb7e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793e6ac8abfea38f1d1cae9d311bfa57226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02d936b0c3f2ca9a959ff44cf0533b1227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c108f09d5158646eeb6f8525812769eb228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be0afa0f1029bae11226fa83db12fd6229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8f291a0d9967e664d91f5564c8f08e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a220d37287d0554748a6ce9c8523032231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4253d98dd1221ec343757724dba7b6232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19742e480b5adf33e387251063515773233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c83c420bcf3ea05c9170752037a61f0234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbc3d1cccc32955a0ef6fa9fb9e6874235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d930b66d239895db5153766fd299676236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6ee5b65ce807517b4917cce01e9b76237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83eef966a6010d1973b615678bb1c009238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7cedaa636ba2f65e5008e277fd7c66239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d320e085ab9c7d8922fc707692c156240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee38baa531072c3c1320465dcf93335241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c79a9f85f5db649f76ecd1cb6cbed78242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44466c15431d6430ab09076bccaf217243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac1eb6439315073aff86871d644855d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6103caef3c3513dea284e81ba30e92245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259ea030e5c96094878a8e5269b19c38246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf24ca20507403c19440bff6ffbdf604247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5781c4e777b502e17763315407c9350e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa588868d8965f0b9265db06931c0c81249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac82de6028d43ae79b6b05a4ae3082e0250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4677970027f146e56d9b0b09037a62b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d749e89649e622371b93176e92c933f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f885d78b06cde6b41f98b68ef398e00253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ce16b3ef3d4c12283498bb17ba1ffd254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2329de46f4a60d0ccf8ac38aa2fdd49255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18efe42051367b7bbedad56798c0046d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b2086ebaea04beb3eef89d4214b7c0257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad46ed4ae23edb4d542c708b4ec9fcf258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343c4b351e939ede5fed1448624a9272259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d116af5e907ec3743903e27b14e2cb8260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19634d1885cfcc82cab41d5594887216261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937d31296fb006354d27f0dd704da582262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d581f0cb77f528b2f3ec28f0ebff707e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2cd68420ef1ead2107c2735b6c0fc5264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca87a3021c21e871ad4dfba9342d7bde265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674b30f489fa0a5fc69c5ecd67502194266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085311c3230ec8b1d1bb9251151a46e4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b994b0214aabbb72e3b7f3c010aba027268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dfa2b92579eabe7060081d2cf75d38269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1645bac33186433c3406345847878912270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18540c9c7f16b07e7f498c099bffdb83271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d9cadfdaa5ca01df7ad61ee0c707d7272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadd1f970f03bf298c86ddd8823594a5273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf213343f24c42a7f5953d5cad84731274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50471d8708bd71f99fb31e580524803275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e9107f0039e5c423f41448050d6ee1276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81741698c14bc0ad4ed2f92c45a60aa277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d420301c55332c5b1b5defe0f0ef99278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82091ec86aab8ccb73d179638964214f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2dbe45bb1524ba5244672d3810a966280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e2cd61e02346bafe028cdba04646ff281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f91fc830fb026fcfb37796fad452e1282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4ad607bbeae55364d169faf1850bd2283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbce74d3ec40a1361c42772ac4651dab284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242c6e3cab7d80344995bf358b3dc3be285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafa7997cd3f35ff604be49e40d477bc286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1948331582e03cfbd71cd78bd634275d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb6fbd253ad701666bc2ecc1bf31a02288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3174b4ab66cb290ae0565231743d964b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df75c12c424ccc381b1be2a829f56e59290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ba54ca5eac690c086fa00c8b6672d2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5189df43fa5bb24e5c4bdf8fca2e22e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d42a14649a204fa3dadb4673f207527293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c199d0e7f913ca4b39d5cc4cf28d2834294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323723a306eb603ae061b39fdf96491a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeca5bd347c6f103d0694612c3945ee3296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489add1e2f938773051f962b6bfec2fb297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54333cacd3a07747d1a25958b9b5e5c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530dce7527ad9d485179673ced5fc3e3299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158314eed9ba9cbe237703e63f9fc8a0300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfdc9abc18c5fa315fad18a230f1d2d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a825b47e8d063a560bec755c1949c6302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacfbc33d8271cc38c28e1ce5a3b0c17303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68dd59f7238a67c45c7f6b0fc020e7f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ff4eddde80b71f017c3b106a21f03c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5811d5d1a6eb82571485e967d4d1183306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2ab6cf2dfff4e9def16356e872afb2307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0f3b4e1cdef7bd0993bb1c14c83b22308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee68ddf17be286c03035fb39d15ee521309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02795c47fa5daf2cf9c8db241add0244310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4953be8e83bcb06f3173fa0d4fd9a0f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f13913591b1e6418db222990debaf0312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfd310436d13230df278fc8a7bf3899313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1247862167700ea1ca0ae6ca90020ebe314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765b22c92ef9473b0641bd828c04164a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c04c49261cccf3c5431e497cf43111f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5490da15a3f10e972beba40baa9b0784317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7672057046c1f5ab358450ad4aa087c2318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65f0af785d26c6a7a4a463654eefbe7319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23e0db39a02e177e6d7d7c2ba3ed960320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8e193c92638bfee16d2debb3b6bbeb321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188906a2962d757b8a182a954b7f39c0322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e24ea984795958ef84b7a6e483b2bd323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaefa691d9a224cf12ae2b28f4f6e99324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec7eed32d7a795d9432865b6e6ba084325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36c8182a4efee7f04433753a2d15731326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b316278c065d8671424e3b7bf338dd327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cb0fc10ab440ed0e1b18edc29e63be328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65eaa7c25299c8ce6f7c21618be5bed329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec88e874401dfdcd0e6262178f13d77330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a051d4ee7b2ca1746970457f4ce2480a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960ba3f5a87304d803b1549ef47b60a6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124f0edfa0294377053677bda6649dbc333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9bde1996627af0460ed6131679c050334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce389c2d92360d71d46fd1232b1dd85335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66cc593c9ce909a7f989cf0e17c653e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935841a18da34782cd476c667d63b413337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15480797dfe0c5ea7ec4b7a2e362240338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070581ea2591174837c5b4d1c6c121c6339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079c267f40a510957f912111cd490100340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f477bef554965d01e8a9ec0850f3943c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b584419f81924b86033792a54cbd2eb9342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86719409a15ca153ccea437974b53f4e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bb7d176b5d0bc045e016e1779a9b36344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9622518fe503bf29ba26208ad2720905345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db4448086992f25e36222347d2d0911346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78d5128483a3ed894c5894c4860b736347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ee016c09a308937381b3ec9fcf8df8348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f978b7faa6702eb980a47c5b5078ac349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5d1464c4b017d70eaf907fe3339bc7350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7649af27c3890ff79285caeac20a54351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3914cfaca7d7800f45ed5fd49c722ff352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6305ee2e996894dd76773e60b93e70e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94253829ef72712f2ea040c76ca38ddf354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd43c8d896b883400102317a08bf5265355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c60380899447ec636b882baeb1be51356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f873c6b2a472d0060ed021f61ee59d28357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c493d3364c902cbbd38557d08b0bca1d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadcb564e51bf9cd8ea32e008d4db27e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a18395cf54f3e41e81721dcb3e8cd3360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccd38092daa7aff2b886614f72e26d3361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7abb51ac0aaba0d339f85fb90bde53362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ff4c03025d6b2beb87c4d8a568faaf363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cf92c92b50fc656527cc39a0851091364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf7426eab95a5e80d83e4db78b1e912365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db8d82d50a58559c2a21e99ada2a64c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd01f80a04e311f595d9318e73aa9b6367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96eed18363f8dcb603c59762aadd24ad368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d62621518d94ec078b1c0f704d87fdc369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f088206aa4b18dc04179633789dffb57370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979b097d7089d3e53c5148f28eb53229371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b395d8171d369bd6b30a8d6a53203b2c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af58b0387d99f4ce0604470a2903da5373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b2aea813128fd7811866ad616b1734374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae30d22cb2d7d720a9fb990e8243fd95375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee514bdbaacf54f1d348b51ea409d2e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b174f41245e7644bebfa11ecc9da9f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d1c6de5d7d81de232387f1ba89b7f3378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eff6edcc9329e92b4dbf0532922ed5a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c7ea406a52f7e84989ea6f3bd3c28f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec783e479da21f4a5a8238c06194db3a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53799f666d4b64c152082b49d9729e0e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c14a9ce16e5579aa072a88190043a4383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67a5b3189b7d0bb39cfec1d40a68530384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17982e59076f6d53c913aacfb27798cd385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f84e0179583492b377771507707750386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2caaaa5cf1596693396ffdf25ef32015387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc56b9f8f1b81ff23aed212a103d550c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9799cb178bba38286967501723b6fcba389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa87a2699ff4502f94d07c6cccc7cde7390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cee573ba6de094eca0cb3e3ae3e75c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deceb06c09547bfc47a7f0c6cd40941d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7af28957c65f2697c2e3a5e9b9578f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b613e9003c609d7baa9fd7577bba398394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c72c5d0c9525c6226bc921e940db91395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4ca9204e73db5aa7bc5322aa83f20a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e28bf3b6a30c0a301398e3db8789f9397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306b06900fc65d216d24494d92f874b7398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f00c15f58dc7550883264271f5ba75b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fac81f673ff632e3158734023117c9400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e383fd710eda57a69cb7525d629d2cdb401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b980590d2761ae4c71a9bb9d57e1762402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fe5c986d9350426799b7e3369a507d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd47364b95a76a87992f2296cd22f6e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4dd740bf5e15feaebf9e2df56975c2405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3016c47924426b7b947a99298ca793406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccab692d2d7c7a0f56e0aee80eea412d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c3d99d2d0fd91311a1c766370fc241408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4c72e8b57f2cef73e1e4b338ec28dc409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d64af2f7f63249f67c74e6b1cb9b40f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de0a6afc05d75fd948454399ac89a30411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252bdaef1634c1c56cf2fe89c8ed42c4412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c189ccaa3c90090f9122d4291fc5a2ac413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d9c030f53dfeffee115487e03b5442414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b5c450d33386383d479edc8856a325415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4a42aa188adda3277d5f46b5d851dc416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c302ca875c7d09d4f05521e1227f4fd417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d59a0516c48f89792156e3465a42f3418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f9da39623ae7866deac1095d1d084f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bff885cab8e2a36c8e23dad6855fae8420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97689bd9c6c1be912a5be333d06cac5f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316b35be18dcd701d535406b5f46ecfa422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746b717bc827137d8a43f67b8ff34127423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9244f0bf35d1dde72b870e6336e956424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbd3dd4763f557e97bac891590f19f7425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecad7e7de805dbb822e4d09f7f706de426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0992e2a8b10328b87addf386f5656b62427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60323b125fb212f74c7e5fcbfc250c22428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a071b5afe9aea27c801d2f432225ecb429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0e197ef96880120b70d5b3bda13efc430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b91eaad75d88c7d3b8d7135407a469431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb8c43a8ff010e3936c9ad55139457f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c96c8eb1ecbbab8298dfcb4819d8f43433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b18bdc9cd6dcb70c388604bfb621404434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b482f164715f10d1bb7ea0f8edde753435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5debd42cf9ab7251677a2fb816f8c66436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccc1e9a5603753d1dc99468b98121f7437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9523c3e966770ce8d1456ab605be749b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9402b58209bb67f8bbaf3deda9fbd4ed439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d83201920299645b5b9d050ab503bc440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf46ab812b7b399a73a5f004149dd163441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b57910a926c551caafde04d4a73166442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294abc5f4b4d11c9df282aecf8cd8862443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa97cf3c17a591d0e799a458fcb1e643444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60570c28660eccf3c59f7087f7f4df33445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ade1ac0fb6fc4f6093b779dfb7ba6c7446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfea8c8539cd52b11c02ed831694be7447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234e585c27c1fe6cf1525147a6e46be5448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccb1efcbafac89e63ab0dc08d469e54449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4cab858316331825441e57a36c0e73450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38d61bb851584d6233d2eb207f84a46451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801c7c23c68abd6491e3efb651a86224452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351cf3c09ee85f6ed44657640378c932453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15f5e7060282db0b31115e98006e937454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadf77b4f77e9f9bea92c3d106ffbbbb455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e7a0b1389cffa834c07cf366ac1fe9456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4cd711f03a8ea8331e02335639f704457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b887837ee758a8185e7bfb7aa1a3b2ef458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9299f2dd3f3af3802ccdcfb181092e9459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd23d980904eec22ebacf94d134fce07460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf16ceee4e8af2039e4d692005bd46f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc02c441c69644ac86cf9aff1f1e14d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07c2b77cd2f7a9b0c01c25dec3259c0463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51afc89bc2bc1c24c1dfffcc299a58cd464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ea1b2567207615e36e38cc263d25af465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489624cad8cb97eaf9a36fcc1794b528466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85601d7f4e62eb7e8cc30903cc22dd9b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6faf87b82b6b50437cb2383ee3b3fcfa468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84131872411bcb8343c7df8fa0d49c75469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812d94a13b9099a9c4a7864e5c39a9c9470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b0fff954b88221a803f133be53b609471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e36aca919ec944d1583dc0931164e31472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdbe2d2c8099d07b639e4bb4182bdbe473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397697f6bb289aa7c3b70118cca614bf474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23cdf1814b34810bbac637a4fe59302475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315a1cd55d7151afb398116f53d82d4f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bb0d1857c40a270fb04a76f26009ef477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c972cb3be2b344819534f73e4d4fb68b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f617a37dd89d50b1085479ff7af6d301479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6ab65ae6219afc7058b70c23baf4aa480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82304bda7c7099ccc554d355846da18f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58942bac26f95899125ae7bcfda5e55482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df97573c488a0bf287d12d576fe343e9483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e347415accb0157909111a4d99d14d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c96b0b64a36e2c46a0daab8d8621067485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403278ed198d93a9fdac0dcd120c9746486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0555d991c8320408ebe55e29c1d2f767487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59f754cc0995ec856e460a40458e271488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45582d3f89fa5011c255ad67d8ab1528489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba94bda1a8ba0e6a6db8ee1e46f55a7490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2e8de9d51426e64da34e0076b1288b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08bb4d406ae510739590cd1ef22a20c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee71122ec79c4ff24570209022edac3493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329a2714d0b70a27f2b4f5138d66ff6d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be7be579ddf4e6484283fd8a7ce03ea495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad60cbaa23c04487f606dfd38c90f96496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7310fa0db5ebfd5998a8f27e3ae3b7ea497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680b60932b3eec6bd19b1fe6241e6be1498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c261ee0c40a50cf85b5ef5ea2d484d3499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4671df2414573300a45ccdcc47a70ff500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29c0c2783f3861278a4c57083cce45d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3343d7240d219d89e2fe803aac8214502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362725f71a6d3e8ea41ed61c32a38802503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6dc74c80d076a43fdd783b361b7daa504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0616c179c0273706783915903b0d5ec505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74c543a4f578527a00dad686e675123506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cef1b0f0cf9f62eccbe4dfc92f3c38507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffeecc9b2919a3fd1c6347d196cb30cb508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b4491bfbb343898c596d57874dfe69509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d42e3ec504b27ce874682db81090e0510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ca2c01d26f2353e20660ed928868ce511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e7ba7a1d2a75150264529d3b64cd18512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c86ea11eb70f8aebb5d59a023d1897c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13aae916b089c0ba641387ae5acab45a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c7d49bacc4c849eaa356e64e69f0c4515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9df66a8e4a3dd5b138267b62debb3b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e3aee77443fb650c9789418aa30eae517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3cf457557881a44ade3b3c00c75764518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4c351933f44d03b5fc5d9798238092519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dd16ce1cd26111bf6bf2252a06738c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5279e62460f7426b405dd3e4c1020f7f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae859c6e12802ce97d01ee4cdce4379522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bba49e296f043b4ea9039e4a7ac9fd523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afa26d8bad6942a78cc358a91dea765524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be656f14ea95dbc78066fbfc89c6f19525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca4c477c04ff9c06133bdb0299febe3526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba5adf8c3e2df26cc9e963d54fef339527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dae3a38556d103a19c6ff29a781dbe7528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c898301092a696f117f258f9c098973f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81214fbb7c370ecae6f54fb65c3ac35e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8581940a936d5fc968b395d9b31852531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fbc94f71d97fc36b5863990e16cab6532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0373066f4c67b0cf2fd67df41aa4879533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eae91cd9f87c0d6f6ee8e9933a4710d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2c0b84568391e05c52fef3143180cd535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be4afcfc6e10869f63d21916330841e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237bc7d6314e23dbbeec4e25fac848b0537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d26fe84f2e844a965975a7d0c128b4538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9171c5a1491c30bb287e617044eed746539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0605b930f2216fbe11bf1483f562ee8540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1cb27b6dc927e29dcf96e8cb089755541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b2bfb57eaecc3b204e0d0889c0728f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955713c80bc073a3cd4b43d33e89e4b3543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c4d3ef58fff9f9edadb47f607069c3544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf547d2154265b336925a1c163475cc545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e395b5fb1440e350f59baaaceac0cc2546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce23adb9af233bfe16f897c7130e3fa547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab9595d891f772a8f9f8c3f7786087f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865bd23a6304a7c955807e9a86f00971549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cc932baf6ac862662f229b00fcc4d8550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa265e2bf18894b5df2237bc5381df83551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1cef6b13fc62ccaffad27d840d173c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cc69809ce3bec1be51a44102b5be95553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db73a96082809755a08f59612650dcbc554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c15e3a7b59c8ded8345e1eb48d32be555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574ced9e5076ba761d161dbdaeeaee15556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887c7ee4046c442be8cfe5e36e98c679557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd4d277587d064c15f35547b5eb340e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f99ea085a51b154161cf84276a0e345559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068bb6d62d5ba107d0ee6d75c1b63591560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c2b2f090cfdfa96cec50a83040189c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a08dbef1768c878692c111c04b276c8562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a32d9fa4c2026190851d5ed6d6e6198563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc2bff7d0ce97f2e98c60cb17bdc0b7564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fc173f11a6ad5b8448d411b722850a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c028f685e9c15b00b2227b5972077e2a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa1253dedb58624505706c9d865b557567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144cb891e8ea58fcf6b87db4c47f81e8568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce47a11057ea99cee8481c27b85589db569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcbff15e0b7eeb10be63d157f626b71570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1a6e9757b160ccb0070b9460e818c5571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71cbaef16e5058412e916dcdddd4a91572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66036ae23da53ed13d0d2a80e240e68a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1417bbf6a34cc1ff2a9e7ccccc8cd256574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff3c41a0104277e0008820987dd9ef9575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e53f55c8a24cc7e6dcec5b9b6afcbc7576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5130e43790936c3e7dd2096363b49fe577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b140971deb8ff3918155e8e45f5e142578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9432f9f7186b5839730e909a59f12490579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4c442955e9ff24c730c8d55575575c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488258181378ff09ff2cb3f2db3c6c9f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e497ce9a5101b83fc263b0abd34cd3582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e095ae10d5b088adb5cd47f902cd672583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a2253df7d26721d184c7eb7801cbef584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2ebcef3f2edc6b8291583e93bf821f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b276ae96cc9453c010c010ef2365a0586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbe6b8bb971f2f18cac2d75c88a67eb587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cff99077b7bbc951f95ea711904a67588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009fa496b804a5228994dd6eecf8a932589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6134635cc043b139761139cefad4b7590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0273e4bf85f47ab77fa7850b56ee7a6b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07f29b3ac9c14cc9e779485747a8b36592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a991712d30d96c7a9d99006bf3dca555593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a5543e3469cee42def2d1767b527c6594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00575f8ff313f6d9607d1765f2a9f4b4595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff683d0ef6cd93e78c14b358519f2a39596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4cabd25fafc370a8419e56e9d4b988597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4f1f02229f8d1a2ec713d312867839598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1407c043ac4f3a2e3490ac4f29d2ae26599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd46a6496b258fb024c12397522fc463600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5819e5fae4fdbd888a23410946cf8c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7398a32d2762b3bb5f91156a171d8e57602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2ea90dba1a1eeb71430a6c8de77955603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9af4fb860b2912b4d08c330858b8bbe604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071d434ce2caae3369d7653d3b7b3d2e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee0fb4a3613705f4f5d75f529b8b9d4606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dce897d81fc51d724a3b71eae45a313607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac10b29bea2b61421253e1ef4eab341608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894250487f79d7ab2c03d19d195ffac3609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d92fa81cad60fdf7623c43c52719be6610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c242dd9d2d2eaf89dbbc0b3214ae9565611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c751b79434e7e330f9cf4c31e24c48612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3abed6b170aa9cf329de73815648df6613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c8a64897334b4f8f257662364fe360614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ffd46e4563c3edbb8faef0e43f7ba6615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a350fe0f3fb31ff810404c3af0e6a7616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6cf1440d95452b6a24022d575db892617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f1ee0320659c9a3a99f3c1323881b4618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525126796beeea4701a426a18f277cb1619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8c31cdfe0bf69ba87bef74bbfc40c7620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9233db339c4081d1b4b8b0cf88d38840621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9328f96c5b472ec09994fb05492a3435622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac91a78559815b95d468514e4b54d784623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1622eaa70f952f63bbd9693694fc57624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa82bc7c796128ed7742a89118d99e43625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d136c3c2e93faec0b0c82e75a7cfd188626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fb288de9ebde45f8947ea3c6cf5e66627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b4d61e1edd2ae3bfe72bf20e8c9887628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43a5026e97404ce4062d9631b958f41629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84793d04f0c8deb5d86efc8598ca9ce630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1829d5b751467d22d288ce3312b9b312631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da92f8782ff000a21f60fcad0c31510c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033e1e35cd9af26ccd62234616b41724633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b50f7dd706e9c0fa284772f262b3fff634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8395f61b650c2250a4f87288e86008d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a65769ecfbfec3ca39d689e0fbc28cd636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21955493765eb8d2ddae4f49876c96b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abaf458f1f050974ae06fbd45a1ba2d3638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6137d97c3ae9f096dec8e9cd63148203639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d625dc1317fbdf8ec46949c99f8ebe640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f730401f6735235f91a40e471bcb9472641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6299af7aceaad84d23f7357663bf8106642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6855bf90573d057a51abc06943550660643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61e57417f43be6ff4e4202a61180ec9644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e83096331cc02d674c3d69803a7d11b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5dc75420abd0ab5870a98ad41a2c85646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5934952f6c13ac3df584cdba41226e3647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958e72e9113698b8a330e6ef4003edd9648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e323f6a1fd54a6abb48528a3337fbb649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dafbfd0c13e54a738d2fb94fd10c93650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b629e0560df08703cbb98f9d1c0dda651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd6eff0a49efec11f20074c66bc4d73652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71e4672189d2ad7e3b498285edd6f31653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052db6c6cf3674fd72dfbf5df4ed69a4654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13872335966b02abca050c910f594dac655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df4a57384c1fe50b3cdeae66654e110656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9f3c578fac46665f281dc474b57e46657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2a5d0d219fd20252a4a7791167a95f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b04c7a3005216730a371255a8e1af65659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9632639157beb523b4ebb9b3c7b1af41660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d493f5674e33012dacf7c0aef0f0c54b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc525f5a27c44e7c5ff8cc579080bb9662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e3bdbe3d1a7ed9b58b7c98927fb627663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0e5c034a53040fee215a177abcbb38664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22aa25f09d3fe84ac73c683c93e575c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b574b950b40874bc55adb6b57297e9666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a30a39beffab6e2af2b3f7cdec323e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8684b8b883f0ddbd79d9d1e118e33bf7668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856332a57d6260662ef381d43bce7782669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20891cae12eb617ff9f89d11fe020ab8670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98315bc17959e081f0ec7db1c8a647e3671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f592184157ec8b26bfdd3a57abbf18672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a1a077a2b4a3897442a136010ad96d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e62118a4edd9ef883df470b98436e3674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7006531a2a694ca7403e38ccf0d2d98c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3edf45d3283c3b592269af5b12d402676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e3880b4e73fd99c4df29d383904f58677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f63b94ac2f0b0b2ee44c8ac1ff1f60a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04b31f9ffb23c54bb76db31785b06c6679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de523b9b41fddd36184b2386186a2279680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d875397a9d60cca14216264108e0d240681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278fb9ee9d14531e881ee8b731a9cced682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b19e6fabe66adba1e44100e63308328683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2dc05994c92972cb94cef2eeba45f2684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740842dfdbba18538f6beba344d28f8b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ef6d1fea4177349a408219fce1b61a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a9433a5cd5306cdec91c79e7d0fb61687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7d20303c961b37836ff458092da907688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620fc150e564dea33d2fe95d24229e17689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5953c19e7335c2d272456004605c9eb4690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5789130e6c39803ca54f3b63ce1cea7691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852cceaf61052be56c8148881b54469a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564b997a4250e063cc5bc220b4d3c3b0693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf355391d8e424fa3b9c384eb10fbab694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf11ab61175e207e3f94c5ac6115b46695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461d5d305581b7e705696eb3d6f5e0d5696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9654582f3f4e43f5d2c3ebbd8ce0f22b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caf838ffb7158d4e5799130a844c3d6698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98761465f4a5f3bd7fa4d5d7b6a9b630699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bffc9edf90332b775fd3b5e3c3bdbd700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dedc0e222e392a3f4d84f2e665196d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4cab732d79b2970e51bdde4e58a63d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f2a6ebbd12d95a4ddd54240dc38c4c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473d05263e383c748a0069b644630f57704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a039db769b06978f2e9f0460b1eecc705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69e0587de9ad27be7614b38ca6cecbe706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2177b574b35fe696532fe449e37c4d34707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bfa082296cefcac8df1fe8bcafef36708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c633eb43e8658cf0bb442210199b06bb709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d68f449699009fff6c8996211a1717710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a59302cb250fc08c43bdf8889a9588a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98b44756d3fcac7c4f693b65c9d2c0a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7d7be63dad4b2688e74ef4da6f0b54713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5f78c9eed83b40fea22b664b513e81714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b000f84ac2ff53ca3628698c2806c90715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550ce7073ad72501baa9135a08b3da55716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21fdb96e3c6073de176df7a850acc05717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d893cb8a42311d0c591f3821faf2907d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a427e7fda7080d5c7a706481c894579c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abca5848ab226c9948b3f932da00ccb720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b392357e8b4b68b2a918fa0f13f113d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c034f7076c99bf4442b8628eb16bc11722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7a89ce31be9500f5db5b5bddb3635a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7207a0494fe46f7f90263590154831d3724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ebb4654d3516d605561b62fd23bcac725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fbe62eaeda84e0bc3920ed7c1acbf3726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7d62d4bc34d0940681a85988af0910727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a3b5ea95c3ce59c294a7101d7f00e8728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2862cd9b3e8d997270a042970c0132b9729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f00d4e118c108055cd6b2f61bad9b6a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd1ab6ed7fa62149f0b73535bc5da50731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ebc54b954445229963ffc97d34dd02732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f099f1dadcb08b3137b860d270531b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806dfb777d65109421773e0a1cdefc39734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a57a5ef8e693805c9a2e1070b3e194735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4126933734e28a91b5f1323a65bf6c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3102d3c87c94427c1c932348010e19ae737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16827117ff9baef09c07b8aa21dd0ba738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff2ec7d8b8bacda1edcfd973c134d6b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fda05651d50afd78fc082cfba38fce740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26a8ce3438f878d9454db447ed8bd16741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28da1ebb3292ddfaf3eda1fa08944f6742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0585f9b087b007e71148e3d6a717a0a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b0f1dbf81b98f39ccbcb2615d51122744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbd0072f000657083cb5a4b6a057517745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed68f3bb8cb1d7f3fc01fe4b375faba746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7248bf979822d4432edf064f4ea08ef2747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96206e51adee38d0cff198af7bb4ade748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3e6475dd2d71d4e5d43dc8b3b93a9d749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ff38ef280493a1b0d4ea62d38031f6750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945debed726a6b7500674c87e73f1f6a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18577a710ff21ebf19a3059aa3b97e2752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0073771d3ee42e2b456d3ce323336b3e753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17287867940f5d814e69abe234e394e754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e3e32c295fceec87ac2865916c8524755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0180a623d2ff9b9cb89724cd72cb677c756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1e014508e867ab1bd12900c28929b4757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b509ecb87524a72db47a6f3448f5427b758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813b5dfe6caca112d9266d6cad668ec3759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>