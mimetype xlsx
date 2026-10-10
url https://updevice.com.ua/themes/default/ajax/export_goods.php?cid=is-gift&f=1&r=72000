--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937ef6d9a843c9e536780335727ae0f51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22950fc6bbb091f327558fcdd2495a2d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437ab2cec98c0ab619c8cfbfedc622a33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6278faa77f6d9b62e6ca3338a09082024.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c42133b0589f08c2f3a3ad5f34d90405.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4da1e797afef090345d748de06733b96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41106affd2d49463cbce0b764204a96a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9206b9c8ac0b4fa094451af413f0b18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c9e3b4c580b1df1011909ec8a22d919.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717f13d49aae1c1fce1e0c2b77641a4010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7320c46cebc3129dffe13a1117bfa8df11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ee401789354cb5ebd1b7458ef2dc2212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57b6f1ec40c22d2214adf09aa90c40213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2fb3ff6931e4d9316199294f37cb4514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c8f78934c54fc8b8fb9517d950976915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba7009043690d38bdde000b6946fbd416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4059af423551408691cfcec5632a5b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45511a139dd8333ba8fd93baeddf54f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e612856a337069b9e255a35d921e45819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51af07563acb1283b855aa328554908c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f1fb9cc6f8c70023d64ae55ef3de9221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec837f51b9b398eda3091683ffb3d70e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb647514d0a0021600e7761fefe932c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf009608ed8bfc637f7846574f99b5324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b3c5c2af9c178163c4234c0bcb418025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f355caecc87bd222ae764e54a5e7c01826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27f0d5288e72ad8dfe11781d8ee0b8e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750c71ab9c0efc765f8cda2ede791acf28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48eccb29d27db9fb4970a62187adbfe929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7657514cd798ecaa882d085e02b786330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffe912a32fae7e8c5f9c35b0a26e22231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e08b1cad7ad9a9590ba2a19927e41a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0215aa7fd4f0cb95df4775f5a939f5e433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b16608021b06e724bb051fb899fdb0334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0776f8f1563577d355c45896c361e03335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471cf529067a60ec6fa5d9b0bb48c26d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e04d5dedc68c535c1089d1a7147e17e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52399cecde2bba67b8bada30cef2ee3d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f7c1c51c2cf10e40731dfc145bc6f839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554234afcb2d4c4c03cd4fbcbfb0754f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa668b69fd3c7430245a9ee30f02c81041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f3f9e35e1053bfad31003cabc4393f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3c255864c4966de26dd9e1e68be28c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689125e9fd35c535a4cf6ea0dea2812b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e45d57ccef0817d0e7fd542319b17a645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63e9459eb8ad299cab7a8ff17ab071746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fd0fe8069b526dc73eda7dec0ec97547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767a2f4c224b0440a374de1b9275df1348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d768ad62032b9b43b3622eaf810ec249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cb12f4e078ce774117c6eec564936750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0827eca57ec16df86c0ee2fd963d66ff51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8e80304547a02834019336651e905852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfe858f2de5533109e0f731365aa57b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278f202f2ea8eacd6fcf8cea2759916e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e71de9a1cb7de3b48c8d8d64cfd867655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a889a726e8fa350c185b4705d2ab6256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1344040939e936e391a446840a2bcc2e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3ac7ac53621e631885ffb214dbdcdb58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cafd5c973ae1903bc56d7c2e13d14af59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c98586adfa04d0debbe58c58f07838b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c09ad0c63100f5eef53a593d8b8eb3d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ff530354cca70154fe4a9466c87cc062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8712af86b1a8979cfad7435e3d6ed563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f8bc5b7fa53f0fded976f3bcf653fa64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfbe7f6f70942b6cd71284c69db03ca65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c7df568862b9406121709f2b94384b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178970b20b89c32200506c131dd9ed0867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7452ae6ae5c73f3fa8d14bf5df92f70868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cabf87f171c2ce8d9f27e3bd96c66069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdec5bd1d562e9af36f57817571336af70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec13a22ae03be8b5cbce391cc39d96b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03db54600cb5b3460eedfa5670ef8ec72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dc806e4b911b16c3b71d410ce3f7e673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7ad9164277327c5cfbd33dd50450fc74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d16539e207343cd4ea7590cb5d53d775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ae95931ccb1055fdfdf5b726695a8576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689715d50f0d4a4cc885bc2142b8df7877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e162500baa6406ecf4d9633402ee5078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d5ba56affe18c1dce56beea698fcb979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d2b4286abcfc509488e434ed7ba49380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5933fc16edce374fff3edad4fb4f2af081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ee41c274e579a98420eb4a73604fcc82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ec57efc70f2422551b5bb2b1d811b483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1927ba7bdeffa1cb11a52fe6d2b906b884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a11e36e9c0f2ee3f8b34141cd5411585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5b76867be1c5263976bdcb5ddcacf486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef78e18e3d10407d2bf5057e0846493787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9537ee68f1dd4e453cb33335c0ad524888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ad63a12ff94c97465277e5813d0ee489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777777c5a017182f2238db15145854ca90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afdbf217a4cd243676c352d77149f1591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74897a018d1a94729c64515edcf73adb92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4a7768df071b75613286ce0a9467aa93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ad31d5da58bb138b149b8971f2e79394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655997f3e242b1e0fca7cbc23cf45a7795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1093f63f1a682b27e43bcf14bf3a0496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2d2bcdcadb068d944fcb20378991c597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c2a6c2ec82f4dfd0ff87844013db2a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66b1ec84722ba8eb8d088467a11bf6199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c28c6bec5716a9ea77f054e6caa215100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fdfe5bcbe5ca230330bf1a4e3b07b0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff0b461520de09b54634ede1c321625102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdc2bf216fea21ef75f404f9d44a453103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df08e51aa306640a2a08756125ff0f9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a301228f4d40ceaf9371eb62d2a1a96105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fe4188eeabfec10e7de5e7d9c19425106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11604fab9c1f84d04241ac42026a8fd9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4db0df462d11074ac39d91318201e31108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4506024f9bcf132cf46848a8e0c22e19109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba36005cd68bd1ec7e3319537fa7df7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ff1d2d74080552da2fa560b098f0fb111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4614e770dedb537a6e6ed55bb5bd5e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39696a6a059d6bec532db9807bc7c140113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c10ba7d9ff3bd95b4f68ffca77b970114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cecb11d45d110e5eb782f3821aca12115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc5ad6481ae63ab67600ef1c32146f5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c5e998b05a2aaf9bd1531ecb5a01a5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb467a8dde834a635bbaa0266aadd98e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6983bb64e5c4e77fa5127b5e42f56151119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595f31891a6f867f3dd41234c6d18f2d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382c9185d5144b3a6bde2509eb37beb0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6465e50ed3f19c28cdbaf45556cf56c5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f9d3909aac0d99818b09ef7a6ae572123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cb270fc21de6133e96a54408d00886124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4782d7c620d606c25259163085402f1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a839f961d54c01523994b856f40ffa1c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4519e27bc9567dc6b9c63ef1975c91127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5960ba3ead988a338684d6bebe07bf128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f0c91966472c225fd4029d204768e2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fd15d787fef2f33da18c1f7c8aca56130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd21dc5edde95ec8d16f28d1d63fdf9b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5874e66d44013dadfc606db776313f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde3ef3023736748c216fdd3f2f3d288133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7064bdc510134eed9345376f8682b19134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2496c7f307c4dd93ecaae1d7f2ee752e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7fe0eb2afafeeac5bb3fdb26149d76136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52793826809eda3c5953509ef42d78f8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec1d5772bff187e539817dbca7996cd138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2257c1e2596c70bbdf498d004cca3cf0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da18fb48d9ad4f914d4b2b29045f36e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883a84dc095a9b584fc8d46823a7e3fd141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f6dbd81106827ab07db908c7fb6e73142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e33f123b08678b89dbf59e24c19881143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15782ad8c06cd2830e7eb1f3fa386a71144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fd995e0d7165d62e39d683323d59a3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c617c2cb8dc4af22111a89b701cc245a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3056e126b5f88f08a085d1e314ef5b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bfc823dc2da9253235f36caab03d62148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ddb5a411b37e96c48e672895701ed2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d08e67521199355eee89f0c2733fd22150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af54bc2a996683a9495a54248464fe7a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e60d0a89d8faf8a2590c5f2678083a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b26138ae15052fdd44b35edc55c92d1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d81079d0565d377986c1a0ec9d3228154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959ddae11c9e5ee037169f08cd2e8b69155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d22521589a33deb6a6a55af0dee3f7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9c68512ba2265e475b0c99198a7080157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d68611dc9c0a27a7a7252ee71a23055158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543ad72f0b45bf584354e465c3b5f6d2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e12651fc18932829449deeba280553160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc98ab3e0d858ce4194f7b5f7ba4ad9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189caa39dae1e46b1f19e217b1dc6273162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539d394f8666181780111ba27dd244a9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cb731bd51ee6f55bb295a13338ff6c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be265d1130f5b9329bd6b63710105e32165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1d33637422cd82c11095668532150b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc6965df3317cafb476e2e942835c40167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a92b94b47c7791de9f7687360d0150168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c074f2754def18ea27250b447505aa56169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a5d310adea621c839cd9b7ed311a21170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31c1c3369826c8196f9c687f376867f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b1c13c67a2329cf630818ff5a20725172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14edf2515962edaeba52e36d9e038b2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5857fb01cf9da79a5b45bfe204966ed0174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b902d1625ed8185bfad713c408b37f7b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec1648cb2c9088d0d2c3bce7c2c3bbe176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8457b08658e3d1ab030417e3eedf3ff4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a6489876c5927a3efa95be2ca9374f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc651e63cdd31f1e17d3011b48147c9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5d1ad966c5d2141adfafea0cf9c577180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4d1fb3c21e53543023be0752e85ee2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bcff1b1c7b1f31d1d58f42cc7e0537182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39613ee0342b1117f12a8f6b30736bee183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151171170250346f6ff876ceb0cacf7c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4363fa8a0d880aeac4e8435fe3114a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f497f66285532adfa80da7b1bb4862b3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0a80294dd2e42e94b5b4ac86e54962187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11c460a6a1e35a18c3984173ef28e24188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e212414aa6d6ba212924dab3683cb42a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54ed7a48827a0a8a00c26cba7127650190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709bc83106d22605d5bf1a827ef701ff191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfca991fa7cd62cfafd2f65f6c10777192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d58808fc34e81b4a86884aa0394633b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143123ddb1e2c6ab166a5d6e2cad113a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c817aeaaba5ffe97910477a0ebaf0c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ffd1fc20ab852717d67a4bbe33a22b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d83064d81c971ac55f67b16b2fe87b4197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e9f2576f30250def21346d30b0f3a1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8761d8fde2646a27f3d31026950348c9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111d15d629ac06b496d763e9ac01a798200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e2ac8e8aeb73102242254309130530201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245d8003405433cbfb9b1b60799fcfc3202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c03e5edb6f11b018280a20af0ccc8f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be396cdab323c399613c8fb8df187c38204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3d3ed20743516b47089b5b3c018fc2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b94c899dd3dfebc8beaa9acdf421ec206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1d330b03496198c5632c51d72bf12e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8665331a0da3d1ac83638eb181db20b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d4110c399b045c81defadef86b2e5b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1913012f6fac0c585e9462904d628682210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ec3c57e516b06dd57ab8ad3129bd22211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37d7dfcc4835941daf12c698cce893c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4c0687cc7e0ab86f463781c6f89e26213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1234e026ebb7f2d26d2fbda384cd6d77214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fe0dae036fa3cd7cd5a770a686417e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f7475b71eabfa7dd0c8c5845dc3329216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629a85cc86e204bfcb0395f5000aa452217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b209c4424b711c721d94c1af8069e4f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab447d63ab5a060b6b9f848a9b08e4f7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d1c9025965e407a0a48f7e622d6a58220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f835d7c9114fba24cc69d33e8d35e5c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c27e5b08b75e35e78d195fee776c53222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81513f7ebe03af4267ebca5eac2cf0ff223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25f82dc35901e24c89f2d1ef0bd7edf224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae01638827677071629f820b99b241d9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3a94f2ffb681f4a3514b093de76738226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7d4ba0cc189bdea23f69fb44efc61a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd614acc212826b191c0e7a3df8245d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae1725356cc8b07e07eaef3f7d76c7e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918922146a5320e66aead29fcfb6d36e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c9303ef1650a600ea6f27b2a1fa8fc231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a387eb7d90a9046942236794696694cc232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77a313c7b3bcb93b1579c3c530a4a2c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fb0f629b0b7fd1e914fb973ec6d4ac234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823c65233b5e01296d1b61cd54f73801235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635c7695aab34feff286eba673fd438f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e2d9f7c7ba2d37757060a686ae7b1c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b63bb756917cbe1fea5bd5b6dc321d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f97b35cefcf2c0775a167d1d8e619c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1919879dae0ce448b1abb2953785ae2e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d8d191ba1015301b9fdd203dd709dd241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bb2153f21d2799971a731feb7f9438242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3f6421b1178d3c10c4a67fc925eec7243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabee05349cf7a66ac9ca4302a1f705b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d957dd2947eabab6e6e613a776caa22245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87aa3a828d659c9a85678ce2771b945f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce299998db747c8d58b26ab550940c7247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591e071e3f615ba4f690293e43db060f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbb4c3d8d88906aef4ca4bad393782f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20f09b7f940de0bfe851a77847c009f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76271211dfad94e8a81291032ebe54de251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcb0128cb65083fec2daaa63769cd55252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24b1a90e7daaf79a1db022136d8dec1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1485b25d12b9e280bacd03f85d6f5524254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc715a0b8e72d223bd72eb162d004e3255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebb48db5709d8342385b6d8c435639c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5adb79fd387ef9b9909614c5102e769257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0a4e8398f4626817ee03aa2d541cc9258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ecdceb841087557823662439b8b31e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe91c70dd14499a9ec2cf22f8566193260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dbfc1c1521b7631d21fd387f0fcdb0261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03238d68a0ef2f3cac3c134b8e042834262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aea62a296f94e4800f8ca15f9c08bb3263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36f9ec4c411ed54b19e51717f938795264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13f72cd8caea64c5f56abaa4e6d8bee265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06529a4995ad69f56bd230e632512722266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59be0ee9f7641e992e2cf9592e9d2811267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73973a4b1d7cd248cd8cb364a0eddb36268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfd9f2b4bedf67d404ba0d47ce00b6e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e9e02352b179d0f7bd61ffc8ab9ce3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d4293fffa06bb0bf8bf038d61b0577271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f41bad4bf4809312091d3b38ab3cc9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2381ea41ad8c221e13977e57be772b98273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cf04b1e4a18ca9ab2c3d5bd94287cc274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c2c23ba46b15fc36e5aaa3cfddf838275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26e93aced19f2aa4ab72516290e1ca6276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fdbc196f2997055b227110daf9c9fc277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c6d799f773f466074e0e930eae395d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0888810fd632eda682d99f3c3427aa8279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a21147d0e6687d9cdc00a8466995ca0280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3279b00a7c957e5fd2f45a8333840a28281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef55d94c24313b5cbc179fbdac155806282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a87b5f90fa885a2853a555d3c8f786283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e510baefc1080bc44749f017c08b5481284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e829b41b46111ed00c0a250204b3aa285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ce911ac727e40168bd8b50a7773e03286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4237e285e39c1ac20122b3087dc8dc07287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b85e65542b999d71d1ada9f341411f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded741e8c2da0337e81c7e32c59c49ee289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f88235ce5050b474094b165720b006290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc93283ed6523a764f39c2d94883d42291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d87d776d649906b3f35edeb6a509224292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44490755ada89d1fc727a0c68eea2410293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6753b6372bcf2bb17abe172597889b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a3339d785fc7dd97c1b4192c8f05e4295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259676d7e056991871ccaf85fa869d18296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f6c5b29ee2fe4ba1d7a644e0236c50297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca8d9d5533afedc002fd6642078fdbf298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfd3e7e45cbd95181c0b95496c97251299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a26b7634616f74ef793f0061d3c6e8c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fedd5e9ab2eab8c6561bbb6e197040301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ce038bd8f85324c61acda74e073c86302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d0b5b6ba4fffb26a02fec8a24545a8303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d4f68286164bd8d82db5072cfbddca304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63a9222d438d2c573a3827b20bfc93b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81daf4a257254a5e9f4b7285f548e651306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f22986378f5a818cdc112fd9235bc13307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc96e3d32330a1d96a887a17ee2aec7308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1261d51781e265b12c0a01e4b1d04c20309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1e3d1fb3195128b09dd717ce371cf5310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f035bfd6c8c6970f423259534fa804cb311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8385b92fd5100e431d6d03cbe75ed7b0312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99199d0122ad8a00eb7949ae5353c7e1313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fc25cbf4fd1a616d3f5ac54298c1be314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449b74a54f2cde0781ffcb6e34d7fd79315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d416194f8020cdeed9c510217a4bee91316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9feb58d531a37e173835df4d26fa10b1317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565a57914b81ee21e3bb25863596f3dd318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8afcc1721fd55a1a48ffa01379312a5319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f313184bfeba072fa666436cb8ea7f08320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16237377c71d03fc463ffd5e4f6b5df9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3fde1dcb879836ab1c736cc08ce6c2322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c6d2a778a06caa9ddf0015ac7035aa323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c486aa9721081d5aab3cf0f56e208c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24e80cc9d133fce36ebf80e745e8397325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f682846e382ce41b36e39c1867c1721326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ea9a6233f18a36f971e7d9d1735d60327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294d9f4bf9bb0a090c9e7eb2c814eb64328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0ed7b582bea25a5cc1147b6f40ff2b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a5d8223708a42129d228559ee0e8d1330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca4f0162712b9681b96bc2d97fab798331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af24869d039c5573e1b107f2e2862be332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0475e3851b8b39192a97f4887a1ebc1333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c485e4472bf576871094f3d551588a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848c63dd2e9547707065cd00dfda56dd335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22236dc9b46a6cf21de626dece29d23d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c12d49102f66b32609881a73694327337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b271c845cc7d707589ead06c7565931338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc25b5f385eb3a65a1fe60db328e83a9339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f16ebbc64b5b68aad318f1de3b251d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163fdda6864fd37b8b3b5043a2656766341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bc91f9b5640194c37faeafbd2baa63342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67879960e8959849460093d3c41ab2c2343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04f2eb58c6695c3175ce4707e9c5611344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4a346300525c82bd0821ac8d3f44c5345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057f6ffae2448ee7f2843cb45449b96f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe33157372345067de94d5e90bba452347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b275f4972415aa41393cc945b977d583348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635caac48d81a3349acceb4af3cdf5ba349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c93f5f3667dda56c144d73fb15198d3350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3870e222c71e32575f969245fb466bb6351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b15e4c7061d1392d91f7d975797f06352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a34283a2e3012a378a7963d4e6c5f6d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7667a1e95079efe050f44ec30817ac08354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c87a5ca1514e7bb1e91544ab753041355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4d7999aeea12eb501f77a235083cd5356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8db4ad0c4f806242e24abfa0dd1c2c6357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de1da5e8e0c76a07645242c3c099404358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c41b918236eb27b68a0e16fb5283e2b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e92046b42a706e05dc41bd18863693360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c78e8d567cb90d6ca189f5ade57972361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea043dc4cb36ae77f8c26a3b633d2160362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91753a36d19d3e39bd4d42a421234f37363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a530adef4f4086106c5070020a6856364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fd81f3a964538602af6e067ac97c51365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b46e88f844cd48bd885a5725f124fba366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5125bb869ec62944412c1b60562d636367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342243403758d72833d5645f1148ec29368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692a4426b0fe7b75d24afb43afeab9bb369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb242922bd62c4c03d1e496ae2818ee370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfc99141da64eaf95d7d6ce84f69a56371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c710e61eb3da216792d812a2fd08c8a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6d166928729db1757f8c2692a83093373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e477ffb67476eb4ffae5045cfd4a95374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151aa284e575871ccc18be234e9ede35375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7531d970168bd887ee86f184a75d8a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ae819c7e6a8d02fdaf126515a27b4e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1c70c760991f679c0e3c05710f3a0b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e7fc80c1e3fe1227afd03e12f3627b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f142bb4a51ead167ebf4ca4e55846a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5345463a403f945b9f5c8e77c460dc29381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b397f366958148e892e823702b8c1c44382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df76f6a58578d30bacdb21a728848b8e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb30b264c2078327529378a70c4ecabf384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db9154c0aa682820bd6f9d33bff242c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8539c27d91e63c8b7d87d4c0e61774386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdc7520694f39eea52763b45c70e306387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71f1f54af9802636fe3bc16092ddf20388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80eb6ef5aeea6c7a73e4b62ae2b9a3fc389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c5e914583258d19e1fc04a01e350e1390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eacd397d873bb343518fed1bf2704d1391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab73365ceb763f347e90397ecdaa2a8e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8287313df908bb3366bdbfbdaa052821393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bc8e322b064a971eebea22a5d93c80394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db349c33450566180b117582244bb191395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d237d9dbebd90614cb7e614de1fb699396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fff48dd2b4cdc03b198288eca8bb58397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfa39692f70a4e204e8589f267a8de4398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab81ac0bc50124c7956d8716ffc0097399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f4198a74ce2cdd257473282e63b026400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978f38a983d739b317ffff400f239d70401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205e1f3011b27f8890915c1ce2b40e2c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21eb4c1727bdd9488fb77fc72abf4be4403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb5cf55c46ece13d8b7ebf39ef6df81404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0074e046a296a1ba31c11c83fd504a96405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fc86b6c0841e7f86914b762047f98e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b001b551e2a1bcc43a89930c39eb776407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a82f23d5ff864ad7534579708b47ce7408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fb22e9ce33bc4cd5068993f00b13fe409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9223b5e952da97ddf60fbdf748f7e92410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2fc3e41ea578a1bc2f7c18b99fce09411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a03d2ad47330b3ac5f03832c51e0fb412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b21181f5ac9dda718377d060c85be9413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81a9c7a390f11bb84a833c8eb9b4fe4414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f6b5ec90d5dbad5988a31b43ab3c14415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d083ce7c20bced3a5e863a91e348fc416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfc6012b91c0a376e1ccface1e1c56f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635719ab4f865ddb9ddc6eebeb752b37418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccca4c89a646847603b8b8448d1bfdf419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93edb8903192d548f5588c50f88e15bd420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abc24f58f566f4995b5942fe58755f5421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d45933d735c723e5b658c4ff91ee82422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73fda27b28929388c37b52839db5dae423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123fca1c0f7562edd4af449ddad377c8424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f821a096a881e0fea0d094ac307422c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60453208131f8a05b8d3a64d598784f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cb1072ff00aa7184425d86befd747a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3ec37528804a9e6c85fa3cedb09b51428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac204b75f6109525f1e92c32be8dc809429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385bcf19a16b815c6373c153a7220c29430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5b1d5d39c5f251d692fd25194b4ebc431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83221a75cea8df7b8e92360568eb1c65432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5547bc339e7efec3b004222dc2f89ebb433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5993d9a6d6f72cc9e86af2cac9730bd434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8855318499acfeb406ccbeb19da944da435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f052d196e6095d84746120df5cb0b415436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a13361f961208a28affcb120a6480e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ba47797f0b0f5e0d0165d9fa424e83438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2022dd119a2eb15c96ba92aa2b28b8439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1909dcae400e58eaa0e1faec08f9027d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854c9466c57c9b5c305a539fb1249622441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9216f725809f6c284f2f4701a6a04d2e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86fd232106be12c405f2c20556eb007443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3cbb55e905cb1b9fcf1695a00858ed444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9a441a0e670ac27be3295494dfab1d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e400dab7fc0120832a76b17bbf60d468446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdce18b399d3104d2fc734068ff0f62447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc9c1bea6ce4ef369f2fe83d433aa72448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c6030f074d1f514522f15acb312261449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d5e7b5fa40d8a2a08b40fc8a21f3b3450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8a06e24a880b236e731445df43b84c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e31ab0aa57bca2e63f9158d50e3b23452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ec32731b4dff5a64e21da23c59d9c0453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c222edbb5b4c151828782749948fecc454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e984086fc26c8abe5c06c41b64dd0f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0639f3a2c9657982d0c73568a37879456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83e752df40c7c42b11ff7fbbde5ab66457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a1181533e84b37a4173dba1fe64047458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0c718c444115392e1f36ec9123fff7459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155212b8a113187b0828d9ef61fe5a41460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cf4b04f0f4f40512eb566e69f59548461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbe24357923b08647749f2131551fef462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a77469be85a18bffe99474834331279463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd03d2ef5977ea3572c3a9bde8139180464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6573c2650e12f07cb8bcd7d1b2b3caa7465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4827244f2c0a75c5c99915944c608555466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcbbf666eae14aa0bc19c9ffe601cda467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2e2e494239899a5ba50c690502f219468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4f895d9ac5cbc5731e2cb6dcadc90d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055fb4e5e4f452412ab78a823a8ff241470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf850696b448cfc8f33f687316d255d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eff9dc5c71f71e316ab5a333bc1e43d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea430bf47fa933706b4d1da5aa5a003473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f394e0b7e19e636a1ad37a7f577bdf8d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e814ba8bccfc03fb39d8e8c9b2e2aa03475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f274ea845af977974494f71234ecb80476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41a8267fabb27da43d9cf75c18741c0477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbe98ce513e8443d7aafc5d9109b3b7478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8635a2ec0b4b1cec46e87998bfeca955479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd3f37dcffbaa6657c87d0d2bc7e59e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aba1e677dff55c2b767fe13737d3d1d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0002391362d5c47eb048981b5432d7b3482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63a9f8a8495107422b8c5e376be0d0c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2763b32be3760217b64449218884540a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9952cfa335dfd11482ff3951608f1cd485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117832c7d3e4038de549739a895533be486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07372b4b529d794223848845ee7762eb487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5787abcc8807bf4cad203f2bbc2c6d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ee33e9d67eafbcd11fb63c7c7b6f86489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3937568f09e89ab39c1faff781e666bb490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8d829428b785c68edf5b7942622fae491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d777a7198f1bc763aedef73f4fbe05492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ddc9a5f1b26cebf5c82c5766a8c207493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d322dcb4a8f58a071fa7f4b83cf227f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df0328318d7d945c450cb4e89708c76495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db02ee7b1d7af8fc71294d1a689cba9496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdee64b54847faa709c24255257cb527497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f821bf795b6a831ce4e6cf2a8fa90cc498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f840992b2d21232e1eda5733d4c558499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1291ac1a18989c0e7166ac3d031de26f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fa62489ab447f365117dae06548aa5501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd77f50c0a23ab6a0759bd2800e610d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39913ed64c46def1970cc9596e25353d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad28367c4a17bcf85c91939dcc2fe78504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f72b8d9dfce6bac007ca33f27f4d6d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7522d0a4ab0fec71da8de0b177aae2506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a47e13a8893c2343b47ea85f3b9402507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1d1a4d8ca31f831778d00852cb9648508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bdfc0efdb6ba3bc840b07d7744aa77509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74da33227b7791c3747db671dbbadf4b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8972ba4a6010545262f9cddc50ce6f12511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd58af3fdbb042f45922b7c54a6f9a8512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2698d5c84e7fdb97aebe66f83c589646513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076cb39d9dc4180f8b8a65f40417be35514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43f4f52bcc18eccf8929150969803ac515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dea7af5f5ab455cb5b32a27fb9937e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a16ae4829721d5fe75462ae542786e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f2c182ed00f1ea77cf36078a5bdbe9518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65418d5277ace6e8f9686b15f976e9d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d554052630be14ba501360ced55048f6520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aba7758ed7006c273f2f09f62dac15e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be79e4fb0da7829cb85d4159bd741c9522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5144a102e34634ad9dc0730e2d0e457c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9ea96520e7cf31f2fc26db7d0eddb3524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72ef7e54bb9cbcc2dea0051d560382c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdee40f9b36c6a2921268f45a9d35b8526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46722a845b734130486f2ca74109f59e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47d3776ec4e8fae1884475ced0dc132528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff46eb0c2462f2322b79e191ca3351f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b8f4c7b9ccf87f45229f593a02f4ea530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851a182d16d8d51d12b334560d3ba2c8531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80ee050304079b338cf6f4df44f883e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150de7cd66a5ddee8c50c1d1f947984c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e82b74d6edcd5ac008762b1b389f00534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5fbf15fa1ec9d478cf4a42bad93a81535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2f06b136ac6fd23dc6a67f354252d4536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c32566abd1d998c5470af536164764537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef28653bbeb8fced0fb6e2812d15b384538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1242e72b35b7399b7c940f823c14b2db539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5ffcedc7a8e4de6e0daadfc3378d17540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1f684d410bbdefa48e1604e6e66570541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123d4735610cced6544ab50c496f5897542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b37d9eba034fe145bab7f804b9ce50543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a774ab8d193472a04d37c5db1cce2e19544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca6ddedd6ae4bae6cb840560db9deb9545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9ee7a98f4b5feb10bcbc2c687ef4ba546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c6e0d9569e6d1d234f0b8da2f0fa2b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd652052356d5e3900a246b6759d7027548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff305403366ca98dd6527ca4f41d3438549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13c84c41768f362e0a675114318a6c1550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1077d3b63c90eabbcccebd11cb198c40551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4d93d4fcc95e5d198ef84f5c30b0a0552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec42c68b7c8bf11c51e13e4f82698554553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcf1858a20fe03eb024004be7a8bb0a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8ca829bbb9a2709ba7797ce72183c3555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725d4d735b5547b5fba4f4b6978f68e2556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e82a1fca779f9a4bfd98db633ea23e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3229b93305765044e4884c936a7b307f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a2f28780b2ee3a3c5ee0d6f218018a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae88864c13954f04a9867092582cd66e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05da6fa0c76cd0fe2d3ffdadcadba1a2561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c931e61fca2d9771e5a9e12c43338917562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ff090147f27585bdbc9964b789bb81563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f5a440b9e226f668638727645cd649564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc577b6422a39e0d7c0f06db1c4c00b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d03bcf641a6b1d5e3aff200b0360b5a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0736a68f1109e03b9cf90184c5446741567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3725830ca906327c1e59ad59d9b7fe16568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca880869118ec3c393231c577c9e8626569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d6901d2a6707d6427dbe2e2f40074b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75477ec6a409a69831ca572cab35ea87571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5834d5db6ca6ffcd919f50214a36b9df572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ea7296f454d6cdaf205c0b8a172cbd573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6e6db64a0a14f27876efa4b5b4a31b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac237c95856eaa9b494fc6f838d413c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8605dee5f91b800da751cccc8daefe576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927c436b412e37d61cef4c87fe1952f0577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19aaed1483f6010b073384225a75577578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d488594dbce9397eeb8046cb244a8f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90db58bd57ec38e0f24dc04ce681011580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d6b130012bad04a9c1d1377ffba933581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d54450addf6d61ee188b463066246b9582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a4ee2a11b5c9c2cb5b58bd78a76056583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d74089ff929e7086d26169f0edb1d2584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4884b88574482a566cf28ce6e8d900ca585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b126df4a4f1120d7845d93ee820ed3ab586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24de41c052dd5f07749e546141e8a212587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cb52733fb30e6760b51a497d86a785588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27368e764d8a44dd88e6038b52789d35589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8af65c8016101f138184020c9c583c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f661bc4476fc2ae89a6e423228f10e22591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d811f26a284d8575e9ccf7b431f4f2c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736bea7b4700d82d0672d440d0e6337d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e3c3d5324658cc69bed5a6a146a30a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1294baa549738a104026e28edeb14d8595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88aa209e0ee30f7f1dac9a25c1caf501596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f484a667c5f33840a0df73ed91d980597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efaab62c65e58f5f21c2af2be25027f5598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8d8c4e972ed8d4ec26e45fa8b5f0b3599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b0170d2b460f02a5d2c3cbca4eb411600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8649e89dc79dbd263e0830f1f6831713601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7336c0ef25a2c15c833036a655a8fb3d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3164758757676de91e551734925c5865603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9093499c489e8bb1ad8903a25a47dcd604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a6ee4cae61adcb5f8d7ead46b0bf26605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc7679c7290487fe474dc88f6747abe606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26af9279a2deb18f141a33c10fe51e85607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d0ed395215021f9e5a8fb5ac093bed608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5307276ead9b884383d305f58ec9ff4609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b515b23020a5b13484f8dbca92354cc610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869c470cd5c7bf10ffeb2318436e9ccd611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b8e21f248ab211ea155fd28e432906612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39f746d8b14a73884d2db4a4a884c9c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06affd06c229725da1762c7160b43994614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6369e42fc202831e57544d94fa65154615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dc7243f832642d85acb3758744af0c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df538d16eb00a929ef554d97e96e8409617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d59d18e99c335aebd5b75d5fec394b8618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cffbe7c31a8b066ec920833e6a9deb619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95df10d821e100b5437b9211d6614b79620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9832489e8b11b7109100e26e498645621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a4ee6b40293b0667b08e284d971c13622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0945e13308d46a063ce96c01baf877d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e15c733615febd4a522bd65519c824624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5364e10aa7e581a06aa4130af48cee41625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acdaf53c70feddc334651845cc422b8626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db4c925954187713e610f973a62890d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f68d185fc2f08c749adc600791628e0628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe5d34b25b6fd9e13d646a9661c2f02629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d986a1a89801b0bcc16e477d57528e4c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58349ba5e5d9cdac269cfab82de691c7631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f640b6483ab27e44865d2ce0f27746632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ad03a4cf1c952d59efb66e7810ada3633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb955fda0ba80739061c80e744ea1f7c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd5b6a4b7488fe03a11eb721b2aec23635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7d0b24d83f44ac09d8439d755e4310636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc45069fa8922a8ac9d895404a090249637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49564c34afffc4bf5ccd9d60aad5ce56638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5bd102b9cbcc0dcb368cb6c03f2adf639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0656677b9c277eab8c9a25acca2c960640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b3cd44f709b83649223a17c0a97008641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff65951f8ae8ba4f6a9da9f4d26b76f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cc4a543eb7bf4b343ea059543c774b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6151360b7d1b60549732dce1be0f450644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ce2e3c72405e443e390fb091768f41645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ddbc7e1d8b38c072d996abf8e7c758646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a530364fc3ce6d483eadbb7dfc7ef777647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d555bce0ceaad0d85e0d7e335cb19510648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139afd89147cb83023f3ed1e9704d655649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae291650977a84dcd31b4f3d1e2acbf650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ca7ac69004782d8cf803187d125779651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a881fa3426a2a56a685c33f0e0f00d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20f7d201a4baf55b94b52d5662fad25653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2121d2a3cb7d188a8e3f9418b449f17c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7521b5a5f0f3854ed1be0e5c0c9158a4655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d525152d09124cae06fc8709ab1a2d8a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3c5d3b0e5949f7ba70428a3d852894657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c31cd2ced67e8916709487431f7675658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb135c4d79325f10af4b95c0cd3f81d3659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53f0d1a1297fb5f6850e5cab2a74934660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd592fc6f38eab24ce1fa0ac70f0814f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de714338164ec3d5cc866b55882cecb662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3363617a8885140d8623c2c69701bb9663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589dede152731cb87f7d5e8ad11cce59664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca129199092ae8d8ea58ad2f9dd5aabe665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb39fccc69235e590c17e7dc7373752e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ed1b64a73deb14404bacde2bd600da667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb37fe7458742a6fce493a5066cd12d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ddd32142c7654978199793699976c4669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bff76cb9ec8e05baac17d47730b5a8670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2086c873259343bf76557537846d10a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a3d0c05f36866365718d02dc1a7838672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4ff46b4772f747b72eafa97c4c5793673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47a1b2e6baafdb6b990194acbd43a27674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b71c4bba12e55cc6da1ad43abceb2d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7675d61828619f74c5fe3f102544d09676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7114606eba4803356bb1e9a96e62597a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319dc62f475dcfb9049d40f81d2f90a6678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48c7a3bd52fcf5a765546f25dfbcd4b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf400cd7de420aa6af337523949b901b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c903d91613abca9f452462cf4898de681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e804eb422bebe1bbf877c0f123a0c69682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968d0ee6eb74aa6c98cfd9131ce7369b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85a6d6fd62507b4b5f0924445df8472684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d233c238d608d09c8eac808b93064d8685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ae16e3f488e189ef743a5218c31fd0686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2300d090d9ad903a6c86ca6e058c3e2d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd84c1721bf966c612f3ed6baec9d2e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccc3cf2863c35c95ef5230082fb259d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03323df77916fe58d80bb11e9576926b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddd145534298043c48098db49f8fc6d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a316965dd2121b81a94ec61e9aa6e06b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b81ac234b413446018ca4a0a399992693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee4bb7216cbe8ae4fe9ad2264c77c3c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603b8d62c0013532d33b2bccb7a3e61d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbf432bc3bfe6a821dd2f235d8338cf696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b344a3a80adec35969fd6e9b086ff4697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33388d145473f9c854cc15174b6b8c4a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39940406f54d398c39641805c16235d8699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d524b0d0ed1484186cb134e03eddae8e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175f5165d44cf06915e62c33041893ef701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff6e9268ad4f9879622385febc99641702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74643e9a1c005c25674c4f5a7cbb9023703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bab23588111aad7f3b1b1d7020b9ad1704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16edcb0d7acaba423e9ef02642d1192705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd5518b1981a95fcd9e87ec9642dd4a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af63ffdac8713cc8129c5815d335a2e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbf73ae292e89d06e42a3003d879609708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9473bf05f14ed248e39a238b1853bea0709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8ed55335549c0d53fab8085b011a00710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea74e4d0ba14a4b8a942171033d6db85711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2beed18bf08576748223fce15f495c93712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7459fd53981014aee5c8325d1b627d6713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1348b15a1023ab391ddd5ef82800ea24714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5375a55db154118e86907a0fededbc1f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ad546e0c2730e9b3dfe05f044ad674716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a7b5445fb515fb06f47e9a35e99366717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ef26848b752da1d843decbaf4132ea718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8cda690728b3854906232cfb70ebf4719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae61be8297c8e6ef509455f2600c770e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565c112b4aca0e8ebd9c7bea6d4ab245721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc96bfd984243cdb58b3c1c60cf70a69722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8eefc0f0833a9f838cc81012a2a4fb723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14be9751ce990c01ac2adfa58fc6dbd724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24439f8328c56bbb97449b02a05ff9d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36320a15b453f9bc429d7287cf3cfc0f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac47712fd3fad0018e558f1df5684d5727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a3901dab05411c72f2ed2b106bc36d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db94e056abec7d4bbba218aae45adbb3729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88bc0b1d195567e28e90fe928397f2b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6e876049c298a08068acfdbd41bacc731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933909e4f8ca2ffa163edb7094925360732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88e2e331bee79715bd04b7d0f378a7e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126909eafe55340021ca5e0960d8f28f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154af1aa8a60abcf95bed86d2e645b0f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc6300f323cb02a47558c1c21b28cc6736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efef26e291f09c9735afe400ec785694737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd0698c95d3b6402dc28b44bc8c2522738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610d86e138beeb8d3ef9756a3f68116b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5054175d7873680f2869c4699da96c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc90e40b210a0d5a1c14921ee65854ea741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6ae63beb9fff5fce23b73d6fe55f7b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736ac21e5053d179ecdd1782167ef731743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13beebd237ae64d814c5276e41cc9cc744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faef695ae138ca9fd16a7d98456aa8f3745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6471aca5a167031430bf59dbd90e7db4746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a955c849efba1592212058e2cc5c17747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35dac6da18076775a630e42ebc03e8a748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0d0e29d00278602074ce26a057a443749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73de40f3bf3e7ab481a8f64838bc25af750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ff79c138e7e4092d8de9437f6b9fa5751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ea81762c27ca502a47db59c3e0d5bf752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd13de8ad87b14f84825e7aacc69277753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bc48418c6febe8a40de9fe06eec8d4754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6dbe59f924f42fbf6eaf8dd1163c53755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953614a360c8b4795357d1df33f54b47756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fb2d2e3e3c73a225e9ffcb47ae70f1757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5769f567883d606366edab9e613b9eea758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef03c6be8496a368d20509bdfe25fd61759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4eedaeeb79fb3441567fd273d8b2911.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604159941bca6e42b6154e7d269d81dd2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40adbf9135b0efb17147b823c0d038d33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736945750475bdf6095c96e8ab90e2074.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df48a9b69753644e1ae7d981c5382aa5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a035b2431ca131f21b9080abf5b44b026.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6700006f57a51eb840a1c99580f0f9c87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f27b921c534475ef2f4636576b747078.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e13700e722046f802b571d4553133399.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba2d615e6be564e73a6fc19f52d11bc10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c85558e822839e016059741575ee62411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624479290565ef6dc0874bb39e5a441212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3003a0b0b8a2c46cf87e9c6bf9634d5f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5f1a020abc67e24b06031b95920b1d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d0ad7c0e32fff83206c1187ddd9a4c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5b3118aa379507a7fca211473e171e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc0ebe247ca7b9c080ee41205ed0c6917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c049156ef61d14f27c889e53a1fd336218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d041f24cca3a0a2b70b4b88a71ce52f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d99bc70e69a949facf1fa17bcd818a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f6399c37af54545eecfeec589af97021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcfb18f573cefeff31de7dd0ae29c8822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e5571254ab18cf2f0280e57e2f618e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefdd8b8e0712a6ce3ae3ab6d3512f1c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865f4e5acf122634995446cc8dc9249f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714d19fefd138249b81e0df740acff2926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32e5191b3180546dd2f3a708ad50af027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64110b1901c98e574d0a1da3a0d6fbbb28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b3fa7d3cdf9604bb4248dbe62fa22329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f6738bce5c43e66e6a52c8f8483e9430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba860ce431fe87ff52af085856706e1531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598cc97d924030eb5007f7206120048332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eead5497530b3c5c356281649cbb3a5133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b48350272feb198c6188b5c7ed4d0834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5528fba1d83649c1e1ce600acdf4405135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e443a35479a56d7a9370fcfa61631d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28168c105728159ac302f372df3e148137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d99818fe7122915a9c8ad5adee783cc38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81a39e558e0bcc91c1f71c7c374917f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e72dbc768dcc1be89de4456826b57d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ffc5cfe594fede6b90cc197b151fe341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fa70b3713d84650317cbd9c9f32ee142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdf5a5b1eedbac9b3b212109e5140df43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7acd68655eaa43d65bd5da53bb391fb44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9645bc1789cbd1193e9f6c76d90dff45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2758ef97dde0bd5c925fdacdb5ba70546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5ade6153e866cd377f5168e179bce347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b397734c10792e55e6b7452de86d08e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1c3cb4da2bb03507241d017690adcd49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399c8303d5861866a9994b9bb13ba1f250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101e8e43a5bfe06805f267a2afe979f951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f03a48539594113bd0c74dfb0ff650652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be220f54c138bdbcc38c8aa74bf45ff053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e2037f10258b2dc5578def1b662fc254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b763d4daccdc253e8bb2bd9b26e8fcdd55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cdd521fdd9479fca9134ac5ea011d756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d79c5adafa14172b517f884d60f1e657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f20bca14532e6beeaa9e32a45b056258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cb09787f594d9c96b07ee1485756fd59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba167eec077e48e5859f1faaa560e0de60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b23f0db7dbd791ce73153e6c989f2e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98eab3d73c9e840f1ba925b31f7ca94162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff6fc333b5123a0744b896131f3790563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592be456634751d24ab9a5cd912814fe64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26445da416084fa8a940726c60e2bec365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e468c94d5e94a1dcad973b61407823ff66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2312fa9d1caa4da5e644299ee89c62b567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c59274f407a8d95dc9f09b81d8982368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69912ea838ace26f62b360d0d495753869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10dbe89f2e014d1f3e8964f68ed976d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0facc2c00a57bc50db28928bbc22b76771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887137989f510cdd37414737d510b2f972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17f29c4400542003ae902ee8bd7bc2073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d0705c212fcf84d599b05f473c342074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc978bda525e9d62c49844ff4a4e7c075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9777e840f70403a4402186b8c7cc1a8d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a928044a11638d39719f04269f4ae34c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb60caeb453de5315b071c3faeca06f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab260681faf0384e345574658c353ed379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51eea7c65757ed6419d5912999dbf4ba80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e8ad3a0273b2d86c6fc1e1cbd15ff881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b067d503d6996101be87cad9de7bf582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e8d29415a69ea8a4809e84e9f2742583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caca2228459019b6c45ff540c8fc120f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef519cf7467bad8939df5611fa19cb5185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a6361ae1abab6708e18ab42df8c96d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9572e43ab26ab1ad228c4baff094f38187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687d088f474c329b7aa4bc63b359228c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fa906ef0c72f391287a2382028ebe689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e907424475199a2820478188bcc9eb8390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd57469fb0da171b74c5ba0b660212f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b06fce3ed11f9c4c2aa0b08dd22d8192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177d30972b1fe359e21d7234be0466a593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12aa10bbf8e60b31722363054166007094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc5b8b4018f97f9ccc15477c79902de95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13923b75d93c8f48059137d21b88a4e796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5bf48b501024a885d66a76883a3e5c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c07d8f921eff2b5fb6d3d0ecdd3aa098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8de4ad15f4a3ff277dbec88e954d40799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121e9055afa952e6cf7b64c8fa065e96100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee78136a5da86de93aadf9603acc4aad101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04039190b1a31ff6893bf59c2c699bad102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21236d24c39bf22cc5c80b3f7b803c72103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b8c327954970b0099f0be6ac6b2f93104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17375eb123f0bea20e51e9c2503b3c19105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d84b3ab6ecdd4f38ff271b50035087106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b6d4189da8621291cef108dc17f0e8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c25c822064de9b6dc91aba68dc5d43108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9dc72829f4e621d7992493ed208088109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9f02cd7cd64bc3308b054aa3e5ae5d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d810ca437e6235bfcb27d0f03b324e34111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3cff60ff526b379706cd6e16dd748a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3778f801dc02b5a79e2cf9350839fe4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dc51f9b6164deadb2240f027ea018c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7f3516d97a5079ee6c25e9869a874c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4fe0c9adc71790b96fb1ff4fad5000116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d236aa83b0945e5189dda1bb49835f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e209f28e8370854ccc6fae3712246e70118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17134e8d28a341b55ec048bce1d20388119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d0771bc0775d7f8814a961a873ef0f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6046781ebd988fe1788622f63e5955e2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd840c0c40c87e5a13223169aed40e02122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0342faf2112a7a765b1a75872cb434123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d11a052851c6796e9709010f4afab80124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e231856495bcc39e2c037597e7d16ae9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ec9371d3dd29b4bfe71f0714f7479b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b684071862248c4e91a258ccdafb8343127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922e2c83697e8a542f83c79ca7260fa3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff896cb07ee914f869e970fdd7d0486129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7f9fa03757e40284fffb9c81517b98130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fff32af94b1280a8b59a95ea005c5f4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535ee4e061474760d8e70c4d4a7823b8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50db2ee46e8901b9ad9ddd2c1d196028133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16f6f0af62d8ef52f7df4696f70bfbc134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78a0cd562decb341feac0c9577078c8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dab852b954de2f40dd25b4da158ff3a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677d23a68a67896e8cf2dde1a5b73462137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9df4ed47da8403fa0b6a5b439760b7f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12090fc3520730dbc76828fd0598f04b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edc2586fc861acf255346c6bec0ec86140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3b365abe32d184147e0216b6eb2a2a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65716a0d8770cc503bfe16f7f4777135142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e700b3a3ed7a5a2c030ae07622253613143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92c12b949f74900418202b04597d28b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b4675276be4874e1e8b75aafcb32d1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249ef41be76df258e040db26537223ef146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca7e640a888d1a1d4de318ff2680b86147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23542643cc267a52d18e40a2ae35a6b7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c43ecf5cd5d0adf34b2af83467a458149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e7f51b0e313152739d275776cbe743150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba120cea342031d9f38948dc297f412151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1d6409990768d4b75ba6f0b167beba152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37207f1630c14a45d755c3b2a98301e9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a57eee5296d80b2ba8050e6fac5d40154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f2a9248bc9304e68eb4e5a5aa9c61b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e970cf64b085625f51f0f67cb3f8f2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2328b338cf6f3db6cd0b7855a14e86aa157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9408e82af98b15a9908f849c3816a669158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbec44d8ead50ad5898c3d262853c63f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9218a380b2ce6483ce88b7a5451c80160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fdc816dfc7c79953ed9a835745fa86161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59d53eed693ada25f6edb24bce9820a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb44751e2020355a4f337b45f320540163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ad1dab261e3d8c8331ac6e1cf23834164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa91f231ac7a5d679ce5a0645dc170dc165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02fd7e9adf4d2f8371044bcd04171b5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984cedf2c3f564f627898b95b5d11413167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6122d65676467cb00cbf153192221d3a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4d666b8524d1e96c37c87991aa47e3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dcafaf8210f187cedab13d004fc704170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d175315f7a8ae0642fee4d10d9060079171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa484f1fc57a8e58c83e99433ce60ce172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c01ce3c95da3445c97366041ac93f25173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cf80de335a91e7535d5a19c8a3efb6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb711ae34af4fad99531c825bc72f144175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4574ff0a81b5fc123a5827ea6d847e68176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ab9258a325d3cb3082804d19ff07bc177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004e42167351a55532b8b96a2956841b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee622904eb5a8634c01cfa15935a7b5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0e793cec872a16ad21f42a02f7f049180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec7d33753b27e774302fe84cbfcd7ac181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e305293666d3d0b5c316dcfa0e8f237182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50a3627f8890f41dd2e1ffc61efa530183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5046e8762722f1f8057191411e0a883184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bf896919dcd75b48b4c73b45aa93b4185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc4dd1054d319d68897962dc1f33f50186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d377c9c01be6afa11b80f3babb5248e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009c3300306a6ea2831e2f3c11f5bd9a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa2edc341fdc533f1e84e1e73fd6d21189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ff672e0ce0713ecdbd1e91fd8c8e38190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b55c97067b1777a90a4f17ca2ed598191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115dfb8d87b9c8fa8e9926e3bad96043192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3d2265d5728b73473b42f82a4fb7b5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb379357c341b1b40bb6eb498c8f629194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47e32533de882cd3c2faca851b5b2f1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6616378cbc024c0677fe50c3cccf5c3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594404baa200e403d34ace2cc12f86dd197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b7ee25276d587e1102e71fae3f09e1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97847d14fef7ac08b31bb807067204ee199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4775d4ca61fe901e5386f26bb3b77e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aad646b10b703bb1418789791fa49ba201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a5528a1fa62e7eddbed0df1208943d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c40fa99062b4734377d9954388a482203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ec03a048b1d59a06c0b88268c51a3c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d63ce04168847609d2624ba292c642205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d802310fe73ba87a11d2852bf8d29d9206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf77c4e38bcd0d0fe6cbbdd6ca49a00207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8350d36aa5403ff8d20a9109507ce89e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4959d456d2ca99f546d33a8f6a1dd0d4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bbb608b40ae13e818af932a60f4974210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2e438cb51f1f24322676127e4d43c5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46540b3e03a218a472274250ed75b888212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac9ab80770043e3ba6a7da8935efdd6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc33371d08b4aad4dbed36c70aefd487214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9c0ca30927be100628d4d91edcdb01215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7090bb3d64184629bf1a3ceb2407f9ee216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e789aa88771adb4fc71cd63c897f8b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e9063feb82764d1c53e0688881df06218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7db67b1c7f99e32e7bd74ad53e2cf51219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1121b09e5802fd17eb1e8dfecfe0bf67220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8ae97c00eeb390a5fcf8765d3fe361221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a412834988ec21f580e7fe721781f3d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d36dab6fd2d93e395ea032c42375a8223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de132b46468332df5823374aeb62d8a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3336494ef125d10710feb823a974fcd8225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2133fea9992910edcbcabf2f8d870e77226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3e60fe89a5b52b4863a1635ddbfc20227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6326e63b9618dd286709d7d543fe2aa7228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bb6aca69470d88dab61e5b6ee3dcaf229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a69828a1e112bd8277ecf2a317ffdb230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990a37baf1094a94b0599868a5bf4e3e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5e43f0a1651a49a7a8610d7136e617232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd32b6193ade7f219e88d06f33abae6233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a123ed0d7ce78a5f4a64668106c45fa234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46991fab48fcc4ab4da6227839151ced235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ee21bda84d95abf6a6aebb35b2aea7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4045f00fe2dc3e2b8e3a2632662bf4237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9fad8c93cc82caa72e3a0dca50c3cf238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edb0d28cb60932f2b1477a93d3e3a30239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ef508fff2284caab88534b67e66655240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f430367b7e266d4a6d22c60588891b5f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e6c12a36b7ef7174f7cf4c2aa55682242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142d6d1bca857ce8165b6c6d30841e3a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02fe00152e196e526e64a968702e5c2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280bcab355a0cf4c7c5bcd5b141b3398245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc0054070b0845af68194dac30d6016246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cb50f45147b63b4a8c4ed8d2bf735e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9a10c01b31a0f032b6f4be740ecf33248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706b904cd14ade7be9e8a9634b9891df249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14de69b9c3379ae4fdb68ca03c334228250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e3ef9a656b2c8ca1967aa82e9615e8251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8fc272e570cf4e801147f262806265252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62acabb8ee5e33e0258b8d45bce8f55253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a02031da5be2eddf962233403a55a9254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183c5c802877c9ee119eaeb0223727be255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c963969bc9968c3993b4cd1fdd61f11256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aafa83c195efe27baed6cb92877d761257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad159ae151dbaa7c499f772e15840e40258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263951bf4585269677c8e3d323cf0ae4259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84022784ecf25c98dc9a4cf314abc74e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e7e64365359928825ba42197e74e35261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e7d5119944494214261c9e5736c1db262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef265e53dedddfce61c2c7955c16c4e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5033ca9546529c7a0e663a2ba82065264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3729911fe3212baea83ab5762b1043ca265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98d078b2e149633fb687900da0cadbe266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7321477f4c83ddd8b5535b2359538d34267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dd452ece593bc2bc8eebba0cdb9b18268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec261bdc33d406e8214449cda5a19b7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7aa1625e5a70a6a47a5643a938cce18270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708accb5e73810b5c02bd938e9ca28d6271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15b3feb46ecb4c424c265673e1a8b5b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457e1d1c860b2135ec405edb9853583d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612cfef97b5fc19974a9e4511080270c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65356a47e748e772848c26ebd664965275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e77b7482745764b291d975c1ca4437276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04f8d4e258ac6146dd374469858302f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e603f9f1e56c78bb90d4f3ef079541278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e391ec8f0f20e937b208b4127e6d574279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c594362a12048d2d7a36b9d7232b1bd4280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10eae097b37794a221b3242280591bb281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e218cc8966eafa1ca7792d2f10c8e9a2282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ed05d6f6b30a9011bdd85090aa4dee283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8641d6fd9649282954d680be88014d6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f087b4a676b3cf6fc01141d4347c6a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310da1cf5aeb7779f5781a9d1b07922d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0963f4c043d57f6d8ddc52bdb24f6f5b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7277c2b5ef543dde1c6366e6a4b522ec288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c14e8a31b96cdc83d06b5fe75bf1b0d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcd9957dc1a90700ab03289a9bdcdfa290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e698185cbf6341704dd70f1fa235584b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899f6367534697f8f8f2be9d227635d9292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebb53fe04eb5e696dcc06ee46f6b24e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed3a3fa9b3b7fd97087e77f483ffc9f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6ee5dc1157f561197f860195af2d8b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4c3786fc3d994ce10d11603d718feb296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1573a387c045dd8ce533b1ee66aeeaa8297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0e1d4a24df3b05794c551eb2881057298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10c8334827647e315d07f61ebd5323d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229eca04ea765fc3a1f520e536efda23300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b3c437e1578959e53b71c75e703a47301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b549608974dcf906455f8b292fa942302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9393d93b575fef46014a9df02f19e91e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c418f7d364737b9e938b44ccf9707d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c167adf5a79b0fd70f8819e320934db305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2d406980a1c341c536d966ca55b17f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f655ff6709d29fbdad69d972e3b48dc307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be50c7e069a2d422f87cda7ba59135b8308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23f45b3465a4e44cfc39c2a982bc693309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4d161465eef92cafe6c9f8379e6e95310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d348fd06cc6a955ffdf9a536bfc43ebc311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a707524fb2205537cd12aef769d5dc312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333e3ae3a1671199685b483d4379868f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0caa766b72905497ed94a62e44be9b1314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377a16918e88bb2f64b7083570390f64315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fa1c94b1f326deb76676b90ab7949a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f790e6de0de67937154004c1213a8082317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b4d2114a98aa91333d5e306bf42975318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc55622925f73d13429a1c2f41794c48319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3833bd87a06d82d69db4fb50161fd759320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7792d90984a6f89d572a0a3b0ea763bf321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482be30bd5adca2cee0129570e6edb62322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730ae82aac2351798f9df9ff2651e484323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d422bb43e154c55efd8cbcbb4e4a7c00324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798904a40e8d36a4d0b1cd7beeb8ff03325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6659562a49ff8d5c7a26eb6912cb8814326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e86057e4ec44e44438fa1a4b8f1890327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd5d7e1d467b1c56130bf7d6d4cae3c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e650574403ec4b9902b4900abe42eb6329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5ad00297ac4c1a2314dd12db0345cb330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a951a78f2c7cf8ab2a43a094a0b7ef7331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789f616810592d4d570caf0f942881c8332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30302e27780d6ff33a2b6121ac8596e7333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a687cff802b9703a8f19a02e1cb46e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6e6252e13d21fe8dbb448a1d045dce335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b21da8d5eac1da81ff6eb238e2db26336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c228b22e62c209bcd526a9a1c9be27337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e953631a6e9747e9c1e5c2b82189054d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0eb1190444cb04093b9c9c4b65de50339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d590df752ca1c49ac50eb43d58c3451340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c630f7ce434baa8ee1230761b2c412c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cc7e9dccb5f4a5767ccfa963bd80c7342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cc239c666255e22aacaad02982f73e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5998c1ee6ff04038866fae7592a5e259344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad21b1f215a071012b03e759bfce642345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7546aab832035aa1a3929a2945511415346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b5aa7302df4ce628c24a583e184a3d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611877d065cd5951cbd40e6b030c473f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe185ef0d3a2af28804778de26bc90de349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b034c08ee90e33369e62746cd0a6f33350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f89924c2f7c9ee5d22293fab8f9532351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319178f60539abcc07476ac0c85f3ba5352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73d186c8779c162c4a4695a6fa38509353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c442f2404e5200b01119a614fc4f85b4354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b700221097f28c9ca6b43da318c94571355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19512547b3903b32274f6b5455a2b2d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e77675005002a9b2943786d6534f26357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b294ac770d0ee406795ec6ccd920e9fe358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7686d0de5b50892fccff517e4218f6a8359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bde86c63bf0ccd18aa851150e559cb2360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057d2683e800c7a433b21402d20a6dab361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fcf1165b56bdc6b847d29ee6f1376e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e598e49079e6bda6667ee068f08a4c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ebc06f2f47a1698a67bba7c106aa71364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa042a3e4ded1acbf1991ca0143b5c15365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b93c28031e092f45a561bde984f71c9366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdb824179a6e73815b101aa18cdf931367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7a010216e4b1172f2ed5998227ff1b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25856664de047114ce9e87c094a74cd369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99425c5f072979b8cf6991e68b441ccb370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f415913a83615a4e8ff17afb017b3d14371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c403ad043bc7c85405dddca9fc457f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abe00af8906d37a9cbbbb6de4656c70373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a857fd42e7576dddd51e8379badc91ee374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f46f3acc0b14f5a9ea355bce2286cf2375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5556941a7de1f452d3971bff07fd34376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f4db4cad10d1ef60befacf07e5d8b5377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77207262d300f48b64a9f219ead5f5a7378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89259fbcbe6da283fead0e7f48047d2d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5e91ea6f52902079eaeb3d19f4c4be380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead19751e4e1796edb7f7facdbdd034f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7642e38cfab925c212981c158dbab910382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd497177032285b0e56147e764f606a1383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c94f175309d2fd5bcfd431e970111a9384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71865f440f5105f1fb0b23a0eaaf134f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0823d8ef5927b98c6143b27b10afc0c3386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79abe8c548658cb56d5beb43a3f7f840387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9bdfa90c26c840b276cc09d3cd5da5388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f36ac867779b011881954371b4f5765389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0b41630c8b240388a0112ff969cfa4390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97975470d8e7aecf5252ae2a2435d930391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790188f19640a75495bbe5376ee13f39392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9a61e3f6783c9b71d2ce60d0e4d0de393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c99f91c67fd2ec17b0a3a9bd8ecc97394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfa0e029b2e93cd6f2554c6568ad84e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc17fe287e5754934e1816f9e4cdaa7a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd914b114924050cedd99c3107ef9562397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d0120052fabee421689eb5047587ca398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d25991afcef4a51fc0a07e1c33562f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ab65442d9a4b9484d309212252b463400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff76b5de866b72478f5077aa812dcdfa401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d92cc89250a39221b6d7a153c5b11e9402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7d46cb266cbdd3a685eb4015f19bf3403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601be9a3ad7cac723f0fc034a45105e3404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377278b1fb1d6451df31b89de24bba5b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27adb35512026fa88da472fba520028f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb16245a6e9296e1c9776507458c484407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f41472d2c46c3d05c2e9b37382801f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29c28a0552a10eec7b267c9d92a5563409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd26e7b6a0f829c054d36e063265143410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1ad0fd773db77119c830ba08652447411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada662de5c733de3281348c4dff048e7412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fb51c60a0f2ee01074df9643b84300413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d2f0c32fb2267eb6f01282ff4b66f1414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74740ae3b051d33d319eb5b32f806a59415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0766d283865533865713fc8b15cdda8416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51961fa310b8c234295be07eb41eaa4d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984f53c5ce4521842e32b9c6feb391d0418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ef411023ed1ae00184f03f6b98484f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4445c2c5c0cdc38d206211c830561e35420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064d344a4c02bceb9180b4d59c8401a7421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff124972871b904002e8ac80deaf6e3422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2049434a55d9b750fc71e4ebe88e13423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8442ffc3e928972ecc93c2dcc1977a92424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cf5551a1bbc3157e867803f40cfbf8425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4330b7bc8f85bc62bfb9938ed94bdff9426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5707819bb5da4a982daf0fa24411ffa5427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db15bbaf2947d2a9947bfe84353e175d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500e0905e734b7ff7b3a9b792f73a814429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1e0d1537942c00a747f426e35cdebd430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6910fd8cd54cfe36495244e6dc0c416431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a357d37c8f45c75391f4c247614998432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fe93378b9cd78fd08172b79ab7e30e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb19f6d67de782399d58c6f0a5905f0434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f35f6bdb0d8b4bba9278dc56e122e5b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb6667b26a091ef3cd9e281b3416a4d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1265c7478cbbee79f6cbd0de9be120e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e933e65d1d908e4bc63ca15d141285ea438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a910750e07fa302b635973cecb4670b3439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259fc589a07005fc7ba7754d6bcd0531440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5ace97720942b4b2423b0bf2f3a62a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a502a7f35320242264882a8cff26f6c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d985624f532917c0270efa0bd2e68bd6443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ef58a703d26fd5eca7eb352941f66b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63bb5ddf561b779cf13640deac56b1b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a731f83466a1e5f94428be9d530cc724446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a5fa45204e17552268e0a3bc9195fd447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a30fbf3d479379bb8b90d18fb594ce2448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76803e7027ad21d457c4474e1f13a222449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48661ba6d01b0fdd1bdb5a919fd246dd450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba0e3aed2735350becae36cd17b4ed7451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65b633bba6a086b052e17315129c094452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04860624bad48537af3509c53b7e9a09453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4302ff280c9314a179f9d9fa9301d9454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b860898c24fe6c41f4c71765acffa492455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d0ae939677113a4887bbd1823614b1456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f444d67422f3beb4eca48b963e8589457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6038a299121e2f587809c5bb998c5c61458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca51e5f0d6ebae9e1c92aebe9922f0b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94685ecec88ff80ea1fdbf2d0244326c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c959ae79158d97d23ad88c0970121b2461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2554bd9b9971d834c4f8b4f924c1ca462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0eb5fb245ee577dd09f14eb7ad85b75463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddaf9c1235105e5b3a71c3c4fce0075464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8210e7bdcd7895c53b7d2075972b5230465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e39da29888f63ff89d4cc1a03fcbb79466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623d4f24954dde4881e7466bc60b621c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1353fc874c1bd306b1d1aaa60072c1ac468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ad3ca149eca01eeee558b36891c671469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ca8748b05393ff1ea78ef63ebc9537470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3198319a1d1af2bee0f7dbe7d07b8301471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef984d9a00ebfc6a6aed3f4fabfba30472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c62d10bf68cc9fc626bae8ce2a01f5473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b416b8c155fa8eb8fd4c5e54df72513a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e484a2bd30145fa1455571d0e1dd024d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514101dd45ef7527990c3d98d7d88573476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e7b81c6ed36adc4c8f0af019234514477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c075d4468173dbb769cd8edf97ec6f8478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfa2db589c871b26ade5c5d5f11b0eb479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dcc6b7d3bb0bb48c3c224d5229c576480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345f773530ae48b95d03d5c0e8ed884d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3afdc1714f49b702f60214d7f9e4f3a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ba4f74e52135b8aff2ff2632192049483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188aae5ce8226b17f6dcaa1d694478b5484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c623062f8452a9000b87a303f92478f5485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9dca18a8acce65200a1c6b19966288486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de00caca393618ca0b438c5cfe020b1487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc161ac5b299a710f32e81f9a0eefbc488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806d858fd80c3d9f2df95f60bf905fd7489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f696ec384a44973b2fedb81e6caa1bff490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf407e2e9a3d7d1d6a1a8c26357d9b98491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dcb3e3861019a44f4fd0a0543dd104492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95b3b47ec9997c7c7e35eed7877b83b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a74c618ef1388a80c8002384dd8d79494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3554ee346e352a5526c921bec896c93e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314923985d132663b8d2f39809cbd51d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2074ceb9fe4a480b0978954dcaed5624497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c279285310baeb5ae067cb22b1e4ce498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bf84f13d625bbe3bc26e3a7f164ec2499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fe2c03e68adc2b3d5a4b1a96dab9e5500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd9fadfd9fd0058a11ce715e90138d3501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504f4a9a422f4524638dd9c86acebe78502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b14e0740d16a04f57b3a6dc2103bca503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0f6a5809e5d308984e5cdcbebef016504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e17148045b1a36478f36a4c49dff91505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbd567cb1009424f97271d47268ef81506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5be36aa0b3b7d87b48975d3fa78bf3c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4da1baea3476d064ff26046e0889cca508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6e2f00d3efb5ec21e72b54c7806d48509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0177516f8ff71194d83860a0c1b44abf510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2737d06c2a9fe61e3e75989b90a28212511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca2e8e2bef8d0b3abd4af4294c67504512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8777dd68c6e06cba4c0e911d663e978513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b696a5647eaae7b327412a05ec64a605514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f69934b9771dc5a5663b1657d040c0f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2c6acf8a37025b8d19be95642248f7516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572530609773caf22b72d0997f5dae5a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41fd90bc4238d0b6d8234f4a00b997c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8feed3e73c7f22fe8e86c25d7828d757519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50418e345f481e4eeea2b25d46de6709520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3630faa67857f0295e0ee1dd103e7d83521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e59fb12cd3d4478bda15ebd665d334e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd45b0f4d388c4e71b6fde35894f4e22523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6873a8f0ec4bdbb7104e240ef14673524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1164194adbde0b43bb603b91a8eab3525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4b1e83f5cda786d4e32fb1025f2b05526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bd0b6e6dc8b00313dc28d47ba1112e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b984cd74c5b71db4a158f0441ceaaf50528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c66169a304cdc249651ac5d2cfd6384529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815d4241c2602cbc0785d63396402f75530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf72a3b7115e728e766658bd4b0b1673531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5e7d89dea0d45fe424a63b9dbe7c9c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcc508177d708de7c30894f762b15e2533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e19407c81495949e76adcc6f3447ff6534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f849d8d482da0dccc3fb1143ed074a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49cffe1edff8b05875cd8c430bf897e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dd4b58609ff211e7997e059f5a2921537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6423e527f00ff8bf6289db7f4cc06914538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d449827d098097feaf6f2d5c7bb3255539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69390794afc35c56c3155cfe9f7c36d9540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c360a16ad28eafc00ba17f877e71d18541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d887d830d967e89f25a87c1e5fc33ab542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fd0686c732131e58d8e4d5f1093aba543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388cb0f9145fbf676c2efb26d9047210544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116b5384b40400489a7d66c9c605c169545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effa6ecba8eed839b794a956376bbf24546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739142174199921121f71fa5fbfa2841547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9470f432632a212fcacd85274ee75ccb548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db65777660d88f6fb02ef18ea6ff65b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1962e1c3b1f4c2f746cd4378134acb3e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523433f34de8f28570ff38a2f4cb2b91551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ba87b5ef023a8f4930db03098dc735552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef1a813d3aeaf1df4eaa5d4e25d37c8553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc64da3454c705059608c6e7d7f5c3d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f12c5544c9292e5fe0f38d800118fb555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3015482879bf868a4bf10a71fd3af9556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbc7aea86461bff669238d3c4849663557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5917155a8f98b028bd9dce27aba10778558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c40a2ca7740800b63c424b3e2695df559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bee2a3d87742969c8c33691d9f6a4d5560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d665662e1dfc418303c3ee9d8b20aa0561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5616d5db16b32398b837c6e108ae313b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e43901738d0cd1d89b8bd71d22fc370563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53742b6ed5d9c14af1c850d5d85a9c7564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1835155b401963232a1def2c94004b95565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279abac97b1160c663c0e46f39354d65566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb01faa733d98a79ca6295ab12b73f39567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c181ad1a4dede3e4ae750eae860d07568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296c0377173e05d2cf55323624056962569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61f62f0fd069bb59cd87c8f29317ef8570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ac6fd0ee50464c08729bf22d0b0323571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c741938f300444b1ba3603d011c7675d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a48fd770fe2bd63b1b2df55ffbb5f7573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74229d872da781ab01ba3d71238b2a68574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0a145bc17cd8080fed9d27d2d7415a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5332611313d2bad34d68b8f1ead6a9e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f130082b2d2504e2df02196ce2ef0e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2994ecbcc16618779bc96202189a5e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296389918b969bd7ce6d0ec38f67b9c6579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52323dfa4a161d05a424e1618d29b8fc580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9e2809b8cdcca3228ac06fa02cad29581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdb5a5cc37eadcca0236ba695f7cf75582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce9c46c3a6962e2982d435ca71e63e5583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caee6e42531745af12c025471bd923be584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5c608525f9b97adbab331d48ab60b2585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac3329e5502c3ad487f7fae737ce0fe586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b23a03ab09e3b823fe5ec723ece7ff587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e24b14301e3dad29cd55da0b370242588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e890d25d2ca2bd65813b6bb9f801d7589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429456b286e4c17668ac80dff503c7fe590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72212d26ef848c1ca3280f444a873a8591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028cb751690e86753a568d74ac6d8e66592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210d537e3f229b7af930a261f73a1e59593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd83dafad4ad98fd7a733c13b5c42325594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03b525aaab6c311ff8d185b015fa5c9595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3c7af33233ee1abbde706d511233d3596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5805e6a4d703c4988c39cbe49b36544597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a80185600feccd03802e00c258a8ea598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c71480cd7167e41a031d69cfaefa457599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2e007e7b45f029d1ed8c4533b58bb6600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47832c114231525060f5fec7ae28673601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76972fef2f37ad67b4ed81d44beb18d7602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b348a1327b85718c61d8027e582f38603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e52b0f38d76f8cdf00ce2ea0103d2d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26f62688fff876c58b9b1a73202b880605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38fd0e1cd83b82b429b93f85e92aae6606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc9eb2b0501814a6e1127b207c9c869607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7299d09443acc6736c5c1a5b8d7c5f54608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7938a2c9480134af3004ea65dc3f4c19609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fd818a78507d7e8a6793d27923a7a4610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c84a37cdc9fdcca7f2bd98c5c4a65b5611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57d3dfc41ac50208394c6e52c5d2aae612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4124a4de415f06fe28500665437e4ce5613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c4ab593feafdbe5a3b8ed77fe522fd614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5c99339490fc7979326e692d059d85615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec9b0b761c364180f5f177d41198db3616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d1923d58fc0fd07feae7aea09c0d37617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c1f37645736fe90a220181160f61c6618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2823a7e73bfb17091810d84a81857b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a8aec30a6addccf7fac38f67249367620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7398b78400186e6a3d0cd15c68043a6d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28a318ca7f1e92d5e3b1c8de703c693622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abb3ac1cc05e82c12245a8c4b922041623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5e6549c79938b04e7b17426ee5b5a8624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2804c8375e10f39db103a57ec6eeebb2625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c38d823a5564f8f6675af3a6ea55d3626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c814d3d22cf28baccc48489513949e1627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b27b9176719f5c13c9c7778d3d037f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843d5af7e6330f5f42d351154b2ea343629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1074e819cc3e593dc28b5d16093a0cdc630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095f885bbadac677faa1059da10b2a44631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fbd7a19ffe31818f48a15aa2ce0b8c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd25d6011aefe87186d5f74bd1de759633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7755bb211c709f60b4e23344bb0abd5c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91969aee0051134034409339d9206c1635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c03a8fecc7bd29f502f38accb36908636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f665ffff4b93271173d70c67cf4487ca637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f7fe6d5b56df06d859335436eba214638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd7070e8e3010b3e683d1bab07ba394639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78bb7c52b762821ac4237cd8f18f6e9640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee73c7aa6f1288a595ea31f3a3f24831641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0dc5b0f321e5f3f57a5f479c18a317642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e3d775602386fac07346be91b09c5e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5976f226983ee2dc338f86417fce4f07644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bda4f2dbed81afb6da86bb28dae027d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b638bbf15b3ecbf0b03bef48e64f75b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6314f205b1bcb58756b74819cde9f403647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80df38772fab6c071d18b3f414ff6f7a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54c50fe058f0f8b8fa83915f18515fe649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7c38680c6e64435e6e823c89a3f762650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c3a209fb960fcc2c1a09341e48a9a6651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d453c5f1e2bdafc49c8591af2059e0652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b63b24d045480905a5c8be50b747f0653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6bb619292f64562956e5f0c07f9031654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f74b06d98b2aa38df60ac09f07f3d7d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f034a74585eb0abd03f5a12d9311a4c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ec6b73dde7c532840f5530e6ac50f3657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d634b4e4aa2cf9caa8a9c3a92be441b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c66ab889bac780c2c37414f69e7a05659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbea37075b7e97d50586c2ab7472e5b4660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e3e1dcde18507a9113dc468a058412661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4477cd6c3e46a27d7f62d9e6f7190ca2662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40b565135deb72fc4c9e7a4547e8d41663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7769a67e516300a5858cd787c3cf15664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77abbe2a70e60590001c5ed6e6b99206665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f37a7dff02ac926faf98c7e0fd9773666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97151712ba11fb61ef973af58519df0667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7b12ba4db2a26f4542289516666783668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0c8e642a6de758f53154d1042773ce669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ea436e842c238e376b894477b414d3670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69b9c14a3bd5692bfdf11bd7a95f96a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8802a525ce844fe2d7ed7a8a8ddec90b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdd56479b573f2d2b536a3399d0e348673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dcdef5e9d0a376d6aa77bd79b05ed8674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5466b28cc6a16bc331e96188a0b35ebd675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efa3aaf76432e25c50bd587907505b8676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101d4294eeef5f40a99843b1da060944677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2e31fdce88587cc45283515cea290c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7a6757a4a1673b730263e30ea1348c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e625f813b57d021c9edd2b3ae3aca7b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ff478049f16aa7427d4e79aca7ea15681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079275970926379bb5c33565323ddd6e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015b5a32434ec4250bd223a834083678683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ccaa0ef105081d4d47459428e6a3d8684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c72d02723f2460943804ae65b9607c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f464e11c8fe54d96d258d8e67a5487686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231462eb497fb452579c5fedad6c5370687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9a2318c0b75fd793c3ba5a867021cf688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf82251ef76ea2de91c69111f3242004689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862ceebf1d1a6082a945b070bc8c5b99690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baddf37b7a108625aea1583bc2f7f45a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b658ac33da1c2d4201f0826af8da3f3a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c710f3b4da70640f0baf0274de6f1dd7693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2741abf0b167835f619af2ebd68d1853694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab44471502a297549107f2166880a997695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c468c075ead2b4b033264d7c6754d0696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef72ce1522775c94eb2cb28d83f20ce697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72a1141dae8f95cbda65873bf234840698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb051a96ac4621e544b7ddb07b32cf7699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175e4e1905593ebe5f39b4838acb4412700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edba88b19fe9a86945c2131fbfebf06a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91da4a4e5b3b314c7bfed485802fef47702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88422ccb4417e3aad31f81c7fd439dfb703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6ea5534f8de85358aee410b1b6b8fd704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6dad22c47159287b784eeeb7c3734a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a42a151768330d4cfaee4bb0c534293706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e74c243c972e164d7cdf9fc0bd1c711707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d45769a46ee0198a7229717eb8345c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d509cb89f4757d51d736636d06f2b473709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9becfead247495068af4091eaad65a76710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db7af07dfcc818185f84b44ed2a0053711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41b0c8396f2a109dee2e95aa3f24b29712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8575b067f705489fa44624e1a99455dc713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921b1c57b21fcf241f867b7ac8b57bbb714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78af54f2e45028c1d7c3f6701f06ffd9715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0216153bfd54fafdf376094ac76f48716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390c0268becd45eebf5bb26aff4a8d7b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e5a3817ba7cd60df7b4181900796ab718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d306d780d5a5749d841a82af78a28716719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db97a50f18e38c4e2f4b1e86966e9184720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd8254bf4d836e16cf4e0256756d107721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec10018b9a4289d22c3d454959bcc1c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a4282a40bccb6b8410e648485e5f8b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03179dd1ff515bded2babc2e890db339724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a5a7341a217e6165c8b410d22b0da5725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7425d2799c336aea524cdad69b11b89e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888a51270a2af732385b7faf9b16ed2e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a46cfdcb9e2c1710595a0bf747f3c0728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29d274b7af2c7564b3ef00febab1e35729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba5ce160c5481b75eab8b2bdc2ea29b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6c2db5597c55112205318747fc9ab7731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5098d45924ee63050a6394dee1e28db1732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4eb0af228ab546e013e668a8f2340d0733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f805ea4d4a48cb69f93e4c46ad883993734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408ca98665e06efcba6f5c862c557f9f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa2439e60a4901d06386a4fcd2cd272736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c25e7ceb195578e9102baa465f81204737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ac07aa51aa10e8034f174836248462738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df6a2afabbc3b2085fb61886c9e0f8b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc37764dc84f8bea23d56bb1a299af9f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d706705b72781989a8a9d569c77913741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d544480811cc23371cd162a401c346742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04b19b3ee195c3fddce4bc100f40354743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28b8bdef824a28c65e1ac7eccbffe59744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851416d95ddbb94ed0776aad31facb71745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5662207b4f496281e3c4546aaf5f6053746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6b917bd9ccfea92479070030a843de747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23e40f5854713112f78ee42aad5a378748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53db868b3124d620dfdc5dd579a7ef15749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4d5b2c97cc909c3cafbaf8a3cbc1d4750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b26b3bbee03857a1c6d58033b6b6615751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1564f816a35111c468bc07e7ba48bdfc752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184a006275dce5b96200dba389ca6265753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05472774c031c322bd90c609bec7cd45754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e11fcd19333daf71d625016c7cf38c5755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be0f9f60c8be263de8e7d6f7215cf7c756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f38f919bdb6610f1cb3651a306adb4757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cba525d0afb6bb385c6f3b0748b1a50758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdc41f5fd690c371c192e1972debd0b759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>