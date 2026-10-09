--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4e6b8e1514e39a27bb55ec268ad8c81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae69645253ad58d7701f3216ddaf23612.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0d6f4287daa50f2e2ed24e5a910aa33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3aa4087dd31c0409c6c39efd9283f274.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34f01318a3345fa05e7310e0a285a1d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef72aab9ef39a48a040ad7c8a494b9fe6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee3c61c6682e80450183a6c9db24ee17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fb86538522f2ca93f436450d80afe68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3337a8c0ddb6e4f84d20b28ed5e4d7fe9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7144612f3e4cd758fb353684ca2e640210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09e88430e430d11b69d26df2727a23b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a3145947aaa411dbdb4da87fbb131512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcec30aa123ee05dc3930bf3be1b741513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7e5352b4a79fe5648b189bdd62b9e714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea3c86f61ab80cb48da3b8c2bef082915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7b570725c585da3ca2d71a6676f71916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51751f7b058b922bbb881889f53ed7a217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed58f85c846b6c3cfaab8f960a7594e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4339ae1fa5506ebb5977106530b623af19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5a5b13a84bc7a1e0cf5c59ed7ccb4520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4066de8b07c513250dfc26fd1b6c5c2321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44a9cfa060d770cd284a69d1c6478f122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0840249b31d95feee3753f514a88c0cc23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a29123f1ad57ee6d567926a90d59bc24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64ea9d80a2c9b77cb1b4ba67d1e5e9d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabe2af71b715bdcea98f7f46f6a642826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0dc4b09eb89d2ec1b1e9ca0ce3440b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d18e2727d74892cf46fce63a7353a828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4870b8655ef97c5ea5466d96b59d0c0b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f378e4a4634c50c9ad4c8ec8b477406e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3200d1275fbc3a4e1ceebfe913444531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dd2cce9fda79bd9d6a79fa8cb3313e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d784ab1519dabb1298b4cee08ef59a1e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c4a1716beb4937742ccef305b5f68e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5737af2ce39b3e36526fbcfa6d96a4e835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d89e2c02b5e0b032ab4082e816370d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f7a3b6899f3f6dfa29d5aa2cd0979837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e912ea97f188c1e31534a5e4e63f5038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d173b4f33bc79e81779ffcf01c310bb839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee601e9192d23cdd1c875d86855c09640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aacd41a38c4e9b7d42abb3eeefa1e7041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf71926b195b4283528de6a1c4fac43442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c65de3caf35bfa9bbdf7dca3413764c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba53379aa5379ef51a54a5c75a4a1bd544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcb0650514502f72d6466112bfecb7845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457aeff7d8045b72aad5f7ffdcfcf09546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89183cc1e60407be29d67dc908f5541a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d40ba8a8f1509371e9163c6cd0653f348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cae9ca5e1ae0df1ceea0982756b7bf49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a0c59ae5513ded38161aab706788a050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0194849d0f9573f443913dbf53ec3b8551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a3a682de11c1a8afb8cb9a0740e39c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8472d95525095209defa4e11558bd953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c5b5c392bc2b52ebc5b33ae26b706e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b78a93e075729771fbcc3f68ccc7a355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1607c4bccb02783276a3c18382628a6256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc466a5e982aad820a68ef7b22fefb8457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004e92096672dec221582806ac13f72058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af430aad4ed966a02153ba45eb272e3159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f52bdd35775a11c97832ff4573742b160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0ad135f0945f40c8522481541e0cec61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15948cb3096a3040eea4afd7e3ec6fb962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b7b13c692db1493b8f96a60d16e04063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4268ea6d6ff4b424de005f09f3ea8564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b0b7532e831cc8ec32f9b4172f157165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca98502bb88e3236bec876751cd16d366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afe9ac4ec44af7605050b98bf65179467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc1661196cd4e102bdd3083e9173dbd68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ff846f954e33181645f6f7349fd3df69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee9fbb9f6c0a945991a6628e7689a1670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d69b29e3f953b4eac7287101817d4771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6032c2aa150fc2b18ddf5be5a336eb3572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7a59255852e453bf83a9220812256b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c44b156e1f058b93b991dc57878a33274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3da2e59891061ad4fbba001f3f7cff675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46da83b984ca63a8b44e69829f1efee976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d0f629f57a9b2e5f82ebf8a009860377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b547079871ef2ec704319d48108113478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1de014a0ca7929ac4ddc9ef5aa55aa79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0981b3a1f15dd2963b57e2e6fdf59f2680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f91c483e75cd409ef21286e4f20427381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21311c67e54632855ced546ebed408282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa52040ab5c2218eb717b4f0df24ed583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6c5068dac5df0890c3357764818e2884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa25c91e4440140b80efd06c2e6675885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5063920129ba0604696ecb29a6d10186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b991c028e1234d1a24d08eed69bc3e787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9188014f2c53bb0d72b8f468c9940b4288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df31848dd324c620318a93c0538b57589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e8864525ac480b020849eb5ee57d8f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a390dfb2335656212166d3f44c35042791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188c1e65c6c3baab8debeace49bb3fe592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487d5236f307625d88c6fa9e35cdbf1d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde3673d3a2b81bcac3e8f1da5a54a1694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a816243f0b31e13f156b7d977b3095195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691abe9a660deeacb35720822100e8a496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b26c187afd19b4e350d95cad921fbeb97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35e26c53f1c5311a943d32130fac01798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0826797d5b94a365d42e25e2d0bb7d8f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6936eec3a087aa7e7a4a84bbab084e60100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea39e2a88dcf2dd943abbeba55533b1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad12beb7672bf898b9cfb683b74aa926102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc5cb18e908911a9dddd6f939554fad103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711fd7fd57ac916c2834f18db8b7f30e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772151ddaf83775bd3e9554b621e66c1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ab1eed082c881da13b99c2b4484de9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d36cc3990d890d92bc9e707edc8f45107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6c8d3bcd6acfe2fcfc51b800766141108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3250452586040896a11c31933587f350109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78316276b50c886701a5c0276c81e4e7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b5f19264ba47dda4584925cfe76542111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca905b10d5f49194cf4cbd8fce43249a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38203000b96481067e7136483eb387a6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f514cb6916716aa7fd98b4b2ab1c0d64114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad471a127114449b0a80152c388f19e1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc5f32454a780f89bd5b23015717de9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89056840622a357358db66b91acd59e7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506a8fd5b7d12e7329cf269d7a1de4c3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f416b425923fb427c11725d0ea41afa119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27b1b3ecd5681585b6d98d0f38b8436120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ad9fd330815e02300c78fd75914183121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4496b7c87aae8dcc3a4f7dfbded549122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f147df116462fb1b70e0555a914af675123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd73555cd9d9b09a4d01bc1d01a4b85124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f350128f7ad32f434c28d5fe4a8b3115125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000679770b7829ee17c8ae055016abb6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10114dfc7cae7f02108940f7b63c1076127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a223a051b001f1efc202d0ac400012ea128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24243c54c1ff70cf8a574232ee0f6e4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a999222bb12bf286931f6a4fa6d1cc130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107e61e6002dbf7bfe601831c8bfd63a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63689c6b3b10cf6f846e4c3184c7aaf6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeccce523dcbdaaf1432ad7088e33a58133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65fd2cb052e187bbef7a296b9fd1ee0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46538f9efc8da542ef7227ae37221882135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa741a36f7635272dcce1063f95ddab136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b5b9d118d4bb653df710873323a4ec137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708249c17def0322c864b51879ff3290138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8547c4439daa64cf0bdeab4768c71013139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c8e24e7e3cff981726bafccfe18760140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbbbae940b38b1ba5dbb7d333d5d207141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5789dc11d5fa68a22c2ebca3193bd2c9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df946147ac9217646197bba7676fbc0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6f8e1318a50440ca2527a4f8b7b3a0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231511aa061e9d15dbadec3b35740fe5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b8138c2b2dfa4951fdb84229c6d6e0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777ab40cfd80746470309d05ee028531147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4115c1b08c08bbc5ca134a85422362f4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0d08ce8d52c306f9626c82f3d4e173149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10823f076a32ddc4bb8f29b92b9281af150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae37bab487d3049dc66f71c03e6e07ae151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022b89ad7969d6150a26211c9efc4cab152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048af114f69190cf0e82a98657544e81153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2288eb1681c0b14b4f59514a7077a70b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9455cc57c30e1c880171f355bdeabfe155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dd8a3c0860d535b560553556bc9932156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba43d35a7e58a922bcead71806960c1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d065ffce389b9affac0a1fa5a526b7af158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fddc2b7ec4616e7c26a6edfbaa2728159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9857e51858b1f53d7f58c3787cc6be27160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d717efdf8fe96aaf0041fc3bf037b8e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5644ac4b60a7dc9e5ecea7db0ff3c478162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd26d70f14057866645fe8e397a2d1e4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13879c1f23896ef8e13cd05056b2ae76164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482d543f4d3311e886488b98c97c01d2165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e127c6f4c7b884b48ed07abf41a73dd0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6846059f37abce97c30f24a8fd3f7b8d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c7692f0cc65c9693984a56ed106f59168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d765b9f5378874acc31f747a4d3b1957169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51aa0ec24863978f8e5fcab2a26d034170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6877dd4ad51213b71f1cc09d3c7092d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c745b17a669c26823c6e7af6d95363a5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1491ff3125ae33883b030fc5e7afb363173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1523ea38ecc2dea7d98461c94213ce58174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac2d196a890020ff404277e6ffbae11175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4587c1c5aa28df2fc15eaff1f5af0fdf176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76471e0ebd5b8f87d184d8ac230e234177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab62ba162b21338626dafcfcb2f5026178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2487492cd2199778a7808d8973096086179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d7bdf7de44b6947c74c36df2a75622180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3271eccd7ff94422461d78e58393896181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1e40de9df10bee12a838e280d59704182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e455a4a90762ed127ca2bb3130f968183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851118ca7d315747b7df9d989dae73f3184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17a175634f041a703c3275bc8d74624185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faeca06a30aa6f26af6d540aab7e3ba186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa0c463911d5623d1d245219aa6a75e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da16efefa4c0fe1e3a84851796ff1dd188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19a6265b44096a888fd3a53eadb3088189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fe2a961463a27be785573971d7db02190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f6708e51b1da1850d563639074e53d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5db51cf64d6599f1ad93dbee9de8547192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34919f1aa42ede792876bfe10a29975b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3102f7988ba1a12e8eb11d9fe0ad148194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24f73ed90d75cb05356400f0d45b898195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f6ba4cc83d422bd9af668e923851f2196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2c6f899fc25b19e742bd1fae6b7e31197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf671850afcc995a095b917642e2f0a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010cacb8ebf776da14fcb02f62335dc8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3b4dcaaaf1457439d6bacd739b0310200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f92099fcd114af2188d275225f1bdb5201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2de2671ac9d3e3e73eebbb365f6ecad202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69babb1af5319b407db8b0954930aad4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718c896b0fbcff7f1f50c4eef10a3772204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b741caa51d9cb664af584bb5c9acf745205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65a3a078d6b37367a0099189a6f52dd206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d0044e260c98aaebcc96f61c0f895e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16fc5f6db8ecc9148ad9009c8df2b7a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5df659c9e165e6fc8932977ebbefe02209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bf65164cd8ff717dd9a326844e757f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67903f336eaeb850ef19fc81081b982211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939a056be2c414c82e70791310d2cee1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2575859d61a8ecd3a51cf02a563780c7213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0e065f81e8ce5ac5f745460c23abb9214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef5def12dca14af1b0a425e7b04c044215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a34b924c435f172fb054c68d5968dd9216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e5ac33bff06c3233dd7c96c38c7a2a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e0cac78ded3e90993c1ba08482ecb9218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8360de33e659829620ede9dd34cc92219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f20e4b0e0c042481ba27357676258d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214c8827252aeacff6976b35bc64d86a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705e91796a79f7725ce9e734c5dbd691222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33590d86d955607beddb6ec6b682a859223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8808850b1e314fc90761a735956d07224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f956f9660de616c67502e8712358061225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4145109b090fe53f6a6b1d6fa9d08dbe226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e874b459703b17b6802192f0f389e2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b2469f6b2ad860b9f6056704cc725f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a59ad9d1a20506aa1d859cbb2d0907a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d59391f8c87a6f832f0d2b7edb24c69230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c0ef2016349cb6df6c807f2beb61d1231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84b195cc5e09e8154b16cc2d3493bb4232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df32d1eb3bf221bb4be4cf3960f57f5e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3352e084c32d22f9f9715ac738052de234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c070ba0529d0d9704076c4488eceac8e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe6b86e0071c70cc280ec3cb64043ec236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938ba81919c1fc81bffa7e25c386b477237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed3d147c030c7e1f6af949f4f121924238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba021d1e752f0fc11eb5133998d1f09239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8035724d7c9a8eeb5407c24d205b55f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a29d7e94c0f11a690bfbcefe5de89fc241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5338023b16a0ee8d740b5e47a9c6d66242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db4f0d953967fce9ef265ee3051482f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6100b0af34a14c86ef4d0290c0c21534244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2f93674336160a83173cf574a3aa40245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998337376d57c68888fee3bfe60a4a2d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347d0bb8e3e69482670680b8afc57314247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe2b182cf0f5a4b0bdb71b57bf16527248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08c0e2070ecca877030119c385b7de9249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ec1fbcd40b9b0d54c2a8be0ec55080250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f94447a005e31ec45c4e52d853c3e03251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a0f510be1435853d1e744d8c5799af252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fa69537099cc154d650073c6a75a0b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4844d3ec713d4170ed59bf69863fa1254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d116a4a5bc0e8dbe5bae10583f136bc4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b75947d4b930c9adb11200a45f10931256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70283cd5aef86660acac035949bc037257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bd21b4c3119c955169ecad6c0a45bc258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9300988d8499fc3debafdf412f6d1a4b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918fb45b0d81d827d22ac7dca3d8828a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89130265704aebfbbf291093a645093a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37e1136f8b0d719708d9f791124a3cc262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6620f04ceec1f96c7f052571b1a054263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbfbb19b3dbcf7a5600ed90367e2731264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f58746266ba75a90934d75a8d48a0b5265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652aafbb6e525110599d11863731e5c7266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328b297770cb4ecd539593d84eff24f3267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8047e2f97931790faf41c62d1c9e33c1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74bf71797395bdad5fe8910f5604102269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396fdcd8acd0e55c9370fcee1fe2988c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e978314b4a11410c908c528e6c0e752271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc48393375764d23b4ac15d80330ea81272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1110c460e67b317d6f99460dc539a7c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b96e01a25ff713cdad8659ac0d4ce3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262b83ec4425f04dbcfc788a9e2c5447275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3891958d6f62e98b6b3f79c1ee8adf56276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e284974422318264462f5f6dfdc3ea2277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad624b792bb2f196cf3221cfe770775278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8ed5ffcf17632edd012a550c084dab279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0d8678fb49fd4a4633f129ef4dfde8280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91615907e299dc1799a8d06f74286d83281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb0a5bba55aae2e9958aaaf7c3dede1282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3c6cbbd5cf9e0e4d72b1b573d3355f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0331482765ab41a4aa7a3da9ceda622b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f7f2cee942d2cfee530ccf3965343c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a98c72858140cdb115d0c35473068b5286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38df75651209dfcec5a1965f81fceb8e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40d3407a7036612fc7bcf9ec57fe471288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb603685ff2d00ea0bfd22850e2805b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b42ec3b2a5356f240ef2a76e43d8477290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e6b36186d3bf186a553e54323826b9291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107089a7d755c13045404918c04bef59292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3d72578ff8c818d5f093675a13b066293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2568d43d9a130bcfd21623e33dc22c52294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5976974a7f3f22fd9a56abfaa33ec7295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20af738692fb4035513f02caefba83e6296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b022aeb31c5e8c88c301a4006c9c6b81297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe0b2ca885ce7117c919251ce251b09298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bd9a055116b5db547897de435de14b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab7e9cf089261b2e469483f51ca8953300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e718e6b95b67151ec4f752951ffcc66301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2fbdcea38334ddb9628e7adf281338302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152b358b54803d93db137da8da7aabb9303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dd12e18316d81d6f5ca936b33321c7304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690434f731acebeb5b51859923fae9ba305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0bc8d336937d7a69077032879050d6306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59658d6c589fbe9844faef500dee1580307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731c718f1bc62cf55c74971566bd703e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c83cf5091174edbf2f53888f3926274309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40642f908c8a2c8b896d3586df439620310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea22183d77305f3b8a56343284ee0a1311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9c6f65046a16fc06182bf7bb444131312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eead895788237e32a8ab0bdc55e5887313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8068e1b4d33a58aa40823137c50b86314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcf7ecb71ac5fdec62a3308367e75a7315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de88da15b0c566883a62173370924609316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b9bf8d3ba09823f6ddb3f177e31de9317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a575eca2ba5ec8953976caa756cade8318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e9ec9ef8546e9c7fb8daaf1b77b9be319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a42a368caa07efdaaa8e74f351ff936320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3cb9e12f1642d136ff882b555b68da321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ef99931e2f546eab04d06da080ce5c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b733f33e6d55d2433535d1e1454365323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b33b125cd5a83c2591527ef2f77e07324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b2e93e57365ce87209c344e18116df325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4f33023ec3acfe07d33768810341c8326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c9cb48d9b6f5605e24c6449cb3c0dc327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a2ad8cbbeac22055058b6981273605328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d330eeea0fd9dbc7c7203db88aec06329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1284762f4bb7bb7161721eb27c3cba93330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b614639ee1d540269970b4a405043c3331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f4f0ab0a720d403f262526ca979a8b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7183324433f1b5c8d00f8165599776333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1409b6f18aff3a3c5735edb0842c5689334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f19c39f2b1a85647d9d243f083cacd8335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6140d83210a98623009d759f12298832336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3e0e878062b677f88a071440ba7e25337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffa842c10c9b50da283fe7ffbcc7e45338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946cca682b849509238d6f964ddd1170339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8522851e756234e6452dbb396688c7c2340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99e81fea996f64b36beafc1807f0b7e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e536f69754a985d11fdb3029d66a935c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16f9257156ef22313ae3f8a9a9946c6343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e7c9d7e97c76c932de0b3a11baae01344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fafc88a802dcebd734bb196f64bbe9345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5a3aa20a931bc5d042616666cd4817346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a510d1c26c1868f6291c31b218c4e6347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c5715e28992fc8e6180689e18d5a99348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fc5a4833d738fa771c12b436fcbb2e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d10d59ea27ba9915863cbc1dc970558350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be366b87a5c09695487318c4ea32d254351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b0ef82c00cb8cccaa4165ca2838f08352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1aeab438d540a8c5c8e547646c15499353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a99b539e17795e1d65309233692faa7354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17d82823ee3356ca300a50a4c910167355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca1cfd5d34fa905da055bc6b856dbd5356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b624f37ed4aa6230e44c7efffc1f3f54357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a529ee939f13cb3b56563fe9aed426358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0eb03481043f48f0600c3627e6dc73b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312ef5465df6af3127595b09efcfc7fd360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141612d1ab92914f83054b3151ead4d1361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b902e8ef04e59ebd6a328c804fa07eb362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214fee1e60ba276b4413474eea57c870363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f63a10451746aa52d867077e1c72023364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f377c28604c224bcc933a5f0f50755f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47c5bb5f34cbd7f0608ba35df3d9e4b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1a278d944fe2417c3369e3d1c694c9367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9ec3ddf6388a587cb7bb6c11c2df9c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0b62323ecc70fa7bfd1701408f1291369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acf33fc20bac8aa0b4774b8802e51cc370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7ce5449151ff5b648e2a0960dce927371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9eb6dc58f431ffac66ad1dea1c18f0f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ab7eb085a98e9a6fb20e854e761b42373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e815d0338a49a3621aa9899e2e2107374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f9829cde3c6bac3916f36f545e1958375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998f7f8b89dc14e032dcc00451ce9e87376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb09446e997ed4a0080eb993ad98243377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603d9eb60da62d9edf9b95e0c9806b0a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2aad69e12a3ecc90640aa1bb4b9530379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826e1aea2c094f6434d53791c7c6a717380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee463374b3c4de527cb9cccdcf894393381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cc52862d9f5cebfd926fcdb043569b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddd466509cf371c6006ede427d559c7383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a08079e54773fb7efe76ab0ff753826384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2184aead59379364a84986bc981b4ce385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3f177cddf7ed3dbb1c9be4dfaa913f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0b7084362188df9981b70000e8de7e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0aea806f8bf712b8cc73fe7b2a5e434388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2a4ab7eb53dafe6d091f13d731e01e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5285d852aa545d0263f4b9e697ab10a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f1d27f32c05fa6b71311850607a333391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22ac3edc5c3adb7e98fed38af8468c2392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a0d670f7666df7e17cb8172ba0e35a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e36b74a4ee2a22221372afe33ab3ef9394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcad57d76552aacc7026bbd164df997395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dae8ed7ed6585269ef47e1e102dc2d5396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336091b46ee0886cc0a2efc79913e9ad397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ac42bf590643ac86399e0344e0702b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b323bd319734059279b0eef17cd0afc399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea94f37dc0aae9fed5594414928bb9d7400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84e9f8c131fb35625256cc53d9553c2401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a602196672daba947d8e44719e844551402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6021bcd75eb5436d292ad5413a6943403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bdb8764e36f6da587fd1e876ca1757404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74edc272cac0f1bd5261c18f6d7e7f4a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70364830adb34ca121524e25335c8c71406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fceb10d972bf625ab5816ce744bb6fb407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2271daa3d20d9ed87fa16b0fb9c96e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7ad1e46bf77d299aa11f9b947c29cb409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a603d5d3ab27a44f7aef1ab9bff0b8a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c007898276719816c21454f11605a79f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589941394202ab03fdef4dc9ec6274cd412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96b9546e7812ad1335f1a650a1cc642413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b470593da337cdf7799c4825897a8f36414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b2f07488e0ac5d690518df31d1b9e0415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8220ffce5132114773af1fd79ce76454416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319744d815f9284fa6656ac01b1946d3417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17e6eba967a911175f623f2edf27cb2418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e76e0f24a588cb61c7d4256e014c7a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cd87f6334bec95150bcedfc7e185c3420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b924248942191efeb0504068eed3a2421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c4f4854475769f36b5408853c17140422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce0dddda3c484376cfb9dabb574d806423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baf08d802550c4e3343857a3a50954c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cced2fd1ae70d32bee00e3fdcffdec425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3344d882079a27e4c30d7590e8381a8426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9c8023df3b2cc04d00c2481661fa35427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732879b52e80320f2aa7f84803c086eb428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6310f32f7202ce3d49783bd2f1a9f7d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7d8e49bfcf713faefa68716125e7d3430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64724df53d474fa5f4e237bab4032d0431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246089f0951af454e3e9d19cebe398fd432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5533862391549fe0fd6885c52b42fd23433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8556980daab6e24371b6da3d3577bbd0434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa4e2a294305f4b3e06b56da60eb16c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bfa5a3270dfc3c9db14ee1393b2b49436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2054ed97f6cf1317abec510e1e686868437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d1ee25b8645742970daa8fd97f667c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a3f49405ce137a501555d24c10be02439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883ae6dfb517069860745ae6203aeb04440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba00fa7c0f2018554cacfa1a32faed1441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9947afe4a6b92b1049a655b2a4867bfe442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525c5ac32416a587c31e52df5346a7ca443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e94ee8ff948d6dab3cf3a9e0fe611a1444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc09313e78d43719ecafaf49a8c85747445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c96ec4d921ac22df5de69dd0c1a7cc6446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12da1ff8a4fa354552467aaf9a11ad1447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa8e349ad45eb426a33c1025b9f134d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5ef17e61d89c96d5a6b5b0685c2e33449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403af9a12f08a74d7c5789bf89de2400450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ab713f63b037265f554429ae326352451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4244b266312c61ac492e19873598b52b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e93288506e2d43aad0b5c20c5bf347453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccb6c243e7b7b304db354d7c1028a8f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863f5ee2fc8137b638bb588cc70c3b89455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76748e5b86464bae761a5a1d8248c7a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fcf10a4adf9bde93e8c08dc9785a5c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c4999435d299d9c0142ab9441193cf458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2708d594072d99bae70464562a621b7459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3fa759255dcce3fb9e901615e97e75460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f725ca3276d279f101db7b79d3690a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35088fa994ea1f3c0c411bfd32bca6a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce4f6c01eb6a05a873c2e3d4f6da61e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf3c0b9e3d1d9db9dd0fbf430865d18464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bffac569fa297e2cc6ee4549d78e35465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf59611c569eefaddd5e8205f7db3dbd466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ed9d4648b6824270fab729cf51af5c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b056394a5ae2812f07b5bac51c8475a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a587418acc7061a80098b7108908373f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c0e812f56e098f4284be307e7827cf470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2818469a159c0053c14dac711eecca471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b638eccc5f79e0d7aff07c4df94be8c4472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e902be8a5632bff6d476e28e0b49c827473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e637bae8b349d1a21370127ca60809474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1080d6c84e19cf6e8e1e797d7615d746475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33c2ba74e3cdab130faba5a95ec5375476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d83128d51190851acd015c843c81436477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29079ba1aeb3a21e3ddf0620da1e180478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23205e632922047c5e4c90b3e31af23a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a136b9c37a1088e2e1dd31f8173333f6480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54de483f1f529b16f13a60d829f87f0e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d6d9bd707fcaaea41d5f28c629ec73482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a787c9c79f59c73a2568e3a850c0ccee483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16cd8a2c46c616873024658df1b224d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa88330b1ecf253dc9b462ae17dda45485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df1cb5b614a4fa2b6f1ddad431d70d7486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324033af6b559802fff1d1e5d2f0b2af487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec95e0d06778e55d8f16ed667fbe8ad488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d01c34a31b99948bcae34d161ceead489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1115eea6a0e49bac315707c1c3ecdd490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb05a4cade2fe9a7c9dfd9f3cdd7895491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25170d1762f40412187d52351fce407492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705d9fc50f462ae5b4b6ce48e20beaa6493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d8799f1637637838a31b7bfce0993d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e85afd2929da214b38f68a52fd14dc5495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f97df219e6d33d86f984915334e0c1b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc37a96044843c9c024188de2124f94497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb2ec599dacd5650418958a35cc5123498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292b2eb00450d447b9e6e95014f2ac91499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae833b7a27ed1e8665048a2b0941f645500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279e18b5f1cdcef86e9d28c4d3cbfba4501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdfcd5da05be3a7df90aa3a43c30b63502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2361393e0e94255cc5596b06c2283b0b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ecab894cd797d2dc261e872055a75e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f736b606d965449c5668b8ed43431fd4505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6946da95846945802abd18f402f7a369506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19e72512918b7c3830fa13544c68634507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab251c0b465ae22c9c77c82e3cf0f063508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4bbf207cb5f4b5776415eaf6ee17a5509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb86213d294bcb700b6bb4ddc2eb28db510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576e184b5a760608409751b1d4056cfc511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c7836eef41c183904568a6a327a12e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0ee19cfd51ce1f5efd6051cd36209f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406898516aa77b16b482450839539a1e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664eba9f13b1bf39ca0030b4628de2c9515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6b7521b8d99aaa2085b2c4085adb2d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4801f76665fdd1bde9655dc1979f67b7517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f52cab0d620b3e5b8959a021689d7e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c82e986006a0325aad1eb30e64222fb519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4875a816c3b9a77b594fda467255c6520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e79c96e4a7766e6ca9f3ad1aa4ed94521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7147cf1288d34e89a0cab861b5944951522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97941b03b1c03570d6c27bcb0d4d5cf3523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6152731b2fd876008935adf71d4c8c1524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c22e33bc1e0e9a8f807311fcb38e54b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971669f0744d96ac6317f4358f22d115526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b294aa6702344cc27d95b92c8eacde0b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad9438aed19d5cec2460ba1b57b7074528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37855531688b6203ef24b46cd80671b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14160af00f888758d3bb39110fe79e10530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6fb38ea10f009a7235ca9165c0019c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af072475e9786e24c58d24031594f0a8532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec17bcc8d883c52e3674a9c9f24f7dff533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec02c87ed9eb7bb537dc46eb81c72ad7534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ff992d18bc0e8497b50ac7a9124f82535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad78c54b041ba2743202a15a02c6e3d9536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6d8781961fd1e9d51ee129cda9bcdb537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37939e72b1d32fba2457373da67e014538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3328aa54a4b8ce3b465138eadec4e8f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0015f82d488276578ec394e57c48fcf6540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc6697cf4c2b9f611570c6357e2c16f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966c94088bb9ed2f56aad8e22bdd6a78542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d820e36338e75468d8a805b599d142543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becd70d11c8b5e78c8668f462cdd7791544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f819c68d858906f27c1318e4c4dd62545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728c2dbad1df1cf1aae9cf997a6e3d32546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e005cceeaba5f60368d46a439a0d11d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef1056c8fe37317c267e4c8878c6939548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc13d43fefed5ab720ee63bc006873c2549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82786b844d6f180ba32fc2b57ee8e66550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862034b72d9fa45ea3159449f8348588551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2083a1a75075432bb9ce796536aa9d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da3e44768fdfbffa200c844ea6493e4553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd34e4729070a7538fdba779fd2403fe554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724eaef3a0865bcaa4634d9f37a4e494555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8228dce2a873c36b6fa1cbe120d26a2a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9e6a6857d5331d46cc15c140aaf66d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43df8f0e10d9e2f6a23217d8e5e70c2b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1671a551ad3e7b9e746038bbde9a77bd559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65d3fe413e18ff89f5be793a20486a4560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2c56c80b3be7b8ead4a4d418cc3e04561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493e94c5d0c48e8ca10641641786e4ed562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6738a3c6d7e4f030e088dd7a9c46584d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6905f5810b4e8ecbfa20189b0c6f0400564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdd0fd2b266906126cabc4009f57d5d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee9592e04b2b1b46602363e01bcf5eb566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddfb0d32c442fa2a4e7933e70f441a1567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f747aa099d7c257bf8061a119c52258568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2d4c6e31da19c788e63237f763b2e1569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ea538f8adf14378496cd78ed9c73c7570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e3dc0ffe17c60e2ad87d90bf094b29571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1704d606ea0a389685bebecb7d8f005572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3776eb7027d4da697a2186b30e69aa13573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f8e077f729d14e71e95b782eafb887574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fadcca694490ffa85ce8e2c475cb0bf575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0f705b0562117061f6638908bed295576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6388d3c9e83dfc54196181429760ded577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ed3be9736a7582ce20afef42dec4a5578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e4daee3e1e3163c2435b9b94664bd6579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf4c3b3e0221d2ac339a8cfc8fee340580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8951346261fe8e3d35bb05d6c071e5fa581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c504d0421c9a4fb7cdb39fd5d328445582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a732688ecce59b890d7f33d80575a9583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2538d8611e085972a4b0c6d906667b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e11073c10b4ba0e94886145bd253b36585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555913d029a8e8562e987183a8038a59586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164616816607beb6509f9b0a05da75bb587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb5c631fa75ceec8836079943174394588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e26e298e699fd0b40ef8256e876f0c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cafb689d65c3be56df56e62a37195c0590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c76af72fbcec872516e62e05cc1559591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9e772fb4a59434aeb40e9da7759596592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9659b2d3f854b76e5cf16a59e36562593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f44654ded638cbd44ef622c026ae859594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f361df49d6c169446f80478108a331595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0401fdab383773a6fdaf7cdcb632a01596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f8a71c0c24e699b7cb827f603fa6b0597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e015b1986f87ee9a97cfe351c94360598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304f62cd29b26d4d246d5cc816fcf48c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e417c0401a2820ac4e68a9b22e6ff1600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72b31e7d16c4229380dc60d2a987f91601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3616fef6ddd22298c5d23f555547bf602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa09dc85e0960a05a7b189cf36af732603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3383eba15a14e7af7e3088e9c9f8a063604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd2a375992d78ef1dcbbbed6eceaba7605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e7d5761239ec161c016d843977c392606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfe3fa82716dd9f2dd3897979f7acf1607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36e61e1e6829bf97971048422f198d5608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6447224540aa73b1d0d2aebca53dde0f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d567b7a4da15c639d6473f7a6719a277610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83126972185854b0db1ef33ee6070550611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930420eafb7ca4a5cb9feb79196fc0ff612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b229ca6ead840c340985336694645be2613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573b1c0b23e65137ac8a4bfabf890e85614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14185388188ecdf66bae90b9d02f8bf4615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7a15145a72ea224d43983b5249a3a3616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32dcc5e07bd6f5315b51648a7ecba49617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca1170b78ffc23d0804dcbe07d05c1c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb441bd3ade6b5bd74aee7d82c435d03619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de86f93bf312629f4a2e1ca3c9556966620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498778eb1ea7b4f611d8e977cbdfa1dd621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6b68971baaefab9140b44f200ea1dd622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc1522c8cc7b525f2a3f9eb69fada35623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0aaaaf1a76318ba22bf5bfafbe3a68624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1777ce37c506d4fd0c5f56f3d1663876625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179ea11449ba1783ff397adc1c658331626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a68e876ffa67de065837abf52e8cfc627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2749a3155e1b3c98cf9792dd9b5e3d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29baabd8c7477778abddac346ebe3bb4629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f8abf12d961c9a2547582f9430b75b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30519626adcfc3b472d16651200715d5631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bb7582fdec0eb14057dff2e4d91a80632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cea5111faf4307c395c3366f15f6ae633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4060fcc47805fee98f7742564aaeace7634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9cc8abddcc606c5bdedc5f3a7d6941635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7306f1605b384424f0347415115947636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e67beac343e3b3c1264abf224ad8f60637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedb7697d38f92a47fdd49157e63b6df638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86fd857285bc1faa3c993a16ed71a0c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce47bb4e6d5e4ca94fae67e2c7ff9a5640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6606fc851fbc00390452f116c7a662e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eba79ac42fa405a0d2a81d3a2878d5f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3471fb903f1de5896ec51e0f3ac5381b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3146cb1e999fdc066d2845de47b0ec61644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08bcf1d8d1f5727b44b1dac3f966032645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23747e3504ff527c16b32bb7373c3805646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436f131d85f3f230c01f75945f6c2e7b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3171c261d6219f966626655a6e69c3c9648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6c229851f3541e7ff04ceab4872b89649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa186f5d41fda84386cd0288b213d36650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcc9c3eb779dcf977854abb1f8ac08b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d6d4cdfcc3227beb5242b79b3a3828652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cb0a479447ee721c86eef1d272a139653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a449538a4be976018979908f26f807ed654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0f4f45900e7daba0a2a6a503a985f3655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45452bab3dd46b116095f3ee0c93d862656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c9ff1e4436709585d66f9ca25174d7657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4293e37c6f75e91913954299df8dd096658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9f29282365ac2c98d7618e6676c8d5659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc7502c666f1fd65a1fa40c774193fc660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a415706342d628c24fc9355f4dcf5f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e005843c085391b9feb900e9431b9b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2719e5be64ed7de3e0c75c244d10d6bb663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37979d17f4294a5804d65fa0ee38a0d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd6836e9e91b8227150d5eef44bae6e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1d583b3668d14a0397650b685da37f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfd5209474c8c947dd2da94acd7558f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800aede11b7037e88a4beaecf77690e6668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7196c44243103c752199c51348285a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9867adc9dafd18e543cc0335d5d49a54670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99268235e8b62d0ed7e58dffa1e5912671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715ffff36380fb1b3f7621c11b301bbb672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f6e0c37e32fd363bc51a75da018346673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d9de582148c4dd8e916f4e4642b735674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce0586419498c4c77e326d44bddf0c9675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9a783884927557ae4959b327660938676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffc00d074c69765823f9400054226d8677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3817d1df0f757017354085de7d8ba87678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf6b9d3c0e2131c663cafdeeb806b34679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c5b2bfdd380d5bb40879912053650d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756d9f5320099532cd02cbc09282bbe1681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6631b2acc8206057e0ca86ce63c8e32682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdd6cf8a76e8d784641151f09e36837683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd86bea6ac7327d842a0f712cb7f63f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a8b908dba9301316320ec96c391088685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f01f91260e95b9db32a342554b285b3686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219fd1702cbf8ed09e73f967e3e3647f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f54ef5d977c5e17d0488e2418015a5d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721df951947540456c516e6912a3e416689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae84584e1655aaf21a41ddedc216afdf690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2702625b7c233d47c585eb857aab61691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee1dbb76f900d7dcf3198aa5b1c6fed692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7ae2bf4c17af5630cfed7c1428309d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439dca45c75798f86bd69f9a36001861694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb85fea155b0ba6b67aad31f43a01b0695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42028d1d4950fac50a97644bf96c817696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009f7c36d915974c25958a5edad07a19697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e9fe1518899ad19f57cd6f39bf8b3a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c98f5a5c57dc7eecf4db348575101d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ca71d9dba573c6c759785d0a8bccfd700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab69ce73d78e14b29f088a9f5140e1f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b169be05b33bdd1b353e11016bd066e4702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75462b34fb06fd029158fa79bb58bc1f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be150c15684ce631d30c3769378c838f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35385b5d1ef13afd3ca020d496a6b938705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9dc4cb263469bda6f74698ab2a04b9706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28c780ff04a094efb3b41ecf34a5912707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9052bcf9bf76ca9f6af6a209bc10bcb0708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08b80f000056756fd13e960a480c92f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674f1f7ffbdb6734003e98becacae007710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c07dc66f788ec6f4cadf3741ccc1958711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bba2b3cf525094b5a33066ab25ae88712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e4e327c377af08c6b242f57dd40683713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e9e8db9069bb1dea3543a25c5ca18e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b4fb0fec0f0efcb3bb040f42c0cc71715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e7f4a14c75014161ca69826e39294c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8830e8dd6aa146f85b2734ef99aabf37717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614c08a1989e9bc8a006ff2e76c7d902718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46883c0608d1166b5b3785ab35afbc2719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6492fb6d6c017e769808b5f597f619fe720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7242c8bbb858452116575b84432d5063721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1aa6814d49a7dab76e34fcc876cc7d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a594343f69621e6d461110cd46e02e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904bfab3b6c69132d62b3ff1f7d9bc21724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a63312f2f0e4ba67d5aeed389f64c3725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b145c01b0eadc2b3fe8d904c72371b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cceea9df2ff6092280298bd6b7c75ce727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e2f07bcd128993d6285866d78730f8728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a732c6f6102f3f0d7eab6d6327403d1729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8478ced41855ffc42ada7d78050e8782730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92379998335a005a8fdcf2e845e6ad0f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc46373449151ee054076a4257cfa94732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629b5040e2be5d142b45f32a25009196733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7296f8fda613180dd52c914e703ded55734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d700900cdd9b61b5cff72b10ca3144735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f646007753c0e833b52acb4506a7ea736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e623092e0c1d55ab58dacecfd4375fa737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564fb8331f16a371898a0bbbefc64729738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4b7750ff76d594607139dd10d7e01e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29eff6108d9174fcaaeb24f223bfc21a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a63ae2a816898112f44f927513485a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4c320ad7980de1a835346d3869f862742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1da4440eb19044ba1cfdccf192056b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5eea7f1aaef4479d2efab78e0428d4c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385f4cb1e2aec09047eaa3668515e773745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492a00cf9919ea3e4863011b9d120ee3746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa374fa43cfa955f7be51bdbbd42c52747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bd158f22417ecedd868f151e55f4b0748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234faae64526dece06d67593059adb98749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e2fb2b8fb748f6ab348d9391fc106b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a26005325443e661c25669fd6109705751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1133a3ecdc9892284a1e76253c15ab6752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4673b7e839e939ae1c5c1a343fa26d7c753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b09f99adfa7c0c2cf3668ef24290c39754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51131a9aef1769303ce06a61b68d94ee755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62abed0c35dcf28fc1e94fe029d5f5f0756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c2e729bfe5d5c019f6ac8ca0fc1e43757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eba97c2c33d61686f3a08f24105bad5758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afb3423a8cbd2113f5fb0a9e58295f1759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1769a8004d017be769bef9bf6b557e6a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8e32f4280c8eab28af61b5f9197cd22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cdc3d462b2bc30979ae16257f0df2d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4f3ee8e58bc06b106a70abff91e5f34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb69a68e1f872d281f1c8cea87fab96f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0adf09ee953594b48259b3bddbaaea86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4038bda286987ca07edfcdcba0a319877.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6274b6837ab5be30bb60ac3cd9960e2e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1971fa6acd6a4678c72d20886db4a1e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010081f3674c1a59e6ef593036abb4e210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4429c3720b55e9374394585b63bf5fa611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d3a51770acc0786b971547469897ac12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d492cfd9d38b8dddb4a4726cc5b3efd13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db5a79dfdce9612bf1c65c76f138b9514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9f4d895b31fc981e11717a840c3bf115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1161f3f03a38a96c2f2553e85487e4a216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9e99d6c3d1a10398d8ea983636e08617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be028ec569bb9c9968bded0f365b04c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf0741df9969481e3b3c4b5deefc10419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93607366bf107d878119adbe66dd117920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe21e079f18e74fe8cecabbd61bbd2a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19704d05213f5adf0d4590921bebada22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b26266cb28515969cbf465f2f54a0023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7b53066d688047c2e6f4ca0a55a8e824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6887c499e4562cb0e40bf8ce9ceb272625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719ad89f33ce30b667a50b90129d73e426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719f4f2a60f025894a52c2252529d82d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc481bd0c5ea34656430cd3525a6b6f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3abaff5607db87a9c7132b61f1a22d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e873a2fa0300b806f4453fcb3fc16230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58cd8aeda1b1d0b907bd7f46b66890b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dec86c85599e32922444626021d7df32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2917394b9d36326191a9d787b0035633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4e976fce82d1a8730111d597c5f34f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3c544ea2c2134ab5323182a856630e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0feaab188f701b2eafb9c5f3f3f541436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6b102dfe023394b797fd1d097f55d637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d23865990fb4e9489aeaf556a2fe3f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc91505d9966eb261076656ae832fdd39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51ff87440d89aab2e24b89f4c65f11240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0d8db0e7a81afa2d13c72b3c9aeaa241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4754f6f2e8764321285a6b61a6e0f70f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0294a12b9ef86c14ee5d171c337b7943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03abc8f72da54eb403d95d8a60c449344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39b3789be3f9e578d8b2d4e837bb76145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b67d06c864e5578502079eb38463bc846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6655bed48ad7f8fc45fb57e4c6974d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c69e5719ca47cc924de92cb76ed094948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5890ab298dd1c304ef63e140a71f3e3249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238e73d1cc3430e4cb092b35ecddb19c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b917b5fe3a3d379413fa2f93bcd763851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac7177d48773328da6e604f12992a9752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7040f2160a3ccad6d80364f2d9d7312553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6a15de2162595db9ee9044304329ed54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5de234cb83b2e70049d5af44d8ba1f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc95fe553af7c3455ddc230fd2c5feb56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa62dbaceff3b17faea67ddd999c50e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943930aa069a31263bd9d28af45ade8258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84107e54efca018860da99d4270159d059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0b743ec3061d336159491b23d6331360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2887b60a3e93fc95360f6413a89efb361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdcc26b434690121dd08a2cba25793b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f0925c08253e4530f8767a140f728263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55da7e1275e7bc4e437a7db52509071d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1243be03f5644c447def24c021a2051265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbc254b91acb6b26b95d59f9c0b89eb66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99897bbdacb848dd4886aac3f270e26267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc3d87b3c8a53ec0f9cbb86f597009568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbec0ffe1db93207d6c9ad0e68fbd8669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27211f23bd3d71dd1cd067a288b9a5a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6c1bb1314f77c1ad98a8972b9b8bed71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9728b79594547934fcf0274b7ef5e5d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d8147035564bf8ab7594ca6951026c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d34750dca2ab210a678c2f85e5004c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344c3b7cfe3a9eb5390f5477cbddfaf475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b706fc390a23a109142e71c16066e1d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83811d352fe5603e1540962699c58b2f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d76259e9c21ae8b31bee0d32cd85a0078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6bed01621a349be24d9ae6bf9359d879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c72ed69fc9eac16c9e2a2fb4eee31d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a37ab2d07e76f3f744c15fe2c27c5a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58df6fb293f68ec066d6dc6ffc6132f082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742c3177a8cff57f8a19bddf8547d8bf83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580418d0945436e086c49fa71566fc0e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efb28f62a609d7ff8c8a49dd0e9245c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ff29564482dfded05b9daebb56fa2586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6f790297f74421c05927167aefccce87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0227542e283a224fe36cda5c5adc38d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e28c76c95268de684ce3160a0f92e589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2a2859b1f4323cb03a578a94ffb63990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1952b477eac3d5bf47e454795cfe2091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760df31dc7f67ac70bf991a3ff6177c892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98b7a8b996b5b7044665c68316dfa1693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf84debb67d4ec9a78cd1701d23391b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9965a5c7a0d2acc3e88bd24b7bb2774795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f181b53985dbd15a49e4885c5a792c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34faf05ef5986263fd251dbf635b492a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b024c13e4c9755f621dd0f5b44bffc298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dd2c2eb29426f9a30b623f0763a80b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e730361de8118522b4bbf739df860c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3542fbcb55711833abf8d0589cf303da101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca5da5db4c15e55b099096843de9bbf102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d868c02f3564780ca03f92c3b3c82c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd88e1dd2a607d96fbdbb6afd0699dad104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296c56fbb805544aa90287d911d31082105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1ef99ff76b5ab8dff633f3d2145f96106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d46d8a1a7f39c6cd0c9ef4e34f9029107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e03644b4acb1656dddab2440b327fd1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d81e9af66db739b7d9f6b5841aa5e99109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ed2e5230e8ab9ca09815d51fcfef79110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd970cc1b38ba7b0b4d1aed8b1ac2439111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cec77d2dbdf517c488630baa9075a60112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb99d4e22bd77550e7c8fa80a84ac78a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d84743d149c73eb9d3cb849e3c0712114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cb6a8cd8214daf823eba03ee2af102115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ff8a6ff1ae1951dcc444446bdd0ab8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb292f7d87e6fac2301eb1cf7323a505117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e636cbf0d86654d8812df540369e6676118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507a0e17d40051d943106b048aae3dd6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e466618cf3b2f9a44c175ba8b6dc36f3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58596f616a05e96b1837bd6979fc6cfc121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55fc4cd0b18d6ade890af1b6c144d2e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12247a870d1477ba339114f2db9d0663123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede72bbfbef84734ffce4d5235893fcf124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514af6e2acd72e9fe73cc83c757b791f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b886fe71f64b56c54e0e69a2a66bbf126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd5597cfbcfe63b43dc55d204b05577127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d41437b895c6ddfb4d37f8cabb3da86128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1132c77b6c58a97393822a7b1aa50446129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82336fcfb04fb1740cb66e642cd75819130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69f210d23d0acf194af48a7ea8a7fc1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc107bfd7f03b2a78d932ec6a4b9fef132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980573c75fc5c366e480101ede187aab133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134deb8d95566ed1f12ac892c93031fb134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e13b672467b0f3319ee81ce61b9ba7b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6d02907a5e1cbdc6a2861b4eaa8828136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71881d4f92c0c9e027f753bb3139b706137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fe6a0cadb43557f0d54e8e59bda1af138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1455e2c4795000c2d0d981a6d2cae877139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdb7bc0cee87e10a79a9f6fc03ed464140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db34af4d7d17ef54b1c220077f7381f1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330475f42b44a62bea1eb5d0bd710f0f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33450227a9839baec4f37bd21c412c7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17e76f8903320ec6553a9a50971e518144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4e85bd1a40f8ba89199179254ac99d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6992f27424b40cc8001a9a80d72b2c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b89be6a019e762bc98b241ce3f80c4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b53377a1b03a55ec46270a649b3707a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599603e33cde9b70877982fe8b52ab50149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175fa8bb347b9e8df35892a6a6948868150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630d19f88c520e8828fc957d057d3ec1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5295706e5fc8c7c87ec0e8a06ee55515152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6374f9f50f222c3b1ae84d7edb262859153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b0aa0dd37def79564b6f98869c5a56154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1479268366b3fd84544c898db8719152155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e598b14cf6ff81e5716bf58ecd1e8a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca024311e888bd6d45ba0c4cc4e7f36157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfb5a44a07f1f312f7f8bf0ae017507158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760238ff136ef1109a12ea03eae03059159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e3d5fbdc1aa8f098075383e7b257c1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264f27064887e34ff69ea56eca9358d2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345341a76724a50697a8b01cb783ef04162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88235735e2880d13d46a2ad2294a9644163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e63b6beddd14a07aa698e2d31ced977164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e1b193d003e8174ae2eaf705144a51165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b464c703954bafc86994f0d662bb3f8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c783cc82bbb182f5fb13401bff4113167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9a6b7b95b579ced2331510e76be39e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0087d506ba8b74b90b17a20104c8fa8169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087cad7b3a3801705df3f4430755e63c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886dcba3d9bbe7cf21782884cd7d5b48171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0accddf6f3ff44bc6d98f525c595e984172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8245f84cf2f33298e452fbf4fb9135173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33350e4c7eb09f62d555b874c77c9bf0174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d8d832d814b392a539b5e63fe6adc6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f41aab25b1ddb6d641289fbf230b162176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e9d2681b9d3cb9ca682f7331bdd4b9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8863e2c32638460e44a0d1389858e11e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b897f46a60b65f549544e1d27d9734179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b085b6352ab522abb73f29e53d0df5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc88fe5e6d6eb13a63c6a87b4807fde181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad116fff7c95a9d55aa58c19930e3847182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86d3a24afe9ad7788fd2da4b7f2d6cd183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06080661a890e0fdb62bc2611f28d8a1184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44d8d3a951ba6ecacec72545704a849185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bb375c999d2c8b35d01d9abd903133186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06d65a3d234c922882b0050a8e704c9187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8761e3e09ddc9768959c3064394f61c7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53c7da1de16438bec4db4b0f8af3633189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6e84bc22955e7ccdf9d4304e06d8c2190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594eb8bc08ce43231e32d6e366584599191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089eb2a0641d00b9f51e3baced8f4b2d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39df1f80302028ba3d84fef81bed0146193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfa9d0d62a68e3d147b7f84bb210ea6194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dadb87c17100cac6cb515b078d7c512195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3518c54fff1c3e4cf263fe556e7e28196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5006fd0b4a15dfcdb3644063f48fedb5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ca0752573bc25e41d29d4e07ed7429198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526223dd7b332d1e6cdae84834524631199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f972e8781f22e14658cde5f2e6b7a0200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5ffdc30d4d9e29ad7241c5fbdb3555201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eac9e5bb7479672ef49073855c9d79d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a82c8aa3ec63d52ed5440d3c8eba8a2203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c06fce626bbff4b9ba01393978865a7204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3369fad57087943d756ccae7fa0b8c4f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e5e42a0e66575c41b10e0da46b6f4b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e24e3515010d4c364f89e5f4b2676ae207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaafb9f123bc8d8c17e2f65669dfada208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7089630c014855e982debad698398c1b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3c849f6626a2dbc534a6004c717fda210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd4d96fcef8778f56a46b4da348667c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dddb57f79b15a3743bd73faaaf0a23c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bd3f7f77d744f23c89ed65e618235a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1e1b993b37be22f373f21bc64b4763214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efabc3925236afc25721ca5bf3542dd5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80630d902e09d5abc12ff4f661cfdc69216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1133e77710a773eb1afff43769d412217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8490d0bbcb15869fa2bbd4a21c17a6218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9133a92a02638474335e6afd29655ba0219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db12eb294e4967b845676c46f1f097e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dabc3dbb52de25b450fde33cd21761221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b462da4c515d9e1b058ed5fddfab622b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44580a2216af96018f8dcd96dc262106223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c5f58f633e09d40d609048dbf50e07224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431159c984eff733119a5ce1234d652b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e96bc419c19ab623925f216ebcced1f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb2076fd94867d9661dd172df45ffa2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daeb3a1178c7de04dcf390a7cdbb1447228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a53783ba7884c5714a334324256d0a4229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725e69ad72d01704440e51d31486ecfe230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4441b22411b7e1583a2a063e99b5d9231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa578d95c12869035a7923433142ef3232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30036bb04587e15c4ec8603158000caa233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01084ecf9c3974ad3d29d34093f4f4c3234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02bab1849f2631eaa51c2e75b8d7638235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25c721b46194ae60d033a1f33c9ed20236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f389ea1dc85e0d24f653a228af62bce237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34fe26654858557736eb7c680eb1152238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a856d57662d0b65fe9570da195ebfabe239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5518fdd4088c25a8d19aeacc030e9ee240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d3e4549e1cfab78176861f7913fa6d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0018f2e5907d44e564831c888ec2c0e9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4896b880b5f124e85a6720dfba04307243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd14c7b6b52b3cb48868b448cefb1036244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dad8b68d353c0252aaa5891b8b2f063245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b517967560b2d9dfc50b00124dc016be246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52154ad11a83af47228e6daca8b03485247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4b10025dcd1c80571baa3c2daf5700248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99abeab497390de5cfe925c72bf2fa8249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3183504ffe05b93c057222ae9b02218250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dba753155bb1520e86a67a7be121060251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6ed10e98c407988ebf7b44e5d48665252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2aa77d23f0607f8f66c1977436b214253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c606c93d786f3832f9772767f16886aa254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dd366b6f3515b7b878ef6438759cda255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cd79104d4469f97391151a0a1b48eb256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cb7152fa8cecea13c361767315bc3e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df47bb686fb3525fafd93fa3e2e8d55258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af261f8767f75d946b7e3829803771e4259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dbc16ffe82176aacde86d9afcf3c95260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331862abbd37ce7c987ed71f3cfe0ab0261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591f4b26432e412ba3c8411ac0073365262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457669280164030459059864c516044e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf22abe77e2f1dd0ad7248a73b7c60c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447cc96fdda93c60f381f85281196032265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0569b56b4a4d9b7fdd6c14680ec855266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05f34f5146195befef211a3c35673bf267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb975ad8304e5a1000fd079c58a5f679268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be32719236d65aa82c24ae1db872162f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecd3a98f56c912fee70bbc918f920d1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8624e3430925322e698e412a675881d6271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d1c70e68cfa76cc8c53cd81f9d0a55272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1470fde1d8d743a64ca3ef0445769928273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3386efe8e0684f55e0c549e2018500fb274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11f7bf9d6862bc03becf971427e2949275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b7903082d7dd4fe142c9a02957162b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43196ff9eba9e175988824b0c038000f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7526ac7d94085ec95090f6835b8a8517278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9e55a7ff67d46a0c8949edc6951a64279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1649b773cae80b259969f458c151d42280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f386d54b242e63f46788359139e4dec3281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2719df6f9406fa2553ebaf85cc6f9a6282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc0124b459e18ec7d8535bde10d39b8283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa83492da974c5eb0b4fd2cbda15f54a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548754f1da4297efa921005ed18886c5285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858059a4debf60d9105b527d2fbe4197286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd95ef0cc3872730f58037292476f323287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19aebce9e07827ed00088a9b1befc276288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d764b637cf9ae4a378b8ea336b1431da289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7585e190283e2b2841c0558882ef60290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fc872f1c5fa0d48f739d13dcfbdc1c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1fbb4e06c02be837b7ded4feed6fdf292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed7ee6a0466bf06a9685a0da5c0f18c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582bf63f44cf38349ecd3d5197bc6f48294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb41cc5b063b7118e51b1f64d0ed686295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a30c3bfc0ff433e01422a1b4ed88bde296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd2e7f6ccee7c79089897691ff8c347297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b1b12952d712a0670a3e6a547fbb25298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57211567d719fdff43c438e6f4eb3ffe299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2610100bae37ab6547718823ee3653ae300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c073f5aa932416a0e872ce8fcb9b9c73301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf796e197381685a16c797b546a076d7302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf0881c9cc9f42df1ee6ae87bd7285b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b54515ecc1538fc8cb403d60bf9650304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0e894b1789f070c4a43702b7758a05305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df0d5502cf4df0422ab9f3711a83990306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfd61549ea3bddd4e3ae3f63efb3b93307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf337f13231ac0f9b043590f91c4201b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682776ef3a318925947e1e8db6aa23f4309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e83c7cdc20fd402c1ec9c41177c9466310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4106fe85fc1a835fa8284c4c728a802b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18943978b00bbcb89ace4f67a96a6a6312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0de8d550cd1beba45c0ad7f5036efc313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819ed700d0d53defa6c3bc0b9944f04d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35a1cc78988b9cf2d4fe55cd4f62b7d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ed79c3c7e69f00783290c1ded46bce316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b2099ee1dd5bcae0e35636ff591380317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78633159946825c474595d9e6e75108318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694117bd67a98060a4d4909a0e6e2e14319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7629e5049ce0123628ca9e44ec995854320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be076939247fa7da9c3f55cf33c239bc321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e6bd704cb2c235a6d8979000f8cf12322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aafb6fb695c2f2b01120e864bac1b49323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10acbc64c73883cf3674c3cf3bf3e73324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319e37d5fc76a4fd88ff090e543065e5325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d8aa09a617e657f336baff996dd07b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceda8afa58508a73467acf644b9b081f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df76ae7009cfc60135d508a82ecbc1be328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb28d12519fe06e2b2dd160428e319e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a65eae863163415af1a20b334c30f9330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a28bf84cb8f5c4519df4563dd6969a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7bbf2cb8a068e7136394fba44db341332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae1b8f796170f25945b2447ab952200333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a3ae1ec18daa0af63553745b2a0de9334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d980e7a418b152992cc07474f0beb5335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a690cfaaf61d5e14d3d3ce224d8c68336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284559e9fa43375a6427e20541e5146c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20743db5871c1de0cd7e0b5f1652e35338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7687b3e96ed6c87abc899660da4b3dfc339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ae6b40c502963b09c22d4326c14980340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f1c2262fff75d8ac02e530a7b86067341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec30fb3f4ffb5e3e48218ffe58b9d3e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3a9e418bf1512825b3910f59ec3c5d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a08edce122570ebdd2de14002806d1e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54692a11e08ae293064978eb24b25f9345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc408bda590cebebb84a2ef8852eaed346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e57921258743536b089da79b22ae79d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7114e661b411527f3cc2c6896cff56348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ef2f4f96508c02416829d8b01ead93349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f17d4607a15c9a3b68ea3b28764f907350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495cbcfe734b1ab2aacdf611635599fc351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4e0f8e91ca3c63eeb2684e7ffe4d68352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5fa4c12c23b16964753a674f3b6702353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31a0e03710463c5bce10ae4c428a68c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef963450fa8b5ce745acafe711f7521355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482e403f7f9e3231b520048c27333471356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46d59a2b9d06250ec36279060a0617c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f72696403488cb657c88ef09eb3bea4358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f620a558f3afb69e38209a77cf5001ed359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc15ef3c0bf540e3d0a6ad7255517cb360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2d4ccfabb7d07aaa26031f63f08325361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2e431f90c46222cc14ca9e0feb94d9362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e73573733583f1401897c1c8e9d2a51363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6905d1c4b520a9c263f19483643e5bff364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dd0e20c99702dff762b114212f4a7a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e32c1c86b563103d3c068ce480a990366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec1b1b6ced64620b1a7d66d3a0633c8367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4ae000d0c987aab20738711352706c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e1bffa8d4001386f59f1073c4fb711369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab46f80244b3cfc445db78d52ae12cf4370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7707802fad21dd9d12363cbe48d02bb2371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d908b84292606f39eb0bfc156c17f6372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c4ece1611681a06c6ece00af313bfb373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f78cc5a5998196e61443e85f984a8f6374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d616805000d36b8be8587184aeb5428f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374918b6ce59d78584cbe8bf2db116bd376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee5314913a10be22dc3db6696c31fc6377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00903c6c42504b75a82ab20acf713ed378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944d1d3fc0dea48769bd09039d220061379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8a44f29539c670f584aa610b00f42d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7dd0ede1157530163cfe6539eef004381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314f1be63c78095d467f4ec0f46467cb382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f165ad22f2b3feb834c74d76b1b300383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf8fb2f98707717830922bf8bb36e26384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06aaa3efd21a14210b51f535c69195ae385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f010fd8cf2aa9bb2184961fc34ab6d6386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c8223348f96ffd4dbd18fd1c9ed65c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9155b5f8770556a82705484d942fc775388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135dbe4c88ed65198b307a4c5eed7599389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688f74cbc53d12bb791b04200bf3e0a2390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a4e0b311c85261e13b849ba56f321b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949696b609580c35044dcc91c7f51fc5392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5b3318244ef887d05bf73882b8e2ba393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53e6da5982e3978857a1035a761b0d8394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fa743beacf4507f30dd8a87b582c00395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867fdd46345f7e856712ddb0d9816923396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d675f20a76f2d097cb101b23a38cf7b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c153924cb8f64573f1a29a2ae4ceafd398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e76fc00a66dc886275d8c9c0626c6a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7683726a5608d69e3a0508722ddaeb1400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de61f9f84a49637e51a5d204ec29d488401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c248d143216cdc1add4906f40880510a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e425dfe3bcb2bf4943de4ac450ad7243403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ade0513d34747be9c4b5f5a907ead74404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2bb36e8c1c98ed70530e50eacd5857405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8308b8897afc43c0dc844bccbaccdcda406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7affff4b0b5fcad64a5acb3fc76da551407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9ecb7fe19d5a8eb9b348a29d07e528408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcae18401ab1ff7d4684416b6cbd1dc409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dc5e1d839b38eb155f350de3bb21fb410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c1622eb2a2ee43d8e31b8938b6ecc7411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855ba82b34d0095991919a386b42f8b6412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef23efa5d81beddf9fd91aa0f2aafdd413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a740e39a011c054dcd7863ae9f7df1414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d28e2bd2f283a2f972c931946ae81a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9f11e7b8d587b33534e3341a610c9d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926777b0c786bf3686a5cbd3e106fd3e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252faea44e23bf486f84203523dc92e4418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b8152d120cc1edba0d5ac8df1499a2419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cd8d7b5505d5c71a51285114ab5a31420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47c19e42808af4f5e8230af0176ae80421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef00450d4178460118b35a42a48684cf422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0246d9602ee47a5a152e9a1677a190423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e925b0760ac56c2af3440582820a28be424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82830328b094470e1bfdb85b9c590a95425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb4dc72487793d7d5b3edfcf9679835426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5123a05caac6518e1ccd56cb260127427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb5889ddca45de452a658173aa314d8428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d490a968732828cb01f37e06de98675c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca781131724e0d585b84d52bea23557430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f3bfda657564ef53801e7fb56d34e6431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d8db11c017216e7ca12c08779525d4432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca82ee899e97f03280da70d45fcc20c0433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7813fc8db7e696ed6406ae610050ccc434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9c4883ac92acd01dac2e5eb2d8cfc2435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31097522e21cbee412cd33d95eff302436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc435c253f32531f9ee198badd2ab7d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdc6c812cc4b679844214580767af21438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406b3e5c1ab08599cb7ecad44073fa04439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a83248d71336b560ec22736679d116440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e027d0a67b43f54194d89fea696aef05441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250ae25dec23c0848be4131463aea292442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d765fe0e9a917c0fe73db5fe0f5dc172443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b7f0110152d2812d6e0558291fa018444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d474ffb0ad1a7a345368e7fd4ae4c2df445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbb4d0fabdd933d4e921f4d8cb2374c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b227e4fb3cc5da44112a4f0278dd86447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11189dd212a4f55e81945647ce4edc66448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9584ebb7a666623cfe823cd04a3d5d2449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39155b99d31d24c97f9a807514564e3450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5230b9895c96e4887cfce762bef4e89b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff86e8025d5f1687eed3cb0a9ef7abde452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5fe33575331cd3208941d175cd6dab453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa66954791ff11c59e01b5514c76be4f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0de5b5a4a14b0b9f8067640a6cde2c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d60a1a2b9e004cb902c19f56fd58f6456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0258721dc2e5e114e309aaee25d91791457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e6a3be72168c2cf74662af9dcb8675458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c502b268b55726e44ee1a7363ab4016f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd25ba134150621127fcf2635cc5d4f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c614ccc9345682125c3b95b6a99d88cb461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aac3b880168e6658cab681bc3f02264462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b347548b37e248a4e67f61225d9433bf463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2929e3a6aab9e9062f22a8d5472cd24464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a09169e25bfbbfdc41d8a946524e9a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9f3c9ce28ee468c2e2d7ed0e0118fa466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c3d0db042b769a8054c8ad04954e0b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc54d5fed80fa104d43474a5e69195e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c867a0d5f5b9ebf810e3a583d09333469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e9180a54920d24ebe1535e135e5af5470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0cfbb73bec19bd2039ae232c842e77471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bef11fb2cac6402745bedc47ab45b4472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2756ff1a2b75ca34db3c475646d1d8473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8547684f53db11f130aa8893be77232474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c4087ff603f2f1741ea2bf0c7aa14d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2b074d411c6c7f2af96f2a6f410d34476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb75642e7fef7acb614e538b27d679d6477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ed90575a84be1c2df2b79bd0ca190c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f684e33b59c351710554fa2b5f28fe479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97aa7d863401e20a31956d92e3c1cc94480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22b3b5e98fd9f58b41278d36307200b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991d040196978dfaea761f3dd33a01eb482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a389f21986b7c76645ebd3306d6673483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e15b6a4a3b6e5ed533a4498d18f6a44484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aad4f2695d8f3b85d1fb5c3409097b2485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c7ba766177c2f2ec7df89e692ece53486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0df4864ccfc61342bd3a570aada5e16487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470232893b6d9d26d46b0b269b476810488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc04c846c611775dc84b4d6b655b012489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b8de5763646f391aef1220259c9bad490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382734052147ec9f51ee2b76b0ceef45491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bb61b538d2a5332917fcabdd929b8d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365a7d4df56ef88dd3105f151b158927493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfe7ac88216c73b6bc3ee294069337e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0209f42128bfdc5e4e9864a70538003495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc285af4775ab8c4b57db58d313a1f5496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d5a9d68c338692a20ce0eeb2a674d2497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc146368ea8cca3c722990ade5b3b18498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475bd29c7e55357b22e7e98730d3c3b4499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc64479318fa1230dcaeed3dd6bb4638500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ebc43fafd807dee676f38b4a5939d1501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792bcc4af8bcddba9d22a5ad709f4244502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b588e5e7743ab1d7e3f53f570a06c2503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474ffb5eca35f65f3570112fdb1c954c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65df7352cbfb034dcdd59618af199512505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa9e4aec56acab0ef879f320d5f0f6e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63f25128e8cf4798de3860c4f08b12c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0656d5d30ecbec9e848b6e433adabce9508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba626179a41762cfdfe72afbe0eb08b6509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3179373fdb68cc012b125deb7419aae510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8962f1eb6caf11bf5b3a30f49a7d9362511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cff958c48fb12006834abe48e852cf2512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd93177f00255fc32040b7752978f3d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88662dbb229f9e2963e6582cb06e111514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7306f7f7e5a75f18bb3f61263eb76da0515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b64408e21ff722204929cab227e721516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a65139909204be2d8da07dbbd16bfc517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84866a890eaaf6bb8dd1b938aa6a790e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c752071372a4b58bbdda0cd6ec4115519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be03e25ab8d94667654c24dc47fd3e3520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7721bee19aaf33edb8c7ccb2074dd59521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6171410809a0dc2d474efd465e6b836f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7234282db65e3c6acf4caba2fb6d25fb523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b348d14224e1571b195c8fc1d38ecf6524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a117c6996e31a6a797485da584463d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a574e92d343997b5a7fd42ded3bc4f48526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacda024588fb2e2b8872a88082d09bf527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da465fa8f7e33585f778bd80d940cd8e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1df4f19afe61229f5217f33d17c5da5529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f4d934529c1884e25f6b857bd463a6530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895bb6d191b38d90fc97d8b1eb4fc69e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c9b66fab2d2bf6716f8724cc86d9dc532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f99085dbfec1974b2eb5815573ebdd533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f0a4b61ee7bd5f70b680de9a1cd26a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8996aa071ebd370090121bde4d1eb87e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0701953c136e85c3f6f6d80b3856c449536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845a30644e4ccc523ff45b6f4dbf3fa4537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d1150e47fa41249247a1f0afa4c4e5538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7475483a0cda21b0ce25ff16794d6a9c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf299f72ed9c7edce1a539d957f92fb540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56d2650733f934bd8faca2285c466ab541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e988fa64bc3a8f7496320edbc9e053542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013ba0e2181916b0fe81482da8c37241543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649958fc6a1926ee7af2bb4bcd681e0b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69390fdc6d1bcae7e6bee21052ee3ff2545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7858079838bfed8074078656dfd6aa546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf76e5b040a20291870b7725e067d63547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a1a5cdc2422ecf8a4ed5a9e88672ca548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc6931ea8cc42ccd06e89a19840fcc2549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0d173913203b0773b93ba4bec4490c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586493f57bdbb20ef6c3ee2e7bd08c0c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a9c2f2715cc207c5dab8b405e6baa1552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f606c6a95663351a46cebc61925b53553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4253c1fb3b9a3bd8ef2f08f8202d9a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0028cce905c1d2cad8cda89f1ea0c8c2555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91857b67e5fe603f0cee4dfc010b86e5556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03e5a5b3155593ca62435165c267e75557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746079ad438faea6278c4061b4349c07558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3930f0586e6736f7f31d2ac812463e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b25b28a9f88d68410bb9457a4be645560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628c11b5ed48eb11824da0382e631c12561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f62723bc7ed2b35d4b3f60997f62b7562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8c5376081c881d0ab00921458c2177563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291df44780b8cfbc69de7184a6e75897564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525edcf946ec471629ff6cc01111e47b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f56b67fd520792fc9d8c49c98431199566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6827d6df45f952680cecab831306c64567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd0b7c2bf96ffd84967affee248c28b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84cbc547665e9916f133bd5b44bb34c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52fae05cb37b21bfecd79492e5b9c8a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca278b1941137c62c1d98874a82f9b1e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21a508de6f315744fae2fe4b663e845572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbc954137a88dc100134bad80d95761573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2fe6fbd573520adc1ea4dbb376dc17574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da18a97d70f937f81afd754f0c4b7bbb575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44114ffdf15de0da368dd9f84995e782576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931fd1295c03c3edd5df05e09b06582a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c499dbef35af98ce6911845c3e73cdd5578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb79b9b941432cb8ec005216fa9dfce4579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb533157fb278ea4a5b154a1eccfd69580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfa03d49578db6d1a4089dc8551a0b2581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6972a712b7147f2af883efabaa6b0d05582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48a67abf053587ba36a1826a374cc26583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971c8bc065060a0959999ad3dbfad42c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6f33022fb39075f4aaae5291d9200b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057f1885ad5f61de14f098c13e54ffda586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df639a509633c306ea83bf45d1873301587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1ffdac74e0f9e1968a26d21b7ac905588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84318265bcb32873583b429310474e1c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9da130e64f35358df52b1753ae5afd590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1757d8e302c230eaa16427c6016fd3591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feab20304c79871b2acbf1ae67db94a4592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20250e14ddb5f09cae1e7758dca92cb1593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50770a4002cab012323ec32a28d49cf4594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d1f58fa806419c26b680f95878d8f6595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a82192203d067b4bbe547edaf2d4fe4596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5f8bbd97944fb6f4cec8e88554387a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b686432e2f6b7400e5f3d90b83531a69598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0eec8d6a0690adb4f6a6ae020991b4c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4073167b9f81015419311b192b3e1b81600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d98819ba20f4dcd46e6d9b1d1a97b07601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feedac6cce8f3001505e36a070b05975602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf57945807e90440a1eebb4d7b89b5e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8ca9159414b79a4c0c9c30ba358c2f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0757c942c9e86cf910c7c05b0d50219605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d4ebeeec9142438e717d3b9cc2bafc606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c1134c3d7f6388b4e63e070dbe8f45607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86665783bfe0ece1459b65962d0764b4608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330faf8f80a8b8aef3c96bfd483833b6609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d965d19aa74aff153539f91f06f5140b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab85b493d2996d9b596de69c0955029611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f73f8600a1a48c2b74f1cae11e6ab7612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa29c5e29b819c3d1b28a25b9d2730b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55a740abd03c198e1c3accdbaf08aef614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcc79a90532e03bc48ce5f7c18dad8e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00459114f0d041a1f1a7f908e207037616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfe98a79ee5b1e6cdf08c203234e544617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5461222f06f67cee662680f5010e824b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c7e130065b3eb9214287907dd3e452619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a4ebd407dffadf5e664dc2852df9ae620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d459b692e1caf90bc0b7f8e89cbf32df621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ff4c2d2b5ef10191a9a4436bac8e09622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b062bc0d4b687b6cd4961452fcea72d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cf726eda547a386c6d20f936e8837e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23239185851ab834113c3aa83d3e92e8625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bbd6e1dfac601df45bb2938f143c25626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b12e8c6c649857c19755204499fa76c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4072518434e4fa4399f5a63f4d3d59c4628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af436ee5f073e880a39c323325988c2b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21f7c9c30d91536ef2498d78b2831c6630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f2bad189c8686bd07446e37b2d6d3d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc71390534f92cb212628e1e85b9470632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13648f5f2f56ae434f759d6e1b974fd633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6219d67c72d2e4b424ee948e79cb68c1634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b76e530b799431904bd532024e902b3635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb880181aec2a8d05ee051fa55d682f0636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943b9e62c4aca30bcf2c10dddf7c5ebc637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be620d0f51a75769e8f33eea5c4a5339638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c55d6bdc572a2c0f608c251b7adfc5e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fa20a61c552e6e8be0197b12564743640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cac3d7da1b739940934f839aaeb1476641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecad70139140f6edcadc788de97cd75e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93d203718e3c8e45add7d1994aabf92643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6012caeac11065ed8c3213a79f1e52f3644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35887d61be42e0bc928b486daaefebbc645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a4b9ced204347a435b10ffd4592b70646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7671f5d12f0c448f0acb6c05297e1ef647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7759f30a757806523434b79838ecf8f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acc9678d3ceeddcda20ef2270ca43b9649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfa755aeef9dd0ddbfb16f877d214b0650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26edde5bf9d40463cb411d3cad3eee39651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dd5cea620b6304def7641ed464c161652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1248195df4286c742f41d117b1b2c464653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513421ffffe9ef183f95b128cba90432654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c4263a4811c8ddec9d6b8597306ffc655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272b9522bd0a9fa5f3e29f2a137b3a56656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67268d124144dd4c7af3fa6ca995271657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cb05dd899d843a37b6add2f643c3fb658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587768715a5568b8824ca667ce4bb25b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a0a1114ce5e8622b4bb6cb777645e2660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6586df49c046a1d7ec7efea4012c411c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdc62edfcbd80b2c3470788d832921b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcadf86280f4d32e1d6951485c99cf4d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd6821f24cef74e102be93f65b556ee664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77cb6e2882dd334999a19e4eee64855665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b0aab2d5f71ab77175b2c894ae1fbc666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2a50fb62c3fe0bca0d9cd4e898827d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d531ec4f8a8755ece588196de03b96a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb63cb3f22a968b6713e7061910c079669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7879b361d68bab39122f46f3e33498a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dec3fcd39e581c14527d845a6f0c284671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95a25000ca224972e481bf317367d15672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758052bd0b6225eafb6eb5641c777f50673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efdae32925bc904b5ec13f9c2a23880674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff1d978733ecf54f0990adb734ffa28675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2b585f9249b9c44ef56afffd27f80a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b39a7c75f22ba918392c5393bc98b0677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4112317453d9a9db7b3e5afdc15705678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd42656de2a8c401350d425fd09070e4679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915f3f6ad2dd8fc067bf7edef14601d7680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43124d4af798aa8622a4ce84fb46dcc2681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cb0bf86a114db51af49be6422c277e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c52d76abc8977e31e7a18324f97b8d4683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65839d52acece858e5f5b146b055a8a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43100bb193b7c46b7893886b5758e8a6685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f42ce8cef17978cd308ad8e48ce0b5686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9b14eadf4afad87d3f8b51a22118da687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba68a48fdeade56e90b4f12fe4f7915c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4e5a323968e5a391692590afdb8ca0689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdb398272a9ba1cf79a7fa619992f4a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a592d500cde58272f590d20e4ba46d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7b21a1d49f26aee6ea545bf9088201692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7a8e22fb5435044b8dd16b1e28d3d3693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1782d7c950a477d8bf0eea76a3ac51694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35810b043e24f8ba70f18d6516d0557695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c632a415ee91fe44a7f4ad60667e82696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dc0418c2db9e5161b03c5b060a000a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9737ebb1482f81645bc1cdf0bb9decb698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e43b314bc32769391900adcf5b1b3a7699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef151f0ed7a98974533a5c9be9332cb4700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28125a62c7e02b41ef13ce3eca2acdc701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae6e26ffc37df94817b28fc9327f566702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1590cc6b466fad7650c5148a4db390703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0c57c22b45bba7d00749fd36380a2d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d473249583fafed69262a9c93ef3f151705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aabb2ce61295fc0538b51cee7ff2526706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a890f309d31da8d8a0fc0f500bc25a19707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9f1ed88a5fc0c8b613f7e17f86a4cc708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2a19567e1e8facec70cd40f61b3a30709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aac44cdc6631bc055c6f2ad43cf786d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984bffe451724145ffa006ef17a5df11711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7c02e57876204365185c3f7366da60712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caab35a1c37b7be07a0572586c06574f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed141527aef98f5a5c4084312dbf1fe714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2f19962a8e169115ffe68e6597068d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f964d6bbc354a27ba422b05478393e2d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5ea1660f7268b9f84a561891c71d32717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f99f7941e5845f375864a082c052c4b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0966c2cd8bce339e885eb8b88e2de178719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95ca45661a7bda4278d01e43e5404de720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f179c3e8832d562f9193e486cb3346f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc53eb5f4da8b765353867aba7fbf07a722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c490a8da36fcd63cc88a96b895dce0723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9771959e1a1912de0b4f969af830d7724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ecd25145582764d2fbc01ab078ad11725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8789e0ec14c22507b240d711e70aa7b7726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea9f04c0a23d324f3a15e9965e84c46727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705ba4886d83332168fcdef76e232b5f728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071a4cd6f31473d57077729a8bba622c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82776c0d8d3f674979e184d7681ad3f0730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf23169ba73b604a908440a0e7d2f5b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db995dec1e9bfd4a4c0c5ae1edafa4f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444339ea8b7ae7d9d80ea28c49537a0b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1233b43c1ab9534f361918be52703ac4734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b603e55d93e88db50a50739aec17ace735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286fb487926063011bc50ef6bd87eef2736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0536cb7774a65b3925eb4e6ff2642965737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7f6cda947363c307156110f3434c43738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74dffaaa7495a812cfcce6a1350c257739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956a15b0f4f33c756f2cbebf64d01ee2740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5adbc126a5b13761e0db80ad72927a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6a17591244f9208d1a2f79a8659fcb742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f665dffc385102d433c15e541b7f5e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3ab6326e4f2327630c83118728f2ed744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da57e04c9da42dd5b86cfc8a1e643747745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f421be664adb966a7e0c3682f783f991746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466e8d2b72c1d6df80a110c9e74045c6747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8a5e416e1738d2ec8ba01df5f4cc33748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae93daf74a7669269b71e2deaf836f14749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6591fe80d9e2914fd88f3516dc82560f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eff3fae314538da2e27eb8fd00e410c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96718ad90719c851c0beb080a2f6bc3752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ee9cf672881ff90f748e63c8497e91753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d0962cacf22044a40e5e2258e73261754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7452642451301fc4a87a8114c8dbcd755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63338e2e8cf7a84531d2fb694e62a273756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c4702d157375236c4543ceacd7c723757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25049eaff1e67f891fb6ab97230a32bd758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fb3b4f04c7317eac0598ed5791d850759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>