--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1496ed746128c74337b05a993769e6971.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bba9cdf3898e51e637e036b84abf132.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550ea1882d35698d837d8140f150a9213.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b802808c5f748be564c7f35d932ba24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c2c4940913ee051d83975fc1b694045.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c324181a0e8166d2b00b83224c3c7be96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a248193a441da389de146c575f286387.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8bba762c9208669caed8e3e43989538.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8435a80df8410e16f3888d17f0dc0969.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2597e69a2be580acfebd3686c91ed7910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fc688f489489cd23ed09d15463bfe511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baccc50da5582a3e1ba69cfd45a0482712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca066263a528f54a10d47333721d9d5613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd3d1f5e11ca92e4881c7b5557cf17814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d66bcf539421beace5383e0d26f1d115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a964213b4e39dc3d7291aad146cdfe316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24fbf133065b0a7c6bfce0da307304717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9780cf314d71700efc3787c9d9e722318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba0d59dccb0c938504e9010d0806b9a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d7db4da6961a656449f5193b1a7d5f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567c76cb48d8cab74c9104712dd57efd21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886fa820f4ad94b903dd6719017fff5122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4119a78d0b1d886f2fa3d89f824c9c9123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b995fd368dcb3d4c46600fc52338c3624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24d229c1b0f361fc920f41ca32473a225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad5acec5808a76ddb46dfb2a8fb30c526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c91234b9e4bde4938aa8f8bd15083df27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0875eb125210d1220080dcaea257f0f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b5c9d1a8c59b931e45f685a69a04e229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f099da54fd2aa5c0d6c4243260b967d330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e7cb2bfb95d4fdab06d9357a6f8f1d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e636879c0116e9f0155e6361f93b3b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb100329a22876c65ca8650d44ccda433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c23a007f7ee43115dc30230dc5a75234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1062748518c6fb719b8130300aba0e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cdf67bec0e44adc54a8d9f9c269c4736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900d6abaf35db248266b8f41fde7ecb637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbd7bdac56be18d1d05c18c033c1cd338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e7f8f61734276b1d8987eeb6614e0539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d960dea5c3326906fc557960307755b940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86163ce0dba1bfb8c26199d7630de09941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d084412c64518651368d9d301f41abe42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3b4e193d1003320a793adc01c6bf1643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2800d3d604e040e54a628bb83d2b1744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9384d717dd02528336a247e2664e652945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1a8809340101e4c28cc60ff2bad7b546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3989285ff42158b235c88a6271faf2047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59e40fed66e79f760c36eb536e6eaae48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c826247e9a71cee93dfaac3478228449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ef56d71b980c5ae095fc78b7a9008650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ae23c46561fd3f85b402b663eca4d251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f86ca415f26ad1787c9316007e1acdf52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308a842bbe1e23b75d509b00e6a3a90a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7228a3702ba9cbd46ab241b3d756bbe154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f707caaa87ac16fe17da63dd8bbb3d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0685aa549a30631e1f7b69609594a056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468c901059e4cf0f5cb9f7b4a419f68457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9bf728ed663ce57e3129422dc5f97558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f178564365c000fd8a910a1b33d1a43159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b426f0b05c8ef3b8b2ede632277902760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c4ea81e38e6ad0a892e6da32f81e3461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8493d52495f083bc8587db3feacffeba62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a072103a62ca15b9afef51167fee0f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db4552d40ba89dddad02c9c3c95ed4b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017208da204a53d335a2451393078ad865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65f096c7a566a685a5cb352ab823ac966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a154490f8be02d01877571942719ba67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e3bc18094d69ad239bde4bc82f4a2768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0231707f2279a6450e482a337c5ed1d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7152201189289e32dbe7361a3c064a470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee1733eb7cc1b57a9ac7050fb89850c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d6ca034577256844621371c564566372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0892d9be1c678b2b98f4583fd0f67c7d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d84ac59e486aafeb6fef4e9eade69d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b8dc9beeb4b55605cb9c2964392f2375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8e36ff0d096053af81d3d9dff4461176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101a67be426c68e270c1af3dbc439a7c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ca42a37f76581395d33d829563e4d278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c093d29f2d7c297740d744d5f1333d4b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0806914f6901ff54a460d186ff3bf70e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055a7dd3c7bec9d87d8003b677df6ad581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fa77a178de558763c7c17c3762828682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927a1b34eaf4a28bc29428d51fec2e4c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5189751a47503c069e33252ac2cf8e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185bd568890e2f23e02b5f7078b7caa185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e42ad0f0c2d2e6ff926cd2c3a7ced2486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f2e337dccdb8c78fc08ebd581b02e287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d69d812b72677a203125968327fb9d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e54d7669019ab8c525b9cfbe184d5689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395fe75b234d2fed9d73d1389627bbe090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24ad267c0d23e020b98823256bf69ad91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baceba91464e11d6c9d8a2d16a21a9a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dc95ef9f2d7f9cff620942d0df8f1e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119b58ff448cfc481ec27506919483de94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7598cfbdd0704e5158fa324191aac7f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e2f3d110468587da9e4daf5009440a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9c1552c1b5c38644f40c8e2e49f26197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d58fd83b50dbdf5cbd7908d35d10eb098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc70fa19fb0b3a5e0b66969fc7ce6ce99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd277db2824798d1e0382a5c06600d18100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f3a7f12bed2a1dc4e71495f8ed438e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fc0aec0f9171b6a8583fa4e64c0b70102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0349d6be893e12bdd4ff48b2564e6fe7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae15e1e6789c9504b50407ac8e52f28e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acab8f9d06c3bb60274715f87b2395a0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df3d9e8c75e63d8f8525fd3e20e70b0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a40fdc566123ce8b60413dd039f75df107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e7c5b1c27a25d8c2c5809d30608706108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff738e366d23beb204f9ea286fcdfdb109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6648b6521c67814dc6d10c1f037117e2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ca49f99a665d8dbfb1540b9b059c15111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993734c43c2af3bb4404046e1632d6fa112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598c2cd6da47d8af77cf7de9bd2efd5c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3cf822d8503bab8978816914a5abff114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61faaa1f56335835db1f307c265ecd56115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37471a10d70ad0ea75c0f9137c3faca116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741e6c4f94c709dccf41996ab0c42a3c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242a11d6489bed914ed5ca8e16ba6a8d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d768a0f59945623bdcc12d00000ec43a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa69dc24d4bff9e860defb210ae5fbe120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f263c7df3153136af622e6e3c2dfd0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629f925932cdb6606e2e305f44cf266a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f39e37690e1210d07327a77db7c6c5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a1aeaa7301577213a4d8931ee63b43124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889527b1dd9063cfc6773055f85cf61c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f384027f53bc912bb24aa915267cdd126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc7b6046a8389c550c4d37b37953d90127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435093d6f8c1bfbc27c238eb5fdc2ca0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84046a2f179fc7d1770d0c5021dc6959129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c6f615862eb5008e9362a199e9ecc3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4286c2e96020a9bff5ed72ad5bedfa2f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd143970313d3ce4d7671fa2e728706132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f03af87e99f0b3af802bbc4ffa2685133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27df2b8e90547f49675c6f37019296af134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd57dad6b0e83f1b4d2785b61212baad135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e476f2f95f524bb9c51b9223d37927cc136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b01e220cc1f6356fde18bd1f9cc8baa137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea64485c95d95a04ec72d1318ba372b3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f93c16e20d7264d4f7eab7004169ae7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f570ae287f9376039175f95a8f90c5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9a79ded531fd6db9f95dd824fe8fa6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51289ee39b7376195f4e2d15d75a99f4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b19a81307c59132310061865d63287c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ebca43b02d100d9b919266c9548a9a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e17586b79302f1e8199a9676a53f0ed145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe06e12b290062da689552f641ad5c37146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff0b37d47df81e5800968ed3ec0e506147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bc8757882abb95733d1f225ca0eceb148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ad9df2f86967da7a4fb152f9e3a8eb149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f6a3bd704d5183501c7061b1972947150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f80595ab62f1388cf93f0eb182feed2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5704521bf7192f19240ebd5eef3d1754152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73ed2888e2ce300e414e416677cebdd153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5c76402227d95aaf546c0ff1ec3cc1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976a0691c554eac64cd50cecb8666bf2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0207a3fc7b57e205c4760f140da2c256156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bd8dd039b7846a55afc125823b3c83157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359d8decf0770c1a943e589fc57ed58d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e724855e622fde5508dbac5b9eaa849159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c58e82eafc6f0922059bf9945a34e3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453a37717627da4bf727a1d4ea936094161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b7de8f9c87b85e88e8cf391fb33f9d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b685539bbf6e474664ee329a329837a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c370730352d84903e7423fb276fb7e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774b22aead5755cdb35f41231619a57c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab126f4f01a4f6b5d53ec4ff092effe166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f4add8da3fc1e585c9096085091ad9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c86268ecf1cc586261561b9e4e1978168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4671600b9da5e0aa81e3f2680957b81169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff2d802e8726ab8b7dfbcfe60bf4cd1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f9d759f0974f4453854561e323fbc9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e83cd8aef46f7c8911c20393af3bb4f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46df531fa5a45c1149fc44865090162e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9718a6a2050257a36ad3b08021ad4f45174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ffd2cbf3f017be884dcab14ccb3a06175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ec2f69eefe1f1705e76eb685db11b5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90ede35c943750704e7d63562eaa6dc177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb5706fda85105c305798de34136aad178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3536888129b2b10429d58c0e1d84fe91179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d229e33a0d10ee0558fdb0eb3345b6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582625e79b37fd8f825df3592eb68033181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ee0b18da91d35f1f874ddc1f5fce6d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f9180f7d315a33014fd5e7a499a554183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a787c5496286b2001a144713d5d5cc2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f7ff4cf6c026bff8d2941729b1526f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a3d14013063b92ce1fb86ff606e890186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be35ba09b495e70b4dedacfcfc13542c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bce47ed1b61bb77677e90f2080cb2e8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a053f7c602d90832250f0b8d3bebe027189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1542a7f7c523a616390cebb9dbf06866190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5851144329ff48e50fd6a45940233bf191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eba0308a7cd431497ae85934724427b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02753429d99fa314ca30a29cf4b53853193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429adc4abf60e61359816c15380a60c4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a211fcc1cd1293f4ea8830335cd5453195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15831d07b5534a29995654e251f48137196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983fd40ba07c8964c7ff108f7240b467197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4645f6922db5b2c6d7e0bf6129f318fd198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bf0d37413641f9129cbb9dcf427c6a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852fc6ec7eebdadb656d48297e072dec200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f37f47b216390fcc616b80a5fcbacbf201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033300e35760ac4e2ad1989411a032b1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0108955fe00e9c900dd8f66782e856e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20133fee7b68a5706cc2cb3951bdeb9d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b032d9d4e0740338a81b0b920857651c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f48e88ff4e2f76cedf442f9c78b7531206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3812f4d36d4568858f643fd294d2d2207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49c5bd6f65c3f578817dc4a027220f0208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca62308769956c3912319bc69a5ba018209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd7e93d87470a1d20b1387b7fd63655210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c06321bee54b98f394495d974a069e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281ddcbc64e93a93a15e78f968f38434212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212025c59282680bb39fb34997cef165213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381656e17d23f216c7feb6a0eb9e47d4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c78d7e913459380d6acba533f78a6cd215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140a3826d8e94dc5d7d3d91f3f6016b2216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c9673ddded685ed0c1b74c64cd2db2217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6e1711e5adc2acf641c34f646a23ee218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eac68721c3134cff28eaaadb0f67524219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fc8e858e2163a6f6ef979b5a46e83e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b3911a20e6deb24266e0d93d6b0dee221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4014aec30ab0cfdd171a47934f98fd3222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f350e2c254f22ad4bf3ebf99d49ff841223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090883bb7070c1d4b2fa28a176d45d02224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e79940cd6ceade4162750149902c83f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf59790022339c38feb328288a1b8e5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaef2153f0ea8b0c51ab455841306a85227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696ac04f8e4e024641d21a394d0a4a79228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eef2e40971cc81c4b4f084d5cb47702229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f88572a43314d8f0fd30015774f4e98230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb8c11da9fe8788b611b90791d67c87231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434162388c346993fa5daa61ada9d4eb232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cc87ed8d7695cc610ff9ce524ae239233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea33068f5826e0edeffff6609b91516234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b996b82969e01a0e0343c1cf335195235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79686c72b3bdee7b3f4ff978935ff8a3236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2563258b07b288c16e4f0f9bd91f1f37237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15abc1a4ee9f312692c5fedb48933027238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34252340fb372c9600b8d48840134327239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d06f2f7a559eb69abda29802b59dfef240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9411832c3997a44812bf7165f927616241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4604a0e65dced789b1cd719a074cd62242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e692004861d8ce54ac26b5ad1db789d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cc37b72793482bfdf92ab8489bce3f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4279bb8b56b51f7ff7251aaca859da89245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1234a1088cb591b8bc9285b9274fafd6246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5891064b6a70e81632cd920892efba2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45fd11c97d64f9dd88dd5da75bb1072248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d158516b4609c901867e35d9dac0b072249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175c6d007cb87c8d3e73f3d9f0bced58250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a4c64ef2f8b90fb86a7fb0b570e00e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664ba7ae9d505beb7a653d60b64a7ac8252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c63dc0eb39b93d80dcd9ad663db478a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30addaa274695c091c7d5efeb2019883254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d358bcdb596cd4461908d786b2844bb255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cb433e2480659764a1e9f45421bc56256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f1f1f38c7566d6d7fd43d63f409b52257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d623a3d41db471018d1438243acf6b2c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2233ddb6277b426556c9f265a0902c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694993d13554291cc1a4e54afe2f9ed3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1ace1f604fa48011891f0d5d0dabf3261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f939d0b4393ba582e6249ed0dfd41cf262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd716b5987cf3e64bea458b1471b106263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539e4ca422d26e830d164276b07d41a3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da47b6853dab0a8184bf18bdec181b0b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee650719d3877ce34b91b2a6ecadd142266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a557eb50ee32e94e32b6227524dfe8a1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbafd002fc3063c144861b81460850a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9950eadd15a49902b986b1386967a23d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae22e7d1ab391675cfbcc4d47ef4cb8270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfecf0ef66c207923a5ac560ea78f12271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455ffa317c51c0bba7082ae6b2a5161f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f167df538d417d7afe0e942ab5d3836a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a92704afb3baa3b931afb06e45f5795274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c47f65ca2cb476ae160c4c30b4be24275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf347c88db6152a826c193a7f19916d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae1379534b7363e523c063fc581a119277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb326e4010bef0f4502b2bbbce8bdc2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdf2edfda7250310481ccc17b06b72e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea77128743555196fa09f27796619c0280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702d0034bc4f67c6a427b894067c86f8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8916aab90f58100746c55c9cc16965282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8144238ea94cc1c8927f1e84e8a1d5de283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3616a887122d31844d4026dcb1fbabaa284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cbd123405e3aa55b4da8fcca5cc491285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597bf62b642f355a40d756619e31c65e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004cab5be63f262977affbc5725ed685287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e0300265a3ee0b09f44beadbe3fec3288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8d127539dcd67d90a2005f3ecebd81289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd47f332944e6d98ecbf7807ebf42e67290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a40ec7084ab47aca017031e6a13944291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8a91b934205ab5c5b8170025de9e57292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d17a2e46b6b63477dbbd8379cbbf49293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f851f8d5fad9309f7b8d822e7c53d8294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf37dc3707aa631ffa84aa0ba5d6d0c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25639f85db6201dfa4efacc0e53bfc9b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b056055282dde35a18a1e62753ca9e93297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0be178244d4e07a7c95cbf25dc8ead298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd10211695ed134c6d0c4152df6bdcc0299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9db77f12aa4b0907b183401d47c662f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce48879eb1ab045bf9288264852e63aa301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2c8b242cc382745003333c982a8d83302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3861872ac4ea571cbc9bd7dd81990286303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07f08d098c2b064cbd5ada507b49cda304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c89e60cfb801baf9905001e26c816d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d166b95bd870a31c202ed73fb3c8f905306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa4fabfa947f6f4ee45540fb3f26d85307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9711b500c8cfd94885aa8db315b0379c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbd41841ee1e970220ccc7a9ec33705309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1e6bf3528891f31d8dfb189e662fb9310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2985cc973dfc4c8d9e28216bb1353cfe311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09f780f93cf5d4dce5fcfc7c8f06147312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd51f67cffe4e1f3cc539d46390f767313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8097a36cbb1a6272c1e9c87bd58f0f9e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbc1f2b72e219be877e20c936f28b8b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c362b7aad4652a274fc484ed0a26b6316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f0c6bb0ea16cdaa9b5adcece0a37fd317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037fb883f4beb01f77c7d80154233a7d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b829639cb3a48df131c1592b5c759d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbb9c69cdb967e757781254de9ceeb9320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccaffa7900c9c555cca3dfd41528d7b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76855ad1dd26748055fb02a1cd90b96e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403bfd95fdfa2dc9f3aac71bcd795771323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbb81f3e9cfbc577213022b40d76591324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3731488833698b95a09957e7d60d8160325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed36299283d631cfc4447a022f600204326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed5b58de241e2bdfeaaf92b6a4e3c44327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfd142dac70848a585f0e4da501cbe1328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948dea8fbe2af465ee2a64a5b5797810329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6f5919921850d76803a1eccfa76931330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b240f941f798f07705d51cac220abcc331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd23d8ba5c2dd5dcc8363d79a88f14bd332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362d12ff32f20bd73530fd29be192b09333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c8e0c0705d0213089b9c84baa1d82a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b709c33edf9c173cbc6e976aae315d3335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f2750f90cb1081863bc3f306bedfd5336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0aaa5dfa0e772aa5e11dc9200375f52337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefcab10efce68b2e7fe46100bb2ae25338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19497c4eaf293e5b64f9aa8627b637fe339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c435fc9aff08f7528fb487ccfbfa0741340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e1b4add44d585c05339c51592f3ca1341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4782f957fa3929390f53e75def0675d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1980a7d1535da925687b44cfa799e580343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f694e9aa572a9595307e5aba563eebe344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cdd25fa22f3356d52e4f31d8d88a35345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fe4162717ee79d0c1234f1c54d7b9d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef6ab08df35e3a6276db2a89e6e74f3347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357899599bc11cc63bbf2e69b6c31ff4348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37539bcdd79f4765425cf4cd8c7012cf349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca46252337160ee06ccbb4018aa8bc6350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450336ed79e079de214cf0bcbfd963ff351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0226aa11e74a121a424bb5d0462f991e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb0f6b3569b62c3d922ee3b4ef0f2bb353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980498cf8ac13982ed48bc9365bff383354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7fd57db94946de48b78e01a37e3ffb355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25be1a518bd526cce1c6bb7e39a82a7356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1c94407bcf477083a309c3d73b9efb357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c11d01e49bb92480ff33a6089e1071358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b86e6daccbfc44a59d154a1885c6def359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90d145a166ad59f23bf50f23db9932e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3114a694c07b271a673395b82aea26a4361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3964edec5e471464421000a52fae3613362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea40fc3d353e313d79a2792b0cb5d5f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6c8d6f4e5c738142722d5e3eafa4c8364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a55900a8468eb02edc42ad88e4f179365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f228c7283f63da9b2431659bce0e26e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163a60e262f91e92c9ed6b225e0f1672367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ff78080acfe1e7e19f351f0845ff84368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66995e8735c05197535a31093aeaacb369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08c942c1b17e4810f73bf2c52f2da1a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88070d86caff493ba8381ffc59ba49b3371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f067071a41e93e7c9f61894ce84cb4372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b4333ed6d85d4e6a211c81cc988ccf373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a9eb45998a6dccb174ea3b56a201b7374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78778e2abeebaa76f72b62cf2c2b0706375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f586e0e4ed9c2fa9ab0ecf86535b99376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6772e5e269743bfdb09953099db1204e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6177e926da19882a957c277c715c7f0378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac443aa88ab4d742694f8e9d64ba385b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd880eb500e7766039981041d07e0b7380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f66e42a96b18be342cbad358ad9d86381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3588e175473434fb859e71e922e20829382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92799400b7ec74e08a074736927a7b6c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13999efc69891f0fb55d3d1b9a202da9384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d351395eddade016b4ba4513108cae385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a231fc99eb376326c1ed47547c3474386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46e6ef9feac996e818ee66bc6de5ab3387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c9052a7e39500f7eb98939ba8c4d2c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f477e872bbf1d22e3dfb0e66e9257e4389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf92a1259bc4a41b59ad9fd205c334a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd96dc21385c6dffbd37c294b90634bf391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcc06aab82b756bea6abd48e3a4e7b2392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb4c8c8cd13cf4ca74d416679865527393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a4f4a7a825bad97071172596758f43394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92784f9872b352a01923e44d7fccc9a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64239379f23d2dfc0cce746238267dcc396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb838ec2066d7e9d52194c4857eb114397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dd8e08481c9d68fd1bd32eb4c0b31b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacfc4dfad5f5d9a13851412e5822ae8399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cbbf9dca233f31a8921dc62182eff0400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63aee0fd752f1c6c857b96cc8a417f7401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c0ca3d3f1bb6df77df9807c9bd9c95402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a19e501d8a0f02e1f394c9af3381e9e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c347a8aa44c0dc3b023180e1a3aa4fb404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7800ef581001ab82e50b8446b39ae410405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7ea3e1a7d26169c38022d84da78918406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6586a93426cb5aab7e1072d2ac3ff6407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275dc4b0c289ddfae6326813a26006f2408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bcbaa790590909832c1842cd863f36409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c06a422430421dfa0f7d6c32c45aea410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ccc6dc9f33763fa502eff4724e5df8411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8227bc752039bca0b39eb5c221408d6d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74afd581d18de96011bd88d92bb2bceb413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99292c4fdfd75a7a2957f688fed82b3c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e68fbd8e4b8ff422a2f82135d71c8fb415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9cfec6ac5c4b591435ceb2e2771a9e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816d72434d6a94022c16c0fc38de8727417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8794dd54572fec94d26f5368f58a6da418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad25d11eb54e6b67a10dede95385a9ad419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959555708554ec7a601892e2240504ca420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31488fd557015f295a64d3e18c81a810421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c866e699b5bd6a72bf91b656e12293422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21f1664ed6eb93fec161b4bbfcdaa53423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce3e33c94139d2da164e331e770ffa4424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ac93710df386d314edb7dbc3514da8425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a7fe4f9ccf9d5ef6815c76eb6075b0426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb9cf690583f16cd3f7ad45adfe5ad4427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113a88acb286b552cb02855956f72d50428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d381d6b9edaa91f8f9a420a8e07b0112429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35eddd1d7652a52c5e3efa965aefed09430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0196c6a12d2ec936a4667ed7230681431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fb65985ffb030e532ee831746bd186432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70725bf999ede0efa7d321aab34f2452433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4735ee13c0a6d82d91b4ad70ee3a4e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d55d21c9cabe242e0eb9d16eb10043435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f12824e63f2b8581f0c7a30281ab965436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da906d59d630259b4432091ee134baaa437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df6e6ce23d8af352c80adfd3ddf18f8438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae8f36c5b5a0cb26301506669140af2439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888d19a3677b4e313fe6370c96067302440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53969141e8d3c8d67581af258c793bb441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b867ed3fc0ee871d821107a43de0c6de442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2a2bf156e4f896550a8a58f7652186443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6733669a59dce1e27f4e5124045cd42f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c790b098e3a2e6e8f438e94d2bdedba1445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d6b9cbfd495934c3a748ad6f1562ba446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8bdc0b716810a39cb417c224d618a3447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6596f184ab2d41a881e3af253b1c1aa448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c4227fbc69ea0e2e958fd1c1753ae2449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2463eb5d5ba0e6dea6273401c47235450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9922ab48efd9402000d0031fc635c77a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5f16b5218ef55880931110a12148b5452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14b8d89d7636d116ca0a1bc9739cffe453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058d952f132b8ae3a002d1fb645ff4f7454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b29297b55f9cb21e0818dca6e29417455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1e269127a787760ba24685c99569d1456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d60fc8846f09c7a5faef99e31f68a1457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9947a54293f8f14805d7ec0473335556458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41847d6745f2224c568965fc08aab12a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab14ec1e77894547a8c9f573b5cc23a0460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7d21e9553f86287973c3c567f7c863461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90162694d816fbf6d4e523ac44868026462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbe4014bf6d83970864837c6ae1009b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0017d97202cf2df6a907035fc4ff7a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ca856009036ae1bd3678ac64ea8f7b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073a6e7f65c687e907e088b44ef2a60e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4295211c6e74d10801bcee4414a24eff467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab9179ba7676077152835aa5a24a6c6468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237a2249cefdb6589e718d27101017f4469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce107d6788e321be1f777a75e80567c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592771a38169b8cf117a07738a93b492471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7667211f383de2bfb938433fcab471cb472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9ad8c019027240b3f8d05dd298b482473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d19cb2f5af64f1f9ad874cc43d58bf5474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6e2becfceee851dfba169fb442cc04475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05e0f6985d5e5844515328fe8f1aecc476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4e2d16f303443b1fd4f11793b5c1b5477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd9569d2e8ef89fdb7cacff3e3704f7478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cbc30b07033c278a0825e39096ad11479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00562eba9526664eeb6180ae0b579fa4480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3589c1f166a0aae7c1abc32af4f1bf3481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c68e488f4646e2c86b8ade22fe95a1482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6b8cb57ef5380e9c0ef9e447751ac4483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64e926150c35ade136d7e0087ab8229484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bedb7b8349d78a77ca1a883c914a1d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee019e2e866917c2e5bfc7e7a12b34ec486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c87185cf17aa61aefae45f68950680487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5093e61d9ea333dd8701ee5e473c0a3488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2c251625f5d1b248f8d93af984476d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7e544d1a145e7e1da31f37747af9ff490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e3e1d0e79c67adc165025d425dd38e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d09923d9e3fd4d0d0051b2afa39139492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a009c6aeadfaf63bc1b3cb467e87ee2493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3141d55cae1a5a06c8a86eb703697bb0494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f63f92bd9987da143facfb1beed6f6495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46ba58c9bb0a5ea46c3515b97752558496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce996f678247acf0268ee6df33649ac3497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875ffca8c2330dcd736a2a6899a13ae3498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ed28676d77c1083e933a5bdb2012a2499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd56bdce38e30a7bf9ddbadde6b521e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ca660e1475241763b71fd2396984c5501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bd1d41976838763d097a13ab9d12dd502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19027f2f68ff48c4debf40140661732503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee6078f2ff80f1f0fb06cd92218c71a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fbe051e805985ef3f6c123169d0b68505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff3afd054f251ba425ccabb79a5eccf506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435fd5ebe9efe78f80e4ac98bf0d44b8507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea88c32dfadd5e856190b4d56c55985508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17acf33fc4605cb3c7ed8687e5e8faaa509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d677c424c6416e9189a28f604723bc6f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b5e228ebd1e2bd7f8c9daafbd8dc1b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ed2062bf5691a532add5a2235697d7512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5b62b163821d30049ce772163e5845513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7fb980e1d8ecb5333f60ed438058bf514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38cff04c0e613cedfbb99c19a8a3bb6515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652332b9280704e43f12952211684cb6516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f11f4428f1532bc31c438865e8ea445517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4664d676f09540f4797f9aea11f4b17518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63cee8f2f73496bd5e27f8a3a5ea072519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f5696857efecb51c261e28af253c5e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e1b5160072dfbadcb679008f72d9c6521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9329c35ee600cf88b092cdd21e36de0f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c53b753dbecb566ab8289a62ab385e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaffb821fa515688dc926b46ea065d9524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d73203331613598b2393879e88fb93c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4317ff6a0441cf08c12c771e079f7e08526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db457b4bf905b8db28a1e7c6343fad84527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f9e4c060b7ecb52d72d4aeff84e488528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9642b2842edea480a8df0d10cdeb244a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f34b3f66216295059e3261b52ef7f51530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08fd5a0f25a32fe25a8bc951ed92fdb531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61bfb8fb3d35ee2bf2d7fab6c6712e9532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b49835583d5ad6b88f2517509cf94cd533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3d9902a75b44e86506e14f4cd5f3d4534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd523e4167defca873b0bcf68dbd831535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1051a041ee2aa14306f5cbda113a8e55536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d01bc087007ad1ecd1211b6838be36537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e259d7281edce23216b8b2cdfda3eb4538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f0af8e05b1cd2ace9dc872ef4a5ddb539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4f33db84486bf41a9fd85af457ea42540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86df2aef348e5f10e63a774fc7c4bd5b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfcf8ca8111ae6e5b2d21a4ce2b1e39542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edaebd908d9988c361dae9dcde9527e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a57eb59569875ed46780b6ff051d60544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ea7c726ac59a52707dc0ea81c34c66545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559b7f2496b0036af87d2d7f7e034ff4546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a4d938704cca90416f66bcf9cd06da547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d6622989ebc01aad7807f1a7a71082548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88dbe099436a8d566935dd6cc31128f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a20a1cde7b824fdea6087719a89f30550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab355a15d2092b8ab959ef1907dfbd2b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21685022c62710d4d287cf379d0ee67552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e08f67e217195c845930e7972ba2e95553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd51b03b6af55db9ad24fa61cea7e855554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced8568225b6efdcde04059a90c458e7555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d3481034ce437cd221137aa2244f26556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22c7a8cb2cd6e032c824780aaf6ca6e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228bac76abfa6eef336c62979ec81a39558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee652703ff5cc4ace71beff6051492e9559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1803ff2e4a9e4c0f03fc5f115162d4f7560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f2cba824ed056b5c9b76706bfe9b98561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c842a4719afd5e16d9de0550a5244cbb562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ede8db18bba8988fb392550578ac19563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adaa49ed96b02b3841a8f274358935b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9798b970e78de17e65c76eaa886f1114565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c595176670e670b3bbb7377f9b69fd566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd5c8ac03a8805cdfa25fcf03602765567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b630aceda2eb5923a24d322bc9159693568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8eab06a87d6dd232cb408bb07c04d8569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd9ebc3ab38b03d909470446f4a9ccc570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c52921f5adb9b6eb333aead777df0de571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c2ee4247aeebdd5b3afbff55271dd8572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f0bdc39c9f2ea9bf0aab8cdd6bc5e9573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dcd739627e71afaf8b22b2e10402dd574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1044e5a085459ac7b53f0533e5c4552575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ec31aaddc5f097b182b690bf5a956e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3c3094135b5f5cc3074b6ca6668bbf577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7042e1c2f01525f81c63d24887780f05578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed9e4278c725b4f14ef06a055f9cebb579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0caffb1a8885fbf3e3d6f15517b5c2580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b920c3d68d967ab6fa5979f02ef2193b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a21db63c333bc80c9b78825276e36bc582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedf53051a285ca84ad5f7c915e8a296583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dbd65a67c8f36281802f13189d7db2584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4618864a1fc3178ce4b7869886bf3d06585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7d2f43b5e400f9e9f6ab4ce260f3c9586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6310db0b4a5aac55bce43b93e966e3587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013b030db192c6cf254d7c7ce124fe04588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65ee0aaf76db32b5b650b016d9409d5589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527bcfb3738cfe1ff32894626bee65d1590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f316e46bfad201aea2ada438cb3529e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b5b2dd81059a6550f5dac473e23089592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9e94ebd9696977c3e83b0fd16bc1aa593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b66a660268065ead24352ec03f9411594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2f6dba241a23787adc193739a7a09b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d2625330e47fcfd94a41824803b626596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b42140aecd2c7c90a996ba55791e875597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5907132d7d72bdf14911778f2ef37aec598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cf2d4c6b7812ab09e5b30852cf5e5e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf112543c2fb4897e046a8138665a17600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92805932d3bc2233520c66bc0ed0478b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde35d2444e96f9dc65e29c5664f733f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9305af334589d9b12009772ad27c13b6603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb7c0a1e085a63db4d9ca5d11fc2c82604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c676494136b575c1ad22ddfe82dd00605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bf3a998794f52d8fe618f87cc1b9e8606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2967724b8d5db21f9568810b6883d92e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99943a460275003648ac6135a030c82f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6622a596cc75033233bdfc97f8bc4ea609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3049390fda5a37eb7dabd0acf78cd1610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58daff332ec3093b53086f4e92f3958e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2795a28d713ee1961864d48d24e49a9c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dc6a94aa6ccb3b150f4695f700408a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb23ee41bbb5dab6b6effc2042d8ce7b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0311923d541d103edbddf75ad2ecfc5615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f4bf8ee1baa29d9a78a97525dea423616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139fd8f314da1588ea913fe609e95a04617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f73f4788a9c5e9b0a72d49f61af1c8618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72836a9ab2098b4ef7980fc254857ceb619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f62ca97fc1c670a6f8c03f17b3d10e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3f2dd51c029d8ba08bfd64b89a99a9621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769c2eef3963a611fa9984ff79d1e0d9622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348870533d76f8bfa6b98a04bcb2a077623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a29ae51fda070e87201ad7f6afbc5a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8993f79084ba8752161e925bee5760625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c79c1a1dd2a1a0e19fddf8745d7d75626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cdd401e534af40220d2f8496ca8aa6627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f144f8eac2414831cd0bed833d41b6e8628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8a68b8b7437154bb4f584d03de99b0629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19b0a48c07a51a0234e4832d08f1229630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32078cebe00c8ea6ecd2fbee19f66069631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bfeb60306b8130732074fc387627a2632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c678cea0170b56ad48f96bdcfce6ec633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e60b4a679d6c61d23adf0ded41a84c7634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ed1f193451a473e1abed57bd812abd635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e51613f63ffb5c88024ecfb0837f555636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d32da841377c6cc86f9bdcf91630847637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e16510de1c3913c21e244b13c838983638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8752ded1a0f28f8a78fe74196d2f8838639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d9b860026cf9d27f816459e2546457640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2cd582040dc50ee6059b57eb1b8d67641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c324191643cbfafb48d95d270141483642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d73e38e6e8728f6524aec0b59cac84643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9592b5a8cc1ea4f4469c2891d1c08f55644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7abcfe944ffdaf50559074d795085eb645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d437a95aa872b617da52ab1d5e7c203646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af08cd9fc573e7095782b7321140d6ad647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52498baafbc54226ab435983f34cd7bd648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd2d75baab9de288f4dcc76404be7ab649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1f5f16bbdeb40fcb000266e6c15c94650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c81e9191c5b1097bc602933debfff4651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4f8a49e25673f39786748a9e917489652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9b7bd7accaf094c01dd8c7fa520dce653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd0d2e1cdccc423fe737fadb937405c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b2e409a9c2fdf56da112f8b14aca67655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0216ad8f212eec6c5ad46e04a68a1c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a801168c424c87b4fc7cc2a4c95a59657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b992289ac96de0c7a8b074d83edae3658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1673efca9173ff4cf174a11a62d2169f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dd3c9130df0b090b8c753dbd07cc86660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58148a113f41e15d8129d3be341cc3b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4f4770b389e196078ce89925e409c7662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf13d4d905cf06c8a08d86b20277997a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd4ba1678db57a0b7a6a0767aecf463664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451ffbbcad10c0cee3b312afe82df935665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08d3a3aee1c1854e0cb6d6b6d2d9920666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397dbeb087fe736882426ae8192541a1667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6512d1c0e48725d5f4a367ed9206714668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83b9704642e763b19195cc46220939c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efed7e70d9bf266663bb8ce7079fd848670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6fcbc96fffd27e39e573eb5e42cb17671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cced3e977ba8a891881d1e16894a41672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a936f52bc66194779e2bf0eb5ef9ebe3673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7541ed6cf829af0df5d2193a115f235674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50965267148e2fb941633d307a390dd675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6122621bac289f988181f6b23ae9ef5f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964bb20deb39110a24e762dac7348a1e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d4c557e44d35ba1f40d63e4a503e72678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee10a4b7b998e0587847212fdc51bc7a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c541ffede50f76af368b259e94ee755680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31068f5a7935c996c6a244d384f24a20681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f64830bb53a1f8e5e01c11176204a1682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218fb249352ca338e5e3a93eb57a1973683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da721dd3e29de12866456fe9128f1c8684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708088fa2aa80e1522c15ed6709891d5685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d340de2357012f3448d37931818779e8686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932408615bf3b87594fe8b4611b92a83687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822e64a445d2eb321a12240fb0339178688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb07c14cc488c934ff62fe5e84fd72a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e61d00f8716254a0c0e3aa5d9565c5690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d83df984f5724749efb66e7cf42581d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3102fa89844286d0b71775a798f08a7692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a1659285eafabe0d99430f81e4d0ed693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010b7ee376601ccbb7a78cec56cef0cc694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561385dc0dd1fbdd62792248809a27ca695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b52619223d70c8a5b2f458964bd137696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51ee82b62714b48ca96eedcf637e38e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10be3eef67d94114a3c22b776f4b613698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95806aa6047f2e7664bf39aefcd04cfa699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33297f4d3bd5a7ae1f74d291e3949c1700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f3544aeea4afad4e3456ff794cf918701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2207918c2bc5ccd395bf1d2a83446a6702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5824790368212a9aa3873f5c2049e942703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bab7e6abf2d35bf4b5a5a35b6b94ee3704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e01a19035e30ef2962288369a60d003705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce57695d56abe31c917a4d3bb6482a78706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb9c04a8262492fd7d9681a0b62fd8a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f5bd3583a108a3324872974a35237d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7c2326207bf896bd945272697027aa709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee1b85302c4d317772f372495a794b0710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938322f57a3f30e0dc61b4e2478fd67f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cf1c191a193c6b07b22c8fcb8d1bbc712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14e8a86ef90dccce0df610d16fd470a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728da36d947ec07e1e0764ce03e47138714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddb4e2ee8ef11b8a7de62602457d1b4715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4402c2f4a2d8749f06438623431e70716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1257a54564a3f0cecb5c8da90482e1717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937fa5d69279091e66c14070c35c1d3c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a44b071b44c1a5752a4e39f0637d93719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37da289090bc50ce700ef4d71db54415720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e870f028f45de5536cf6f847a5dd458a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a232a607e4c2a76cba337ea141598c0722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ba2a1ff09792baabfe8d5af9c53645723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6c95d8e6feabd7d688a640f1b2dd4f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb43964e2fc1f38052d25c2d7765b02725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087fb75dd4b7e0ba24852778c53e7d03726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86d6b5bca21fea644094f36f9fa6dfd727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99ef3dbdf33352ea6074de46c52cba5728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96aa4b4f5c87cc22032a52c8248c37b2729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6aab6b47866d7674f165197a5bd89b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f519ddcaf564d40d64b0c75fc0ad61731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8170638f266e05d7ff23e868d7603779732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9107355f7378d2f4aaa39cae298c2823733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02e93e9b742460fb06340124cf26f6e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bd3f3edf515c918ac6a7aaabf8e458735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b83c11f3dba1fac134ccaea2e7e0b47736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec67e08c220577b85b6e90731a6e26ae737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3b51216086aa6e3897db757619f21f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea4d9bc6503d3607abafc06a79353a0739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b921fcbe9370118a5863a09d8ae52a9740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f3d76f994f82fc7796ee568bd51665741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bdeca27b2c48a660ac9a0f0fd02832742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc3454c1555356b21fe735c44d6182f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9105409343b7613160f014279f9c6054744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c6c1e27d834866be3839fe4a81ee22745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c312a5908d882b48605b0018e9ad0b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1463f4197aeb378f3ebedb625d6aebe3747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0577149036b8a1602533a01d9f3574b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58f728b935f5dab77a69037309fd173749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ee3d17f4330469e2ed9bf4c3b31723750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e473fa19fa62267ae8576f457dd5c086751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63351853792c3a6900207b1e778d8c5e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b423e89a04693d08b72ed8721da34905753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5e4a031f565889cec2ca40884f5dbd754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e610eb5186c72361e4b819e2bca0ea755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6db1ae2aaacb5bcdf174b8343e97e08756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be4455d13c1253ee466197ce23ea37d757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae24b72e49148aba1f01ffdbf7fa4ecd758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a04fc6f28642acf8b17c8f7189fa4a6759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5a704ab1bc62dde4b55936f7536b421.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8d4467fda2a3632e7e0aafb7dfda872.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15869c635a8953a010f4f744692788b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f4fecad2b9fff66081da2e1efb77da4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74579849b25a5e99cc7029a7e5b9fd925.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8e9ec1bd1ab09eeca76a4ed28b5edf6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1599a3260dac26ec1dab2e4859249bef7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e395b3af65b7758e6cbe2dcb5daa33ec8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7cb7b435a160c99169839cce75b9fd9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b959655512cd2b1712b5625c5860c24d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07923a2ff3c176d6d452008b4e161e0211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f38839fae8a32ed895d8144d9f208112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2579deff7b928beff4c4e1c557d0b46513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986762a8c5f5ec5a5b9edb76e04099ce14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7101661b2b2db931632e7b59a3c220fe15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba52a55c081d50fcc95f17587a63714116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9342d79a998d35b7a3a5ee94e7136f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a6af9cbb25aa77b870d3ab70b3ca9e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa77bbf6630824bf1d83f6e30449b84519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819b7a1ffa035e078ac6c709f4c7a90920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d1ef03fe913d359b2a13cf89cecadb21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc61fa8e3c117d389ef594af557c35822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddb9c6bf17ccbcbc297e500143ba8a623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b2131c843c01821f780ace5ea46a4d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31e80ce43f1d23909f200737b3e710025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef76ee859106a295d3c8e6b547a2df626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044deabbcc89f1e09e92e8a7ddc50fca27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122f5e584063e685fe2f6140bc86c52828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14d8a22676a2865895b1fda76a83bfc29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec4eb5ff210349e76800224f11d64dc30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04054916b13a618fdeb701c76ac6f7b631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ac73c48d9610df5dd5a0d1e601440932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b24c1768af9f9a6969a47cead0cb0133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e8f0447c24116d6aa2a19fbaa77e2934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323d6a9bd80d43942557045353d72ec335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618f15e480e9deefaf12d1e3593bb2e336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151e5776d6a6b226ed86f5e6c2eb25c937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4686dbace844e8a146a7938a3510a92838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e84338b316eed70148c66d25e2310a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6048bec58a576ac7115645a504c8158e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7430bf5b74754c93f7058b8f4a98007341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040884f6e66fd9d7cb1d0e0dc0d52ddc42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e465efece26ac50a44dc0d630fdb0a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae72e97c421cf1c903fe126d1c5938e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5cd106aee863eca0bc53bf57902ef745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9c3e6ce7d25b42a4f5f89a208fe41b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fe9e479352afce272d2611e13a557647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbc2827ee7d118388313d63ddce1afc48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cac45f4e5f443425f003594acdff20049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cddafe3612e119393a423a4e283b8c850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd24bd1c7fe79b199db8f46099b00d151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdd4e8fb5f4caebd8c563180292f81c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956190dd192a76a5bab2e3430fe00d3e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ef750e91b5a611168cf5d4b67cbee454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8231f5ecde4ccc6df43f5e6e71f194455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea870cbacfeef25a11058acdde9d76056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723c80b0dfd26cfd101394c649bb708a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3194ff2f516da71b93be3d6096f7ec58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac49c971194bd6470aaf936e05fcba2159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b180517cb72757da1340f6539af353860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2d2d57e8bbc1fc7587b95c23530dab61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c9d9e638eb239f37033458dd9cf61c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d662e142cc6a3ea2a84ce68ec825d1ae63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc9ba3885118c022ff2c8428a259c9964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8aec1c6ec956ca50ece7985dd7fdd265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23feb196e3991d75f84c77726c4ff0b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb97a17e4c9d2e68f12d3fedb52727067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d757b24a1331cf48a00eb7cc0d95d04368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c00727bb7cac3cf3ca3ecba0cca95569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101e94b976aa48d7ee369df5501665e970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17966ee6ebee6e64123241aa97d4326671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723b9113153ffdba4541d068ad1cd6ef72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7865d4cd1247d6bd88e418bd0263bf73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3207e2a9bcdcbd3d41761b1354b7ae5774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eab25d7400b08e1df0fddf2c01a0d4375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e62f685e095f0150411bac7cf49ddc76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013dc39ca91ef7434e691c1d322abf6977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd58b8c78953f0322fc475e7a101668178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025875bb00e338a8932fe5d12eea2b8179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dda1e118f1d8b51754f6ed6151bff3e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d286e0dd0f6cd8f983e0de580c6819081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b2ec10e421a36ef87aa314e028e6b482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925745e03684845c9066b5d6bfa75c5b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e064dba6e933c7562c7bae0231a6f6684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea87e0af981d3fc3dfaac87ea2da1d2785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce8b6c0fc39d388b18b3fb59d8d846e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8d3712304a5bc87818cb9200c70a1f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9aacd5d7687acf4e23a76be61cb78d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bfa03a77909b2ed6e008587f0c014289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e248812e538d8fde56ed1d5e13a581c690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fda1acf02b2ffe512794081e97486491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3050effed729aca8db36d640c4ce4e9192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3ffdd7545a8380d7de17f5435c30c093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aea01064610eea3654215e306d5d30e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7535a1d842ac1d0f9903d3e7a3518a8d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0291ca2fd7530f312cafcbb0282b738b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304f18155eec8aaedc96908a0ef2c28397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2133fda9ac7eedafb63f33063f48b198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9daee2adc931372d521ac094ac54f21b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9708b6e13cde41c5e08de12b886b8caf100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f50352ff5d1ca8ad5f4ced0b03ac40101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97a18a482da2b89b7d80e81a1044cc9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c05b9bcce6a2730b2062d2de21e794103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed10edd995ac396925de8381d58c827104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afbaf1775a8afbca7da2becacfc41b3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bc0f39067873b9a717d01c3c5356be106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28229f2e5383eb8c8890011b4352d7be107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8d1403978d69a30d04313e63d0cf3a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839ede6e20e692adbd52b4720dcf37bf109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5942c4b62f7a36cc2568b1ad17ec362110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b715e6f98b7c4204a9edb15c2ef340d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5370356377b6b9d630cef7bc627938112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673959525f995dbabf472257d542b1d3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa2bea52edf6d131f7340938f491d0b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ac8460cf262178accee7e14e797569115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2e52315b86e6c260a23f4808c237f4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a49178ce339c40b3f9ac6b59c2957e2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34d85d3ddaec419d7e4cd9d8903d3f6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d43959af488ef82b4e114ef3b78da6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2bfba44ea074d791120aa2ff3f128d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18f7dffe925c366186172cc0e13a5ce121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bd8765321fa66451a4a7a31863fecd122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226b220838c7e6d0cf8cdd06ac815ca6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b40d2a86cbcde019303a54c686d2c3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18a361e9c11eaaa5702ac17bcae31f1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f92f263247a41210065e727a6652da126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fa90fe1a769862c6f127cf358194af127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517126daa2e5708fc9701eaf44e700d3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee64e47ca2159cdcb36f49d4f333e92129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3da41797829e4cd28e3dd765197714130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11332ef611129255e8e8c46455aec8a4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f706761d8ddb16c9caa2be9339e4185c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d37a2585c8f443b5a95502f8dd24a50133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9710cc93030105dffe0ecf2902aab2a9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52328afb5f3a361a3ccf9e93770c9bd6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f39345cdf465d6ebbce0bb2f4545e6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1d2bd5da4b6c2d39a8d42ad4cd80d9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d523f1a5390bc19117e06d5c328498ab138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5ce59975ee83e4621eed797877cb4c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac04577e5febcda91330e8c71d901dc6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cda5ebd2b1a7568c0816d192ac8154141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b47841b6e2a4083773f40f5ed6c86a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46656a7cc620753516de9c536c920b62143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1cced4504257fbfc3d72eaea3419cb144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e119c869e48cc2ab53cc8e48cc2f01e4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7800ec52e56d6505feae042e1e3f63146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7124d6ddd1b078f8e322d20d3fb4106147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1972bb65bebd7bb4bdcb043944889889148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4eb199f0785918dc97934468a88f25149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5eb6b13a71301fb769b953d2f7b6cd150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8462d7077735b471cdda9561059594151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e46174c0ff42a64bc8ea905925c7e8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc082200c02a42cbc64414bb61cca01c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387cbf4fafdad1e91b3a4f8e074e4dd3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579962f2ff100aacd1b5b4698eee6d7c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff23cdf5258116c9b4336d660b53b743156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b7acd4a53484ad0308b031e6086af6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11a29a52e0d6b41957b9ea9c4b2ae6b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfcc70eaa89830c5e05129de35d1a2f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e14c8c84335dbc917795d39ca1bc2c5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a37136a9e2a3305c4c2c8daa38e9fd161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9eac1c1a009aa305a8e645ba3badfe162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c57d26bdd77d28bdfa26df0ed5caba163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8c7aac399940322ea6ab535203fe3b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d096300aecb9d879aea9806834856a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821572be76a508ebbe4122299c1ba2ac166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa0a22c94bdfd20276ec493d9cc4c30167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf5525b5f23e0be5fbe268752dbeafc168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35384aa3b4485647d8eafd2cdebec2b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f441718092261db7ce111f11d815e6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdcae6c264d98bd3ef6f5bf58a6f92d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950d23259652054c954db6b8e06fe544172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596eb6daa3fcd274c0ff1cb4c6d61274173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab1d1fd90eae6547fdcdd9a24409c89174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea04ba9e7d86a5b0c1c43c38519d3cb9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0172e3b4d563e15e8030b01a19d652176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2880c69c6383e57e5165e93742dcb7ac177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91a9a4724661263fe2ac4fff66f6e03178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fc114a48c3676c0ec99f40fc76144d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3366e62cce6f84e21f479f85e8fdb957180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75854aa93193e92c5d93a343180d20d9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383d58abdb6467a78c8ddc2ef8e41e39182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b53af4fbf4fe413712fbb511b8e2c98183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32162c268c27dfa9ef9ada6031298675184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb354d221278e913e1aa72f6e59d1f8185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d2d1b982066c80dd8a581484f7a380186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9105eea5eb40d234da92d087a1f3b3de187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3228348cd3e0be02ad56da7a67dcf47188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25732088b5b0de5aec94264b57a4d69e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2902e886806e8c686e0c60aaed4770eb190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd236b18f29a57e671d930de0610df2d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3372844e5b2efcad2237b8563f585bbe192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52990e91bcf772e3c26c6104d41dd502193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb67ca16761a514afcb8e9c11d2ee138194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594845571af428d3b3f220ee183c7090195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8570751c2035a8aa86b1f0428fe0ac02196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c959ea0212210354a59d56c152b3ada197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39b8cb285172ee1a3d1cf5491787819198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81ead34dac28371b3b85e3394ece661199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec5adc58698691a406e03a689d5858c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1394cc953b7b30c73407239d2a287858201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c701e01645b86dee3fd72c7fa6d19e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68581da8c8874c0e2fbd01da4ba3b923203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efae5ac7930028f848d38711ccfcf510204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c272347753fada5190504540b6515e44205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2ae76f4a004b010e9912a59f41e559206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e12a0d7e4f3b64ec2a998394c548f38207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6ec80d6c96b06823b67855f180888d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f765845e09687f544d40805dc94aec4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1b2e5dc23e2761061b5c1eba4680b7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10885256a2235994c5b150d79cfd9b42211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d064bd4270fc239a139ed248f07cd115212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d328893e17025fa21b2a819cd8c72037213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddf1e3d25b9a1f01b2c0b5973b4f4e5214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79517cbffde4d86f491353b5b1643ff215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3547fae6ca59a4a3a0badc5b519d7b0216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30e7d4eb34713ed9a98abb7aff2d1a1217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51a683123c2dd25335cfc72a52e8337218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042607b4d3c6e0238f6aed87cef4e82f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14181357ba61fad480479d3a7c13b217220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285621ef0488a41cc22969f21431f2dd221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809ceacac97547a387614837f33fc740222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fe3e06fb7ed9563cb810c4172da073223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2d1dec92e7cbfa1b66efd26719e1fe224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abf4e21d3899d7d4157b22a1c2ef063225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d3d7e3fa1a085a31bfa14ec4516abb226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7f7e82d9feba2b02b7323afc2a2e1f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89bda21d2ea480dc5bbff198de3ecc7228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe24c1c6603f2fbcc576f36aa3bf7460229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16f667db479f3a9257e8123cb07df4c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41141fe6d39c93aef361dcd461823924231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522545483eea292514bd32b46182d7c3232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058d7a05525b0d8b56c4b9fb79647c66233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5946ecc9363f0dcbac32f47517b30a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945213312a7b5a3af3a00508c94cf296235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909a81e8eb53f0307d6b8424a677de4e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5af9dd52077ec8113ad72010a2fe3f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d4b94a403f7380c2b5d9e03b6a0384238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba4babe59d57b9ab14312bb205154f8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d650b594dfa8d993f5d8eb26c0dda6240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea9ac3576edad3ded10b9dbbdf211ac241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd88ddce5738b8e53c4b91e90548c9c6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e882414f3d96a200b78aa5bd2890b8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeaae0fc4b1de25a4572d33325778552244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92351bd38b3c3594cdf199f209742b19245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75d1c29364466788ea1cc117a1c2955246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e789565fe504f1fc2e55532181888705247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1feea0c07e43457b400bf56414d2af248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddfd6cabf37bf9259b91d00a1d0f078249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38967c0831d51a56eaa3118f5253f8c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf1e9a337ef0e4c714dfa738e518046251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcb1a54ce3947d3f112cdea4e3a1dd1252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9710b7ad85ac413ce66e0b2a458090df253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6341ac66097dde04ef364ddfed461914254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3727a26fe4836b027cb3f2d539a2a84255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85af8cea43290787d6dc56477af9ccd9256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb99aaf609cf54e3e72715aa4cd441af257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5430957d3a48db25a6411c067ca2a1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7949ff2f599afb01c765be365873b5259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc359fc65c7d8e2787c47f4ea12aeb36260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9a3e9aafa38d8119202d77146d201a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794c4647d529a26085a2da005fe975ba262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab59b01158d7b467625596dbb05d5b7263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61f20a7acb3bf88c4fc21be4c43d300264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f1a10e265ab80e651e96cd43dc45b7265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d50e7a9bf5a13f25f7031205809c68a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a37bbe94738dd3ca696d4141920a71267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311b0571c0399ef663349d5d08439220268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a113c339dd6d24ee81eb432e2466b4269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5f35cc4cce7e84b813522daff03ed8270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c08f558d0d639aef3b4fecdb21eb088271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7833c51e537bdccbc40ec1600af505f9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a370ea8bce95b1e02af8c3b727126c3e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05db2167310ca6a4b5a7e1c1d686e00a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff29b83165789ff1d16b4c92c5b1d42275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d894999af390731835a8675e85eef4a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70506194f3ae183f32c4d1af05aa03a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003bf850d11bd5337ccd72fae28aa2cb278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce345e5f289ab2dfad626bde3f881d1a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb50aff88abb32abf4fac8219b5bd07280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a1c439468ac877360c7a1d6cab2ad5281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8dac359002a508e369d1ef748818d2282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c184c37bd3607211c78c909db43643e5283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e0b507d20eca5cdf36dcc7c0d2fae1284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4a00805596b3227c0408e39dc8c6b7285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae1a943e580b2154ead8319fcf84bfa286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415302cba021f9ed06fe49f3c0761938287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a654cd41a3a1785ad01a271c1d1e1eca288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2757f627803ded46ac98ccd0da5f227b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c073d8dd6a0f37bca69d9cf906c88d17290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995c0e4091d3830e08f48cd140c41593291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cfd59824f0b244258c1c6a1ee9def6292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de92955a81928f39c4c7120148e4fc50293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb4d2f816d327b442c58a4a0f329c62294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f54e91dab4ba74c814ff943287a8ad7295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ec37cf31e775fb6bd48e72b5fda5aa296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad1b27a8313736db6601fc5a4473152297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fdd51c2742bdc49c42f5458258d422298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d35b28553c275667019a0d176eb46b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134a3dc0f7cea720190705925bc08390300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be432da932e71690b0c88041b468e95c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ef3ac8fad5fe6fdbdee37868391827302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7021e2c3ec806a46f969e34d99c2b8303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7678cbf8b1596beb70908c4dd7d1ebb7304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775c84ab5a9b28b8a5e5bb6d84a68239305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5539bc83a14e3978dcf8c3b2942e41b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e82dad11423a9e67bebaa276b03003307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e4f9b9d0339a3e07bf9c55b4a21ca0308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea11d2915b935eb8bcd9551d3bbd183309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b575e9161b09e38e9becc520e1bfd9310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea2365c826cd07e2284e6904932ab3e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb76c627f8a9af424f5e92afee56d6a7312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e26b9752cf25a0f93795f8c72c72e31313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac52f87deb012edcbd792229c43e67a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4041d7796b7958668855f36e57a7f9315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e5c9b6dd5f9ad9f06aadd8cdf8410f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f80a27f5915a443847633357bdd7f3317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f862a9aa43e76306a3086a0adb30eec9318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05889d0e417b30452d2d4b601591ce80319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae82c63a342bbf01da71c4de898b281320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f819c5a01d625c68d90f1434283b77e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9b99958f075e45ab5a6b23e731fca6322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cb4124e17d8da6502408dac84a066c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0516b66eade0251f74b86658bfbba68a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50117210e3b13314d00ec0d5ee77950325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506dd1d80ab141b84b90d77f17ab3432326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62973cbee4e1fbc6c134d736f36298a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b30417e29686eed2ce34c1bf2c3c85e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c20146c579cece119c95205b9dad6f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e49d7e3613631545d4178242719337330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6dbe01a54f5397c1270a758c08d59d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2d4634f9e76fb9f680ca8eeb491535332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b453eeb543470bd8df5bc8ee9cbca4b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a58fbde1786f018550864978cff837334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b44e20b03a32123dd95547f0ca1a9f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03055a6cba13b19f33e478eda9737ab0336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956c183d2be0e43fe87bcdbe54b12a4b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed5d467606c6dae5a63d41c46221e3e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d73b20f509e2bac93901f136a179543339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28d216efc4ea47a53c7e6bf88f7a82d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc251c6d64fa5a8b560883df2142054c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1bdcc63b04234863a0c674b6018dbe342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c5a76c6d281266d02189266d942f70343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02979b2d1fa660a076c8991872af1ec2344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3a64484fe6757dab327cba1fe3fc68345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2961f1ea24b37ba302a2058625fa4d13346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2445f14bcaac4b3f2974422b78493d82347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d76c238f9b4ce24b3d4b8ec64c0073348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d344aecaa15cf98d119c991995c31580349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb4f61cd692c9db7428910ecb445248350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e554b1b2789dac654c14fa273df01f6351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf5865b992863753f71f4f03f972929352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905c03c3ce9df6ea78c8fdd52c91ba2c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18aa75c241e505893ae61c93ccf10af0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8413724d085bb4a3f6234d370aafc10355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe284e1b8b7746acde8e0d598d9028dc356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f3af96387c4241cd7eaeaaef91b287357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5579d507a32d3da713c7533d47414a44358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9472d2eb9bed3f663a5273540b6e3a3e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ba80f8e18c11d30a4dce7467bb37bc360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee142f3991dba772f1ce7ed4d92c6285361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e9737b7b98706e4b5e9470a78e13d2362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23e9cb4b8c856d0ec7dbb0a548daa0a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc53a819b673db02f5e675ddbb637a9364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52091a91e48c28e7bb5695796c6f569365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9a3c97063b079f47ac8e28b7ba1308366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724c5e0099a34a584864a36dc7d0b5d8367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e708ea5e306a3c4b601eb5ab281a93ef368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c0ebd9639d9a3a9b3e00a52b1c14a4369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dca669a8680ffcc2c7680c5d8f50216370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc6bfce1001ebe4defde38b485f6f30371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6ab89fc6736c48429394dfb8e06262372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1340fd422e8470bfb54cba510e71b1373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd442d33f53a0b8e1726121e548ed221374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6033632f5f58c81670c3ffdd0cd5dd3375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007ea9d5a8a0cf0e84752424eed55bf7376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b46f2bafcef9556f9755d4ad64bf177377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0530989fc5a8d271c1f3b94d7d35f8378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faebe2333e669b74203985ef3d629789379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b3f14e10189c6debfbde5b67de1a7a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4b39964d18a44a047b26d948268c36381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601c6532d62e03b9675a38328fce6f34382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d382dc372d22f93e77d7c7dc4b621ac383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a7107b8f82842e1aba3a49f95e02d7384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd366b7d49cdeb4d07a76963b119cc57385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9585445c8ca185bfc1983f072108b6d0386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5abfc55211baf9c57754d6428660b4a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9090819e7452c0088d5ce90e589efe0a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942d383f9eb7f9f7a9711e0bf6c85f22389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc0687546c7077d60c807ef35e894b8390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963d741060b0470e0477a69c906d1ded391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74911acb611cdd77f4e50d1df3c08947392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d298147713cae77fefbedcad089f8ec7393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3d03fed1563dd30c9a9352a2b60f1a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0cf83f875f0f2a16f34bc41a3c3be3395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be47ffcbf60d8ba94852f02304dfc6d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d47b79ab88122c5dc133da58d64d37397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f57cca7947d4bc8c8a6420a6c78b5a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b8d0f0eeedaa71e271324255160bac399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54dd2b58fb62a232666cc75c309a411400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595547e1d4b838c534b9b56011393e44401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769c3b1f006052986cdf3f0b7a5aa076402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05324aab9b6ac81a773046e6ee406a72403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6717bf02b53720aa0993f29ff2f46c2e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ca38c1848eccbcde4193f4940611b8405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93cfe4099e7c529be6229b78f809c99406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ab43e6b02fb9ab356e2e1245a2eb42407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b90d0a60255690363c3c1de035127e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88f5259afde04b1b5d3d3b8ca3bf517409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a8bb6eeaba6bab49305613ccd26776410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2399318d08676f1a554968d0528cb830411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343b5377fdf217a71ff45e7412ac3849412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3165a474d1b7843a82a94bf991926e8b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfe1c8164706ca748b3cb7449b939b2414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00afe1d2798aea419208ff032b944c16415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410c7977714a4c78a6f8392cb1b86ebf416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f073a84e06d1b5bc185f69c03a0f2ebb417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e383314fe806a0a77cc0fb5f1089378f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a151e97131c6e1c09d3eb539d80d07419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de41f47ee3b4fa9453c91011a249bb61420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6a657785c918edb5a84ddc58c8d16d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab0391b732211d6c343ecae9298043e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f05da0cf9ca39a1a57da226dbdb0e05423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f530b7cd692bc061c63ca2e5b5afe2424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d59dca521c04c1bcf34fe6967e5a33425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d10806e0c6129c8276bf5885c667c9426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f624b05343b5d62815abca6da06ce176427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61c77281417918523a8a0daa851f009428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fa517bfa299af7fc80ccd1bff3e4de429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dc18b638d7cc6cfad239cb0f73f847430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fab6632f32d684eda130244a57a0b37431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcd7dc4a91c5615595f5cbdf4d966a4432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7c5f5db38d5586c7577b1a55773d6f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14c6d4b24ed7e644d9ff0b2fdf27d60434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0acdabf74d30253b672494c2644fdc0435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421f51ea5c3ab9a36fa4f852fa3c3345436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2561fc0b4cd68d30008e4d62583031437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a77b6446b92d34e6f3af0e7810d0ffe438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5867d100f781c98c277b34bbb61935e7439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992572732bf62a315e8f984d4d86963e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c02435ded3a2ec5eff51f88c76042fb441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72931f1306dee36ce2fbdc40ac94b66a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cab1be68015057531aeb0bf5f772cb443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3c6843520a369b6453ec61a786f39b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c4d84be5b363b46b378fd8db49201f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1868c8e0d47dd86e726cf579fa7e3076446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03629c69934f9fcc12ee1e1d95be60e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f8d35385d15b10cbd117a718f23be2448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146479e6310fae8eb8de3075f71eb005449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b509a70c96058a3010f65a0dadeb995450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8812b760899328480d4dbb0bb71c31c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d9221f64c7ccace4530c5d105f4ab8452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0890cccce832ba4985b746ce1be2364d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25462a948b2efb70391a4bd0ff6fe90454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40aaff67b4a0efaeac947ba7d2fbfefc455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38ab606b75ec2ff3f1bcafda8da90f7456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c9262973cd729acaacf00f2750d41b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26942157f6b18fd5241291e47167001a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d1a6674881be2dc7a6022953f0cc75459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f25d954372b3942510bf98723b87fdb460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ece83f43fe7980478d25b324e6f35c9461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6421939c56d117a663a08dd58fec229b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22528942b595b7356057a083ee0bf497463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e6185ee4f08187e1177061a3e29fee464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2204cba6cd8f121465757ca3625f1991465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c004a7e32e198ee72642af34e2050282466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88a2b43a03ebb8324bd65b458e12041467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4db6d32792a043bb26298ef0ce708d2468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f3792a4cb07d2f711ef481cb1d48ea469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91c1243a433c996b94f1b12650089c4470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5947d131be3f3f61a04d0f2a4465739e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4166a4ad13b19c596a30e63f215afe472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca83810a80f288f94f10b52ab9e5fd8473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f73cf157081b8d5a5353396aea8682a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0a37d9f2c594cb61628f01a13d3438475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad0a7805575eb0f906296a55a1f8aef476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dc78c982da8dfecaef07e571eaf8c7477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdc0f55f168c10a2005455d0117781c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4841b8fc4bd5af356a89bc013eb4aaa479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fe5c8bba61b6202bc5b7b6f1f8ccbe480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4c912c7fb680ec0c382a07fbb4e002481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb9255799c22188450140c5c2f535ce482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c2159b1b5d51ecd3bf2febddd5b076483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b9d302209f7539031f0c40320bb55d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5c79ae7d9127480a090563ebc4c0ff485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6873b603eb71978e77e9c759000e53486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a441eec35173501e18956865ff2defe6487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105d53d3a0876d8e3b23316884fd6d38488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0390b485af50e7166540c2bdceda97489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6760f4bc80debaf767f31589e6d6e7d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061cda8832ff9961f7188b2bf68da697491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babea854976f9b9a276a966c47abbb99492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09993f8c9c898fa55ca7933626ca321a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5463aaed2d9a7cbea6e2fa88817e124494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59d9310fdb3f8d820db7b9372bcf7f6495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27b2658f4cf9d7c173948c3ce9e96d2496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b2a97c91463077497d0203f1feb437497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ef6f2d5cd3cc9674e88b6c357658ad498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7aacff8a390e940087a51ae8a0c45e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f16a97ba956c3e6b8da204999acd00500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d58aecd1cca49c927f79de8c749992501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1638a00b39b703ad2f158965abc90c45502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e2fc800fbcdd46ff5683e23abec287503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a8aed585e5589363d07918645ca3a2504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf131c7764c186f1972309d4dc10038505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa039f92ba599a78b44e80d8c8d2ef4506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43a84fbb144524f8e3cb953f67ecc3b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493a60daa277c60698060aac15f7739d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292061e614e04a866f67448d5b47b051509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d25f801f9586dc2d449cd4713da5d28510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09e68c7b78e8b8e9cbfb7fe8220934b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d4b746372118b943d195f522b72dd1512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadd2c86ab5e676133d00259ebf7183e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88479af87514a6d66be4389f8f6ea340514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fd499d9c6362c619424f7f7a4b9038515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6978abd18ac3bce67f97d97c72894a1d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6934fc456d784b3a61f3b373a1a0aa02517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174c3263b77d681dd7a0357ddd703a89518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dcff505170dae96e0bcb444a219b22519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02c0b636419a473badfb7ad2457b9f1520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f59752ad4c21dba6795fa957479bbe521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a74d74bed56880ef11fa3813a707956522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed96346556329ca1bd2913f31e34433523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3538d5f58005a2254bd5a159ba2e833524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df65eba60d02af19a861c2ff5a9e424525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f34ab915415fee032ffd2c95cd7275526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e653e4ea683ff3cf117e46c6f97b70527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a022a9c8f64aa2f13dadefc77fe49e1c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba2f8906d520d2f9921f5c8a0c5335e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7fad949822fbfb9354d57f1306e509530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef1bc803c2f72651825cab206ff8978531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ea1608e9563859e22709a687e72134532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e22457546b8ffc994151c9bac39476533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5276d21aa5762e9f6c8530e2390e53be534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7237dd563822c1d125d4e91ec897eb3535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61b6315a49b364eb802ba65c77ea8a4536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfc436a1b56c729e24df52ab868881e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba8ab4c93d18bea089275849b97df76538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26da86cff8ce971f5f6527c4fc72a544539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4275e28fc28b93a09ddcfafdbc263e60540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7198957e52e52f6cfb00858f8548da37541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39f457636566c136f71cf57716b3f74542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d767cdaf04391c74392c5971dfc0fd543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9448559b0e64c12519d849fd14ada268544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ffacc4c16d8c4aa3eb21ba918a3c13545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420cf94446c9c4ee037eb13d4d7f12c8546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38562d683be055e3e0773ecefbb5900547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aca40886933f1314cd5db7f40445472548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c46fc3ff56b8fbbb886bf41f351dc86549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88dee763b85c5de1f3868e6a7e67e62550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e6892c4f29217eed5ec1f779c2358e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae280ae0cf881e1c572ae28b9bacc685552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a66060b4d8d15280590a9e349ec6b99553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15f1accf04e396095c2e9f3cd219b77554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5236402ef98940afde749e18ddc717bf555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020edaf2c81f151e717a473bc849868f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838b0c37319fd56813a79c3cf10ec589557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd96fdef57cc5a72b7a1250650a2faa558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc1e631261f60663492557d2cea7852559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c77cc27ae78ff2af7829333dd44d68560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0ddeb830291314c05d948352dd7579561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b4f325003d7c9d2e2cd9637e531b9d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f553df2f5cc3c53d8c5ea1b1af622e32563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f661057a50b27e624f8e650e519225dd564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7e9a8cfbaf41af80436f7ba09f2a2e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739db52b2908f04a3aeb01b15c23357a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411a3dec5749abf89a0275a89cf3d493567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22deee4f61aca9de2e84806dfa54af8568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9cf7c38f87e30d3a0541b640622abb569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372c23972a879982e8ebd3f29355cd33570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980a895c48d4ccac060063967cf99153571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f268600bcddd423ca82e7f5bd276c7e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055839818f5db8ed05becf77b21b6e8c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e2a8e551831c7c989b8619688dcadd574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192581acaee0d851820d182acf4a051d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9790ec9d7df244000ce74b90c9226fa2576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd0d44ce525c1dd5ed3ba3a183784a2577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5ffef6b9a60d5ca83eb25660e5c069578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf27394df25a8d268d2ae3820e2592f3579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c518413a4695493aa636ebded631329580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fdb88163510095e8dbad08d29a7677581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075cb7b91d746b80dfc67c8ddbf1f6e0582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ced09ff598cbb47dd12f82a260ddcb583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c5f4dbacb0ee76d78d458c6897bd16584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969c502f4913bc73e38223f23696e53a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f2bf4a4213d5a291db2039e240f2e9586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33766d5f795f36a8b860f8298518b32a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5452e4ab662b3a96b7e46a8b94da052a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c5fe757a59e8323dfffbd222e93719589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a391bec48d8ceb5c083bdda65484179590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ee0c0a4fd4819535cc8b8c97680703591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84387aaa7dbfa844ea5c6015dfc3aa77592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd348d940fd5800e3a2a901df1a7b18593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f1660967a01375638eed18dd6aed2d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3412d97e9d90ea15567c8bdbdca7250595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573e79f6bb5bf7f6f1765cad78404a4d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1358ad788af4731ade5f1bcc508ff3f3597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df733ccceac07620b737e385391eef26598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f225d6d1b165ab12319e8c763fbfcb599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53039e9c26d5b0a51cf6d225d61c870a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a225a089c85c851758acc993386834601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c64d383711f06a34a3c93ac37f22b9602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444130d3c5e144be49f862ba06dd4465603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8178635f96bb60672b7fec386705e4d7604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510264b4643b4d458cf08df57f660925605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9259c1db3ebeac66bb4208d15f57a49606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9985f3a754fef74723dc9f25e6cf6aa607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcf9ce2fe9d1c81dcab2c24face27c0608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774cb35d29c26f7eeb43a9b3df75c1c8609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bb508d3a4da2a4dd84c8d8a4ca6c48610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836d6002a0dda0125b6e6c5c36eec1b6611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3b3c8dfeaa0865d7174d1d7131d67f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3952ba0d84dd15a5279629aa4975ca3613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4533258e9d9c8ea154c2da9b7d6ec8cc614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a6f635c1b97e21dc3b4ab771305bd3615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84dd23c3b37dc38c2b779b266d3f094616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2010ac499ae97cf1c7bc6943903e3b11617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a6f1daefbe955864c39e7124a1feb6618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f69a1f027198a49284780ee062407c7619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fa4496aaf8a0aea82502bd179bb931620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd96caa5c461efab0a36ef0a35504eb2621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e565ac178a6ce65d444967b9bef2da7622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf01d2494e371e3112f34c4a1e721ed623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd615745e5c38b07647aa2ab32f0385f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4375a36bd9d8aa7d881f6b32ca17539625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3826cba7309033786de72438db1f0a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640d3ac6ad7f81bb144a3eb03addaf10627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ba411fb7044d9a8ccb58b6d6d33689628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff193e189238d38cc27d68a96030bde4629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5faeca83609be71bdc81aa6b3390321b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e614bbd829102e554c0e6538d1763d4631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21eb16c32f78d1c6f882d6bbe4d5483632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd36bc05529a6f3fbc0a147e84a7f0f0633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fe1c25f37156436f6e6c73e7c83189634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8aa309aefdb135c7b435ade8dfadcf9635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0d21d7eed5d506fff24d000df4f2d3636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb87d924ac3f13386095c08fadc6e51637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d812f0f280d0e86ff84d8c1313a73c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b483f9536f197fb7da3c65198702bf52639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d14842a7dfb5db1ff84a9b9bb8b4d3640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56ba9096a6a18cd4fb517658a5298ad641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cbf4fdb12941352c5b8145fb400025642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57efa6789ac97047d44f093177878119643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6faedd44e43461e40a8d1df05b555a4f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7df6090aa33bd81bb65b6488365ba8645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e9bda96f2494200dcd171bc137f0b2646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4e1ae49775b24ea66f449ba51e46fc647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a2354449fb751ccb490d0ad727cfe4648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527df0487e5609b00ed31c29e71eed16649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0285deac477ae97e136b5ac833059d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bd008b965b4fefb59b6f491300a4c2651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ce737670f575920930476751cbadfe652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8e37641fd87d44ce6122872e7b3a36653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff961422bab65f269024011d94229ba654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b71d0b5d7be954cdd476bb094aab64f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa442788f2f7f9769beccb7381473d7656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65815133b87d5d1bcc758874c8593b97657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887fcc287fee74cac079f364f0612e25658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec394093e7979520fbc18803f6f93bf659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0534f6947e67df06a53f8759b0e1bf660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57b8d6f6f2993def5e6b684620ba434661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406aa94fe7660361b62750506f054fc2662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e568293dd8df3ae035b42c67d832990663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79da6809b7f4e945ff948f103bc83a5e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b4714ddae5597de85ecf21686209a5665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644311b645941c9987fbd77893b7e6f9666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e4c90e22311f4703886b4e64733b3b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30478dbd2a120f5903a29ea6a18112a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6904948f9e7f89cf3f83bb0ae45b9011669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb2f4b072ee5bb075586c9eb46c25aa670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775e910dd0c1ff768053304cd5498527671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c667435166cf39609870f9ece4a23eb672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4296067ceeccbbfa18283e728c9300b2673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2524ca54f117115f5c6fee2e8c9755b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219a080f1ff4645a819cc9a2b85ba908675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d5faf8290a137f6e359a7d9f717dd8676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48423a802492d8c81ec917fdf02c857677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6eb6023e1c41b08e548fd52aab1c4c5678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a319a23c7070d65cb0f306670b5751eb679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd6579a8bfea88d2d00e905a4071da4680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9266c729c8e8fda088ef040889777bb4681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e4f8b466f260ffe9c5cfd010fa4402682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b749026326d19a734998fa4c4680f5a1683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324cd8f47546d55a4d23d54eac3d4a8c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23816d0c608e8c32c5b85d2d1a697657685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf4bb1c9fead3f72700f959f61fcd81686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f031e26ad8cecee3fc4d12223ade60687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96563dab0c8a3ce85b7e64cf3ec30ba688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52caa5180f2947e5d92ec2ee1ec77fdd689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3511e3cc174e9507f3a04a54c28c4942690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b00c2860279bc3276ffead0f7cbd09691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617e29d3f3ded3453a27fe73c1179116692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd1d0774ab3cb7998966048a2cb71e1693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd894ced3c915f1a5f881258d4bee0c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0791f7d460a249c2ab946f168c88e04695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cf4bd0bdf93eaf8104a5b9cc725683696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eab47f8918bac2bce4e53a9664703d2697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6080a86f9e9f4473e3c4ac61aec95c1698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f79cd1501d2677d63ee355ffbcded5a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfd65bcbaaa9f14ad62d6d98660cc17700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a11ccf089a0e4a0fb3e6a168a89c10701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e0a849611e4e590117ae9ee31ab448702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cc0294ea299cbb37b02a7924d23b73703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2625bbad6dad079d3851e4ad234e7c2704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b776079700fc43bda67b2e4254c9cb705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2390c8ab6f7e4cb286d129d6d14c3ba7706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b373e185a94a616351b0718b5f5b9a4707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3ee9176276782e353f474f847f5d45708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96d7a405abb87ae81bb94b0361b4c79709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75053855313b9970ceda9c6038faab74710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27961688e03e01e929c63ca04848fdc6711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be300a6e5b8e7748df2a526905dde48712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fda581d1b09d6fc85fe8f411e54656713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4658cda1de4bb127d3237434fa2d35714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd7203a67faf3d745e602d431ff9a3b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196432325ecabec7c2d9d4be7dda45ae716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b98c5a5178919d3192b3caf5e8b5aa717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4965c92f7c4faf8835b1e76ae1544a0c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63be2a09383ea9a40f08c73be95a948719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdd59a2dacfe0435d18c649b09b0885720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57118638f491ab6bcc0ddf4dc0d81e9721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf4270b990be2fbbef32695bdff7d2e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5ee088a52c783699abc5c3c1e3b5b3723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b64360b4a251aa02b3acbd903967511724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ce6547611db592b95f83be16b7b55b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6f80f976638402b6efa78b11d98628726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791f86377665883d23ef3e74ab2b250b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0570a3d9e4e9ab2b7f366a4a3fbb23d5728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d23c4c5797fbeee5b8cdd6f60de449729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da324c21ad0fde9f07ebe05f87bcd95730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185ca4f0149b78b8928cfb23ba058635731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537dc69cbb85edb9f256c287288889f0732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1525cc213b22c9546df880e14896164e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ac5952762e5a1ff4f3df75bdbf06f4734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52c6b657cd29e35e76c3c0e24e0eb82735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50318d8d237b4d8f6c56cb098e11a762736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25f0097a47c144e073a87d69f2213ac737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286e1e7e10c75828972d720e8b2d2cd1738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26f940ca19a4935bcae5171e93fb2e6739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebd8dfaa7b5657a1811c18a0d7bd14d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e957005c9e17f5cdaa78921302e949d7741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5f17beabe5d816f549c124f04caebe742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a0dbd224e883ef196413cbb2821104743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e70fb54c3ebf2f82485ed487b5e0e2744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29c06f693e6325d178fe24466902d90745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9182df09878b68afeeb7d348d04e0047746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7b8ff0b26eded7536f37dcc712b6f0747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395e396714b7f690071b0939c504dd17748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166ce4e7e8db928b4c6dcc1b2b2be03e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232c233a800c928037a3b5ddeff8ec7d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d81080471972b1b76b7f7b80db22db751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67609118809ee3a454f9a216269d419c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd870fd7a01f6bb81073b91b37d47ba753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447b00fb94a67954483e65db0d57ca50754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8535fa3cd687f02baa0a649d722fac755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d87e4bf21627f13a4703620f77c8607756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6953d850d1c3fb8af89ba16b620ffd9b757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cba9ad2464af1a87867187a0c172e6758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f6fb37603c7d5365dd755b714d87b6759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>