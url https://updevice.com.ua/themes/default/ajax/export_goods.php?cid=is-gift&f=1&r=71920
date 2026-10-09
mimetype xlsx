--- v0 (2026-10-08)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45f4253145254a33c7c2fc13f1029991.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5901091c9ae0be959b220bf7ddaf792.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1b8fd0de3378a7dde8684c818357cb3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1450a9188927a7660407208f588f88a24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb00bcf392e177a1fecdf82bb9d59825.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381ab5c1921fafaa2ff2e44404bc3a656.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a65d6addf81f7831217d4e8808887057.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0062c0d77e4f1460e2ac8a462ae41bdd8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acf7cf73dbf9ea522b1ce4bd3ff00f59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b622c0daa5bcad997e58a1b02f9150f510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a926f063d72266539fbbb49147fc63b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd305cbbe8bcadd935b7b9f99984d2d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b999cccfb30b2434023c0c77249c3e6913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa4af7be33ec56a41bb955ba386e3f114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e7df9d242848fab73053f4fe93f52015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711746ea93f099446f53dfed70ce825616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666f09dfe4e529369ec390fb9fd8286417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60e9f3a7e73ee494b975df1f0c68f7818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24903f752522914c0361b78f2567bf2519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d507f2bfc8bedb2410df7516aaa29520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefc2e15791315825da796224538e2e321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b06211ab69f8f8933a1966a86bc5c0522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1cdf8afb07c668582b5e1f9e150a6523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46b2050c6939883077d4b917ac0241e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fd980bc0eccadf5b5802f3e5f09a0e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6d26ef1b6d94ac4c381f851217403926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56df97a53a8c567024e6656a7e99388127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2a1e00298b352939c6a0769ac4e70828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b409e6d1f9de0917d471b6352affc929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269f87c0b5919de3c6892804c0afaed030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de968aeeeb5c40f834a18d474b4d8ad931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fd0fb66b2537f88e08f825db64c87132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d004ecb68433c653be487797456745eb33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88560bd6297d714f665dd4c1e43eed134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d529fcbefa98656124e4450a86ead235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1171fbb984724c95cc9eb0f5ddf8101136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765f313c5e294a295b8c62c16dc465a837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f17937eb5e2fcc0250cd6323cc586b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15156dbcd84786c8e1ee6808889b13e239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6000288952cccd7ad84a9e0850e7ea5740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7049766620e006d47b0347b870a1f43641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59d3cf686cd3f63dd6c78aebdca2bd542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b80e8f22df5befb5e9780d7669923f243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b80b03a66ebb21913f7affcfb82ef0844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ee719862ceed95af9d0b7705830d1a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698c1ecbdb84023180c3554a42c79c5b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9716cdbd9832afba9907d1c33132ec4d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f73ecccb7239718ed14eedaaa3651948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710112ea6be0c41f4f62efba7b71595249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4af47e6390b3fd1b8eefcf5245a34650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ab98c03b548836c55a72f4e1c92dac51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e7f30721823ac28982881b61c9415352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48227caa58559ea4a0c2714d6aa8d7de53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aaa22502d44ad2d028f47cf1116bcd654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565a9900a646153312710678b86939ac55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9add1f049ca470d2878672b551150a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfca375bd1519cc789104913b7dd786957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75189e0afcde97aaa693e03afa543eb358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c887fb6dbfc933d1c5875be34ccc6d459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2f34e0132d8e6270f1cc2648ea26e460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f334935ece364d90fc61151ba036fc461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41eab75f4b6236dfa0f4aaa5fab9716c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6617b5eab1ead9fa8dda751150bbc02363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f63223a56d85c1a3b7ae6323a086d9664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2114849a6091329f6e6f26e68762120065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7e37df7c34ff91f5f48e9e14514df366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51253508eb0acc6d60c313490609761567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1474241b57f1fcf60d000fd67effcaca68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d1dd1f9a767af115b0552f088011cf69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38c6a7bbaa03d6568a123cbca01a26970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f839c07e708cc10a4bf2dda055a0459571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff49d6a691c6d5a0d9706cb0b4ec0b572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8abbda1f8fb71f23592d2123913afc73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa617d70802582693e852fe637547e674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf9a67f6a5cf1d5500aff5d7c7bbbd075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa3147c2b9c14b13e9a3674e736a89076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c74acb84529bac0c767c9551c7b966277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ec4a4858083f1b8acd6b3efd01848c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf00f0820492687f1bf88f2e29fb133b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf1e43cdfeb890fcb66b680fda7898b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1654b8dd24c6e0a0d725c5c694f052581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e858e276306e7c4457b08b7a641700582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8e9ea82a983736c664a63e68d6ffc883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0fb5b801403b748a664ddf3afcf07e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e565c66d5cea6cc4d48565cc62aeaac85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f4cf56c3623214150197ec0f78f3f786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada7222deaab4774d89acc22e57dfd5f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106fe378682d2a6cd67b45a3c962c07b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc451e1990efbc997369e0cd4795663389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084d8a7471ce002b91aa2baf69a2ee9790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a36dd020a40905ba88f2f8132753ded91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac88a1fbbba6ab9442d9cbeef07cb3b792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37d417b1d039b6c242a2ac8b5d9d4ca93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcb007a76eeaf7543d8491a6a35978b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a230cf292dc960b80f34d0cb93f570a095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79082f796277ce7a833c54eba8f181bb96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf656c56c8652b2e5b7454a9f76cde7e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0443ecb8898c4d4a39ae6ea71eddc37698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83184d7143758e1cc0bbc4107625160e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1050e3ad1f6e8abb7856f3ed49a75977100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541eebba2a2ffed1338d8e0424838628101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54491d43577579939a7e2ba75ba62751102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee834422d9521f1920bb60e77c3467ee103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe94e9d5babca1bfc4b597b3ae79ffd9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e6e825a7590f6268f99363c3b88058105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d103dd68758c7bbb9dbc15d5a9a4ed2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79aba85142f3344f57b7c4fcb36e808107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e31dc892c532356b1deda3a1f5c1380108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5214080c9edbb09bb21a584ffaf0cabc109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c60f830784a5d8e5c0be9c24a1527b6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ae00109e8c31b02c61126736637c47111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dae92d68f67bf0731368bf86f7ccc59112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52aa278d0667a20647fe86abf5316c8f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a2e580423709c716abf5784057b75d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abba3362105a24f0c2b6f215dd4fcf30115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce209274092beef7135ea6f9fd42b049116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12185652472a55109b5d9a0a3558ec26117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f51d70f1d73357b8959b6a4e0f2706118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6259d99d0a5afc19d43f6c5767e25682119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83535d7096db04b43cb21c1d04997277120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07a5d7f247b32702b25820eee7b6342121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8526f3938f40db04b3099f07535a4537122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cd02a0cedb26340aaeff4da03d0ff3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a36b6a929e0af275237ec85e0f7d80124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692e883bb6e272260a04f1345763f608125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9660806d9e72ee5e2289ccf49ce110c1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865ffb60b7d75c551f82cfbe7d41cdd2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72cbccbfc7fb57d84a84b53c65fa34a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e188bbc19bc687b30502937af928f974129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6a2350526eefbd0a9c0900fdfd4b95130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2ba3868642b020287e9f197888c326131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a4c1dcde02da6cfd1fd9b4a355e0dd132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adc3e276bec0a6c44e838b069d8cb52133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de77d0672edf189a32f1608eb7e6aba3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1072e7e35969289b4e9ab7007230ce20135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a832d1285739927a7d3ae1a601777b77136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1265596bdda32aab9174c488181044c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0775a05fe983a15109c5e29986d51b3b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1575e165fe77c31a2838df80d30b1d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4f527402772136fdb1eda731f22bdb140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b39882a296a86740d3a61ad982237d3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f934c35e68f818056333dd11f33e21142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a291e950a01acf6e3ffa32ac89d53a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d55faa1e84fb08e23bbca63aa5743b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b875df71dae20da0ee8a2cc6df51b5eb145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38436f7a73de829319837e34476c8eb8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a140b6813afda68b2c440955d04b4d11147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f604e1e710e5d3f964e364381a00b798148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f6b116a83070bd3819d6dc5c71f2b5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ad20ddb74ff725521b0cfdb00f3858150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa1f087064fb8229f01b4f0a5cfdc94151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47469db9e4394acbbf1895a76fb863f5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf03c4ef5a650db8b63cd1956d88f953153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8531d5ecabb759cdcea35717d71cf9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d601eeaef9b0a155519d9f272349e9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4c2842dc99c6fb3ac8b5a38925ef0f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c97de26b5757955b395be364dcb4186157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c061bbf9b15489198c1bdf2c323c3df158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fca53a871c738c1fccb72bbe62f5ed159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0092180e7a2fca29fcb2f1cf3ae0ee1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18371e10000d43da0d8637a3909313ee161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6c1277e60d12e5672a492d4b22fcda162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb217c6ce065e978ad29c5d89231a0d3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5b394c45835122bf72d757aeb1464a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63259b9eab88d503a845b816d5fc85a8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd34529e40984df2488d215aeb141b3f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae94034fcde19208bf492408706af395167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2a294c8af5cb0a176981b29e743f7f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e06fcd96eb8a14993db19bad8183606169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b148443356eec4e0a6eff6918791535b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9e25561cc9acb59af4306974dd28e9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72382b2e12bca2d9af70adfaded79bb172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5ca061f33078e6e05afe7d8ec31a57173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f9d4280fd3af09f9eaecd6bfd745b4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0977cba285fc59c16fc6f3f6d0813d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fbce5934748c475304a43baf642259176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5005c287a15ffc5d34ef5789a6885cb177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258f71b74e667141561ff74c2abb6c3e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656661899bd6a16d97e52bfd42594b0e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6993b768188482d3d7962155e089509f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a453fbdd918fe5c24df31732081867b1181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5657c86b4d8974b40769a5daa7153024182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f779da8b35bf2092e468145f6439aac183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bbbffcfcb56f0100a0270124e5c25f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316b17aac180313596b06c5d57c54d4d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c05221b199512c70f2624f12f3e06fb186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3445e7fee622841b32706f6073545bf187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc0bed05be47db27cf2e66fd133aaaa188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952e04645b17888ea1099b0b552264c3189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630366236d13aff4c939b2393a74fc6d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d1d6e965897c2fde4ef828cb3dc712191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4309a19fbeac94a26b8439188c9410a8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3db0a08bf7b3072b26785e1008ea80193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439340a84e0132c507eddd7e28ea07c6194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726a501a0cd84e83360a492f56800e7d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7b7433f52f7b75058936073ee273a8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b645361b5c085a5248b3421e92451c3197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ececc1a795c5d85adebd783b6420e4a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fbc1a9702e9f103554619b59978449199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fec70ee17fef19e80965a79c4ae80f2200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ccdae02cce6ebcb3360eab5d58c1ee201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131377319ba50be196bd56b5991b6a8a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b1b8a4535436bcad0b9397fb21c909203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e778a45c21eb10617c64978498953b25204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f932ad896ad92f01a35a2911382f87b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b755cae8c5c4ff13adefabac1e4eba0206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084c0116011703525e05833d96b88d42207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76652d98b1b43c5687d48cf31af5f86f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecde4bd4f802595fd88d37d9f5c110b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d924abfc844fa791eddc9079aceace210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86c91df26840eb2fdd715ee403d361a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fca962971f1a409a19b70c03b24f44a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7314835e50f816f99dbe9963f4501e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586ecf349d3fa7015ec4d62d72028663214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01856a35eaa68af6f6704b77062d2826215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a105f8bf7e870cd245f8fce4927d250c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523b3ca6797bedcfa8a041c5b82c9114217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18275a046535cfed27c6a2c9a91d2b4f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676324356af80e2ea3dd108291167241219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0db1864111bf1a256345c241e9276c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f153de58e449ffb938116ffc1e8121eb221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d973bb93f470862623b5f63c9612f5f4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164ed8674b51c66c17e88b0fb98884ba223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d142bb587dd86bb1103e2cc9f3d608c6224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210322049f2ddadee5075faee45da241225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e688f504670f680f2219462ac7d7dab1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ff91dc6aa70f7e2e5115fb47cc6a49227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5beb73e4e65ca38f50c4c52c66998d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38103399114946d25c9ac6370524c03229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5807192e6b4b5b7abdd2a5cd955932b7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f100f5ceb7d5e224bdd4191580895c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757008a4187af26ec464fcb1b0b50fd9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912c83b66229fdcd774f9f9ca851fdfc233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a068aeec9ca0e5fdad8d70da540d9edf234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d8c918672f81fd34d55091aeba6909235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f94fc2417a463452644f1f2105d08c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf16a7d6ed134de6b833e06572d37ecf237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cd01d069ba5e3412d91f4f33b31c5e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60919abd5f9295a7ed9cfc06a7d14039239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac98a828926e90e875d25b9f01ff983240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389a157ff3db5dab1bb8adf44c0918e7241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc82748115ae9b46dc2060326da47b4242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0886a7b49726b530848953496587e96243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0defb93afaa5b66f3b0214513b306c73244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f5a701e4890a8accc416ca32c32d3c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f68ee0b54a27d739bdedc246acd60a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e68a5b2a754425765b09cbef0983bec247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2d8b528046e8650bac0b45fc60dda1248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5816f4ce2c9c9f185b5ba132316208249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11b36f2dd786fcbf746e3c64f714e86250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021eaf3890aab3cb1fa54ad88afeabaf251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f4e180a9073f6251e639fd4ef85cb5252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2d5bde9f5d269af9df66d57e57220c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c741fc203eb1d40411b8e4398ae12411254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d775fbb7880c0c0a08235f51cf33a11255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0566dcb33739ae2c3adfbafb8a432b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7652295405d0d206eb2e3621c1e09a4257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7719e58c1dc103de54fc0657ff1d6f1d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f372d772ac817b3121e020b448238c2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a9847e69b40367c09813b0e8a3ea5e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a92e544511bb2d040283234abf284a2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6ef50ab98ebc3cb428480cfbbbd160262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040bfb7b15d81e478ac5552cf334c4b3263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6fd14b1d699d8cff1be584706d9f30264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced49ac38c5958f15cb24aaf41a945f3265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d98548714ed7b3f018206a978c6c59266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544288c033b59215cc95653c1a6fe7d0267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bb5492264fb872792ff3e1d7ca5560268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d730befa98fd56410f834c25e63f4a69269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05335558a48a22a0406ab1522ae3e3b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1be5e170f086f1247d18dcc17f5a0cd271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec0e829e8801a1ce24ace6ee551749f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea66c57c61de9dd9e2eee0e9dbea5c64273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b43541d3a934aba88efe62dd8f7b745274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c587afd7025b60ff9f20112580f8ffe275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ae4a0419b7591339993082952b1cb1276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4d6c7de8c5f44cef3e8ef42a9e8cb3277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcc36b54db43fc1c5bdfe2897e08039278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fcd723d3ee6c6965efa98fdfdcd4f3279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac39f9a454700481589c49773facfa96280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f927b4c87e0092a9399e9d3ef79d612a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034a2d29805d5d6313c638af309922e9282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd169af39007ce2e05eb9711554e3bb3283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cad712e0a7e3c337697fdfb782e2b60284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ec033366660c440a17c536d06d47bd285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc3663b7a00e2aa2800bed90218a947286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6bbfbe8f86a19bccae266fdd62a9e0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755b015e9ac00cbcf13e330a185f952d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2de430e194e948bd8776f0dbd061544289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7361b245aa01e4d74a4421199cb4e1290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1b533141123ad7cba337b312e93694291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edbc8ee6f83616c331a033b3639162f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b66e7f34ccbf86ed1d255f780c1caa293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8280566f6dc5b44ed627f004bfff67294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c62aad295d52c45498119d6d558fd27295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac423362fb9b10788bddefbdde763d9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604f8f69221e655700fea854e27805c0297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560fafd4728f63d81602d4beba796345298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5a3ff23a92765e45bf186370c4ff43299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62de5e0dd8213cc854ec17c362895000300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5cc3c405a9df3cddf59a55d6e5dc4b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba7744bc66f1df03b3133a21ca532db302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3979a0de2ac414a8670e5053d171a7ef303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9accce50d1c4dee75c1a5f6f186ba271304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fa18c88c5807d86e706c332247a92d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7d90120e0b24e27b930c30b8de211d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232c6b8b800de2fe321b659e5ccc0cd2307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4080eab4288f4ee04cba23830162683b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340fb231d6ac6805f6d8b36066234986309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7472c97d78b7729fc8b31ab555e54c60310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02783062076e455ea6b32357ba68f192311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5850b2d2cd69e700c8217c3973e47ab1312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bba329472aff2ffafc96c712330d95b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66239a086bbd160742c3cb5ab9e63e3314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6d3295ebf0cce3ce17bbe701ebc845315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8417a11e83cbd6d705bf8a4643f810316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044c0c762055e5cb8cac72f089c43ecf317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8c6e1b1c5a6a47c672e3b906e2c309318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1db68db0cc72f458318a96798bf6228319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f410f882f076e6b57fb7fc187ef4b2e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a9f3a19c2c94189ff3b576509c70e2321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8052363f90c5e9af03a0c255035faf322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a73e023366c009615e231f4ccf13a14323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16c31037e05fe0bf1b8b3205fb97a41324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2cc20ceb0fda78a2f6f424c54cf523325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e168556dc41121db73e62cca14978f2326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b804132d18f1d4f2049146cb8b01c7327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae414cc3fc82b54f6aa550b11ade0ca328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63eefc65e8ab321056a3d0ba033e8b5329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d673f219181ae3df71b64ec91bde5925330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1ed72160edb5bf37230acc5ebfb8f2331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393f65f1e06b0a4978708a69f1ab57fe332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3479c81f3239c8c7375d9bd2f2cf66d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233a4118fbb43b6032401df4cc2f71ed334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf812d6531bdb57509c20da3ec0f08d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99e96b8814d74814b792858bc825ae4336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f497bc0ca072aa19e6dcdd4d441aab337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609bca338a9a40ebd7ad33d1ef335e87338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ad1d9bae5061d1169a36dc8e610022339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2274c85fab2786efe34076a26cbacb4340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efd56ec9f89e2ffe11c357315334e0b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f382c670dad129df4cedf0a1aa48bf342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3066e41d79cfbd12f41a6bf7a4c28217343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0036d8b4fec28351f519629765928e34344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc20654e7a9e644bf7e8c00bb8a8d3f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7568f11058a4d0db16a9c3d40f74e47a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d308ed72fd9b0addf0441f4e52e67f06347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9320fb9db949bb9fd8f1fc8c5f607a65348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c2804d0e8ff045bd632f9fda4a9300349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bb2f3e6ef69ea4fc1122d5b261d7df350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9611b000750cc673043de7a1ee597233351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe404532253632536f71b83b87d3e70352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3a45ce7868f3abcba4aa7082de3ba3353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612fd1c0f3ca59afc7221183ed9096b6354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62771d5345eda24102560aeec1021493355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c910c901ffe61aae601ba7f0c90f2862356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b0402ab963a35fce6c6eaa22da0105357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6f340caa7a6d0d5c6b511ae9fc852c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c331112ee777899539ea139d524ec56359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b813e4064b156836e48023f6eb51a0b8360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095678d541df5ced99cc287861011a81361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc053f13a0ab9e0c9bc9fdc86fcdf0f6362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4335e8ad02fff4dc78065a945d6871a8363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37bc283c9c1a0244c539c9c5deb54e4364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65441c41ede29868cccf1fd58a819a94365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76db5c7b49ace00532bbe63b72616043366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56702ff106e902a4a0c439887b95bd6367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f857ce55ace760845048d0836a2943368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245f8f283e4f5dff0fab1118b937a782369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf8e10ff793d84239fba3ea181b1249370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73d9760cbf62ee54429b0a2f9be01fa371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c03301055a0980d660d8916606e21c6372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dc1c88972c588db7665515c9a823a6373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45c9acea169adaeb89e0f0eb96f57a5374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f594f0f5daf51a05e7c0c1d5b5954d8375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f877b086093ddaabef5a07d911db3759376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eedd51eaec108b37a685842d66ea270377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d443872530b1f0c8273e7c76601493ec378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6132876d43784f9cc3aa7c5e8c3a2193379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7385c4bbcfca620cb9751057ae6af135380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9837891ec192dc9820bafd13d86b8542381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed4165982f6358b2719b450ef5dd219382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594f16d8b3687de99646bb3d48baab4c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca5d4b849a6771a999120ca00629831384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c21f3c8b7e6a713458944dc14fa23f7385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93c8056014d482a85d28ad97de597af386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f717c32ce2711463877c39dfd0068dc387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162edcba7f4c263974fdee1d126292fa388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d713c898fff8cb02ca115d0d43cd0250389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a078ef8e6501582e455a4237d1626c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16136203d2a00d074378f05e6bdd9ba4391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49010dcb9c3513a2372db2a93d924c51392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7312d82371ba19134fbd7e74b63dd75393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0b7d1f4c239a8047c94781bf6657c5394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851abec76226f0383c5ee48a33f27f22395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd85829c1d3c0e33729bd7a7cab1d74c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbaaad62cbd1906ed0ffc454222781c6397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c48e19089deef414746aae22de1af24398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3d1d356476b542ec7f9508a3f2d856399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c7a42ef51325fa0e010cb29ead6757400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f06d60012d9033961935ae7ad23d87401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac758c021f918105166ea361bf9344c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62df9b9a33dcd81336b3a232d32573e6403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d44666a5abf4961e94778ee703d1aca404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73c7c741dd625bac8e21866b6cd65fd405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b554630f6c28c54f6fd015ab6b5dcb4406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02d2cfecad52cc98ca69f9bd21a6366407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad4babb0da9ce30a18e7d0f4c3b6ca1408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ff07659ab69cce5c27c8f089c3c5a9409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5616ec8bd0aa8ba03b64b5d56027586d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5282f180bac43c9ac7adaf136ed67753411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ba0572b686c687fbd2569552976f06412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e16389f8ef3311f6d267902df5eee6d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b23c2e47ebb8bd0516fd5c6e7633bb6414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ce8287c824409ada5f6dea5ba23301415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fce36c3627a094167b539f6e3c65a0416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2d003250c7205de5fa5c69f1437a0a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0030651f07f778b0fa75896f2e166601418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e3479f13777a33078f9d6263a12b75419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4640951730263d3708ec734d4d30ef50420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db88a95b47ee84889cc00d2d504d9d44421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cc7f666f2e7b3d4f2515067ec36276422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2e59198c434b450f58a2de8bf08041423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb6e77621531e004d45551570c1a549424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed689e25a6e59c77c46f6164e4dae4b3425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e571ae8fcca5434f23af247fbbed9408426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ad3388224db90ebb3fbb81f218fae0427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfd115978e9a3f033236e4c8cd1cc40428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1458654ce7154bc12397732dba7f7162429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f43aa193f3fa22722730ab4e13b2b3430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cde269a1a1f1ec25de5b9f666d134d5431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc138051d6554a70a7e9479efca755fb432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62306085a507452c5d5d0d2277e5a4bf433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74545b2692a3969e6e9c8ac8b899ed1b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6687cb5485fb677283fc7edc1cf4e4b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944edc4952afb164ce087155021b617d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576fbff1b5dc3f931321a10e51d45a43437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fa0ad96cdf384993f2c4be2c65cb13438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95f20111775e46467a01398e2e0114b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841850f1ff10eb6bdd760f82c8e627c9440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649eee3accb8ea5dc200fccc342414c1441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fc1692dd2ded7e7b06bf4f321c4486442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721461575b148fb6fb48701d1fd4163a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670cd8b0451dfc7891aa23acf6a0d942444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e5ba95250afeb99d088517009a910b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aec33271acb1682ac99df1a3ec52981446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3a60f2018182eead9e27ea2537f135447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3018ae9bce333ea1338cdcfca936fd448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd7459451f1ccf19e2b010c72ba2d9d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f3b873208eb1c21cbde887c60bd4eb450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95d35c67ecb3c8942b4e2a8689d476b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c59b36e2f57ed5d55f23f87a5ee5a04452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f40afb065c611d380a81319bd309b12453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4c8adf72a0cb9d1f6275ef955ec341454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238564bf3e5fc1c9dc10d81b1c1f5df4455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59781075a50318173c30ec0dae3affc8456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9714f74cfe90d9b647f249b3c4e28202457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3de8d9fbb680727c3990ae2898f90b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a203457f02e52dc6a97c26d7d2ae409459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62458bb70833b1afe82c8efac7c0d77460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59987e26c5630cad99f43cd8dd50b1a7461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304ee3ca9631b03d4e7f2584232c4490462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3105f18a3d010324abc6f002f8f97e05463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502068b061505b267f6400f9090a0934464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a79aa512b4986ae73b2b25ba0658c6465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdd11e16b6a1101b3a72038d03a54d8466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab605229147d0afe86cd8ae160b0cff1467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00db30895d2a2c15e57e08e9a9cc8e9d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33403b0f29baa787b71d0fc716756109469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45a5734516abbc0069df0a1e3db5eb4470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fb1f2bc49dc55c6db6813e46f8e4fb471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d5a8a8826a683b67921d4230bc3e82472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a6fa078d0ea3140a49b39bf607f0ee473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a33bde8dd5b4df54337a660b026d63474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d4fb3c79055b8943f48eca3cb1f500475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c85225c2d8aa2dc9c55d7c1d38e935476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff99574c200881335d35f1585eae98b8477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772a460e216322d5d1a638dc22f4edf1478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9167b769036f9e585121ed13d5a29cf479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f48b33793cbf1e6f439dcd4045dad0480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b116330f256c4fc21dfd8d9f207fa56a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33aba94ebee4d7390d1a2e37b31db892482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad981f5cf806ad1f2ad90b979920e512483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f3ec625401f482e4c29b94bee7d919484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f6ba67e110b628108087f688c256c4485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc5a2cbc9e4ab51c136840a0d9c4baf486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7164696a7dc35f322d910761f3d158de487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b90a6ee54cd029f18f7fddf56454c31488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fb2cca34474aa26e8e6c97204a0fcb489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587fd22b2615ef37773665c72e24139c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52f856c05e7d07cb3daf956cc553c20491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497fa088c3a290df3880a052e9402702492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb786493dfc27b5cbfeecab3f0ad0de493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ea8fc92f6c98ef69bc9b7fd8baafaa494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910ab9d293727ba1420307408bba1f51495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7aaf558a39278220677330c2ba7c9c8496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1098dc6949fd1014dd6c47486c1eb489497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08586168be76e4bae1dc09d268bd5c98498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e38be04092f8742584d9f67ff86a492499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39d3115e7f55b0f44ef2aca06c3f261500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89eec50078215ef9e79dae171349b05b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c079a013c0f7d87c26b27c2fd32b7a4d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e963099cbb4f65307e69d3a5e513a77d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a734382da2ac23c3ba5748c7e26c7630504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa82c1fd91590b4f41457e836f7c171505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b01d7feefd8ff798789ab875e950a04506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81297ed9afbd4a4ea3186326f279a053507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344d76fe7195d33156b101dd219854c4508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c828fa29bc174e88ddd5c67c1fe6e98509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b20c083e0a13a57ec5dc613ce000ad4510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40b88f614e7ddc9d072570ad97b891f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51ee75d22cce0c1e0da45c1a6edb88f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fa7631393150403601779ae834f193513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fbf315ceca660791353868b571fd28514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cb1f1c6b0851c77deb9a647704759c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb566aacf800393537840cdd713c80a2516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec431a0f6239dfafbe222580333d7a5c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49395efb55dd5174e6ba2c7215e40e9518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea79aba1393328f47b9ae63c7341550519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbaa748c9548696c054c606d4659933520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d864c4ead423ef3f34cf98f6138a1f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799b0d080b6a8706c0c65176436ea9d8522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18805175dc71793445c79cb7c9215df2523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a401e4c0d42ece9870c10e49a0ffb6524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50df1b78eba40f885b9251eed2765180525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6c1ddc9eb865aab35724ffbe371706526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a0037399e1b2438fd7d64029c37bf0527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f09282ee0c4d40032039b7b1f52ad3f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133572a01b362cbd0f839c997d70886d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4328ec9ed67661e4507639badf2a8bb530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0d1fcb4ad736cf449b5a367a1c668a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8924a9fccc71fdbf576a159fa466186532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5644d22995c87767df9fe9535b9821f6533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c491fa7af9fb151990bd0d2ad2b452534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892410d9a06ecc9140b92b7f20d5f424535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056fc0453574f06ef6cc93b6c7e0d59b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5306235860749ebad4fcc6b66d5922d8537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7874605446ed5662ded624fd83a0745a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5154ba7a77ab17915983036d81825474539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d345c6fedfc4050bc246ccbe5fe779b3540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64646acbb42e8a854bd3644d892f05ba541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7aff09ec32dbb5081ac1c7662ffaf8542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f67c86f0441ba510baa8c8db9d604a3543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcaf0339a438c3494d9e5c99cde1a150544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d021ad0596ca1d0981de9bf3b9b7cdce545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4305603d0fa5c62ddcb64a929dda8147546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376f1888a7039bf66375fcdd16a31fe4547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0154cf12a9d41c8c5b2c580a2a016092548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2fe6a63ea6066a2f9d3367f5ad1aae549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a996eb77f61c10462bda712d5f3ce93f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13e44d99fa4ab92194ee473164b3d55551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8050e14a955d490c1ce0e5012af00fc4552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed0c75739485c31aa5b3c7ae8b6efcf553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81091c9ed0d55b11875f6ccbe2e1d6b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3961c39b8f9267f5fa71c71033c82b8555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b7de8de2140448a828b17cbf2f7b96556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699e91b6c24cd944ef19bc328724967b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71630ccaed9d1e505f751567b0134b05558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892639727267e1282c672c5ab7823267559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065cc4dd2e32b8559b79c1626d401950560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634bca31e4c8c8c3cd6eb3ceb52885bf561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f594814309b9d524ede93a6cc8e252562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f774a059422b07380b4d73b3219d03e3563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c08a641da567ce713ff5e1ca4e666e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb8fe9991e83fbe934da184a4581e65565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eacf5c35dfc778a67cbd9bd5e38515d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb789e55dc411d7a5bbf409213829a4567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fce6e962ab42ede816cf725befa1921568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996708d23f63d80d3e1c252f2b7b353e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554baf7280f3b7c75dc4fe17e8e404b2570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c08931f124351707753f7ed10d9f64571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262b83a0e8183d7242c4bf23054fa064572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29a81a05bf8a0cd6e19fe6ebb5e0c9d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc29e1a67946adefc2a723a76a5e0ce574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7bade2144c99ec1895536f1db75b27575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a64f85f169f0e40a7f07862e41326c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79549d166f7b3e645af743814ae4e8c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6b491f4183dec69928532527f4aea8578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98320bd6ea04e24a245f4e93cd28ce60579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e31512a348f7009d25d35852469f60c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b27192037ee2d0d290b8748fb8689d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540766deca5d36b862ea0b41e843b614582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43118fdfc8c9ee36960dde828e9cdf4d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73084528437285c336d3cb597dfefd4584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323394cf4dcf79d8bce5b19068237eba585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc91526476c4a5254df36fa385fdec9d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d5485f1725d34c8dac619206b5e0cd587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4d3b68a110693ed039fdce7964fe16588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727f5c77c10b266b42fb9849d5999497589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ad4b7b5513e5b6cad07f582001dd32590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d5b88bd111e51029e5f73a1d22d50f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0f611e07bf34e8dd68bdc271013b1a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27495443766ac9541abc34642069e784593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdc35c9d62c69d29884f2bdbe2c4cbe594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a394b67c8b5d1195280800627266fd75595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240a053419ad3dca1bfcd5c28a0117b1596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3a1608af92a6cc2454e5bf52d58353597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cccc7648ae5bf9287c2166793285b7598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dff6f40a6fee1a5394067596fe17cd0599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da6ce9c64d0f311d9d5109e7a5ec12c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780cc1528005985ce471af048ba2be0e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c9c688e1560b675db77a1bb15d5656602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d4236f0e1121d6f55615f8fdf31015603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c843b50f144fb1b5fe6609cd2671e8604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bd5f7a78862424ce422fae02fdb052605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf364a28048dbdb34a152c4410fcbf13606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe1654ed5757ef23d3f9c2d7b7d63d4607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc807cf4abcac9ee1af8deff7f236f5608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fffa7e9164419025ad816468583707609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13738d87eda2e08ca1b6ca48cde47557610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938179308e2c5ba9530f7813aa5d5335611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7589cf44ca8dbc4794d590b6fb2b80f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dff10f8c9ec448e27f58e9292b20fc613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d72228d3e11d0387d1cdaeb3356af4614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c113b510688877a4b397f9aec7a8d6b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b3a2f67c74fa8e3e14f71f4b2f850e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e1a0e1a728a4462715908211709568617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32a295d48a15466afeef5b49666f903618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf4a561d892edd183cec7f443975d6f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fad3a86062c021df56e44dd142a5ef620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e772a7d59996b64ad790da423fc41717621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863feb17aa3e80aa839d0a8a47bb879d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0613cb4385ed8c482e0c7a0a49d98c74623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719a879751b22f5149b0b51fa8384115624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8dc045c3ec86b91b730bf12a433159625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9235bd0c65cfd57bfe58f0a3c2b14eef626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e797af0609227d71985dcddc175ffa1627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f1b6aea2cc318fb6e636f6eb020fee628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1c245444c48f91631a0fa5fb0ff86b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc89d3e997b011cae6b76587fdfe745b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8a3e938810272fd42c58c0386d359d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3cf3055d7da143279e2f076f59e64c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281d1028f575f31466cd046e1253e5eb633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c2edc39acab3340749c22384633613634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4227ce33f21de88e0e7fdbb72e97b45f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9164e9ea58f72656089a7d517e3fee32636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbb721a42be4473d9413cffceaff095637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fe9778a606838d004ef803538591c8638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b1dbb50e0dd5add625e1dcb23bcbff639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926145ac3ea02976aa7f449654a44fce640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e0f77432a4e4fa683d7f459de9cdd5641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe214814ab52ced48d3d00d1693fbfbc642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fec8dcbbe93c46ebf8dad737aa2915643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31e5a9e39b90773c41d50eda4bbbef3644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71815ef6e455ac41bb6e143cd5e53898645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e13b5bff85bb1c16398d4a2990eb73646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7b160b4323df83ade6cf8c9c85bba3647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a144160266aab22ac7d07701de6f02a3648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad93e022f1bde27d52968c8fd0ca3b4e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47597cdcb3a3f3a6f1da0db2c4c88c1650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec03f51f7e0cbe3baf46cd35e077c98651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e56e6ae15d440fe5c1de0e197fbb33652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4398b4f5cab0fd8ef5431ac957e33b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdd8f851c579618ac789ff23163352e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c101041f88c8d81dab66ded5fdb41802655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777b0fc652a942a0632f069b4adc623a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e124ea6d00e598c1401f12152d0b83d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db189be0ea677955cb9d7cc9d83e52de658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f8b1a718bfac875923470a853a882c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a532414354e199c7691d36b3c197aec660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5aa23329bc8b25a7299cc31dac9ee7661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8795cbe835075e672d26f8bfa657c0eb662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22360393d520c8630b3b355abc7c983f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389474e6da1b931ceaf2812232e13371664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62415bb389790806e2973f98d8dd7bf8665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae5bd1d98c19a0e6f23d1197fc82669666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879167b21a892fd1db972618a589ae91667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e9eb17ff2256e5a04dee730364b74c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089b4fe3ecfb27d2075b8e2548bb8ec3669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb3caa24909d4e7da1b1041edbcfe28670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16df329351eaa49e46eaa4ae89a327b9671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906f3bda0e3cb1ed19a8743a2c5d701a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83c1eecf22b0c6323a7e5d3ef1acaea673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b28b7aa09b9da6da603f320baf0e1f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0f5340685e6bf0774c452b43511bec675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93141affdde056edcaf808bb549443cd676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9828fc4dccc406542840aa9490726714677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5a45fae85752478823fe03277967bf678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a7bdfc3f9829abaa37b9f1ed261f4c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0b740a40c17ea18282aa8a3a59f74f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41be3831bece1f406d50749a3b72ad83681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe3e59138271b276314636ad1546ceb682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0150971237bb4005b78c640528b86c4683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54593c9a0c4ca59119b6b69056d2a564684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ea5cfae8b5756de945804ff6ebcc0d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07449dbef9d59f9a77ab4246311232b1686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ea12eca73f7b0cbe5d4d63bcd1affe687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbf7740855c9bb1c5e0c11134b5f3c8688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c2533fe56b3f77f868fbfcf4d45caa689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa43fdfe5ba30943f41a2fbfd1adfc44690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8a4a9fb2598a18ac4089717d8765fb691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826ba59a30bba5721787a8e15ff228e4692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ee0d9a99551722acdc04b027fc7a54693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e8bb248060ed48743e070b3ed0b2d0694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3caeba6083acc31521402b8d73931e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45efd88e1947c695816b040ce651fb90696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec53dd89cc60e7ccb4707f675763d0f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c731a9318cc0ea68dfed5d8d3f545210698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b3843014a13c4835ec61ba3d387f0a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9e84f175395c4c17722ae626f2bd27700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f573a8b78f411cba0a92cac8b9113e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411270557e5ed3d5d95b3d2fa0c59f85702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890ec567c6456a45f53fe86ed70ed925703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fe956fea46208a7769bce02078dd73704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62bdb4edd95b2943ada0686712f8c5e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ca3f27fe45cf266860e609938347a1706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c69cfec4bffbefb45328328332d7646707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8bdc5cedb48f9640c7262e2dbbd13a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cc59eb09efb0845bbd258db51fed72709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3649b1426542cf4381b07df8c675e22b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c73d3b613c29300e3b17f00e3f7d81711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afd4039ac484e82a79d07df7439dbe0712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c14c456e29cd5ae16d0e0c6f8c54aa713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575d01c7984002d65e4fcf0115206cce714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1032f486ad792076d3fa1cda58120ee1715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00328b20d3ea0831d6d52bc18a04d51b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2fa643cc1419594881908e6b6d6d70717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70969413f4bc22d35419becc25df26cd718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a06dfd0e04dbab315b3885f96c1ceb719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a88dfec23ed711ea0cc49ba60ee5eb720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cef970b06c922e39af6aa91f3e2967c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a1ad4d6330c1102efbaccfc792c9e4722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e6d29323559c3f5521c6ecbdd846f0723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc00ffa94af0dbf7419be9830c758fa724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71616042b85276812a1dc2dc72fe8bc2725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc52c576e133d962f6c11ad02f256371726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551d3d5fc48c326d31ef812850ff059d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7cac7ae06f0a33effdf9b0d1f54a52728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04566492ce48f6e9034d2ccbc2ec6e1729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7893a5407789ab57a866263442976c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f9a7e94a8aac588bd984e9938ef91d731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec309d9bf30d17a487d3383fa1d9ba39732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12c5a1b160ab6337dd2cf7333ddf762733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33df150758e2f90ed9ab5ff0e523dce8734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc988caf36dfd217f460d4a726165636735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1160e905a431bb0aacd82b60b8b64a60736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858270ec6541904be18c74e446f9035f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b255eab278ed6eb9a7026cfe02fa26738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d109e5194bd30aa3c1396f09949072739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc32a77cf17962cbfe7ab364676ca9fe740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344aa7c848de63bc5510b5cd7881fd28741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fcac7700cf203244e9259c108b160e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98ffda30cb107411c723c3e3e4b7e0d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcbd26d79d651a1da6987c8d15403e6744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be21e55839296a0ac28b4cd8a9ccf71f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9314444ff5cde72182cd128a3384a2746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e487c6a424b2f25e563fa678d47c4e4c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b481ef5f9d8fa81ca78d2e3a0be987748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f242135d7ef8df6badfdb4bfbea14174749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1303dbcba15d4dcf3c572c49cec1563750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34d90bd9c1e870c0050872251223216751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2367d5a3deffd0c002c4fbc7a36227a0752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28305910dd5c4c57bbcae894e1eef5ac753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8652c1b9f37cd6c09fa8b18529391b18754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da9529a2579b98129daaccdfeb2d067755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f14282d75589f34feb1ba3340a3c9b756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c68f11852833e8760e4459d33bbf8e0757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4814ac367b3bb628b3567b7f54a4016758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01888130c2d6df0210399bbe3cd7df27759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e136baf62ec32b3c47d1558a7113b4e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407d025cb1695650d245fa3a7bc447792.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a65efb713f0291b5e3ed59b76d31e13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcf2d7db0134239c8d40b0d38efae7d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3883558d5552d5fc2515f85b86b25f35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762de0c512c273b1f416cd764e38a9d46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59096347fed6a534923d338ed34cc7fe7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2f8aaa52972522d13e4d0bcc81ae568.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca694fdd830f0ab609babd66bdd5e2a79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7055b23a980f1af4867ed05ed4f562710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4592dc10b15a72b731c73391b434b211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f8d931cc553eded0aa4ea1d7bc6ca812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d09452192b1861afb6f0a589c4cae6d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad35265ce77d3f3def438ea851a150814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c356b02e001519375825466fcac2fc015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f053cb26bf3d7078d34d3e4764620f816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623ef2fae19635797f880974aad7638117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5606bec30844012080d8a78682958718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58abda428a20c87d41abc6940851c61619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b721803d61628b8c9fb6ca2bbbf2e920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1133caeedbf0b9803b10f6e15df8e94921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f446ba2b3e2e8e05bb5db43d3e83f65d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53b89253ff2190a2a26d2b7f73b55a823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6ed6489607df966742148a5764505524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00de35b2dd467794a7406e3941e0527825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483e526d7a442c0d073c7335de86b5a726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3632686992bd1acc10d796d7b0e8252427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be418b09f72054db6a9459589bc9ded628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62856881ccf5d53b8299d539bdb369929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3c5b534b3d731c1fdba28e23a5857030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200ef93dd3e0c8ce4f4f3921c2ca57b431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a763c87c7ec16fe600d852433d955db32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7827767ce6821802005e02383f0dc7fd33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32217a09e2091afa4c2ca8ea217a96234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8813d96ae90640be2060186a312a1ad35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8eb1ba45b223302b3575f69f2f1cf7736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be079b15f2aa6ce68d7b003d7f3b96437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef82f173e570d922cfb74d88d7bdfbf638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd078a77d21240a0ffa330e3c333a17439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e8a788dff232d7e4494af3ad07601840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ea5c4f3d3c97380d54d5c6fb84a69841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ccd07aa5615d51c284feb0232564f242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea989a5e03bc0e3486aa7c741478e0143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2077aecc0b9e2466ad1ae23a3fff6844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cc41474e40770a429cc50fc210e2c145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4525dd2a6c30286d7312ca19f0924f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b986dfd28200031936c04fa9f49bdc5947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9712ef34b54ea8af780805bf7610d6248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7739552a1b3aee52b1f09dad11ca553749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15c297750ec28bafc5b5bfdefe0ab4b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa1e1686d382685b079bf37e3e4ffd051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5dcb961f10ec5a9ab0aea37b5ca35f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50557fc2c7cb6f3f80f64764a6bc7c5a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd77ce561a6072d062aaa29627c154054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529cb0fbf8044c382c6b666ecbc88bcd55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144917d74ec8c16dc0f165edb008ba6256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b65ed5976bcbd2f342e77d2be4171d257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672eb059d5c60b96075be86ec55558eb58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169ac0ccde7bc7e15c98e93724a5eb3a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734ffa479f80b3e28e4a1dd2a120a6a460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa81ba6457a35667eefde33082f6d3bc61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93aaa4e18002f803a666915ff084a82a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123193e9bbdbcd757a822f5b50d9806763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5303e664d058e52da43591efd966ec3464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64999c94fbd7d190c1c280457d5dce0265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46dd66cecf93d02dbe7132389bdb4ac66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61c01d65275697f82af08742dab4ed667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4300c0d8f53e26b8a0515f5d089fc2f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682df26543d330a8d9ff038a2bb0366969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16b5e8b2176e0ac89295bc1b4658e4670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bcf50139203cb81939c6401310abf671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b128128c9ea193d43b6128b3b5095572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35553406eb19184795a374acd57bcd7373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbae4f2a953a118cdbc0105e6eb4841374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c386d311c2e38f6a570bdf12cd9486975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3238715caaec26f25e810bc770d8e36a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82e91cc68a7c3730228549c9c4c0a6177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383f6c249272c48ed92a32d71703fed978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e702c39f7dcca7a403eace50b1cc0fa79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8611007dc91350738138afdbf85d788280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840ee0e9d82f195bf07fc895b128574281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68008f69ca166c76b8a660d26136b56b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbab18cfe795cf9c828d70271d71230083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c607c5c6eb038fa2c8be067a968517b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c005b39be3f38ddd5b0eb872b238f18b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18e554f49231c20ab5d2a2bda18fcdf86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e36291ac156cb7a6e0dcc6c5c59b9187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085512891cdc63c3c5d8d2a60f506fa388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b56ce5d60f6176446cd587dc4e326e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8668293e6383f15106a051bcd4b8db5b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71afbd716113d8971f86748f35879c591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22178434fd15823589cd24468959afe92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bf89413ef1d84f44269cb20fe3bc4693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021117cafeeafe0e629cca267f63d54894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9e4000591d495a7f9a11be649580a295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3615e8df227f3fd85593e7f92106d9ea96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b36063b9c0ac2886b779cd5563481ca97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835a35e96a69ff39c4b34370e7b7cbba98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7757546645e7691de5f7599718ca3d9199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac8d164d660573d02c767c62ce9d935100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f0861cd9c03c18994b6d55025a82a9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc597f448a5f3afe9feed95510c2e1e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d58fdd375e253b4a8ddc4d508011d6c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df1f2874d896ccfedfd7cc8aa699c03104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0778538f2674be5bd9b722263a0e8dae105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35317f807de911aad84c72e83fc39881106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ae2ed395b6a5152f87a58de69c09c0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344a7f907568647b9ad91397c6cfb227108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30facf20a04b62722c01d317e30cb974109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57241ab932a5cdbb038bdc0e830445a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6025ffe030e34cc9424492d47f02c6d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f18d144aca2fa60cccf7e8dddddc5f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84cb523c0b6add588f606e02802e3f8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82713e69a3f59f57e2f9b7aa1366c087114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91416bdf7d5ed82a5a2bd09d465ff1c0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba48fc8c3e0393fe07084c4af0167ef116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2525df0165a25481cb77f5c9e571f7a3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8be5a90ac12311e2dedc23445a4c437118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1293acb654a6c27ff51473143177344c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcba2fe15efcdb86b7e03774584515f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85726d99313159c536c84e25cab7f459121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3695b24f5f1edc50cba1e0c3a6392539122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bbd5ca645eb5e2200e77361f3b08d2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566ae877c0bee57679fc19ad49cd6d80124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64293cfc192cacdb79f7a0dbe3f21450125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b83bb75fc6072266649747ed9b187a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb118f28d9edd216503e7e5036269aa127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1b047060af3210e7eecc92c73d312f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c0a00d48c359bb5be3543ea9dc6ec1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5982fd8b96207262d3ba7920a38a80f7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c764ae7dc7e0e10970a610b91bb4319e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca05af587646f051512b33591774e57f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8ddfe76e9090679e1620607538b53b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc8ed6aeea9b8e1074c16fb13b124ca134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51944fc5a895db8659500735a9d6b77135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26ddaa688cc608a04f8298747f05411136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a407817c10ff1ee82bfc154053889115137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b17d9727b2c4d7bc9205660a3a418c9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fafbb14ec19edbe415902b8656e32c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9f72c2c50dd37de97a1f790b0254d6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddefcce5379f9ce1985f6470f7ea3c59141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c457a90d20dde85888b6881a2e2fbf54142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ca641e00e951b03f538ac2101388e2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28fa28391fb4073ea7cc942e5d6b44c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db762a265c8c00c045adcb94333d92d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16a227c6a94fc51836b579d41d1da7d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c3c25254baab6a18414378439420b3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e92ed050430b92cc2ecd19c6fefa501148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbec92643a49cad2be7d12c0d9418d5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4570ed965ca7d03805626e841df8551a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7aeb2177e08f38f561d231d1848a1a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf46dcd8a4fa7907425bde29b9d8b36152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354c8ef28a1ec09b15d535fdcf5ba6c2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd4657622b12e36d9d90a87c17dd107154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14011d8a6efdf07e73a7932001b36485155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6bc85ca825439174ff900aa4020a4b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7a586ff94958c5d3a0f1105bcb8e69157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506582cb99f1d2e74d3d78954109f145158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddbe307dfbf12e5d4700e26b24db2b4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c24b578829eb4572b042778ac942013160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5e5db20219ce4bfcac12bf33092bd7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd774d177d7feab1fa54e2f902b548d8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d5786a706caf6ebcfc2d988e24ab79163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c74d5d76b5c348b013edc44e3ba5bd164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5167f281991bc2d07d9811854c9d71b9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70074cbf969aeb5e65e31cf31978d85166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f2dd49723d2f2425af683a54e6c522167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be12e4a5e9555d3ec2221f150d1f9df0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39eccd529df9713c6cc9186053a00e2c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d1824af3fb52e1965f3af2d955c893170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503395814198e882f84121f9946ab5a9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfea4dfff7de5395a99673ea77895655172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935d67e9770692fb9fbe338a9ab68fba173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb67238f79757abf0b734ee2642cb3a6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc75c5a8308c7b44faa6509c3769ec9d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15347d344b7a5b7a26d090e855f8ec8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2a8d0f6ccdebcd3871d640063bf5f5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07cf7ba9d35da1d50c40195e44977d3178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0766704bb4ffda75154757c5659ca2b4179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5736d74a469bd47b35946e7a2ea4006180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211a05cfd692b45f5353b1211455ad6b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509e2f9c47942f2198d4cc28be570329182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41598ed1a1ca1efb39a347435c56a825183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8fb9b6ee10f2727dfdf02ff3b4e639184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b39815d0c7fc0dcfa9b4265b1ea264f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbaaab861e36bf2dd3887719e0fd228186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed49070580fc4ed33dc3c8197876ea3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d993850bef64caec4f52c43cef12ba188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4585f020953845c453700945b1593b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69416d1f5bce7bfa3720b7db4452bfd9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701075403bc80668c4b8d681ffb7a01f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbdd7fcfaca1ccc9fc7d634a00e7122192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a8975bbd1780c1a6195bf8517720e2193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed78e274d8e32c7359dc3a8badcb7be0194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d265f88b1d9396b70e495721c542fa195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e161edfd09906bee3adda7a406f1ab0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36345e255b9215337c09ca8f1572d9e9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eab164790f739e16075a7d00fe5e337198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8862c2ceda06e9b8841fd4bf47b5b09f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caa1a45f7a872253276231994b309dd200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aeb0db1043d5c5fda33cc6621cb49de201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299395ca43ec519775e7aec14983ede2202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfba169961de08a42a04404ce679973d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cedda9c16669701773341f558ae67d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706d5426d3826a91e6af5e271017049d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75eea3b2490d05cf66daada0e4d6c3f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7bcd18b166f43d8c4c42e495517f77207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a2f2c3cdd171ea3d5c954ed1c1bd69208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad6ba9d82552a82571c52528835f87a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb5f4a83f69750aba4fcf0161ff5dd9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf69793fe0e5c511d85ceaf70c026a71211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b00b36de3a321dd9b3d8305b5cd67e5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7352761066127431e393950c440efca9213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3632edd113292409b27fd8b154473ff9214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889983a284ae7dc88f5e0159a01bb328215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6cf66b8a7ab23bd6903b250c7ac648216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52702bc80b60211a338869a96a7780d6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dea47db0fd10cd9c0ee131e7236c8d3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419be5dfbe748d4207830b00c7bf7dd9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb05200bc2f91a94459200f0c40d00ee220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01abc5ccd6150a2842a7c7e2328fac9a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780e081c6cebc25bf1a82b0d861a5f3f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7a09bd41ed475441d11920c73a8b95223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d444958f051a46ba1e300281d2eb26d4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d647204a9d89b42bcc6bf8139ab6326225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd77ecd8b7e01b589b5fe95e0d2c1ff226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f4998e9caae461c6147c55f72d27ff227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd37927091deaa82f3cc0e2148d4c0a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb2f6ed677f94e51bda52e50f73a157229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bd7db9b045766b748b45da22651501230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25448b2fe4a5abd7b63c7f3956601a64231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4400354febbf866204321fcdda0c55b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dabeb9af5ddfdda83c0e20eb9fe8ea233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a81692ac2bdb5ca4d8c23c5149c8eb6234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04268c02724c8f8bc61c3737e51ac75235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddca0a98eb083769e114a42a1b8e7f0236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73def936d1bf1db03af05f4f0346cd9d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f8ca0c2825257af3250945a8d5e5da238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7e695a7fc973cdf542902e9265d2b4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbefd5fbc25cd1102cdb792dea5ed19240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e35f8fb3c07038603396b3e5552722241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f4927b1af4b7bf0c94ab5a438222f8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49621c0b7c1749f9b9e40b72ddefd9a2243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ca9bb30d091745bc64cab1d36ebea1244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958bec3841f6e7842062e9588e2c0c55245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723a1d84097f10b8b0cf5bcf65cb8104246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3b69b503ccc8b9f0e3708ab79f6807247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e0ee7a97f35208f5a4dd41e4188c28248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d3b6143bc5545dedd71c6718cb4d81249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa12b98eb0f38392bf7ca0cc3762dda6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1389b5cf25b44b0061fef1092875b22e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b638e078f8fe0d285a1920077997a8252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f364f46083e3a08e97268950fac158a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4057f93d3ce976f6e8b0962712f4c2d7254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603de4f1c02f6b3a4a3cd8279dcf89f8255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e683eda09b65af219bc8c1ba556099a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590005a18783c4d978048d77ee605a8a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546acbe9ebeb5b3e573a53573e1473a6258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf010a2155ce55ead628314145dc6140259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acce5c7477e3d84fe6f1ecbd3219b38a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646220d8daa9828d742236e5171f750a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cea01f3ec364b18a6fc17abfc9251cd262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe37ea1908244ba5f176c8d382ef52b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8265728f460274739adab2a10a15799f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5cabdf8f12ea58dd0be72040582905265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027f034aa8f6e3e189d279def9594635266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757c3527c31d3171fe7c150e1e1444e9267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109a7529f426475fb96791896df11bd5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bf0d890b1f124a09ae76335c5ebc93269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e0e4f8a986f78aeddcb28eacd82430270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f8bcabd45cb886cafff1a51fdd6910271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c08c0ae34d6533db162c16cae2debe272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387e0144ffe558e05f99d83c96973f2d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c7cf188e4126de2b2840bdafa8b1f8274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ac8150925687f0e2aac54b4202dc14275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6312e5432833967c5d35f28c65ca9a03276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b8bded09238e0291805b3d00f7319e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8868f253e18771f236035c09837689278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2b52a5771b3df63947d9b079a33f6d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277a795071f13636200ca153fe2d63d8280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cbd776a52f527399207b39ec52cdad281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20777ec882c46ffb26175bf497a018b2282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150fd74ac954b89966a157a2f39da1a4283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a910ab631a19449034a8cb7650c6d24c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446dc02a31de11a5ca0cceceb04abab4285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dc6f8aa1c5c30257e0d160ade7e8e8286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd85ca45df0f2c45509b92b1c6591665287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca6184fce4d0826a59862d13782a553288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c32288deeeb942821b459bb91aefabf289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b24845c767218c3c1d2591c0958292290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31589d1f12a2cfcb5f40b6fe8815c21d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002ddb259a3e624abff156887d173350292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f76f2d84086149ff15eea498b6bef0293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c431e4b5d0f2a04f29f24a78bc17ec31294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2807096e7a240f24f0cd217e7aaccd6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9625a14e3d8c6473a81aaf39183bd678296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152037ea064d23a387ce41ca926ff75a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353784e03322704427f319e84c601741298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b6453e5f16a1d42ad308f04eaf7618299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5459d03ee84d7539f30f0155a2ed0a2f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9240847dec99c67ccaada3f170c832e8301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a046a2f96c07d9c477db7cddb20575d2302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c9d2f704749a9f6858c20222852e0c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4c21a287b3752ed6c7932708c936c9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1cd6065457bc5665db1c5a550c53f9305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0340c59316b4f0d17229a1091f89ad5b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a422575c93b0566ef5338784f10f60a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5ac7a1a006608f92fbd5b4951b9feb308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae40283f25c76508a33552025b6b4c5309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af30851b5f2f9bb347d85c21d6d8fa9310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830e4312fc37c2aee7fe2cc12a9c4877311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f959bfe989fcad303f9750c4e0fb817a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bab33cec9fed17677b7b79129bdf0e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d077a3d72ee1b24b1d1ab96fc34a224314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d52affa7b33b42bd4db3a7e358b02d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5646ac27c1ea236c85828f97be6db5316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a25387d70c915d9c2dc9416b71f2fb1317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3810f4b919040a772e91c1c942eedfc318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8164a0e856a2cb24858db6f4bce6a9ed319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b543ffdf1608cdeabf347c8bc70211320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1b373dc5609f673dbbd61257ea055e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c420b414b373398c17991959b72b4d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db65fe29a3493a51e465e4585e67af32323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02704439e749388d672d776300eced4b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c42b5e34d277336abf69789d79d864325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf4b3cd1a1bdc07e11c452fdea4fba4326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16066d89d935213db574100ff0f778cb327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8dad4e19770acf47740ea52f1d42af328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4631fedbf3b0ccdf507ec16a1da68927329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975db46e75764f883f02e0adcabd63e7330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd5359fd160c4bcb9b910a319c0aec4331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f41dcc28ac1be7e2af3e6f2181f713332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49379e5bbccce5b66b7f12e6dc9e51d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd542c3671af4b5489d4174e421de57334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202be264342e49983b0759f4f6f23e3c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25d09baa29abda4533c5a963761ffe9336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13de8c7633eba84937496f349b946fc337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bfd58b60fd8bd319dd649d6fcbdec1338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737e6ad79444e337c1ca2c7b4c07201a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71b86cc21998a415c54a66a849bf3fc340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1821151cc8b237e0685003d42378d2de341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baeda1863c8505e5e3324a63383e9772342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5011520d8be9a720f04997f6d1e7be41343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403110dbbd09df0755f46b8880378eab344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57076cebdd471920d04c2a8c8b3766fb345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1a8d0581c0921aa6fdb43df99c18cf346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ba11913b6453c4e19d134ab092006a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235baa3ed2fad272cde0160ec5e82806348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d1088f42cf5e1aceb1314b7dba1e5c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd67e9e303555b4686b7bf7c410bc31350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae216e2ca7c7a23e216870849a38c5af351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d80aad56bbe36a7caeceb3724f12eb352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dbaa4fb271272704cee2b1bc59f628353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34b0c7f380b11789c9f62ef36ec8377354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe58fdbcacd9e9de9bbf25ac42fa9127355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd1131e6c904888839c305c02c1e302356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788c54ff4a6f71e8ef6a90d778205699357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3ab75b52fb8b36f81565c7b4e663c1358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e740dc4407594801abf1ad9664469a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e169e46726c4a9f6d67c815f93784c27360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db3fa3e6db336d1d8ca24b361c37104361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2640982ba7f1f2473a8a65ee2d88d54a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1410176f80ffabbb74a620758a26167d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef587e4d341d030b6dc484941bc60b1c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e37d97783d2147063bd98a38ac035a4365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccb56538a031292df942ebce144a145366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401243ddbcaa51cbf001068cc91ab798367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854331f9caad8c03be8f4294637a925c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8240ef4e70505a10e886e5ea5a7b7b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3010819cde8d69ada0b598d83219744370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bd18618e1480a1793e751d30cb6f1c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aafd01f41dda1911d7cf490650e5bc8372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12b782b201a4b4279985e029bca7a58373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7242b4064f56107facf00e6066198bd374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bedd2b67e3a40cc06423b03abc3fc6375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809506d8199c8a46e08585ef127e1530376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3ea429a24d6dd18cd5587998165871377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede4d3504486b4e5d21592fbbd52b2ee378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de4c3a9b2789b914799fd2aa52aab9d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54d25a2415f33603c33cb7e787b6de7380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34131d23e594621768a44ec110329f11381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896bfa3b698e37724adecf45f6d94192382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9273206d5141040127b9aa2eb5e9467383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045f2d5b14d2ad98d58d1c76a2fdcc26384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1278eacba7a77bb29516b2baee2ecff385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d945a5d9197bf191944802c8d4a6f62c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d878848622860f7446c5379b377da8387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23609d918866058bcdb718c5814fb0b6388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf6ce7940337f4e70173d0277761da7389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a57d52306518ef154f8440f9aa35f3390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0766f385672c58e95c1d9e22e8d83df7391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb9a4df48958941ee874d3ede1de304392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afa32da46087dc2815b94a10efcaa43393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a606680df41d9056447a37310c99aa394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38d1bc66b6fdc081c1bb42af677c728395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80781f698e82ea93fbff1f3ecbc402e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b137566cb56f05e32959194adaa364397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1911297aa48f77f575216fb83ed6c1398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb607ce0ebf0cbbb66d252f3544f189399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db13b14a368d6895cd96ae2d40b3106400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a576aadd03641d145576c27e1f61d1401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947e11d8304f00a99289cd02af6182e7402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba06d468490a5188f8b9bce4ee5a262403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b129968441a43d337150b04335a5797f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247ddd1c8c40fbaeda9bc0ede7d7428b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a09f54805735c1c65007816712aaf2406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb49f24eeff8f5de249a2d6913ca78d2407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03a98d2515178cfaa6443cb57ecb924408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8576051d0f1559c3d3565b58e4bc96409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3263987d7e1bb931a178bcd43fe237a6410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc32313df9aa1f610e387731fe757a05411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adc1cd030c0fc84085e0910aebc248f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeab665ff14ed8305e9565d7bcd9c973413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4baeeb08660487946703f08636135b7414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e91c6706664911331e71e141efb14d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8c8ad6537e83ff5052a9ae464eae8e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2703d6f592dab81b7130663041822ca9417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caef55d041db1338ba8ab9600340572e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd09f3556d042476bef6c28d0ca92f6e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5464e389041dc3f988317f6beb8aa586420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d089832c55741e96fcbd5a6f6035ef421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07810a7298958a6c395356dd61b611f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1572f79e52f84044e964ef0fd84533423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb06d1b7831da1aa7cc23006c211d6a7424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bbaf0f1dab027e0b63aec298e20b07425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0f219e43c3c4d59aed2dc524552f4a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca07d0c0b15c669e1be8df07879a1a35427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e4578c4432f7ec48e6919e189e9ca6428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7402120c3eea0d5365258c331494a590429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3207c42371fcd8d8dac63444fb15c7ed430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf567b85acbf76e33f1af20ad9030b84431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20edf394e3f12fbf024dd150c6203813432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efbbce1bf3938c3dfccf4cd39706136433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da09e19466f07a3437325502bba35a26434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d5591caa4b69fc2f6c232f89836f30435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ed166affecfdd3efeb25892114d6b5436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c015895498a63a5b35d236031130419f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc1bf7023d98ff8a49ec96f26cac368438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e77907f6fcc8c2caf4df2980441c13a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f729f83dce90c527875d2f504c9ef00440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d59d31bb61e9284a20182e0fb32fe79441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cca16fae291c3db4dcc7e38ebd55ea0442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20828ce0dbdc6ab3d64508e5b2eb1046443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c51d8b3793224a4ae9ee6bc108a710b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37bf62e010c193e62ab7c9ccd6169aa445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba1dfd0693f2ab27317b02d8ba22b79446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bb33eed49dfd120e5432992550ee7e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe2deef80e9c67089d4e44ba6570eda448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b898fa710a7b239cef4a7a39c190bdf449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b8fc721870b4b5ad50f1baf14f6d6f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12c309a9b9158727929530c9bccc345451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395016d1f8cbb6a98c8680e50475d9a4452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9868efcdcfaa6030bafb137ed9aff870453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5380ceb6dc6d1a47a9ec11b144d00682454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31133456763e4bcad65bae51e6cfc740455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fc0617fa8905c957a87712577168ae456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67f4b22799c666096765b37f3d3c74c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533dbe81098b425f4213520daa76b574458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d467a4e32b5788b4a738451be375ac459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428a6189f852edecd66f786bb868410a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc6e5c0bc2b05ac86c20fa94ada4a78461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc87e78059c15fcc86f7fc93e4d0f9b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167d517d4ef0e0ac5ed2f9a8ea0e2696463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfd631d31d3729f137d186a5148f0ec464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7d237dee96ddb9bff03f4ec67527f9465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcb08019a856c2bfb705ce27f8dcf02466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74179e1b90ecd13a18591b03b29ebb27467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6451e94b4d3d4437057d955fb6a9ebd8468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be005d6e31876a1a970d3aeca56facf6469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d913f294cae5f95f8e4b7298308cc169470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e03314a2873d6b2a6419e6e09e60b1d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070ad52048e1f80938de2959dd36b388472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7cda8aa852d308331ae9036b15c8ac473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09020dcc1f35024b789ae1a3e0f1f7a2474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e235d706bb6d29ac0ca53238460b49bc475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edae5726981a8d1c7c838f6fd6403bbe476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7316946c40ad6f78c72fbf4a8a757452477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05479ee4eca408993a4c4640cb5a226c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d912789548a2757e91b652c4870cf7c3479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ed4bfbbdbe65db8ff9b081bf6c3e93480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2612a829a85fb754f66ed4844c260e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd634e3565c653c57d4d5290e30dd85e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3007277efcdb31b1f6680d1cb167a6a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c4b5367e6577742fd11259ed7fe928484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5498b2f72277b8b65377ebc05f113e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09923888a0b8da61a6eaa11294c6f71486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf899fc94a8904c2771f86ffc18679c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c87f06796213fb95974dca3538ab80488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2295fbc0b9fd674be1acbbb945c365a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4234a498070f84b288f441cda6b3982490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545e18ba05bf68c57f1846bc8a5a9222491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e1a1cebd1018b95efe3a4ace22d7f7492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cfaf27e89f97e146431604cfe357c0493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22420af52b360bc07754b00a92de0973494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f56f513d1acecdb110eb146b7319af495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0caf8e0460e009c04e5c8af45372e9496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774362dea2e819a29db974321aeed681497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dfd024ec8b8e51981e7de2e8a15bd6498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4433cb4e740105c837371d5bf045a3ce499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f0d469fd601db3681a2e59c1e186b6500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9488b10b288dbeccf5727fe41294f82e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0b07144b5986470d619575bdcac9da502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd52c2d37b2f9930e9bcb0c94609df7503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505120e0139dc6bb080e4af1683efe14504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866b1b8f85d7e51c0a9d8687a07f4c9f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969b50510554563b69a36cd6dd19b495506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f64547af26430e840d62a2bf86bba8507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70472a7cdae81ea955f3c06eb0794e39508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b4583df4abda9f43354a011b3a50a8509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e5f483d8906930961968521d716712510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc220a91e62792fc0fd48b8135f52c83511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c301db0dc6e9901f1b4c310b3aea490e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24bf484e9250ebb534aef622c14b9b4513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b995e69d44f62b95b756136c3b7ca86514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a67aaf5889c107b8ea1b9e608fda1b5515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23688480bf24e3247ee7892f877efecc516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6df84267703f27b9ed24aad751e32b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7a0bb19cf18aa87e94c40f2fac1b9c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14351d147f497311b3864a697d06ea07519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47de353041fe55ebb01572a60b4688b5520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae485dde79b21c5daac949af349517d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ce8e6a01c6629c6991dcc9b0eb60ca522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dff0a666127eaa9df2744ef4fa9dd64523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855ea6d9ee0924a6871996643b911790524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98ef5325ab8f1eb88e150c4414ed31d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f345497c09330e5d150ecda9e390256526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8cb288a14302420aae10bb9d5e72a9527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe887be9bccc86702866b70ee79a5de528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179be4698d5f2313bc01b8a8fd5366fb529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7bda77bc18d19141888cdfb63d422a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6b0641bf610ccbc5959f6bb0afb054531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da29eacfea81d45e021b6a7be3752a34532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a81663aa63a2c4b6d3d6b5d32983c8a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b5c78930c462745f48488d1ce91ffb534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d04f7c3c5021f7aef0c80e07a0c3c7535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa3418dc5faa483ab96bed466bfc37b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13991d2c9ebb572e10a551055ceff561537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c4bb41a9c64cd6881452e002cd0f4e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc0b2e1d16d83f8ac6a16ea8c88535b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce05498984a4d4c380b2f83c163a74d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da66c0ecfec2145eca61978894c9bc9541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec5207794979567fbecd2de2cfcd5f3542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353b335c231d998abedb4b02c26a3cd6543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90b66a08c5800a36a4e0167d3dfc4ab544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750289b7f5d435a6b8bfc167abbb92ce545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9c4e256d770c9f7bd70a0702c1be08546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790583e442a8bc4e4b4d29ae60b2f11c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fafe69eae3c9011f55fda0e3d976fa548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b897eefaf6ee589617d0272944e9a4549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ae2039c5e496bbf8b758fd39624ad7550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593359d88220c28b842acb33e06e5441551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242279ca9bac32986f5c0e6a6082804d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd49b605ca7ad7fd9d66a99e62292fbd553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12063d8f26dcdd743fd72b69a4881d24554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fff0741f19816e9e75da85f4070bd9555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84766479060865bed331b23c67a5e5f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf743e5edb2f5209d42581853a7e3d9557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3e25845496b18ad3a8737a8961efe2558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a183a06391b78c4b12757700ae9dbb30559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555489b433e46d3c1e5bf3622c611a7b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fb5c7d4064d42d979403699f26681e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfb2f6246dcc9b25f5217e275083921562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96133199465ecb8f39edb5fcfb3f86c9563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb925cd3980160bad6779ba9f9ed0379564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2585a35094c26e05d12b74e38af0bab565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bb20ceffccec36d90aae1f9d051f05566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353de8299eb4c8fc5c379788d4e34df1567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8542ae1d927a1121175aa540b0db715f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2069d0a91e58dbfcd267d71d45a91c3c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff03681a6eff93350ed7d06ca797bafc570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61e2916ae26bbaa721ab91539633423571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1714209fbb4551026efbf1b5ed082e29572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c77f46f10bc9de95f0c56b4a15701f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f96e7554706c88793621c609b3380eb574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a7a8a12a76d5cce8ade735f20a1d57575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e354d95986d4b46fd28bdd9300cce31d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d221527b17c90ca2d4709588a7977e84577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec35d91f725d9e3c4e641c037fa1e7dc578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30a8c02d1254b8a06b7bc51db3e9fdb579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0b6a6362563d5c9046d9afb4d1b0fe580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eef4ebdee309cc98fae015749bcbe66581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78fd3853b11d5268e55b83d95e1d4c1582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0326f5dcf415eeda0e29b482f6d2e4583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b0fc8198e41c1a799acc8d7616d3bb584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800e5966007f45aa93b25639b849a3a2585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cb61f342c2fed34ba31ff1968d9d0c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8d2c5015cfa0871aab34fa0185acc2587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ce936491154d13f5cfcde8bea8c471588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911be0e182f6115605a3f2a51b198d83589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1a0bddc4f7046f244ac46a58e58631590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1c643cbe293e5a340e0d4c8b441077591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5095a67bbc59abc1be3671aee525a599592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47aa81afe9d55d3a39f0d27da109bcfa593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa012a4556f84ab886c2e8dacb1b874c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0c86dfbb2b121f5d43712f10419f20595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7c54128d7f557d6d2ec414c7e6f962596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1192f32bdcf4c2caa02b48eff4144a87597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f423cdeaacc38dcb0dd8c6b2bf98bf5598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d810cce3a0a36cc128b5a74a2ac647d6599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc726070741a3c93e95938b152d0a85600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4a718422500ad7a2fe68677aafcf4a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef0510d3ce0f617ec4dc0d2de1095b7602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379f70acc150c88c085ac4e09028485b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3852fef0649f3ec4511685d2d6e774604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9730f950e80308ba50ace25517d4fb14605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdad440685879f673860db9866af822606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08c6bc2b2d194838d72d38c840a52af607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31fb9cc28c04dce8900c8c8ef8b7ded608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b51c0c467924cfc4461da2331e5fbe7609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed19ff82d8f759d102f1f768098502d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c53369bf15e308d6a27a6a99d80834611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f098c55e1ef63cd4460394f6afca122612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb261100ad9c2aac69ebee30eba6cc5613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08498051ba8daf891c64927ab78f1b76614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d756c8b73865eafd3c0afeb9336f414e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341e831d7da8e00ef04ec025606cbffb616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859c78b9567fc299fad077becb4c0b24617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c0bf3662797cf5f99be72da763800c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb73e235db70b88cd614b83994954ab2619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d28d965ba76decec4593c8b0e963d8620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e554c06dfd164d195751118478852cc621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a53dba03ef031fd571b6d2e4c61f38c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5894e8f12ccc58582d232511107c640f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204e0fe21dddc51f5d3ad276ab5c97b2624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f611b8dff82012cec80ff468de76ab03625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d651b8f436955e971b75df0a51a2c2c0626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79164602e8804105cb381460ec02c4e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54e76ddd5a92b5c89650c48a6077536628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13143400f074ab3c69651adfb430d28629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d47539560c3d13ce240ea77a1e6f76a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc9d52f3cb25185c7d6ed77f4852a6c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7b3ff6c1b455935c1e60cff2cc08e2632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6855fb08c1337361b82adf381640ea16633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3393c06c62a43a365e9b877d193f51c4634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037093890c2bad16106a9d99243fdb3e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9290ccfac93bf9783b689d35c3657e56636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83239d51b92b1385a80a031c3a503ac1637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857cdd6217b2d5d57798f47a81261070638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dcf7aa1665725449db11e250d9eabf639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa0ffa8c6d9c565a005e913a8108ba8640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad3fc05a08b2c280b724f54c09f921f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dac4a1dd3d7a5332279f8766171c8d0642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e1fd2ab7483b267a8737c8ace427b7643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ced4d65f9c48382cf995757c853c38644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c12eb0ea3c03489229f0893fa922f7645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7180c036eeb8922996bdd62785615645646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8367053250c0a2bd0ce4309da666c9647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994c81f1d9cd272203a235a0a50e6288648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdc40b7e7bfbfc60f9a8aaef41ffcee649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affb1556b1977b5f1fb3bf586fb49aa7650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b610b8ca870698530da5f44d7c85266651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad75011a123eebc89ad81e2b39803f8652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e3d9cb1ecceb9d4ed8539e233babfc653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5d7ab601410e4b62bb77a475600077654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0f9584a47c3b62a5ae6ff54df082cb655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64eee53e3c06fa49804aa50a5b54be75656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a0cd787d4db2f1df80c6252782181a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa2582a5dbdbb6f7730dc0084726edf658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f70ac0291a187a25b1f9cb34b5e69b9659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4d8463e3803e664c4685365e02fd0b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7504bc39462fed011f028ae7d1fc7d3661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94a6d6a792c5c29e355aa12b974fb0b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1c5e02b8a2a6f3db2b617fc6585350663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b6575ffc1b9c3cc1864dd54f55a7f6664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c681143389b3b5449a619f4072a5383665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bc7af1ee42a10f957e4126559b03ee666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd162cbe4ad172758d7304eb5cc426e0667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143fe78b97709c7d063b9178c635f9b2668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba051aa9843fda63dad4a1fd8e7f610669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111efc2bd5d21924c71c9d16488a1c5c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9ed594c92dc450ac20e1d477888e4b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cc7b6cdad3deb9eb2eb1c3330befe8672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50afedb490210300186de8c6bf0d14b6673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cd8b58cc75654c08b8b2b1728b2705674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb29d8188507b8e8390ca7c36e4473e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771ed516510fa108c369b51c5a97cbea676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092a5a4912b0cfffe32beb85168c22aa677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4bad11ff6e4fb4b425dd9a6279edcf678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0964745460021e7961ef450c33cdb610679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819138d764eb15ea6a4c10f3ab7e26d5680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d306c83d1fe19d31b6528f8515f6d21681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d354db92d2d59cecba51ac1a0c8ab611682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480a1900085de40c88b33b9c2633d563683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002d9b0b1861a1401715ef550deaa7fd684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefbb885483caea454756db6f58a9be3685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305bb0481677c6b9715bdb5cdc6b0ec5686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af29a0b3c2e93b8e227c1b35fb2dded2687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1303d0439df02492939141fef6185d6b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a5951b34a9af385f4f74a2b22238b6689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f479b931944e637325e336ae93b60f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c5914a07b8143c036b7a33de6d7a81691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e409a30b2d394a8d0c01e4f603dd77d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a02e3ad07d4ec18f06827477663d2c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10ddc18252de6ba56760eca6e825801694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15b667da2319e081d9efe201d34d174695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c098317d56ed176b7abc72532da8120c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dce1c9eebc2c418d937f635bc4aa9c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5b3e362f2a56dbc2cd327926a42e53698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d42d3b9de71d1f0b8b9f95e9d32095699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6ef0f58ac005bee9f838c047b4ca1e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55af9756f6ef33443fe5b04beb37596701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2c4ff1d944de1cdb98485e61ada9ad702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ca96bfbcd46c88a75bbd2381e013de703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef30c11b7127e3e06d6be0d0bc58e9c8704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fcc417fa7e9320ed69fdd0ca819785705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388500d948d3aceb14f72e9f8aad25db706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f2d236f47d2c256126dbd10c4ba541707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec2fca7a978ef6e723aab97daed2135708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb8a51ff5003dacc7e8380ba77d4de7709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd64c982a5ac96d0cee33fa3ef8ba94710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c501a274c69e8dda4b37f4295dad1a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874da1ed60df723666938ee1815c6697712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e4e27655ed4d25f960ab9cd5404b79713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb1589ad0aac41b9120cd904a6247d2714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afab041af14509357154cb3e807a6144715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1171e291bb67774b250b5a930928b1b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e13b7fadceb7b95aaa93dab241e647b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38866b8282781f7e8c1be23530f87cee718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d15d19d2cf6331006774fb57c8809f2719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1734354bb95737ab22bb41db05ecbb720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef000fa7bad7b00c90ba93d3ef042048721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdf4c1e75fdaa866a859fb4a5dd4cbe722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c09c73924c6268d021b9a0a6cbe830723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024f4e50dcf71a7a4f9879d8e0f5fdfd724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e340888212a4bd8a3c01e10d0f30e1725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5233260a5765a7db9ea43dfd0c2f94fd726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff874ffe977e24dbcccb32015511b6be727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd07a076d551a69562b86cf68ab8f3b3728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec26b53bcf1d19421f6d70d9e18b7e5729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db90453703906013fe28cb1e5e61c37730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac90dbb2b6467d046ac55d0012f11f1731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3113499315d15179890476ec27709f9732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc0e4d4df73db3e77ac476fb86c00c4733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0980018984782765f9232436797b5a6734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9969d31c4c9eef9a367722aeaf6353735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3849165da4967ebe27aac44ec4fc8c8736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff94de666080cb67256044f362f61b4737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03bc501d5f8cab8d5172781891715a0738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668788461972880993d4ea9d1cf736ff739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac8fd23a653ed1f9c422910fd60ece7740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be21a37529a3c2edf1037fa3139a72fc741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9884c744fc2a6578405380422600cce0742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476353248a53646a1aecf9f583836e34743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80eeea9d4eeef8372b0d1aea36e95605744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74489148ac042a21c9394cc91f7c6bec745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0e811b74a49ef0ffbb938bdd60c68e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097d69014069e509658fa274263205ef747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07db2ac1f19a449b365926b910a51b1b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477a62e97d88c83f7abb2159e1eabae7749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9e178dcba953ee1a6829975484c283750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba89ec4e78362c374033a49ea5e2685751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6870d079719ab9e25cf1d985a71ea128752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca9a92230d27398fa22c329fc14641e753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6fd5b05154619735e8ccc32e508d53754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9cf0931974a623dee73dc19d594a7a755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a77e2c40bb433bd67c9b4a6a5abd22e756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f49f6332e041b4177cf22ee2b415b2757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a65dcf02e2503e9a8b8f8da137c931d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b72f5e8727e92fb64d1e7fd44fcd94e759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>