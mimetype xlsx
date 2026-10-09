--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c7b691087fa9f33f96a4a2d8149d441.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c516d9770bebdb6d299874e5d4379c22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69228cb265e5c08a80cd5035408e7ebb3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3deb7037278ed9c9967f365e4ab65504.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69155b525ece6fc0ab195aeabfdf91d85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d9d1ee8b22fe8e3263a32ce52d8d336.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f204307f5995fa1fa6bba17c34d1a73d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8e65e67c49635087e7b35c5b11b18a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8468ba11e506d1d1525d8a3d10174d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89c6e1a173b0e4d24020c3d374d5bef10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b273d93fab6863948b9224761681220c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914d9f52db076b1cab14858d9b0bfe2e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7f6bcffb0f4127462248541d4c0e1813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a618d0be8ed2032a8be8e862f28f80414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633649d93b038d952aff4547bdd749a415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db399587dcd101e17246c6373519183f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2f9787d6d1c39cfabdffcdbcc26ed117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51edb901f60525c4d482b31dcc14318118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38c64ce00c09962505f9113649b8e3219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b589d61d77056cdf65c36b7d2f992020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638594b522890a1a16bc9f1d20bdd96221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15aa94aafeeb4573d9165358ec330c4d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54663cee1de82dbc2adda9f3a1da030623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c48c2bca6702729b12ad3c3607fcdf824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f4020d930c0c1a75d56e5438b1ff4225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91f25369e8b3820e24dfbf59087245726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce42ff53587989b11f327b5c9c8d488127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bee6af03c9f1107a0418eeb4a8a487528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a173c7ce8bedfa4b4a90f0e78700c529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f06eed229ad01a3f1af0f46e6aba13c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e7f1ba4226fb4de8dbfa418b08790b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a863e02bc1c2fad38ff8050d782ef4532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb8f2536ac1fc295717036ac6073e3833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82d0a9e8877d39b607428d275ba103f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc69d517ff654540e2f15b06e2f7b7035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4af7aaa4fe127eb2302371b58700bd136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11c4048094822d41808a42238858a8037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ae3101f4c6c2f588a8cae425d0bede38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c50456abb0debd3e689c8709868be139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed48a4f63be076ce54a6083d723915dd40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda10e9b8ab7657a155c12f5bdaeb90941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278c6486e360d05c5aee881686988e6142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c187063239309c0b74801d20e1333d543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea34496a54638934fcbde264d6cdb4944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e639fcb3e081057f163dcf3a08ed2ab645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6786d53bee92f142da84677185ff1bc946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76b6c149b3a32ed383981c3c99f1cd547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ededa98f9b348eaf00b931521a6445e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc0c1bdd80ff155ab4964d8ef21514e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684298428e3d519a5f02017c3238995250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c4fba1974e11dc81b732c774c169fc51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9473733b86cc9e788d2bae40ee432a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7be90c944396c84ac60cf1fd0b87de53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611665a873398813969cc06ac947a00854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a4847f43b7c30a734323c6b282f72355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a527a3fd02f72091d427f58960fd93d756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35819001a1a29bb6fd1e02f2181cb0a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588dac70a78c5aa1cf75072d5362ed1058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e72f6f6c9bacb919b1b266247bae8ab59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4206475bdca17be2850daa07980d59b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f65c63f1eddbc807b1bd2948506519561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcbd77854f567f0399c73ab011899da62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e810305532f0785b232b5ba11f54d9b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bcba423381af0904a6ec855e55999e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69bab9dae48fc449539689821f37cbd65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe55f6a11009ffbcb0c6d65587642a166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db51fbe872cf3824c560c2f152389e267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f6e565f23d140dfd36d6dbca4cebf368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5f97bc0156164ecdb8e989d5b1347269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dedc02f2bca85ee2d1dcfec0e0dfd270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e20e4fc7820fa834a795080379a58271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c523de1e287ad646abaebc2f74275c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bb84c52f7c4e17e10dd6c42544ba5273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc262492665866c1b24bfd5db085209974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d0b955bac2ca49c6cfc92a5e19b50975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ba8db639b0e0dc39b5053e2cb5588276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ae4509e45f410b7c2fb1994149c4c677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c293f0b1447f4bf23b30d4791cd23078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8512ecdbf29331e972044fb4d5faf979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc9c940a3c48164411382f7da407a0a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691fe323877f39ff270223fe756021e981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb91a94d8aca67152519b1cbf747c1ab82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cd8a2528ba40f2a50115d1aba2c07283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f944273e6a7a43c9b5054382ee838af684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e0fa90f4bc6c478d2ce3de5c6b10b885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbc6a13a692441588c80db275a4845f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d99e0b7ad8128a0f0391af2eda839b087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6289991720c06269fb0357d9009d8888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec8de8130105b24990b53ad1f51f1a389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dede9d52f6020ae613a83ed1fac7060990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef58713905511bcbcd8aaeb0253791d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e823d2d062cfc9c76443e897a402cb92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70ebb4243bd05c4819d1ccdbc15bcc193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b9e3ad034a94c3e9905d534610260794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2429490599eb03de8269461072a40f895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca6f553856e551871c01b3e963f8bba96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68a7637a68c4f71e2fe8f97488bc73c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3f2655ad861c00e383957a140a769198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef2425a768ab2dde44541a5cb3aba2399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a3317afa30827f8c13a0a82bda3c2f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04057ba9f9fb6b7ae6a356beb58cb72101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ded7aa3dadd18eff60787278e370a8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90489c2fd3ba102ecef1d2baa954d5f7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933b5ecc98de60471d0fd632063894ff104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af148ce5efef5716eb11087c614659d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645010abb05fe20ee96904b040377467106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17ba505328ef40745a4fa4532a94191107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e8ab122af276214c1a48bbfcd6128d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49d95a2515fb170d71a8033050f999a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b204bae81341245fde25cd58932117110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb42e7b26de65369ccd2e62a49d673aa111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594d60c225866db402d18bc19a9350bb112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d767ec5b158800e21a8a7dbb14c7462113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c917a84c165a589562b854fa7556a124114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cf3d6816993f8668848a71fb908081115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681682842cd9db911e9adcbf674407b7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969d51747f0e834592a17df144a15907117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed9a765d6811f304fa2d97e935e895f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04fe480bf3c41d573f226d3c420ab15119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fd5146f843c5f4f461b0be624cc985120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f29370f1c13e346c341c2aec8beaab121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570dceb621b84e4e264a5f48176e2493122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d38d763f0560f9ecf85df6eaa6427b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f653cc60f1a1173d1a5a40ee4898d6b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c5d27bfe592c750fef5563fa4d6fd8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94baf74a7db1ef4268228717485fce9d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d218cdd5e856694b95e927a0fd0ee6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59a31ce4bb5e04cd9d20b5885934a0a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa48c061de26c55c2ecb67da26182a17129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a336f6c48657f4235af7e5be17accfef130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0efa8edf7b1a053cc219c1a9e9fd4f5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660bd7f660720b2d55e4cd42517283a2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1399133757dd8f6e09a2c0d8fa7a07ff133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2717bf074b9e68a08bc2d9e0330e9b84134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12e610d1e12265ab075a8148a8c017f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15093e3b16068dbf012371faba52c8db136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c400bc288a845456f7213fb8026ba7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68271adac6c33ddc01c2adaee5e6237138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8273b5d4991cf096030dbb0516efec7f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b88b863eaad853e9470b06173f1639140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb9725628ce1c7b7525193058593d41141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8b0168dbdc6171ec424e7cbdf12e40142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a685ed8f24cf8542043f97488c7174e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8b536bdf6e2d99a60e407ae08fb879144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79508ecf7dcf8d4afff5788ac000925145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16f53cf243bce1f88b4d99b4d07be55146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d0ca84412e23bd3ad80e389ce23fbf147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df381f2c8cb747457b86282bca4ceb1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4479232eabf7bcb45b44c68efbb3d912149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5843212eb6b99696fdb625f3cf03ee150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33481832db9615d87e5ebff0722d0dbe151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebae118b12afdebffe42e18bc649d8b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ea146bb14a2a09fccd5d5f6824cb87153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e11571cf644e64f7616d0b7d42e6de4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f63e327f454da8de76a2b704a02340155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075a0f88ee76cda3bab9abd773b00e4e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a57006874b66f9b23c65afec8fa0bc157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86866eed0ccd1d4899405bfa8b680528158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0406c59338053c31289736222f7f891e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ddeaf2063801ad77404d1bd8fbed15160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e141641640fa23257c98bb8f2e65ff161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f277c1c2699b5f99bc8228ed81ea686162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ff94e9314f80788a63e6ad0b63c74e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19c693fdc7d23d2520bf438bb8147d2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3a040c1a2ef11b5f2e51ca788a77d0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9c5cf64a634280d4d2810e66cadedd166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e29c44d9909cc64cbfc86ed7384c5e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27861ed11e775994bdb27cb7a561e56168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3b086c800e2c0a422270225309b84a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db94fd5eca07ff69b944fdaf404732bc170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840d78457cf7688aa98ccb1f5d8fb085171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f8672ea99b199578001b28db5eb650172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7067843fe74149dd78eb7b18b8b196173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de3b3b8b7315de073ff430a156838b5174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702966afc936630514cc18b4cca21fb9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc0b2c3cfeb7dd1ad659d7bfa89d22e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7351a26f10ffb31c0ee99091d10dc387177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6050028e4aa51923bf82242dad9123b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880a5f0bcb3ab1205b34826622c0a599179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d1ec64ffdcdfdbbbbd9a5408cbc0d2180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4d0e1f5cde22fe43e03e8ebf2aca70181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b10a91494de2893f0f670698cfee62b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef2e61ce35f4006ffa2a22c90ea500f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967b765cac892398a356b5425e1c284e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a3eef4e1c834e5ac269463b3739d34185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8115f9ae04c0bb5dafaf79ce9fa55e88186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1622aab2bf783bb6468313b8097af762187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5ad812f21816569ec4d1ead7a9bb2a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cff3e86ce70c62d62ca3e1e3e400c91189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb24e77340f53332aaa153a6eb526f1190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb20267c619a91e4f31c7b80c797c61191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64388c6afa6c6caf80ecf0080360c02c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d295fb351772fde5750bb032ca6de0f0193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89530b479fd1ab07f6e04f181c19d7a3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc7795d5c189021cf7f1c28e434b78c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50baa55dad229c703869e70f023b9995196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99581aee5a4fd67958eff6af6ac36a3e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de4041ff717556e61f2bfce12b6e625198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163dd8e6ce21953d9fc7fcc7dac09de9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8285b7b4af5396fe4e6152298afd225b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa83b397e3952ac60283ce7ccd70f1e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4489bf07167f788e14da15305d0343b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa03d923e44122a12580f9607812310203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca3ddf45170f3e5b1b55a07cf778d85204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179069cab9ea6a250bfb6bc533c13ab6205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e752b1909f9d52afb7ed9a0624778ec206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a624a5b0c663b683b4ddb9a71e2bea1f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fe7da444b18ab868a5160c6675e2d1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2c9175a56f33578efd33e5ba6c4e27209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb98f00e359f23040adce3058be59ab210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba440ebb7f0cdc6a7c9b7d0fcae17c59211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ef79d5fcf037a002a98644439cd0ae212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7460f689a02f974c1f58d9b7d0145f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd4f2cf25ba79bd203209c78559ca0e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e3519df8173d9467738cc239d2a48b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11124f8ad3d8a7b84ac98c73dd5097b6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ce386dc26ee9b5bf065e13fc416a4e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ee9676bf1952e6bad38df9802d0b74218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e015efffe5daa0638e7f04af98ab631219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b051a7d04e05f528723f2fefa895ecf1220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0087c5e03d9dfb2aa9b9fe2a147c4a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d981682cdb9871c2fabf82c8a29c710222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d86f25c47805bfbd1cb9f7148b40e1c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a672004039e3e3471ccc0f22365ccff8224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccb5586d649642519e9f17ead07794d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2347c70d0a98ebf753d87510718a5a9b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a622a0d60a77e1836c9336989129891227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843a9b559a28e3ace247a5ff887ac856228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb52a502db5b37bca73f824f854bac4229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca4d2774485db2f017c29d99e829509230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64453a88326ef86584136e52dbaf12ce231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b525fcf283f136a5eb4a4bf78de1cd232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffdf24c4e214d2666940744c0ae3df8233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8312b4aaea8c291f06d9c5fd25fd3c8234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7696261a7cab972b1f5f6bfae0e714da235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa88dfae732f7f0f5e91448b2b72917b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb7074ba2e9ecee4ace289172f2ee7b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6441c1ccbc59c271c68c57c37100ca7e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a6e3248b8d918608a22ed23dc18526239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9954f19ddf6e56c6666ae2a59c5284a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181314c2af5ffeca766700bf5c2d433a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4aff0faeec613e1c2a12a37aeba5a5242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbbd8d4e134a553de3a32972914b12d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59385eb17cb8e76dadd4ffd1fc6e075f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360672fe2c40997b0cc540cd8abda7e1245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c196897e3b8cb3a6da6815342ffbdb60246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a014c512675ce781e62f83844e61ff247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bd3f9cbe4ba537ea7994512a1aff43248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b89661abd4036e634a7860757283998249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d73d5f19563f0c3a9ad030d9389ccf250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42a90625480f08c4c74e687314b08b3251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce64dd4d1bda7bea29320ac717e9d28d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa305c149ed7a70b2a91e79071feb8c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5021dc3c29a6c356533cfccd677454254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191143ce3b97b51a6b429782c8a38751255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf1cb9e13aa8b6551de2b8fcf6b4fff256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa101c72b08ac15234ccbaffd8c3ac1257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c8ac8152e4b2374083044fa1809d80258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e96e1522636c02610447d5ac9f4f426259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c4461ee98bed3d13a765a5ce71b754260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a0257e897c3819a8e0217168c55609261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f505e2f28c23b13335c4d3b88b8308262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a67bde62fae1f37d3f150f9fcc68ae263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99a0ed1d38ddaa6f5bcf2f772271f19264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e504951d254ea6df9f2d327d052a741265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f72135f42631ef5737980693b006af266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10dbabcb491fbe99bdaf8f4e44f644d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c79808d0a36ded598db833eb467de1e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b81fd8e65890d0d5bde538f5918e25269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc6301107174b10fbb4f600a7d08800270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46676f8041abacc6f86af26adfd29cb7271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59250b1eb0c4224a4447f4bbdc4b3260272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0969e529156c589bff9bbb43d261962a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6125735979e9a3a9f0f47a49be7c5532274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b2ce4565df5f36d76f814b480144f3275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb56cf1bd845ee0519d1c1768dfbb43276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1af6045b2232772f4efd567fd722605277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afae4f30e9c2df961681825bfd447ff278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bab353c3f12902e4ce8faf4eba58cc279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ada75313cc09ee99e2175b3b7254a3280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96d36f6a002a96d4c07b87b99f6f44d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c197ee923838634eceda65934551feb4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1b9c9da69c85da2481151435dfde69283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fc4d09fc4b8f4297a5805a284ae5eb284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959daa3d8815ca948af6570465d7cff9285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afe9416947684bf537a687f524422dd286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59008122b8e3b569ff162c563e5df5b7287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1023202aca040ee6ca18477049451634288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca8aab3a6e8deababe1c5f67aebe154289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d76518fcd1d50ad999cc1b7e3a6e83290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6c2c6f4d0d79c940ac8f6da6aae923291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84def7abaee14324ca13b745f664934c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b521977147a81bb537d27a30e32db5293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69573f6c97905e7e4f83c9b94898c06294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1948a31df119f56ce2a45a2f801b2bc2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5a891e60282f903aa91b74dc7dba33296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5206b3e137f8b689650e26c0ce2336e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44488818e5ff305a0af005c6859055f2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08b5d075c0121dc429a89784502213e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246ce318ca5df0f3117758537f976a71300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef07f7dbb7f80a17748354148fe39a61301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bfe8e513b909780f479f6f62bbc935302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171d83c764dbc5b103ab1b77e9899596303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3221e173266746fd3660c819f3fdd3be304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc55d5a76a6f10493c2722220b4157a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb20859426202300b1bcbad6458fb36c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6967ab9bf5e83357780091e5b44c95b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ea3173bb7a9fce94055c902ff991a8308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540a8c8a064021d95af57030bc3d7263309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83ad91fe30c1335e84889ca8bb3e2c4310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469cf45e60730dee64242ee4fac2d889311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb5fee1f6337037a6f6f83f77da4a4f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92ea50415fc26c180b3bd2352b672f0313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f27c3a5599c0c39796f184c684ab574314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbef0fb3aefa10f280843f377eca3ad3315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88afce72e51d58b8d6c4a5d393bcab5316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34741876dedd5f0e29ab6c5001ce355a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311e2f69935a7dfc1f8d9b317e2fa224318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ece651dcf51a94526f29f2895384f18319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d00ec5a76d9797bbc42af6ac40c368320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68311e9b33f102b1ba91c29a07b53321321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e1a24b4b5b8109e5ecc359976d53ec322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9508ec70420b9d09ba6bd317d006f461323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299811c2769baf5d107e5986fcbcdb04324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfa3ea7e784096572208979ce0d589c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1308763b8fa9470f261fbee5a8b19c56326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0976188eeb36574474c63301f22e2df3327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec4014b0945b64bf1a0f8b3d0bee7cc328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085f50dc332d39d807d3b03b46fdef93329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2d780538803f5448dad97fe3b4ce92330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4473eb23d735f449cefd99a5f39b1a7331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e76a238ea66a81261dd864bd176869332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc1051b8aef5ab20569ee6442d8d8f9333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580b16fd4f12bb28856f74c6fe4a0053334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d719549bbf4e1868132b0ceae2a3243335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa3b398dc2112439b78280308d3a84b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bee651b1f5540c40a1b88dabcdbe13337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8ce3f6da0bd2a7de9ed40df63bae22338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e51c768ec16aab05cef8e021ed9ca6339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9619f7da9646eed79be04db2adace6b3340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962296843071885f4f71ea9c0a7da175341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51bb970a730c57079697ae2cc66a490342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a081663e29eea7a13813f6417b7af7aa343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a255bb19622e18ff1ee5793a05498d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f191db450ce5cba32a9e659a1db6e898345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a0a53e6c6731b5c721738232ee7e1c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86bed51a307721eabbebd6390600066347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe4066a1fe47e0fb1fe4e2864cca0d2348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbf3f52f94af725139c76f90933dbd5349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ca81bda23a748c9d0e29c8bc91bba9350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ba16fa652dd02cfe06a793fdb7f99e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e631ee7866b7fb26c9f92279d75054352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a499a1cc163737ff0a3c004c1b9183353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2917d2570d06c29da852dcee0f2610354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79afe6363a32e54b1815959ac6644a78355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c7e79853658588f1f57bb2494eb425356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9629d4465af89aa4a34b9d974cdbdb357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57df8dfed9e15284e87d6332902b7a08358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babdad9f531ca07a2f35d51d076e6bd6359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7eb613d82e5b78f486888db3771a121360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc961aec9540096dd88054fc66eba46361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee037884786922de75331428dda67a5362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f85e911a6e649c7d2bc049a02408fd2363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e46dc82b883d702daaf82d43996a83e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5bb0c678bcc7b938e5037231faedd7365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9541ef21867431b68c924c31898de39b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b81d77f99898e3974d4580922aae4d0367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7427b25974a9e4d95be00705a1f77e5368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f83aa9a12ac03e37246c903be31d4c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ee19a18fbec0b28ac686d5e86485c1370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1967c86ce014b0941b3f2a02502992371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c81b798e470cbcfcc169354b5f64d2a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4f16b5f2680a1f87059a5684e089ba373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef5f9a8499d8d5bfab873393d2898fc374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041ce29b88b9c442af6f37218b72f243375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c73c9f180065d5415b28cbf2e1bfec2376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d32a0c13b9dc2ba9645d9218dbbea47377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57b42023557a9ca51c2f5825f29a8c8378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c7fd45af2ccb6f5f02c0089dcbcf12379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b64277ae62218df37ce1583ce0afebd380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad702fa218f46ceb8e8525291503a5c6381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca19706dd3731fe458e0425a4c926850382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c008249ed5b3fb6a8a461c413a7b4154383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db08ed40c656965c78ed2f1f516eae4c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180444846cfaf4bc56c79de728bc8b9c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31362e55da69e5e09ab36625b88dfa01386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3235a44b559873256a0d9fa1fd5dae98387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89f23a73382dbcb3e10e564b3b0c870388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f84d107bb10e6509502c10ccb569bb389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0e85e6970773c84ed4bea62ebf1e50390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87043191423ae94967caf6c2734ffd6e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee51d10c8720fb67478d04e9aaa3a3fc392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763734d04ddc09efeffafc5e75be3eb8393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a35b88c18a50674fe23ff3b9e5a099394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3507f3dfc1355caf05a93071302b54395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bfffe288e208732d350d75e412cf3b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590f5d711cc57d123a4e8ac8413404a4397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9cf2df13c943387559a33f850aaa59398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357ee7b7a18cadfaa854b76ab87d6392399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6db22dc72611b6345f0a5323407677400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8582748ca06750f11ca8124c2031b467401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068e26a47788b364e9333c12e963f6e5402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbb0cc7f59fcaaccebb6ebd68d5e446403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1dfdecc025c5186963e45a3660b4f1404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1def8befcda4cffd633968188350aa6b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a8b7cfe9485b73e8a24dae24791681406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f739e56ed5cf7ddd6368ac0cc6c39771407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158783f87859a1caf9aba1e35b7880c1408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfec8b5dca4b02a358bfe7f3c93e949c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7a21042e3efe3386785d27902c8db4410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e6426939d9159beb2cc7885a1451f1411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37be641b99344936f03855b14cd1cd3e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a27f370fe5630d3446302ee9acb66b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee7225941128a100a2bc5b32e8c4b63414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb7890b2c7005de250b81ebb6732f67415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33e3347e899b73e380d0dbf3ff84df1416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ae64d0c198824d0eaf351b475c1814417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7263f77ec582d5228bdb76314e8d69f6418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04a45499a95798bf5628ae025b803d1419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f8f5730e326b7f94f15f5b4f947a88420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dab13b6aa3d022d3c3ad63286c8b7a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dbbada2a19df044317723f99827e5c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9c9454a50026678c22d9c8209ed5cc423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71667dccaea75c2ae7cc1de312b7da00424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91de89024528cd73fd19ff35078700a7425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c9fc9298c83ee3a87b4ed4bfbaf0ac426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb14a5ec27592d3151bb8aa1b8f8e08a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9326d69a65dec40c58a6a4b99f542b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ddbb1aaa1e4fb6a0fcb89dfe417111429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ad32c7bf9b7550dc4b63f8110e21c2430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f042bf9774110ab1c4fdfce917b10a6431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c22793404463663896197baeb2cc316432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab9a398680067f80d99f9d920a21b11433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82e0cd3a5d6ea5c142e80565e5d78c4434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6a902a8918c13abd76212ba796f5a5435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15184241e892397528a232e6489898da436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c700c12670ae23bde8689b4ee1a9174437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3cd1be0b408d7deb17bc98d5a3caab438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbeef5407f465a3332ac4d68332e0752439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01a1a4abf8f78b227cb6f1ea175565d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2dbec92c1e34764cc5a9d82fd66c8d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7ddc8d786b01c522a1b33015ccf860442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0b4fc3322e28655980a0a1e013cda3443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77019d176a36ffe6eb89524e4d188302444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b049a11c71a949640a3fb58dd9c5d721445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13072720ae9bbcfd1238ccf6d4d9a49446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69567bb4eda29c588f819b71bb47260f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31066d617d787e4fad7b7966ccc8bc8448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2defb745220781b174a464cc462536449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2d64549e8e0d19806ab4f795ce566c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d4e3ac8342c99f4926c536c6671dbc451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69173eacfd7276b74a723d4c19a6e20f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bf6641e21e14d6c6db2c351365c1ee453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced8b39475621e71123d0a82ee4cb32f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681b12016c1172e5562fc3f78a00f9c1455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf9b6a842cd632b89c747c6bf7f3a26456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27215e4a030de97b76162b94df9b01e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e151d656fdd0cef4bbea558f6f5ba4458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cc338ac0f5b330fc4819649d92e764459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e562e399fb6cb0825489c00e4399a2a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1c65be0a7387fbad89f40c565a18d1461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3912a5cd8b5183310c86e2c8db573528462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ead61da7bc7761fd77e2fa3e46fb7e4463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91157b90d44650236193f2124429dd7464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6b44a4e16ad547986c5acb7486fb5b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8cb8376f23cd00768971397442a9c4466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4299d18fda7714e08b0dc223805a6581467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6897f667a278990657b418219018f4f5468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff319641acbe726f04eedfc667bf92c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f50895c96ce84790cd4f3384ddf585470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37063f6632dba85819e91ac5b0e5c7b3471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f0f213db18089f674b29f00fb19be2472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab26ab0cc3dea4839795b8e7cf7a4947473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b9cf1d8caaf41466f71bc13b6bf808474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbfb6a614b9da022d8aae77e2f1bcdc475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcecb4cb13f2799bca7a4c8bdfb70923476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe35d0d31687d356f5dd8b0572bbe2e0477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5fd8505642f2e5affaea02cc91e9b4478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404f63c65c74d1c300352f1657e427ed479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e2ff143c96ba279d62a60785263534480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97075691ce9e7dc3ec5cc4ad49b50ef481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9ce8bfba9c3fc494db0b597606f530482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efafb68a759d6cabd78f7a86b8befa7483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e75e9a2f52f1b9a5672eab53416f76f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285006454ca085ab566b892e5f28d001485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e71c1d569b9da9e254000fe007f8fe486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e69b41df0526ddfa14f9bfe42b54c6487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e372297abce9cdba93e8b0c045c6f76488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63390c5713e22f55890016b5e5bd081489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e4a8efed27b90b76682ae5a4358efc490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0661481fd92b5e9ea0654626ac3c86e2491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5fc8fb0b88ebf97f04f8f17d7e897f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6d80b81524f172693b9d482330121f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b53da05dd5adae2b9c8891ff9e2a743494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6728caab9cb22d65a76953d75b95c48b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09317ad7cb72f53241c66c97489d30f8496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f554abd85b89daa1aa549b0337b23a1497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e10e93783261f482aa8f1a015849ad498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71320594e4049113fdc6ee62a3115daf499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb0937c7cf110606607890c3710d193500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e54c640538788f91889ce014f02052501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2376304d34e41e50b406765b6ff2fb0c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfbb47df409bd138330813b35dfb4a8503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccd26eac638b0a08e4eeb615b1ffb6b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a8efac120e4ea0970b73c23aa83b41505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef625772ea7f73e76c4a884d4a39336e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f882fb1bf2f8c56e7539290a9c60e83d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5fcc3336b27d81958bb68a98b77998508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cef7571c0f6cd4adc24047565cf7de509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3990723ba0c8bbcf45deb9bf5c9e1d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a6347777fa51e9a42f7b062f63f440511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e751dcb993b0a17b3f81772b64a7e90512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5292daea752eaaab3e78d971225cd00d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b44a9366b9c9e6228304f648483c08514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a6901a16c8c945c549b21dcfde3203515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfee745c02471f23330bd40fe0ea484d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebe508600b1ec02ee98174aff09b4ea517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e39ee1551dd0a30a3fe84c529b28c8518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a719fe988cd834107ab6dea414ef572b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29320e3c186ff49d98546f37a3f61e8e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69993a1112af2641105901f405265b42521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbc98baeee1c4e7979ac7c0030f4322522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bd7ff9c75beaf365f4120925631b39523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6842ad24663ca12aa7aeb4bcededac3f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35374a9ca23e8825624e168827fe69e7525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437d4105e73a706d763ab35aca596f55526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba79e48b0df195c776e5e4c3faa08e6527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27193885c00380ae5aa850d4a0af2463528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5511b788a9d0a9364dc134cfb0ab36d7529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafc244e52dda78ec7795ff5d6ee02a2530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1db56a6d272e578356e30dd02bb153531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be788f19d18a0435f39e07002eb4ea5532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8e790cd69b860adbf37d64e243eace533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcacb57629eca1dd9bb0525a881e269d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77049e19d33f01ebf02d05906966a56535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4edd9badd981ebc90522343db3f4a80536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d768c5ac417ab58c7767dd7e348e40f7537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa6841bf0782809a039acecd301a0c7538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dce5cfd87cdfdf7df51dcba8517cadf539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecd5265099ea52fce00f3dad7b71a0e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4609419682ea51639239d8b954380b2541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fdf7cc88232e1c02c7f69b66dbc5f7542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dc26a2588e020e113a14d97b259c90543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be824ee3cb0084c8ec66fe2612223e2544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb9abea10626bfd74ea81b89532a560545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05a6b8322f789d27c83ceb5b04b947a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226dd6c248789e14af0036f8cfd97262547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a267e873547761f26b3963ca63230ab548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552bfc01466daee08a98bdb1edcf0a1f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a0ebd263c24cf322ca27d7ba0ecdd4550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a5a4eaa62f9d0c910e6644eabad8aa551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2fcd9b7776f6709a9014470969267d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6046c06f52b04236f057ab3308e874553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d7688a37e1c46ad0bae94290660c33554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119bf7ab9b787102d796e13a16914f8f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e57917edeac662c2f4fb59424e22961556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382300227165d860a6379732020e9ed2557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d710c631369c7f66f370ce9c0a2c7a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2006841fb49cd2a3410cdebe3f7412e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0b1bcd1799a78afe4d6fecaefec0d1560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37738e26dad94f59067e40a3e36b782d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648a30a2f8b5742ddf0edcab81acdaa5562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa586bb92c0964c5c74d62bf938ab7a1563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4097321192e05cd1063ce8d40379ba564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dfff3876090945eba3fbe569012a77565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240158d9f50629ee3bcdcf3d4cfba437566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787c216287ddba3b4438c8acc6243c94567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e2b0dcd6a617d99698d4d9054470b8568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b783740769cbab16c96bf2d3b93ee55569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49303388e96110c95398db5c27e48c7570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2531965dd25559d3cfa73082b895fc571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04de5fb829ce8026a4f9495fa394350572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da11f8a5faaa97fbb3e0b59be41f8d3d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604302c0cad922354bec523341bd6d94574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e877e059eb27ccbeea25332aed811871575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc1fc3324a2a257edfc5c023374aff2576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb902f30d0255ce87f1833cf09f2764577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b48fe2816a2533b53e3165cbe4f2b5578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3761caedf773cbf7242d7ad1b91990579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df5efdb8e8aec779378f365f34f6c84580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff68d4fd16c326e1d582c5419be26bd6581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91986db021957147f99d52e310fb3a8582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d90485370bbc1d402ce3f6a94632cb4583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddd49cfa6dc58d530b7f97cb594bbc5584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b8c9bf4796e8769670afe710f8e449585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3af42ac48fbe77f29c5f3815855466586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da562756917722b9c8b61e9ab2ea383587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69f7c5988d610a52763d0d791ca75b2588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26954e8a94bdfd21ee1c1709dbee7771589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a086c2174d2492de1e054f45e1c99a20590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1869e56be7abf7e1b4dc23e1bf9ea978591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1450a57ecb525aba11e7f37e102d602b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c61b3dac9cb98da99d9aa4b2ea41e9593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2812c5ef445abe3f08f8a7de39616b35594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265428680c98ddeb9e4e60e05a2317d5595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43673fc19a745d941d5147f1bea1b97596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ca32c57d48f899e31cca583799c061597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9335697cdccf5d0cec51bf1eaa5a3704598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a39483bb8efe8342fd1ca933c2d2116599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04cd1f183516a8be256cd2e07d302e9600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5c42a81362f80654c61293f9b0e928601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ea20dbd29352517d8e14f378e3477c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0ccc4d1645e1744fad68f1fbeef39c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e33c5d61c86c79b70d3d0122ed27932604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9a60281f5138f626a80023fbc264aa605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1260facb4f076404202fa72e7b0f2c95606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487f7158d31fbd5eca3355b4435a1844607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f368cbca25255301f1d4181ab0ade524608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557ea74f54443fe04866762409ef0167609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39348743df108cfe3a04aab37a6fb2a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391a1e9516e6fc8d04a600c410279caa611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cead5518e4f5de7935e31da26fbdcfb7612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637066c278423a1a613716b6b654d9fe613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee08664c6c18c20310c7e816f142000614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dd943b79c74aca485b4e534f65058c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16ab090d0f22dd9be042429bb11adca616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce96f2036a361c013d599587c9167f0617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbb632c7a8fc3fa5758671e7a0a655f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab2d02b9311918a793ccc164dea4cfa619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edad4cccf01af033f256ebc9964683f8620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfa1f14fa1426099e3b3a09089e8b07621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd667f23f4219e811998fb689dba4bd8622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ac5efc814e833698f72c18408d69e8623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a3faa8c46994ea88a78bf01f790b62624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b7a182ce5632b4dd8bceb9cdf8a491625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5272ba7218da81fdf347635696229e8626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecebab4b2cbc20d50ca89b6645c719c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f9ab198811b6def6167d1d8d965c98628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6410672f01b9822aac25d0b0be0b1643629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855cbdf0ac55426f6db496fffe902abf630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f400464cc92878d2889c7ac3ad1fd261631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2289927116d1f6ade47bc2194b13cde7632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a9f4414f2ae611aa85b5c124ad9258633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f443f01ebc83976d5637343722822831634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134f5234674185bdc64dfea8a5d01884635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d0b0dab266305950226388fa7132b1636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7534cf3905c6654047dc3f439badcdda637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0cab0dfc302e5b465b6015944380fe638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529fe427daee15acdca2465f68da52bd639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91bd1b24475ba6cbdfd1ff3852d3f27640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0abba85a69b22b845cd6299e9f6aa5b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23b9286b6b8c6341f13bce9d3cd782d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa71aed82b7e3c21c22e361f36caaff643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee62e560e18435ea8b61b6f15d02387644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6284661f28606bdc88bf0777bd32b71c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ebaccd66f576cab8cbef85fa582b5b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eccaee11cbb144d8a422703848a01c3647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6b19228667c9f77a83f3e16c5836b5648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678713496755658a588aac2a7fb3b75b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dace445562ed9c5b14f3522f90684328650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3e126444003a30d362a9f5cdcd9360651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3831ad1131c5f8e6652a34e2bfb7ff5652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc6f773ec82a80bcd3b6f02acf8387e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd661e436b5d3c4086459dde8d91ab45654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f105fb3242b7d903e116e00fe6268f6f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ccf0d47689795d524860af16139988656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179e8244e0ee69fecf20810ca76de7ec657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05d35ef1dc3932b26ae445b56ff1209658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43c0bf4eed2d6d2a5109e1341a5c93a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b49f45abcbe1ffa26b64b066df332c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6958bab2bcd9d5ade773c92ec246e0e0661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88433d9b67e340810b1d304d2c577850662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb848a4492e901a1d774663ff766a24663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56daeae13fa2d32aa30a8e7fb2196fb664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96e0436220efbd955f7546925ef2c77665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766b98256d583f762c16712f64d26598666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d3c524a7e5c4fff82f062f1a81ab1f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe13f73de0ec360aada1d1d1ce93100668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca0d81420db4fe85694a08a8b91f182669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21af0ce99883c2dd1986dd1d92e0d546670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dac917d408091ecb767ade06bfda90671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0718266a2d48c1a6848eb7a45e8feac672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527248a76870ff3999985f0587a15667673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36185e05f0e3325734476d8bea245ddd674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99362cfb779041ec77766ef8384d971e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552b73141a8d44c82c163b15f0fb3d13676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a345287a0ec18644c9eba7d98018d0e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0449c68ecff47ce22ee49bc81ff02abd678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf9d815e8f47281e277dba420e1eb22679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f270fd0093452c1aaf9de520f6226b4d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3e7bc424883e60dad263cd64cb27b6681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98c36c56f52998e3d40b1003bb8cf60682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228e145f5a94b2da20ce672a1d89065b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac01ecf65c393f34ef134acfaa4d8ce684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25389d10949ba2a7b01042505327ceaa685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b058e794cc7d9fe778fef0d0037f4776686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09582f2df80a13610efd40b910bfd0da687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26042bec787a85308af3c775f590464f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c51be495438273028dfef6361271ce6689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fae2401d7b2438805324aa7393ebb66690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57dcde382d12c7735a53ad8c24cb953691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a905c7e69c8d40e67f11ef5a0344fa692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7e91c80af59c7ab34568f74802c7d6693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59a77f97744706d69521e553e6a326e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9144754a07437b3329bd32adcd67087d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52181ef9c3c084c2e8274dd227e77c5696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67898a81496284ee49d9124574a4d16c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5c286f68a816293363129bd470bb1c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15174088cdc1305c453471700ea3f8e4699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e69c71807b92cf27e578e075dfd4b8700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5508c387ae555e4bbca518f7d72fbfaf701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982688fed8cf9ebeafdfbe9d4d04555d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdd0c24a276422807e8e587e0ff3f9c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3570a7181c7e549936f50da0ee8ef551704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab42f2cc31548a9a08f979e908ffbb5b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bee22b140cc0a9f7e4d342a15b1c4b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78c259482326cf70c94a9339a0603c9707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2b26352757b7124e4133e34f3bc5d4708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9917ea54bfdc8e7798e7e0b48953a634709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44786c96684087d420a10e5592cc09fb710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd5900ad9e6f3694bb6c36d65575f8b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71a4684e9df1bf21ab4b944f56a3e05712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098daa039ded89b7dd4389203eff7ea1713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64183da81b182a5d116c0a89edbd85c7714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ea3058b36b4a8845672c4f080a57f8715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dffbfb7611c9fde10cdae27382d5a5716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f9d5214ba997b343bc10633c9fc4b2717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb8d8b5e7215482ff24b5642df6cb3e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbad5602a15f5dc9cc4c8ecfb7872ebe719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97261f39b2bb6dd834219410e0e239e1720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c769cd8713aabf5b3cb747e2d784086721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61229f48d08347ecdde85996ae136cb9722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b218cd0736780e7871b0bd29aacb0e03723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e984229138d01a1d46bd2b534f257d9a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5623f9a9633855f41e9a24f8ae2612fe725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026e2eb163bd288a8e48a12b1cd81350726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5194d83bf8bab51e16dbd02656e3ffc1727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8337ad0362298ab24c3c7be266bbb54c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddc2bde4b58549f6c1cfd0c9240d180729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435bb248cab02cdf670160c8243c644d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5315e2a76f5afd358342ca33fff60f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0db1c10ab2bc7a1098da1c2dce2576d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41af93f31727889d97e8263ba2b1cfd9733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b38c4c5975225e04c18df304ad72b8734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47199d29de9a946c2b3dc358fc1889d8735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675a873c236a36de1979a9ead7a6805f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3b9feaaa068286c252d29e5ffe24be737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7abab4d485fcd0f7fc4be884d020b12738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2074bee2c8bfc07a7d6da555e3dab020739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734af5839bf353f8ebd9231d476ad2f7740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ab740368c65e5818c2a594fdd56634741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9e601d3aac4b1f6a47e811362c267e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1876c6fde5c6060304367cab627b2dc0743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2d60f8f752b6970491d22fe9da6144744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5765906b12765fc987cf5634cab839be745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd2909eb26c2e6962e0f556a149b093746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a69d1d7f8cac7cb22646618f8249e36747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e736ce385f3e6219bb8e3f33957f1feb748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2b3ac4e79d9f73f9c29958eb5dddaa749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbd0c6ce331404dc5995492586189c8750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29da0b79876bb3108516e1e0cb1026b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9195f6615a9d0432212ae9efcbda194b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce5d17035c5e7d1b05950b56b570645753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7521f91f6e9168331efc3b274f5d1612754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81efe165182cde44318853fdff5572d755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d047658b9303f713a3db3a56ea7d1aa3756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e1ab4f2e0918f9f190fe2fb1b81071757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e89d10b8c58dd0a9505cdd5925e6ee758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6328b4ae03f72efa53c27ddc44a2bb1d759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85c36076bdff8c1038531a909ab46541.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ae1741536f0d1875f72c4166e8b7b52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad40f8812e8324c9f5215ff868b7e433.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f27a5f8f3726c5812977f40256b1954.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d579bd2800123afd48c26422d5db4ee35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95edc62f2e2b0d7e3591139a43158d886.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8262454386fd3799a2c76bee59f837b97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4a0249207c54518906581f6a4ea3638.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5323153eecb0ca76542ca113feec5c709.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed89e5967781e3d797d5e1d084d33c9910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bca030953f4330b86f4913a54a737c411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b72fa5a27bd5ef250b7e847b6ec7e8a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175d050262e167d4156f990e5e3d3e9313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e037ef0d39f0f18bb40f02f283410eb14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1075304ef70862b0edf37ae70be2ba2515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95511f7f4d812f3ae41d448a99d9410816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633cb5fd68893d88c49f8727b243b58317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ca8689d004bb525a4fbe3082a81ee718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39ea51e754394152dd95a34595114d919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e51714bfc99a3e90d8ad1bd778b50ee20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7823975a8ff691e89c880f78d9e62bd21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7c1fe7b3aa13d38ea82b1bfb5d2e3d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfceb46a48c913d8b64861335c3827023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d897201b9c5832b545664918f530d64b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4110e4063d399e128c6983a772758e6f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53babac9b43b21b946831cbba24702cf26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbd4dca182c90272d616b8ad07d371727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b6c0460e7b9bb52eb4d4cd5f544cde28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb18f99f3bb6966e4b0390dcf499bc229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b96eb7409fc561543a5a79a52d7eba30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd4f1724c3913a93f4d55db6fe0373831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7027affe9af23ac9447b02e394a4ec32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811b36211caf93c4b57f11dca65ca35b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e5ba301294a31106c464296850564334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3864a5800102270f3daf47c3410b238335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192e2caafb5d8df8023f8c319af273ef36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2a4999d58f2ada4a7f7a07a8d7548637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3df46f7b283f08426e61676681e21d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea42f70b43f4fee9d49553351845e1839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae4fd36bb25904c31c26a051d27e82b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bb65dec7615aeee37bf490d3cb3d2141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88db85830010a12f75b58b15ac22ea9542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fc3e52f2bb362f68fd18c58ce6cc3543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312030177aa7370d66514909e919669744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cad66aa5694b6db346cdcdbce62697a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4306d639ce0110f5a8046b55088d75d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f74095933cd2aebfba8bb990ceb53bd47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fba7ec9236a45b79a5ad978ad73595948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83f69fd1a9b6ff24a4cdfebc4e1e1ef49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7436805e75da431c2b575d45cf809950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5d9fc92d7b8dd66ddb29d83773146e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb195c65481920b543fe9bee0aac05252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc53ae3802296a4da0aff15aa0821fec53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bf4ea2cfef5575074110cc7a77b19754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ddc5f51796c06aa031f200d0df20aa55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d90eb2d9b73d251ddff4d1973564c656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67142ba90226ba823868c012c16d6b4357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb1447357f6ff1ccbf0049a8d2ab52b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22da2e61aa2cec17c88ef13ff5f19c059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c489db86543e5bb3f351bf8421969c960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71dca41a7fb11e6bc9d3718d2dec35161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d193d7773364d85a2c5ee451ba46639a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdb048fa8fc4a15436d837558d8207d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0650a528c17bd78ae9fb2950a19fb7964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45586fb0029a3a7eabbcb0745b7f630365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932913f00bbd0cba7ea5f0e7d15113fc66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5377b8a26c6586f64e195d66db0305d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11147aab9035421e0f459f03ba314c6568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e704fabcf28ead4d602221d0fed26869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12bc01b15d6d182fd53cde965e80e8a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6662e6a6c560ca2783589f87b0c30ac271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6562c317b796ef7c818c2222c1b9735872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f1cab12179435e73bcf6e39595ad1573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b91839d4ddf48241c6f0cba8f8dec4a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fd1eed6865fa419c63ba95f3a9920275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece4674848377762e2815f246258b1e176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb14addd5c0e222c8d37dae05e895a7077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77084cbd9b0d2e0bc8d7a5d896a06da078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b6d0518169eb9d755da2718b940f1b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06670d517f0499af98cf0ce7ec9f53d680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e0c5c5c41532acb9f9fce1e4360d3481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f4d688ec6ec44abb879e3e5e0b680d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d934fbaa7c669470a9370afea77193183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64aacbbf879dcf6b67f5bc10a776490a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b3286f08060a771dc025fd652d102a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13296921bb0a19a96983a9275b49366d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9883f732b789c2824887cd1ec9f507a687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1ae27e34a6cec55fa48bb1dc08425288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1687dce58fa85663eb6cdf00ec4ea989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4499278d266a95cba827807c05b3d4c890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f0f018f4488e78267c9bb9bcc216dc91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc0e68c1bb9c0e8b6238a676dfbb18c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19684b18a018271db6640af8944141ec93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ab8539eb5d6cf2de233a528d3e51af94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac59cf9c79bea67c2c24616ccedcf28895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1933dcc51af6769c1da267605f8cc53d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceede863731add76eb1e3262f0c3290e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb330c1f2def4cbf561078a5e0a691198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d3323ad47a87e401109182b8ee66b599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ca4a8d772b43d4972877cd82b1d3ff100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c64f4798c9f57a5430b616e72fe390101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486239e2499a473fedd9c81724a30992102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abe90eb84c976d3cc94a0587892034b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40a6e406b76828c7686bc64fd269943104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ce5743d920ed5c84ba70ecd6db8234105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75380a890db15e382010948acf90e75c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca3e29e6dc1d364266908b8bf087dc0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3297cb2075cc7ee66ff52349e54a632e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeca34741c699949f4be4a9db24a529e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a743ee4320132a322f0ff6ad6662edd110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8818fc9d3ae40f85a3acbbea837f6e00111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb19baa0532f492bb8917e7c47a923a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84658dd59d37640cc0351e155aefd7f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e3e6d2e159fc2e7fce4618348a7943114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396ebc791c9df6cd1cf4157a3d1e577b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac8722b35f5034c7ff5ea56ced61da2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4fd155a15c36ee536189cc4602b80a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49dd8d5ee88b3216d15c18fd39b672f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5cf573be3ea536f76bc5fe75bfefa8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49c2a95faae77171cb1134637446670120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf68a508d4422b3b6c74822901f9cb0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f94b7b6b43142d11cbf47ca31fa99f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620e24eef7126503f074ebd357a0fdbc123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff1be0e6aca28416ed344e6387149d1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48143a3cc15666057bb025fa02663238125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73572f80bdf4ca6e218fdde8b2e77483126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83f8b932cb9b7cc044dcc138eb02e8c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b597b27b5a5e2542696277dc9a185d94128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a008d3b88ed065fff88d2f429f0fa6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8958db0bebd516c707ed04be0faf1a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4e0db1aee7790797eede15640d1f5f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f8ecf53a904d602b73960094640433132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15312e19c721f7e74c48831ca92cac8c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ddb2aa854a2a3873146885440f4de6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54f2581605dc52f6ba07242cc295a33135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1a8aa422c96ffb990d4f23f0154ad1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9147d8a96536672cab1cb96cb8746fd0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d02a546abdaad670e4f33f3af20851138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a29d7390ea88a52d02b06769f93bbdb139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9802c844e7a1cb3d640eadd3c4bb0c9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98007975189587b999293d627caf0559141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0ac9769f55ce0f0eee2d9b647e2382142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35122544242ad54cd3a8096f976dcb06143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038951d07319270ab4933a4b4bbca681144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a41be8dbb4b0e82bc9f41d7a62e828145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04ed5efca8ce9f44e02770d6b67dab3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df66f2d22ba5d163ba6a08a4ca917bc6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8961533924dde678436b3abdef47927b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb49b38b3a6b1f68b949d28e0b5df62149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34486a413f5c8e5c8855a8a2a4230379150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23bb4a7b72677448abe447760d41c2f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036bbdbb5892a4ee9b12f36ae2586a8e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03e14b54a2a6fffff58ea7c8c5f8e40153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34364da253008018fb4ab169de521a7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a612e9354f1db36cf4767dcd80cb24ec155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f848586c5454e986477b508f2bb7b0c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf03c3b8d6ea7c5ec9452a44a54109d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42aa9a75a379583d7a03fe018bb411ba158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c893f633f60ad208c1296c925d4645159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730fed6f4d0179465958e7292dce5e28160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10c5a43aa85d6c091be9c3f640a7ec4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662077f81c30ae78dd649db61f9d4a4d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d929494b1eb309246e8bc6143349cf31163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d31d6ad7e176cac763073eb41b33ee164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346f33395b3f25f1825ed38898930249165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f552c848b46fa95ab0cf929ef5b73f3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7cbe5d0ccc3f525e80d5b71b97304e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8663b311e1d465dfc851a15a139c8212168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fa16cff400b4b76e78701bd43a5b77169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c5a1f2aa765491c1cd836099c19382170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af875d22fa7e5cd621ce8621d6408f17171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e15ac831ff6b73bc35c54212c93ff5c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e62548eeafaec216c88805d6821b16b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969fc6e9818cd1961490b05eab09737d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e196fb4fa8cde206391da0e83369a228175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eef18f8ab6a91a5136599b6631513b4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bc0f4df289f8423dafa7d0f8659c8d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b2f4d5ea25aafb095798eec58a269f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0989265dd28466f07e671fd15411cde1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a37762692a65e6e65ba0317d900570c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8a4fe97e4c9c3dc389d31f86296f33181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c199d37d54c16a1ab6a2b6cbb2f7b0182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d10f3d330794a24a81292b48f345126183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22785a988dafacc782e1215157a4a6f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155c97f54d33b311051067c372726650185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f37380aa21a7e796395c60d837979d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a685eaa54b266cc0952bd68d7205aaa187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ec86ec352737c94d754bacbda2fc09188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6fda8fbea8e1940c90a5c8d37a6438189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69499133b8e5f0612a102c7e985fed4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922857d1eedc44be819e885fb21c0cf1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a7e31ebba382f4a083506b03e9d692192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5426df972997e6ecd5efc161822c8a32193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fb49b21f0178864ee768e96cbfab7d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58553f19bddcb485fb5c89a952cc2273195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c979c24e55814369d21d397c5e26afb196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb69a8230f942138defe29dc69d234c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b466809bcbc469db31061602e6dbd26198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265e52c8db87fc00896c31665fd51293199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0ff39483c2ef38d29edd14e54c4e1a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9106f415cf6abf01913fa3c4d1562e0201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07c03aac52c415f8fa0d0f06cae327d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21042598a29dcb97a683a45fde885621203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f753fc2326b178ea2ddff630adfecda7204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c886ca177ce0ad12d705817bcbdc86bf205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec17b36aba4a526ccc33ac6a26a04139206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cce244d6be14a8b2b1edfb858117f8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1180a2e0fdd86676ee4cc49009b9678208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf54f78d0ecfac8835d0d0be4adeeaf0209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b3ba9bdce2158d6f464237c906b99a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb30b4741bd2119eaf57ddc927067c0211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff558de5b5aaffee618f45ebc4c7590212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc4b9f7bec1d204f71951888bdebf4f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743aa3c365dcf8a9ac8d4b10e90d3e19214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29942cebb4b1e90672a65acd78e4d9d4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ccfc5aacd70541b4c12cd47c835394216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a31c335dcce82c089d404b5cdb3e977217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71681e6cb67a5a081a869d7c132a6fd218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671ef992769564dd23faa37b38e3f6a2219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274c961e8e5f79e780d6ad4a3b3e03e6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7484fbc6fa3dc73304d6af7caedb7fb221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2912dcb8e3909b3015c1a169a7c73a5b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa613d78e2160235eb213e367a6304b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9b36f1a223eb966907104d46fd9fd1224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d33ce19346de9a5595b0e0399f0356225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b13d6b8b167b5f5cb2c3eec2b00304226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb177152defc3eaccb23b9232d1b1a4227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590bc950704060ad78e3374d72bfdd32228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0187542a4426fa6ba9093fb64502d7f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39b0d69e083862a475cdb99f66030e3230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9247126d6405a849a20da64ea7243e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3808b342233d601856092e49fd9e0df5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e93a463f7b02e459f5a907b5419f6b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b5b3a4ab8a2adecc273ebab0ea7acc234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5a8fc6aa43d189f65ee223a61af3e9235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f617410fab37df1d0c76eaa4aeea82a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c7fea44caaf6f587901b09d9ef4bec237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e076711502eaa2c52e2f8c6ca16aa3bc238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5272e1a7007e6bc6e6e05a33fc630909239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288c44c17d37f3726a75bec449191c3a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8478a1055dabec24b333c0eb2190071241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d056771e75df24601b48204317a144242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c887212a1cf0a7f6f1a9a9757c8c41243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a20ead3bd3f2b9c220e0bcde6711ca244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193707bf114f3e344019ed66f40ce259245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36140dc0687968136f54cd4f8de9cd8246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1909792f81bd43e9f7aff14132475f5e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bb5ade70e3ac801772c7e357e79dfa248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2fda6a4a67c43c6d2ebf8e3ad157aa249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638843a983735a47eeb34260ce218af2250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cb1799db820efc041384007e478dba251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c00fb86f1a0022f970a5abe3fc0225252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88628cae8bc6186c4223c8e58945b1c4253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2a0d29f5c242e9b6081af75b17f1b0254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ac83509cacee4a550bf3d6b41e9db4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d3b5253f5f5aa50cf8e38bae8f1c40256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4fcd32028baf0729a7b7e041c94f98257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1ca49070d759a7efd0e2e17098b6c3258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b877930de2e613cf04c7cd34e2670f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bac757b2592d831052c96b381abf956260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10975510ea57d1b8a5322c7dab6a912f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18e6537d9bbc688b12d7b233d6086ff262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0e0114fa6106bdf61a4e7203f79071263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d557d5830899e2f0594ebeb72b7f00e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9805b3374ec7a0aedaf24cf8e4fc4d3265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe15cd7fb5e761ccb6438f2fc962c96266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd122603ce8bc1407065e3d14f3ac811267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2979d6b339d434f6900ff31112fbb7268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3a135bc5b0bde19c35781ed0b30607269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbbc760ad66025fbbbba8bdb48f64e1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2803737894f44fbc1abd0a25e64fd0271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2485d25d39a1735cb6a9cc6d3830c09272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40edd695737f8756658d214605ed6211273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61a206d767fc1320d971670cdc31254274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f45b40d82e18d9269ce17de06623a8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba35d05b66b62c58167c147bb2114be276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724e0452ff07f2055a4ae8b815949bee277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e190e0cc96b7feef0b1cddc6b1d88995278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667c384a244c147ed704336faa2a515a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdcbaeccd13c38a090568c0d52df036280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08ccd1003d3c0841ea98c40eee97693281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def5c75f385c35e751012f3ba0f260a4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872d1268dbf102a9e41da5e6c12b8000283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58ac2eeb58f2938177595bcc0d68a37284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e250e29999a76ec557d5f0aa50116acd285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28c8f0335c7f6eb6472b71bc74ec583286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303d89ec46a5597d748393f26d93fb7f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ed96a2adb1c5b90fb46da1f0384e1b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdabcd5a343ab0bbc01eaa38da56f8d5289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24616f61cd9e5c8f96fc500f7508d5a9290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b788788a89425ec144698e219facdea5291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0d399e0cd93c57332d57738ccf8d27292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02d064d548b82a6ed12b3c03e2cfd5d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65b0e485283bfd5b9027d76d3d0e70b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b11e744ce64fa9d063872b8a542732295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f3193597e306b2f1f5dea42f829e5d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f7fc8a3a9ff7964462a1b8cedb2a9f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b5dbd17c7fd5411ec2e5cb8cdb31d6298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a5c3be260a57115d68b8e0cd750a61299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a897cdb82f02ee80b54cf36b1552e9300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b78386f5746311dea193b69e1a2b41f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30684a95e584c4b8cef80c6a0dd057f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7a8a484124c5b4a930a7c0b0fa445d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9beae78862bd4e78af7dca2c2cf9888304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9a9e520eede1bb89a3b2138307224a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f55b21b5cee1495db4a514fe2abb8f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98209f307cf333df3e1999af0b4c8d6307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9215d6ed86fa2c103c7bdd3d11d1b2a8308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a730d5099dcc4aafb863d0a061e271309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce7e22fff2e8795d8be248e48cfbde7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950aad7421fa49467f0a5e2baf075d5c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14732d04191596d950a7b94285af67f8312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0442076cdc097b43281c4c6169018b96313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93a86389b4eefff34f78f37ebbfe42b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e54afd8cb38d7c3c77ea07a28461d2315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f378ed3088dda215b84fdb2afb842dcf316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9271931cd73ede1a2242aed6b002682317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8072161846360fc25f7cf7bd9e49113d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1fdaaf3c5b74d444c8aed1ffc2b4f8319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e4b71d1c6b47fa402e86efe38e9235320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757d61ea2fb72aed03b986d2d730b86d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73304bde438af422df03178fc489b01f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187b946f917ed81e52df8f581dabd74e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bcd979dcff08a95d197afa23385a2d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6599159765a5b10d3b35617e9fc79faf325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc8f4848560b92e4fef324dfa44a8d4326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3467f5460d8c727b38e19b509d11c559327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4196bf8d7a09885f2ea61c6cf60f6fee328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b9f2f6cc5f28e2929c3ccc3f8470b6329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23120dc9e9accc7408c705d077970daa330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6192f97b317cea47bde92974133443fb331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d3e313eee58e014c5acfa783beb364332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6eb00541e903dfa26319b8fcc8e271333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680eee474f135d343f7f6057087c35e1334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4347d4a0e0639d661b5a9fef6c91fad2335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aafb96eaea21b899ffc77fe8416931c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c69f2b9580e78a083cc56ff59ad8f5337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1808f91e68fd39e6df4a275659de2f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4d7f987fecb4a75877cea1400eab64339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e68d470d1e9977f60ec10704b46ce7340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8da712597718eb5825b8bb5b0410da341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6302dc2e610c47a78df7ebcce3bdc3342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7105855067d2d85bc017e466382bf22343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b890e281f2b74ed61778ce9b36010568344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98901fc62dd8435915bf2c7dfcd575ab345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d61fca8e82ec5d59880e812c894c06346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1647311c66d406bb9889667edd8bcd5a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62657d43b257b9702f3aa98f4d1969b1348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8785f6c76426d1e57f4bf4f116581798349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70814b26c454567743f56ca741a154ec350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39da3d434ed57d1f05758cbd024c2909351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4a889cb9f99e77e8fc4976edc614c9352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84475348b9cf90b9c755a69731f88988353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7326122ea602e1979c884d186a37eb6354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab678239e58030647259929d902b189355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f1a69a375cd88954f81690c05021de356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2d04c75ba2e78153605af02e17dcef357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794e92f42989315944a205bff02e2353358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf45dbe9cec8904dbb8468ff02c872e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56057f585559accb7e8b047cc850f1b7360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8718ca2d4296d500e5c27b56d41f4d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667b73bf5b0f65f4b30ea3d46b608a24362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2935460ab1a2f7c7c32974b92565fdd0363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687607fa029663b8826034f6dc37c9b8364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fee12ff1056a4794f7a50afc090fca3365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e74534f8839b887b963cb23b543294d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558f877600f1cf7ba665dbda79091067367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f8247ef01362ddeaa171538f45d0b9368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f500fdac2a31ffdbcfe8c36d7932d4369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961877c6b91906c74789f29ca5b0259f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8a3ca067beca7fd1abf14d94230dfb371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c049039ab044fee3b2ecfe1f3b5dacf372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba6d751710bee698ac0254763ff0e70373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014f7186a7865f4cda157df6452a98dd374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d325f72bac5fee4e725634c046a5e7eb375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e29dab2ef79bcae6b79219c547d83c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cf048fab7271c1f851c4e3d3b8349d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a4426d1f26ddcc1a683c34b703e23c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfc4d6f797be75c1edb955126966798379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfb3b57f7ef4da1b2b217783beb147b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b574a35538d53e022c0499193a2077381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47733a64f7cfae87fae938af569c9bea382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf602ca5a498c4ea3f3ea9dbd76fbd1383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8452168ac583fbc17c9200aea9db1bbd384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a256bb403c353e703d37eabc6b9ab462385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8db9bbfd013a7a6e7a0136558e7e0ac386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b69915a797929ee883c1774e9f8cad387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5afedec52312e7d1954637c5c8ada4388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4668ee319864a362eba85add6e711e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99361cfe9682c867d86667413cd58618390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafc4da5f95aa7483dc4a2dd1dd50a68391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4416822e8a74cea680e401f591e529392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817301571093e162d642ef591acc6485393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028c569fb03cb2b0f479612c28afaf84394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f709eb8e9c3adeaa9027788ac9341c7395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6b78ff51f22ba8025b9cc5e5e06a45396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcef34a21ce4d7784d314371e104f44397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae6ee5d31f0f91521a99624d3b3d01e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40cd8d3c674f6f6e43ac8ce9602ad7e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906e52f505bdea589c0273fd78d033f6400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b24e34571090f68d4a9fe7b4e8164f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a44c7e896782c479af3a1a95adb0f2e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3381953875b3788eebf5883a4ab360403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dc76e8a2fb6e0a3f7c9d8611e971ef404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54872764ea0aad19a29e6be9416cdf0405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b09f377fd7242612da44d75cd0397c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3580de598e68dda1aa82a955c03b62407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f399c3f2bea7937f1186f51f380626e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396b2e6b6b7ec894583c124382d973bb409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3f95779a09b6a4c5088a82d3dbfd1f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f001e74d270d6559aa7f8cf69b72f49c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bcc2d3c0bc8b49d4777c6e30b53a4c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40976bb071579b048527516ac5a9b1e8413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73f5e7d59179b6fe7381c4edc0ae837414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44391290a85f8660cfd8a287e7edb325415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c81d5d874d284e831668f36357b7c3416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe4831572347f9166306a722ac57b39417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e509ac9db5a7f1011a5b34a635df27418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e8bcce1fa8ff658d2a6674080034ee419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae93e7aba5c12a6a82b03feedf6cfce420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1219e0b2c426b41476b1bb2f5f5a7ab9421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357402682e8fd61e31d3a6ee17c2cbde422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e4803636151891b8c548e0bdfe62fd423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe392b262866739be60fab0bf640b4c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8c50d2ce58e1b77e85ff999c85a575425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bff00a4a2f49b9f68459edb955bf38426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ff473bbd79a69f6b4041de53fc0797427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75625952fd84f67f046c3cd0839a1c3428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f632fb9af03a9b8aad63fc5913b5839a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e49c876aa743bdd0adb0a0af3254d5430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e001d1a660c407c454c3008ee5eb10431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5c9b6230c4170c62e3005ccdb18a73432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4509001a740e360e9ef4e0233bf4e256433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd76762f29726179c566e6a5b6cbee8434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87399e1332e6cb98a3e898f7a4ebedb2435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8813e197e63cb8661670e43139b19827436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88ea87e14b5fe03c99049838d94f93d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea844950c0e7ee71b12fd63d7d4f5e99438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b84a4dca9da164ed056ba5869fd46d1439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cb0df62e1c3630f50ca5835860c857440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f80d0218a9b2556ef292b6abbb96cdb441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f4beaed4fa6cc925e3e1cc1385d7f3442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edde5f0e7e0c72ae553ea8ba805dedf0443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c357623dd66ddaf35a06d117cbf6572444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b751ac222c14cb38cb482f95083bf4a1445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d73501f39de9c8e64c820f401eca9c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fc3bc6a8d281f0712609ef090f55bc447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d301c2fd1c29aec78ae17d6243f430bd448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafeafbf84e532956fe888f2fed90ae2449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3991bdf3b2efcaa1ce3c579a496f7b5450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae6e79151b71408f2405f1f2d80b212451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6f50faba699768ba2765661fc4c216452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7180706b33ce96f1b48d5a769a13af37453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab687aa50a7148794f2befb1e5a89ac7454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e185c8ff6e68dad5346aa866ebf97a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc28b03cf438e30bc7cda5335ec663ae456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2300b8ac39abc761f46c61afc214af7f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550db64322124dd2a281b61b1b83befa458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636b1832ed4a5c1c2482a2305876f9a5459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ca4bca019e9c561f64cdf126391daa460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae65646f5ac909f0127eda0cae7b5c7461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354bc4f8dd8d10433b55d7dea6d2b03b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2e1ee4f07148d52f84ab970c228ba8463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700ca8c7d91a4701cb853c54af83b663464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fad14712a70cd9c19d1632682db800465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6d71691ea1f59dc1e79956a4add399466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01624785e4d0e222fcf408ca8f3300e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145a93e0fb65deea33bc37a7e6a2335d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09378c2d296d77468354611f470d9ce469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdedc1907ef25366940a87a99a14a2a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a625967fee56ac4b620a46c39de0383a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2e5872035a72978cab2d36b49cf2cb472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b939d813c63b176c0985abf7415cec5473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8c7e3685587052e9395578a87a1af1474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f44c44519d7819aed3b9ec885718cf475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2f70103e19b08f73327be80a882f26476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecd953a61ab0300f88f4b6e2709a32f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187dcaef6567426405e6fa4d41af54d1478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ca8823810dab1b417468679b946603479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1baf83d645c6e5b64203101822dbaa8480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6bcbb707ee8db39b5a3f6a04b7e0e7481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525ff4bb69dc5dfebf1026795e9348ab482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb76c59972552f716b30dd51ffab8dad483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9328dce07f8869b163fbb9a97cb3a7b5484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e1df8f3f3b51fbe8e6955ad1c28069485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167959346806f5c70d193e1e4dd83c87486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba2f5825e5c5e3f4be97d2939ea0882487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b9a7a2ae26112b0132463fc968e044488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fbe3249cff7f06d7eb810944bbedc2489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b12ede5fe62ee17fab9821dbb863c5490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0117dbcf52b1372258a55260672494cb491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e02990c66ff5ad041d89a46597fd604492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb453676ba255917bc4b15d9a5d9180c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47abea136d5c1d6099e9be311c5adc48494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401e80487a68d44ce6d19a4c69f62b1a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554ad8c5f45cd20768aa5d72344fd515496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8aae0f123ee97917157532650d7d55497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7fa68a301c6d29459f4deb89cdc0c9498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a561c0d37e88ed51f5a15c74584fa8499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d60aeb6d49dabc82f282760bf0acd0b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1009d8adc928e375980a2314ded6a2b4501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b634d0a06f270f6e20ea3d5e810a52b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f780998546ba915cf26795fac252d598503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de99db906b3c19b0280047c77c796848504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b8c3b5b0e074fa15e2ff6819d143c1505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8103ff9305bc4d74bb7bcac2d02859fb506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b8fcf7077fc866365ca04ea40077a8507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b26539d25aa6212f51210024bb1bde508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7c2ebc581a8ae9f9c3396131eca30c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d27fe4aefb1952dbbc705ef5712739510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931db0490c2d982355f2d3923968e43d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e6986311e4776ede03a4912fe13a8d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a05f43cd5e0d7560b9385c20868d8b8513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455057519fe28188eb24d9db2f836451514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bece89e6cbf258905fe619747aa26e95515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce887affe3277f7dd4518dced67bae85516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2d408ba6fe43aaf9456a5004bc07a0517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8878d49f290444b04593b692c8190ecb518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63098c9447dad6c64e1152864fddad9e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1361495c017132c34b5a4b21b4cdfe3520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e27f1781e226b0ff6771c1b2f3c93ed521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322f1f4690d6b3f567b2a36348b94918522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e79e62b26498f2f455ee059e5d5523523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef72e1b526e4e5889db5b438e00b2f1524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c103c2feef35023d01a8ffcf9fefcb525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb34cdb1cb31632c0bfe51d4955a97a3526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97516b337a0d05625a42ac69950107a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad51df21922175e05ebd66d24a9dd09a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33004fe58837dcfc7c6e0032b723f6bb529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7172e41ebb9f0fc21450bea1e283d962530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5af4bca319d677ffce7753704894a9b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568d9ee0a5b8815f0b54c737b659b31a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2be39019d9ca255ac5ca63061fce65533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf607e05837ee405a8b6a7d5a220b0f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1446c48f0da336cf9b9d9a1c8cd9d9bb535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b43a52114535f3d6dada7f061bb5947536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1328fb976dc19c9b79a0d276bc2158a0537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fd16f5bd5721a5c0f4135484f7f0a1538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30accaaa453f5ef93bd571304d2cba58539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c6065f152b404dfeaa221bd3b61985540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9550fa0c1bdea93fdafb1e59e56946541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd22064abe9382e4ff027f4d28b97caa542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a774234fbb58c3ec489cf431de62b667543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bf23ca28af070da368104f7949a6d3544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79eef4b9c470bbb29f45ab45bbfb38f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce04419326d2b7149c95ce4f0b1badb546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b3c2cadb7c3ad4c2acab27f040f053547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4333e198b37ad2d9e2017088b9d93d8e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0632532bfd95f7813c0a60343ef3e96549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9885003b16c0984b3b115a1f02f001fa550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6159b8a62fcf658192362da5adf6c8ab551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f6c9315c324c440d630c7e772b5870552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc622969ca2ee49bffc57fb433282e4553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1ed166b88308a7f129e819c1d1e8f0554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fcd90766e07e756b97f91f40923ad3555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c3623479ee5fc35f7a97bbf425e80b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4572ef1d55c1cc3cad2dcdad7c8bdb1557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8aa404b23b6ec7992ddeb6f0db61dc558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e615d413cce787e5b7d67f85da0d24559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2284f72f786c80139e1791fdcf3d2e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce48bfaaf1d45f27bf35e3534dc883d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b91bbf790407baa1a49893a5d6d2c59562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c7178d570ae372713633e49059da61563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4847e30aeb2a2446c7ae8fcc82de9a5d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ca124f118b7de9ae951997a8d84a9d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ea47b2aa9bce670a1e35cfd0c56f63566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888179aa976ac82b70a4fda3c00681a4567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e0b83447e425015e2b5072626e96a5568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833902a22343a3045ecf66cc2070b876569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204178a04c25a21835370144a3ddee7d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82138d5a6f0a20b004b3a3689dd9e30a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7656921ed888994248aa2452a3a421d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681aa4ba57c14cb1fcdb87981da0c9d7573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178d64c7437d87db92208f1b91175ae1574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6470c566452f970e3bb15d507be563ed575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b3dd644fd317d08db5fb6a13e19c0c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1bb357848fe9c62d62d8853f48ac35577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8b96fd38adf54a0d3060b86108f50a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25e95024d1982d1c811f44e142c1685579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cae4412dca6c5d8d6f82fe4128c718580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1973df862cd8de1a562fd76623e55415581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8348336fecfd081faac5012a3224da89582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886f4b59b34b8f1ad0e15d348d61005c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2657cbe619ca87fa825a1e858634440c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1208c9242d48e65c848d55c3a15a26d7585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9887262578c27f4431225010c22f05586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c730b891c911a595add6d244e8dfc6587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e133e76a0c6317bedc6aeef63660e12c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d609d7eafd98d9ab1765ad95e697251f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e20987d67e8fe24cefcb72a0d7a1bc590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc1abe33a9e082703e1083f9a056e9c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7b8a1e346659286a25fa9f66b09111592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dda36a3be44efbc6f88b18555b836f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7fd5abd0cb5a40b3e5c0841c47e1cd594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783b53d58cf3ae6a8d567ce4528eb568595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cce8d09213cdf47dc78770e19e24564596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da69a8e5cfc94a584d59315cff9c9d06597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3509e097520652a3a380957597315bd1598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab87a4f6f7cedb26202971c58248a46e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a2e1d61924ed9f05f71e0c686bff62600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36b1bbc3702c49240fa587743d98ad9601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b054d808348476bf904c264621736c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720b30a52e95a61a32e31762f8aba26f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e078199ddb138829957b1782008a2388604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8998dc95ec3b9d8cdbd4c1a6c0b693605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c32a39cb18b2157712b051137051c8a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf1711c5c3627324f277c71ec26d89c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb2be4d798443fcb9f27043afa1c789608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b115235a54397db4e26c487986225d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34ada7c1603e30a962f46e3856e3387610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0035e8f29dbfb3555b50cd766963b8b5611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af0cb06d1ffc8043cf903ba0d2dd38b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5463039d6d71752fe9faa024da302ff0613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02582e9bfd754ae7717dac224fa3408f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3138160effa8605666133e420e00b9fc615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0b4d3f7d5a94eaa6690733f7371ffc616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367e2c7aec1c3d3e00bac9ce77b7b421617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f279b0a33a9702cb33a0df8a3139522618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62835e707ce7b753ed6e79de610b372619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67ab434cdc49bb53382d56b295e4533620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcff9230d6b6fe706a1416717dfeca1e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338eb44b7aee50dde32d1fcb86392d7f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4576ae15c8f493b2e7a2050f1ac749d7623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f362547fd09e8e80e1f6d145cf348dc9624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92e156f5c9394dcd4010d488c6ebca6625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981c84ca29815f0eb0e5b8af290c5bd2626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3343489dd80cdee3d5b66e278d54482627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07438eb685cbe2bff80f0bf95de977a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23994bf88b1e5f112b4c0d316b8f30a2629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02f7a20b467cbf7dd55f604eef23fed630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8990ee14ec13c86647d1e58c70233ac631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e3bb42c87726a1e75a6e864f771d70632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9f305de878be22356455b2c0e8377b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3239fa6fd83f75003f70c7e107fee1b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7a7aeffed81b8e5c9e9a3042195bda635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc86e101cca92a888c7d12ff2fa2320636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3975cb1eca4949cc8d9d45f42159304a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e25cabda621ad531651848586c19d87638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f4b055f5d2439511270681a9b7efbf639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944e5cef5cc9f40018e0d574e3c1f5f6640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78672569b8b92fc0bdae2499218cfcf9641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281482b40a17a42345101865ed033715642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc069f6991f24da152c1055392f185b0643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8cd6c924ed9e7d247e14adec311644644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96829b48bf03b7e35ff3508e18774482645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce835717354e709e9515c4a6c694911c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dbf42ba46a5a2362ba0799f7bc1b74647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515943aa66df263bfdc48d5772212b0b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2df82b23d9ba64f69f60e636dccf3d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a35b87b8e1d498225733528476b827a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7992882b07645b3e02dc6b93044863b8651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89361532c1482ecb386d61f5774847f4652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a8d12937c3c620a666c8058fcf9c78653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0ba6ef8bcda106aa589bad60455005654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e6cc47d67d1d019ddb1d5c91400cc4655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016001d912a7393ffc2ab4db9434158e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e384ced89289e8b6c18234dcad29bd38657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1cc7eb6cdbfdf63bdbcb7d276093ba658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b40777ec2a5cb4d671bd50df0f9bbbc659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa2b08935dd5138e2c3bd089b23d28f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830b41d03f88a8a004a894a70f52e6a2661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dd097a0e5b5ef31026d95aafd01881662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac91057894124642eb801a350551034663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e97cc1631dbf7b5998a6638bde39fe664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b30cf16bfbe670c089345030609ae3f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c103fe25dc751925ee2dd4652c8086666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da55ee854b30a7c4ef15afe05e677a80667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e6f2b736b5b5ea62c0c8116c89273c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd396347845eeb04dc38a96ae9cf3bf669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4337e3d8ea988b291ebb8a34afa03620670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27b8c750f02e3772ce980de76955d1d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6d5b14b08de15efbea3c640ba62ad6672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761df9e32e60ef8b656e2f81857449ed673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8165a637a46a5b9bf46fe3b5fcb0bd72674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1c3656d93848dc914d9ba3440da9c3675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf7807b4cc1baa57359a7b432f67524676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a26ecdb59bb01e8568b3a9397d0f2a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58bf5aeeec1d72791fe6201ead3739e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f0387ddfa2aaf5fd7349bb57a78ffb679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e2770187a84929812941273515e6b5680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721797b43d065bb69c80457f30479b77681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b948164008e14e29fb5998718ccc11682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e9c51ea688fda2539351f494c24644683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7892eba68dd121cea48215fefbf0c5684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb9bc76b93e64602ae821c3e5cb9a32685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977ca2f26d3b11535112d537acd9ae24686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8322778a52659222d6752cd540f59f8687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3835ddc3ac8e6bf7a1824312dd6d0493688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe0ed9e2532b670c205a50f7ee8dd5e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da3ec0832fa27a2869b55c7ceb34b49690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01ed3fe4a667e36c4bf5daf7e17e8e4691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7d69655b5779a893360d1d79203c3f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25634c21fcdadd4064fe42f59b46f941693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7242ded8fd99b5456f5bf9f2ec3ff4694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635d3b34d9c8c9ab12441b62d57cb1b0695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7bb2cdd1e338483b617f7cc62c82a2696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb01bbef86ae4e1292c15ea9e1697df697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f965438ccc420f5103e85ffe384ff4698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bc49109cee870aa4609a5ceacaddb1699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7ef30c2c83a7781a9c3beed5f7e8f2700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d34f793220c3676347682f3a323ecd701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d70fe12761c892477605d410c15dfd1702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2599bdda4509c30a9c3d7c805bcaa1cc703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5844fcbe2a2d7f5c6cabe5257f26180704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f1f959ec26a60478b6e8c3c2b6225a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc92bf0e55641a879e0e0bf664a82438706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc4a9f607ff13d5f320404d29a96d86707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7918d0b7db9e27052c834d5a7f0eea708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41aae01cfa3a3069e7991d9e667f6395709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c733e3a971cf7976bf2ce14c160b1ee6710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0ae94737b2cb15c3152abe727f6919711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7008610364763bd4abb3f56414969ff3712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86117a4f067c5ef6bac2067b53bcf264713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bb7c5213005b6c3225962f3ce4360a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8b3be625d8271e3f81ec702ac6b819715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2ac62b551f2db030575b4d8e9073dd716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b1611d67e12ee62dca9e83b0578977717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1170fa8f6d530daa6647ec9cfe6b35718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac745fbf7d38d0dc64af0c7c2639a2d7719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9e5dc88d25e619e5a43da2264fea14720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acb06c122843d548c7ccf25aeaf0559721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59c645e885575f221ce5eb28f68c1c6722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551c4822eb884f32deaf487524ad4c5b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41e3092bd97119f20a95a27d7b6c419724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6869187873f3af499b16841d89e6f2725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e750b6b342147e6ebfa720f352736410726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cc7b09f32965ed8792fa8a3e5f380f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb8e40714c229a4aec6512f8a85068a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547e209b9f692613be758ffa38bbd333729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344a621097517429f4f793a5888e24af730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889717ae0eb7b206bcd0b47ccdf28ac7731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbd335401cd8a2846ab51b98398bc41732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497167ae10d1eecab0cb1ad7ee46b87e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed97041ed2eb14fbfd7bb1f0d459346734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99f949076d728478f3e953be6258c1e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3323ff1b2ea39e20ff6f44cb94fbd0736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1850532fab3a00dcf0f651519c9ff3a6737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2cb62c4ad177d102d214f4ca416c9f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6353c43eb6b06cef8a961565e6ae2d11739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384f4bdb9709d7db879b21c14b1849f0740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d40c494a930fe4f4cfba45d1e203540741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe181833e3b7bf75f23cd8ab6e591842742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e69cfc545db96c9bd3966f11b5cdf7b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a35d6d97221abf220035a41534c25c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67ba668e0fc6ef884434321d72f71b3745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ace635e5a133ab839eb5f7f9c2893bf746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebc533139c03d547db5a1423a9e026f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb682688765471172c19f35c5a694f2748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92488904a7e0301212dfe57f54ea3fd5749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74abfb36da1821a2c957c7fef1e09335750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99edd940c8d897e1bce295a51d4ad7f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c18789ac2b581bc327e146a4c36cfb752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c390aa08d823d7e740b0943e8ca9c944753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd1173a61d65c09ad9078b7223a7244754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40af8c940094d940e3d2a81a1910f507755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cec98d59f20ca2457185a8a98b2ec1756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2f371b91a82605925c37864a040893757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8c73078b46625f77d490f81ef56b01758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c78d4dcf822954dad9a16a8218be706759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>