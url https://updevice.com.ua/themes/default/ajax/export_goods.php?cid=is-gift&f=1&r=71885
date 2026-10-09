--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310af42b7eea79e19ea9ccd59355fd671.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466fd3a59fed6086fb4de2c57b51b2a82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6493365e42ab52ee17a7cb4c2d367c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca7037ea8102eebaf825f1dc4c5b7054.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695ac88ef88fe6e56757c8b8ff2057e45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b4719945f859c39fb220cc85213c5a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9fbc780c1c43113249ce89cf83638e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de0484f445a656d8203927e8c4dfec78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699303f4aeac0493e4b88e7c3dc2601e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a483bf9f832edbe5e8c1f3ecd42a9910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920750c2ac3a64a5275c8605e54886ae11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b6133a69f6c6417cf840cef068c6d312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1173c183d87acf08970da6d79cba0813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35447eac8b4348d3c5a3993e953a38b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c817b43adc004035f51cf0c3fd7333415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca4827aa9ee681152b047194791f27d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8b45ab080856bf716e5db4d470d2bc17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5e8efb45705cb07e8e1d8fee43095318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4cc6d7930c680464ee95ea9e90dfef19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f962c63ef10f606b2792fa35a82c1e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470b7d3d9fc0ddda5af980f60038bf6121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79f1661af3abf6e22872a5ab74acee922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e288863a49aad13ae187764f677365023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d6bb314ae183f5ef0c9ab9c2d276a124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5d6336192c69680d2c26dce0c6ce4225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c044437a775eb614ab0ff89f2ce9ed26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9a24b03c1b501372ed77ac8074185027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cae6be5c3fd2a1891a755223146828628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd73a649d6019eb1d878237c7753ae5129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c599aa336a8444c9cb93bdd50beff9b630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a0230e834a1cc84291397c7ae8c1a331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fbfe1b00049e3994232a7180fcce4c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f62fd58d47852d1f453d642ff42e6333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766c78d14ecbaefd05ae1d0f5fb93c1234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca9cbc23d8aa855310ddc7cfa1026ec35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1885cd7a7053d6cfc8ad99956d7a0a4636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd93cac7fa44c1881688d54af1782b9437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd2071d6b32c2ac17d7a96cd57d79ea38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a9a963af4682bfdd3f055cd69612fb39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16f42e28aa136f4c5333b12dcc8ed5b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055a03b1f63c30716dc75077a1855e4e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8275b033ad767397465639d176eaee42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63aa0f2102688084fd9860e3f9d156eb43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26513355c12078cdfd542daade5c0de44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475494bfb9ae177111610a28fa2946c045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e39e99d6f99a782908e3c6bec576d546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72697b0d11cae361d0dfa76c17a228a647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f0b6d87d982810bd4e5ac04c241c2048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960437dfbb6785a6794ee099cefa4a6449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e40efe14bed64e232f32c1e80e852550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e8b4fc118569d6187e99eb37663d8b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec73088d91f0c3674a781c5ab67811a852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa8c6c094052f59c654f2f9d3a6b93253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bf9c1ece8c501c17cfb2c2a7691e2254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c884a7caebe943222a4ae0b196a29e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d913a825a1d15f8c8cde32d81a2e7156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a1aafb9d190b35101582cf7ee6389c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cf49418efad81327cc85890e4bc6c658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea23d7d49740c328e7b4b2ffced807b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a79b35d4e0334faa828e88ea4065d760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e238ac7cf46f8e3c46ed6925444b2a461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58bef088b5e7cfb8091229e84e7664662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467d455a29a1d33385d4a5a24bb4764063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf9bfaee57247c1d34c17040c246d1264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cda5d36add4188743cd9c3aa2d3ca9865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ba3fb0fdcc9346fe53fa6cd60d58ea66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5538cba3f417e5f5f3e05438d3e059e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46770ed84e5a4996dc33960b050705268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32f6be56de14461c151f69954ac468a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3e8a34dad056b9a15a5b0d40b9f91070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979044ed24180faf623e90f1ff20523d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72b9a8dafb57106a3321175c710f1c972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4725d5e6ffc501b1b78179d718572b2a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be954eebb2d1b444c86a615412e61a6c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a61ac7aad97c8e1f304f52b3dc664df75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd4f33e3a2d7845244a7fdda6a3563676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6253dadaca317a49a400edce6a7f317f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6a3aa985c8978eb593f1f31eebe68578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aec94b6109afffe57bbc06e49dd3ffa79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29ba71ebf4fbf3c926e1a9cd5771e2480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebcea7ba843dc8127ccc0f71ad0c23481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2981eb53835afacaebb06a3802f1b0fe82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1951da75c803a35eae142b2204a585d783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9582cf69569f247b6f150a2aa2ca8584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934ee5b7798ea2571385caab6be4957b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7026c2ebc0d19eb6fb363add06e0602f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900d5de777a1d254ed6c85849900939e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f670da4ed052de75548ad0c27f543b2888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d679537654cbe9b525582fd2046f5189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98177bc0612edce733e487f18eaac0890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e17891148bebf5e072ac820b17e5f391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4064060649fa47b9966cfd90b989167f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bf96cf72146397ba17aeb426bd165493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512315787f8a63db021a0a14024ab06d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537d4ec9e44e389a894ffa841cfbe30195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5c3af86a3808a283e0816520a2d52e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf418ec8a9ca9fe292d6778f4b7ea6c197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf7aa29888fe97481146185512d754d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f6a01611883defd2d3e73bbe32fedf99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fc188a381f1a01136dc718e57e4f3a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267c95e393f3e1b8ce1d67f7f7cc090a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef7e74b74a2801fc0501db071d34508102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c04a4d947e601fd6e94664f8a37a590103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17f337e31b6970d0c2480828c7bf108104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d2fb636e405738c8f2ea9a616e931d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5a7219e80a8b3d00138345286cc09e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126ff15f3c81e4f92f541d4c089e1bec107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9408afe15ec50b517ee43bba325c8cb108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e834e84f9ccb3caac742a518b0e5cb109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f660c16d7fe4c05c2b1f397a61df92f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a210ea6449d152048ebc1bbad3868ab2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba8a615fb419fc200528f36609c65ae112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372209da8d8e6b2b23fd21e455ec9dbd113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b6e1498f8e446e60d0575802d6f5c7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7aa9f5da79270eab5613a1b21c134d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2d50ae02ead9aa90cb8dc96c4d25a6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50e95adb73493911d2f49852e954334117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c289fe0177483bc56764e558431174b9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb34030cb886439d70b37bbd0865c5f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc114d96450a70b74cb7064e8ad2f221120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d57ef27fbb666be36428d7775936ed3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631f2a778b8a5cfee932790a2f5fd2bc122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f81fc8bbf6e180689705195db42255123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1429b5f0e6e7097427386a67b624d2d7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba59ccdbec72df4e756621c1a630c75125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6776bbebd640fed3e1de9a997c65f0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622b7a6cfed444f424e395896a191e1b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8810a5c25b8d82455cd7def486c484ec128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724b02d54a2f99a534187f1e8447fbf7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c616175d4477fc4ea27f4e51590376130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6a9b518e415a7d22af66cdd1ca0a2f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9f2d9a375ca7b959248fed76d11846132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a54051b545a3fc5b9dad4ffddf9f9a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363abd533d2bb51c355bf33ed75d3c27134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62efe7c275dc561e5ac8a4a3e07d1519135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734368b30857ae1182b2cbb335bc7892136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96929f6c14730749a28937f07965ba7c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed4ff53205093342815988a3fe79987138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ecc147ef153574e37aed47d8b18c00139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1485019fa6f4cbf8ab0652c2a7c9ebac140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee4652dcd363bc316b2852384ead149141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fe6808ef89e9e096ffc3c58dde85ec142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1f1acde463d4863f1e9a3fe7c90329143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2650790b7e61a4f6b651ef8501259adf144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b4e09314b57494dc88cfb9bda04678145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6222ae70d948d25b3f4f67bf9a1dd9b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265a23ccad566c2296983e09379a5f33147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758f59547656897722df03c846663746148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d5926f428fe65e1594f289c54000a4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8a6855b9d4ad61e899d43f701af8ce150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e967f56701303a8e7f6b053a370eea6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fb48ba5121d9ef5d91eba70db4220f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e2e27b8d8bdbafcc79b128161f96d3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b51790a8d0c868c645f5257cfdd0a8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc17fd03b743d909046b7c8f085973b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776a817dd9f68ed393d2f26ab2ba9ee2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110b14d40337aadea30a52aa9037fa59157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8107b903336db802a00030f906170e49158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1415434d9b157de75e828e83faefb42159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2852d4f2bf46a312e8bd0a4abbe264ee160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90511fa819bd855cefd2a54e92048b59161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938f006624e8d3bebf04db5c6960b716162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460a33b46e73ca7a4cc019755eda8c5a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c0587a6df95d503d8e44a7a77d24a7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af46e022127f32f35cddb2711e83d15165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a598ec857a14e98f9cae324777f7a2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155c2fa989676d1582813d6827012559167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d887ca341fa24c556e9c77575c3141168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf93be87f2b456c3bbb33db57f80939169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80ed285db1a1d66f10da18f743a8655170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb5dafa5e0ccc0541940375bef85cbc171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f895dcd0a1338eb2dca0babd8459e283172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cdb01d475c1920d93b3df627bd70c0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff1851de3b88ee5b90553fe2d8302c2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8206d70a80ce54cc266175d3998f8ac4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d000e37083030170f01bc2838e60a2a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd9883db1e660f1e4f5d04b5fbbc121177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b04e3080761a67919481a4718b8ab7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436b63226dd7280f776759c4eb9de7fc179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf232777d44ad82214a1951624f8dda4180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b68958114a38300ebd64610909c8e6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78b0f53747dd9e7f9d10e623f9ef3be182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1177505143594ce5958b11f90fc4e65a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4303b1051ff74fe62f8751cc198073f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a819aee9118291ac2268ecf70618fa185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893cfc419ec8611c44b77c487821794d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b328f74d057d29995eed2b824d594e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe151eb4220e87531007134aaa63e3c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c020c1ad516eb156394ed957151f89a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992e60816d3c19b07fbf05d4f5f312a2190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f997899aade625d8f77ee1bad213afdd191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a75700598b4673734fea7cd67c435d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6050993d761b78b8743a9cdcaf577d00193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb84ee8955719fe8a2528fe133451e58194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014bc06bf90e818da4fbd0c7da41d83c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb41ecc521b7bb7b5defb5b1534d7097196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01694642f030c631d08aa0db2e26a5f6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e95a982ed7ec2cb03ed17ca0ff2e78b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980dfea2187c1de8a147d7f0b0469ff7199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a6228f5ff20e581846442037e925cb200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b760ed4d61444aa8f64df619b447a69201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379b23a1e3f8c2571f6182c9a8f9bdbd202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4071a99547fe71c9f7657b6b2312c8203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce45c8521dfb09737bf48bfd2e7d6deb204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbac53ab68faed0eb8b1bbf79e850fb205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e67cc62cf3eda4e63b788a7a3d0f7c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e1a4d074987b75a7a7a4419e454a4c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cff8abc38648280c9d488179fe36efe208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7023a8ea33437cc87215f9205c93b9d0209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61805db9ae8673b02c91d96573b5a066210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b518bd8a3b725998fe6d08b732e72b2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acf631017e0bcc9b4838e2708eb3e8c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be85e150672ce72085bedb58cce17c92213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9a6fd42f34b31b01e4d44c0d57e62d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f58a2d5fc205923421dfb6288dd52a1215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae6da66ba76fe03b689753a3d3969be216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db78ccddcc14a6c761c1d440e153e98c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6312ea5dfa8d8a1a85b90c50d970e4b6218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f655c71ac458f5348312b0711a57be4219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70c1b01b1e68e219d7f0ff84576fe19220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6672066befe3a792fbd02a6637e3c35221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7221b45724a87a47741d1cf6bdd3b6c3222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1eda14aa61ec28a70f5af42aa13207223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da74e7c95612231bba35de9c2cb9f211224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3ccb47dbf39386de98d3be2fb268f6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946a184ae2d93c1ea77367a013f29324226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48628c1dad76ef8bb7ded02d69c48e2d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933a592b7a736424d33224e38b6c34f6228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5459f3b3993bb56b47f24ca926347dca229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ce3a5852d925e3f671eaf816d427c5230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892d128e85535374ff08cb0ba85745c8231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b11ec9583d7005f66248000212ebfa232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a479fbcbd9557911338f8e5d692aaf59233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809eac101278538c38986d058e445576234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acaff6b023e2d7296bf73b6b1e34afc235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d335846be209d0c7c0b4b8a266d38cfe236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cc82950d6830e4e06c2c299343181a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93f68c0ce93f45ecb6d94df6862dbcb238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def81ba87efc2ad97fa873ffa4d7438e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e69c18fc1b79c532d35080502cc97fb240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf86e5b6fa9ab88ff56dcede63dcc3a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31da1bf292c2aca3c6a46f61a4f41dbc242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78d73bf95a705ebdd09bc08fb40c6b6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee51b1746f2e95af992838121845cbe244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2a0824d1653179a70c18bdd619b99e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75b3f50aa7eaec6963321e8057ef699246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f222daeb4e35413afdc552d12d3961247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8d1777c914b0951d8dc9313f26f948248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343213c9db95d77e5dd235a7fec8798d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8153a60a0e763327de05f0d3db0c4c7250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf1b67d1645d9a6ea6d1953af25eabb251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da51eeb8def677c7eadf4a3b02d27fd252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49019cedf66f093b1750c91c42a2d105253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314f46af7276ffd55649d4790bcc6857254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cb55a8a69082a823c44e94c49ccd5a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc47cad2dbbfe1c1b880c96d4ff0b7bc256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96082f96c6b7292ad410cdf81d8e803257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17288615d79281a6ffdc61a2dbe733a9258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1219dd2fcb17679ed91cd443e61128d4259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd55a160edfcf66bdc82feb6cf5d249260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0d3c09e685f32fc2279041d14ed013261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38fda20f02ac0bf46bc8253949473a2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5665c7c988415fa657478b9cdd747d73263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdac2d7eb30c55e8201ba75eb675f47264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60a2c6586fc72a629436330e283ea45265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23e3a70d26a87a0491d3ac85a3c4f03266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9b72dd55da6601e29b774631e575b7267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee9708e70b8017f3a0b3e953d52a1d7268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9516b3e11c1c6dcd355741047ee3b288269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450058d19136268d34e4a42d9085a4c5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd914ae8675ed16f7e0bb7b4fa498c6271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e11f66100248bf49d69a13bedd7ab1272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0dd9b9b42839e4a21882fce82d7c31273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e94c9ec9b71542623ea2256f4af0c2274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1301d4787113d681066aa818f856963a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2018d60fa2f095462d833e00e6a7fc4276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c943d3f39f344b4f47a58dfa99537f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8919a6994db2c14009aeccacdb62369278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd9bc4a57109212873de4f5c3885825279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dbda3a00d5c77443bc2b789b95fb7b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae0b089d7931a9a7727297deea5c90a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d1fbaa637811a0f9869b2860f1a53e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceef972fb17bbab7460761f5263c4cd5283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052d899bda00358aeb68ffbf4a8b5cfb284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055cf5ec1d7fe57eea1a9214363b2ae7285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815875463491e0e93dcbaa292b18b9f8286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5907ffeee6ad5b591d1700f715882960287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80e3c07698853697f1f11c3346bf8d1288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080985cb0f508bc4a0b5739c88396f59289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d914c0f06caa44db42793db255cdea290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d5ef62159262395aaaed6da5339651291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6b74bbf8cd11a9a6a48ef98fee12b1292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe91b04389288755b7866215acda307293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f3947bd1d9a09698c87e9d8c53c059294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36b452c7f3b7f655f298a7b378577fc295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b96490b8b3b9e34e79bd29ebe6a695296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed47391ee7d868e7b6e21b4dbf3283d7297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d53bdeeda8837bf381f0be62ab6bc8d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1386daf00cf2d51f86971300108d01d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdaea2311350155d75297d91f8c70d9300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d0272f051d738715bdfe034fa3be4b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f385b01ad6d3414f79f2c16123ad54302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb633e6411ae0d0e307ba571a98a2178303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d79d870528a54aa0038e143a7493cfd304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c456d6aa3a622ade04f290d92a1ce6c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5900c8f1b3c110e1e279c9004d03077d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51694b4feb34d86277edb2d51665c4f4307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7d2edfc8d4348aa65c7acda921132f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f18283c0915de5a43009d91eafe8f7d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76d4fc21d6d5543fe0a9affb64a846d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cee5b3e434760959259bbccbd68ef8d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc6715a12e238142c665330aea362b8312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116d8384dfb08ae60d821fe7689f9be3313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2297e25f4c68efba6aaf4f18bfd22285314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c929da7c4348d26a1497351889c4cbc9315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da9e7a9e1a8c4835c2e9bf6e58bb655316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bc24e6d26d3cac75f9a4edf19f0e62317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527caf8d6520b2b3e2634332dbe7c6b0318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0b805b5d5e34e4946561be82d224aa319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c2b2e7783d9c3ace73da9b8b053ef8320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b88bcd18e99483240ee168303c10ad321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e35667b3d81e25af2d5341e72a34af322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de5488af38767b43b8b473f80c19446323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb83b6d2b06688dba0c1753f6f85068324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8527b8a03d723c3fc9bd0832106e562c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e4527a9b0ce110574f6f8d997ef1b7326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5679a821dd6519dcd54ab7b8c26813327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdab10d0c89b3d427e613518b4bd4a65328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7e427730a15fa742d26af976d737c1329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3646ea4a075e5453aa709a9f2e19b914330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2637f13b49241a46057ad57e0d4a77331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d9edac4c057af03fb14d20041e748f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b300a6d5060921c05698b9bff1502971333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a55ce6dfb9c0da4f453c91cebf0a13334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6d0c242f27d3ed27fc2575f106e099335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc68c4fa7c24794b26c8489ccb985fcb336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58eaa9ad51ba71b7b700f0ca79cc11f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0274e405ff805cf036340818c37a8cc6338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b7efb8c0202a22c1220de30ac3a92e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e6a96babdf5ed4f0793657669be2ec340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a84d901bcdc9c4ee275a604e8685ed341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709cadd136f1bbf281a9db6fe74b2fd1342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fadea8f5c1c849caa151d35558cb0cc343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc3cc028e51a009a3355de53297e2a9344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576b45f4c94cdec4c37f2158881d2ef2345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46980346fb0668ef9e6cbde5a3a414ce346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c874008f62a8f2ad3092d8300cd48e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0facc3ec8adae8190eab0f09cbdf70c6348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d427a09fed0b7ceffbef0a532f2d771349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c86c05f5cd4adcc6f5a4cdf23d5285350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a8e3bcbb06505eecc97835df31b8d6351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f441cc9614d6f92e5600262a702123a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e938abaa18f1debd38b11899a8f471ca353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0255e715d00443c28e4d294ca2975b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbedebc4d92ce233e32438040102009355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fee7ae2782a2535a6fccaba4cc96e6d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663839068c454ee2eb43b37f6bfd74f9357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6a90175f5f660a1ae637534f7d82eb358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe59ffe252a46efb0fbbd5e39f4b20e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e185e8e53748f10fd630271cae84279360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d309b0196ed11cb5f616ca01479f6fdf361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2959d5b2462c4e67c14d0a11d8a616b5362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ceeb4cf3e17e5d23b80047ba29db30363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62113c36d007e4e9058162534d0e8ea1364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9743e2dad267eb98d3867ab39d52b2c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aac24bb4f0732ad3b31d184d8cfcfc8366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0852498c36be5eae94301a0dba7536367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b093e355fc1e437d277c4c9c1897cee5368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae25a15d38b2f1312e7229a3e200ae6369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b27cd382f99deeb27deb78ecf5137e3370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1b58a9d8a1812c3b271b0bed001001371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8947fc7a1e31ba5d0716a2b2a54cbeec372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab48c4857627aaa496831e49aa47e70373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc416f9739070180af96c85bb1e8c2e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c92eb6fe5af6e37f0002d5b7d5d394375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbeef6fe7a964137c02dbb5d1e12ab4376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a425426695ab0f5be7449009c3b0505377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8aa99d429bf50deb8929139ca804b28378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f428211fc7cae7544bd97697c63065379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112b6eaa0e66f1cf6566b20c8d406f2a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6605a7817164e74c3564eb819eb95da9381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168ec24a05273178c8517b1be1c3748f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d234e098b2653e7cf82ca57e7edcd26383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81f2839900ebb173d1149d2db1ac239384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cecc3ef54def24a0d36e5e7b0113924385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dabb9374ed65574c28143b928d2a7f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589bfaca7f612c743ab718a20c7bd332387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640a532471774692da4add4705eb3886388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30d0e6c7184fdd85ad4e252ec4a7caa389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9a3d26d286edc6d5897be1904aa306390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbe4621779c011248e5777e5567d327391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de769b21bc61018dd7e5656f7722ead2392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9d772602d8e1428ee273e5f91f2ee9393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74c23959839ce355839350e12ef8a18394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b55da4fcd2daa0485ab81f7d09b5a2395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac69d4970506cdf060fde81129f2c073396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85b1f02ed0533d469293ec983ce4005397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597eed3ee0a2e49f3d706efafe27aa16398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c963a2508b398968c4410c5adf98389e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cbaa59ef1d4e3b5c85d120c258309f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abddacfedd3338463c0d5e4dc63c40a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04cb68364f8aba21ff12ce4a6e229b5402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52899c0c09ac0e84fa9fc82acc55fcf4403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfd6c2f8fb52e977f48d8f7546c18b9404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f1a610eb7e9f35fb55641925f98377405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99531c5bae1c6affc426e6bf43d8cd1406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f305f6d9dbf05ff4a2e704d37065d6407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5759b65f4a27cadd2c82aa34adcc41b8408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff07f5b5fadbd2b572722f30eb18ac8409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8db619baaf759747a9c7b0917ed47ba410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1ade637886f0f44ca7ee07064b6817411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75c3e4e121bd9648cb050ce4245196d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d881ab6159fc70dac5f53fde018c3a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d9221cca16545e3c1d718ee4cc84d1414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940f5b1a0a44425de82c6b06142c2742415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b30b039be7ef4510a7698b14c97c2b0416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fec753a381262816d756b52c85ac82f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a39d2d15471f3b4b65227501baa695f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78862d321462950e8563a87c116342a7419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba6b1c0af9fb00cff864a4dfac54c66420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25da1a23c4f1915033d2003c2accde66421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b02c9c776cea75fe7f5d35f995619b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95aab2df5719abb176fc0907d89f3eb423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8532b8189d7f9f36fc98187deb0f641c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ae8d4c1d28c792f6b49cf01f1e1ecf425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0069fbb340fcc8ce2860121db042dd1426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03d5d4a93b118a098218301102ac101427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10669a85e58b453331e84f47242b2a34428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a22d5e5bc5990a18189fd81484e9eb0429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39575c006d41d99a6787f1fb121b960d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b6ab73bc133a5b7b7bba9375e84c17431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdd9c26a805a1919d463581c8230043432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4137f01317334f9bca07bfff051c3843433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a263ed56a824e58352edc8398a4c6bc3434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556c6d1f7761a9641fd08ac2a557fdb7435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2765502ce1b19524387bfd50c7f0909436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ac182147b3041b240d638044863166437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c172857c43d8b7787d7242741e83d9438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d1ccbb1153befd3da9cec3bb951e6c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bd64e562b37cc8c1c87c4343b79cb7440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefe0fe1a9d9a8e99506db3422d77a98441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9365cc160002ce1582dfa0241386d9d5442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58863da90a06f337ad86f97f27a3fd32443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9aec17248972fa11ba303291417654444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1ff7c12d7ffcf6dfea77ddbac0795b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad5a6e9550450775e28b98af4233cd8446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f810e17f981f66e2729ca0978f93f1b9447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d338c48514a8b0619315e8543609c2d9448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f200569e9128acd9ffd5a4c9c6219c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419525bf9e7c1383e8b9ad925304513c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be7ea02bc3c365d66ac00c4185ae725451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51730dd0728aef22212ce0223e86c5de452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1285e5cc4961a53240abce017231eded453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28898480d8b4a3f5bd8c2bcc988124b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a668cb6d203302359fc56dc8c4cdadd455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d593a64ac4824c20fb3a6541d01c436456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ceef0740a9ab183d51d09bdef39a25457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2994ab07150ed737566f10955ae0577b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6913879029c910840eff48748e79bf01459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732824d0aceedf9bab07074899a3e815460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576776fde1703dcc0f7a3699f9229eb8461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494cbcc450a3e3e9cfc00a13ddec4cae462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63a3e0bbdcfe8e646ff2eb370e633eb463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9014849fe3f3f0b8d67c4d67e3faaed464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955ab4fcbc18b2735121371e23d1a3da465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef0b5f64684539756aab012b0760968466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05bf9cae0c0d0dab8e9561cd2418ab4467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e8c11dec4ad0807113d403e2400d52468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0101359260515c82fca123f670ed322469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fd8a400edb8483d6c46bb2fc028727470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db59b67b68a6488105db523732195fe8471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d1c4e5615a5beceeb67fe2f3256045472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bc3583e1e52544d364ff6fdd7a5baf473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c02d9e596e652f762dbb1f4db7aa51b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e262846abf30a3756d7e3f8e386f64475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5275bf873d39a9d4d0341b5a0a1fb26e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae855a43b8ec79dae12ef178fe84ee2477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a241eee61fd3e499c6599550220160478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd479a32317017eab2e2f53d0b4596e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63296159e2bf0147c7dc4eeaeec7fb9480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eeec132c1ea57a7081b33b532a8ed7d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9a38d15def5d7fb7309fd0967bd69c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9773863c263b076fa6ff3a3d2c6e3a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15090eff9078b26928e86051bc18de17484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ee2b6d1c3797113aefb0ba4b1cc12b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a78c34b537cb5fa8cc4fd130966d039486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1b5edbb123d57ed76331cd6b07c083487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6987c592f86e94f9091f41ddeb250c82488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37bc37b4893ce0a4856054689f0cf2d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ae1ec07f97a9c09cc84451433077d1490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41b7616b8200d78e77d132e39e33ae6491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0397d7baca80562599ca4fa49eaed9ab492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea48f9edb43f2292a7df1d84f52c001493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df75caa8e3be937c918e1e2095ff20e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77b04c7db7801c4a22e14ab31d15f9b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2206c1f514e1c0f27809ccd792397694496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39600d10ad9dae991749503ac4532a5b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0667556ebd2cccd1c6f91374a445f6b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf4385d3059e67c677b7c2c239acdc0499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312777f9aca1eef65fd4a2ead94cb47d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979c57b8fde96a16be30390b711d7807501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1287cbf14374d971eac181edd109dd29502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa3995b1379a1f16ea68ecead93612c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc27051c7645d9918dbef1f3e7a7a3da504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbef7baf8630dd442ef63f506cd71167505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80e4b4372f27b0fc2d3ece7c022131d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdfbb5d178f84994ad9848a27a490fe507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c96d33660377285a074f467176388f6508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ecb3d92acfd3e34c0a100323b9d213509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c20541cb976e1fc2cb863f5e12eeb3a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb5914bb46f84a9181688261156f1d3511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e324b6d2d8a71bc4bfa644e3d16b2a8512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50a4ffc927d5840a272088f780a8707513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb0ce0e972bb093ebf0d1765fe9dd76514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fc2a2395b2d39b27a0cda97806e865515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d118939b5bee57bd1b6111a9433da2516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2c04e030e72600ba55051399e62c86517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f59bde2ef35bbec75a49a87ae10709518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28422b95b4bf0207d9549528932236a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b537df80f8d883c1a194b3e5f058b67520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549673f8c769e71edaca9fd33dc1186a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89560dccc3db936ca356b32654426b2f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25670df34976f2caf44aaa74d45f437c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e095ec990a9e67430b6ef174215daf524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807b208cd0bd0e65f75448ef54fd1f67525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a26720c51374c385e5bfed7a61c3e7526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218923ce0de4cdd7780a09800ae238de527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f47e35a58d3b75ffb2aab6518bdd08528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4891b36ce9380ee148e26a34137367529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79c31d842a45da814ceb5f555415cd4530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ec7c40f3f8643c929ff19aa787fe4f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3909c522b4c50e58631e02917e08ac80532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd9ba013f03c310e72184a45527dc98533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caec90cdcfda2d0095f43ff7c6d57b6e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df890d4bfcb15bb0f409b12460ed7967535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4119dc544b376ab939ab9c042c17558d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee7087f0c5f9f7e368d3cd072857b2c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aef5b71ee8f1e0b8c4a060df4ec26de538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe1840c164d80e050a7422da725861b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd68714a63555f1da89d081b4cb8a371540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b2458832ec09dabc3be0483d17719f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fccdd5eed01f2f3e69d2603c3e256c2542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f274adfedcd3add051bd21f5c32ee3543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa30e173cd7bca9b24748871bd30ec2c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23925ccf64428171e96a50b0be954840545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f5783bca7507969ebca3a9cbf95d6c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08d904a341bacde7a97815cfa68bb80547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baa80890cc26eccbec103e5241d0525548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4bbbbfdcac9c1122299c4ad339119f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e47f0b80e1bb71b94141039db0091b2550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d444fd961825f68feb658bd93eaaf3c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec529a77331f9dc1ee77243001b20815552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0add2a63e86d237be74d6581aca1ee7d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e81d38db88b56ca3f4d964eb5170ab554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f25f4dbd0411ea186b051f2f7793dc555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1876b7870e713dceaffc08dbcca2a88b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb35e8abb71a87b128b35b92a3b0378557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d125fb3e10e032cc4ea6cd796e772855558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1202e576b3f077c030b8c2728f33a6559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb12f6a510f0b353080eac55e50bdfd4560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ba808efed3e3457722d09cb72a7348561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5714d273d39073413f4d3f5c9ad98d43562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0023a973ce8f49924decc41bb658de2a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b5f2eb832acc229ff8a69289c0bb90564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05596a35e297942abb587255730ea07565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43aa4570400a94641bd61bd15c7a419f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2c49d190f7d7f0338a0229465c9fc9567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbb5578c479e59d11552187189a328f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bd69b0995cc158c89c9875492a50f1569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da4775888768f7843d9693cb790ee01570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315bdf6d51144e697255193dc392176b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622cb9916e83dd3c39c154d9338ce2ed572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dea2e46071c5f627eab89dc4ccd1d7573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb96bc5d2203384367f7f42441c41d7574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadc842b48b00e9454cceecbe696e7fd575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f4ecdfc8d01a405cc9d4c423127f59576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f6cf280b052dc514b526ddc38501b4577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf4d156ff2f3b23f52708bb87fd5459578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bede00d8f095784272f7ccc9149908579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8571b1b739cff52da3fe3e9dbe10bd580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b5bfd0751a76ca0b52bf0cc358114a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7f5ad053581cc0caab8014242761ad582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820094086ab498018051bed71a1dc563583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67d8025ddc35a71bc564efb6e65c3dc584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8e6f702b7e0abf2380170c76c225e0585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965ad6cc1d3cc7f7333e645742f53423586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4111a0b08194e57b018af8aac6f27d8587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c430182864b55ba0e9497e6c99d400da588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26411c5894974b3f6655f52dbe141953589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7983d65c229e7459ab0b8a0f6394dc3d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce1107e2a11bde4aaea5c81a4673923591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6d6bea759a3a2272e94c4c9380eb5d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613a2ca532e22c323f64efb274b7665d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5611659bbf661ff4f933d407717bddc1594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e91b491b83b190449e1f98f0203c6f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c12f78cd59782492aa8d6465650b80596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dff0e284cfba934fa1374dad6e12959597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e84c1990f5f20542d49fb711b5350d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f337638b9ac79d5b19fbf09a4f41121599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67ed4f3ad610634507326c2d3cc5b38600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e589216e441e4fd2651875d0efb12403601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de18783e63551db56b32f8469137bb20602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593d65a0cde7b998825d0d78140b97bc603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b31d8662cf249edc42868e57bc53f2604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a551d38e0d3720f232dd7ac3985ebb86605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4e71efa2d466fccbd0c566c02885fb606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc51bfd1ccdb4c978402048f0a1d1a38607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c97d1fdc981593b219649697220d70608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e497e649b8ea3b8d99d7f6370669f3609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccc629e4a8f4111bbe6bab83984a4cd610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c55dcfeee2941ae9f38ccf3846669e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3657e4e4df2ecbe324d64b45e7b1690612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630706db6041ecccd3c1df6a7d39e6b4613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2feedf212716468919cc5ea47b3ed0614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6d3b532bd5e4383df88fe3a9e5a11b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6247357472cfabb4266210a8fe3679616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59f8f481c000973cffe4fe5a2e9b928617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8853d1ad9044f378383f997b1a5339618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e9b4bfca4a2eef3243e9e4767e66c6619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ad30660d3e4dde660d215756d36a3a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fbba9396b9e9b904dfba8288720899621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da775b11c5fc4d2ef842c2151bd9257c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3cd75e0e9c543d6dbae114604a30c1623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c2c83c616d8a2f31312d28c65256c5624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a23e3c7ea627dc66afd6fcf2ee665b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9e29d017e16e44b3bc0da36ee68931626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f17c679534ca4abc7c908289c01d18627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d257038ba3e8a63ca9d9472f2a0a35628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8787a5e934449b91161bae705e07b356629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4546d2ba33a0929c2057fbf71276ad3630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd10c1de77d38ac188a95eb70e3b736631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c88b6a8bbeb2db06deac3bbfa3840d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1644549c6c95350418a5c32c7b7d92af633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc349b74a25049aaa704c692df7441e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70f62c3f1c02ce9f0ea509c1fc2e3d1635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e4f416ba98ab2b66c6eb99038e865e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db594b597f4054f98a8d821bdae1f357637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223d951b0013e0d79fb988a4b6134745638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe93a98c9dda2e3b6be04e8e34e3b8b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950a70d2795b64cfde3968a1b1803edc640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e749302d51074b88dd5fb87418062f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95586605f20d1286d994bbca88b2940642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be0480c1cc3a5da60738a821632898f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64826848f583fe21b0c2463fd7dc9450644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014edf704e74ba4587d0da0c6bf58646645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e506c9588c24f2f38fe4015e1f8603a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e95153bf58612ee1844bdfbd9c637e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1758994a27d1a0bf2ebd17b91e10abd6648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d874bf1a874405e4715c92bb1970e0e6649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6e58ea634bc44cfc000207242d0ef7650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fd0eeb245e3dbe779865b3f02770d2651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dbb335fe2cc3c8b2e3e3fc9e8b5106652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6bac7cc90b04b42d016522f4afa300653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c619da734105a9c3b3587f5d5c467cca654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145846890b429822995bea8bc4510e2a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bbbc2a387a2d50de1091cb2f513119656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd00d27c24e1726e22b13d2432cd0cd6657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab814160526b6c5b3fb6a42195888bed658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4ad1948cba8b0fa989f3cb0599045e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29d6b0b81f54a15c6c07d46bef948aa660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b6432dc23961861976e06ca29bab36661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd5d3faece879740a66b94f760b4d3e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7391497e362106c793d451a8b8e42fd9663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638c0e91a024bb839085959c4d1e7d1f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9ea33d4cade5f423da063b70d35cf4665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33af84caa5a8748e56a5b240eae13a00666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2bf048837b7bbc4e5768703bf4a0c4667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d4f84e7bed2b5aceda85d58b21533b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06335cf98ebd24d2f2ad7b5f1a8c9ec6669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbe84d0143cc1dbed672a0517f1cd6a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0c1146b84dad5cb86d5a12203a4e4f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa4679ed31e7d1ff3c478f534716920672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4eb3bcb9df3d0561344b1b7415a69f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed72ee793fdba587c2e907522cc5dab674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d239e1fc5d11a09e57308bb09c937f98675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f1b207a1ea6482dcc65f075e490a1a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70bf52b51a964638f579cc8587948a8677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602a7d136df4bedeeec73a1c629edaf3678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498569035eff55daeb51aa4b6e3d243e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97fd3aa627afa6c6bf48292754155de680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abd38cb74f88f415406148c9e966853681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d501209caabbc3bd9d49608649a7d4682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea4f651b8988b1700352493375ed488683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4d999fe6d392e91fa38927066fd291684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2bd349ec07602ffda8cffc24bb1a60685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2883a6937ac728047f3855ea778f5089686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9918de978fda601c1676c687364e3efd687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860c93e0b1e4f09611f9829c47fcf7c4688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8140f04c04c2c91d57577a8e8b890d0689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd74e3565877c4608c1962bb4383ddd690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0e6778deff5ab1c2dc6bce4dfad5d8691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5165ff4dea22bfe513322215f65edfb692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44dd1256badd975101e0be8cb54c191693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320bcb0b4a6f22c3ab5cf7aec0c5673d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc516d2a872c17b92185127b83904e3b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fd4ef924aa5426f9119dafcec93cff696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a98f571e319da115814b8ac08027ca8697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0be3f973b7f1b6f973fd8bc7aa8ca9698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019b3fed32a806c4e35a4d13ed806ef4699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f230cad25d6dcd01c012718246295944700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528eb5b1c05f4e4271ebb463a915556e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac8ce3d26a8e9c9abcd2856303ba091702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4336874836c18f58323c2f3db4de6df9703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f75e97ac77eb984cb7e5e99013eb704704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c103af80b00f2e0394cad9dadcb42d2705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ed5987f446bbbd6384281fd502d7b4706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fbd9bc2ca832c9d6a18c41e6f45698707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29dbd5355e752f9ab2049dbcd320aa8708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0404d0f1d244ae3fbe5ed463a3d0324b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08242043ba827aef4bce5b6ba4a3b9cc710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580c5fbea95baac660c34ff1baab0e5a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1d1d1e96c22b24652b6ceb67998862712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e885bc0c5132b7e2f489c2a56e59e3713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae01227308ce853c2be84568998ec37f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbc76e2e4bdbb53122bcc16cd506f9a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf9515cfd16e91e79fd9f75e04a93a0716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8236c9347f85bd0bcdbedd986033df717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ca77c85805dec59402b1099f53e0b6718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75ad5fd9f4a9ab982494b18fdd24977719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea6d5c93d3efa0b041ed522ab177b03720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b5100e9e2f6c95767d3a025d6860bd721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b31afeb958192170b94626804f4fac722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f12851dcb0ac5d8c9aa54cc1f671db7723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2db43207758a9c9f3345a2cf0fae944724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481fb7eeacb6f4ebf949d224297a0509725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff067ee799d615173acef011b7ba1eb726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103a9dc1b5e67f5a5dfa4fabfbb83c48727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3b2b3a61aec2a03cd773ad00b14d1d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59eafaf7efd23f750785f329551c2d9729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5f9db5effbf0638fdf77105588054b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468dae41803a9661188b3b6c238dcc8b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4321d5a895c624bd12d1efd9431b043e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff440884fe434eba6d702412b9637ded733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a38e4e8155f8e53ee0517b667255b3734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff58627793ae00bd9f077ae1545c9568735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5e5705fd831b98b80fad1b9cb7fbe1736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cb56e1426d405b2db6616d37651f6f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6276d0b7bfab53f890c0d98fb877b84738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a596171d0eb34b69fac8af6116c4e21d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7ac1bef6f6178d0f08d265b64e5e37740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42952b2550e3f4c4a46c22ac561bde3741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7120176c6849ef7652b46ecaee841e14742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731d3405da922708298f0dcf26ae20df743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90940fbc5e96f714b1ed9d5ad0a67331744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2d25374998f5b2b144a9ea392e082e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef7f1b939b102b426ba7b49cbd7a6f3746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b313b852704c93c3010f932a410192747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32681ab11068ed37ef7506e1d18140ee748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e777756dd46041df47272ff164d7146f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9fe610f4d87b4855e8d11ec167e31a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aeb0afec578bb144a7fa15912f28990751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a425c2343b98742aa631df240be61e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f378ab66f0887781c831b9b76e6fea1753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9045e55f0de952bfab39cc1df1eec7754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a5e03a3997e46f56e21148c103eaec755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c518c768df1169dd9aedb675fc54bcb756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7312ad4ea63443acdca439a0ce71f54757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c5ac2d980e2f9de5d6566992a43d7d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1eac33953a10868eddb0cedd1f586e759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44875a5ced1ac88096fc796604ef5dcc1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c90546aae5926be66cb8b4285bed59d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15f6aa93a597c11ca87aa154f3e5c033.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6793a177cdb0f8b29a1475e99cfc2f34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdb82785f4f8c84fa1da5744b2486ac5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0de8a4786270e3a7191170fdec90a1f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1866abb834e020238735ed40facf3f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0f38b68f190a15a9b13511fc4d73178.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322ad3728f4db06f99448cb1c4859ac19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b012aeab4653f3c6e40bcb67f6306c4110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba692825d0f6741167780eae59d7e4811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ac2c4f803750a4bcb8db2872d7eec812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239e0ffc8fcb91f69d569fe23168195513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c315ce3605128d99fc70a8eb047b4414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d3cf026aa32c9b8ad0e075b5e07abd15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf8fd86b80681c94ea15b7bc0cc4d7516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edf45158b7085acf4564fb93366eb9d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188abe8ef55c639914ba8268e75442e118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e634d443b028362a906de7032c9f5219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c9010f11346eb4fe3774e68ab151d220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5392ab4e9e45d9f302264497f431f7d521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f0c0b9c0c9c81ac6fb6a2c5d19266b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49517e72b651a0d0fa763d1ee3753a923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3e619ce7a760eda076f999d89275dd24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfd3ecb10c15e4cfed4247498dd055725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c624778a478360bdf56aab1a51c2cd9326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572bb0ca95a76bdddf5c39d68662417327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b743e2dccfd28ecdb6b88ae3692a2fb28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6ad494fdcb423a4b674486b2ee1c7229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108de84b63b1c3373cde0a5d4eabcfe930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce79d08627424451021a3ec2f5896c0231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e72b2a46d5e997cc87574ab8c964ff832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d519c32accdde6ecd3501189fda9aa8f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9cbff5907af4426adaffee95cc763134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c76be4b1039660b21c711b3b08b027635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4074775765d03c9b5470d2bdc638c46636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1c4762729c00211845ae0ab80b53dc37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd83a19d5ea90a54c2e9ff979748b4b538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395a12f4906147628c7f8b2f244f64bb39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5536ff5498a83a777217ad4568310e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b452193e9777e402818e1bb43c1bc141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e43682dc7c64de13111e1f0b044fd7f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba08ae801650c82c5c6290309ead59743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5321bce5caa9528a1e3106aeb977a544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dc3f8224e156fcc41ee2c95040b36445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ed425adf31375b56a203dc3d0acff946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0377675d93771e9b3576fac4ddec35847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac53930b4554303a0547f1bd03239cd48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c99c9654969421e48281c8bbf1bdcb49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f10e1f0f2e1beee17df4aaf7211bbef50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be83284ede4fd9583c58e6a44ebbed5c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb0d6a762a59c26ee01f666d7f55d6652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d2be92faebf8757f8621ebbffe846653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0ded3ca5fd05beab2257f45939418454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5aa8c046ec71bb6e5613aa551480a0855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175b81c7dffb3f6bd0f56ebe0154aac256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e60bcc12f8b5bd4ec919aca65632e457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f33c97113038cc1d94eb0d3f6c1f5258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d06258239dce62ec312bab2d5f7e6b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faf059756ddbebf2d86f2ae2e26275360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501915cb00a41b271713363ee6fe2c7a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3746fcf24520bc4a22ec07eb3a019ae162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8b1fbc0ed803bc109b64859cd5676963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc46050371238bd3d001ac88ad230f5c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1472a546740faa9b0e5e158ebcf6a4e665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32705ebb325e7dd4cc7b0dee6e79f26b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559f101766f3bce4cb60c92eec16e8de67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551f399265b42f4533a6025d021244ee68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35b591d308953f368b0931ee070c3c869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9628b41305969b7251369318600c145170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ccaddbcdcf50c1c1fc0d7e422add2a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28661200a18dc6750a4a691df4596fde72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb4c10d088f112dc7ae7dcc3517ec6f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5f110d7b2234fcec29a8679589b55174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183383f09c4901657431f2ad5b0feaf275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810181b5b2382bb6708351126d71379776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d819a914830fc4cd884a81909b0e4077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0964ae5c1e6f6cc164a63ccb8edb1c3078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5036b24ad7cfe7794299f3bda0fc92a879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3269eb91dc2fdb70c6e7591672e0d4f680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686d9295c43498a923f31a3c06ff77b781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf48d2dc7688d9578e8dc09d8757e3c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d43beeaf0057c2a493fe5afb07aa96383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff959027b80ca91d6d8386b995cf5b0184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ebaa0e2e5470c79f717461824688d585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6beb74b19c5d11af5b13c3c3d70febc86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddbd97456c753f126783500cd7a738e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ed89e41e1c4688829337f7968136a688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df75b5fa91cbcf550784439a63ffe6989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1283c449c424554ea8b632e5e75c6c5590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d58f04dc9d0e9ceed6425298b4663ca91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad41fef4571c2db9a69ffd73e37e59092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc38165b457152b5e9963d1677d6f5293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e1e5b383d0f392c2aee79ca366462e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41266d8dfd47ad208cbf94dbfcd78e0c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94310fac86afca8baa14922e70f8676096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e025734ba4d0e91eef87326f4f77a397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416143e4a97b1855fea9b1a8f4af42ae98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e57f252a4380580842e0195e488dc0899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3e821e443dcb07cd9bc297d15150fb100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da5f3a7a6af9a3b5a8cee39e9aee78c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2499962b98d3e3aa71e99ea4da5bfd7a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8526c1e7f9da47dce81ee1c7c82b8f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d21ae1505a8d4b209477f8a6e02e91b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c34ae0617016fe58ee449066b8dcdc4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb554c154ae10708fa678599a71a198106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6231051cfca5e69740e8dbe21d735ed107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d9c880d822043ee9089516173c2ae2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabaf256879a8b93c0a60238334b3471109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ca319c7d49afdf21312bdbe8f8d0bd110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d69013b38dfb21f472324d74b5c1543111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d0ac1b9cbfb8e3b9fba5700acf9ba2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9da6772fe2a621ee1cc52d0ee98b75113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381844f53c88f88559fafa3c6dabb511114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709a73e73fb532f4d4e16f5f1c1ceea6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8535b5dd80bc44afd049b58d85bf64116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c73d201f88673d51d92400e45d7e462117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce66b1afcc49f82af69147376414b59118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5122518491ef96b9047bb2809da6d661119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6887c26acab8196493055f94576b66e3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d49d84ec4b1fa7dbc55aeef2428ab57121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5170d6b6e09f7f0225928c18abc484122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70544c60ee322946eb7da6d8af013f9c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cb46021d0db21f379e7d3e3d246d02124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d487b47d9b10f40570e7619e828114a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d8ffa837f98974a6bb5215ffa91f6a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14615713c14a68d1c12b8377294f69f6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a005eaa31bb300595dd56ba1356a2f7b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1500ab19dbf9aa19f0cf1a40e7671a85129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e02ae31a215031c512a7dfd37def1c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc137b3399d2544b38593ae3b7a236d3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3497535ac9924dd0eed67701c28bc4a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9329aff2934fe00b6eb116cc9532bb133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8551f8c596ced39cffba2626126d6b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e617b8639e9938cb68aaf5b2d812d6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e336d2e8037c5f92a4178a76b0a16c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305f3f5091a28bdcd8db3b61d9778cae137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870312dd1b6eddd8ea5b42242cfefd92138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28ac7c8d36aae89cce1255db7996add139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da74634c132b7929ff390ee83bde326140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1452239d44ed3b1cfb88a1fbb9163bb7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d1ea9753d59b7faa3d2e7f7cfd18c0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703851df9608e2466a2f942ec6fdf58e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f6dc5fa8c7c387e874179052c95f48144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce96be78693e64214a5c745cfe3ccc0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425ca7adc9f8b1b5c8baf9c03a2907f8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3519086683dabedd61db9c9a971cbc5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c942bff637be35f12ab5824ae72aeae0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e03ed67c3f80d493e5754c5d4616e97149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169a2841383a32ed88ca4e8726fe5e7c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d71e0033842124b7347a590aa1d275151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2978bc55de103db9295802db4e69eb152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4a9435ed79822ec462d59044f95af0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916fc00b41df1df88195e8b3bb23c441154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccaf499141f7d1f00566075b3a322c9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c575bc8d19139a66c3ded3264aac37156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909179ee96a4fb08e659680d0c4fce80157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888052168102960c0e2c39269c939b4a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b6616aa7dad244d8517220da385688159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6154c19a597905c930bee13e023ee956160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2d62702c96dcb64910a166e94e2040161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa67efc22006a2eff0215af35719988162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc359b200169a4cc06da67a560d6725163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38605fa0fc45ac130307e897d73457d4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906a40866997b61fcf96a6f030162379165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee24429eb3edd47c8db5173cf935b24166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7af91acd8c7d0ca55f927690776d684167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1a824fec7f820c53fd4363c3d0694a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2cf261b74032f559dafe46fd865a59169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cf2693f1c658e1e60f47d5457ee719170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e419fc61bdcd209434cd47808e3a3c3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dcdf3fbc6936e6fa0ca14c95f6df49172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ae910ef2ca8eb52f987224e39017cb173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40f3db905709ffed20679b67426d38e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1089f094d35c8833315c00c5f5192232175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629184056b332e8e46d450edd7e69ab8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1f6e02d75f4a43487cd883b3d523c6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874bb797b3ca93e8101a409482990d07178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17997436c31d774e40965eb4f38eb76c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391277a3e4053bbdd5cefaea25e4b13b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780f20f93ac2d71b90d3f3de057d8ebf181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd39fb8b6534c697eb2bd3bc2a5dd650182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290bf95845ce107981325199d369bd24183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cca688e0ed9be5705c903028e1ad191184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e750ed69521d66a8cf78358e67c7cc185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269638727eb43c040245a6e00fd53236186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ad90bfb7651f1064b7a6ee1cadeda4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b270a3743e71dee18f5c0ab7506a728e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70bd78740fcba55d5c75c880124b464189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753f822dd0986f73ec7ae39e60cee665190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa153cd07b1430d157437721ebeaf90191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1634339ceb830f43d20715c026d0881192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd76f3225d48811e30816dd47ec17ab193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45644c1509d7a7751b2caff8065e93db194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611abb5d79f81e2a590dee163f00ccce195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaddd5155854a10b64c4c6842d6a4ca196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830fc1defcaf9693e8e0486fdd1f3dc0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce1d623799a0af0fca340220787f9f3198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242965eb39d4d36216a13d6845d20c22199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9341bccfe9bec9b07e4a84041c2817e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac8ea1efb91a656b3fbcb3fe2847eed201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480f59c915e1acad180ce1871d42d987202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6afe060a36eaf261ba9614f0333f1ac203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ec212c8ebfceaf27facfa69d533610204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af903f4a6811b274121a63c9980aada6205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043083a81960ec276f6c9fb36f9a65c4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461f5740e253befca0d303838b1f01b2207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cabbc5b284d777bb9414b5098f67e98208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2719f6b4a5787153fc7247f935daaf68209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f67a5cb24d36096dddffa8f98e60e7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc13adc2bb7d6da0e2053da20a5e40a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d3eea22d4b3dc8643e6852db025db7212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df33aae9c4d7b31fe259020e7497b05213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a631f676f835267d825b2c1989c437bd214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a869f45cc4f18dc7c9892fc3bf3e2772215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cba3e8572ffa92e4acbda0ef815138216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba0c6a3c4699b2645ea31179a83ca52217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b967bc889563b2581bdbddc481b5d0218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb3ac48576c188d290a1691c842ce5e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffe048117e3f366d8747f9a157764bd220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c77281779247dbd1f90512ba95c78d5221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f915787379883530a58372e40820f319222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800e2d409cad8c569242a52688cca0b0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e21fd1bcddc0119e058a0fb117b197224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec789b59cc9bbc75886c8b57d38db1b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af4769b4eedc469e64e5cf861686592226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a8a5f7ae6d442d5a200634a9e196f8227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcfc376dc36921521173f8c96265f08228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f91b759dd1d75380ff1525eed684e7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1daa0fb57e31721a525e8f54c1ece69230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9329a5c6c5c2fd9ac4957385e07cc5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8108a929811080dc0ce94e63fd69014f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b3ebf645f353f782691f9b731a55ef233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f24bdf2ee3198bf53a31b7e95884a2234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9818aa439c9e31d7512d78e7a3fcb07235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995a524ad16b6f6d3fa6b02225cecd10236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fda81e767faa8e2a643242396d374c6237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9b88b329044e9f44ff86ac52c7d897238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d02b080026ded112dee7ea6883adfa239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49f15e4711af4a48a23280add6cba78240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a94fb5d5afac7993a328df8bb949bf241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54306cff1e9357bb8531b77604ddd2ee242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bb0c43dda4f36652b174cdc1e4e94d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55bceed149c028772d5d48135433f19244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f861a8dfba025610530d2c0dd157e86245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a310a2b07e2e733f5456e5213738c4f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434258c4cf0f9d41f28f52fd0afe3cbc247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba26f6868d5a0ed7e8d0bd4e728aa63248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62831f3fc06075f46418f39d267fce3249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e69e65fc9c980c51b82cf5c3154f0f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a7406848f5a95674ff2ed92540b4ec251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c87cde217e8656b58245c5630553f2252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca6bfdc4a82f28459b526c10d6977aa253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca652d6dc24271b6c0fda7fd96957e67254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80422e2130f5029b5a54f2893034c43c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd02af2e4b1c5451c6d7e0db0c39bdf256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f090fbe4fcb64adca1780d8ee7cb7668257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c326a51f5e2c8c299e190c801d4e02258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1d559fdaa999b02ebe7f226252a02d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd789764eb050286f5763b3a2fee566260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5336f666ca06d3a9abf8492eb94e0514261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0031d97e593fa30cb22f08f8f80df9dc262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa7827f6df6d11a5dd7920fae7d0250263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23331c912dbf73886f0cefb3f25406a6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd26d4668247d8aad44a86ab1aefc1b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39cab41e8e4262e33c85f8dad19f552266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bb7443a6560570e1bb865a12da2748267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9d132724228fa6126418707bdbbb32268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710ef4d7f61e71da2939e5e38fc799d5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618b2f54b9c43f0d8daedb316dfa7511270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d8d7ecb49525f7241f7e6650221af4271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4311a7636730091b641bae2e9a5700272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9eae48897bb77de0979a7e64c0fa46273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12495dcedf967f7c273a6f9f0d02917274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec146c7e3b912dccda02fbc2500856e0275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763ac6ecc2cbcbc794aed4c90037369b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da707ddd7d9760d7d9717045e033799a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c446cd06f6ba4191a927fcdec68a0f89278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b579b989d559016345d5f76cb440aba279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7ec958928b3713a7c2a35cdf188682280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8d91e041c51fa2c1906b7506ded5cc281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62ca3295436c09c5a18831f06685dff282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acda70c74e5b9026183e2faa332eebf283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3e4186593212fae53e9921eb5752b6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244d6f7b80c371f735dd654f0af7ab55285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3f97859517d046dfc2ad4399b417f1286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef89b0a8aaff43f0f40bcb15c4e6aaa287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2318822c5f4d35ec9d7011a285a1c09288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eba0e93ef8c8f352f7598f78bf23e67289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4755427809e2232f4af10327a3749d80290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c46ec007fd0521ebae6198618eb516291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c609f827abf92e6ee4867da995411b5292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bdea508b940d42d18b2b48016292d7293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1401a092996d61619f61acbd44d1709d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a453396f1e85b0aa915c329c550cfdca295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653f407307be8d2cfaea6fcf309f0c8b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b612d7d0925293afd0b1593073dfaa297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95349fc55ac4f54dc7d8f03ecc325130298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecac7353787764d4df502c5a7893f073299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9f5b10145db3a8836617fc0e08a17a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82eba8ba4ffd9856f81ab8edd0060ba301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b271d1679fe9194f6b7f573cdf93af302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bd929dbb2b8db30fdd8cd0a707acb3303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e2b6552a22909e5535e40aa69b1ca5304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993c6460c392040c3aa54791f45fcb3d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5780495a2c769206fd72cea39c437cf306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46bc5946df9a173a5bc450bea82b04d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8f3b263ec3ff14c0fd82bfe405d97a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9073e2d01d2b60843d38894997b3d241309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac71c82bbc80a90770aefe0eaf19c3a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbe9d8d23b81a5a8932567c92dfbbc5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fda4736097831b5b598ab2b2a58eef312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935b049622b852320bdfdd3fa53ad8a8313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e77f8f7f75a44db08e3eaa89ff92807314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdf4ddcec3ed8b23324730f3c24385d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2d85276ca01a93f6088e3e601a43c4316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76769ee700f96c76abcd7747b909e606317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6439ce82ed84fc3d945ede4296dea856318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f091360b8d8d8d91531c8842c94e4a7319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f37a59f22979bc45d58ca0375335361320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffa9a59b5f5469ba08d541985b06de5321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cb556d19e69b149e295c97f683d13e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5eac7356fc604f5d28ec8c50e1c432323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ed69eb32e9504d833416284d7cd7d3324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f193e61bbca43fddee4883f1105a900325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bd83f094ed04b4c906a67b8b3d99de326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc0ec626b7a4d6d1dc3848afe92efe6327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580123b5cd33d778e8908414fee2eadc328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c247c6f80806568c142b16347ee777d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43a289052873440756b6a732670ec13330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0332ef9022cca3aeeffb8e7bce20dd2c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ef27422f94da4f6e2e5f5669c0a4a8332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e348b6c8711427603045a8228ffa0a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb587981c3d8ba61991e999fd0f37c63334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35b1d8fcc092a74e0d96835e807d3db335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc717c6b168e421a39003553bbbcc7f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfed339187c8d0f97e7bd64a684dfd64337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbce972562902e2b55e6df606234ff7338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bc39ce1177acf3968f06e95603bcd7339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07653b29bf983b3bcb27ba8505746cfa340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc792f0aaa57e86107ee7bbc8dd2405b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd89d5c19719152af7e41769fe57e04f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036afa0645a88b7cf391af652675a435343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5857020fa966c34f07392c93b7018b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e980e5ba4a64cd220640491dc7171a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83f707f1339a41f571ca443ab78e65f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c86157bd737beb84bc51464a47d734347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec0f4839a3c4d94527e43e4a79ce081348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8dceac3be6645bcd2b6ca566913dac349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6ade2dc4ace5699b5ee676301c08bf350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31d5578cee0ae63bdc08b004fa8006b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d22cc895aaf3d6d3605c2149d767e4a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992349aee5976e2896e2cb73ceb91fac353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7220a5d1d0f015a090384700f73386ff354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541b7c51e478a0af0cb46e29d5a7486c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b50aca62631bfc736634ccd6e8c6728356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e9d9855306413fcda132de42a2b7a9357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a42d66dc97b5ba76a3eff8bef7b354358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7ab59166cec52b79da0f3c1c7f6653359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbe8da6a7e41bdcd9bd46b866995734360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42af1ac3900bcc547e51a71ca1477b59361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5d19f16e649ba123e83846127c66da362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16922f8593661f719f6748df6cf7ba37363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880b7c2adda19994080306dc796857ea364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272aff80b27fefe1f93776c320fcfa9d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376dea5ce72dc4263e5587461d86a509366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c6e2412c930486d2fb57742d556a32367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70b30c3ce406fec6c51774f2357f728368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7481647b08e895934e4d4b4714d1e771369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cf39ed7224676dd2be8f132fa2fce4370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48302195c59219359370f1a1a64ac525371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ee3be2b0f797a3ae584ec057cad4b8372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eda6198bbd3e8597c38f8783c2ea3e7373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f317bf6befb3b7abe08c8ee28f333a7374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6b6542a8bf6d699dbf21078b363921375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f991140a95efd4cb569dc3dfdceac7cc376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a2710ba0069f8dc0ef7a797af7ef90377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b300cd8e965990e3cd7f0caf4e5f8d4b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3095075d4a4b6ab7ec2d2c303c78c3379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f601be454f83ef2f197ab83fa86749f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc2f47e86459aa9128830e6255305ea381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43114b9c43dafdb406cb8b08d7cd1f31382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443f031cf76b7511627921017ad02433383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e814bae79fc0da81254320f79fd9a46384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfe700432f463a04ae708151b7b4b84385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76a75280ca3cfba22f08e99b8add06d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef0fdf618acded61764d2a2e590e6d1387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b11c18c7045c93bd56bf077d3c0e93a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60878143b83b0f329f2dcd946664b622389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1af047b893bce006003995dd5eaab4390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afafe808e3181a918ce9be95a1f882c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45249b6e712e18c8bb2502b950186ce392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2c9ce8d1301ceafd2484b11e62ac3d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7476e4bcc5bd12c925521353df6466394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc31f51eb8fe2963e547375692e0f0d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989f365bbbce39bd9eb434f170e8094d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13c11a29cc98cff4b683f537aabbdb3397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc8335fec191f9fba1259d924486c33398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aff5f1b93135051141fa7b5d7cb0e0f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183a93baeadfb03f8d131985e5704edf400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1d3f0832ce018fd892929965479921401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73424da6127e5d4b611e694f82b1125a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ea26e34c893511e9fc0a25ec483eb5403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2751269a0f7ddc9ddee7cc92edb992fc404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e7804afd626dd5c7c4cf8b60039fa9405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da91ec417004527b210fd9397f6609e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d09186481e236a06a63e53cc62a8e74407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d16eb7454ac4572afe97b2ebcc47c2d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f6880e813580e6ede5351881b317a4409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3f01e97fa4da4ae1847d1a6a56cc66410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f116a5b61610d3dcca20b48a0639c5411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfd79d73d8d4d197b6dfd20231cb568412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc37542f3d4458918dccc2a829ec8306413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299272c49aff77c0ac8fb92e52288f2e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f0eff9fc47da7ed2497739cb7a3638415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f8298d7af7f86f6eeeec2019727d2f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85738b628a7b465e25c81ab4253ce208417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56359cd4e42b717a0af66acd16eb0c1418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7501b3ff518ea9ece86aebb6ac3e539b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55963415f56bad8cc9776ec5199850e2420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b967286efd4105c32c03f822e3b889421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07be6c3d2ec7c14640e03b58cc10cf7422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d93308c9abc4f6a9bc74028258b7e6423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a19343bd783d262bb910b5b90a6867424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d234740053c29613343ba48a19e709425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690de55f01f6486d1e4245dcc7b665b9426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9d88f0fd10bae50576504b29a5a821427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964a3828a58f63c5f5f6e00d34a2c00b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6f47dd8dc8d799f30f16ab411751f6429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9272b024d70c36c6f0ba068fce5b6d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa7fd22d0bd77b0c27a209ff4cf4a28431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb76d099677eba27abac7f4147a2fb8432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811e9903066ef45034ea02c4113cf4b3433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcecf43b05b62878f760f684b2c2133434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bf01b0dd5724f1470819d408072d2f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014067d8842cde7359872d54d2fa679d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c22016faa8b75e19aae2013e5da5fe9437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb45cb5584cf0f7589e77384348642a7438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe6f40dbf40520b2a5751d1191e4112439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb888b61bad8d792f9f4d1360990009440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04192db425dc56168035b6af5e973612441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c4efe588e0b70e8b0d26c49cdca025442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4319810b0f4f71c245b52f079ff966d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b05e7064dd70a604e515193404c55d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9803b81383d50c403197f26b95a096d0445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43455bf5248948f6974ce10f58b1c93446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6e914f1cec9ec7db79dcb1d06bf1a2447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bd997b9d7f24f524293d0b63eba77d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00addbf51712b1c760ad98f4c31104be449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1524986cbc65238f8a6d107232d6b6a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d977737694acfbf077fd3841ec528e77451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a114f4d4b7a5c45de7676153d05260c6452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fde444dbd13cb8779e91dafb679d16453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9538a8d82a61b77768b136bb344a8a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b275314971f2f78a9acd81bc9e723402455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865d37601c0ec72b4440e91f510f2f18456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624a07bbf7d6ea2b7985de1ec6944604457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e00a4db52d30261163d1a9b14701ca458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455c5f3afd7f2c960816d056bce34c00459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9ef4406e9e135e392c8c37b2d992e9460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a7c93eeac7cf5f955055c6ac240d9f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76603cea9f98f1b827631446a8788c5c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dcf501034a3fa633c3d2eef6f3cc01463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703986ec39b59493209ac8489b94a500464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d8766a9bed24bc672af86187a72d24465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1528198e8ca36c1075d7d8c32fd228f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f4659984424592aad6e7fef89faf70467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92ffa8bc59745f5cd13658a3e21ff1f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05eb62cb204a1c46a50652c1d7583bca469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef900c29cea676b6ce6fb51f1cf44ce9470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2909994a1128e84da30148f35685ef38471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3123aa756cbb389945cc308954d122472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f4565568db35717c4a99a45db4351b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd4bf1cd9b96ee595f3509d56fc3cdf474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e01358a18b062985794ab8fbda7b25475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd76f64cdec28cf5e67269850f49488a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb3d8bb5c666db9dcfc253bf322407d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1573cd103a754e34a457ba43702f0c2478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b57959f63db8e5c92bea01afea3ba54479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8db6fbd76c932f6c320a5a36d221b74480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249587927f9936a2dcbf581159ccd775481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8912f92e2d164b6112e7bc7dd2d9da47482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7773f3499809260b59190c72b1503c0d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0081c4a0cd3797155aaa30062027690b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e90a01c713840e19b99dd89cc73c51485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027b12d39989e035d690ff68eca6f8e5486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78b53ed4a94b50ef62053cfb48a819c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29858895afc814c27a04c419bc6817ec488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96f5e7e079917fcbb2a40eb5025a543489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48632b74077c0128f9bf6b85b881c7e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6261012d06ca1081586fd74a0b3b6854491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b8b2095ea0788adfdffb0b12739147492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5ab444c544bf5e4dbb0f6b049e813b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fba9d97d6d3de8b2be2e1de44bd3d2c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e410e93bb9db7374d1c100ec882c4415495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c03d40c3ae6b22f426f975bf51d8ea496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191aec41b05a32c4a9bbb8aa2bf1db02497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f878b79cba3cf33f8655283a06ae062498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2600ca7dba22108c450c6bd90f890dc499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bb8d34d42c9bc4d21744c94171b577500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a49a34c040ba3f4658477ca7b265127501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d52cde83e706b946e97adcc9495ae2502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5fc2adb499f474029b7da9f2a67444503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19a7814db46ffdfd1eecdf5c7c96235504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277f3179647b345857206addd1b82829505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558ad8c50107634bf9266ba691178508506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5ccbe1836f7760bb8357269cb30d3b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b6a367edb6c1fcac0f32991e013789508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7333f057d0806050dbd67272cbb66c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824400faa65af873d47ff89ec40b1b60510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f0ce09b1dbb49b194970164a237688511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c38e93b487d5ef3ac9663f9baaf71ce512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d6157f06b41af0ca886303710964fb513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6928f432aa0ae0c4c823a80da8b3d8b6514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c72095ea87b9be6491c93193a5e4060515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab61aa4c9679901adbd15fca535319b0516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce4361cd72a90fe66e06a47eaa2c69b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9a5e9ae2259579b8cfcd010c3eb3f8518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c775c28550df8ad08944f5658f3c81519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2438345a7f7847ffe09cd0fea948b2b4520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b3ac59c6b2aa275517efb389b2e354521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b0f6d79c05aabf788644a0523982c9522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941874510f86c2909eeae2efd7d505eb523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2efec60890396afd23162fcc007f58f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2570f44888aa43980bfe1c91e458d5525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438e33662d415bdc38bc08aa6f29871d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d6a0bce4f289ef304c93c18161f4eb527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652caf1a6788dac6efd185ad8a8dd199528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c375db864b85fa38e82461a87be1e7529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9885a74bff74963306737d5c1760d425530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ac3d9224f913e810e91709edfd3b77531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129411fb377877585773d4804e32f232532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5190d4ad9dca433be3ed02d1c7688624533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fb70c5d33b115be05032af3777bc5a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b072796d95fd427a860a8a32328c3a30535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa982ac21f6ca4e5b8041397707ae16536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38008baf80c09df782454e349b551c8c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ac371516c30379cf5062effd85485f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3d54ece103a46dd00f57d2cf164fdf539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfcf5a308b9f3d2335e492031c8896d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56bb0695e8975f00d0edeb057ff434c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35930c9498e197e49228db0c939f3fb4542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1047e586e111ff709a5486db1c065c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f47fa744470af2a00c9a198967e80eb544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1baeb5b50dc75d685191419ebdb20084545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93811847807710859ce78adc007c1355546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d93c29b4ae81483b0bcf5659863544f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3128754ad3f01056dc3b841ba2c5f1548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216975b4f716b89f922bf2a17dd77e53549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837b88aa4d06d1e7d3084563d588a016550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8e40ca874f09130061271f38bcd726551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649a6455712f52d860990f85596792f9552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe05972f045b5bdb443c5b6fe32513c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ca44a2e1c0cc013bd54d561e08689a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56361b7acb92239b8282e19e56bf2600555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27803e41d1395eeb5bddde6310bb50a8556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cb6889570c4ef05e9c621fe56a9ba7557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9936dd3371c04f820f6f4e44fc326a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df3b31e7c2a9842e8c397337c288649559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27f70aec901dcffac816ff4fe263481560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a381b042236e5c2db20dce6ba6a4099d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d2d25fa9a91c89d6968f3e033e3230562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d57a9fa532348b4e7cb59229f15258563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda2c0ca8841014364578fbd61e77b4f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4d71f8de798647e11e2022b3fc5a67565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e7bce3ef18c079dad8fe60b3229537566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b784ab5febfaecef35d871fc3cd7a3e1567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1140106012f16b7e5a1daf2b832e0d06568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f4fca9342cddb8728f9731e6de6a87569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfe3b514e4bcb8ce8760bdd33b9490d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a76f0632349c449132ea295bbb19d4571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8c33c4a008e477294ef85ddad842c7572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95673ce8dfbb84d7bf3fe71fbcf485b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af138022988ffc6f6f1489313e0cc845574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaef4ab22c3429c24fc2bf70b2d287a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92b65bb331c9e7a1252faf64b7bb553576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a551e2af8732251e1a7a00a5c81973e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aad2861fd75c0723e62c6a1cd527457578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af456cb4ab7bfb56c28cf8fed019f4a0579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4d22bf1b1a9b5eefabd1f83e62308f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ca73b4bcd546445a763a4bdc17ea01581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b93b836970de32b05b5d8ad4d7084b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3d63f8237792d4eb3fee9efe7080c9583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f841a190232a66a6f949d86a9f044051584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe64f614a7ac182faccadc4d965eef52585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbcd38fd5bf89a5ef56e6aedf67eccb586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9ae53f9c618e6367a08851a2242de9587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925b49966cd67087906a7e7f014b56f9588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dad4eaacf30619293f35aec051d85e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8974bb6cae6759374faf472c8fd850c9590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc4b1c41f339ce14884065ad541bd86591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f993d2910ed5726dea6c4113131ccce592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc6420389976acb06e210e5940b72ec593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa896b1e279e940f6911a6575a6de50594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f6702e36832c1314798b916c16f4fd595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69f04cd40031e2ce45c0a28f17478d2596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994d819372df4f4a21f683229602b596597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27c660af2f0901e87aa2d6d6002e0b8598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bf9e0166c60864cc194c424bcacff3599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fe6f251e112ce069a23caf735a7701600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d239486b6d63dd4bfb2dfb984d27ac5601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486979507a62fac161aae305a0831878602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b67e8bc9b91f34b7e9b70ede9fb6208603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afec9273200ab1b39b300d88c5102382604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b29902ddc050546436a901c7ca5556605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101954a3988849f53d6c58f040481672606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9bc9dd9bca97f228a0386c541beaea607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3caf3c64867e44552aa4eafc200447608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbcc7bb3849de2c526f8b90f2197a7f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7769b605335a43e1ff797444a63ea6a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3fa591fd97127f988fb63d4b98d736611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00594747bf0e8d4833e2c5910ce817d0612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c134f751d036154fb8a28b24f1799dc613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2510563fe06f10060e2181fc75c9570b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e37b74d5dbd333ccdfef6e72f0d9385615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ad082bdc468ceec5be4c572d242fd1616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c38ef6f376358c988d5216b1593508e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51db229185c81460e0ac7b0caeaa76e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecfd29870b568b6828a5acab1af0185619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2a1cc95f6b92dad288a6aafb8eed14620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2672be3fc1d9fa774a43469d0ab93c32621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3993d9bad031d37d097384cec796dd1622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539a619e9fbfdd3ba2e7e0c326155b16623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e15114d069a730a92329986c5846ed624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635b64e8b38717cdb5067214cdba30f7625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3480ec1d7a693f2b3790c598e58f8b4626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210b2004f5bdff228da89ccfa24f8b45627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd443c67d8a7847d9cb70a3ff97e0c2f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f022f8b1cc1af176a940887bf0c0084d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3789a95d99a985f1c73e63bfebb54702630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954fa161936e8a7d500a17196fa96f2c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d87e25feeed2b569aa48ea627fc69ee632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a3a6ebcc777ff4e96cdc3c34334e99633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706c974505ea7c465e3b87dceed657b9634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fa3fe37be93736ccae9f1ee291c712635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77c4592cde321ecefbd2f025e0f1028636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947324c431bb8667f285273df1df66fa637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c75c84ee6b3610a37c208c753e3a2d7638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0914997852d3d93e16a471bf7a23039639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9987b633c6d441b49c783bf1d360798c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e566d7c1c0ff0dbd230856d9d4e976641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a7b6515ca5fdcaf7c68ae6e93f8881642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505d69357c290b668298f02116ff3730643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e603f069c47f244ada1b9cd260878c5644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0380397efce36c6f3b08859d6340e1ca645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa73c9f602440a6ff98fc309cac6eaf646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74b0f1a3ddac0c1d0960708f25bf00d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e60e16e2a85b9d88bfb3f444f6e1e07648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c13529f9f7da5078c0597b3b9362967649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89311063d7a8abca549796c0afad7990650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14de74f47fc9eac90c48a5fdbc47c86e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79ba310a582f58ee973928cc172f874652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd257fbe3cfd98703439e98ab4aea66f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d40389c7308cfe86d589169ed4c69d5654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d9950ee6cc5229c1ddd804eee3b132655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8f17ffb6a35a4dba19dc857cc13055656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a4ce3694159b55a576b6444e7521e7657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a654c2aa44584fc76a2ff9b442affb658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69be334d40fb26286f8402355efb1e43659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4420a1741f67bcf5892c94495db2de660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef96df74a1b15153f751aeb2ae3ecc2c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584a803699cd02b6b21f4b9ecceb4ee7662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0325f18c4555f5b3813e6361ff7328663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f97ca1e72c05e883e58de6dff3dad1c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a8efd57cd6e01f1697c330b0fac44f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a796d20b073758e4bf32b2f7807a2149666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75edb1108ed75b8b5dc5de6895966ab6667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a970a70a20df3b242ad69f3382bfad668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d07cabcaf6aab0dce06d0e83ee043e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace5d4c214d8e0b7dbe6399ee5678b66670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6803f39b8caa64ba1aee3679e4e77c4a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3fa7e85eea3fd0ac23ccf935380dce672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b2842a7a9015491e3524cbd7fca218673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f780e7291416a9011e3162d173c78055674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a41d11bead61bee0802b371e179a09675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dc69b45081d3fb711f2651de3ef2ae676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573df70512342c68f4fb473871c1eff2677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9f20842ebe8a457881a066704f17e9678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638a4e6097ec6303f218dff6dafd6e91679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7aa622e8414f57da80955ebc21659a0680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce629b1487a5b30e59c0bc2019bd47d0681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff037ad60217d079e3cdd277a57423cc682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845caf8439fc716fdb75f3ed68e88ae7683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5d4cdbc78972defa9ffd1befb4c2d5684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5909f03f26d066c5747dc7c53635eb685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b45c4b88336e69bd20969acb0d31d02686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d39d36c5ecd62b8feea0ee6f234dfd687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344ac00bf836d808a7e46d23591452e9688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc75f2d332e6f49b3a760e79e886267689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a61340324cb82ad2f40297ffdb4fd9690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5f9e6c6e2ace9749e59aad8b88abec691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fb9a71bf2102d1e362477d9b38340f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28197489e6de2c21768420048130356693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15345f4717f1e8a27d8322f88431a953694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34123407714a83fca06650da1b7645ff695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c832d2d1d92f33557a90023d65b756696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89ae50eac67f46c24cfad01b78a72e5697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cae654d3a7492938d6b2633cfd758c8698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a086747b15d8db0f45b1d466e8a55e68699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a68f6574ccddb5afa769425cfcfcce700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b43e3aa871edb4eb4a86e5c0862d09b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6a63b57a3542ebbb01bfad50ab34e8702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e57c56f9e8d3b74d9eca936fe39c8e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc7657771c965f9cfcd9c6ee0405b56704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee98dd653a404104fff8e7fa95f3152b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bddc4f9507963503eef01844acc8eb0706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdfb0342243fae5c7a55e358137195f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd321222abe7f44d9a3ab7761872d19b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fb9bfa6e6fe5311f3f7a8c7ea5b090709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6123b845e23b46ed2545c3603863d981710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad6b775ef3912406ba40904e0fc0801711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1097cf90b357122adfb994c0125124af712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4719cd19da2b2ca6d002d86b4ea2bdd713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecfc60e08df56b51ec7ce65f0b12ae2714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c024429d6f326909c7f0f5dc975d202b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a70769349eb16d5a3c4b28a7a623b71716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ce5179cb77e684a6c872afa600412f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2c899027d6f1d7b7fd5f61467ef6ea718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28042e3e82b8c5fe2e8b97f2b400e44b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3b72b7d5b48d2aac2fc5a4d40d86a3720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88faa78abc7c1b2f0d19633dfd9f47b1721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5884cbf8754fb1c529613c63621bac13722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfa2ba73c2b85bca3c5f7993b95ebd6723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6a67a69bf67d087280e47b31b6574b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef409d1c2022fea1ba5887a9094700fe725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1efa4c1f637a92170e5f51db965bb90726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e2caf737af9072682f238544a786af727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cacfaf50b3693f4a75b9a32d97abc4c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b69529c92f22b75d2da478091537c6729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f881cfc4176ab4c6a8c68a9fb6b8d4cf730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efa1c67e0dbc3ab04129d7c136813bf731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa421e95306fc5b50be70d7995f5fe7732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cf36b9a7528451eb942c7c2236198e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2a57f11cae37f0fe55df3224171c5c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8358848d1b99510d0fcf31edb563875735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff00a84b834b1c064a119ea69797853736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5985e469c3589bd461a202d74ce7b03737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb850e33b6733022fe029d0c47375cc738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5109d8ade05491aa3c2a03c2edc0c46d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0b1b4e9c8d77e37bcf35d2c60bdca7740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da89ad7be12b60ea30783e8e8b3885a1741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc68387607582efd96b731aea48bb129742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fc266beb3f1f9863832682158358d6743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd32682aeb50b37a80a31a198461abcd744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847b5a5bbfa8b2402b1cb26acde78b79745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df85a008740acc7e377e8e3613c7de9746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20c95e65db5f77a23f2df8f0c9ce15a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e8f33167794163a50ed8071a12c997748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5802712bf53e25d2649ed3bbea8dd7c0749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d952cc2bbb360f13dda46ad8626c78750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83311c1cd50b7503b2e1d1bdac8c782e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d3a32f0fefa3ba836db91ec75e75fb752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32245360211b61308f86c82d2a2a97a1753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18472b05d247024127918c16a60bf4c754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84e260030469976754b2cfdd3d4d46b755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca6ba83e28fcf9bf2678cf8221551cf756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3576582dc3e77ecf43a401934f17bd7d757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e0b225923331c281babfe6051e6231758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe401dc6aca4c2ea03f5cedf89afbb29759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>