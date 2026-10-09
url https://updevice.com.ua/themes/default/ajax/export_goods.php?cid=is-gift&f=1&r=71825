--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcc29d433b2c020c38320c7d852e6071.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d89fdc9f339713945b47611494fec172.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e755e36a1fe0ce8ccd4ebd1b960ae63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dd403a4ed6e73583ee2c97c9f317364.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a83fbc0517551c50e05d1457616c435.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6383ac72687185488118d4556e2e45fd6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ff8b7f794a27e3e5e3cf70b32056c67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d703e90ed42988f3c971f1ee02ef8e658.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b481c55054bfc082f4f60ecdee099e79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45659027daaadfe7b84948f79cea92210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471760e7c1627d6dfba94d84b147364b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee81d8a5f94a1699867c74e98bf8fbec12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902bc52258e705c0302738631c2ed1c313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dada906b1a0ba24cc44156c691375114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c05067abe0d47cc75c3886001db55215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154cf15217cafb18ba7a45910ee4129216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd690406c8750447186c45c0f1963fe17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014073b38dea5d14afed681e5335fcee18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8fa63cf51eed46e494d52789b32f0a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a78e4c13e82a4e06c1c395a863ba44d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f1a5872abac7cf928238d456d64cb321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0343db1eb5d67071319af93228247d0e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee477ce35a0d0e87d2c102c954c07bc23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf3f43f9194bc4c7620d61b824e2ac824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cd5310a68d1a757bc3bf5edc60446925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b233a3bc1609bde86d5e96d5620bcc26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ebaf5cc997d35aaa7aef080fd8f3cd27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2d30334ea15accf4049d8c3b58192928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc0d1b47ee6e978eb10adbfc166f2a229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05605f8c7a3a363101e833d461118b5e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f9956260fe44c89d5779aba7c1d30731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba19b048ddf62e7d68239ace41a2725d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3acbf8c222da445c73b445a07159fa33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131b269d6187bb76f07c559fbba51ef334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91a40c7609bc0e2f837d538a067806135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316051090d97a928b8afbe0a91fe2aa636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7533e3d0b4c93488372e944b87e564bf37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c721af4df05cbfd38c875bd132e55b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569ac6001f9afa12aaf651e46fd87abf39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31ca115a543b6f794ebb2d217fea45040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e5874d9033cbc0dd07c5a50faeb0c041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a877985a031584bf0c9f17d340786242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca951a3f4999b31a1d0d23e5330d8ea43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6017f9021fc70a905705a4b6bc39a644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ab5ac6ec361ac2fd27a7482cde1bee45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ced69b7e0e68af165aa91e6a095fe046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b977acc0adfc3be79e13d25e9b30416a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9162bf91bb632a23df550fe4b8ac65e048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d9362a84e142b95def9a3ccc3fa7df49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09073aaba5c8fe36b199875d6edc6d7850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dd3893ca281816bb603bd20a3e8d2e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c71ef82239b11f9af82f9be7a82ba2652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad470cbba398adaae76373f61edbd3453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945d71eb691af1f9e804cc15f915168954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60d6698132ab94c2f73d6fb44d2b02c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a88ab0e4fa57552f7ce9c9e50ef59756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83632a1631dba6a333aa6a6acb06bead57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ceee70792f899bcf05c8758ae8f7ed58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a345231b56ef9c16675e64ff99147f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cfd6a67ac451060f1d458356eb42ca60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0049b1b7502d56f17f5138d53bdfbd61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c4a5d9cbf2ff1700196e97c8fb55ea62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab7f2186f5a82ec7593ff9d2319c16e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa575aa7576fa7de0491852629dc2f264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defa35621c01be7a73743113aa2e36b665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d479d5fafefe60b6bf6e42a17345f766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dc9c034bd54bcf6b5bb416914d998867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa891fcd8979ce5105c999cf140d994168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54633d2dbd652601328f5d916bcab78069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1f1a84290ea1bc9be7f0a3425be6fd70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f93d858140713ea52ebbcce60a1fd571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4a72e8f184eec484bb5759fa286a5472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cc410e090c08f2812ece13a6d1f65b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d415bec5accf343e1bc3a41bb4dc6674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62d6afdf6b97ab2ecf63698eb52184975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ccfb2555f94b23445c77f56ae69f3376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9535e842c38ad3b5f434806322da65f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b84a44973ab1ba964f3da2d496bb39878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db7e2ef702ef3117c22b136832e95a879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299be3ac7b2f9ddf78cb94f51fa3149b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d82be09fbfe593ce5c0ee81cc90fcb581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7336a76bef3dfdb820ac9e7b16057df82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5f0b6cb6df9a07dea5d056896a372f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e688d3d5285db7e69bd9db9f0be6de284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc87806c1d551f5b29b48a00b781cbb85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abd5ff77f8da9da1e2d9ef40bd163c286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d110868b504cff152b727e7da3547ba87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef05e5afef33494a0b35079cf8bcc4888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f0c2cf63fda3d70178fd1a1e18bb5f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159f52cb7158feabccea564f9e4a43a290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb4067172a09deaf09ea42ea53e4e8891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ca5bb49cc202f899623221d7a3f41c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccdcf49d4904500853036c106a0c5e093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a645f38858435785073790a58bb6ed994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d712f24b5ab665fb4b5313c70b4d1d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547509d09d90d4d13c35958d32d0ba6f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcd96fef7b4d9b328ab890f79967c9197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29999cb1a2616c4708e316bb3877183898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b8afabee9f2894cba35e159450f23999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3291a0ef50a57208fe37cee64a7352e3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ae304c137ef54eb9422f1925724c03101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd36b569f84e978f2968915b956f6269102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942c57ffc3819ae4f632b53f128a6aef103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f39c55af02ef4d4e9b555e4137f6ed9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3a792faacfa37733df8e49f6e70992105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40c94bbd6a891c8d5522fe5f7fd4b37106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661f6d5b91363166bba05f3c425a7dad107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fef7dad92db5ac0f6f40d7691d004a0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55832b4ba906084a7d8d9b26cb903ba3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827b5f9f3b22541ff48a19460c28c8fa110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4433babe09679d7156aaddd19161f2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6e9158447eda2fbdbf6f060c1fce74112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afed7d12c58113733cf2889f705f581f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e452410b82dde525ac92435f75aa3e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502f6d22764e9595e6fc94bd5bbdad0a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edeccd97c0e3dd64676c168c3555ebfc116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54f5f614c4c7f91b8ecbb6566a63070117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a774a85bb5f70f9db7927f6b414f9f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a48f334ca5809800c4670839ad46e7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad521920226a3e49625f25393a0f90b6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d980a2a97e147ab894a9b6d4aacc00ee121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a30515ee520b36694e0a894cf282f9b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f901a956b85105cb6716faeab62b22dc123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c63e2bd4e66973db85116ab7cc24b36124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1094707df6a812eae5eb4849b7cf90125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fef3135302cbea9e7dc1e8c80275227126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df057036fb656fad95ba209521e2235127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd857ca4df2c470869ba38f551195fa128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2f8d9fb50a8c143d7663510cc8dec4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06e863db91aeb752be2a1a80a61b055130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0254f0d44f9e4cf0d2b8842da14744f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a39bb27ea0813292b75887971e06454132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b17f6412a444d64bae16e8eb602469133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57fae4cbf90f8264353cfd22f9aa8d3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153a64311fa0757012964307dd7c18cb135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3c1538cd2e9b30bc6a1bdfc5a7cac9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f05521b24bcddb12772743fc1613be9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadf30aa5c633f6d648d9a1783139b11138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afa7ba8830ea2f0292d54d7850f4186139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929bc8454eef07da6e05c96cb696fb25140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f0fbbd662589e0043357e8bda14aa1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a2b726aa5a0b11477174cbcee86e40142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4017536d333f00f815b9a29ecc8d1e0f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2fb2cff66fd1662a3afeaa715e7d2c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c93ecf09b99686a5381ce27946ed93c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93f58bbf835b1d550709a2d482eb173146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2541217de62cee020c35bc06f85ed24f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76191e37c6d26336a842c5ee9700cdb3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1a7e0045595258f38e833f87e3e773149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee59204a01ef516b72124efe2ea0e1dc150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a01cc325c5c62741c8dbdcae9fc878151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfeabd7df6e5689584ffa138d55170dd152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e82208ebbd0063401c73325eb1028a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402528f5dd1a0eaca07134337bcce92d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8c5b79b6afe8c46d4744dca08ad37a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8147ab8f21673a0305e9fa3fe5d0403a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603fbe525340b5e364c8e794307b596b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2982376b08ec9adb2e03f528f9c8401d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1620e00c68096cca8ab16435f81242b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0873e95a4761811bf82a3bed16e7fb160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cfa29a92b09b4158c1cae672c879eb161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c146bbb900a24677099e7e6ec58d12162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacd7b90b95f169bc22cd90ee7b7d4cc163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cb41853b19be789e525bd45c3aee26164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34969b73b92864dce90014722988dfb6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33371408d895f1e97e4680838c332259166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e5a3f141a7c9dcc9a6b1074c0dbb6b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d1a119166c3bb9f32ebeedc99349c0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753557a17068314da4b01193e0c96da5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0766e04af0bad3db43ef9c2ec200c928170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4584e9f747d632c1ad7f770f6ad96a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea4a9e0cfae929fec4b50cf1d711b88172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1491284ca4bda3721081265c89ec3c4e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf4438ed75242c6aa358c8c5601d626174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e951c51cdd24a4b90e5932856b2014e8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094e04cd2f89575a0b7d88a54880e835176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073c65d10e971195bc712604fcf97fc3177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac21189d1656a6b66682d497ff5fae2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cbbe1cb9539f863c53fd4f10220670179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0127fe0e16e5941ac331b79d2775b72d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fa221410b5c231cdfb4459ee0ed17b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d33f78330608926b236f59f92ddd0e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe46b27d77eeca1d48113f6b087317cc183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc079132fbf0299f0148c2fda08d8267184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ad623bee7a0eaf8864d9353f8a441c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b4c5c60a49076201681d2bef4e253b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d167ef923b358668a6d116529472532b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891faf82229e62aaca6feb17f34c3a87188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87cd0a7e0823782888e0faf221d97ab189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffaf3e465fed670643f6608839a1f23190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec310f186b5124468e2e718b667482b3191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bb1044b9564a6d65e3344aec1c2b06192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcaf1c5288b12ae358c720018715d4f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323f62984d29e87cbc0efcbf94555945194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1121860517b534c29fbcde2526ecd9195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b43117bae577776c9d2c8e51af1162a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c11ff39130c0f071fe88aa9727bf43197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361c525be1cd9f34105518d2aeedaac7198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5358d3f7c1ec3736f821102750dccc11199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02af2a518009cb5eaa82ddf03000e761200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f4faf6d2f2e1ab3c19ecbdb9ae2603201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0464b02d7b4b8bbfbce79376fcbfb8e1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdc72f0ab49810fe3cc97422f5add4d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e2ee3d85cbf549be0216e47e18bbcd204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef35d66c42773ba4bb5862c5a2cee123205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e3da6d126c2c8276d2a9e0851f49b9206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f08d77a54e3432b2b3cd83745dd957c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147b81d4bcfee813b9ff8521774a6e95208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dabef2424532e4c7042e0f28cc77ec209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8336124074530ba6b851bbcd2eb4c9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8fb16e32382820213e4b59bf483abc211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbe32fc84f282329f1d0fcf4e35a246212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b9ab75f785ac14d739b517030b089e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48da11a6f2a6b38e0fa84e7eac5faf5214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bea2b847277403d259893ae0bfe99b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33a71edfd9f55143a1a2d7b595becab216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1481dd6be7766d7918427a9faa9d8420217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2790a019b6bdcfa1ea8d8220b4ce46218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a1d7dd87d00c2ad5ec0206a43d0320219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f803b1c090433a4efecac4d9c570c0d5220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772c3d36b60767ef8b4c883b26d7393c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c6a25515eae48f25d4954e8cb05efc222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67d5629f24bd82ccfbfb7fb4771e595223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0df4225b2370a1058a475fe61f53c5224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1799cdff43e34886bcc4f2c487c882d4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecc2a28a8467ea34e507f95a0235664226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6b41e553b5953bcf497f59f841939f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a355b71e4f2c2c1bffebd12337ba8d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77375d5e42482c4fca658016deee2685229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afacbd1c99034e91e9cd0240faf8755230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f038352c4d26d549c00e4d9fd7faf91c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987ac3d89e265e030a7c1a23ac7fdabc232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded65760eb0a3a2730937417f5ddfee8233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d9a01387b37c70ffbda59e1e218f95234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec6deeda4da58b5bca6018b9347c673235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94a6fc36bffa32acdf88f1eea42fe8b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3bab05702732c1c1fd86efd3b0069d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2776e6aac754b0e81b1527c5be584fa2238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354bd5dd71566cf69835f03e5fb67bf4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27404f03f944a8e55eb3626c58819c79240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3503ab7fef9b9d28bac60c51c964b38241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcfba457113ef841a69e4bdad0a12bc242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea72dd527622f36cb1ba3e5d8fe2bc42243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d76020e66083ee8ed2d9c406690a8b4244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1fce94cd9c5e6b1e0d2515ca9c3568245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e37ca3255e821a376116baa7c9dbbec246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3d5cc30c45aaa1f434b849b86a328a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e08c94d086cec96c0021c496ba691c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4afe9faa68122d7589e8ea1c3a2077249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8849d8b410f8ff1e82ac220ec2484d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0908e957108fb7da692328082af208251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d783cbcf941dd95b4fce7a10666a75a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895c8028b0dc5d893dab04fe6c17f0da253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3415eeaf23ca4e44ec4b7731c891308254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c1bc1ee4c7a45ac6a9fd306fbbefb3255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bec7c622b9643a19d49f182cdc54b1256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec2f2c06d6cc6f08ed93555f66f16f8257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80996db048a42679a5e712346ca7bb2258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0395a5cba8f9d47e27717e592e8acd78259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa65df068af1f2badcd913ecf6efd5e8260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea403be8da7ecdb4a80e44e4e1ce3ae261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda8f37e83f4baadbde5d1ea3b1680ee262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3aeecac16c5acf49352bf62dcffa535263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba3b503448e231f407d0e4fba252825264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58b0f6fc69dc7a3d42a23eaede785cd265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6e8e2ba5c9635e33899e9dda658fdc266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e29515f8a2568cafb1edbc2d9c23f5267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0271afe3304c8d3504607852a0163ad268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569c8673e5be66e48b5aa2ac23183978269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418eae5b1b05c2c5e4f197210f51bc14270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5089de4d963cc30d85baf0b22b25b4c6271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dfc319f2ad5d44f288da423736ebe4272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cf1746a21fa2ca1369c7d93b4d1f1e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe8bf7252fd939241a54e7d36fa5992274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4428f50ec0ed50810939e4e60538407e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae8d540c4cca1412e2938000e15d196276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6743d007a2742ad31e4a7d60c6ee008b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1d48f223ba75417ea5c2fee23c7c6c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31a6656181015bcae6229ff5fbc6dc5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a222e49b01ff210e3f58a001902b37c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329bd320299e9e8cb5b2a13b49dfc1b5281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde99687641fc7ec00e9a92a7462a7da282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2583db5f4e61e2a459ff0f63b8ba04c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da498180efd7355947d2a64a79d50166284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242ba6037542cb920c523b611c2b7959285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c481687e5571def6378775253e7d45f4286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373cf0cf09b7a22cdfa130c342403e79287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2c07debc9fff51cd81b34243a4e4eb288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e42ac4907a618599d63fd90e9593119289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fec4818e1efc8d20274f050cdc69489290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6621178371040b504b51d4248a4707fe291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a0d3d18e154f19175270f0299b31cc292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9528300955920515dedff42d3b07ce9d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ffe84b932139322b204a659f8b2e86294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81428a87021d9ae99b94450a364e7e05295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62cf692f0bca86846ef77093910b82e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c539ef19e7ff0e1cf9b705494f7d74297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64fd7686471aa2c1ee489b35eee60a8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c92df6a8d2a323d52ca7abdf785cec5299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d919c24dae7730bf11a91a7d191ada0300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7f60162b4b981148325295a2becb6b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c93e7b3298ef9521cd742a18ff7ae16302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54eaacd8dbe38ba4b1f32b5b9292e80303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119907ed2740b84ed63e5a09d20689fd304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4a22aac74bd98a00c4de78335820fe305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91163d275d2747ceb1256596952f9d3c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df9532702c78c9d62d874dce76aec3a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862d13ea99b29b3fe2aa97a3b43df926308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab707ce91261dc87101b84e788101fe309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eecaa91b79a5abdc6b43c1b4a89aa52310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f705d1f5558eb48a5c0c1fff753da455311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682ae4adaf2be6144d5f9d0c87a3283b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136662f33b3fc807a4a15a1830c3a98d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b1e9b741e8c3273bf62293a392f97b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c9bf4e12ef8f3d72597fbc180579cb315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba3eadf795290e06b973d5949fbe3cb316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d37b1d79c4d98174bd03e332bea78ed317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d0419644369c7dd30c28c485b21aee318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6b267b984c232927d4722b5a801ffd319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4eeb3d2a3075498b52502091a56f84b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b89776b213ac9a3a8eaef5a4876c9c5321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609a756f33c30e6102e2668060fffe43322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556becef23953458fc028d3142fa85de323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5276b68a242295dcca7593e7535b85cb324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a02ae26b27f6c8e4d987f49f8295fc1325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73657eb5f33c9d3ff9d5f809a5b5bfac326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed03935298302ca48997cf82223a987e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4ce7ccb227447d02e012522f2d6172328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e85c6d0b32c49cda557b91e782a478a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5afa0321ed90607c8481335e0126534330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b0fbecfc58dea518178f7b35831c90331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffeb2df00fff7fa5e8055a51250e150c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aae5c2786080a20e1395219a2c312ad333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091ffdd4985b64684232091401656714334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b2f4cd5f8f3a0a2a79d4cce5508646335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb83af74e78b0bc5fde3f158e0409fa336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8b7153b2db979cfe77ddef4e9426ec337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ecf0d042fa171875d1a673767f1252338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcd7ecfac8181f2e2253db12c38bce9339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3618b97b3782487719e24a00d088f45340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d00b8193da97b7691ccf294e8c8262341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a22c2cfe9ac4aa34de502e19560e0ce342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb728da53242c71b4e4989c64008a0d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cca1a075f8e9325856d352e21eaeb0e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06830618bab185220a34c0ea5bf8388d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451838f0ded0ba9594c23bb3d708a135346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04893a97a51b73c618def8ab7afd4a8b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ca7b7bbaa6bbe6016e7fe9ba9c4183348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd2656593e18a49ffac0acc8d7e9c29349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd4c0e749fd1fd5aff2a0661c2c1a8a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdb4223f695b2fcb3dc228506b6be21351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaa0777f29d2854c95dfed1d584a4e0352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7704743d4531cda25974547d79fa6f4e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dab6fbb7331d92a63db597d989677d8354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0926ea44f69b5dca1c1cf7a1bb3d0f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193e9efaae8c3183603c181a1c5c3d3c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e613d601d1377927618acbee8b898238357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148dfc45abdb74b30b1eac723380d4e5358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16cc08dfcff52a5b4d9fd051193efac359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428aa6a4cf463daafe828790966be9d0360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf48c92d61d356659c8ca61fe777bec361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca19b2fbd9575b9df4c8cf2636f1848362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75e6835dafd7dfb579f952f258d6139363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d504ea4bfd68913b13326d8fbdbcadc3364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968ba14fdc88d894102083d32183ae39365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4801e67103080764dc8a58b014775512366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b6e013613734a3ea7cdfe0dded7529367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47fba18729698ce74f8e8cfbe6571a8368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf89606b268960a5fae96544ec292744369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cbd180a4fc8d372065212f3cd59f55370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1379d1a1c7f18e5b404af6975a9877b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ae7d599753f8ab85f9bd668df5e1c5372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833c9bf722ca13a274ccfcd8e0a03181373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d8de12b713be5a14aa1598b0b912dc374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fb76138dacccdc296b7831e92d6c87375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cb957f850dbd66493e4b16fba416e6376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b011c5ec6f98d88c6378383fc4b9f9377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fe663107ec51d04948eb00e9f1d58d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c191f23b9aabdee2be8b48baa89f26a6379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2134475e792dc2e8505b6a97423681d2380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0246c13db35a6a1d27143b397e63688381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16178ff87e1e6c9c462a0406bcf2e9d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed229ffc68fdb1dd4cdad1c7e6e4fa6383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d123fdbc528c57ae6d881eabfba3dd384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb93b005f39f061069e476f3e5a78932385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1fb1406cc9d43f783d13a9d633cede386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5039f0766d74c4168340811e0b16739387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf53fe9289a66a23aff99b220621fef388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6cb2cce3708f40ca86f1c0e8245261389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf511fe29ba79cc24074fdcf4a1c325f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a9d48b0d1eb948adb53ab05d256f7c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be902cefcb5cee1be396df196c8bc02f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea353e277a3e4fcb8b0c118b2c95d60393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36f55c923c15126ca32078123bc8db9394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee8fc70ccd52c4959b7a91a2bd64120395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a94d967823b424f392e1c96ad4377a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043a8878546db8f60d1633b87d8f181b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bb11d28c7229ce6cd0e69d4066eda3398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2acee0b421350daf219688eeac1112399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dff3c4f6c2d9274759f1dda489dbc2400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5e9e7168f35b76d2451697ae02af05401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed46830c108ebef0e1d9d6010f3a0e1402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1831eb1021758a5e8b7880e2c5f2b3403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fb23949e930a9697a8fa5052ebcc35404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320d1bc8c3312122729d126d6b71bdb3405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19d1ddcd7eaa36313ec0a6ae7d560fc406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8a3f2067be2176e9e5ffee2516640c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2665e31979d23cac26373dace5da693408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b18a927ff9b79a97aff9e77283573c4409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ba25ff4446147d3ec90ac574126061410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a31946d96b35b0ea27b2e8c10d98ae411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79270f53a50728fad9df142635c6e11412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f31b0a7519f28904b40b96248671aa413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99d5525d0667422bbb3108439e1d687414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94452cc21e12d6694304421707bd1fa415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a729ebc3fede318158ecea204ee8e7c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f39d2fd1c96c81e057f6181f0b8bf3e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbdb1bc8588cef2e0cac4448a5d5821418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5867c40f5a269008d686ac7c375a4a08419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68de370ab76c49bc256a9f0234f8d66420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac2f2fc63f23a5f195affec75f07034421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcbdd06f822e36f7bb775d887c4a00b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e90c29f1f934912403a55c2da5bc95423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebe9c92e1a44885ac3ea3a295068291424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9c102b2341153e9216600f9ce39eaa425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085e9aa5314e781430d38b678c1d9082426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2a94c17a197467b23c957ede91b498427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a251a1503be91493dfc93151e8df8741428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472ddffc6fd308ec19d1923a58bab7df429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1dd3b2bfa6023840c45a2800c20636430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c20f0770ddc613d69475f1f3883386d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9227ca617d9351d8d10f4bfcfb559b1432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d50881fcaeedb7623dfbf8faa084a5433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f353c7a6b3fcffcdd2cd330e2a22d4e1434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d57b51c315b2821fcac1059a1e469b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ace4548b3d5be99697011a41d06ffd436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae4988a58ef74abc298c941de01721e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d421d9696ef30d848f34f2174c51806438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1941b09f2d55e16cc1de9f19ae75717c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6b94e838742a9ea7c739e0989964ff440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62723c83f88522d8770223902d612742441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1718dccadc6c4a4e555c48be3cfbe532442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f306084260753a5b404665494ceb5325443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd10ff15485cde7c2365702d6b254ec444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3294794e21b0fc0ee043e67ce9807f45445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78995bcdd3e328373bbf71dee1f0d88f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecebfb9391c5c226562b000e7939c006447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1262a240e668a51696c895b114ddaff4448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05e0f778a7727664d1b6128b2d0142d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35430691ae00d6e8a557ce7ee0d38721450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a415f1b0046fb8836b0b7f678dfbe07451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0083fc887ed53cefc02f12512c0b09c4452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef534383af7bb887a2f20d6b9a106e3e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8a5c5dd3814e0d20db55a7ea824a7b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc43b66089e5b74855d93aa21a45eca455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e4ad46def230b96d4de02a7556645e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a591433061a0a5abf9ff912a66a3262d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d832494c1ff3d383ba89d9e1c52b2a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294bd20c5020da50ad0f927b0f29edfc459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59681e50bf76367a9e52225e48f2c140460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c578ce9b4a85e37e085415436619b871461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae761b2e857759768c7b0de91a9dead462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0353ba294b55b587550efd8b62470c5a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81c7e8052013ff3ec58759394c2d404464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a417af172f03fdd68d383e66fe8f1503465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993829c5a0010308b596ed57ea7a3a08466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19649fc9d6913f7df4f1ea4c7b59d2d9467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba18e9a733b072281392d696f3905fe468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3524aa01c350e82fc155d90251b14640469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192e6dbf80cf8c1d55cd50edda4b6686470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940812bd353db79f5265b71cefcae0a1471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4ef96d8c5ae19fe39820a254d2dc1d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7190761538892786c3a26fde9f595545473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6663035ea5919ef2a6a3bc73d74f4f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec51ab08947e0b2e4e0172a9d31e883475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361b8496c7753bcc58686617f1babe22476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c15c04418b2b7f7e906e89a2efe689477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91172b073fa9f7eaf076771d85183eb6478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f673dcdebc2766b4f68d1ea3a01a60479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1889b660a28ff4d9df2f8ea11afd8531480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da16fb6f4ff3cf52c01f3990600904c0481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253413f43322e5d0a49dc894b7fc61fe482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccc99a08bd7a9612bae6893c60221e3483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1daac5ed49273ed725a880cd75d61c0484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a518de65a3f58a168d4d0270b1c13a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ee316672695c86e9285f7d92d42706486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a8451145c0f8c2579439070638832e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293710200cb4a2e366a3a9cc702e6497488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1f53efb307924a88ec54f7b9a12194489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6468da7efcec2ddc9a605f8d75b7e3dc490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efe58c4003b419b07d54306e7d20e9b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53940916b061d7295be4dbf3f59d08e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b223abe779ab4c6457e7f5f18d679ab493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67426813da0f3156636d9edf22e1e44494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173cc213a794d3acd6347c35bb7107fc495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe38cf18eeeb032175de1f25ddff307a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7a388206ef668258af176bcc2b2c36497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365ea40405993d80d4af63ccc4b83539498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f10ccf207a8695769897b13312a1777499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928d44754aaaedea93f37cb0a05848d9500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cde7d7c62b716dce2267530c9a8e72501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04760ff62d59276bdd75fd23bcc4e224502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9211cb7fdd098635e53b4bee266b4dd503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe220644330b60eb271a21198ebb307504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7010fe2eda29d24d3841c287f8220c2d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e778c5b5ee75a8c741bf08fb704294b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a570664e3676bdbf457d804af317a8507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba28babd8ac41043ef8a771e06d6519508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae27122a9644dde5a8d7a36bb9c6394509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de99dda0969fba3d3eb3f8c617dc9da510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d9333e270f612a9471b6974967f3b3511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51eec2bf1aea66fd1e5035714a64ce86512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bc16fc5ae808d7deae39aa2662682e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b069d208e3cdc5abb7c6e3b3ac0049e9514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f098d11009c55c05ec8b40f9a569204515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9beedce078aea7466b57e620d7a044ce516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e845ec9074e14198f52855c8919f94517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab83f7dcc0665095967f1a52fea6ba8518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa804217cebe55623bc4bec4081f6fb5519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e290e00e01a4e874c27ae62e5d992b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4622e6653e0990d605fc3078d91f91f5521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f9723770ecd1fb2cb7973d8e68f117522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00599fa8814cd0b92d6aad00eb472974523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc13fd9f02eba224f79a7156e6093a4524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d225035dcb8d9e50f687334251458cd4525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f891ab13cc5de0ed7c85b3469523db526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b428efb4a6e8d02e966e8bbd1ce43b1527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76545450bfd8f787dd225d62b7099bd2528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230d49ff2d4e998314ad573bc5908e72529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a3aeb4cee3d52a31c6368ce6465cb4530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9738664d1b2b108ed86832b3a31fac8531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80045dc67ed456144fad2c3882171aff532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a94c43dbe83081414ae7126577c098533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d854f63f4bdd1bd3af6d3379b9e3fa9534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e076b28778727c55e6e8e1ccaccb5e6b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1c7b9a56aafe8281f723c2bc8857d4536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16809f30b66bb0fe5cf429784c5db4e3537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d2a28644646cf1651f5aa4805a227d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bd207f923f93e568f8807dd9b55425539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4661ff69d23d594b8e2d8bdf3c978234540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce286e9de270c43ccff957eda62c43f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df9aaaa8f0490cd4790a67614d3f378542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb99257bfa1c3f14719c4dd5f086bedc543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1109544dea4b2a96538dd49bf8a8164544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14639c7a2d59dce660507da23fab90cc545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3d26134b29141b498924e89e7375be546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8e8c50c157104b9e6fe0460644bb54547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f91c8decee073296f01989bd79785f0548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d437a9d250b00b9af41d4d365c611e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbcc2a2be508e4ac87fc2bd87c91ef8550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2f8d7faf8966ead45ced3361e40c51551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a89c10b96a8d8500b7f3c9c7132feb552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c87875c40ddb017e2be63fa5382ba2553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f452346abbf90210c7a93a6642f931554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63a67b6831f85f87096138acbadf2c9555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58642579f6c6742f37ea2780bce81b43556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ed111c00d4d946a085325a9d0b513f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee5a33f8ad83cee1e5807956b1f09fa558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd6f26921f8aa99fa4b8a3fb7b07364559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d41d79fb9bbe7c161ca6ce95cf0ce45560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7770ace516e0d50114ad5a87a2ce819a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f689094fbb45cc06782343216529d37d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f138322a2bf629e9361b93c5c469f99563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539402eadd6a333498842daafbe48fda564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4429b0f1de4d372c6defbb5e91ea3b5c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f3a300400cb7ddf7b0cdcd1c00242a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190192c5609c7eaa8d536d67d4ea542a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4139598526cbd2f9042564a8b38f94568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc46a612d9b4f6829041f7439b780ec8569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98330ea1f373949abf0781e62706ceac570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f32b3f78f384a06de1f4742a8952170571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb3ea219a550ae232836597eb4feefe572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b62ff366e22cea0c04ca0f03044afc573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae24f3dd8d737f84e4ee380efba9365574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1eb1e0948b183c580a9c20c6282a9af575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5f4333d892d2b61ae102a637144900576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1edf3e8e6dc39ad6d9a6c196247a9b6577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9097b95d572e89b62319f69b17ca5ec3578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5faa7efd22d27e606972f814aeb0f66579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7530e4f07738dee65d59e43a9d06f70580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa009190c346b56c73aabd1542dab7d3581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962d76369081e3fe2b1492515de2aa2c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456fab807186d40b5718858c3e0d0200583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a509a0acf550426fe7fdc32abe7966e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75aac1deaeba6ce23e9b359c5bc9e097585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f16124ee02022c94ed7f056a9a2eef586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7697267fc9a6b2d02fd2bae9a25a36587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477b4d7e2ff2a7b522de1ba05c01684b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d990a194b67965b4455f521e9d264e16589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785428cfccfcfbbbbdcf947a8749808e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a313b612c9a7d3964990b624b41a9c98591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75ada56b19a932cb30d7b2a2ae8f1b8592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cadc3632b7b94ef453e1a707a4751a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332df0b8f274bb70320a1be9afbaf910594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32711162f6eae7779a2673eda17bc710595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8299ca24b2f1ac4bd6b624286d2793f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3492a2dca709382c7938c8916158ff13597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd9e4660039c146ea15b2814c9c8ed5598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a3bd6f575b0814fa2362917804b474599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33aa1e559dc8a58b2049c77af1ba9fb0600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efe105ebccaf593bdd8507e666d9a7c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409a22ae9ffe9204343e3423daeb1de8602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc497d0202979b62083cab01d2514a8603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25a1099ab4034e6c08e08ce085ce62d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6b1b1f44f227216674b88832e6e839605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9176e7490e0378fbf55cf1ba5d780e09606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927dbf6489dd9910baf1e258756e3864607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fcc680cc9b0b38c06ac48739b423b8608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba30316e32c028debaa290af9d6a6b81609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c818698d970fc3a64703806ec6ffe21610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6801da8d765c02e7ca3e79ca6c61b436611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318a16a6a1903d3bb057b448604b1c2c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c23095ffde1b5d4ecbeb0cc3a007139613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189f0a573d2f3c1bdfc56c143845f3ea614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a4b4653c90cd145a3cc13c894bd482615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ec38afe765a446d3a6f22bb3734b3b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352670e4c140ef722c8b83831eb2b9e7617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ddf608727b2b624d08bba3b2d93787618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ca8b3942e7c3a5bbf716da679aaeb2619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118a59de26ec1ebcfc81fb32d5697719620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d045bd986e50cfb953746d3953884fd621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cc0b27eec63d7ddd8f36d770fc10cd622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ecd2b1a6dc4fdc0538d76e6d1b69a0623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e155b258e7656dc17161a2a2dfd42e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6e834ce1b2262383b737d5c2f3fd33625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c0df7108f9e270b0572e8ba9f1171a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5d4ba87984fead9c3f07c64ca2abe0627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a231320f9bed89efd7e924aae8de69628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1edc91d61c6bffed7fa2e2e901bb65b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c25e65b7078a73a8f72e7361ee94d17630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8de7de45d103097b7421d8335523f4c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2a80a1561eee0bd8c28a0ee30d6e74632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43b108dd7bd7ec7f71238425545b6d2633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf474f3d0fb90fa0a623aec567d5a8c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d97d697ae50330a410d6b30e5a40fd635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4741e6af862c2872e68e0825ffd6db636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb35288184ba48dfb756a529c5e4040637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9e2195c81bd9f6eeb8c16dafc4e748638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6d5cd1b1f9dbb7bb9f25d462f62bfb639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6dfda79061e72566734478681502f6640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d8f0ed8dd48f4b6e7ddabc712356b3641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184bef5d6ce307d5ef067e9ef3696383642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b758c1e99acb1d7c2f7f2f1bf28b4d2643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4494b7944d99ad83323ae9ac2250b536644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2a14aecded106674951ffac889fc37645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146253c3b0a9d0aaea2d1823177b1ca9646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e523851c4fc47ea84b86b9fd5d1f1f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7778eb5f10aa7d473147a7dd1e1abd8a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800763ff00f3d4528d3f1ca60cac7548649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d884af93155f97470f2a3eaf70223d57650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1e10e3ec3d1febf227fec90375dc33651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206dd1f5b2036dd47af50410327fa3e9652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044d5e633752fa38b3dec1f9b3380e16653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65aaf452a86be75250039d4cb0e99794654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f968265cddd40ff29ff00b9ae3206fa9655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b11bcd55eb5a38351bc1f20d60e8bad656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c4db4d450d89ac3675437122d9faed657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdae84352798b9151cf029cf2df9575f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171e2499a222ff40680da7fd5c8ce9e7659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1ae7c3e465ab946cb5dea4bf93877d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4205c9063d25da3a005f299f5da654ad661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e54a63fb0db3851055cd3755aa2c909662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0508738286ce5fc3bde620639875e5663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c566a6859addab92e98ff33304f4fde664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9de661a3cccffc9cc9a9253159af7c8665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d13ee11f3bc42ac159ecdd9329d0bda666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e3323f150f25e485f461b419efed45667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3480eb66ae31fc73995ddc8d8bca85f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f29ee08102b11329189489a0dc3ebfc669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0160c6784dfe3845d125ce0e80522c32670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca79990cd42b39fd212a767d48e46b64671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4a572ea98a519e2453af057311f4d9672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acd094d2f5f699c8dd41697e7992d5f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6f38b05bb75c6526b8019af2c382dc674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7fd555f29c0b7fd1945522f20c761b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfef73588c3e5683f9e5b6cd5ff185ef676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1f591e4eec397ba242e65b80810cc7677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cf7dbe1b0e78d68cfd260a7eef087a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28097d9336635e839c319696e2c55834679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ac1f40c71b69c37b84404926933b4c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0fc339d2aad810ce437bd9deebceda681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7035696152636a2d12c9ced1609d156682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b83e01aeaaaf986593452396c1d47dd683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8727d6eef7612d736f3c4d4d74a90f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddad988556ccba26010477e1d5a5ef04685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21627f6eb6ed496f784c6b44126a047b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9cfad1b05fa9bbab60c05bc87c1e2e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e13b5e2aba989a0b67522122db0f1c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286e98f906da7a3a09cefe426cac7bd2689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313b0afa3c43cd4fa11f6c3a69bb1358690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a6f297ce606494251958dbaaee1637691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cfda3d20f69e3e89390bbb7cbeef24692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d9ad7f68ed921a8fec8be9810393e7693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1072b5a0c01dea40a579c201fa2aed45694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594c7065cd8be98c3d39443b163391a6695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5540add368cba12bc767f15fa392859d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c41bd088225dd9bf872f976edede775697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca898ccf3942843e0fab5c502b9f831698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906fb26b168536e32e1fdf3a33dc400a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec031130a06c2471683f60fa0e66a00700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620fd34a84acc9acc7f3d81b7796163e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45eadee5347383df38ecb6db1f2ccf51702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15769aee7e61f416139da4661d7b2c75703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae628c9845223249b62ec4b193b356f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5dc92061e069266d07399fb9fc8cc0705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec3582ceeff8cb4b75ea8e8ea24258f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4903e70a129940f2a4515d157a5729d6707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937f123403d4076bafbf8979fcdf5dde708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048dfdca0da7c143ef85570005b088ad709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb7ebca2de758d17abe42d5d9f922d6710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8212e733ad1977be7161aea617734a6d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d72d721eb94ce4da1d6c849bada3c0712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a830e4b2cd2ae12ce785b47101268276713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4782bfcb849fc389a56fd1b1efdcf534714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c46a163d6e48c5315642339b3544fd715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edd43714e58b680cce2a6e261bb6113716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0fea0a59a94e42599f8e6fe410bcf2717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4823e0b62153dab403c765bd62e0818d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972539c16ca0a7a86781c2bc234f9493719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465a089a94ec1e78ef83977bb2ae533f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaa2a4a6910e439dbbdc54c2e7f0fac721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f1e07c68f6ad163615c013abe71c55722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15484cfe3153dffeb90ac13a3b3323f723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ae96c3c7dcb01af14852f001f80ea9724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323cc8510120803962238dd4ee6b3e22725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b20b56eedbc526760254cd850fbf5ce726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecde1fbe0619acd030f0a84e4f749574727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0bf3e977b4f5ee1bb3d1c7ef7bfdd1728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de5e17833602d33b016d5b790070aca729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77aaa8621f186470be21b087407c9412730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a58e9ae2b3dfadeb30c93f350816fb731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48166e303f22e0644c94b3b7a326ab0d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01a1d1391937ca9129282989180e428733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06267c43beecf938ba2f3aea94ef1e79734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df196932ac353419eb7223419062caeb735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ff1796ed7cbebef84567f067b1ace9736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04c88431cbfff44433ae60f5e880ece737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99aa022a9ee5f3f9f792f6cc36ecb69f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b8d65937449291f7150c2e1a688eae739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c619d01a3386d0cb178fa1989355b5a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc90dcb6ce242b98e7baa194f623388741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08f961cfd12f4b7b17e0aada80277e9742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8640f11bfe8775f3bc88484ec149f2743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b063a5b007b6e285d285c80ec4e27514744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400f9db943bf5dd50418d1928e269dab745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b7fc979250bbd46b1c411c5e685e8e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8bbd4e74132299a23a305c2be939b9747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d045488d3df13dd6adf8ea28c2734d9748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb81281ec53086e94592d6cfc0d2e360749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecb0a232f7fbc8e5ef6063ef1c55b2c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c04cdce32edbdcb93c1a70217ea26d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23393fe9a1ddf6b0cd0234270148427c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35844f19e4e692f6c954ccbc68383654753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317941fe56b38ce26c8e92ca9e1648d8754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f517ec06c3a0465d8b29a2bfaaf15bf5755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61475915cb1a6f9fb89dcb5256aa4201756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5ef2d900d416cb0a1fc6b6d465e922757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9587f3f20a9a6dc1d61d5b3c47c7d156758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9818fcd7cb239c78405c2e19fdb6f74759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d241ad4729a3a07ed43cdab6f8b5ea91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec59e3a8d9b0f98a05812f9e76ea0fbe2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98defa1e665968937645f4e2bc296dec3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a219b737750ceec148d76bb024099d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a73d9d365e4dff3b37ddbc105709f6d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6997cb120e2013c12970390e6b2907d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57bec42cbfdddc2a657673445edee977.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdf4a767774f0452a4cee9045db6da58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39409a576a50967794ef35d4ea8bc3fa9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d96de1010ee4ec5fda45c6492c976f210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25b8eb15db0d93a5b7fccc7d9af47c611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8024d20430191467b9c801f82a2a84412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb1a8074f0bcf3c35392ede598aba3213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedd9c82cae00c7c7fac4c7e858be96d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108b7eb4b0b59204bec598b4b0cc353415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfe94ca18336e2b00f9445aff8bacf716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69b51a177e217ba04d9f4a0a43f69d917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ed824ea76c5ce1d4e39cf79013ed4218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfb9b535d17cef9bce8b96e372a916019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6002eca7f1a959bc87252bd1d27232e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e66bf3ea711d22ec570c3b2c88272b421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0214587b45cf1e5ca142c1552a57c65e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e7c8e418056058b83f3f86306450c423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3cf4efd8ce7db44d52f19fc6c866f924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151333a78ccb93c6ea80acaabadb2e9525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa656d41c5c0d6c8eeab00baf3508a6326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6136f88f2189d68fdefa92d7ef1f00127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f277fc4f27b373f5fda9a18ec184ed5328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306d91d2e0f657cf16f90fadd2131e5e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177198914a91cf0e7702e45fef24269430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bf1ead711a2694b3be7d629f1d36aa31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1f26da8e0a36b263f7a46a523f9a5a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fae22f4188227cb031ca1ea60561e6133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7274e778fdcf65cd26abf0a4d4b26a134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f37026422292cbe481730a7c4424bd35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2021f2648b3f06381d721ffb7a1e7b436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8eabba00bace45d84fc3202d8a670a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddf41258eb7b200102e5db736d5e34738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab04afb3711a5b3e7d60d0d993090dcc39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9dda08850867075b47862cc651dc2c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0e69520d25b045a9092aeb65f9aa7c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c273fd78fccee71eb1dec1765dd144b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad69745cd2da9f5fffd3b5e74b014dd43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174ea2260131a492cd4a6e8f5902732f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7625399bdc91dc6ceb3bc9c815c50f545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ed6d3c9353f406a9678dcc74e2038846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf73f6e06be6c561b360d5c1eb1d3c547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38abdd2c0133a740adcaa0d5d55beea048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daee8b1f9f1a65a477c2f306626c218a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48db4c5cfc4462f268e3a8a8b5ee745350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6614b5a4141e3a943b0dcb83c2b18d1a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9d0301241a71424809fe4f234c1ce452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b62e4c55605cdb4989d324b5b28a8bd53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a2d7b5ed7cfaa8d06e9b3d268496c754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8ee40090ace7e5721fc581a0c3bfbc55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb144c7b2328a4ae26653a0cca7665b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd34833ecb2dfcc6f62fae3261b165a957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba73e28353c14ddf1ee7512fc5668d0d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68c48fd43ccc0d10b31f3163c470b9d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7089a3d5d74cebf6cffdbdea854b945f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8b1ab5a832c7a5f5edcfd8b5b85ba961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0266d721a2c87d36e789770e164abcc062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4aad508dac274462474d8b1933710b063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1c69a41d2dc2a9b0bcd77295db8c4c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76dddc8fc5f1689bfb7ae5e6605454a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5f74f0e212ffa4b6be22cb7beae42f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4fa7767f7ea9ce772cd6e96831dbc067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb134365d43d9948741fdb39d088fbe68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c658437d45a010a3402ed73325f2df0f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6b5a01e4f45dd755b4e19b8e3a61ee70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa52eb8ee3844cb4633e2f04851fc56671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e98ef97edbd589cc4eca5941d53654972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4384ba4217de01ed1a3dc17f940d0873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f74ae0a968ca04f8063f07040c11dc74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87ecd664925fa7f7ca13c1a047446d475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8061ef1bd03335ff340898a5738d1a176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a7175fcde5483a211c30fb23482d3977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a85053076bbe469671ab439f5a636ec78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4687171d983b0d5e5e319873322c9f5c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bccfb7d8eefbc11a68bdc4fc8a61be80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e92b634fcc3b64bfd35e3d90950a2d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599876a55914c1046d95603817791aa282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22f99a97b7b4b4a746f5bf5fb1e8f4283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42871508ca14016a45a4f8568edfa78384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87413b7bf92b8ae062b86a1e760585b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b08064a99e74b163395406e2d1fb6886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe409b514b0d98857cfaf0eca80b34887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7aefe72ad87b0355b4e95d6854deb788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54ee2ccdfc494a9fd1658f2e8b8358889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48354ce7707e2d7e8530bd1b11238d890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147f2c69f1fb223234c137317f04c7eb91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b972452852f0945c6e3989ec769491292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe94a8c49dd63454680a6e757cfe28e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4948d847037819a431566a21a315ce7794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bc6cad2d2ab10108c81eada479bf6095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5fd5d28cdea3472944df59b4fc094a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cdc9d9456a281dc77a277ddc78314097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faeaf0848d554175bf64b82b6530dfa398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad611361af911764b0f1da2736e9e31299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fde1138171ea35188955f4c0faeae45100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e6ecbcd76bf0175dd9788fc956562c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e58899a151cdef7f1c29182dcb8f631102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106160ee091488e004e8f9960717fafa103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab732c5fed5d624131aa8df1f4338cf1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293a343005b6898beec37cf621319069105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553c495d5275be3b1e0b20b1e991acaa106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76ac5b2758ec79e16655e9f3f668110107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bcccd01bed17aceaa2f3f870c887fd108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1eb805177c551573fb55f899c7a7da6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14e076944a5f3ef85bfcbd03a452455110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7995252f960663d2f4d8c2f8a373c634111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bee921352c9f22dff51156a98ae9a3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1f765910396e37ec0fdb4a9c32905e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa162c887d7a8e30bdb4aba88b594d9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7610bc7788aad91118aa8232b87f015115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3103866a0a0d3f764cde0316e817a7aa116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94b81373e77df440b066268d60622a7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766b724900f80ce93358265faab4c8c2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea67b842b19b3be0cf247a55598dfe4d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f062443c1c9046a1ab40a7a124fbfe120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b81918e5a1283b6c3aa2d4e1fe6373f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e2e459cc8a4004ec333f80d2fa5a69122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0ff302cda1fe421d042ffed9c21a2f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d4eb6885c85128554e78249b0c6c43124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0da61b448fac455238ce9cb97efcf6a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606c049bf3e999fa92387a4b3c592951126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0041935bda4378c66edfd5c16531e2ba127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d042236e7b67536a5c52b5a1373351128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44c57704623e47a6c2c95f18aa54e32129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49da39fbb972e16cf45b5bb920355c94130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ec5744188ab3b9594a189d422088c4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78811d769a945e9c6fd727b51c4252d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4fe71a1225acd02fb382b3eacf83ba133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31ead839026bff60592a251c4253dc9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa66f83d9f04b681279cb5e34ff9a703135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ac4f4bc5c25895b4ace76f86fb3e35136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54e0e631670ad82522213c0093bc8db137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f57a87ccd0c11c60ac21981d3ef43ee138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e1f816c9628087601e234938608c07139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b591db62111891cbb949bdbac6bc33140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404d8a76a2ae9d236174de5afa399c9d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bef81ccc7fb9219c698f0e4cac3f89142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16661d673a9d09f592fb846a461c3c69143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a40198ff6db7ec0cf32b09332ce4f30144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d6fff2c9ba2dcfe052277d66d249ad145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3a2f9bb04c0cb86c43ed83ba86aa82146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71bc9a716ce4c498988789a76f46ad8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8953344ce792b7138cad560ceb1f6c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14774e34b57456e0559f42121faec5f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050e2384466fafa7e50df2b7590c861a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5733e0497d4555766dc4152faa6271151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3153d351180e5cfacb9223820d25a7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952931a79d7902049ef0eaa91fddbcf9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c344e21885e1333f1c4060fcc340a22154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d31e957ce30c679452400f3b8e241e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9d17c0bf1e6ce45deaba66990106e7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28aecdc50493c7939cab934804c06935157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4561133385c744196e9b25b3597e66d4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483c4074709ab667f81c5163ce790d6f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f13f32d4af0d6a20198f621711ff0f6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06055c456e5845da684f32d558a4ab3a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87c532f6d95efb74d0b76df399f8413162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881c3eb7ddd678f04d3e58faa72c9434163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea038b9a6f910793bacdc588d6e19a0d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee74d83a0e918ef445952a2efb8e8e1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3052a04ecdcadaedf23ff81250a4be7c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f8835798498e97d0090ac4e8e9fbce167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e991dae13a5a0638b82205ebb607e6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49caf08005b96d26eb88f9a7f241d8a4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d705e7a5089f7277858a5a873038a58170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4964c4b70321bd54894bd3d379085d0e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551376ca9e96d8722eee6d0f67518bb0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5836017f2ba39cf4c03e1b87799d5858173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bce7dbbc37a975733c45bcb5c03a2de174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d002317235e93ece1feb1cd4196299175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fa018955628aab40c5dc78407d67d6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f269ae4c6a2e750d1b3e1333a1f69636177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7e21af77e19194b837db9c5bcee52b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb19a80198d34f488e86c0e2c1b31ef179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debe56f2bb4236e55311e0a52e6911bc180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd6b08f3e3c475a51c0fb7786a07354181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1af95c3a47cb01629252147fc93698182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8811dc0ae79f4191d39334cafcbe53ec183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6caf4a9d321053e7def315d0defb44184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df0da347cbcda92e06a1ce3e3e32dcc185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31eba50204c7d2f75f3d2e58193cec29186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92815f69e12e919f4547b2ea47698dc4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3def6dee0c241aac72ead87b14ec17f1188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0f294c9fc1938e3e87acff0a474f16189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f618a4bd0304bc26676261fba91c0b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097a66c140ac2ee76de369fb610dc7cc191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac4d808bbdd79f638133449440d21f7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efca9a4d340d3177fc622993e39484f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70e0174e3b87f5883e1dd7612ffbe4b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a76eac91be4c0a7661956a196ec5e6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5a9cca86a367417fc8bad96caea04e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b0f58458bae9f95f74307bad411396197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5e4b31491eefbbf8b4becafe5ee238198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d55156bb5ace4b799f220a6e5616808199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4712e42a476d88e72696c113a7cbfd78200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4caa77dbe69e66e3e66f0e6c86516b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e0ead997c2487d25850623328979ce202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748ddaca968dc9133315637ed1309250203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7381db890f58c8028e7a845536f93491204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76935b14022aecc40e20c9cef60a296205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2feb4864f49ba81a9009fcce6986fe4c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101e10205627e87dcb57c5cd49269cba207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6228977ced768309d6718fef36c2a1e8208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc719aeef2234d2cf027c2e7f28c29b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4d2d24876d2ec48164e35b1897ec56210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d983ef9f950582010e2eff53659c8e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec0e79fdaa51987cd94d4f4a845ee57212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1595fef1b194d9fb0ccaf02f30f8b7213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ed72cc153031a52ec994a5f37e67f1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e3c39657ddef411d50193d295703bf215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74190e6f0447a8fbfda3593e4c06ea1c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bca9f5b4aac4751f6e6a6d86c65dcab217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf685791a46aa38af4a5628f9fa03b3a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc7f673049c2ce571626cae7982d4ec219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4aa9eaf9b5f0b5556376d3bac6a88a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb3219089cd0daf0e90bee13729ade7221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881d8fafbac3a74fe6d8464db645de4b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5079eb1e817e41ac9f84a9f18426c02223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc79341e87bfdcfd96fe10513a90b13224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2718b3c1a67cfefba92086bb030e1a2c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fcfbaa6332de58b8289ef6ad9fa4a9226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad7ff1fda990539788d10071d53dfb2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ba158e00ef144780203ca84600cb8d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f17ebb18817f7885bd8e6a20e27f4a3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603da4405b78fb01fd6ece2390354ada230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3b54d075d29ce6f79c3290fb5c6933231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5ab540e2a2b7c203db9fabf53c9cf0232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bbc5e92919826149076e80d724da26233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9d1178247201c27d7ac4f8dc854f65234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd242ddfb2fd62488e3dae4baa15284235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5d500cd84634767f68ea22e13d7b66236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab811010d5ae75400d345d878e1c2b1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b41869fd00587c6908af44ead82938238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6f5cf30de868933f3750cc099d6cc9239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d3ed94054491d848de05c3ef288745240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40bb27cb58123a62cd8be8ab824db0c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9bd26cf262c422f159e85907b06428242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98aa16218bd35934b451d618a1ff3040243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feef9d70313011bca2c991cd42ccfbb8244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed0ee9a7dbf7f86b5325e033d0eae24245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f166f26f11c42a8ba84749521b1276246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c707f3af2b24aadad57a9945f25002247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0c0a9a3c973934e64b24b47728384f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9ee32ee925e3de3a9b1a5a7099fb82249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4237c1adec1e98b4bfd2429476a2697250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0b750b436983f4d509b2e166f14849251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d41810964730957eec1e5050d7b8e7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc361b284a4c9173b2aad239bb88cae3253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf412d98915f1860d7ba85251013248254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211b59570574951ab474561012507648255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb050d90f9ea6bf23e9680015531603256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a291c846525ecfd776cbdade55efe5257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc909d472b44331bf97bf246bbb20dff258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ce0b5bf88dad683ac2b648717da04f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd67a79cbb3e87123afa57e856ea4b0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e25a6ff121368304f2a39287c157896261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58df9625e684cfeab63dcc9c3aba9091262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bffd6b180c9eb62efac43eb5a7b03b7263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e121412be6b4c53bd296317770084b2264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10671564872d37b11cffa82bbaa4f5b1265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945cd5618de125e5fabdb6657c5516e2266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3658922bb0b7f288f04a993da52c0c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9abfc962256604452245f3f23e9254f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8fa4470581c6c0ad947bccbe1c1a8c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741856ae1d526cac0b2bd73d1a1bc39f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250accbac3757289c3580647463df2c5271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763bf86d17ab4672a0e6d53848d53955272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cf295faeda79708b5739d14d1046c7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0457ce33d023bbbec3533820a10d3134274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a2611f620d8f9c241c8af70e0658e8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092226d8436b025532aa412da77400a4276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fd6137ca9ad92dc6d024d1ccc6118c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea77d6dfcfad9202eb59a7ed0c8b80e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deced34ffc32c53dd0a3c1e3249b4df3279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a0ed29298b6b2e38667c30326f816f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ed39ab459c72f18f65ccba36c8f4ff281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcc54d5ecdaee48e6d6195051bbe454282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f155babb9e23990c513bc0b0d5faa9f0283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c877025c74b01aa3b47a79058e297ca1284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acba1e23198b3678bd3270176079d9c6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776fc4b521397aafe4f722d3dd0c4e8a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99a2414789ddd721b691e816ec0d502287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e161d81913c11436adddf69717dfe7ef288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb48d99ecf26515361276bf70f18482289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888d3affe097aa46fdfc242fe7e835d9290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00ec34658678bc58f4602acf5678b22291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0251ef25f5b14d60f97bbb944246f2292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cc9b4bc06a4d31e7e3ee0027a3ac11293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f92076611d0b9445c615a2a9154428294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7cc8dc7715f9a9ae896db0eee6dfdc295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b0a78baee6aaef5109bfcea3b68649296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cd62fe4a760f569eca7ef5d891b903297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8531092ebaa0646c2d5d59be2f9494298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5694ffcdbb26533224f8a9fe23198609299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa4874e1ef5dda7c86f3e7b6727ec52300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fdfd43c28c5d0634e5d0c8c5d05fa4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850c7d5545bbffda38bb991db499967e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fe53d621e7bc8a4411bc7e64ecdeba303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8419468e3b7e6a87863be793fdc6ac7304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86721b7fa8b96f2f2e620c5d1439e82305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63dabf5f062c89c898de9a2f7e0f825306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef941035e9a9f451e7a98d3d4836c2c0307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08bdcbabbdd53132bad6d9cc0d6c5a2308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06241b0f66a529b059af82fa89fd2a91309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc42c503d9f9e9f12fb7de19f9bb23b7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b891b01b234ff85d21d356f45e3a188a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb352bda17239040ff9a7c0969b808b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894a94d3ab3f2eac6fe675600defb17f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0cd816fa7eb984568ab61e28bb53b2314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97e8db632f1291274fb67d5f6117fff315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda9cb498089388696739d8a89ad2528316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5b0474e2c4149e23c941b2e259df53317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4406f77e72ff070fd162e21f032036c0318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b417c438686685753196ae9102b203a7319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9861ca4ce38c800fea3816e3efba249c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ad33fc5575fd747045c46b566888c1321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b97f7fbaf272fe90d031a0b4e0c858e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2639546b922351956ec096cddb0b08f0323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f280fbcd39ab49936dc56a94dc4c25324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5b987069b2d3600cc869fd2f7dffca325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12380b7db79fec98e7e64403e8f4ba9c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca51e72c1c70a193742c1fb61984cac9327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79491b5770343ac2377f1609e756f4ad328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb698211b041ab22595e33f65a5e0d1329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7a15e0858a13242652213cf7daf8cf330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d1edb23cbc7c1ad437dffbc385f264331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4960578239f1a1a775284bcb6aece14332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f555e79a37a30a588dd49e51d0759871333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e1f6754b314c59d2e0e5237e793f6e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581a9de9ef6a9788f4755c2e1ed974f5335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26b0a99fdf0b3f51f4f956830258e80336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b642f80e5a6c4e90573c9e76548688c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd3b669fd8967548ac7c3d7abe8206e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fe19c7561957d1e854b6c24b288f6e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df9d79298abc8aa89775f3fedaa8241340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112d793492f45bb740c2300bb579b1a8341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783b3c8f4d471085abfef7c233dfa12f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4fe24140285733a5e4c6e978a4c8f9343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ccd3fe75d864611af2a11bcb37ae25344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fb769a9a0a2583a78f3b8772779097345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2ee311c8e636c2cc20ac61aaad6156346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3faf3a49550ec929e16878bfaa2ea5347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091aaaa5e52a8358d08062049ba6272c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576d3a9f9b13f8d30cdf56e72562d364349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbab4af81f1685370142f05c8a08a24350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48536f5fa37672adfbaedf0e4274a67f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a72183956084523b710c266307379b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6f97854b42d55c706d46093d2677ab353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f2624b5c587b53dd3de9f269aec638354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70172b23c36b4a53ec4c646d8d88e8c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bcea6ec04f04af0967bba716f29cdb356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230b82eaf27633ece9e49d540091a31a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849ca2f197ea955364e48efc28f9adb1358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8414151e5596e01d7ec0c066fc4a26359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62a6db21d79ab80f8dea804f250de1e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e3d4e2785f4eddabf4d3791d455b05361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f87568dc3ac81bbe13595ecc458f36362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6645f830a2fecc453551ab3d34198b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c929b37c1cbfddb18bfac41ee568718364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea8e2265c7cc8e89d111f61500e9d36365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a61ad4f3de362b2f2692bc965b898e4366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579f4eac86f8206ee7e715ef06d0f1fc367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead6bacd713d46c64c346dab956711f0368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8aa7267e52bd277b3e59fae60aeed9369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4388a890236c035cd341c030e183672b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d0f17fb3145afb40db183ac75f88bc371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582bae281d5ab87e0049eb7249987b9c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0347a4917e57993a96bb885bc3ad34c2373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9723afbe96075aaafc9a2a732d5a8c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdd2101d3f12517151b253b89ebf6f9375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306ebeea23838e7f4f9b9b76c3270a18376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126b9dfe351e3029a5166d8903d9c8b8377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec1fa6ae48bfa75ccd7472554dcb9c1378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614ea7c695fcd389ad01b61510051e38379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b55fa99eb64c411f24565b07a87f62380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f622c0d6dfac1e663c4cad72ddf251a9381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94552f391003f06dfa118f19dfae6409382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2331a31b3f397742ac1073d17e41d1a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e11bbda27c5563dc5b6dc2450e8f77384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676c0afdafac1272078aedba94415105385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a1de7c3f2625237e60240d6a57bba9386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9186e022be683556832821ee67cda9387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1cc32fe9321f7545635c9047dccd53388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b3b949901ac8750f37862558c22f6e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c44a7628bade1e1edbcbcc5feef5330390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e9f25848d851db43a4ee8c6e48496f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2365304ed4440f9f0df46decc51054392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f655acd06686bddfb111c2776ddb25393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1b0ab6267f4e48d14a80e2cc2481e5394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dbb6a7fc347f8e1e9733621279c7fc395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27448f8eb044ba5c4647fa6fd007b17396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d32bb4c828c97f916c206f2f473ecf397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481f54c161f023df45a588f2586cc5c8398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4adf952337a33fd6db9a588267d3e0c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ed7c50ee1583fcde859963400bb6cc400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deedbe3e8452c972e905cd78003e05d4401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ede1414792ef536c611be91c5c59ad402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78554431dd9f9d806318d29063b323fb403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277e852a6f8a2bf353202d4eedde10ff404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91ca34164e490b02d95b49d21aa45b4405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3cf75dcae8fa8c8340c76a2a54ca96406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99e151903c43515c97675ddfc4550f7407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccc1e1c72f26f2db134cbb6aa43c5a8408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67737a132e5bb96a1505c61bf0b7ca25409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2419779092662f22aeda9fa1d239075e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05ca93c28450b87e988e1f026a1ada4411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a437cd7d9bb37ee425b2c13b1dc851412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ac1e37f1c0c2bb21e5a3dfb4bc0795413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7cf29332b8aac2d1e6dd098b31580f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f73d33b78a7b7b63f039390c59bcc8d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f9b0f859f0198ffc2c412b0d56728b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b355c398660e0fcd62e66bbe2ee9b8417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8155a4ec3cd6733dfe19aa37e11daf9a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990ec52408731da895bf2266dedef5a9419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4383b7326bd104040bf035883b8a16f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4066fcc46f3d1cbaf7f4173e90ba676f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367e40a35261fce6aae3e977a642f561422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c269efa0bf4f3da16ee9a1c1ac1540423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c850de33961bb205bb2dcf2d3428ba09424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1e23368fb80f8b67d8a80111f7da39425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a98d7dbb7918b7426810154d2dd056426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7755244cf0ad010a7156f8ebe1ee00427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33df6a096855a2d2beb72539890b109e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21211762a96cf4d77d14c3463eaa6587429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157a4f3996d4a9e6cc39b68e72ddafdd430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e509effc3cdf4ae86485ca24ae49df24431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c48ce0908d93d906277d962da62a3de432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155160120d7a7082711e6baafbb3dcfd433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4b2b0f4b5a70ea22efd7c4e2a0aca7434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc00ef49579433ae1acf057fde660eac435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a974e1ac149ffd847aae44500d25f0e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb0bfb0e0d3fb88eb8161adaf3f513d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dcfa2b466900ae9daeecf26894bdaf438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec6024d893ad2c637e73c121844320b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d2107ea483398bef210c2896b0ef65440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4e0bddd0de32252409a733b0c17eea441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d71d51a3434b735f0632e76a4095e4442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c8ade5fb4aebdbdb61a33c976703e2443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888c93862da9da1302317856109c6d1b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabe1ec2084a95097daabf38a37e93dc445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac98813c242bb9396808a57f19ab4ca446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd5118a23868a5359e67ee130ebfd62447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bada640045df1bbcc4c7f933661f1665448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f949618bb0d2b6083cee82e5337f546449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0669ad89a6635d05bcf61646fe3b9265450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081bc339e68d8f032828025b95a28c22451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb55a8fd86f408ca741976ada8ff64d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc06d5e0e263905fff391ada45639e8453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166193b7baafc7c94947ae3625f941c1454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5ccbb02ba1299df8baf6afe8c9cb8d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6c0e78d5d4dc620ec1196cfb87379f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c7fb0b1f258e9cf251b4b3b2ed0f90457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a8a18d34e66bf99f28709332dc510b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8dfcf00a9dfaf793c534852d4b3d3a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0937bf80910916eb2926989349ba78460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b950fbe35da52ba4a2a30f05922a93f6461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4896c7f7b25d3d7a9f1fde97f9765b1462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33835dfd99468070477649badb05eeae463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729f4d06df929e8f1fb5e0c61b049e94464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcf541666f926e8070b1bf13459e387465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d494a13741a545479f9167dd3d22679e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2298675829b2c93867e37cc2440f1f49467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bb7bf90b5eba1417a71631a4062bb2468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025cddf85c43c2f349ab5c7be3e24940469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d072bf91992fbbc7a89551b3766e49470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd0d057e354272404fdcb878dbb98c1471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b47371f7c3d2494f147669c4098649472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc0c694e1c46862d916b913a7cf4c41473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ec999b56a552144019094ab28f8214474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41335567b712429ea6254e0ebd536b00475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141f4220f23ef0a876bf2379ab0f050e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab1703eafe2a631479cc0bfbb533c4c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876e34db6f9e5917c6aba92c04775fff478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3e214c133a1c550c3a916d110fbff2479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5187c09b351956140f3826ef24f68b34480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40388e079b4174bed87c1ee747611603481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63702fe19cae18b48f69e909d88c26f7482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2de488c7b342eb2627bf731d3504c8483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f31f4b50fc4ed8faae77ef80328507a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d09a4dcd692d2a75aeb4daec9f821b4485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26a9b0e0bc656d88d35f929bee13500486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a954c0f28e39f6211f1d9fd3712f85487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafc74104be4281189854bfc0690a774488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b22021f060e5a0c43e18b6f837dee9489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae4268ea2bfb132d1b9cd1b627276f6490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9cff8d8cef13f26f2f560acc027b4d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8ff8da6e635358dd10efd89e1250d3492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ddabb8f306edd9e5375932376f42db493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af320d74df2387914dff5272373433b4494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304923f826f4545c3848e498af91bb90495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26adcac07ecfaffbf28a0eafc7afb6b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f632a76b030990ae036a012e7f8551b7497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d008eec1ff740520250ed4729eefb7498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f494e79720bcc414709c8722250f8e8499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b1578e5d153955ccb27e09e61c9ad4500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b74153524872244bbf304947d7eda37501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e67b7225dbc74c167aa93a0cee6a0dd502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e252fa90d6ee2de3c6d495e073acc8503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa16deead783f10401291903773b20b7504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a0e7e07ed6916006be2489b2ccc1c0505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011d6088f3a092623fda9f8701a248f2506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9737afe1d95ea237782d5eb6b89294d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce0ac13d571a1ea3adaa66155326b4c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55276c818636105db3159de484983f5509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b13f9f4cae4dbd3b2ca25bdd072393510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d151b24c9d2c43c03ad2efed6e51900511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89d262cedc32e53c61231fcca06005b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb87caade23611e038cbbf2cf898f39513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ad699c94e68cacb1f028a090384cd4514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ffb065825bbcd170b0fb685351da4e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04fd17d52ae00d5276f42e66bf78b5b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61b99fb75168d802741644656bc0e8e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81878afb3caf1fe3b99143c09e3f0dca518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ab82e55d0cb1439410f4481e534c52519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b198aa6feb99dfc94eb7a4cb127bfe84520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66562da8222178cb1e2851a5f91a4385521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98ea078fbfed138d4e1b2dfeca71fe2522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c81141eec641e0073a6fc7058a27cb6523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22af0fa12a372650399c4ae120238836524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959cf96b4f1a32877cbdd3cce7e22dc8525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d92a04794ca76953967441b4b3076b0526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15b28f1cb04e11d42e2e1d8bedd3d15527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c5eb358504aa1a0e3614fa43050646528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275c0d72f4a3bf5f0d39575a85bc571d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64933a5e24f54e43f55e9a8a36c4cbb5530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39baa797c275cf57c210dc3256c26c4531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca147a0547a687d2df7a40cd62d0a14f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20fa620c53ccff1298c991533a3ee52533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8784f78996bd19a0204af1417527c061534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3c6d40e39c03c7662e2b9808a14767535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be76b87eabe1e7ded058dfa501235c0536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed51173fb91da45550996554bd1f16d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af875c21ff1b6f686b2102518e20dfa2538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cee03f2e6e5ac19ff947b42d92219a7539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6709720a34c46a1f171199cb6d397f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bde8cd299d528ae28084819e7cd686b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90343ed567bed5c51516b0492be1b670542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231ccad207e1efa17ae2aca783f5676b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548d7fce4c589bab2fe5ffff227ad284544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f404cb76f98aa125f004c62e55a534545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944d8ca43993d1a1826515ce3468fa87546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe81d726c94d153c7d294d8109885ff3547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ca16fd56a02ef9bec1d466816b22e8548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cd58c3b97e57ba17a91366af4ac4a6549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2317af2fd7f9af7ca16c9af7123a634f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2395d9e8dacbdc32a66f638f74083267551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16460719703b3a9b31bef41cd698e5ae552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0185f0fe7cbe75715a94eb73baaa3a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b79dd89638a2a298f0722894ae38301554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d12807cbcf5ae704278cdf6b03f3a70555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d629e9c7a5fa5df72bdfdb54871e2004556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a092863c09ede71b256786c1efd23e79557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd2e282cb0edfa922018e147527439f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e1fe090a90111acd94e7597a2bdd49559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968a6332907817844c51d1d465c9dc56560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b292cffe1fb7dcd40a098702554474561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3df9150bbc9532b559ef120c62d8a97562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda0dd331c4707d67a78b60b9088b2ea563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf9ea7021df1dd948fe4cdaa0c991ff564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8991037a420f56ee498eb1003ff1096565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63a6a09b43132b82687ea7229f41f46566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f683b06c5ce8f8552e61e5f9cad4587567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a232d1f3e909f327c1814f5244c9d933568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8ab1fda4fe30462a713c6406e4265f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3316ee1c4f9944117f2c90bef719dad570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee6e6eac36633c2f8e91972640786f3571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af520db0d42d3741a9b88538495e5557572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482403c868e7e3e805d70b5493e1b32e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c3f8add5217189be8f31140e2f4479574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f753303af6ff733e067deeb7fbb94fe575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e465c471253f6790916ee8209dbd67b0576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fddf73c1070f8c9438b37cba210a20577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e547de570f73f0744704042576dd14578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7f6ddfc0bd405b5e6913dc42884bf4579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ccd5867162efa30c2660bdf66278f4580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8258ca29c85e4739d35cb8367d1dd7e7581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9871a4a2d1b1451ee85bf890d24860582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366fbdbab22e95c07a44dcbf445d1200583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25024452cceef7296b9a38d6b5bcdba584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0efd36b2d0e0c498c509f8a383c281e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805b63fd32df3d7a290dd3b09761c8f4586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bf5a9e53d36e232e95e72bb8fd9346587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346dd67504c4e07bdf5928b5c6c69fbb588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb7b54bb2d635682bb5a496ad15b775589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69469dddc379b8236bb45ca41a36a41590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b72c27497bcc4631a1eddf4f1b6a36591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b70a38443f80b587ba80b71bfeb4fcc592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4889666671fe78a604df87a75deae6ac593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27117a9d376cedce53ff6f5aace68bd6594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2df1f3142a82f2d3baf6d723ef1d569595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16850953c30984b2b04a8dba5663721596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb7ce9fa736a1aed1fa67d585111a78597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09dd77371ab72bcf3a47e6272c3bb29598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb7959d0a301673e8f448ce0848dd23599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b4b966263ab5d950ef2c2de3d4a9e8600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3397e8e1f7f7e5518e7c68ee21e4c018601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33d9225063cb56ce51828210d5a56ee602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb5e249e11167ae2426bbe7f1c33c43603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fa36986b3b0616be47354c39fcbaf2604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05e9275925904ceb04c883016b12502605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3acd73b367753652aa1766f90643f1606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bebde4343e537a3a7e7e42f9e6f77c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eba7679220177d17e9bd4e1c3481e13608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97636b79b14455d6c393f8db8ab7a5d8609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460838d2f24aebe129c83903f393de5a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce2a4ceb9bf9251b3d98291c27497b2611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542b4f5229a1ff3c8a84bc1050c8c71f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eff955c707076078aed867f017e9561613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd7811e038bed380e49c60897e06ec1614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930cb5a722cd38f067dd9bce3b0b8d36615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a235bb79b3d4cbdf048e4bd39490d1616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed82be1d236c63f5f2542af2f778f215617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca373530c8be8072989d80df6d0324c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fb16754977d4126e1656d578cc8540619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47561e9f0264c3f3796ef714b7c85ad9620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4439d2f6e3bfbb82ab669ce350c30870621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d29d36939e3433fa9451e2ca7353275622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac7c814224a03081d3fadfd4ae9fa69623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7991da8373ff8ad89d7b055b8dbb792624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cca918ffc9e010b157d4952f2cff55625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fb439d3ec0e1459eb5752bfef20709626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a07e8aef60ab64ee63f5fa6e8b632a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c091663d926ffa0a1533e184afb097628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dc45bad6fad1847b5d4949f4e69961629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0352edd74749b3e09d5a7abf168ae7630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffb2eb56a1482a933c35da91d88c7dc631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953b8081ec56f1170fbdefb34853e894632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c20b0b5e458d23fa49c3336f620c0f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5726eb28682bcf08a8d8c1300ae14da7634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3cd9927e68975681087c900ec0529d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c5a16014be50efa69e9d4f94c34dc9636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a960a3b410d1039e165db835237634c5637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978fc85629119f1ad123205595fa4333638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47995b2f7e30eb74ecf62ab1b0ea92c9639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aadb2152d920ed3b1ab25d4700d81d9640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d8dc7873ea2c5f61a1d76904b0f1b7641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0c50a568c0c7d0c63f37f57cb041a1642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2901656215ce6ed29bca548a06cd99643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddda2cb48f690916b69e1fd99fae06e7644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d5a362a7be15de4c0bfe36bab668bc645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94314f2ac361acfbafa043c84c4c3888646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b4c44ed5661d3caa96abbf57a012bf647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cbd088f16747d0c2a9c6f98913db9d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e9fef9b3e2f14c81e51111cc9f6733649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1869dc110ec9769f5333d8928470ba98650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4b2406279f2ed40baee7635a9c575b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1087ff422a16ac28542c00c08e81d06652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82a36415c90f33b525982da7311fd45653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecd17673749f81fcc6f2496b8444348654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a7b715afed3250b5b89ccaf15a03f7655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10356b04bc4aa2a9df438a8992e1f3fc656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5778c0bad53a39952c243612f2fc755b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30912ae5708bfe3842c332e47ea077a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf329344ff7a18290aa44cd16e348f7659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce97ff4fd05210b8562e4df617c25372660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b0eee2d9dff459112d3eb089cfb96f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb4c1b45b88f09e27ed41065e7d2a94662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d475677e94a0ca48f2d48ba843e089663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca80b26168f0dc658f68c6e294a36983664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c35e565320ecfd9a72c89e9143a3fa665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1374563f40d23740f4e0fd6e9cf446f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f7eee9a9eb3f006b81a76dcbc3ba13667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bb600629b92dbb9e8bdfb4e8f0a55b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bc09d9d7fb0b1669078a2b54ca6835669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846062bc1e39b3bdffa01ec5df91f5a0670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea42128d8afe1c8c5820d9417b52b9a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7bb31f704f454af8122c39f7482bf1672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731abb21d9dc56926f4bed58a5bd34a0673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1e4859e6f214299f754ab53e28999c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d922184d2d6023de6e0f262f62eb241f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2e775b105820eac7835a0a80dae753676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8891a0f5cf93a856ad950a5231b10c1d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dc960670a9751feb1560b35ebd7a3c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b459efbe6b11d955fd0d87ef0b1701c5679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4132e8dd4fce5ca776e20588a7bd2a46680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8aaa9c7617ccaa771ef7f87d93b7ad7681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b2434aa531d4e67d9a706d3a666fa7682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008f434318dd46fc20a0bfef9392312c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173d4d28e2dbcfc91facae4752578ee9684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2e1ef7cb2634a8a6cbd62c9ae461bf685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ca38237168110eb39b0aea2f46dc7c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ca47e4ec9d02df01672999d6d071fe687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0f341edeb432acbba6de09f0289d1f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476a58a2e19a660b6d164b3ae86b3740689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd19a94a28ee1ef49516d12f1bd91870690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93434b7d195fd7f97b62a57ec97b32f1691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d3108116100bb3ba09c4e1863b7463692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0264e05f9d1648a1d6705b1683179d9c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140f70fb35df5eefeee72f59ca03083c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7266a155e5c8c027bed867af8a2f9ca695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd9b49da28f76ed7011361dd97dc5b3696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2392614f0a078c96390ed598db269851697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8b6828c22b3e0dd63ce26ddc5729f7698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34895cd9522d79845983c136520c1d5699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35046b6549443b7420df0c61dbfdd548700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c056681fd0913bcba1e697fb3bc346701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de980873ddf4d474975a821fd7c588c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce44e2c975c1b1dc49d29d3cac0a2eed703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914a5da2e80686f8c19df5b23463ec88704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e035708816d22c2bbba7a9e4eab4937705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c940259bbc8a6192198579d94041021f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268ca4b798481d151750c6373914bb3f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626ef648c786dcccca43b2030fbb7637708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d321f3ea49586739ec98e93be9284be709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2e85346141093715eee83dc09e9922710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada259b82dc2fa9da29df512a919f9de711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bc279fde86d9e84fa2b99d02c1cc69712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe980402aaa75a587e8b79acefe877fb713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715e5c96230266f8cbef0d17d6a3fbfd714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5783a68148fcfa145fbdbabaa837bd8d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7120a4bd0c1a9af487bad0910e90dd1f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6999e355fc28456545b6c5522335a30a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e4c2e7d1843dff8744a7b16482c98c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7113c62ece7e12b0ff1e40c1250e3641719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73b1cefc62aa92f31994e53fc90d8e2720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115594cf4ad5c40319f1fe3eef712ba4721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847f51f68e9193e0bb6180092107220b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed7e6d9e4ca5a77e9325c741dcff004723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2931bafc6683cf68aaef0195fa64c7d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da90b35b719860f3586de145ae317377725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8669494d8ebd7fbf240bab52a2ed6b06726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6434c14ac382cdac71ac5959b94eb6fd727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf287f97b6f446e2b6be8cd97c9a209728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe900f543b8185e98aca888e797a6e6729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310d983801e1f78c921816224dc3a765730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba1a29da0671192926fb1206d72cde3731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20117e9e4b6868a7b642828ba479cd04732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acdee3bec40d02858bb272aca11529c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f99185547704fbb90d440d0217bc644734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63802b315d221363b5a094af4bd1c02d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92103c4436ef54cfbc85a0445a457098736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1bb87b3f292040018123cc5d63c165737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdbfe7d6a045d6b4da7a880bfd0cdb0738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33a00862e04cce353db0a69b40e278f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8255c7ea36ecff1fe08e301f60989678740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13dabf8bd5e999d24576797ec90b059741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be915493f32669c11de2ecb433ded7a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b385c29c008ceb3c6167222dfe13cf743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a615058c09bd10d80380cb147b5e9b6b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba9e82e22c37e2d30cb85bd5aa573ed745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95a27b6b6ee2a2773c8d991df52f3ce746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9142b7921443f2c6c893f2c05167d423747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a290d06dbc24da57b3beae9193695bad748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f069c5622d9831353cd810e19cd3e1749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1709e458cc267a3d9c85db4d5a5eb5750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba342574cbd787acb45dc70ae5f6c50751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1bccfde4bb1cfed7c51258bd6309b9752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f520f45734ba4334cd78fe680afa6a753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe77c3c9e9f7fdf628e5d4e7eb7e15ba754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8b975e754425271dd1a3100f534c6b755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca100ccdfa94d28b96b6b3018e829c5756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c127354fe80b28635fbb539dc9562c757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e62a7a39deeff2468d89f5aae349cfe758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38c9466d5dfa504c866a7e6e955d5a2759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>