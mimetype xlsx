--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b3d165c7f4b0af2e73d5f5c9b92f111.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f727e1e3aed059bddc8af671989a305a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e966dfe8f5199c037f92e03b04b9f4f93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec69c6324bccc2caf75fdbb474e61be94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a9427febd8bfc181eac2a00682fa825.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3249cf1a7d8d1a197e645b38bff36116.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8901536f07433db412c7f9d52bdb82377.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9530a1c62c59c4d350cd9dfabc40418.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2d02064cb43d10fbf6a92e0d2b7f7d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c09305052c4a0f094ba77b09bdd1c610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b55f82239bd5a97132df1a262088a4c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec4e2404ca03f0fe1c5d204230b604d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cccdfaba29748b884f02c94815c85e213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11bd0e8c621bdba832d729bd47deec614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a48d0b3fffb630d090889824b5184b315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2221e4c746f16eabc3346035868844516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1561dc522420d56950df2d7d8a6f707e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e094255a17a816ebaac561dbcdd964618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151b3fc5a17876310b23c79752fd46a319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f7fac0b9ee138a52b6c776b936726d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e1001bd7cddbf6941be15241d9961721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a0ab564b465ded012b201a688b293422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1779a9ca63978da20ea73dc0ccc4631823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabf06c9616a9a63f637074dd2fa792a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7046f3dbbd7fa078774e11bd98bf982925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422a9f2fa4596bc8c7b61c5ccd10747c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5929b3f9d2f71d5a53d952c30a34bc5827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db61a75d4979624b9ba34cb65e0dfd2828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16a019f8eae82958fea9d087b7df5e529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de5ed2e0878fe3e865a066d2de4917a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5089ffb7b2394c9f6b185751d3cc007831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e1631bf486a7536d898a955ee8756732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b7bb9c904e2d014cd39dab20775f2133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a22998648c7ce21e98ee35e2147120634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60037bf7bea159a021a95abacb1f4efb35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d61b0826a3ca10c7ca933bcf1f2a7b336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645b0810ed098eb80f41fc125792fa9937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0c02830a90126f99c9a44b99be4f2438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d6a64fc63ebf113cee5edc912f562e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f60e9417b367bd6fc7ba44cc6717d0240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c469873c6114ed99fd63f7bffe564d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a28ee70369b602b31b4edddb0d942542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd538032d06270c87c7248613dc7c0d143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b95f5a086355631cd68255aa93745744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29546e6c5a412c47b12b147b6c5c43845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c3cb7f4a27dcb6e73cf9dbb026b17946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdb9ef8e24c1c423cd1d46623cd6ab147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22669784af139b89c502feae9a237b348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b791e47aaf501dd769debdb5141fe6649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af2fcc67711118b6370dcf0fb46d5a450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b9ee5bbba5d9280cb8eaf043e15f6c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e533bca3cf22ad6b236bc9d540ecd5152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81f75791df32ac2e501d876a2444c8453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892f549c7c3ce0b59a84ca692275764954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bab6f9cfb1e078fd5c33347ebcd03b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14c27e994581d358f8b459b526439a856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0cbd11a1a0c605acd652aa9f92fe4757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f822825f89746725b3f037c574f6c858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ee3ba2db849ed91797c4128864228859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae12119eaf08c107be1693e42c71abd60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3b046e55db4972684241921df8d9cb61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36c0d96a02021f7480129f2d2c90bab62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a901bca76543b62d40880889bd46e2563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729e256f8ebc4ace5cd8d38e0d2da47364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d951ac9f31637e24770b8270aa016ee65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbf2f9170339213d9563464e90271e166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbac71d6537787341854f9441bfd289567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907a377027ad3c8f2a22512e6405b9da68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7081d5cf5455a920348dfc13a6b741669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a77982d095b1e418a422fb445aae75370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d97bcf687b67f920a97ddda08733f9e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb22f37bf6e42a246615ee6480bc795872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4413bdcdd5826502585a0685dafe8f1873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffe383f9e6c8d10c28e4411f92b6a7a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bb39ab4786e5fa40e05047a4739b9675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e7335eae75f35603c21a3bd02368bf76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659d34f586688c94132611ac313e610777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdc20d8ddcd1c536cf48870f949fab978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27dabfd3068b701126c8745ab11a05a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b56d046dae8a2dd092acf5548ed154a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7ab427cf62ab3ce509d8beef543a7281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc15fccf6bcbea3299f4a8c8841c625582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b35f81992fa84356dbb3e3a15fa51c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3affd98b7e047a905ad1cce62163a2f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb1d127d6263628101573b92011e84b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2e91525703e040e0f02d0583bf3d1e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac21651aecacc621ca0c2b869bf3887e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0d0a00533178ee2b65f66bcb0236f888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b5f4b7db791306c40efa0e917b0a3489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00228f517140598b5486b79759ad64f790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9936ad48624ee70629e5a15f693046f391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f1d3d9df720dc2e22d841db5cc822492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb194f5e179183806cfb7e8b1fdd78c893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931e6977f3fe89567d7b26842861670394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f574edc41c2f39296cfde41081cc20495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ff3858775a181ee24408ae5510fc9896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a013040ef13c3839b75ac943a7d8a6e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8489f1fac06dbc36e292ac249e66fed998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72413511198cb270b666dd064852312a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473c960a97daf1de6e7c860b06d0096f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e738991fee57eb8c6413c9317a9f8f48101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da4e7552953d5de054c0dee8fbdbe71102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a1724687aff9f42915efc0112a9caf103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62606b5fb932a0f219b039b65d6ea340104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc2d69ea1c8aa2754ab3137dabbbebb105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f48811665e677841ebc60b1896b7746106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0c69aa2b066585072e2fc2e7945f5e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f238e2871f3b041268674297e5b18b92108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830ad147842aedfb1b181bf481ea90c9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e403ac2b0dfd059d9075a5bd6e8b06110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d36dd140282b2d9d14d316268c21441111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5847b36b12ab1b69477ca6bf7614c3b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb03d351de2760410e8292294922676d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11ff6b23ca95fa870d5d976e8592c46114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77fbcacc89c98055cc54f41b2681269115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ca07ed2cbca3932b45cffe53fc98c0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db1a615e174e289099fe47b3759bd40117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd788d158686fc265ded4d7cfba68c5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6853a1f11bd55034fec8888bf68e07119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13eb32a04731b8350fbc94a51fc1100120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a1452e5d483bb47e2f902ba5b0dfee121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c493c49904a792692e939fd576af324122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4930f134391234f47ea50ba209dd32123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4976e003fc0b399e48456a97c52dae03124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c703fa17b5adc151e04dcad8a4a7aa125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffe98fcbcd6df5a348a00461209b6f5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16107c1efb6d5ddf72371774e3fef86b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54a7b272acc5a7c4b61d8e56c316b2d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0eda9c6890be707cfa6946c6f9b877129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e6ad6d77f81bcaa0db4aeafeb4fbff130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd8548ec2ed343ae7ba8e69383750aa131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e1fe54c2431c3e33f7e3c3fd90204e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb0225acd2f872ce438e283a57f6322133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe31757d2e4c9d597ef07d043b77259134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3173f89e1ecfde513996ba109b99b5b7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df47b478e8caddc66c1b1d4437d3adc136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b391c5c19d09c3650917e3aa4d40d4ae137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd827486b37b38b5a91961f7d285ff44138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5263d24bfd9c1ce64a43335d87ec701a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cef087f17c5a01d827b815940eed5b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2094464cd7b9f0f6c7c263128feacc141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bd1c779f12841e21ad15cd95e04328142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008787205df706eab11fb183232696c4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9d4427b4d20505560ea2f3a8023788144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a81c196f26b5935ece6c085e004893145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff059e4626727d82b50a4593829b36ee146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792433778e2dfaa60abf21f348acd1e1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f4142b374be3850a3c25d06038ca37148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7447c4d62ea6c6a1aa6d3d8070137e3d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254fc603a1ca13bf2c595e254f4bb948150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae270bfba0cf987a3cbca84e3812f91151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26728d963b641493a7508641aab32c9b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef727bd87dbf7e6ec7ba6483e5bc8e6b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38a25220de727c56c74e678d00f48d6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34be1cb50a4395f0ac6136a074236aec155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ad30f104202cc1ae9452385e3c5966156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d3ead16e26e5f9d0e00ed2405a5fbe157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f94676e6df1d1813c16f1c738fe1543158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764360628e99cf7f430dcdf385bbb0b5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91498ac9f55804d2fbb96ecde139ef3c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f4555f8c9e790787d85c3d3bf50b74161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77ceb0330586b5feda024904fa50f52162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3540c2bbb4409d79c6f2f5eb9d91bce1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561ce3781ec5337d379659683bc364de164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bdda1d6bb89d31ec608179f2fbbb69165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27223321c00cbe21c9434c5a610b8d9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829d1ce1ee38bffa3736e98e4e023610167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f734d5df363ac1f4b0067af58087e6d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a073f83e5b953d2ea604577f3b795fca169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165583e4b9284a9dc7d54d3f2e67105b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e82756609beacebe0ec029f97af57de171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57972040f356a40abc4ee08a010b1b48172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57d5c039c6bfb4f128bc338bb8b3f59173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd1ab1871c09071753c1f09fae58fb4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21972d818de34e1ce5ed086a906ebb7b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fcf2a88f7db63f74478c0c60141a07176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e1a5169229ad2567364dea0b347b12177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15901e6f2c7913a890571beb2b6f584a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95555bf66112d4e32c1f051cf769048179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f9844b699bf5499dea3af59d097280180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43b9198bd4b836ea895b610355ce764181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a37464af5993b4d7bbef7696327509f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9a674dd95d1ed43abe05e9d45cf2c4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab764cba05404ac011c8d5430811489184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68a450e50d1e4c2335f33a6a0e6fa17185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5544794dbf7c8d56d5270446fc90d916186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2291434595be7973997bdff2942340e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f534619ca7002844a7afd031d7938fb1188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a521e89d2ebe85e55712659d7e7dbc189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9cf0135c7a3d73a5c78a0772ad7a79190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30573a131574bef391b274d7ab4af97191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da783f5a3e3005ed910c7fb1ff895401192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea1ae3dd8514fd329ac676590c2fce8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a3f58176c8d5cae1eefab177750091194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc528842e50502335e59c2d5ced5281a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cccacd3a9ad48b6ed5c99be30f77a31196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea923c1566027353e168fba70293a736197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af168de7bbf28d7f29e728747e70c061198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39198caadc807776668420426a951862199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee33c941afbca993515e11b70a5bd9b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76959177a344a0b251bb728ae3e2576201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187401f297725187e8dd8292b8e63ccc202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9810bbc9525ed51db04247ed00833d6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1287be7f8711968228c1e7fecbd8ae204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7001e0a7644caddfef1b218ce5ed5221205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15c95758f2993a2c482e4e50ee13032206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fdf7ccda19aac5d27122722fc63dcb207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578ffff9a9c40da64214beb978e50835208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61143cbd3af6d87d63a1aca4802c756f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd211889dba846abd384a95b33163cf2210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1e66ad13f22b4a6be14ebc46d34375211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c5ac07a0bb157ed186ce36f5ee8a37212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec26bf2beadce2404eb144f0267f762213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c5ee95afb8b1ff0c87009e31b6746f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66684e08fbdea103486c6a25a3415dcd215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202a93756a388105fc7a2e1538420446216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b74447109daa2ee15e8660fca133c3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811c4849effbaa161b0ce3fa7f663ec5218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee5dd7f2898e06a489500e1308c7cb7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fc51e0fca4620e15a939f552e04317220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc436ee174b304140131b8b14529e678221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29a7313c29d420e9fc68bcd8e7a38e5222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768199ba8c342ae72d38120e44ff757b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6a03063a4e5966af84ed81e609ef30224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6b67d3a9f90bb2c88ed979b150b430225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a70e0b924940759414ca800060181e2226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1479a3ceb7f762faffed3aa57eca6d59227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13a682cf76ea68cab1fbac050cd688e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63cb632550366f88c5767c652e5110e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014ed76e6c315c1639d97fb5df455280230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d2cfeb7afc8e7185a1e06aead257ef231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de5d647e062bbbfed3885f0f34a8c4e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4523f102af835048fa0daa8e2278b2233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01473ad6a5b0ba2f1e9ad7471d693e4d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0c4a0f4c49454bf00174e2f4a5d653235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165ccb273489d48b3a4c0de9847920d5236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a4dd379312038f049bdf822b1c04cb237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab789da7ce711a4b41afbcf5a05c974c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa628f97dda77e247202d84b00e29f09239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5378129bd37cf6b27a75a06726f40420240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6168f959f818e299a7b3109b60e2e9241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f664390e4cc3385debc55a34b2f847242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00ce3cc6c29ed2c5bd40939cbf5b18d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139138ae73bf4ac9ea5b003868561038244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ec253b5c8ffea3cd14ecbb7efeaa78245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c313390e947ea5da485bda5916ecee9a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6fc38b27f34a5cbc7eb1684f0c1ccc247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9a25d6ec044429c96e7041e47b6658248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa55fcb724919d8a351766879c66710b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd965bdd4d3051c544fa485ef290e9f6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0b6b3c0bc9704faa3f2b0ea20266e6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438e897447eef27de179c302d6b9c19d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a8064802a2d739bfd86be5877b391e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3ae80701e725b820821ce949fda969254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf83c57eda39cc629d9dc74925c246e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56fe2dbc7b11fbed233924049015077256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14236a23e9ba4c2231624b00ca6ffad2257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45acf72a06d8716c30caee4a49383350258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4dedc67a6a487c2baeb18c26a833ec259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c43995e7e7a9bf9b7d488f38f7044a8260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3298cd3b898f1b56956a41175ec454f4261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b51535c274a3a9858c87f29dd08882262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f818e16241b09f886b224cb7015d16263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daffa0cda0d00b3897e1dc1bc5f65ae264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28dc7ff69db13afd66d1e1dd52b555f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a189ad0ad5d973b4c9e6aec41d46ae266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a2bb86d1236cbbee1e2aca11e1c6ef267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5e1c370319f21c65460bf98e801c37268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8568dce1e9a29ed0e2eee1e39226463269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b548ea5a307d983eddb2861ef12b33270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137eceb9e6d45f85bd502135ae14288d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bae3132221ca3ab4dca780aafe83a5272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0827e9b18117c4dd52515ae73309488c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60477a2886a6966bec3f45a8a2ba1d2c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a7d720670b00657a08a6da273ac219275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f0590b0b964da97849ae2b942d6f80276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ab4fcfa56843879b57cc381d37d2c4277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da7f612e8cb472489acb83d0d09f383278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ce6d7039c38333cec4a4e1d080d25b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa9ed9b2ab6ebe13041b65e20db24c3280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101fba5d5ec5411e373b536339cbc0b7281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1379cda0472cade77670a6319c19094282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdcb3c94fea21db1be18c990fb474cc283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deec8087151dfba4f57b8f9fc4678bde284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabf301e4cf1f7b13f82b57f545d2dba285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029b00a4e109ff4ad5e8bf7a1a5bfa85286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25517a91589338bae3c3e08a7894336287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d974d3bee841fce17ed044a8e5413f61288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca8c2a2191be45acad2879edd1ebbb3289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b605cec9040a67f9783dbfe633afbb6290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bbecf7d0613d8059380238d2539d36291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652988de7cf01dbb88e5ad9e3c23f6c6292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fa316146258623a261cf45e008ffbd293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0385952ae3d5220257496309f451a443294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3517f84312429cbf0a25776fdab45106295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f2642556826a1064d4932c7c080898296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad438cffd50fd767ebb48bfd035e8cd6297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4ef8e353dae782c3236c05e191b451298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93af1b4f60d58747245e1a59756cfce299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de27e85cbc0174307c87e32316d63cdc300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9140e0df7c606ff6f367e8cb9dcea9301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9818df03ce5c1dacc96386c0853475f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599e7b679a60a5f8d7c86eeb6ad18709303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfa53af24cc28fb5573ecdaae8c4fb7304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2291757fc73187fb1aa04df978833847305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a30e41358b6a3000a94a0f9dadda19306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862d74e6f5490d0f8bebc42d007cf3ea307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1650f9b14dd784e870f4f5d1b78967ed308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2324802b9d3a6c584221346e2e0bbf309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c94d3c1ff3ed3aca9e5971cd6e8938c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ece445df20f33bbaa745ce6dba70273311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5852731fddb0fb6384bf4fd1ab81c6cb312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f419112ac15fd1e5325a663eb15db0e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88329e310245f33f92d194474d1fb19314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7470cf9fe581edb92d1ffacd71a2ee6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd210b545176beff5ada7e1fb50c2fd316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977cfa5a7f2b5cbb6be6d48f271857c7317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b211992ad7298213fe3cf71c2be113318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379f67dfe92267734930939a0339d0ca319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb2635ff28dd8797e44a090377d172c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fd1fc7cc357cd9ded972d697200bbc321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f65efa1c74f69144b40ccdc73fb6fc322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2691b089bcbf0433fbb3b839171db9323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93a7ec94072e42ce3c85da121a225a6324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c278472a76c60ed699067bc1dd2e84325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c58b01fba1880a9910580447d85b34e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2413647d1a61fced345017b67b5ea4ce327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7343ff8bfbc305d580990a19832b3b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f940a1ebc49816d5fe1e4901c5e5b556329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188f566a7712a5d7645f8e9bef77c39e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f595ccc0c0a9702594c67a0b48e5002f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55e3688fff1fe62f2b146c4b92caad5332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c45c850ec44b74665e5cccaf44adea333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b40e8c2c57e4ee2173344cb6d66364334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c75e299bcac52d8b56631fe72ee514335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480e20c107b9ca2d0d76365885cd945d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403d821e92c280f74e95082c79b17bfa337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901be3cb2968b9994d3ba55b87ffd296338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4d6a77f1e98c22b69aa8aa0a714c27339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708ebc47e2d0ef482bdde2a9ce3f3b58340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcc3bf9540dd0b5ae6ee7997a379d67341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea3f6bddedf896d0119bf3cac6d9da2342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b73608138cbb2132e80334b88cc3ac1343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8929dc08cd19f396f2dd27ed29bb0502344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e075a9507d2a5360366c328464177541345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1aae16eec74cd32e20f9790ff1dd8f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdfa1356473cfd4816ad66dfdb34c14347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbe5c67cc333a87e30be8e8ee5ad7bf348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f5bad6afae1d33085db9ac36baa93f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a4313ff634a69b89815057c35c11f6350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ebb91877a4e05799b44c4b33880486351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4d83745a24f3659d585d3aada8bd47352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b820d51d5c5861b613e041da5815c1de353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac2c76dc8b6b50b8798b5c006b2693b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6469bba7dfda330247f1a36cd02d172b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03f94333af9529345ee7f9ae54d86b9356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4779b3fd6282b305a9c1199fd1d8b008357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b750a3e6d591ea3090fae9e723fd923358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edec926c21c73620e69f1101867b7131359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beba531a00bc876920736217daa06de7360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f9739cf3d945bf89ddb6820aa0875d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728cf4ac829869c3a5037339226d7144362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166990225ed4228264427e14db1a09b4363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e610d3c0f1437137d41479a15458d144364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110f1aaf54b70c2fb7b58d891234b64b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a844a1bc8f7ea4f2ea809b62273760d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4402c228e6a02d34e3cb53fde0ab812367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cbdc533edfd4962c1542744e16b5db368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dea79a1574bab61116470d2caf12d8369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7d198a4d7e287eb8e84b5f2fe71a2a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba97b94486b36975d51558f6fe15b7bc371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c97c28c60ac99b28dc1c09088d2dab372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0db6081d8024cfbcef2d565ff7fa9b6373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8773af10ce23d4a1c728e53005be1f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2176afd605cc83d5b48e540645816b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d310f3e2702068ed626911e22b263d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe3a44f59c22020edfb0e00bdcca90f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe69898596abc8bc1375fdaa41637b3378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616d6b6b5b96dec4374ed69c51e6c199379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3249cd75ffd8035120652eaa7a25d8380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c49c8d0463e700e6ce1f8daccba5f3381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887785e5edb8ca7f4452a1d0abeb7405382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393fb374508dda7f0c75002d56b374ce383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39821826e5caaa1d2edc50f83141fba384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd26b2e4b428f9b1b9e03e77378d55e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb24516f3a92c87371cb3a9ef448ba6386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c117d989343b3e1c3b16b8a5daee5de387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ec58540e37299550ddcacbb14e74ea388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60cfca649c8138f0c669b5d92fb02af389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3d32512bd9480378d8b64e6647b737390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c83bb574d329c2232f9b898ab25ce28391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2bb359739022fe5ae32ba5c84bd2c0392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d425adf31f389ef8c1b32bf7112e9ea2393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d96bb3a42bcf585e588dfd30b63e554394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88b400872d4f2da6466fb4805407a06395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844aac2a90f0a6ecc3777636072a685e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2721ad00657a1ba61a72a349f78e7692397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6214fe0eb0007b3f102d7543cfe838398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a159ef7e96d6c509b36c6fb43e9665f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df990bf738b1cd89d1c374268cfeb20e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646ec9f0b1f43642b05ea13c13ad0851401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b9013636c405e81ab9be5ec6733382402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b707bd806dd6dfaac268a746654517f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ff9d3be64bb1cea73e8b6db5007817404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f119e9ef0c9957a378ca694d8befc04405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f8aeb832f0cbdcf01e33cb55e8c789406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0003814b10a8d70f3654880085f5679c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7c0c30fd21657e5937a6c426c314df408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e98358bc38297ee9813e993628b6904409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5492647b5aa4c6d06e990b411f51362c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89253ee0e6426d0972b8eee444b791e6411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845f25d2c9b1d2902f1ea4e40a9bb170412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c7cb8ce38ef7ddcad40c69a436f9ae413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92be134fec6292fd0a86f2850166c8e6414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ed0b555cea07cc94111153e1759823415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02943950577b3b57f3f93957d091c375416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad406eae4409e4adcb609b3fa1546ce417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cbc1e365b0c93e3ec9be3eaec9ce45418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6386c0b13ed3a5c7eb7ae836942587e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e018172236bf35e1be1fbe6a88deac420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837a911f2e27176402361c0cbb8586b5421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd91f2c85327a8657420f284c4b179d8422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5b791b89a21c35731512cb776ba223423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185cb6a1873f0b559c6fc0efb2a56b2a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fa13cae3ccec60f2e3b9b41abc5a9d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6feb6d2746335b3ca15159035997a645426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8253e0f7c20f449ad15ad99d886cd791427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b6b377b851da182332017e599f1491428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdb8dee90f80e7d9fe8200b57b6b5e0429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4c7b888be18ae68800b59678b49734430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daed65c96718184375963b9b33b73a7431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97c38ec43012412ca057e3f91c36221432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ed1494a21885760746b8ce4c58f4a0433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6def0b02a9f4b5fd3c8fe06e23c8f11434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bb9da4a1c341aa608c78e67b46b837435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3487ced0467018c7975033a248214b09436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e9625b25e9b156c2015564af8e6852437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f349b2877006a7abcfb088a12b156f79438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8f66a667bd295938b3403c9a4c92fe439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d5ffd33e5cd831ce6197d42e9a02f9440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caffa5ee5e2a2cf5425c76088dcc322a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0952c8b13a007c30615122a36ed53518442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4654ab3c42b392b855ecd50ef1b24fb7443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83697a7646807240a45ad67bb34b945444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2fee887c82ecf27a538e4f2f733316445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26c215aed9d51923d8cc844742d9f63446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4118c3c4780c302fc5052a60413f78b6447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e95390e50c0d5c7a3bc7fa0428d4f5448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9869f42cc92e984404d6c51a38b735449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3712c2ca7f0eff415677dca0aebd4d6b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc82a76e11b74ce40e13080b64039bc451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c5f0aac7fd243aa8a9eb501a0a9421452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186f4b0ae07ae044b6b641fc58e127a4453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66e7312d4dba438dd89dd1065a1d848454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad6911f094c904df4e3396f05baf843455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a98ec2e685e855227d31ef4ed8d66d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8b36a4e4e9e6a3be8e49c8cc0594de457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18d1836a05f89d439c774bdd6138ff3458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdb1f98703032b36b9200ad63b836b7459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0cfcd70f7443a52af9c903626b6626460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47d43700e24b47b92b369d2508fb84e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5583e6f3223f0141feffb0acb230138462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c2c175b8d25171df51d4c8a84390b7463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aec28cf57270b7b9d9451bba0152d5c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3d2516dbba07df884c5cf8aa673e2a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31a67d1be0f2ecccdd73c5cf52a7208466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ee507e6e0a2d661d08350a3cdaad40467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e7d4fab1ae8e05e38a816fc523da6c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8333ffe1527f148d562e46f99233e033469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df4ea9bfb30075cb91cf82bf22d3b93470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b283091c7c8d63a469663a8cad16b410471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bca4b1d766473711984381b4d9f1b5472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38685067720c3acebcb3a8fe88dc08d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b708fbe638f231d34c8db553d401580b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d794f9644bd199150844e60612b8fa78475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b19d33a409223175a6e4d4bc09b8438476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f7f1edfa6d771f4710ee226c1e68a5477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fc89ac8c4f2686e67ff0b66be315eb478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc19132efda21e326d1502007abc2f07479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33bfa27e47e2ebc05471d5ffa242d57480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c7dc3095c5b1a1459b6aac744a6136481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb13ff8735f7f40e3450c244bc6a1520482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378347c3c739d574d0a76fb0826bc8cf483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478a904f070f7971681ef76d4b3ae8d2484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9a8da52dd13f4ff7b2f24b02c7b16e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3cc51c6ff7bfaa7ed21517697ed406486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735efa97f05550697eb381439e82678e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04d7dbebf1dc3491de5593808bb9776488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80152ed8f5964e96403f963c8acb41ce489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f836a7f29b1fd5c974175702ec277a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e40a4eb543ffc9665d3c758a29fd591491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b592232859ed28c4166f090d2efadd492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18468b959a7cea3a8d6599774512c88d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda4c71cf23d9dfeb22d1503de4e406b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83426d896932f77d7d1ffe557bafd722495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718c8f9b22b67c660f112c47f85f58fa496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2ef4b4d3bad0cf4721634ac16b9b88497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c350ac604c03b63a16571f465653b181498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbbe9094eeecb3967d362ee9ddc6248499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb147e73d93f014ace028d79d5c69fd9500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e373961e21dbfb6b301ceba64f1d62501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69b3ecb4eaefac2d07f1adcc462d046502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8a0673bc6645c643e1e654980701c1503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1996d42cb9c22fa0e31b49d7abe79c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b289accf35c87432510db7de7c3fc54505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db900c54828ea3b7c34adf4732b78d5e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dd878f06382b268a34a270c9bda016507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ccc77c2ad9267ec0e4ef5c85acef00508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0dbcb1f1f3ce6b68badb965eca0ec1509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49f0414dfc2372b0d444f93db3159b5510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3ee787e1601864c5ed9b5174ad454a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef98c12431192da4fba3f1a112668d0c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ea5795d4a197c7e074e3e2cab35e83513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfab80c1c133ef2446bbeb6e4d9cc951514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066ab00017f929f52badff1f62002a80515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51afae1fbaf013b7de3f697c874600b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78820071b4eaf2f2d920e30eead9e6b4517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519036e67329290eafbba66b067eeec9518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d63935dd8e35acb93b5ff5dc5a05db5519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416fee66532ddc7c7a4e95e1659efa07520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efedd43c528b74ced97b994ef57e659d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00431d027a6f2e12a6d6830ebd8b7337522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bf388c0b9795acab12442ffb27da50523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7ca179d6c11ed4ab95cb0fe95cffda524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9596712a8e92c9ad1e97095f8a8eaba3525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f40dc79b019d7d49d4be22276e9315526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59f105ba83be3302e7292a82408c3e9527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b4aec0a59a555dcf6468e8dc5e1265528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc19f181e5190dd86b4d83d2a8c3bf9529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa216043f9aad0e85a819e02f6f0f49c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932cb925f372296d94f7f9784aeba270531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29090746800fe902ddd05d7ae0a3d34e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0048e1a32dffe3cfc6fe00beee145680533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82659d4f19cc2822b588361ae6dc2585534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7b7ed17b5cbae3df92df323e7b7c02535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d9e9cc8c4fa84abaf3044520d34837536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325cc7c260969c40611cb13809707940537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2eebae13836177104832a466eb39e4b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9f3b1808b7e70795d89eeb07d76d2a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71d311b02c000372ee85890f48ff39f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c979f87afcb300f9d7ec5dfcb534c6c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53b875a5dbe9433e165382769f4cd44542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a76c8126e7dd264567c342c8a55d19543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be47d0c7eefa6e31fe6f4fdf599d84eb544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ca1413b59122047a9c2b7f64e41d52545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c215a5b91e2a8dfee2e099bfd4bfddb546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cb7a360a07f3c16de5e5b991886abd547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bfe1671a896dce02785ccd65d6e69c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913ee10db5535ee4333a84af8cf43e6f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605cc8774367b65ac3ee3e91118b0b1a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2876f3196df4a5a5169e3021d59ab3551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4703a807dda7ca595b0863ced0e5df48552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6093cc73a346e41674cda6b0fdbaf6b4553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd87cb4d2b743943c86ac1ac6fbf637554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7141b4cdc737a72b676d4eddc84b42c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594a6931f18c9d2532710363859ff590556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fc1f4a391662ccc15dd29f95544191557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e09915350f61ab7e4a94e6bd744f4c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccf3da3b796059db1a6b1ee7f205b0b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9376d72507d820aeb2c62d94e45a2c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d0ed800ae12cc8b0cb9602b9988531561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5911f2192ad66cd244f65f9132dd129c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee795c4a1107053adc3e7bf5765978ab563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841edf07d8d7a93b776b849a08334eac564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1e483f09bbced9e1f0588f8d7e6b7b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852308c8d8640af195cd1e81bfdfbcb7566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366d95057698ca1ed4f2be67bc8826a6567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddeaea3f6177acbafe44c255e94d75f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f15502b9ff407635989fca0e6323d3569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ab372a95846ce685ff26eaf001cf82570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13540a718f686bf31549330b726330e8571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c34acac2ea5266cacafb8fb521c5d00572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc79330a00d561eeb6925bb2c482221573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecde07fa00ae427a49c4b77cfb38a1f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dd35877d7f143189fe11d0bac511a1575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ea7692832740162f894307ce179486576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bc5f9267317df4a8113110276db4d2577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edde1032c1f4eb58a3e21e6a6efe8f4578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5230ea0053c75e2173b8b2c3c5251a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc0720584c79c4fe3503e1d750d6c04580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8307dab73ec0cf87cadd09fb47805e70581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe3f1550b8b2697c30b9983eb0c5056582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153f05c11be2dfb012e052fd21603f77583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f880caf9793cb4bfa8537cd3376205584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ca170b8fd35ea1fa1a11dafa37b4c4585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edf8c0cc8af5094a981a93c3e78c0d4586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd98bf11cc072e5d11d20777a5bb7204587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0d83f6bc4bed1d46f23f471dc5d78c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea28e25ef277180d9b3d78a1fbe00dd9589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180dd1e4d083d61f1532ff311d7bd864590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c546c12f2b16b83fa77e99f71db373591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d04cf4571462be28f25ded624c0c0ec592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f53df49e1317d5a1fe93c520fba4a5f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a8533c62861f508696758d7481f56d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b40e54687889d671900c9bbab3a464595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3ef6db7a8ac384f12183b99945a21a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958f8b20aecb3344f421023520f13ff1597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad9e5a7cdb4d0d071a90a57aac84ce2598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0399f6dfa5c33cbb1515cdf54a546563599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2555f400c6a3e1a48a8fdf592b3254600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e90d633540935e54b818b3770262be601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca8d27b4651e476366656cf23c826e3602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d2aa75e3c3b5f87e4cb933a61b9755603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0843e53d3a4ca0fe8db9314d9f8f3f00604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc04e9358967070fd7e193c9add6922605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c557e3d43a7ae8e0b385b20a7c5a97aa606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f7d41475ff1d256b50586519ac65c7607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d7c7764cbcb7a676831268302a32b4608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82f442f268e450d900e47725ed73584609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea7de172db32150cf77f1bba03242b7610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0765d4c1e131afe423a377ac194417f9611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ec96e7a9fb7556b1d5c673eec1dbe2612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f840f5933e6b35e5a99bbd35fd3aa2b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0a2715974b319f8a9d8440d076d206614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64dbe6bea7dd6cbe72323d68a6f8c7c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96855c8e8a43bc6ee8328746249ecb45616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26981bbac682d860b94a8d43bb23a96617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8886160467bf4929ac5e947b646f794618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dc18460159b1f913b80940ab1e3c5f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587706547cd51984ec720f9884f0927c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83f94b6bdd7f79930124e3ee063bd8c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e022f631cc4c6641b195051cad8e6253622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc3e49e7a74d0979370466031e066b9623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08609b5edc98ca2a97c62efba543da35624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec64ca9594a96a6718704a1adec2c23a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97000f6decfea02198339f65b4428f0c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88012aaa22bf0fcc6156bc587e4b3b0627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2ff3268c74597a3c471111d0b60325628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a360da8d1550f4ff0902f3100f80674629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acc054ee4ea133f636ff707b8dca5e9630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64f32b1215e4b58510e9bfbbb92bd85631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec9cd3168a370ed2ab968e8287b04a9632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc60469287ba04e76fc0346771d518c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db390f4afcccfe88b89beac05b2bfca634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad4c79e7328481467798b582bc77354635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9055c8447c433339d62f519a1ad3d77a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d437ca9fa8f2bcf7bf1c177c791462637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f85ebd6ad1fd92346e4dc9a91c5767638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cadf96f731b597f820a70eb2cf4936639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e93108482947e624c9cab0dde153b2e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fe38ea8ddb02ded28c816fd267907c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5941274252fc7702b4c80dc6f0da0562642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87390c7695b79ec43a9c8bb93c68538643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4941ed04e50fd6f1793f29dc1460f3644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bf6236a8ba9794b1c697e8c96cfec5645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e6aaa75b2f29efd6fc23298162a655646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a78d7ac15e4caf14d8807d0f4e9037e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4508945f9980afb980a3cc79208caf15648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ede6074d49c94a29c0581a47a0217ae649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcb5e794c40777254a89c7e1107574d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5ebe5f6294a4fd91eb5891ae645b35651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60572346796955cb8e2a896c99541edb652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cf623f13797dbb44c43544441c5514653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4554394e0171337de4cec5f8a37c650f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3139e2f3c634fb61bf415f15376f4e43655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97dad235344be29c5065f1223a4af33656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c00ddab6a2ee0d92f3eba4b9346839657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98b72f2964ee9d7cd1d381eafeeea50658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2815e24bfcf6d1c76798f032b1db7b95659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16342ac7cd6cda06c4db8cbe4bb9c5f1660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697cdd6ed6640a708b533d03840b0106661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fcaefeda6da442316c29cc8b633018662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e1631815ae6c1991948b20a28f8883663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa4b806c7cf94912f0aa25f71bcacdd664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c33a807d207b4609f374c300e8ba28665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a413f35151b5410c5eb470dadf3f946666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3580ca219673cf36786e1fd31c0e30cd667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2752f5bc95091cc74941754278e611c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02509524a49db0e3935a5b3572d6b69f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f542f363546a0b66f44eccbfdebc2fb670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f50f52519a047e75c8b603dc2db2296671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48aa243944c9bc8e666c78286bd61345672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2221d70018dcd017c73f3399e63c5f54673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be4eb6a8edc71b4be1d5ea26dc1cf6b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1038a96a0f3f807c93ddf03d10b35dfc675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b49ef2cca024db6c3e7f2e9bee9dbc2676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9bdbdda972b66659971e45c0ac59e0677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e483e2e6046a09c170ededfbe2a9bd0678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a067078f648077c36f8f429db510d9679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c3b48698ea6c459493d32a3ea0819a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abea2037f62eff680f3591469a4aa25681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6723bd8bc6a954e00dfbb11ba5bbaa682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2879763ff54d94f5151579eb054f5636683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffb47d3a9a77a682f8006a500d4bb15684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06a25f2b3bb262b3d81289452545491685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6f733de9f949d0c4287892775cba6e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820b14535a998c6963c656a2d07ca08e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dadf78b04286f00188f438b066f3ea8688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67ad2ce9e2374aa0537d7c4d4135c51689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78532f887a9fad682e84862296700a04690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7322a63c1c06beb3f87228ea4ee12fe4691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69272bebc232eb9d61d97e6bdf2eed31692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8c0bd1e70238d0d4e3a7e66932696d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58b935a8f1d42a87b9a50a8e44238fe694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0ce593fb6cce17915ea899813d2dc1695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bf2dbf37b6a9b21fd6454fd2ddd0be696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96c53da9e2a68841efc172c24ef00b0697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3f00ece886f3744e78457b0e2668c1698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae645d5ad8fcd90daea1023d568ce2a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83c841aff2a086b6593db0ef009bcc2700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ca8ebe10d27dffbdf5da2f2259b067701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eca34da977b39f2cef7b5678c13e442702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b896d3cecdb38f317b2a81e4bf039e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90887ccc11c60e88391f57afdb6b2b37704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c6071bf046dec1f1b0d87578caabca705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c3d13358191c9696d03e5db612ffe7706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b796a0332bc7ca3afc3ed522518ebe6707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a0b4d3d4b49d423a6d80c7ab8cd7c9708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5076efb6bad7e6148999626cb2475e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd60f22d2a4b34f6b9a68ceffc8af238710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b9a52d242d7a9c44218d4e9cc4c924711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2836b6cebe8a6d594c3dd3fe8e1e3389712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170d33ae34fd2e0ef233fffd3a4e00fe713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b541c01f45fafa3908cf07c8c1680f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206d16a6d758db7ae9f1be2b392ed06a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07c9e682bfc1a25a0dae9c24b65d8b1716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd66ba2567a11eb0c10568d7d54b4a46717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76c7bd4916cd6096c4a3362f952b93d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1268e1007556dc879157023d2b9ac6c0719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f81de5e3bf8b7ee876d1a99de29362720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a8e785bb886307e0ecc0aecba6aa32721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f61a947490c705e30b3ed32c77e695722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c7bb184bbc4dbc6af0e04cbe068369723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900c4955a63695d3a1cea2ff47611d97724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43620a779f4de0758b5f31bcb930c9a8725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d408ef838b3223e9b40d7ab4d81235726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4003d4835760380987fba53469eed657727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631b69ca02d2e4b6fddbc86013f33749728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ee3ef27c4683bb5a7022ccc89769ec729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b713513ff815d5b82c9ce0fd61305e6730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927d080d826d07fed9f294990e62689c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e48afa7b69a7e784d0b45bfa135da5a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c8cb0db30637447adfbd0769b56896733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447943077e94e960d2775194a15e7ae1734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c02340d45cfc35dc77a80d7762221a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992c8cb09fdfab2f663e9e357883d7af736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5cd10534fdb342cbf18659ad0953eb737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33643725aad10ee00fcbea29bd7fa8a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba19a8d818b002e21d2500c98f522ce739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0ee40e898711d04cc02bb3d5e9eb76740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da34f10fb193ca85dfe27c71fb6b616741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d757b8b3101cfafaadea975a8e3b8f9d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7391232daa8eb73ae972e6b3209fd472743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cecf6f539c82afc546b761b878200e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c971f0d86372c0ad6c2c6b6bf145be745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41304097977efbbd2b1f9345bd6818e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138ac5ce207b688143b262b1f47476e9747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1782f1615ce7aff6f1b61a2def012bc7748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0d139c66960744a63aa438ac12b5f5749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1a730ca7ac1e7c501bc6498267d6aa750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008576f3f03252659c17215646fe4b2f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e7eee1c084a0466e145017c0871c42752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d484bc5b53e88bd4399f8d7308cc657753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f988ad10900edc55db5d576990375fba754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0143f0291caea27956894a67bd1ae2e0755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc8091d1308bb2b988b30af68a87457756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72f774b776160669cc4cb4151ec4963757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989d317fe712c790abceff1e9374fe4b758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0c179f2f953a9c5f2620fd639a923c759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609464675a2783a370b5aae2a4498cff1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64540fc7ce289a526115d19dd95ea4d52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827e4d4aded70c35aaf99de37861185f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390b5a6b079d8930bd5a6e74bd03f7844.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d81cfed25ce620a63b57239a5c71a595.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de5d15a79285eb1d0a0effd0c8808656.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da92c303e5fc6ada3025b25cf46eb61a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78ec0855b93ed3b2647d383c6d18d1b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8de400f6d2c159e68ab2e121a38ede9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffe8c7aba8f2cbb9c6ce824f33047c810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d724ea6978eff9a686aafb37963a9011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1a183f5a29a28ae3909b2440dd4bdd12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c55e2d6a836f79ea12dcb07f4169bde13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb451aa1d32032bfd3b2375b3651b4614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076bbad442d6d7274596af0bb89655e715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4780c9ed4ff60b24c479b25692e762fc16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46fb348df60d2c8250bb444838362bb17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2ee09e50adb61d282de5f98cb8ab6018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3908571bb0542da5e50fc3c3d2d4eb5d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ec885d4ee656b5c5ff05214b72869e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38699580775dbbf55fe6d35420d757421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118981fd636531d55e96e2fd3609981b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cde1239b197695acc9b137d4a0780123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e645432dab1a30603bb1c74e307720fb24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f60531ead18efdf29ebd28e228cb83d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19eda493c1bb3d75c4e3b691ee45d06c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515841bcb6135c52dcd992d02490eaa927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25267fda13d22e4cc6307fd0dc5753c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633741b1f5414108ed67843b92f2519b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffafbe90379bef4bd811b3882917787b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2948db1b5d69bfce31c8cbc0ae3784931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b6967ab2cb469632acc04b99b3d5a432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eadc3f750a4f5e2b944847eba041f5933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe5145687f85ab4b0d441d451bc363e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ce722c4d61024fd76828dbc95a95a535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35aff6759b31caa436095fd348d6d28f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3214205c388ada57c6f2f87462f27d7137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213acf90818d46919051e4756c91ff0038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb91f7f027b9d30735ea07f3ab2fd2c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55083f90a9e45706ec4f81b7e42e3e140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b99b992b636befb4f7e9d179b37b2e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c63f4f00a48549b8a8416ffca17e1942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c1ebe6309c147adb78407b13b1464443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7387f804c55ec688e0ad9330ac7d355b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ee0b69ce0b7e977bb97a0e5173013845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960d9034b1291244ca4c660a5607ce0846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4584f1e20ccec02544c3d2cc0bd9943d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb095eddc9122ffaa912a7561b91037a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62994fba8fe4c44d10a891773e8b49a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56dab22290477ec7f96832fbcfba19c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5b2fa036d4b7e732c173c9eb5e59e051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6a870f26d8f476ae3551e8f23da9f152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78bc5994180fad64199cc7ba3b811e953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b6fc491f3ee848bd961a348373aa5154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fa7acf0098ad0bdd0bfbdc4b0a2e9b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9779611d6bdf4acef7423ac1386d238456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac612769447c30b7c8031f36d04f04d157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3fca4bdb285c555dcf16628d5ad28d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ad55b45181e5b6a699f03c23c0658559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2304774729869cd8f79792cce28ddd060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee8f54ef082bd6869a076ef6ec558e661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3881ee723b82f287a197abce292fd462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616f8cf85909139100797cce0af4b48263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1687287b73c4c125c550fe9c00577264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813090b4a6a2bca3013bca590cba0cbd65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1c945303914b3af20eecac877d2b6666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5349206ee79b60c7c3d4e83471274d5c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b1ea916111d6482c291b9f4662215b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e27a72cbe7dc3dc9b3e53c1e07330c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909ddf1fac261c26121354489472960170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d3c1a2e19ecce250fc4d11f2529df371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2c72510473c22652821d10c0e24d3972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f271fc706ea508c32e032352da8c4f5a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fe008e5613b5b5722cd49b8560110f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b23004a8d20a01125d50aa2bd79e8e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949e6d27142c41f4c4ce969b83843d4676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f88407123c5a58a8699f7d7f2b47eb477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbfa2fcaede301d2857a0055827475978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5863430df645b9529e92c8a368b37ff179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aeb6afc73ff204f114ad795f9b5f11080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28cf9477161f3ddcd93885137bc0d5e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ecd7f8f49ac6417c503c488392956382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157845bf02da6058e9772c6e3c0a924483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a409a1b335749d38f2ce180c3c4343084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21776d67c607629ee6172812fc61e2f985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e53307a49cea0a54bda091b302813786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2baa8429f7e6b472cb1a5cf26c53bfa187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b5baeea8b9a17958c6907c11f0aa8588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3aa3e439795a1d7dbc65c1050e398f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739327bab3d04b81cd3949847a27742290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9905238193ec72825a291b369b965691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471e8b6c59026f7314e4bbd48a413cd092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab7c93ce9dd17c4ad5bc107f6b09d3f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939d28ab2929294d85fbe1d05001693b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da71883a2a5e8a1ac0bf77eb2a36d0095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ba215a6eba76de76564189c98efeac96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a76d2825dfc27fde7c3cccced1b863f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7cad415d7084bf19600de4fb5a5f1b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a98aeeba9c7e0162f781de77494f2a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cdae50a621c064f075e0b03e32e86b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4d686b649ed2bb1f92e45548b81a25101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900be9d87a488da69c10804b8c5c6bb6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d7f2a23be9c437ad3d20ba27f99581103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa2ca36740bea51b2185cbe0823898c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd2287c18ae0e3ff7fbc4fd86a40e64105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f0ffdd32fe9feb1dda6f54d4808a72106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76a9fd25306f3d883b8ac57d9d8dd69107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7594a3bc6b8b8895b6b242b0c7deca08108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d3b7fee39b6d712a6dd148f62828ec109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd33e7105ce4d8a44cc8e240d0dc643110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4260bdfef811e4b9aafb5c29bbec462111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d1910b58509068e98d787fc27eb994112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca0b587279d9c4b336e4801f0f20788113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebeb0a420221ba07846817f6dbdac9c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fc68771ae359ca5f944db8a8251466115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb7e08dad4f29d9a479221bc9107dc7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677876bb1a4717630ea4e2b168ae388f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5444e442a6bbdd5237626c2d2d6647118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93db0c70651efe604cd15b69a43c0e1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d8acac1b6915e8055a6378d2aefa51120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6734645ab16fc486c68bc5e1a2b2887121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b809fc0d4e60f29d50eee4cf87c9f33b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2a3109fb57a7694656d67978742a9e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7201cfc7f383957196d49ce2a1300672124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81503d6d6cc2f82058b536f9c2f81824125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e147813b9bc2205469689088079f5d0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd405883b67c4e83c99219d1098735f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de29532205f6bab05efd1e580a68209a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec85e16c1de9280a6750eff9c0fdf5a4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514957f6c762886efb359e60fba90a02130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3354a307082e3449c836ab39a250f21f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55584a9f1325f268f209fa11efe9078f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcaa97c381ccb2db521a46d4b0049b15133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78b31bb58a43b0cbf45902de22a83b4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123f96936dafa468ed52096d8f012c6f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181ee81d6ffb70bf24887e7cc40fe459136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a70f47b97103b8677843da7be4e67c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb98ec270035dfab318ee3ab6b79e8c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1030c290a99cab132cdbdfd5c96a4340139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b09158cf3bf513649c833d2df59731140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0cb972db2146a8907fd8770b52f791141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627be80af29e4f3826385ab8951f7c6c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786ba0bb947edabbffa50807b2b29aad143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912346a8e9d9dc323760bb07b7165708144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2db2a36b7a1a99b60bfe667a072fd7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0823e195ce01b09c506880126e3392f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c08118ebb0c6a304f33e4f8e8d06b1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837b41b2adee54c3f39129f0e85a10fd148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0563493f0c544fcc28fffc48e55f376149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163b3a8a746fcfff0d12b9b964bb639a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9ca8c2b37bf312af2192ed46f4a881151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26916f96cc4abf6d73e34287ee64e12e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305c10737eedab9946643e24373d24ac153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729419329a3a4b34fe2ddeff6fa47a28154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3a0050ffc1ab50a11f6362a4c3abdb155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fb1e3e13cf701247372064044c2db5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcd38ac1c3125d54ae483fc104bd448157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f980b54c91a1d519514e7ffdd7321d9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ed265588d7081edbbb1a0e73e033c2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a5066343c6dace888f321e3d32875c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dfcfbd743ba612f16f44b98b875b42161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8123d6555acfa2f223b4315524cac2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e428526716c78e557c5db903c4809d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e542123106dd154199d277f9cb267fd164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacd6e9a53f587c966ca218b331cd51a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5377d5e4979595766b3dd8f2939a74e4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f63b6da73ed167fb2e15b7d64c8d7c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6cec69d2b6c0649142526c5ff63d0c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227b583b0081ea911cb80fabc49826da169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f690f8e725b96650efc4bb4da409e2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7c55294c5cbf3214e0f7940c4f0b5d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5dc4f8c45cbbc295376fd377dbd6b2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424538936c9710ccfccea0a5bdb3e2e6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2850d78673f1bf0fc5ed2389b26aba7b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35ccddfe3da5f055c54bc94af46bd7a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5598edf2ff315358381e465a4a9fa492176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fa57240b0b30fd86f522327621cb1d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d1674c3fbcd6239caeb5938f730e7d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61fefd81c2236c84ef537892b3aa3fc179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4ccd5092eb6a1599d819fb43cf2e9a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c021f190dc9d927a4e7962de6ba280af181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ce9384e1f87b19c4df760252b3fca2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dcc1d9214697b862b709c1ea46e76d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f32a29cb048883ce5faa27977acfc2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18d3c41f49c6cc7c16fb33d66a2f1e6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa4f22fca000a7a7037efb0699d76f5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e424b494992ad817d222e495403af16f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4110c72175a587d56d0f73faab1b22b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d261fcebb045fe0de4a069d62de5c1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8829ebd6367652e6adb14a8e4a42857b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fa2205176ee8bdaf9f10cf9cbb0b80191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5a754e6306e45adac4210103bc43ce192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f33c060f61178a38cb0f2462257d27193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f7ca49972a51a7cb019fb2f0887d95194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e036ad9c084fbb6806a673151cad3e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652b76e5e2f6c5ed834966fd359a5bfc196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d29eae345655062883ebd996084749197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f81b26f42525d470c1aa2694240b175198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9521ddde2b7d369ca4dd24c32a2fb0d2199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2933ce947406aed185f7b3f142631e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e1dde2bd6d9babb08868d2b065102f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edba95bc4187a72aaf042115d7d8ca79202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce26ecc06042c5ae69d213b21d0cd8b9203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858d8e640c2d2138a18ea5eb5605309c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ba786b6f682450ec0ce18ee1c8c87d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5a42d55a486d547875905e83456442206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a09913c3f9ce900e50545454b12086d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a660f13d141c994a18ff0f8ef87fcf208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fc7c6d4a24d4e37566b52d780db57e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e5fb917d7d708be754a20fc90b07c6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8eee2ae29078ad19e6a2e983e48ca5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0c42524c8a318c7153c2180c6879e6212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14276c24b1e48dbcfac49d2efa3a4048213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2e48c8772f755e682719cb1b538375214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a17737aecef0eee8442e10bb6e8b24215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e97e3259d96067a2e443900ae36893b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19394d1f2aa060f47ce69a6b0f653389217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b54dfc4b81ce27aea85b8f07fd8c13218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d946ec080de8aec2aaa0f962ceb9a3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc01e8095eeb7cce13d33d7d7a22900220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfe0410d29b6a09a0bc01caed4e6771221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd24848e07e572c12bdb33b6b92fcb6f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8706587807d8e7e5a18c210a8a27e88a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b33ac6e46ea3130fe5f37b931877e4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422784afd6efad8d1a9a00627a947f9e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92db38715810f96cf39a6fc827dfa95226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8215a88d7a84cf3aeffdf5e7a75e5c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5990ed0ee0909776abf70e878642621a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315b0545ea4a1b0db4ffbe836c600cfb229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1155f0557e27853e8bccb640de3bd1230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af357734b4a19886d64bbc8f951ba793231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaa98dbe6669084f9ea9c68602e0197232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d73765e1c52fd05fbe9c46b48c1bf85233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92922791f8e8b54b4ddbced70f8c674234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0074e3533017abb4d447f9f81607039235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700c36e108f888f3559eb99257bee7b6236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71b96f9adcd19b0c8e83a016c17e896237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8113a8c3cc9cddd66ed1e08a06a1f588238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f65046fc8e3ed713a0f2d5ffcd28217239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7e5300a0a5cdc5d166b5f47fb52c08240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658496c041087c72ab78a9090c7f3a6b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc07f2c8ea5b961b8fe45868c9c32ec242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2633ec1025a3af84ce9300c1c90c4987243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a19a36a3917e59fd3b7fc54aa059c47244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1b696d98ada8e1173e2e4dce1301d2245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5235a5d5232231523c98d9b0c9f72d5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0b2ecb6fd917c345cfc25b621c8f06247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27db19b056ba6f61d73d8a75ec77b44248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1371a0e161478229b2a889df6a2f50c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c96212ac42274c66ecb6f14f6ff32e3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008bd7e09a03f8132e565b0fc4cc0577251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebf957df592f33c35456acf848e36a1252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bea391c2c71489e308bc4c80c62d32b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2d9c466cf691a5afbc3520989bd0a5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2820d536802fadecdcf95326bc31ef0f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fca60938a0311808e6f71fefcc0b902256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bceea5dc28ce3d9142486a58120a154f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3496c040b717183f0663d3750e5880258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d86b86be6e38c20ad403a680f8b54c6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8007a25c51e67ff46885d3f3aab326a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cd5c193b2ca1c33efba370956bd6f9261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3145e20847f2984c930cb1a9788b6463262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d2287c320345fce5a11bdc406ea10e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510ea2d31d1bd95948ec21b6be758071264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb41db811599082be882c1160c1eed4265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7895271a858c1a4575963fce8d576c2f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6c4069e5a0c8cf4b93166a976cb4bd267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0fd96012e8107f24fb0d4040459b73268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac63cb29826d2e51379fb6fba595ca17269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69fe614a3b382690fa88e1b89d8f2f1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49b0ff55d387f037e77b41ba7618a78271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1209103c50f04778c2227c711e4c7266272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0d0899016ff94579bf34b6e70ef88a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad559a06bdf9ecf05aec5d28bb4694fd274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acc753e9e7e5134eaef688d339b8513275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc14428eb1418598e343a72bcf583d8276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8e1aa3892d2966d9c5ebe6c560f5fd277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0010bca553045b7f6a201789c47b49278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee376e4943e39c41967ea1a19ca62236279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c9c3c579236b528586d31f60b286b1280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc96ca6c929c159d82ef1bd3392bf785281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9ab298acdbca98699ea75310a51720282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06b43266c019b0c8d2cca3bb705ce5c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf84173a7c56f9d99606b0db768cfeb284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0442f2b3291d82e5047966b3a111c70285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4dbbdaed812c898cebd1a62db54ee6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce32f9e5c904945b71909ea6f5b8f6ea287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9876f3a88dedd5504134dacaf7377bbc288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e5588e4f880ca92b5187c877230261289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd82a047a9fcbe76104e250f920cee3290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e387782d0fb22eaa13ed5f951345575291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da6febd481bb9828462145cd5768a96292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160c8de1c5c90473fd38283d29604dd2293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440dbb50956c1cecf651568c2e1cab3d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8833f601f01e54b0fd7b052ed6e85456295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a379d32e9f899e8966bb8602de056da7296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2d623377af6a5b5d99a796710a5b58297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd7325ba78a85e886ee3128891f4e34298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee791ee8346e66f25d3896986221663d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cd9c71deade9d319ceff33a252d724300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95ce0445056f8ccdae636939d114acc301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377bcc810be0a96c5756f2475ebd720a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95154762fdccfed3822e9bd33c6e8d62303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a178e08cc6e9d4c7fe84813020d82f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759f163ce150f87f5180911b7680e6e6305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3d86be13640b518ee1e3374d45ad92306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f32362062ba0d149e8b9c15dbd6f87307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08be6a53c231cc23fe21e75c2ab772b7308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf2e486661059268a1bfaeccf0d7a4a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2828c8b56ff98b9535dad30c5f97726d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f5eaf52ba8c7f48fa022328a9bef36311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c19a9ebcc190dc45b0c18a44f966d9c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea3ee8bfb8a1ec94db66584f824f1ef313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327b30daff967fd0e89daad704d1f5f0314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a625dda8c0a7ec5d3b701d33037a3419315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084e34b74908dec98d1d87d7fcffc3d3316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d4e8eab14945e7c6ab82d9e713dab7317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6985b890dcdc50fe1da3d0042b54046318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9225b9ccd519c913447eb3bfc502aa30319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74320dece8328264d3c2782ccdb7ebc1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d995f9c38c925e3ccf5f5cb651ed3b84321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41899d1d9b0a0c01c182f3ac9b95d6b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7142fca1b3702523d5d1d445ef6a9a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0388cc7a6cfe19768bbce38a159dc4a7324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41447b39786d13f31dafc9868b07aff5325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16fc5dbaed07747a5ff40f12b922e5d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd421c27efd9b7080f43ae8d7c7113de327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336ba3a3f47e02250e9cd4fac4392289328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e331d45bf4fd4b2a2c6cbc8bd79cf948329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb0ea805e7cdfa8e55b8a74afb1dc80330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be8628b635fe934fd36e2870fa9d506331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470fbdeb054c66790958db88703207ff332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc058fe785b51660a0080c4077aad013333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff1f224644434bac71331a9ca951988334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9388f48655c917ad29f545b7c6d838335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f66cf5f8d9e8456210a2945af7bfcf2336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d291d87f3a936ab86e39a55b0ed48f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4c41f759a0afcb335f4738b70356a6338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392fee8c3c3df16dcea75d6163b5eb6b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e86dfee0c8221ee5ee8a46cad9e615340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e127e9a192874818bb9c92654e9dd581341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f962d89cf5eaa3b2cb05406c2e3c3bfa342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d143a88f276ada19ad137ead9a1e9b58343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632e25299c21d36d651862ef3408214e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea3ea440fdf45f0e4379233522c4e28345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec341af95c10d3fde7f12932f0e44eb7346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d222abc6d5e4f321427428e3541f0a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1910c4f04ee5c8889c31011eed103b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274c757c52f4c1e4e1690b58226a75bd349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ecfb54ba46d4cf2dcbb4f3dc0dae8c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5634945873eefad766a900dae8e5d44a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761370e09b3a4b0fd3864fea2cbbb43b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cfc51b3d3ea37536050ac15222dc63353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e22bb8e8c11c6485444f73ae303825354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45051e527ee80d9f7e32225a933413c0355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8909d7ee456a56006ef1e051a81a47f2356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd75f43ac0dd4b43dc38b84a168062e9357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1868146a442e6c5f5e4c44d72c0ca53a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf749f6010b9d1c9604aeb68427be210359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a8ed7c1dd5070c93b87e43f8d1c2b0360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbde1479775b44d32ea66e3a3c658b61361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa4d4d80f5250988fb956702bd26171362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a68fa09771be75a0b2bec2b1db4ccee363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9277a65587915ca03b36c510692d7a7e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c2d102e2be1832db30101e8016f1d6365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42c37250d335c8a0a65431180614116366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794adebe5ad6c2021c16cbf0d8102df9367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ae80304f19ac360f2dbf333d5ae9ef368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76062f72a7221270dff4c07b7ae0b0a8369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d80ca39510e0698cadf8de069a3096370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c5dfba8cb155cfda94671dc0cc2243371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d8ea3a7b18b6070e1675b6157edd91372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac9f902fdd6186b8eaab4b9f14f177b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3e4702003bbca5eb707d232f9c119a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5eaa3188a50e329fc1d5e3f804ca82375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc61f1370287dc4f435cd21bda8710d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a1cbc294abbcb22964006d76f79555377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4109f61af17df5ae4e20af8ef8fc3a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23967671e5c15ee024b1b8e1b92a0c04379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d74caa5e3c71082643afcaaa3579f4380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da35a90be94e407d2ced0945653f669f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe79fed09f7aaa20ff92b88a0c830bc382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3f03b3d0f15d1bc905b165c3b2c2cd383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2c67c680a99fdab4c774bfc6b221d3384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e5454e83c1bff74e5cf84ed8fcf474385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fefa5824be4d915a97404b6165deb6386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758edcfe3408e62f541ae03dafd3e2bb387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71247555887e70129de5de265ea5807a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb827ba7f0ada2c2f3cf10fe9e298e71389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1955b81f3c4c534502c2f92232f3db64390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058e010cb0dcd7ce9be81f391ab8512e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243a05150b1c26b8f3f9942246a76c68392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16658aaa1d446f83bbaf2839f16218a8393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f338cc802fb3e80807286e86300dbc394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd7476c1fd91da4953c1e7aed7a9d14395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1dc4ef688f7e6bdb61ec62ccfb054a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be3085d9add539d26dbdae252ab1be3397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ec1aac7a06a64cecce2936cf53e8df398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fe3d3a3e4ffd59aa1a9d0effbc560e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc8ee59d307b424ee9bb349250377fb400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d8d1ca704c7ef7196d666d41ee04ab401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449f545becd479f9af78693433e63483402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752e605381a31eeb3f0afc37f14f3581403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb3d4e76aefa0206e6805044419d532404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99867c44884d8c4b81b9e60be8c3987f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd9331d6a80cdfa61e3e275412851a0406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333b464d06ce7c8603e97817ad04a88b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3da60b32c34ecac4468dd99d4c5677408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488133b2b04abd4a7115972803ecec38409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f516b29de205cadc6de5ea035f9231410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed684ff30feef7d13a12897f6ef64bd6411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806fd935b12e7a7d50bf8058a2f1534d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59c0eb5f322819521dde620af69e1b0413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91297d766959882cd52c01abb4ec8b36414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fe36d785d56c596d86cf3e2812a219415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d3828a7e8c0dad5beb1e094273e3b4416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d912463fda326459c8ae5c6d20b937417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a63fd9aa791d9aec37463613e76c2d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d9bbac67da200570b43ed8559c3d6d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bf3eee75be8db7a1513fd88d740ca0420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27509b226d0cad13589a12f54e70bab3421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a36c0c9f16e462fc7b51234c7673d1c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8b773f43d9e4d7b8c7010911b7c29c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117994a3d11f90d242f07693c3723ced424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c69e421c861652be804eb8317dc2537425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fa2937056b137a3e4e46a2fc7de0fa426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f765a9b0b9129196844bf091f80504427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c96e6ba2378755ccbfa8ddea47919a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36db5a28251a66adae3716919fa5d317429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9028e0947f2d7515d127f15538edfa6430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d93c0ec586cbfd3629d8f7d6df2cb5431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241506d6100d94d1700bda0c93e32596432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148c52eeded02b288fb6ebca370fd794433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abde3019e9d7883c8e8e1ef5c13714ac434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a889c5d04e80e381ebd1e767bdbb2d7e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661a22ad80467b2cf1600738f14b4b0a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496273760717c87f288ec943608aaec1437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a59b1ddbb819e132db7767968dde99438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e526ee1f4f51a758420e396747b42dc439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3050ff60af0f1b36b2c4a058b539ed440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15951726a645546081351d19b0e43238441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef3f4931595f4f2e24671a09795748b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788cbfef95c23b3d91cb101e94bcb557443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ceae662cc88aa613efd4115b4c7c3c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d6d1bfee02c1be2393565a1d9d0318445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1172f3a993b7f9346f4be00fdfbb0aa5446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5737c9cb05a52587ff641dc590a2325447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1537a66380c4a10972929c3ef0d535a4448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d75075e7d11f18d379346c71573488449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd433cd53fe12b3f1df55a1769652a42450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247f8df0ee5a2e8789d9f1c606303dd5451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6de3616bc7137c99635f5a3236fd94e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87297ccec27a8ff6f19a8837950b1972453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d4afbeff0d114d03e0f0c5b3aa4f66454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc86447722ecacb3c59336d1c72111b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08330c643ed8c43316b5ee6a18e621a0456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afee7a2349b58cf68e69fe4a60012ce457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657106f6aa0d08d91da842c3d4b88622458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a9f66708191a448506fff3e4da2dcd459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76018adc9cba3d5dc2e3682d0cb506fb460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2e9980d28b569f2daba652efbf947a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4244d8958911327c5c8cc07280f46662462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4202e75627df281716bf79382b5fad6b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949b4cf25a0dc1915f4d10c1ebec4eec464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411ee419e0fd22cdbfb77dd6803b66fd465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd58623ddbacd7ae2e6714e10912d70466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bea8f8da2ceb6c1d54d040b7f12e64f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09de9cfb115e408959cb054eb0150092468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af462b6d549fe4f95d4053a34be5a85469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1210dcfd04e659b6fe5766d64ea2cfff470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6214edb2c1e8057e23349494085107471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90da90d23ef2a3ccab3f5c2035e91f29472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc4703310b36a03faaafed9aca5f2a1473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4d4e74680cee3025ca72e48b3a70e5474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91332f5ea2db01d5d314a9c0b485e25475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958b9f3e47fbf254e720859f802b62c6476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbd894132bf2eef50248b733103db3d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9fd121d9bf9e43c1163970d4a33e3a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7947e1ae0903f270f5c77154a8dfa0479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6818ba8b81deae4bad594f40beee1551480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6934568838822c22f4dd99e817393b74481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d59f3932d485382337f6851267deae482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039a0a69ba1210c2c6c313dc7b512d4b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbabff82582bfcc7d9adf41018f8fa26484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9092b62af6956c0d4533e26413400dde485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a313f259dc1faed063345fdd753b98f0486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ea8bee1311c10a9cab6b6e9e546f43487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334c1b24e7373cef54ebe7a1125ec0cb488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae9142ec3ac08a53a5ef2147898bb72489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2ab9e22744fa698ae5051d09aebe61490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c671ee97976d7910cab250188d181f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfefad40b5b024176da32ea55fd43c2492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9f67b2ef11446ad704c0155576ea60493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a870841fd63987d8afdd84c9de7a1b8494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d551d6f0613513ac5aa2dbe3396de8f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b285fcd03d373f594542a844e051c02c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f4129a3035c53196e6f10e00e7cad6497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d677cf97d4d5256a0fbf69ee1afdfcf1498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19adc9a98fa4cf839b08d028a144079b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd7db2b2df6983000a7909cac130cd1500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424ffdb3fece596b7221c470898e2061501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c51c5f238ddcc85cde4ea8625510bda502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e9bac477f7d2eae23170d099313028503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f9fe4dd501b37dd521f3e35e505fa9504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd24fe15a7e7c382de8b4a7ad71ba6e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0060a0adf9ea1e474923ee805bcfb2b4506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d798f775c810b0993fea51e418720d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218f06c05aba30adf152b8cc12dc69e7508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d613dbecc68bc31bda0d30cfc08121509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cccf152a6b8fe06b33f71d1c100cc6510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde199f649c01e34ddd626972ff202d2511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2daef2147f80a10e56016f3fa6b290512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292feb95f7680f0722df438b45d13aff513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a562c9ab636e361e7fd2f600c226382a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cb472aa51bbcfe45289b89ea4a8621515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36988e979fb354a4fff3f7a371517a5516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7b488678c3e238bcf8f72171ee62b8517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8187c02991561cde3e8a09c7ccda9f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5c05d27b663ee14c43dd3627926b33519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943e4c2c8212fd27ba717c74e03affdb520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2312bcfd5e5e2f7c1f9e242314f77bf521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4e26045f548204857a6b833242fef0522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69fc9bf83e975539167ce60c6068f6c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e17c0864f2405d29caee74b0c1dfa0524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d621ea81d6976c536160090a4b50f611525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae13cc3dc177910cef7e68fdcae8a1a2526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6afcbd123fdb31418591b9d4fd238e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd38c43bb3da9dd5b9527514d4a43001528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c113ec5f4b4e493f9de01b222d8fe158529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfdc3c42a245b76e5198aab1f06732f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e49eaff98a3d83959aeb9b11aa28ed531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9961e73f5f807bd0e20118b8a136ee532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afbe4411bbc58fd354a1a457c579593533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd742f2b7a06fddde84d96d9e0e066f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b762cd2a4a1d19f0e9e38d46d823014535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e0ee8d2f3e4c9a3390792e3713873a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759eb28075132a98be130c2d08cab3f5537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26107d51b365354133dfaacd2b6c356f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2d76fb403bad381e3b003a0ef66888539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a89d8f65d60fd7f48ba7c7b6e1e161540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637fe5b1a7934881fea15918d43f648f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b5d1f03eb2f0c16ed55264e0381628542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a028e71d89365821d8ddae40942d88543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbac7dd9caecf1af1c9252af256fbb6544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b8eeb9597a91e0d62c5c9192ba133f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b4624fb5944ae8d9cb59b9413a6865546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b101b76ef2f0a5f3647c06d6b90e4c31547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5830a8a7a0cb14957d0c2c7b335b953548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f1f06f7fdff1ff24ad083991bc0d30549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1deab181a84bbc90e50fc22684c409550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f174f60304cd67b61988c8595030b47551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a31b42090d81a7a6ec35e3f9c5480ca552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3985745f7704a1fd58c5209232dbebbf553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1c965aa57c726db53ef883e22cab56554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1504ed94768ab88cb893715e7f39b4de555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1dbfb003ca925ae3604e67eca17456556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73b5f0a0ed0f0e03fe3a322b5bba3b0557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6814c0b80489801cfe246e536b4f5da558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2f83f74290ac8b40b1fe33bb4dbaaa559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51448b04f60b39b9221d88520ace5e5a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f8a0e5ee87a116ae753c53ccb3ee78561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24f5d597dc60c1b7642d3c689a7f941562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb60d2d71b987210dfff7c82bb0bcba563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520a1623736d856caecd5144cc298081564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a32a8b56ed25cb2dc7867e8a7c6801565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb06dc32236d03aabceba19e8ff4c2e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88586523bf0ca0164a90e3a71e31ec6f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d8e77668bd2c92af10483bbe0a40b5568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfac7d4d98a2ecdf4ed08dbb73c4db2569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01532536ada3a999f651c00579a02db7570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee95bd0cb824256eaccb41da15fa638c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a781cd691e5ed9f20c10df6f675eefd572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9fa4ff855ef3f83352cbc483e9954d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26f9f8f9b30e81b49ef5c641e8ac41b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c016bd630bb166472151347db73b1b22575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0627679ecf7950a3bba88765ef88912576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388c73ea6687848475765dd6b32dcfa1577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bc677cc7676ae62e30e7519c5cd3c7578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce16bf471061e18c31fabe34d3d80cf579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8308758d59be9aae9be11167f2fd26d7580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8db8e9f3f3ca6776c8d56a24abdaa51581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6bc0c071a92812fcd9b41273f98058582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9182a81634840413ca668bec06e4c9583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cc0814a80c4f06fc945b8918ab915a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb644499392411794bb6ab57dd75016585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be691240e425a46917c82e26a910e340586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a45475f604d6d42e3e29d84ee8bae0587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0daa80f796dbf727082a3e4bc208849588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3997542429ef0ddb023e1429d7c0dbec589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55683f3dc44e88779ab0f2d82b1357b9590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f7c680fe7de1fbcaa96bf365a36d7b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a1df09e6f281535ce203f0c2e3e27d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0754080508bde885606baf74bbe7b9593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d186413c342bac3f59b225c0760f31594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257c9440d313506d74ba96eeaa45fbfb595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18548240d81853f9a3c9bbb8f927485596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d4d2e093c94c639255cc81f9566993597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfc8ee754f9d6bcc11163e8baf56257598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e342ba3b3681e55693a14143f8ca1f98599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c4acd1136addd37a23733d26b7c505600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1dc397952c176e298061a41f926868601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96434776da72c7c803a0ac26de57e975602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278d2d15617e3bf7fe1a96f4196e6bb6603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5baf5409538f33f9397c7537904e71604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1c8c3e5cad329f17e567fd11e3ecd8605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f605c70549e6b82e4ffe1a44e4a603d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee3af9da52947a334edc57ae509f812607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c51c87ea87d50112cf236b17f6ba124608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819bacd8166b14931c53df96dc2301f5609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdfa995dde9b056e3cd58adaca7bf19610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea06ed8e2d9d8ae11d73a78d4152ca2611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a6fe78de08d83e1992e055769b2af4612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25504c7b3cd09506583e8b408aaf637613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a1f1230fe345249f8562a91d759048614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26022cf5432cc465b1faa520373d5414615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb03ddb8883968d8355a25c6924c4a2616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464d3bf34118a3c32ea4f1d82034d081617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f23622730f19deb516768ad7beda02618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e217b5984913edb43bc1e0866c0acdfe619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1917b814d0347788118f51d1237717e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913101d14f0b2b7e7d6752d6f81eb191621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91d4635eb54680e7375252168e4cf14622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b3266036e319a3a808b1e1ff0bfd11623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be233bae560197f96a882700379173a1624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89385411ddfad9ef20aa2bdb9e4bdd8a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1eabe33c9fc1eddd9057f08c2bdd63626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161a21b2c94445079d5a4b06fffc40ab627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a8e602bf319711cb1e93970ee8559a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f716148373817b3603e82a1f7825926629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea9eceb78b8eef5e66c904ab08c1ce2630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1046325cfd645cba1076057e24a17f16631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8329cd61b08d6a67d207797236429c13632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b50a9873c7a1801308c414dd4fc27be633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b112d13fb7a49948add445826fcedefd634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4a1c0a5dc4fa73255f2f350e2cc6a1635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809562e4195cc613a932ae8ad203ef5d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca67309da9be987e8a65b59a5d7972dc637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46f9bec36c375dc03b282d627ab9e30638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8aef995a42e7fc78d8052f0bd6d1dd639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711a74ef9f3659e4d7c49c00100cf6cb640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a0732d8133f04a89d9ec2ddd6ec7cb641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71f6eedb2c10919f0b52eaf3dbe65ae642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7619838178347b5d8ff3a0d5692bb32643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346e04a11f226669c4d002a22b3dd169644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb656b410e0eec5ec12bcc80f4697e14645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaf27af72e63b27d41e66f5d4a60ddc646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df889a4179fe94a11c6ff4edc03d85a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8103ba266d58a726af9b3bfee167b7f5648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28b26fd330b3b3425c6f944b1d2dd0a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7d01e80ed6683377b4313eb7912876650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df153df1a8b4dcde71e939b9b329b834651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1126ce2476c18aef19830d2087d8bcba652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95845f7a1a0510c0a81b423acfc2bd4a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2093c75b11d7f902eba27754ff0781654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a8944b5abf887c35787705d1f6ad58655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880b9bccc1cc463237730c47ec9c3d78656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3b1b8685f1336614bd97ff9adf73ea657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363c3a4c8445b90b357fe30e72a66373658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32604231c2b21f2737be1b438bdd0a1659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46fa505136c2c0e55a2e51e03a99bc3660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b958dd949f5f9c22f4649c5dbd3690e5661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b022d1d961c2833628843e9518e6e55662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7aaf07ecf1ce745a143ad7589ab216663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9269afbe737ab7c129d81815788847664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acd89481c17e0e2d21c2ecf9122490f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4006f89a7ac4ecabdeb98ebfb527b0666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2f4a175d666f5346e2cf62c01705e0667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3812b84524a69725ec97dfae29927199668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653594b11d60577a6668f45be3680d1c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019d9f2bc096840fe18c9a600c945f47670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5a51e90f2dc61669f572e077342b31671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d67e81ca0354c39620f91d4163bec0672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c468570010e01991b179e49dd197ca3d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4056d8bdcd5b9ee599a6c078248c2ce674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45c4b89fc4793bc8d93238395cd8e94675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0c63acd4f1e86fd3897130eddc9a05676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0313c37efa4bcc5eb74cb441b45263f1677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3b85d6f0dc0eed7aebb0eb781f8bd1678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2525b3553f48b83eca763801538264b5679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49819b90f979a2cd459342a55723e60680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a354788a51e1fbf698fcd68b49fd2e6a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f3e367dfe26951b5949e170ca725c6682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403f723b027a7df1117a423274891717683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0ea61f10606a6662a8a2bfdd469e63684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba0ea3300626f8ca74927704a9ce192685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1abe4281bff855a640c9cbbd056cbf5686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a0aa23fe52f40b69aee8b803bcafac687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f040d5818b22d411f6a1a4ac4dcbfa688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca3f731a8ee1867fb44669d8394fddf689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf48fe47cc3db8693d1b1834499ab6d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57e456f8ab40a5e46bf0572118c364f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaf5cf9905427973a5b647626ff7e23692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69dd1da44519888c3ab4bc7ff005e3e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b94155ea04b8b478c3c579d755af10694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459a2e0c045c7eb66b01b0ba45cc710c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285b7db581ff8da8073a0f0ad28dc9d6696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c73498b4c251c666c6c36c0a115d20697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c57d03d96b0afbff503b46d8af9143698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add71089b4d5e7a4f87adce4acf5a263699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd0e988ded71e3690f87406d9b33155700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa697a8abf06988f9738a8769386af9a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe6d1c011ee05a04281984d5bb8c36b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fa933ffbe9013ebb1918fd314a78a5703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894fd6b9a6b73377c6ef434cd11fd52f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1dc21b0b4b26808be13336bf9495b7705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb88f614f6599fcfefe880bb66286c7706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6cabed9afa28734db57d1fa2589242707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c680e6c1b8ede8815c896cdefc92be25708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483ac65851b51cdb2a83cca81b7bedfa709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f6d23f37f386f1fb0977e220f8abba710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dc9524e42c3bb987c367617e5edc83711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfac89fca8cf67943d681548fb6ffa1c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb904a6069cc73eb319a36d95011ed4713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb88f9058807ecb2af84d7847a9d510714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b128b7d845642da1e385dfa6c47a0730715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2463a20a069106a6dcdde95774ec5ded716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f1f1c0d0e9f0bbc90da3a173b4fda6717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb226778aaea37e453931e8b7ed801e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61aa97ec9dd9ae3ec693b46d72e3cd0719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88e8585e54249e21922fac72aa1cc58720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e4df2eda13e74b53a663c55ace542c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385f08ea23afa3fdb9d20d45fad6f324722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798112b86bc0191e658b393826495044723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee85fef011c0ea0130264cbdaa2c7533724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8a33c2174cb3e60f00c9d9e47e16fd725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a97715aeeeff71ca395325c04be727726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d710a5a81d0a15bb143e5a463765d2e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb177685d169596eae197c5e4bff539a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3078d94fe79bf6d79bffb15a18e497729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a066809f7b266427a1e5475cd444a85730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fed21abe0525555a4a2954eb7f7932731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c327e705ca7279e1c7bbc30e16b1fad4732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c256f410db0483454fcf585edeaae13733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87b0eb43e366899b78835194f9b4573734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d059de248257618bf6e772e3404a189735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e7262e68d3935b9f4d1a728e3fe6f8736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be0acbe5698039ffa55f389e1dc53c0737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd412b68147061670b3d2c56ef6af57738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4ecb7ad68e381b5cc249b7e104979e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985548064ab9be94ef1f899b7014d89b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615a3d40c1f339947709eb4ea6fd0cba741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94344b745d6dc3f1ba3836c14f5865c4742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5b18e5762dd424336d3248bc0c1ad1743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c690810fad0984f966b3a9a210b8732744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c17b9d31f97eaf007ce447c1729a8a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236f53fe5b9c02bf065e8348f20cfba6746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ac880799b62900968bac4e823f3e9b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02097bb50576352fefa88b8821b6100748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02427ff38307c4f9111d1c405a33b95749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bfe6d858f24a4ef50dc871b763f6cf750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81f6daf18b1b566ab26e080ac1193b5751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976f636af85eb6ceda7f9517e5dfbc66752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dd4109f1816bec7f8c622adeaa56fa753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14cb72c013c1e6a83ef6a9f1ae74e56754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16e3783ace25ddad5175e7822770645755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29be6df2fdec463178981bbdfba984f3756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c42199269dd16d3384dc4d4011d04f4757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3200f950ba0507bd59aa3bb433e08db7758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2258bcf9da493ab62d1fb6a8a30a71759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>