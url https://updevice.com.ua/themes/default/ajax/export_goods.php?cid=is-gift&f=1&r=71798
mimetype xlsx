--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d283e12aa2f2eb0549ee01982c1bbe41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12abdeeb45d27858f023881b20d249f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c490c79c790c4b68dca41586001507123.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b886ef608b37dfaa8a2b452976657a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09986f82cef99c22df9bb31d5f2a4c15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241d48a0465031b1bfe41c351bcb54666.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4bccb7b896493acdf383c88c52164a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0bd03ea6f4cffca1ac8ea814cb4b2a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e561c97380e88e339cca98a7d9df1b1f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d114cdf4c5f3d43f2acad22c9b7d553610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84463ac31277e4c476d91b72060a85f011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1416cdab04978cf617c5a596e0fd6f3b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c1f1338409df522383b9bcb706e65113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be16d9a454915683e123a1ec9825b7714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08dfbbb1c8cfd5912ee0c8adb55fd0a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f7eea6203caaee7af5a724d5c8083416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a40a9b78aa1cc8f8bc4a3594b545aea17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac28055fe8b7e8284af3f541891bd54318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff443fb0d4ca2cb8e313ee023f6180c519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eeaef821e0fe84957959d521500932620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2535b4add8da2067ed33e4cc313f2bf21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eff0a6d4065dbb6e3f5f02c0b83954522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e19b42c0098406ba989a71170b5f0323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83b9012e1f614103a74c19de6de843824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53539e66f04acaf19f3bffbaa91279f425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dcc4e05c6e8d965b9f79def3895e4d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026ed2b1e63d6fc5d043c44382b5b95227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dee7fde7c97ae7fe76876b98992efd28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3627ac0fb8264cf3ba8a17812ce5ffd929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d077a5acf8b5fcdda716e8ba3909255830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd924d8ce4bbad9f9bd3580b12b249f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e3dc8033ca0a3ad6402a8f483ee36c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b19f5c45178e64a69117468970373df33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21453a02e27b7abeca91b7c3f7b0652134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5256b154524934328cb8f2c96678e03735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621ffc3615b91aceec68e3be2496df4236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd9d19cff313fe0d67e80546ad1757337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16f32ae46a705c080923692318a87ad38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0966f91e657cff61c5e3eafa5e51c4639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a299c275a7ab7bcd876f37acc5990f840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109c9e76440cd3a97e6646fc4c53942641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6d30c8f2292e949d6f82d1385dfc7a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1824da7e42cd3162ddcbf1317ae56ed43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0cc6f7511f2218fc098c60f1fe8a3144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37bef2aa218129bddf91114c4e0dff045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05b1518754a75a0a0ddddd3dc7e5bf546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5e4a3aa53699dc52cacf16fb9fe72d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fcec0dbbd594dfc755752eaa772f6048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6d83802fdb34c74f91f565d552171449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4114f22da35a03500cb8c9a06f1eb88a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0b2b96b03cc1fdad6026afa943d9eb51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b27ede2ffd9a15fa94cd45af9720a752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd935ad1a09f046bbbdd968812ab147053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021e895c717dd668ae909a3f7a4822a754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a8a86f63d1ecfb28136c1b0c0bcb8955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b3fb7764d80446bf0b5cf517d2c5b756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf47c8e87a76af4839822df3558f7afc57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9299b57fd36a35e7559f547e1695603958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68504ea01a0ae5f3e6bef3c7c135dd6959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05c9f01138df4f62be14f75235e79b460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1a90b1d5437bb89af24f0cd1186d9d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9a68bd7b02781e404a8d90a28383e762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f304b06d6ab5581735aa4c38f14c4f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd5baf3698d6a6ae1c8156d2111d20e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cc9561fd7661846448fd8df2239eab65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f513ba0eb76947cea5f57d9d492b88e866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3d34f34660b814f5ca90943d30bbbd67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8458ff563230f29fc1989b561e34750568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756a0fb96d1d871313901c13237d85a169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135c7b9ae3441fe4904d7678589849ad70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210cb3625a12e65bb2cbbeb0e685462371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217fc8c20b032062b2294264bffafaa872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0234e18cfb39ed7e13925ccda1f61473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c85c3f21ac248e43bae050b39e969db74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da6fe9942785c4cd756289061c5ca9475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789f13b7306fc84af5654f70e090b1df76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765d191ad32148e675ee53646841469577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3946e5ecc9bc3bbff3c0dae1477893bc78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825c33b1f2ca7bd8175f6fcccab68c9979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12ae7f6723b620a72d2d34870494bb480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231b760e1b193037e641b398ec1c9db781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40a4536dfbd1c0c02b74c8f0e3af97682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e6e77e19d7e4ec4580d99bb418281c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e9cf4e09dc8b8754d71b7b8effbd1384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b8f997dad3c999351eaccfe911333185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cd7a0f806cbcb396c525bfd9c0af3886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9e449b29c29eb46b166a5ff6b37b9887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014b2c1e99cb0369b6dce08e83a3be1488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc73465ab23180d778fcf69b354f03289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01506824957171beac664be7a3b7de0790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a7e1b733b5bc870041e801c7acd7b991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd95811781a2512774bf97bed6a6e5a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef688c76b80ecbaed49b8227fad934793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202708e24583e4eb886e86ff3690942094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec90ef7ec1ea807f8b4946df385d5eb95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bda4d091bafb73a00ce077ebfbc62296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1524371fe8b46766d5dc2ba80f42742a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea2c67bedd1f013e5886ed8a0ac2db498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2167cd73605db49e0e3f2113fa2a88eb99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fedac7e0f7d45d85ce0fee24ce4262100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1279fa37e72d380aac42f81f3a95c395101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555bb8fe453671011579703d4bb36ec6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff87dd69abe5870eb049ab5cdbbe332e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef49c7fccae6e4e3a601ba248f2fce6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d034ca2af4b8601f825e79582626e745105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2482180312cf1d550150c86d0f424f3b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c51dd09d7f9093d70858e8d457e9de107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f766bf253e9c8a8c11146a7f217f209108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a44b0277ef5c4adcfa902bf6db2d9a3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01d9820c60635d3faae23da8ff44fd3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfb77fbd11aa0088af2c2eb54979c21111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6279be85fccba274e3ca596b7f2ae516112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b1289cbfa0f64174a80fff1e73f513113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2742852d732e6d9706dab7c23907bc00114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69aadf31fa5775e2f48dcd60eae7c982115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6abee9ddeafa1134120052eb5227c0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f997e03825b7408503b5dcf58e1ddcd117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072058775fe22d7df22b410c9f30b72a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b525f6be418cca21ab5b4e1235df4be1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b710b3a4733928b3979a862a774e18120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46493fa750c1d61286abb260a19e7351121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6f48a80f46ac695631931aa1625446122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f76e0286dea46191ebb917d3485860123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64638514f5c83d4c81ff907115dd619b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d763b8719a21ad553beee1031edbf77125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d495afed353c7fe14a4b80905fd175126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ecadf2fe54e2024be9fdf22555c184127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4dbd3ebf1c20a9a7da28305d263ded128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308a21e411300bd731587d812ad300ce129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b247e73f68317c95c077d451d39fd5b0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3daa8b0e04a8d6b74ed397b5a0572a1b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad0855867be41a25ad2b8637d86bb7b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81865970498c36253326660432851e57133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef43a3285a7401dba8b91a6117d9ec6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88b6a6a8adb9609cc24737073fae6a9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6c30851b436108270dc4ac925c7af4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf02a12ac257e471daf4ce730b083a1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01933e020a66f6649df9a3abf4d9ef9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91301b9bc8548127f6205f93111eb1f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbd30ad36d12e7403cb1ad2517a0848140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f80eaf932a2099bf2718be3295fc5d4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29bdf19c658e40d440122226c03b4a4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70441a2e3a41b7059545280d310b336143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c199973e5ea877e9d80ba42f16a70224144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5c47f5efb2a65c7f58347de75af21e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e181c348330ec67f911cbc29f061e76146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f60abc7ef3d1bfa2673ab7a1623cce9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130aba1e50a03f023d3b040d332e90e8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5588839401e460c4dadd6f373be42e29149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb44b823531166fac5dd4e1a2c7a915150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87401268fa7278ee613029bc9ab2af93151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbabd4745331fd5bfda32dfef8a6b8f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4070465fcbbbedb24ae8e78fd3e3e5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ec10ab9f7770554789cb9c3d43020b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716ed716fdca705631f7ac44dcd77dba155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956c4ad8b4d1097f98f4ae77e8591d77156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c565692563a86589fa628d74b0e9c66157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fffb67506b56043f5fc9898e074c54158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424f4fd48d0aa4c1774a1a4a182720c8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9118fad02846e5b9c65840186eb3d84f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5aea57df2b1c74973893862928337d5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8317c520553ba7225622dde7f78c40f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dc7dfa509cdf35b2be3e6eed432734163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae666272e56428ed139fd9ebc02950cb164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8b8f056ad0152d550787400aa7c771165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7f9cdd5610dd5978278846752fb460166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc87c4cca4451d1ef67ec0caa63571c5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b2e599448de42df7ddcfe1ee73bcdf168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475ad5769c49b95a23d7d39e74775ca2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a3ba1c9c29d98648c9ff46b86a74af170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e53fe8bd97017ca8dda76f0c2b0da41171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce474c6d54995849b8dde2a1857a332172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b70c7f11ebf7046269649ebb6802d04173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f1089dfbf2ee89f1b6087d8174e8b7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4dba4bc121f35d66ff9ef27a356bf6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e33a8298e85968bd3f63308f2369b8d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467873eacaca4f9b0317d2c405b91c96177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e558caf2acedbb13b9e045d589a989e4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677c0050b72d2f3e18e8e0c45b7287f7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0999e4ccf0f65bf3da8aebc988891fcb180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35277d97a40745695f00716a866e1ce5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132d153ba1869f9a1a9b12fc9e714c0c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7b6ba7e55b4f231e0ce246120326ac183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec997c65458099088900d5990968c589184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6ba0429a888487de55df958b529211185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87290eb9f8f8a401d021ec314d4a6cef186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc82fe6c9e493d56cc2cff1ebd4af55d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68eb73b196d972b4d316a89adcd74af9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccb2d05cc55bb0179f40a99df5aa4e5189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83866af96557d5f2d2e2da791acec37190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814c0b87f9e6679161a7dc1ce3dccf11191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df8f4d94b4e7ac880e5c6ca0d8ba69d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d7f580efa4922f4c9775ed55cfd542193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905d3849f69bbce113174e89dba66c0f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c141bb7316ec8ed1b619ece8390a14195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3491ebe1dbb2565de6fdea46a9e699ec196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cd8378514305f9a90e66b11df6b33e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd34cb7f82255447f4c41208a0e4e3e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0583ced646f233840cca4cfdc0004bd3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2d4d1e7997b72d5147e512e1df52fc200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f258b33343149a9912c49b38ac8ea701201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969a95ef230155877e7dad232cbd9904202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ca92009b9bdccba1b11020d830a838203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95b743607bd045cfd5c0f9cefc02861204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f4e7dbe2520dc698cb12c8035f88c3205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625ac0bff4fc00afd1c226b8c3bb300e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6326f0824e412a8f3823bfed194fcdc8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee62942d2cc4e87c8bcfef93fa0338d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7c5d4f3bbb4b546fdcf552ebac9d27209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d48961604748f9ff3bca717ac884c83210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ee45563a07f292ba6d3451a4ed0c50211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98e4c36cf338f92915ca11d35423a15212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f24e26f72cfa429acbed54388037320213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27db37dcecea77387473a329e7aa183214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0a57a52207f6b2b657c82e58799309215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac2a056909d28094e846ab05412d370216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b1b7dca0b4688ffed50d305c7648cb217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83211b7ee9ceb47997b219747660d256218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c51f96cfa7ab24154221e840b238b4219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b180cedfee99c387cae575fd87203d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90e50add8b80ecbc5bb9024a8193a58221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f06cb3186c200914282303b4036533222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff972b037b1b15de1f7fb9cb29ef1cae223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effc129abcd9cf26e424e6d75b658cb0224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547d3d1dba451daf552b53f74de1a839225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ccec0484eda3404dd05e7b37ad7534226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b2647718dfec8f7b1d36e307434018227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c267997b9d5bf3fa25e584a4f753fb8228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515e70a9dd8f696d8c004aff45d03e11229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892acb0d2faf1ada4153fda40c8290f2230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f377d4014aa0001bd5157ffc7a8d1ad231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7a8d4dcbc6bc7cd6d9c2cb35c07cc0232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98a0d1e18d3e910ba1a5e2f5b8fc3a0233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2732e018fefc3825e61edabd397eb0c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afdd0a5cc985a5a563fc5e784b9846a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb51287c0138a70f6696e81e257d3c1d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce49fac50f38cd21b1409bd7d7ef76d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9804bec95d4eacb078f24a144f3e65ee238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12285ba234e4dbb1a0e4d5ea0bce387b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0c3c5c359ec05a5230652564cf5181240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9910519375b210c17f8d5ca93dbd598241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76def97ce447df0a40926d0f35514026242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73626a9dfe6685f9eb24aefd8b19ea49243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f09cd4758b339f3f28e65625a52cd12244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3b8d5bb619d18546b35617a4bac66e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3e298c2c7165f854be79f0be10bc48246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0ab6be5588542bb5b2d55ae7b9b512247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bfb697be7ed1ba3660f041c35e3e27248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6aed2ec4a665d64131f7ab86db3447a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a874bc96c2e3377e32831358d45d0bd2250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c003e7d50dc3a05e9fb07442fd308a6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3d95d485e9c6cf6cc27b1202679d6f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b03aaf07bfd98ea269e70bfbd2ce1b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca195a88e8f9a036e22f62f8a5d79743254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f769068f31cc2c7d19186e357e5ffec255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454547d360f7ab0901daa115ae10e009256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e002128e2d27ed3b9814ad8f56ddb68257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37946455b938054df24eed512fc031e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabca4bf2a3a13ee09bd3ece94fbbfba259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cd054e62d3b81b485f6defc417aa00260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4fa34dccf6a9af868aed7b3d48cfad261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5238b442d43d1a64a32f6ce449b80139262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab8ee0ad7f9b9b027bb0a849950ff73263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28961b58ce82ca5bc42335e8f87584e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ddd52d43f78ea11a13241a365b8e37265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43914ecb082d57b6db9a52bbf0b7cf99266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16c300a640cb7b56407a47d3df5eada267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da44d1167441e0e3f830d88ca6327ac4268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41d7957be74a2901d4178794ad0f1c9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf0f96d9e6ee660e07a7ea694334bd0270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d15b0c4250e246fbc64770bbdbb4eba271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512673d2763397e1cbe43b7bf388ec89272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88136968f4dae21cf35f87e37b3a4eea273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9491b9ca6ff0979941f77e06ab61a2274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906441c50adab74ba71ea9ec135fd3fa275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91b9002a6ae60fec2eedb6b36a6b04e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f68847d9027322a88983c402b2ab35d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fc7e7f8565481e3cb1a8d1c9f50846278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53566e2f5be61a4ede42fca2af16116279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8085f1c45d6cc9f60e63dc88537a243280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2249f46059b6edc1fd1a0e899242d3281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948e8f79a8af2f87b35707d000df7543282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901304b057eef327e8f44961a65f152c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c48c5b8ab64cb3fadc48fa251b4e84284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf03c2d4f5047374af46f4fd531f2b8285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c132f3f3229874b6d5b44175187f4a86286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0185d348d54f0ef13d6c3e0ce176234287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f083d35eef477b425b9e1a102a8a03ff288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2c9c279d5134088c2ec41760dca74a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9252c00df5da810af4f698817401b45290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642a9afe1402a7190068537083b44603291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfc5a8ff6a4a86ba062a70250e40fa7292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656ecec44f8f42d922a8cdcc6bea50d8293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e07498d1ada27649d51ca7af1bb9a1c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9c761080b06586cc02ba048dfc7540295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cace7149f0ddbe0b5ab80d3719aec6296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4493ae0b109c96636c4a2d45108e4bd0297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e39a3a9593e24804e8876273860c7a7298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414289ffb9388e480117a20723e736db299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11a0d20110023326fe4bb9914b6de2a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcd91553ea9d65df897c68081fe0ee1301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236dda4fa92a686831f26cac40b55e0d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115b0a61edf6c3efaf6ed36230762bdd303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022544d5ce0f93c45dc9dee6d1841e8b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cf3b5dd34dc75dc7d13ae7006588ee305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15024f31b6ce2efeed2181903efa6108306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b15f9f1b191523344121b164df4a95f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080bd89aca532b0c036a72cb7ecf9d54308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d83d25dc3da85bcb8693a494c596ea2309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a654d2a8b032e68f5b51d7e3881d2dc310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a7a48e135f1b453b0db2db8a976f94311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6927daad4e686e1ac01bc3530360bb312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2979967308450ed691c60bc1c4f104313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24457b873a16f971576929365063f795314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffa603fe3d5c4b172a47066b8c236d1315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c73df48d3c8ba71ae32967e76ccb7f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c7e68d13fcc3d2a61ef6d625d6ad59317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102a024eef50059efd8054b268f8206b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274c242084a757155abe7656a7bae89f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8d288663d4c397e3c72ded1592c79f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4689e9e88d7c1f0deaae74bf37a4e473321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13c893731b7cc3b4476fce5f8c4de9e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4a29e8c2a3af29019c0d27de5ce665323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608dc0481c6c4a4a9337f2423afd794d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec0b8c5c2355406acea147ead898f26325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7417145e46ad5277c185e2c956ee996326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ca70553537d39b001b4efbf87b56be327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60fecd561f3c86ff136313322a314b8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8993627217b469730dd3f1a760e42002329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b6e80f69a24e24283774f7aa1ee3f8330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b705d33d4e4bdf87fadf4a2631fdaf9b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078a0d75dd00b446e1929f451a0372ef332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53203fa07b3430b9681ca9030ff7e8d2333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba4bea307764785875e2fb8c470962f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde15dc58b4fe7f51aafc1d67c655804335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db2c731930fe11000cbdcebf317099e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9865b471a0b597d510bc044aef4f7777337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa868d477a05ce0cc7c3840f8bdb663338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8021387fb05efee5ffefe3e29afeb8bc339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97f5f9680d887d0a0f9b4cce01a4936340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce36e43ae0f6254e70f5ea339731b74341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a547c7bb74f283496d2ebde1623a8c5a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42df89756368a1bf54c2c4ad8475cc0c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddb9f879742eff874aed62661d77106344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce21649be52247b166f2c211828dc2dd345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba771a79c1e54b0bf4cebd0b8e6e8ee346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd454ea488e45e52784646966466f387347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307e4d830684036c66bfa706cfaa8104348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d37b7ed991ecd0ae8920ec25425f6dc349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9f979f1dccd179658639e6d497fd56350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a114ee43ef9c1c987eb475e40cbfb8351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf38248b0a6147802fd40eb47cd1aef6352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c411b0712cf5c0a4775218acf01a988353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2105be9f20ea0d5f302be49014d79227354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c185a008f187d19ed6d51373ea39ee5355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863bdaac903619d728ca770c3553619e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb6456f60eb45a8d69ba0c6b740cc09357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1d96b0f2a064970439f7d5f051514c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1b66b92a75341ee45cb4b13453cab8359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8380ca5db27959714512a5ecc3f8598360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2776431325fc4ab1c427f676f550cd8361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc94dbbb691734617d091163aedbdde362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16672c94ac55d1fa3933087d454fd959363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb014e5d644a0dcf559c6a168ff2965364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8bd6d96a7e5a440d4fd5d7c9b06189365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27090322cc016f99edc1cb930bf9c5d5366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39b111ff544c2542586816a5f57fb7a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be665f2fd74d079139d01714f7176ac1368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ce8e00a0fca3d9f2a5fc815fbbf200369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390aac7c413a5678a575d280318e2da1370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908b2d1989d325291e126f3db7afd8bf371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c606488724792cd7c29bab573b3b9a53372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98056994e2c35226d8ebd49d4588d52a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56064673a15e5b609cf28d7670b69b60374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c578d2c0512c0319321c35f6cb32544e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3257475898ec5e75cd8af7f736d8fcf376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21550a70a4700a3eb10cfe476d01f27377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648cf6589a1bcdf3a4c2e18c3e333d73378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2567370ac1f21747810bf15918275a34379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6f1add940b6fc26f8414581f1dfbb9380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e152925df4f8d564c6f70ff63bd40a14381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e54c813deaed9fd8c523d058e975921382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0110b01b66d59df9bd508b51c6b4ee8b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb60018a6a779e5faf3074302602b32384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a57cd548824f5cad854e8cf8be03db6385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00b0cdae4cdf0c5bde168b99c580367386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f868695304daf5f44456d846eade31387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704978cd404663ed2531e327d98a216c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33c179db2c483d77c7c18bb3c6a34f9389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c53599ff9dba244449d8f81cebe60e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f881315d140d0be561f5091e4d660583391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7679dcff33dd1c32820ae4427e216f7392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99261ab7e70c9aad80150c2fa8eaa185393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdfc6a6cee97c5fa275f8dff7c51983394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f5a25d75920ac3cd7527900269c7be395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4247ca547cdd03a09c1c15f1acfca2396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74ada43ffdbf32e0581bb0f75ffaefb397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b425bf547a43df57290276a91162025398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c71128f2c1c65ae0cca221eb23f74b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865e102d29c1c59c9d5c13abd179783d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fce94ddea834aa21eee79dc644250d5401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b69619a875017311f7ada65ac86635402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0a08f893e5d2e38f9cd22d740926b3403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99f806e672a5484731a3db6369be522404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99c6e367aa7d33130a2f73087012488405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1a887221abf51ebc80cafd0290fa74406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00ceb06b9e5186fb1547888145d8335407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd7a986f31bee52b2b651a3fc984bb3408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2290606025d736aa96da649bf05d1a8d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da1cda90f3320a30438f6a6889d7d88410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82acf7335b3e95acbd3cd46a492538b4411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76be1651e3060af2d7933b3ec993a5c3412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518ecc8ccf4a3e4c605368de25e22f2c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ae23ecc16d883b9a49442ef2f3eff1414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0c6a67291ac14144155cba0bd8c96a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329289d0a5bcff07e4293d5fc24bb833416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f8744c55cfacdf6b863dc26599f3e7417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3fe40574b293b18c7a8ae72f63b5b0418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2564a287f09eddd719b1c8c9ce7f4fa419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cbb21df4c9457f52607df481609009420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942fc56ae1c107e8b5cc103d5b693da5421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d33a6a2e178b5e3388cb3de231086d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1545fabbec8bc29718080adff498ca0423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3ee935a4d735eb4f1d0627698e5b2e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e278c894e0a74a81af33b8af6f4fa92425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4372e4f6305a4a3c9ad1e392fce606a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb947711b27f8daffc820518d06923a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675d642cdcbb23b3edaef64578ad7084428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f729e9e5913f5530ed420d5b9f6d99429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de4519b52a29db6f73b302f82c05db8430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f52b0014118ad2894a330ca360bce0431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94655c1f26f21d7fec3e37092e30c5d8432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f267f2e5f39e9a9e2ae90edea9b62f6e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90271b4efb256611f280b5aa77936b09434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ece6a5cdf77ceb471e5b02dd5b4afe435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c0934cad18b36935f30721587c11a4436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239942caad3145fdb34c30f5c06dac81437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4567e14413308d4ded067dee6ef81d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7143a0b1fe09efaac3ff509865fa62b3439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3234d03d8e71b44ec56d7ee3b725eee7440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ccc087f91986cdc8951df32d024c1c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506b9430ba723558266cefca43c05129442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c58a2cb8025e1a928f45711635fc814443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4309eb8c8489f542252138b7d7c6efb3444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1db1f2949ac61919d1af65a35c43b15445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a44111ea974d432c17dfaa9476468bd446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21da1e33371cadc8c1f093f3955de5d6447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e466db409309bfa5b7d3ca940ec134448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03721edb1e1ae0d068b7727490e4b0db449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de3081030be14364211896906b8d369450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e43a8af72c21a517ad21418f329c01451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3132d4504d1a6882e6b824f9e3d81db2452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d03cfc6e01b5a5720a3877a1ab4d88453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d4032a20e949945cb750f172817c7c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ef2104aff2a9781a9226e63d884a1e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f968fbf459b5c24cf1948a0525a387f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b46488073f9215ef151a165fec0216457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49806c8aa8ab7199e4bf990e11c0bb5c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9463338bd553d8b983bfa23795f9be2459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee960e936bb5ad2e8a5abe87d3532adc460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288427fb6b5a8da9ebd13a02e0169e2b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9a78163185fbff1747fdb9ede190b3462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abd714e395c585e9cfaf8741c934f70463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef7be7037b5bac29d90093c6c93ed87464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e422bcb06e574174c55627b248e082d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f1ef8c78ebd87fdfbea1774ae19b85466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6044e83af26b13467bdab91309c5f3be467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dc93bfb3b9fdd1f94adc13858a56a0468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0380739103a188de9f2d63627b60bff469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2d6555fc95c38256531a28693fa50b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b96cff3cbfb79759d6747a910bccf4a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6653b87f47cd62cabf4f666f37b3e402472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a4116a0fef6c90028e2703ab495fea473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ec632b4bbba6cba0ab2b3da5baf9ca474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe6f39a1d0c91c872dd0931821b1f55475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeffe76e4132fe3df8012668572dae4b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6baa3fb180306dd3f1b0cdf7542aa5a3477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b884b00eb149510b20ec482fc5a2b39c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e51e2b8b1ad4cbe0843c5dc5f4f363479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6845546c6f4fdc8bd7777cf1a1268e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1631be5eed69a273ec703210b9050e68481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142dad4984a4885492ee998f84ba84ca482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc50659af5c757ff2e1c2a36acef62d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d1f2b196a3d02a5a9c0420f1e78239484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db3504b0d2d039cdae9880f4e912765485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ba7fcc90b9612a378b3b6cc88c3090486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f979b16468894946ae7544da2e98c51487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d968ea2f8dfb5070ab04237f850138488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1db501b30bdc715aa0936c1deaca097489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5126be9be32eb407e6f9e58993db0528490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607a99ed77e405c29ac57245c16a4583491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28573e4e4075bcd350b2d01b6f0e79ae492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171b7c879fd3000a65445d22d533e26a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a739c3c2a8ec1eacb4d5a176ba30c9494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e115f98ddd59728aea66513c090166e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebdd9383c97e60168a3bd8a5bcffeb9496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451902a9f5e33ca5cf335a895a8fb0b2497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145771f1473e783843a787cb0d8d747c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1495a6db74426ca9353b84f995e291d6499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b6c9ac0126887117327a0737ccf32a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727e506e5275b7dcb81176613b8fe104501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1677baab67c5d080c040373939a3803502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00702a967b2b34d323d6ecd781ce10f0503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5839c3e22e675658b1d510ecf32fd13f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f182a9317e94c1d069ab135b21b63e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4219971d7a3d89a8e35b2fc96f217be6506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d35904c5c9a0d94cd6b804b5aeeedeb507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a16c22fdab728df53028581553c8d4508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e067518112a713c650dbcad039c44d9509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a942299087f1dbd3b36c51aa5dba2ce510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742f2d44d33e4507d4e94d54a86b1d09511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2c0ad40671863291675579e421ac37512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f95cb3e4ee65efd2e1d74fc2c6e8430513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60b20e092ca2b8ca8b0e23e63eafdc3514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc5eff09d5f6ba25f6cb03b7abc488a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2b8257d9df7668a6aa5dcf8c7c208e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115f94caa8534ec6cc6e3a3a6f9539fd517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e68f91ec56ea10e0fbf74c30ddb26b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019faa6a7369771fdac2427506ca987b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d8993530177f12c5014b88781f6981520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d2e7b6aa131ec2a1e15ca858a70efd521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6707146e8b216519184e447355549fe9522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bac358702bbedb0ddd90608a325590523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e7c7db62ecc7fd240b682f9dc68126524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0df3b44a739c8e07496345d2d4a2346525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2036ffc09f9077a03f2c6398766a21f3526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbd294b697b91e8ff7ac74bb2edc74e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3352c4d1f06d2b2888784ef62ed8b001528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccf0c82a044ee181d646878a43eadf7529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8df529a561b57d5c8511483b48c8a8530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d686e60aa457b7b12e3aafe73037ca531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2659a654bbc71ce7a7d7462dceeccd97532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6deef416c6ee8097922f720d74c06c54533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7bfe987f590b4612239c165a75a0ab534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4459024e4fdfeb13f330709ea9e76b8535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d5b758d7dd1420dba3bd843c46a939536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da38bbb893986bdf6bb1fb0d7cc07e59537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc39070fdaf06cc07c8e957d2c479e72538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365a1072a8c0179b98513514113b30e9539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f0bb9a547defdfd119ba10826acab6540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840d8561e93cc687bac9821eff2df705541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1e7d4e637ed0652005e7942eb28a50542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9435138bcd9f43b34155ff0774b0f8543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6125eee6effa35446e43c5c391e22a3544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0656c49862b3f0dc726a901711188e88545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2ad7a19f06f327b2b5a53d266b9708546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668a22074cd8d1f16c50689289eb191f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f2a12919d7b0a9e9c3fa280d8b93d9548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc92b4649af95242b440dd93e7d56a9549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d968ac32c10cc9289a4b43f0413c1ba550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04641e8583bff5cb6c89bf5883c66e79551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947688cd13e50e912420d3c2c5b85e10552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7817a86e0bf699fc0b5aa0295ea43e33553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f0442dec638df0f41cf30dd84c4cbb554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4483cf98d3154b723ff8f5013f62c25d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2529ebe144f9ca0a49bb643ad0fe7dae556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ce921d556585a391277d583aa00803557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e733cf1ab61615f7df009c39b0a5d1d5558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7919333341d4d119b8ea2b6a70cf0b0c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d222baac49e010d17366dcab453968560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d815373d8af6fb56bef5b2eba1ba52dc561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4c3fc936f818e3a1e6770bebc7cdce562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d60efb419bd44041f8145414275b50d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444123ddce946cc141792ef988d6dc05564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664d36559372b0a873a9f2720db17f75565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66929d191e516d9394fe270b2f6f31c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7781c8be9f9f76830a9f9e3bd97c6f1567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7686a54d679f1c1ae719dd3c4e9f71d0568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc21a0b9abab70c1da77c80897f690b5569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603cd26ec1333ae9770c92cefa96ffdd570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2250763b98ba7d94c04552be8b7351fd571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d192f164601d57363e98082a576c4c63572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c975e6afc62ec477be30f1bfe7c5f92b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7de2865f68f9b0a56607a32e5496ec574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7e58b0322f0a2d7758ba9adf01bad2575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a57299e9dd38799b4093c4484dde5ce576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebae10cf6555aaeb9c8f0a4ed8f61054577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a8fed07ea9a9df2ab9e84343db52b1578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b621cfc04a0e286d0a80f8ab537d3b4f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f9f346e6dd50f5a1f1c1bedcdd591d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1726e7e8b0b70ffe6a68ada3abfa98a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4035af02098a56fcbe728905b3aca5be582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d0319309ebb376e97189e7e8a7e32e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c014a75d85757a77ce6e36b71565a5b5584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba9e4a52e1faca1db5169b43b558d9d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76add903097176c5fa3f072ba203647586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a23a1d92199d8e58706b43fef478b0587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b2edd21bacff7fc4e4e0fc9ff8d31f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c015aa9ac390170140d642d642d667589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bab15942ee2fa31c9122e9fe6973f9590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd92d73d27812313802e9caa91f6f82f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be435f70f6a61619e8e9c7359a16052b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8949b4fbf93161fa9dd8f0afa0348d5b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b899bd2d7e727dc02abe21f1c6bebd18594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbe4d1e52eb8f460678f3a96ff81904595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579f9c24286e8ce87e5ae81538d58b16596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c622f44f37c42e917f94ee650a787733597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f0e85efc9886c75ad5f0fb6b7035ac598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcb542a3c0bb168a56341656f073ccf599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0d6306c382082e2eadcac3dffa6c65600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53da676770069d39d69e2ccc9c9501c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f49c0bbe8c6081a59338d086e159624602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af2b42e8811f0401ed1cba90f07b324603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333fb85f3dd21148f04ab1b6c0ee7fb2604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5534a1f546890916083477b7edf41f20605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6382b3b9ebf0a2fb50d81875d187c123606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205b010cb4d4c1d15e7e64f793868496607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7af066b36baa945b112da10cb9f5d7608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b745b5e58fd04805bee9d175b6d4eb609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e745e99ee1c5d7be587fe4371bcacf8610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dcf1b6b8f022e128b3a4990f4705e7611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d0de2d6d0783c10f00c1de091aeba9612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab7f2bf586d328604d256c99a662ee6613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4897c6b146729570b2549beed25eb3a5614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8e014f62339657ecae340b5a24c808615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035b7d50a2e1496db9bb08c5b0e3e255616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba608af4c6cdd42a55418a9f53567ea3617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaefe135680c43156bb4989277d29598618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79414ba29f0fa821cf964656dfa0f4b9619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4155c3f130a45c5a004304073faa1478620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067a7a286e724114b2f1c512a01ae33e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94439d14ad2f8e32354f472d637a6e35622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7eb366ebd24873913145836a2d54ca623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ff0acd5858df53fb3521ddc0679b57624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ec49bceeed0113a7e96c48894723ed625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4c5163416c696c3539ca541a7b8bb2626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b19206c34f654dfcef89c22ed4439b7627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7220118cc14132582d71acac1bf613e7628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dec48c705654f989918d924824e3ed1629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f343b19338b892b010a80748622d8d5630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668276400fbfed1b9252776b963a2724631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb5f97001d61c4b3000fb47568af473632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57144bf1b712b49a4cc1cacdb5c8c6b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa28651dbcdcfbd354a6af1a1b598f9634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7c37afd7f17db1b2f0fe5bfd20fb23635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615bfcd80dc5468ce7687fa9d017e987636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4120d5391b248ed1dd0ec8507369f0637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646ca456fa1c873d527d9f01cfdee37f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e32c9f1efaf28d0340783a3aa10600f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b1e8a91afb090a3dc6b1b5e3663473640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890439a630b41a13821ce9e7554086c1641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631744742a0414ff5881c3d965f4bd52642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c03e1f3e16e6e6697d2bea956420533643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6dac9b31ee7ecf7d7dc34244ce4d7a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c942dbba207fc81d4b28527139c06e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19846b8765cf88381f91755a179165d2646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d27275bba973a68229878b54d11c54d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148e9483657a10a74ac6f786d6dfd29b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd88c97e12e36cf8970f1801821dd7c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c6073e7ab28ad3754ceb0bffd27f08650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7cdca917d27568e8678fe6ed35f92e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6a4630e4f99554d88f7ba7728de44f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f796ca66ee86b7c9a9ce387aff096dbf653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7ba4fdffe9b58b5afc2447a1665282654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5645086f694b5089415664a6911f3a48655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c621a4bedbd82763605f560d8d155aa4656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef62db1f2a754ef4c5899cce5248065657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc5e43d457a7ba4ff00875c783d7556658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9eb6385bd116589dbebedbc74d3fc07659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35d332a3ef970d122b91a91ccba5de6660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e592d7c542825700c15f253470916db4661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cb9df92b11f25a60c450f41c2f4066662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269216f36d51b3d024060006cc7b472b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77025b31b886575c0f751e6aea1996f3664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c338880a67160020500f87c12a46a9665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ca4dfcc4223d47a3fa091bf9347a22666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33839831cb24254c3e2aa770fcaab1b7667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f445cf8da558f2f244c02b862cea7a78668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c24ceb16736220e89d75088529b37d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae6fcf0f623b525c8af3c516859b612670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c456af7a9433f7135f05a9558ca728f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf3e7a34ac4952d019cef980ec0f936672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71de09c6a855967202743a5c5891bbb4673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bf901d6be3b8a23d19f19ad9c0a03b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34abbf2b688922b06196dca46355e563675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba179f34f0dbba3d79b286bc1f6ca561676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3080cdd4bda42f92325d4101212fcbcc677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4990a9517cada54b5fb60c79bb1c54e2678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a919b0115c961d5ce67b5be3238683679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd5984e3294e78ae7c4498eb349cb15680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb162fbbbddc8e8bd270da02ee7b28e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276b24734650e465c94dba7b15d3dbd6682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dcd1ce7f5ee5fc41bf1229f7e6174d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46f50e32e42e75a0404b0cb10efa5b2684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c4cd5b223712a3a65566f999abd18a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c25edafd684cf338e849d53a2c51b1686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70144d1ae12af8afe31c052bb9076309687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa8b1dbe4763f4b881ba8e959a25589688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8cbaf324753c79a97ddb95fcec82cf689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ad5c9f921f12d8e232f7485af984e2690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40922712acff25a1bd8018f53ce27239691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0329eec7193bb72876396fda0ea39b05692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d448845ffb955122f6791c17f839ef02693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819d116f5073edeb4a1a91bcb92139ab694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c063e422bc258a9b9ec2c75adf590f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7559f6d2386adf33e16588d25dde9d41696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22253f97fb3514e2c4021881fe1e8292697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534ce1ae610786894584156c00c2a0b4698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666cc85b6191cf504e89a589f89ca9b8699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c338f3f554c972b9f361950c8e7ce480700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e62d872899400e0b64704bb20834a54701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a93080dc474c64f385ee283c6afe24702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4074bb4a8663b9c709189da4f6b941703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54220130cf288ecb548a13367d6b1a4704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee80c5471a5c35a60e8f52417ddd5e0705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a0c03775b434fd0d4ffed93e9eb716706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5073f7d223505b1c1561a95bbd7b293707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92914b7fdf40c04ee1e926fc89701f5708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc46a776dbb369bbe7e754812dcc315709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5203bf34a0184d405684e6f108d3f35c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39af67560b453aa411d8392d5b247926711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca37db77495beb425d7bc00c7c24792712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81b0c07617568f51a6d108637205f97713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462a618f5083c8928ba4a639454afb5a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f388ab9c62df14c8e3bd34ca9274931715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6dee12f33c1207be7aa5c2c0093d70716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5f97d5556580686db29422fb2edc6a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde2b0f4f49307d37dd3fb4981d50d31718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697c4fb762f2205e8d58cadd103b1140719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da9079e1d51ba5c8df1abb8ddb87d2a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb9758c5431d176321a2aba9e1b02bf721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e351feb0d1c4dd820f7f68c88f07f6722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c2f5644a5a45ecdd9c4f16906aac4f723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f92597255e9b25bcf3aa18055ced9db724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfffb5697bd23e92f8eabeeb9e68058725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5a41f993ba92832fe972c5b79936fc726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ae87f7f30f20a4e85dcdaa3a8ed725727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03bdb06b660da063596d2750526015b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf455cd2a96570747f187bb9baa81ce729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44063cd6603aeb1ebfc9199d75da7ba6730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465c87b058ae8e70afc3b5b6317a5db6731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af720dd2966e3312cb425e78f4b580a6732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed00cbdde34a9f80e60de845f135099733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b73538e50860f2a24e847a9e141d5be734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c5c8a46f90b8670468f53d2d24d946735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941b7afb7221195669c9c8a0b6fc2f89736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa721029666e495d2692346b56b4568737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaa275eba096048675d702b9b67edaa738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941815f4f43b908992298b7c9a1bbccc739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb1c3728da24be1ef5bb478fb3396eb740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f879854da523ccbfa4dfe6fcab6bd586741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3a625676d8a55800215cba0a095f0f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc75d646038035339c644d76d1f48f2d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319e130d8389e0f166538366fde56a50744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0d76a4f7366683e276e44fa829c294745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b273d12384653ac59b8d42ece0474f34746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e43f14e6f58865995669ccdf2af00f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdca238561c7d9944a118c4733b04938748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12e63a249950b79fa235968be3d6bcc749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af3484380b8709ad4bcb35a2b79df0b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898a7b5b1f9da4c719404b1914a39f00751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7991c0ab1d546b4fc125248151bbdd16752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2801d560fa3ddf8aa6fc23129297f91c753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14565a9cc72bd8697026c21866dc1963754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b673b366a6d9faa22cb0f30edb9d7c755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ea15f63f88706e6054da6b0cc0a609756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0147c2c2221831d42421d5d0ab17797757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bdc78344a9b48e930eeaa5a60e646e758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3abb8b423b9ba045940b1c6534be84759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9e927151e01e875fad8715e2fd9c841.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26113e734b5eef3441d63864a662c1662.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb3b5cf28bbd646768db824d5ffa2523.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632a23ad3ceb0551aac4d60d9000a4b64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900524288b84481cc028742cb31871285.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8573f8542139835c0a5bd7990fa65886.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fec0e78344340d84e847779473e8147.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdbcf864fbf2517abc15f054504c7678.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689d78b3003b8abffc16aebd4b6377ca9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4564b65e1df4a87911ee38364543687010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c0ddea16f49423ec12094ef1e31cf311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e4da242642d759023d4e79b747208512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccb765be0297dd4ee1cf813bda6a7b913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7566625454a52004de5ab99317aa6f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc294d0aa0489aced1a8389dce54a9515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88923f64e98fa151309c5e3efcc79f7d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59b49edfed28c2e050841aafbb8aa2317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd8caa61da4f0801a49d35ee9e4296418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3e8474feaeea054fd7b3523382d2f219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12e22f2aab279195b44c31e48fdac9620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4ce6ff5a1737bddb5c052512c6449621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e0dfd229a7e99609de9ab3ba9b23de22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3143c1b14dc04014302e25870daa66cb23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9467d568a2d38b9a995006346c4ab124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7bddc1fe122b02ab2c5947506f3dda25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a518c0034a72d1c85c3c957e934cdeda26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40fadab495bf2f3753d3634006bce5527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5045740e894b08d5e15ecd082c3ccdec28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cf80527ba51c9e58cb76a0452b2b9d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb6b8372a91624ac391611b929c0ebd30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d8cb189cf46f8edd5169d71840653031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2944f20149641c544cc087b17da2f632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3b606431e0e9b491f8e5130448a19333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646ce3c2566b61294409ea3d51a6a9cc34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903b55e9a885a94e8bfedb379539482335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e33cfe7ab915b710f1d8993b23247136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba57db6288a069229e4f69cf155700937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c7486863c5627b661b925629b2435538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1265be55fcebe269976e3219a97beb3439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cf62ed19d2caf93ee3f5937e0da31c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a6c89b4c6979b0ac07657ddac6c93941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918b86c0b9a039083e3301e69883562342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb4fbf80c2c6c5ea962bf6d95d963da43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b5a1e5c6e28139d347ce903437248244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f015e4dbe25fcc5a4859958a664eec3245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6694c53bf8a99c4a34086e82a02879f646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8832dc61719b71954f675a2ec36bfd5547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8980122ecb341cecfc7c332b2cf263848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2585092efe831f1aa7060edb7401dfc49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d695821b1749a3ef2d08e52aa9f2151450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2878d10263280baf196c835878efd16a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749c8ec9335ae2e87a0c5f4a6949fdf952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc089a1bf3364e2a440fbb85afbf2f6353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195aca27673089f454e8c969242c2d9954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f237eef5e9bb990a754cb08b6bbf8d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37983ca8a07dd4e6ef0e90fa36c670fa56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d1fd57e021a62a407db19d141de12d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f085c2c50e0bf26318970c255cf1bf7f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ff4c072fb6d7667dc50bfd1ec032c459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b4a4612bbfb6b1e04c9f1a26a53a5960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdfae82b68d2409df38369c52ba28ff61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd77bcaf6f97741c32627b0647e6d1362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f4473a2e5baeb10e7e9d1f80fac18a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c355bd6a664a0006cb5327379a1b80764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6292ce28eabe3ebd6c138a404cb00e9b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2eede2a79f05205381ee0aba15893d466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c8b01f01ce32280566bf9b61473be567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fec66c42e5db5af3a6f0d018790921d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c3b12ec5d095b31575a7d02b3105d369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a03b5b14fb53958e6614ba47a30d44170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2f468f2d7c42af53e52300b3306bb371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9e0bcd7e7a7e0bba926cf616bee79972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5aad7c4e54d6a5bedd0e44533096e4673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92021a57f55691b1950ca31f8312b1cd74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a885686febd8e9a79f83386c989afad675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f8045761a2cf09089208fe7592f6b876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911bb01178156e4e2832a4d4a73f2ee477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c4a9499dbebd277d9828be388a055678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a805238f2593eaec7d8426c2f1e8dfe679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75b79ecd011cde521cb487c7025596f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a1c309c33fed6b38b0fbc31c68252081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343cd303ecb7187aece804b0400b1b0c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74345aa520315ee8af6624347d7a32b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a23762af617037eea7c9e1d4ff2c4584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75257b2f7d15afabed224f0a5cd8c9b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183e5763d965c253218c0293375665db86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181a16d391a0d9936dca944bb7671ce887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71d3e2d565f6d2792a1b024945ea95288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d282f3329e7baf4e346287fd09bef6d789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf91740361f064b7904337f662ef09790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b15e8e57964db5ce8557d523c88544491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc0933602177ab9ef15c0a4d36368f892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f4f427f4f0e53c6380b2df897c661593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d254fb255b48fccefa6e803af4d76594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43fb66ebe915986e4a2c344d5ebe49795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb564cfa8e4c41583defe7ca00624af96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751844f55f1db3445831fa07e0d04e2e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb661d76a17cef85f744fd9109d6aa098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963691ece5f55b1739d7f1ffb326618a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c90b26fcaf63af630a3a826c33427f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ab398d4cbb0771a27bff33320c81c6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7332a866f61396a581be34768cf7f032102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0e8583aba7c2821f13278f9d168ca2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0004e796d1ed9005c1c2c7406c28becf104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bc61aae168d446192086e83aeb5414105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15996144fd0b09ac152414a2769b98b0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982a6204eb8b2cf1da357a5a33435e23107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68eab39d2b829aad53700c57416d6ce0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c8b8b8567d4564efa166a984a7789d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897cff844f2d392cdc648dbcd9ee5208110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43c54fcacf56a82c6126af32ec17e8d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc9915beaf9653cd8e4ff4097fbd253112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0172e918f64607da9cec8644a6fe30e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352441cff77675aa65c83277b9cc2453114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38aefce1982ce5fe60cf79d9ee824d85115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c212109f16dfa7ecc03dfa2bb8e9a69116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecb05979c0e5fba19012ce04805b87e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91014e4a70c5517fffcb1a59c276d377118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8b73b2f03864b4ded533144aa06838119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b71805420f5fef509a64e92301845a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644cf29121aaa0f700704eb3a0450763121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526f602c9045bac9567d3acabb44817e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a2df27c727578b7c74b63e97305f47123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a7e14f5ee71d48536c98600729f636124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc50d9f7f054ab7cea730c041f04015125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670ff26e09adc4c694655ec205f42586126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73038b3ad7461aa3d7400b6fc08eb1c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b751cdb5c8b013a4d2fc1f9f3d264b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0952a92aa00d2f283ebe4ae397fc6eff129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cf868f47f178f82ae0e7f6d6f4f661130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ba14b44c10dfbe485f88f442b03f3b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121623fdd035712e1b9074618dc650f8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f93bcbb6fe4734dbd6548468aa3b76a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47dcb2e6dd4dd852bc6ceadc5419c58134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551c22cce0be905c5138e678298ac1b4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a39a9d19247b4b5d87467bb41b7530136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e561ee212fcac822c1ead90b0ba4121b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9d2caddc1e2dbe5c8497d94a105aed138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d946702f17823fb4cdf9c131753f45cb139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd76607099a53806d17442170afc4b98140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e8281ad6833cf734b3eccb05909c3d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9883ae6069232f57fe9d44a72d0589142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cad7d5646eae9f9d7974e1ed76249d6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889f50bf667d72585e0348dd78c847a6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151322bb80ef96508ddd4f5b7c9ecd37145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bf417ab9165777153e8d1d1606743e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e85b03d3502abc1516f56e25bdf8cd147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197dfb7ec871a096330f74e2f4aaa40c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f620a3e56da43afe53385b93d0ab2727149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc85e82323a749bc1807947bd8ab9aa8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0076b923b789a3cdd7692ca96523daa151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e818664cc87c5e9417fdcfdb87b93814152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5145d84006f9cc7ffc9c271d35c68816153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1548b3e664f2be89be8d89adcb9c118c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd19ac721b54dd7c4c2920d31272cc8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30509ca2c7b620023be7db05b95d133a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0986a0a36ef77ed396f3800f9dd32b6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9eb8b8fcedd6b39d06078c391abc71a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8661b261f503d28f1e70aeb3c3e9f38159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad2d298dc207b83852c12d675ceafc2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7760e8b1cd5b1242235f7dc0410e8bdd161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e0e261056539ff80450a6f946d3d91162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0e272c297c792ee35fef0b50aad3b4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67bb5788f6d253a69906f10d849ed20164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d4424a3febe69e2272dae89410787d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1ce0eb319147b6282cf982908ac2dd166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480a04ff20cdbd4d4ab05371fce3b43c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23234d40517e3d4b1a83051007616a8f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b8919cf492fd78d507d55df8e31d6b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cc8e858d2eea616c5b3941fbc10b6d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1fb70d95ba2c2dcae31e818918c7ed171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0c13eed4add270ee54ba63700b27cf172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a25b59e4bcfb45d00d7664844bf2f15173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f303ac9119392d53e967a24f3fedd41b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a910fb2b7d7a5e27840359674e1f1ab3175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f8e042d4eb028c8fcde93b47e64f23176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcc3225dd070fd6eb65c54c82592793177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6b0b8f9e187798ea1f5fce37137104178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518a9bb366c3e920aaae05511fa0073f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e4bc38a1abd22276d2f5b67555e237180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f085e11fc7cc4ecb926601948ade80e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4903a82dc570463b782e58ce93c718182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2ecd0ba4db62c4a8dfeec2826d6326183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8a30b573dfa8af1b908e7b95935c2b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6b001147e7eec407734eada408efc7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242af1b0414e53847469be7a5a7803e3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8377b001460164fb5244b88541d1701c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbab1fd6031725750bae0c235b2c480188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dad509df8fdea11694d264a67ebe63189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829105d85cc4529f8f4c134c023fb7ef190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df047ccede3e403cba6064ad49fbc24a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a2c3385702ea9fe5f8b073f4e3056e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd19484d4e9936afb85324c0cd51c49c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5efb4ceaced09a7c64318c3cca3c6f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7804ff428df363c332da278b01263e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2de522c9eab1b2849c71b8ea33c3546196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54788f6749a0dfd1808e541ad9840f70197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2253424b215715648b28e033c17b071a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dde98e53b15810804a82db2d82f6c8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf14e433011d473e5d9e7b18bc3dce0200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0993175718615e2ae5d568da2078d3a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bc0219d990068d664b07f857c18e78202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ced01f88b61c32dbd5d53f1da77bc6e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180fcde900ca660831a11fcfb33d06f1204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4430a3c934447941e6d7dd11ab8fa760205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c4bdeced8c3fa4392b12bbf59db8ea206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cccba0d04b05c27dc3828216015db39207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fcf641018d9a125ea5c8c1151d6cf3208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f314d465d8975bd5937403c314a2da2209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7833d0fd404bee0704b632cfaf1e31210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7848026bea335ffa57c5e178a45cfeed211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451fe9e5eea0b1fc4d276f95aa461107212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4d134cda94032b6f34bcbe18be1523213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5769cb9b9d6171a2a2990c5119988ca0214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65edf1630680101dcda6f80f0ef592d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7fcc92214753fd3bf78eece11fec22216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01369b4b867baf0eeacf8c950d80cfe6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed15087ce4cde11181f0662e5d7c72f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa1bd5d399188ce4afcb918989c9476219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3a697e1e1429e938c368a2f50826cf220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09cdd64534549a601f8ec714c41c49c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e204dc4e4979a6f96f9017196b17f28222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc71d5a2064aa514094409b57b075bf223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dd82913925cb661faed47059af82b9224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981cf1dcb6e8171c6b4a289bb1d4942e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c264841d01dcdb4694a839d7f6bf2469226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba50252f3532de5e2664cdaea8a7a8b7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73175f5632600b9530fdf025132f83f3228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabaaf4932d5145fbd0384ac94f3cd8a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a8e54f430538d02c5fb39289faab31230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a6c6f8b46b5f6258e6a03bb2a21bde231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c85beec31b212cd65ba495fdaeadd7b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de90515139693e497a36f0dbf9b62de233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3fa686cd25d6792f73de503188d4aa234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddaf6193de8b669bf3c84773670cf28a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bdba1b2f99d833d4ea9a09cd2b9da9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8367c65d4faaaa4798310e95c5b901237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c19b2a00b7367707b86c60d6e6d419238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8ca0b6584c121bd19bf5394931cd48239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4681433dae81662d06c41cded4105a2240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9c05295ced23f7e12dd5de7b912320241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0091672113c7fbaaa16108b38a4d98242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6001dd2b763a13d7e0db6bee1bef99243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68358765a49b01bb245fc481941b7f9b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdac476a7f8a063ab3edf1b71457537e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d79d2109401714314736249a65b813246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93a795d23b8338819d8ecf136aadd49247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b92c43a9d54dac6f947800d3c515a98248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1986cab413834d108bf1ef2e45665a2f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14087a4608e35e64d04b80ed0d8c78c8250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d1961f127a2c7122712f041a542266251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd919b05e56274034548c857665e2db252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8fc669104603498b2e63e7b33ec58a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d5e8e736c0c587f7ec23b0485da3df254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1914bd1c317eb1e0f83aa49061514b16255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1da07a99846fda5f704e6ee0c3cf62256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8159b654bb18303289e0ec77c14a4631257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e082fd6bedde4f87ee42ca16a99ff770258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd48a96f67ee10bfc67f8cd806e90d8259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a609b63fb7ab65f1649e0486634f3c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93e2fe80619cf27615115cbedde37a6261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d959344267000adc9ad54bdf234d9cd5262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9ed52b11e626fe8984fd0353e7dd25263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3141c5d1d433fd2d93f2bb1e5eb5cb89264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7256115835e916e1b8c4e700b0f4234265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac9b0521af710c04347529c16e84531266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0153a0db7aa0a96aa913778a5c5f924267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a6242d7d4db999a171c2e6bb4dbd7e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e21446b1669d79b11d93fb3c10ab92269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10721c032b6074b73be7384a39f8de4c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890ebfed6ca306d4932f443e597b8640271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235a79b6f1ff6c588a7b2b6a8ed94b99272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20ae0e7ffc6272638ab3f2e6363de26273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadc1bc5d6008f80328706cd31b4029e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637034d1c5f1abb762a4bee6c9d67cd7275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb72fa079823863a37e6e21984856f6276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd339b89521bf27e1784a05b62a48f38277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ec696557090f79adc07d75344a4786278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176ad5a1c1f59ce2e61864d486d2761b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254a4bc9ef00085f2f3d40047e5b854c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bc5de1eef5f495575a8b5f94b671b2281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f407c43201a96ffcf49af9fd7a4125e5282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e914aea929c99431ab36d054cfb696283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ef300cea182f66d044e354bfa1bd5c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff62a2e4f2278bc06b399581bc3abb44285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1eaf0f149d9dca6963b14188e31449286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a961568a0a1aebd2155f463e687d94d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428ef196a964d00a19842b9d49432798288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936719f2b320748e9467560807400ad3289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec7e7d8f723934960ca5f97b0e34255290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bebb3e7754f7ca778356f244388cc10291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c0e39dc0fdae373c1f7110be06bae5292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febb9b85d62d1f98487215c540adfe8e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9346272a6daaae8f2c364cdfe78185d5294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5fba13a3cb4b89658064142543dadf295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdedb5baaa0cd3b25a2d3bd6b5799399296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66293e740a9c1154d61aefaafa6cc174297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c529f22bd6d9756c60d60d4093d8f2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944f05cc254dbc36b61f4f94ffc0f6f2299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04afb7a5363cb3ab50d65389b5f62140300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0e22e675d786d630a01696590da068301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e730ab7eaf38a6ec5755f4374c7cfa17302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48aaa532811a05c68f47dff8fd80797303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1fc58e08a0ff774cdad4f586bdbad6304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447c477ddd51a13e012f806e2332c1bb305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e6f020639ce216f6142e76d99b370c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463f1bc88c355dded45f84d7feaa7660307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4f295db786ea74d57b86b672a99664308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89035efabfe4f88d8e877ff966500429309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825f399871e01b4b3177e1f53e0de999310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44810245605c7582b888786be2f2cafa311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d19e900def22fa1b6b8366748d5271312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfec8f7a48630e9e7dce004f252a3e2313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c568aee05ca123ffdd9c1350893a07314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d0a4685595e2cb57fb45cc2f0cf441315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff85603b3af582f5cd768d8d9811463316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b314d04e6854fd425a526270067efaf1317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fc9cc1ca3707f73d58ca140ee152d6318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1802eb9f94c771775f3e31f51285f04319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8112440f7123b083b3a40156aaa2654c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eddad7967f2679e45a8314ed1237847321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de14c1fdd8224821bca49dea513d30d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a1cd021f08bdd574078f611f069f8b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc8b64069efaeb46c2363ede7af6f0e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373cab15db15fba65f73d0583e02f3b8325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ef591d5e67a376125a93b21ccb3f11326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3248251341319d43e5d35c8e4aa19a2327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1f5b9fc799930bb2dcaf695d54b00c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e78c955ed11030dc1ad1eb3aba014a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e33a408a23e8b26fe9356bc7c8b246330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b609b275bac187e613b95904f5224352331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9148103be3ba1e6112c8ce5827606bbc332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534b844b55b687dbff8f9f44f7bb10c7333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cdb176eccef880270347cb0bb30016334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546d719d8c7d116aa6548baf6d9e81f9335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb042715c48be44fdbf278b27497934336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b786f3d1c4fe4f6c45b2396e0f050d92337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a56bcee6d3db925026d9f2e82f632e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac12df63d32ca547b0ee4a54fe8096a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eee09fcdf2b248075243db2ec560f81340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a437d8f47255488821ef043272eba6341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a680d8e9ce2dbe2d210de726969b4a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b452698530d99f685287f38ce6c41a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63abfab4a5553989254810a7bcae9829344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ab9da826cd82cd68a34eea22cb385f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbc7d42e0295cd9895609979b279079346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd283c1d1a3e889f4383fbdf6c49992347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe247f2fa66390c753b214feb2704fc348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d79afe756eb51ebd205fa0cb057fff9349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b584418d6499bea76394085bf0c0584350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af59d368de48d5c76a22f65e9bcdb0e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c53aae86662e4f1219d41526a3abeb352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cab7d83a5d8059eac5f70e61132d04b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3077b79351172c51ef80a286c1d361f4354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58393176ac26106c6a7261e9d23ca534355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365ebccb59793daa6f7903fd2db2eff8356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836d57ac23c2cfbdebcd5ffd30bba19e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146239dad6cff49b3bc59c1313a185fa358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b18bdecb4d65883d0404f246a5ccad359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5c6e054ffb291b2b424cfeb6e5e82d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839279a02e8bfc95d66a0ad9976b74da361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa8f1c44db4dcb1c0a6b0f7b620550a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4ba59aa3d5af0bc5d29ce2d6af05ee363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7aac6ce025ad0d6f342bca6cd39fcd3364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b207b808fe768b213c46953e43600d3f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd836e39bf5e0f0ce8d6091a7b682b2366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cabd8c0ce27bb0e345377c4879154c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a8f6732b5cdf913611961a10f95ca6368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1583c6ffbd4aaf708abacd2937d0cb41369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499098e448fe45b9da2a55f776199b1d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f459bdc4eb6e1134a1ae83051ba2946371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a019e08e15ded073d9ee01c80ff1749e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef13caa97da0212ec2e99790f278718373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1601b45b58cf83a011148bdf164fec374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b0c322beee271bdd912e5189b19452375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046a334574fda2179bab25d5d7a697f7376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af43a219ee017a753b348cd5085723e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b501a7cafaa329c4174bead38800149378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3699cb1b9fb0c085b68320e1186873379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9cf84657cea582bd46f5d854783f86380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f630c178562dd11fb9ea29ccb604ca60381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da43127f131ae1a07883c034b2207d4f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02df9994f0a9d8ce56010cc9ac5a45f8383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f61b76dbc456b0b0ebba2ad189ab640384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ba889ac769e580e21e692fc9babffa385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58b0b55349cd424bb74b324cc3ac51b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a98cb82e208ed5e93d0efda2306927a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf1920cb22d10a6a8dcbeedd4eae26d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c541749727e32badc4f507f3653bee1e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd71e6da06dcbb622f739612802521e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a931e903c4f3a551747fbea26421a548391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bd835ae3f625076e63efcb6f6a2253392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc86a8a48cf47321afcbd530f8d26843393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b64d4e29a1d318622aa2a07669b5455394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def4bd2a10cc5f2ca4b03fb9eb91e79d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca858856f1cd23ffd2638cc11b6af1d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa40bc19d07e97bcf815426fe0c1b6ca397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25737a91e6127b70f48ce52cee64d3c6398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bbf5567f9620f8016e7a5df788ceb5399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6136a608745be695d674e44c0bab081d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274d2632ee1895ef06442a0c9b539a0c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9897610047bffcac1c56d131d0d7b47402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79beddb8783769067bfe06cde0e1f77b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77e95f812934d0a3528e97573b125cd404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7778c21758ef0f21f0b77a091c49c236405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046223b29aded73206f150021d56f1e5406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6712de05ca0da461dc37627a025fc0c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f25ebe2f610ba2ebdef3a6aec198ba2408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582baddc06b3156e033df3d43b9a2cd3409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5b68d64db6a8025c6968e5f3cff1a8410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a121a28c9216cba00de76cb5dbcf2fe8411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8596f5e1f7901352ccc8a7eb51d803f6412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6747f1c9fd46184774a35c6ef92122b1413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3adb16ab67e2319f790d28bbc14d31f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efa17c0eeb7da5fe2c0495b1ec00d52415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bca62835d70ed3bb94dd131da6674f3416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddfb6d16c07af7a6f485eda9a36710a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c740ce60dec20bf8db1463a992a757e9418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf6388a42334ce1f69f4838fa6d6326419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f74ff56457c29979d5656af2836bbc3420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281a3bccbc66bd340562a4cdc9d0129d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8e86a72fdfb25c058926109f72a248422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07168040fc97b44b46aded56eecbc724423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5241b108bc3c11f9eae9512558ec005b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc157e3c68f7a35aadf7e4423d90055425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe094f9b2d2213d985bf2591561f9cd426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eff9c2fc04175fbdc5ca80b2cd7c161427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41e97258501ef172f08289c83ef184b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8439f6352f627e0ffbad1a8e9576439429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c67cab53757712029faa32defdcb14430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb92746b6737d318095d04c030c34298431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4321ed97bcff25e95958fc57b93cebd5432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca761c7bd488c6370c0ae2c2f2ac48d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467ab49908c44f68eea1d28411e4a424434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb5432f782d9970f3992a1c4bf3aed5435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b78c74e2b2b2bf65c1d28345e777ba436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0ee7a67041444bc6736e154ce4cd71437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca12975046bb99ce37b0c14fccde993438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5bb44cc8904b1784c1b0f782e5bd22439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04248452a6aca81b2dff49852029adbc440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a8d69ac470547cb5167c5b4e63cf16441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77f3b134002e603d52f7cd484f9e4bf442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b25d58e5e5154ba616feabe8a32b0b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b9fae223090a90bad1329faef69e99444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f1e2c77e0e0ab3781c890626e61f7e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a302aeaf1b070e2bbb0969c546331abc446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01eed554f1e6eebd1fdc05bfc40704e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127c88c802ccc2bddf494d182c8bd91a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f740fd32db83de7fc9e2789aadd94a91449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54cb198cc7fe15dfa9b0739961bdcec450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abcefc7d084610ec892b83cf3eaebd5451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04091aa372c6b8caa6b66e6ecb6ac3d3452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0aca5a93841c155ee30c9a7d8b6a8a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150d50bc47c9052c52f00b880e45ed43454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94340a05139a561bb10ccf1b6ae81c4455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878a33cc3efe93884c98e48710384d1c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22672b5cf80636db6d0662878a0b713457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5787849bead1f007242af871e914391458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fa8992a333f5e9595b27168a36a344459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8597e47b89aa07b899a233c9d342660a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62af70f7a803b8ca6bd080c058a3a2b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be7ae4feaa898644fb90a90be609179462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051fac2ede8218217fd54a18be1fec8e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af16ecdfa1a5e1531bb6acc13233af5464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeca903a872810f502feed19a6996b6a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b0db8e7f41d2ac6e91ee17ee728783466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634559a7c3f3c34976db4504fcfa1af0467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddf8301f6ffda7c44436aca3820a44c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d226891ced81e2f3ccd5af82fafc6639469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa8a336225ea083af76c138468268af470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257b4f453eb2baba02dff4172ad3941b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd7cfabcbf85dd4a474b256e13cfe83472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b7aecfaf45a23ef3896df132db12b8473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc07badb395e6bae0dab68bd10a65cb9474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87df881e1e3b00e43be798e78c76dab475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6b192e218382d68d35145d5087ac69476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543f12382cca03e9b25a0fa2a3514687477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b88e03e2ad51f1a09735a6519eeb8a6478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db07b360de882778fa3daefc604addac479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb40ae73159e5b145e12a56e78d264e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa69dc0d48e44b2ee588ecf78e523afc481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226f3c866caa7a76f15b1f30be2dd394482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9c64664675c0c7855df85139282ab0483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6fe59a9015cb7d60f6277ebbcc8a78484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41e836a79bea4f2f38d4f9c814c8690485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef22006fc2e10e5d1c57637e4e77409486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3990a1fdb026497cd6be41ce02adf972487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de980c11eaac5b29cc5354cab08b06c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7ae43b726d09ab2557211d3628ae39489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c8b83f6e90b79276d49854ffc0d36b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49d3fcd4762f31ca6da62f596701db5491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc32b6aba2d2ae4969eecfe86ad76a9492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bb6243dc3b3979f3052030b5317a09493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43f96ee299625d024a12adba577dd66494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7ebbd209974213924c67a84d99295d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3598f37b643c8287c9a51742335fd4496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb45c6c920d10c51a52f2e29bf749068497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778c8aad937025fb5304c4a5ca106f5c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b512b1f8695f6b222438120a25762ec7499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33611542b61016304c2e857fcbd8cbcc500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69c053a40fe2462d2b6091d59ee4624501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a17efec8162573d0e80b968c30a222502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ac39a3624aacaf37eda6033c6f4906503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f94ecb3276a94ea61f62c568e1bb3de504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cdeac3f71cafac9837bf8a676438b5505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75fdd09095f59cdea14daff5c8d6589506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3ec2ffdb4d0087221717d5a58e1e3b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e08d7911032fd2a0d75c866c4a5214508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885e244b24c718f8db81733ee9debdf1509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d267f1f9334003d4e7655ab807208a5510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30044e3f0759c3ace192caa99637d98511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d930238816f2b9f6eeafe55852a49201512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751a63aff5e90ad5b0505ac5788256f1513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2032ba0bf2bde1a0f5a954ca9810bdc514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fc86345b14703f4d80274f4bb765ac515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36238f38665720abeeda1ebe532ea26a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8aab5fb72760c882a64bd34ef9d2d0517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113d1d238bc3eb64fd7171e90e3ad759518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d65205d90f78095b545a3660cc319e8519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63b0b08b9824a3e780b9b186f4f2b43520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8bdfc5ae85371ecb6e0eb67b070436521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01799619aebe0e094d5eb5e8cfda49d5522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b116b3736c69a3345de80f7a8265b5523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250fb54d30edd84caa6e2abd761573f2524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262d3ba414244faffa5580b01574ac39525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744c806e4648113a90cecd1832fa5dfa526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2837bf59beae5ad765fae011ad07748b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed84c19a58e422f085d3a3ce005237f9528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef91be03535c951cf5bd6f2418b6ad2529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7912765589aa821b805ca4ab8a5440530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73156fbc640c9849ba16a026ae2054c8531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0755fcf71ed22e0796bc5ca93c9f565532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce649e769c570da676f6478ec9145928533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f36c5fa49d7574457b44eb19c3f830534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221bdf613b611c75fdcda11106f37226535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5485cffe8d6bcfdaaef832783af4b139536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8fb61bd280f38c3cb0581b12a94c84537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9d7632ff5e6f0f95aaf8b38dc5ce80538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f259d6d6f4be5454f844dd99751176d0539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f23dcddd07dbf88aaac36995c5a261540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b94a9a0c5829913686dd0a128137a14541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013e8bdc9964518c505545c6e431f6c8542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7766ce63e6c8b361524cd3fe96f750543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b679a503802f40de9b3fa3a5b99b08f5544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d878e776b2e501572f99867e52e15d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c394ed62ce97766f0f81d6c6766751546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23df72a5ad7e1a6ed2909617bd1f8b9a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3cf6b764af2416f28199b385aa44c0548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500bbe122145a62ed46069265ca59b95549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff0a329943bc2706d593851b8a92348550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c25f8209bea3428b377f4f95b5ca652551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a87db38d9f6998aa3c65d42b73730a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a900bc6f51848e1574a1d9a53b1b6b55553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafdfea92c7b55cb52db8220e728575c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fb080eafe8d901a8568ab20c7c0fd6555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711e740c8322d72f581cb8aeab77b4a7556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeec1d66529ff222adc9353804ee5c0e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82cb31ffcec852980b39ac1b7e19047558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5eb85434f92ee82e96f990b4661484a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea20255ed3e1b7df12fa2efcd1b8212560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a702fd15bcf8a6c7955fe3077c7022561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a76a14f2ea2675f10b460f485f9fb5562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd89daa9ad23a452fd5e993e997f963563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417c46c6ecad59d9fe0fb4d30e6b00e8564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1adba94296ea33b9dac1f2cb72968a6565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7c0049ab5c88a11f9975e3069b269c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa12de1d28042009b3f8af5a295d50d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626b1a6b2c3feb09491cfc242d1e4a14568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fddb487e5de4598b23b147dea4f1ac569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dc618c26ba3a1587b493c901c9d808570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899b0b98d3e98530b612466c171a1c83571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784e9a867a99199230a91aed7a3a7864572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4f19dddc4579160cbcb4804a7a5d37573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54a9b77b7dff0ed364064209820b024574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0afb52ad900e44b4699b5165e000138575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfc5fa80b64c7663f0837cc65940d38576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7207806e6a80f0bab94577639d5510fb577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ffe770acca77d2f3db4aeccadcb991578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1371c8c77e8dbe06f17b2b9b1c335d26579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7f5339a37d835dd4f6dfdb37296b6c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8dad76982c1baa79ff282a43347bcf581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66faad793c475ac7ff90841231fc80d6582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21526948db35f81acf65f4c87301394583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38653fe5e6ba7892589d8bd40a7725b3584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a358c0e887ef31c0a3da055b6531fd9d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fce081eb0823723c23cf68acf4a7521586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d443137b365333ae8cd9aca48de7fa6b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481e89a2265198aedb7a25a58ebc5bb0588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebd2ec01213e6b5329b80e52be084a9589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef97c922e7fe69b7faf2c9d2af57162f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce26487b2d28d1001ef70039dcc6199591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868894642a1fcf547cf58f49a6214d8a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bbe7a581e2e8b8a52f9d448e2a53f9593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b89e3bd93781a1b28bdf7692f7e64b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0459e6312713d29c11b04d5af9e7248b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9ba3ae82305a6ef4d899844d2f02a6596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26e066d756e744f82c67e2847587903597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80651e9342f2dbfc7f5acf40f9cd31ae598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd1fd046a569b2909ce55a9c3c53c2e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0374d049f1320aa62a0d9bcae8e28b20600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755b65de6f51638ebdbfab8a6aba4488601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659c8b78988d491d4f902175e6ac7f6f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b56b97a6c55596b4475cb9f2e52655603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccf3d2e2e0108c2e9ecfea4440c786c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55479d89cb0348b8df33bb6cdffd388605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74920ad17c6055fc5602de536f50e8fe606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1b3a44d042f2ebfa4df1206cee8d26607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61c781c5732d0f8ef6ee2f24383cbdc608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c93f46b7f2b6f74fe555198f150645609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318eba116ddeeb4f7bfc25631b2b0b45610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1e3baee7928d6f457ca76da1d92757611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8976faaeb8eccf192f107a870e7b5aa612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cc1f4bd378b05fbefa3979665d5721613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f08e726a0095ed877424d1ca1da338614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e7b1c4ac2714be570f1046c8d749f0615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214db9d2da514a46aa124b0341c68f7d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fdc1989eea7aabb256f986ea810a0b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5785c3cfe1fb231c8e3c775d79522f3d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0a1517fa7c8ae13c625d2a5a99c1c2619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c613ef19e1e6d7a749f7d2ad54aa764620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e3ddd62f64b516611cf8056fcd9f2b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef79c9fc0aaeeb3ffef47f06c4fcd5f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e553cc9b8fe75e27c8305f2246874a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b746f7a36533b5ab89e8cc9fc10c6ff6624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a79c796a094a5e77ec5c34f10ec4009625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6a0b0d9f045cfac4421b5d2a3bd233626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05789abb952d02bb54077bbf153de869627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f9fcb05f225435e7def9a9240f6cbe628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff1dfe93658e03f0145fc313cc2394d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26621d606dc7c8966a9ae5d756c798f7630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6292114759efe1c023ebec8815dafb14631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4e88975eca5b1442e6081ec62853c0632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa682115b1e12a382d9537222048bd7633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfc36fc4bcb4652c7d1ca7eb1414231634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb007b7a69299512c90fa42f1e140b16635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9411724e8867071ea8f1249044492c78636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4871ba00b6d77ce244d3667ce701497637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f89a5a7fc576ac9e1507bb705cc014638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cab714c2a34aeeb24549641a604318639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffda0271d69cc2b844f8b56fffed5be1640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e9b5e5c3af1c42799dd3424481a6ab641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128018c557b25cda831ba995ce9e76b5642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89680d67eb6e6ed9973fa4fe3b6f1d5643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af001ec9415a10a76bf56a011c583dcb644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416b1385625957f22971049e33a44bc4645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027f0852e6f970c3ffd727ef2eafd269646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd41e93408f1cefb35bffece9a511fe647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59355e4f524246a3b411db628bf38455648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6754ef8acf0b50a484c490d098ed180f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7859f13eda0c5f0a70f71e3f6b9e177e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f24484e998f52fc4312a142ab8cf46651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107ff0bbf6d181a141f7c05e1e82aef8652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9fe87ef78b40b7c3fe8857ae6bf667653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9967fe9b7c7f2ee6877473f87fd4eb654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bc77a39385797d41273098a55aae87655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e79b3ff27b48b94b7baebfdcaaa991656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ad7260245ead4a35441e05ede419e9657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871c49a51318a56cb7e22d0ce16022ce658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478c31101d45d5003aefe89417b5c822659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325655f22fb87032989e0de3aca3d93a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35082d6d5ae591e4a7aff2937b307265661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f638aeed777be9992f1733a0b1fbce9f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a464c07f31b79c8817d2ec35708c85663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac6113b819ec8613bbfcbc7597d4634664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4f8465a01827ade69226c93a351fa1665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89325c9cf606389ac574c5fd6072d3cd666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c619bfe5e8105acb28a7a264bba5c9ee667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7290c3333d882737069eb4bdaa5d53be668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a2c9b7a27c11fc8dd780794538e6eb669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb4360281c2180f50d31d9da6dcf883670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174aa21db0a90fd9517ef8e40c78d9cd671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d28f36574f0ea45e75fa561a7408f5672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8bcdc3b6d791c4f58bf2bbd82cf58f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b8749da14389524ff98f230dd17a2f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b535e6713331ee5258901ff54b7e4ad675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ed175fa92661ac5c740b8dfd3e54fd676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c38b03e016b9f42f649718f82c0db3677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a620bd61bae1d5dcec63343c05d877f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03afb0845ab03bc0092e8dea86bece5679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddc7b6a3f6556468de07f638255141f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece6c41a9896feecac3402f177278026681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dc6abbba1f856d5e89654b7d11e35f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9174cb1430c9a3fc783bca2d6664f96683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5765ae7916da83654ccf8f526ebd6fa8684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcba1792f9473ff53ecc0859f3e5e502685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a24cfa1028db3632d97d4449201c9f2686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d84e4fa534b3637c9db3e2c0f925aa687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca728e08abf189a46ef076cdbe10a16688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd9e3c1ae87b505923cdd6201fbe45f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5207bf787567abafc15426a2323f83e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3498c438c5a9ad7fb626e696b9a4f4691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf1e21a71344f88d74264c383f29942692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a2ae07d58f7d0e7fda04686b59b37b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b425c330ca01be50c735401a1d2e108694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29022a8e90c8539d085136d7caeb74b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b7ccc3de75fe5968efacfa388465e5696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ef5ace4f753cbb6c4714fdf5aab508697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585f6e2b4714c3c77b49941c4545af80698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cfa607f676fde9eff47db100cba4a5699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e74cd431cac9378c677653c8fa667d6700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f98ac70e89f1c3526f935749c6b532701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bca6ed78bc89294bf6c30165540bc2702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da7b19af2148b93e66a79f2a6030a77703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6fd5b201e4da3c52106ceaa55f8298704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63683fe85bac136179e19e26d9991e76705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be93871de7e4376ca8b7c97816dd363f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7358151bd33d773221f21a66d428de4707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2701ab1c291d6e9bbea4c63eb970980708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9414df31c5a5dcfffbfe45673d1289709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1e0dee86eeb1d1ea6eb1c807e527a2710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28579bc3b22979f2d22b9cf9ea0826f9711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46bde466ad49b4bae97e792ee742d2b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26aa5a69053647efa1022dc8225286a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f947dc725fecf7a4130797430566644a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e62aa1befc854a07cb4cd4c1e237e4715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669b5969d84b64671c1c9bf1981020ee716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6280d9da29d28790e90db84d469d0c5717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951a5f75d3925414361c6df4be08061f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec18a8af18f8e3ba5163c1a5470bf2c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d247a5c1afeac287b0616d4eb6937b3b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d62f0380770164046e0ab0cd6f53295721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fd15bbbd60eb363bb1b6d322baf7c7722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95537ce859a34ee6d3ce682005af260723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e4ed3707ab572e10b5b45e4f85f121724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372acb41ae364db38ff6e4318c3694d5725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a46a35e2bd59bfdf0d24efc85e65909726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bb76df4fc17254958c97123018e3d0727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb0975bed705f92b28a68920602d944728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1ac22057b90a47c391489c16e51f3f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29de1c24a3f15b983193941b3e39c0f4730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b0803ded52ab78cc9cdeefeeeff991731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1340616167a552dbea7f88d87d76015732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d791af0904bbcd4f66a4511fc176020733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997eb3490445cb30a6701f297ed2609c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb34aed7d7a1666ccc2afe24d766fb1735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ab8ac0ddb91c229f4167bb6fa2b373736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85259378c400f7b2c96ceadb515329f2737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e779bb8d9c75c4712e8e04cd92d20ba8738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e77b4a24419617db7856dac5ba7699739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0317582258dd34610629a9c9f5b4c7a5740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071f956724cc528a08422bc5ef163ea2741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e70af8eede93ce650a5307fba2a88d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2243910f06646c9252f09114cb888eab743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458ed3d04047cc2321a4e130019cf64f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cce5a73fea48d1c8309ad82e0d7fc4d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f19965abf44b57b5e5195b8c77d78e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e50479c861265f459c5e3c692563c55747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456103e07e83af0414215558e49e577b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9628ae1d42fb29ec1b76dfb3c4bbf6aa749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1acfb53aad4f92223db02cf765fea21750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a6d6cb2e571915aa856caaddd5bbcd751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d332d698569f0a5e4addf5f5bb36c5a6752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6328715a5fdb368bd24484da4be6abd5753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3347271af935c498356d1dad08ed89754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc44b9f09c341a3bad6a640976f2b42755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14fcd55b1bb7a4c484637fb95519ca5756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84890c0bf42f2bb1228aeae83d16ea0c757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a035b6b15386a90ddbe5371726eda50758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8177da75a07b53cbe64752d6d1fbe94e759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>