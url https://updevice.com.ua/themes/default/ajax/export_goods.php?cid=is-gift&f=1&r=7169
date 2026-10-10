--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db86ef31293a0d9160044b6d64b7f3a11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c10ac3821e06f2dc4b359f18e56bdc2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c19b939d0974876cecb7ea1012cb143.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86331e8859b9fba96a4964658d928844.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a10174bd5e288a584524e4c3325c835.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caca5bb3e965cea17a1916d670d82f756.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c8163c176f1dc9b6805635cd989c437.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858c429cf3e47ff2b8ff2731b4c906828.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e3ba14ff1f94c9fa4dd7a4db4212ea9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e95e83bc5cdb744b89e5e7629447d6910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebf9b0726e1e68437dba2b5df82e92311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f61d9fa5b40c0b81d8164fa24e0b5b112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3ebb3f1f9856ef4deb0ebaf3a2c49c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fba056266e7a3fdc5ac7e39252ee0814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90eeedbdc1b22f7f285677339f739d6915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c372289dc8bd7630a0c802888c35f116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac430c39f6c0c82290e123dae4d650417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedcad6f6a488f726bd2e4176e27793b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74f054308ab5d69ff86dff36fc341b319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e732d302b8ef3914340bf0d43b89495420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11afb08f79e06de0b0cf70be46114c721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd63ddc3e6d2c13b9841652ca62f9e0222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bda31c2382ba34cc888d2a8466e5f6623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0491ebaf4fbfb712dfeb35f434e95624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b78d36935eebb6b464920721bab8da25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3ead35ff157c4e7539e20d11123a1726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c8e2c98316592a3f7438f73119389727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25b8c8dd69db975191d2d6d2f7e2bef28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020614f29e14127034187b45aa46118929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99abccb8a91eda366850401b1b1e32bd30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd05d4920ef6a3cfaf72ef49188babe731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2329bedf9d9e84f41714f42e2baa7132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1998b1bdc4057b7c84d5a4cf97b00b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51948ed7486795aa85909df6f9d4858134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e816cf7c176dbe88be5cae7229b0d14635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd83a35d0d06c2a170e3c76204935af36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db2be10646228e1d1ae40a13ee7216137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75895ff37247f7eb4fb78f3586aa365338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c987167d75e604adff5b3de96c55221039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09492fd6556a67bfae74bb7f525db90f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c489e4e5b93d4dda34049f6c7982de7f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8a42d985bf6e1a4b434c0961973fd742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d626627a2a5c2bd55e7af14b5467e7f243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33d7213030a8123e10885b08fb7e5c844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41171466a17a94e9d2da744b26b3d1f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900f6ba54fe5c8d2c20d81d4dfd914a646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f741c4801408ab752bd3a97f855de747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0191d26f5d9fa901016be301c91b8d948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dce51eaa6e4b28b80e1e5e3dbab80d649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8608e34b4d2839859a8fa0cba142f7c350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210ed0d0d2a6b9b68e7d0660c8b2766f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ce85eb44855d9824f47a545091607b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73566c5160335a11bd1a562110a452453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f917b3ef80bfa29ce5dbb087d264f1754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa5f7c127acef899f62618cfbb9b47055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918ffdb6747994f5f7d8431852eb6e8156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5523b1f9ce092b308fc7fb4b287f387c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd408990b93f901f8d70dea84e5419058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a4d9f1573ae33464237bf74a06649159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556df0e7796b87b65d1bf145472e961060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db23b21de291e0d98a5e7d5160ddd9361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a821b086727f500e92824b590aee4c2f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cf8a59fbbe94d0ae73552eaadb521463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15336cee214bcf932731068dd2852cc464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fb21504b28c3960bbb07fa907922b765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abf0f2b2ff8676eeeb195329f37ea1466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2740a7c8e31cb19d8a3d0a68629df25067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6867c03d466c4f5396588604a3a91d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bdfa758bed862466d78aac83fb291869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fb9064981ea35b9bf1d66fba9b760970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ac0df8ed56355a26eb3de5fbfb5c6771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3ca2a59d86ff3c1afc644c3ed71e6b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b55b4610e0e06bb32870cd6fbfb0ea473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb223cd8f881018a2cb818c6ca9741bd74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d3daeb7b81f004910c245a3d5b3bca75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800a7072e3f6309a64a93291f5e8c39776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f74f06d4eaba60f84798f805064e1977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1bc3aab9bdff7ae765a90603c8e72478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb3ba3e9f2841ffc70b0728496038ce79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77521f0e99311c94a23b15431df64b9680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093e41ebd6231909dd540d3d5e62705981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01f70a7c96763a4f561b0529c7e78ed82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a00ddc821186ded8a910771b905c3f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71564318a0ba1a675717768a2e9b6fb84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936aa4862087a87baa626897d390798785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ef7f22499bbdf8593bf8af2d6d64e286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e694930c7dba10a14e6f4ac34935e17287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17c484ca693e616472ccb114c2aa95888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09225404957311c165a2891ad44f173f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f42c83aa30c880bcc89893f4602a8d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ffe99b47908c0fa5d6380c2926e3df91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fa382262936610639a2c73f8af3aca92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368e216a3996379988180b4317b4458693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f36d8cdf5d22f43902f8220afa73e794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72674524c45dc39fe46374b1fd59f05695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e0430f82b8e31afc83e7ce8507c14896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fb48039df6107778c95fa44179930d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5fc46cae9a1aa1503d0300538a5b8c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca00da75b5c1834de89f25a8e9f59ce99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7930d30d9afe162084c47f40790fb93100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ed9c80d2f049478fa07dc0f8c47bad101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7863a471dc923bfac6977dc8071da5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d113d1f5d99517128eb0b19fd7a82881103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba62d2d58a5d5c9f05114e492b1fef5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292a729598bbfd91ad3ebd8e9821f9f9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c80f60b54687bb69533609d4c36b0f4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2635de51dd54ac01e76e4daf787f721107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafa09b401b8f567ed2eb1c4abda9297108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390061ed13701a7b80df150196ebc288109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9a9cc0128bfbbe83e426f69cd67493110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79681d09c05c3b0228e923ddba9c2d03111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33614d5b617a2f361784ee893b747e65112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc05cbcd3f9552f5bf2c3f4182746191113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50cd9533e53d586568ef293b03c5df1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac02c2546162af20a1c6f690b07ea743115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff18eb4708be8e8415cc4ef082c06f44116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a311ad0547e452875b5c2cc9dcaccc5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a9615222140d6572b8d73956c6ca84118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1851ed446410f37e16019d907bf707a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6928a91750d1b85850a6fb45f5348c64120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a868a4ddccbf14b5c2197108d32584b4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8913fa353648875a8cd4dae4375bad122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b4d7259116124f42e910298b4b8cfc123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3499d099afda7d39c15ddd615b23330b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc78b0b2e9b6a0875c879b32ffa15a8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafa32b1c1c459e4820a3cf97cd6fb6b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef794af2e8f33e480ed4fd1440cb7426127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1aa263186041545576ed86f4d6c833128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651b04e0877aa392db5ff29eaa4752cc129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca800dbbb1647d8895090c8cd62d9c8a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6aa43aa780fb006c30ab5023721c372131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404ccbbb7789738fac7f3f73837ba064132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acb966da4b321d6aaf405a28a5887f6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3746f4eb440587758d3302bbc814fb19134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656e05e078cfdaa989eefab127538e13135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37699e4bc671cfa552c51da8717e456c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba2f156913bd15349490bf423b47334137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787303701b081f24428b1b002f78db41138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65f69c9cae9c65f5f05e16c858c89a8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9c2d11b19cea25598fa75457478e74140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a278771e986c3e5106737b124ccf05c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314717d5039d47460efd5f1584a04b0a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697e0f89642dc9cd95393aedea360d40143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cea1b90960d0a765753b8c4e3a6af6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba835dd15b7e9538307fa5522e9b242145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b09b1bf6f125f6893995df54173730146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0b0f9c85bacd669c9aafc96d746c40147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91d5a166171461b0749d5ca5fea0945148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf7c8c2d59672f9b7d3bef375cc1192149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b1ddfec7e822d8518fcddc753544cb150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c305f26cf50baeae8aa341f7a9e055151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd87aaad279ccb25ebc00eaa74a6644152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70260a9d3161c19d31460355816d9afc153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603da14bf5d330111d735e566628f8ee154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454618ab7c75641a9ed60b4029092072155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f653d16e3455252f1759b5ddd1df63c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4278566d55c9cabb559b8702c67edf5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b42fa45edb7351a87cd42ae1840d2cb158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b32959dc00b5be13957d2877cadd25159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d01dce9ebce4a5d8ea8ac7eff73330d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b083587efde361a8d3e7f3a3eb98fdd0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a683f5351b31db71e0939ef018139c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d364f105ff3df9376a250105fd6603cf163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9470224079daf946923bf527c15917164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b98a8e61d8f2c396fd551e424c4fe1c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66db8729159e00d63948b7be44136da166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc23bfef48d3a525eea513db4f8a91b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24011e72973906a24a2fa4b3e54ff895168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b72151b096a8790eb1b4664b5ba0aac169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a186fb62a1e8e7f2a1c5ec4f7b1f0c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19709716ac5bb800f64fee5233b7d5a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8874beb3bae87308e325022f8a2ca40172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e51ebbab914bd0417f32b9206b7d2f0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c49ad540a4382162ac8fc60eb6df23e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c8ccdef7fad0988d580b754c7c39a0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4940f0408c6f5f65e7023eff2a8c3c1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca93d95a9072e5e7038ba0b5f126917177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a424c2f32896ffcddc05e24ea2d4f833178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04be6b490adfecfb54e33829f788a98179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfdec72dc06722d22cc000687937e41180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb391d8ea0661cff42ef75529706492e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35d938982a424d1e1a1de312ad25b2e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f40e66280b8e39fa8cbd869c45ef4e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bb64236315e648026b824dc088e21a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bba78addf6a15e02fa011515d397da185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20aa51380b0bcfc10b8cec28129cec9b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9e3a718c6fa743867e684af995c489187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1299226c5bf4e146df0b7ed6b37f6e01188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c41e5109a96d8017b49a645fa8fc81189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0947fe462ea635a7d87e6851e4dae8190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861c37627e3d2d9b79e9cd1fd5531dd5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bae0988e1a954c27a029fe803c5546192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c212a7abeec95b0df52c005b1bd801c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b177a84e728e9a475d2445049200570194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8c6e48c88fd88d760be61384226e59195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d755108a735b22d8b515a7af24065cf196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea57c112f5337325f213ee8c88b133b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cdd5f0b2adbc51c32eb7b9ec1568e1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64949221bc962e2d6d576ef1d5adb4e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db7cdc05fa3a6f20c855a5fd4499cb9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4a5e8501247121959d8b26986ad1ac201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff6af9f521b96df9613283abf15e38f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c530f370efc2f649403193cfac4f1de203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b46c8de9a99ceef19a2c932c7d133a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df139df1a768c45c2d6349bdf07ee03205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cc1cd2e1132ea55bbb3ac7eb651104206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78ac0d4475277af35cceff371bdddb5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260272dc42dcef75d6016466ab3ef9c2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d47ae88be9c038c695d523c4f0cea20209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ad786d00eb69f0e9929e0720b1ab22210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804f13f49497d9065542bbe4a199290c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b62bc54bc7753a67f58b1e9d1517be8212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb72f836e3ccf34f9f568e2f7a5e7fdd213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e965c78135e6dc51c94a76af167f70a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345914f0e22ae5f63d8a4bdb94153804215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846b9707ff8b29d2c48505354bf5194b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfecb90ba3c34486ca84be0b9fbd9bc3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe6bcf64c13447d03771f661ace2de5218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93274adee3c59d0d0757be483a383f6d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437cee82f5ee688d54af90f6101d6014220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbf149fa611e7f64068e98bd99408ed221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76085b03ebe6204f0bad49e15154d2ca222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9078cd5a57029fc8780f58a3ce0aa912223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b849dfaca4af271b39baec66f4c6a4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e508d20cf8076744aa7de1262253175225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e20bccbd4421b6b66c2c2e28ca4ab2226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbb2d56dd6aa1b030c28034fffd2e8d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89c608172166750c9298d8cc38e71a0228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e5266e715a149b9b89aeb354a394a0229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e1b2b23b00ed945d044601016a3203230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5176b9ad4a5a6e6c7cc5f4a7643d4d16231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1602e6560d59e767db6bfbc56162a4cb232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4556c5604a8c5affc12a0fa633a1ab233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba60112d1977488c5a48583e9a32da9234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a632080cab14348d412ae92552ad2e18235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207f11d0b117ead1781fd4d601e43109236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6daa1c19367c18069b87c49868fc87237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42647e57f4ec501d1b42ad3a0865a409238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ca502df8e2cccb15c89ae88c9c2bc2239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de838da85653cc93ebd7adc2f9927353240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4722b41167b1b652712c6e1b1a7d61e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7974fe118615390adc239b126c5166242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e51c53e9dd474f7c3b9b3e3b1c90a9243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f3eb435af7605a99b5bf47d8ca3a39244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a427ee36785cefc058d622bbfb1a46c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b0529f69991198d889c94c7903349e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84ba9c6c07609bad0ed8b432f0c890a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b5f3cff09c8c434129dcfdaefbf1ea248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24064d81c2e8149ea54a9ce5b810ba9249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f9bf0e617ddd7e880621b2d2f5a615250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e46f5208c972b1cf808b791a7e7b1f6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6816cca961eda03b68eb6f43de465a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b2e44c553f9b36ed1fa3171e4a1923253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63ca3faabe4a59fe67d208b817d7320254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea388e270db212f1c575dc4e1e5fe61d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c26bbf1974eb07dfb68be92856e5598256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d6f46e0b3a85c812e102a896195108257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290d3d1b7460a569e8554800362e279f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc4e55161db7430a95790ff7aa998fe259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395e22c73c82177f52b50b7e2c0b3873260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7490b8a554699c9c87911d454fa20b2f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0987ab97e7b7117f61edd8a2c044e8e2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1a4be8acaabd1b1f65a5e12495e59f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27210fdbb66d61a335074d96301c156264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348c6515f06ed987d96720a2dc7a29bf265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa0923aaa3ac96bb72a24efc7c4f297266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677eb618df8d41c43fa2812958a6e927267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f690882dbb2f72e66a87424e241c2c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a0abf1dc718d09995de9a03f249d6a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74950add0095d66861e86350900f63d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4af9d64214755af2e9112fcb4262cd271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff9699b1b87ebd1cc28ddcabe67f3ec272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2121a6f30bed24907039117a804bc6273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2751139c0cce59aa4f99699e05680e28274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abeaeb472a2de5efdb1f0874ea5dba0e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a544aea8e4b5606b8dc6ea66a83cab88276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ed395140e71e8840e1f6d05a5d9fde277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cda2d6ca15d283368b469f67b7f6c98278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ecc036750cf5758ac7dc99a7a2842b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcb5d37ff0d84a3080ad44aa1ef2d80280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b12bcfc280fbda11d5d180628fde661281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1e5e9972c949adfa81b1d0254f6ec1282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2005ca70e8368b7088fda7fdd678a9283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e90101af8f9e8fcec29b3299b690bc284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f054089537a47659c20463ed9fbbd6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555d3588246f79ae8950d3f46c073c79286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25304c23bb1d035568329a7ad004295a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e2ac81a673f7466390fb7f82421539288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db10bafd0d5c4a04438e746473b970b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ea0f4b9572b38746d95c325a7489e6290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b27eb95882759746307fe35825b445291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e807a9e55f986c39b0d6b38fa889b632292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bab752e400a56fcbe02f56a64960c5293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f697fcc3fdd39c33d47eae70599ae82294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feab7d863aea5a615c9f18acf57455f1295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304cf540d2c3f7bc9ce7e54a2679fd52296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13189a99bd1537fd884f12274bf81b49297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6267614b182411718ce3b229ad4ab0298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e556cb4eb7f99a27b9d940f83989b21e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466a3af1e8e070dec8d32fcad0b679df300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b628db8c65f40a37a40c6476ea62cc6301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95834918a310e1047ebbb6490e28b68a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209834824051e5f529cab91aececd57f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e21cb0d8dcc2b6bde1ef0d080dcae7304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badad33444a54b70fe2f96b297f21e77305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ffa4c580d444b01d189a2c8cc23f2a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e5ea70dc043bdd8e3188298a658de3307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb7966764fc4eb367a98fb00b4b3425308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e2a330c6a28b35e5d5c3dc3b9d28fb309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d487e73999d955a4a04d5da4066e13310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e616e3539f44f02bd4f0ac9bd6320c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4333fc35d2434b2e51d7d9bb0b3d171312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36763a4e82bf8b0917b1394e7d5b50d2313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93723afad1332307a1e9db7458477d9f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bac05f3ec4444cd6997b66f352f1559315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29308676f41f92b4cf691c0a90dfce64316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3167664ce8f5ac2a778a0d19272270ad317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429452569de41d6d6b0f63b206ccbd25318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a45c8b6e6430c8e279ff4e8ef8a3d5d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6495a7df3e26613bc6c890d8492f9d99320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793a888e6f78f183701b9e59a1d01166321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76f6759fda53a23cf84fc13d177bb4c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861b96342320b29aeff6d52e2b88abc5323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6ef387d8719dc08312897f6f353507324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc72ee292b1fe072a898d7ccb01da817325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23b049d4035404270a41273c67db1cb326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5519d2f34b1a88c85decdb95b2e427b7327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3a922904a5b73afc82b5502dc85c4f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3ba3bd7d4b443d59e32dbb4d837f98329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d5335d7721dc1cb41eb7ef46c0f057330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc410b291e2a744e251b51f0bf673d6c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9677f1e0d84f063bb7caeb86b4d96c4332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa890025383dbf70d9ba33322d2e08b0333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d0ce469236b379556a3430d28e44bf334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed67a554c71d2f4e0a02b29481d99ab5335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7535d9579df47961b0ad984a5cc4945c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0a5d7943f6df1f78a7c4c9ce7b5b0b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b723f01a1214cd7259407275940ddeaf338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3c95b7d3afbb0e78491a6ec2931241339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004c189016ed463db8a7b417beace185340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eced0e8c830c25025327f375a25d658c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939c67f155dd12e5b6263359dfb00d65342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a20748506caa3b3363f2505c144f38343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ebea3534cbf9be12d81ef1c1fb68a8344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c20ddce4d6ced09895ff874d42e74a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47734256085098cc936f93de97fd5e3346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aea478af86afbed224404030569e17a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73470ec269466d140df198fd6326e9b9348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab377444a5fa9203db3810a7768be97349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e3d742fd71ad77d09c35581fbabc93350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6edc25b8fd2b2d73c0f1a8ab892a5e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f75d3956927a72f7bb099b935406c63352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5563019718099f673ad0f38d71a70af353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c75e851410d06650c8f72c800e31f57354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6930c72e9a0745cd29b0ae81d26741b8355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717d2001e123d5c4601ac56e7be6f617356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ff9b00b88c6930b8284b72c1e182d9357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ef73759f0133f04f570d23c9f9f387358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757de3021dd7b697216bbb4907100854359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3850778b937509065bc8e50c32ec90ee360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef73be5933ade0070d29af2e5c4c330361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46755f519b5f78f16604d5c3080fceb4362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d79732d618712aef8e06129dfb6f51b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d5216bdb9d3bbf7e7f33fad05c9d8d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8e5f4f1bc5b5f9d5286ad0f19fc3f9365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e96e721baf6f9595ff6c9d2de7291b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd9cfbb8345295d48ea64d89be28f47367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105e408bfb929fe8c4f244be421ee27b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b574978079260a529fda6e8a1258f928369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84163a61bc0cb4742b75e47856fd0f30370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976d4c8f4569d43724a2b82b159c2228371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7889299646d1eb359261bb28fae3fca9372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630dc81b2ebfe9b04bc13cbd5ed150e6373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd06dba576a34aa22849b932439e75c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70f31e2408a0e5326a084a4a73c5db6375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289cce8f70ce3b543e1a57a9a6499c2a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d3c85ef44a0461aea4f7c62249cb2b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44564d068626ecb3de4ca7822992f05378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0394d3541745d7759e718b73142903379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3a055b40feac493e0b2755f2101379380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8c28941146d089d9143f8a422763b1381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57189031306ab37f97df3845d59898c1382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f47c5e0f9fb03a7881186fe95df2f2383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456d4efe227e611b76a251e47139bb7b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43617c57014e713423e663da4eb06d20385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5295e32071483240c694ee19c857de55386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de65b27c2470575995471a01d994a77387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427aedfb75e8f026de25a531ec3589a4388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a099bd123fb5c09564c479bf23687de9389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358f58a8616020ae049878e8df968e84390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a7ff0124fa9769f19d30758cd3054e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaf459a773c4231b3422bdf793036b5392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde8892e4cc10c19a936b507e979461e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdf4893ea011225cabb6f139837faaa394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7520ff867bfb0ee9bd3a0c3e622de04f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1ed0fb7e922bd038dc4dbcffeba130396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9681c69e9e3f9abc0eff07ba801a6cf397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef69abf661b55e8bfcb88f31845600d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee50126f03a3fac68e8297e03daff073399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d00be12c7e647dfc58036a96ed4bc22400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d5843f52a99883dd3bad9d8161d46f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a694ce4a43deda66f0adedfbc51cea9402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d989455f584fe97a73761579c6fc745403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e248f3f84e7af00cf4d819da3b15073b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f963986a95b379a3d68e67c9ad95ae67405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac744ca1c10e31812f4e08c21885322406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3615176406a3c4f327fe871cc4a33d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9581680c7b9c064876aedbdd7e603a45408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d1fdedf4669bfedf8150fc15c92ccb409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d3cfa0c131bf19c278190de9ce5a38410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02019750a97c8519c48d225c21d8ee40411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f66b8910ab04ce07c1ed3778d4d47a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63e16d9234a2e7524dd81bebe138e2f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c997d24446374645b5a5827a78b0606f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ceb0b5ad8fd33ab651eeff46811c23415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881b692bb89f672ed9cb9a4abbe23eba416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5ac38fe8315a3e322da23f12824be3417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307fdca43dcd9dc025ddcd83a0cedcef418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8dd5ba401ba8f0dee17ddd2aeee20a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81eda206ed861a75d94cc5b5ecef8140420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6608136cdad40c53c210d06714828f41421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3c91450c337da7f6c1ab5b6b50e2b8422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc4241c331e36a22d2789ce11d43d74423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208c07d200b9ac0eaee60b6e76499fe7424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e739b1969e7542abee4cf7dc4eabf156425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0952339cfb6677685698dd556704017426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee63cc9e9b9d496584b607b6d86a72c1427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27369dd9451d88dd541ae3167efe4a14428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94b426f8cdd3e52c2e845bf89146f0d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63badc86b477f77b21b98545f754ef64430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd55ff561b04ee1b4e9eae11d900432431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af06a82aeaf0616be698e064f9c6d7a9432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f3b09b50fd63d3d8dfbf2378c652ce433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a90b3a2806b7ede879857775f559845434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b64a3c3c82c25ad315058fcaf2af8c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85187eadc90dacd5c17a9d2577f6694436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34eee53e691b8f9fdc8292cf0a4d4f45437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bb69e3e5efa2debc286f4975f06bda438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10463238b55084db43b82b846e0a205d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2fbe72be463afcf2629e403a5592c2440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bebdc34ada5f9c3396e9f69845d2da441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db3e5d7e4d1185c8e4f82252e579b80442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daaed3201ac1856450c19f214f9b437f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a5e0dc661658811b9f0bdb3e2f461b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8644070b66ceb2b6cea7385c1b3b146c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b47bfc460c632c9011e16ec4230e7cf446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5178a4947244797b629d7c00d81b314c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388f8c8cfb4d6090b9b8c0ffc033eed0448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0e9b37e5e90c6b2bae221363629657449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4e55531220cda8eea621d252245a90450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f42c733d1b8c65262626b5882d9ee56451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876a90fc6ad9aabb677741667b0b9592452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3a8fd8b0bf1bf6280b35ea4c9671e0453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15eb3a5e6154118700731a7eaf24b784454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7d07a388e080dccb14298ea65efda1455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4b230e1d8654a3a1b72c0e2f53825a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f45c877a75fa3f2bc7a5067323c5b62457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044837f79da4952e62f310147ed1e8ce458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0661625ef913192f53608870dda43804459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49515aa95be00552124e95522ff78722460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ba6efb68d9210f777eca7d23ece1ad461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f830079226468187987ac22647e0fa2d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffee1eb3e248d98e1abaf774ab9357d2463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0748c5fd5c4527d86e89394e4f39d9a2464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b73baa4c1dc38da349f5a95b3268bd0465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e0f33fa735f1c8e2dbf83afd7ce077466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31254890438659d0d89fd7bafbd702be467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1043550fbfa5599b12bffb75150e315468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10e544c4a17a3e4fe36a189b68ae408469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1071c506d603822f77e342861bfcf573470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168c0d0e3e14c935b0167f3a404185b3471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff06942e1d89426e801dc3ac6fcd3186472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916acc7bbca8eff391ba114764bc6abe473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d95f328345c47e3bc0303e2f84e09d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77eab236ec394c4db9d9de2ea3edcc72475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d02a0dfa1eb1a885777e49489776624476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf5b146a9a33eaf3717b5968d99aab3477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabf9bc9417607851f3ea2f4a83dc6d7478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7a38e99e5803336ca702524251d76b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab4a402cb4696d0e11569b4df042f7b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160eda016704f69cd3d2cbf374bf2d8d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225a18ff849fca22332777c9e72f89c5482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903741012b840efc5ed6d0c4db8c8776483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a061283b4595d5676533088284efa3484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93746ff26150a977bb4a6a99cf92daf2485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8782c3a6dc7e35aafbbc1fff89e6a4486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e395bd1270c1f9f53888e12ce786b433487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08920c7bbcfc1489bea8cb944cf0d9f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f04893d8632afcd61975d5631e09beb489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17255077a7393fbf905f2fefb344bf26490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229b89080d38acd74588f8550cc5d9c8491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d77ce3484044c1517a3c8152a866d0492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3545bb6f1a63bee763a62795d2653c5d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0cc9c49c9136674c2ebecb432d81b0494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437142c75f76bd21dd471d84659a0c99495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfb66317efc1a5231375db201723794496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230d2804ced88a8f6d5f4d8169e96cb6497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560027789c4b0b6f3e516f9a799a73fd498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b083eac02682359e0eec46ed144a1df499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d9adc9c7b13c19ea13d0524090d61f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fceed4c57d3f058ff5e39b8cdb22e1cd501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97497078f9272a7f35194e1b97e5bf8502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2d184b205c9fd3d033cbab6556e2e7503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83079fd31bbea2b0328718f443548159504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73da712bad463588e67cab107493c42505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e175b078a05ad85b0eb9220bce04419506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dee9aa0cc891b6f59a03765cdc89a59507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb658bf6d9122a885e34f04694c3d3be508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7421d05caa418f988ac315f12f077a75509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe299de4968e56fa40619349143a484510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c91c1ab661ce0f642ce0d165ffd912d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ee3823e164a7cc996aa546b87c38b5512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf817c9f2dee2f7045782736fe71d62513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b3817be1227073ea835b535a3061f9514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7140b510fd9bf3179ca4e6367be7d8f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51235d03caf2eb7166c938fd536d711516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6ef0e1b946119e01b926c0f50f619b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ef3e36c80e0244c0926033293f7b22518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7baba78d1b2da37b1a021a46f09f5caa519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d4ae92237b0849f6b0f2954a07566c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb32b943b14faf224442172d7fcddb2521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1ae69a2e0212205f5fb5809b029df7522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd61cbad9e9e11fd8ad7c73a9894ac9523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffc145012eceb98584277713e603bb2524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f979d5a366c80883d523723da36989e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762f35bb580d1aa03c07574fded0aa09526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb4f89fe12d1359c716c6525443f108527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abd96ec1b97d8aa912b0be00e494d75528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e9c22268df80d86a19009f8b343e82529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea65ad4df3b119270f522ff6fbb217ba530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5601ce0e3b96372f722f407b7ca2fbbd531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3921530eb2377eeac0b883fef70361532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283ae6dcc2d1e57e96fcc628cfa2a25e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac02e9c2f9ffb4efa3e740f8a42faaf534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a1f0cc74d8b26e66b5dad70fe96089535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8b6f871cd5ee1d2f3e5193c7450ba6536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58007f21d3be3155700fbf07a2e06298537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3793e7a04cddd6a047bcf8a9501e42538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4beda0597724c47c419ef36ca5d83fb539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2cdc9b95b39b9bedecce49159c6c1d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2900a82950cf530ddd53284696a291e7541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63f5cbdb4cfd9c13f07a52a023c6b11542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdc96360412b0f17c11b04b5098801d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b06118a79e8ed78ecb7c64c833e6c93544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d2464d4d65c8e72df6f57b8557fff4545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3440a94a73e27ddba40f560f104a43f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2444a745de49e67a578ae84a89ba362547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c181511d11d23d4e164ab937e8e18ef548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fb678547fb810832a95198df8ca8e0549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2d259f536345638342372d019e22c8550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c2ba2b651273576bf41953ce867eee551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a2acf7af3e919a73de7af4c39fd19e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68136e249b10f19b3aff335439b4c62f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298e7892a1d0c85288d063ddc5c6e7f2554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887d92ac18c914ec055cfed3596139fc555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d56b66f3d930d19ca2c41adbd583d55556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10ed51565a9d6a839515a315911bc7d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9e7295fe50dbbedadf9b91cf508711558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890f616a474414ab953a5ca62b4e3480559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd05dc816db21c70d0d8dc356d270dd560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4569e8cb27ce3b8bbf703c8d88e3b9fa561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db397bbf3bc54d96e81149907e61a1b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b5698b30f7460d72161120970ea9ae563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6507b43c19620652e02c3f0d035253564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7eab333235bbb95efe277e01331962b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e354ab6db6a6997e95e1defc6610848566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84051ccb78c697d77d28b758c0bc9aa6567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1638761592e427ae639db8dcdc3c82568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8682be2cfdbe5b46512003adb8a6c4c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cc9c8161f56ef3d5de572e8bc19c0d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93157e9afc8a8ec824f1cdd8bb29949d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcf50d1806f915afb8451775e831445572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa31b6325ed9233407935f7b7ef000f2573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de19ba0a76bfee2b3fa2d8eca929d642574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528427d5d101f3f2150bc5b72477a2da575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7d9c67ff00797d22f11932b8f9e37d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140d3bdedac3328e7fac29b23d937069577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca689a02e22dc2a00e6be255ccf93675578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f441d0f6c1a738c507a61834ad2806d5579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55cf90d27111d4f9d889add9cd8f7cd580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28e4f5135cdc4cbedcf2e091a04a054581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e8ae60b16ed8d12b2f52597f09274a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea15208784f03ac1129445b178f45389583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ab4d6c6a06ee421b2fc4b33bd12e5e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2333360f5f06749d900bf47e90210a32585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740d8de666c7759bd4e58019912d8ebe586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b331f687477a8c36b54dc59ff309ac51587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1569f1489253cc8e816346e5f9bcfb5588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce14b56a02e79eb68bf4d3a2618d392589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7ee4f2d2fb757facb6a94b8648e7b4590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598eabb6ce836f0e9686053014711f9e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97643917681d8e00297ef78e4b20a76592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37045427da16a4b700339932454df45593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d364a255bc1ab3fcc20c67c0072c651a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3713911862871e1d3b679caa9af105e1595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48761578af316b5a7a65fa11454d0a4596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc81e7d717f5aa31fa63706fc1e731e7597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8400bc8b78776be56422fa474beac3598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25937d60e1e04daa1de26255d3863a64599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241de5a86432d3325d9e60b49c58add0600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33da90c237d94ca9f9f5b8ccade2fae601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968bf74809ebbf1a6dfc62fa0241e454602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232c622ac46bb54c321a93540b451037603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572301735b8c4aa6d994d99169e077c2604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66291cb1dfd6cb533f86b1df505cb5bc605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc999b18b718b4aa0614bec5d2ddc5e4606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36da8ae311a736543616dae0d33f644607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2d7ff52feacf27117e6586a765e910608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f631469a6dc0142665372699c3755ed609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8a6ede51c384edced248b83eef26ea610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3c5379b5adfd3aef2a7bcb855729fc611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ce72ec2d7d567f63cb1cc07572ff48612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f473b627090aeba0b7cbc77676f559c8613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b7a24870312b31723e96ea27cefffa614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120d5187152f3dedc8ecc3c3069519fe615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5360f7a36c028eb9009963355010e524616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e413ad68ec2262ec05ca69fe9d2936e5617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92040020027ba080cc96200e1b2593d5618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ce979cad5cb25474be2824f2175f49619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cd441594e7737d0c505b65c33292f2620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de44ddcbb80b840a82995b1ab351c859621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675736bcd795cd8eedb101b14617f62d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9fe56abd9182e7517899f1a4742d0d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6625cae2df2e141b853ec6064643b73b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89544c0d6c7ada690047e8050898b72d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003bd89fdcf9fb84c6a483e5eb47bab5626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3faaba2f9eda0a5cfa3a30767caa39627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1965e721bebbf1ef2121179595e542a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14551a5e21a3b6cb6042e5072909891629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e28b2f00611ad41d1b84e5c4664699630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37c2a073dab88e9095d82fe4e77dc28631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b059ab2987755ba8d6b6e5bec1dd61632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfd600e3d915190e84d6a1c36f3d6f8633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca3d149a7f13b49589dc449605c9cf2634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e244690be2a044cad4d09795ddb1f0635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69214a68217b74756c91fc8aa38f10be636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699a0cbcd71225d9f2b92db693c6444b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30669203d687203a7d4c99e57eb57cf6638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38091d21d07362665e363740e350ed97639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae627bdf0fa1db8fbe6c073ce12fbbc5640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a904058ed4e058d8e6b10040178d868641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a3028365a32c47b6fea8b9e60c476e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de255567f2ddfc921c132a5a4d87ef3643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691369a0bdd7a45c49ee5b591274a11e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b5711fc345f90ba43678a45a412ad9645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30b50319cebd9533660697cb05b668e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1541c64e2c5124f658ad87134ad0849e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf9ab86bde9b36dab2d80b782f3425d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604fb279e748311b6b05dbe487bae014649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58c6d372e05d9752bbb9f3f07e2477a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3938aada5b094d0862d96160afcb7b73651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e93fe37646081028ecb4d244a96d48652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af2303f6f4cfbf7d832d300f4e1844b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a5b5701678f65c927cbde2792d664c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e7498f92592ad83a3ca29b54c95fca655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256e9fb45f2abfeb66e9809510d921a1656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48847e43c2949ae5c60a2c85fc4d21da657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789b4073899587c97e19a9ad7a265880658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456ca2aadcfa7f26f1531f7e0e5769f5659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff591805b72b0fb482f73280639b5da660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113d42736bcae381b71c3e3a51f5bbd3661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959d8884e74a6d3342dc5c70310b9030662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7aeb0569dc1c5050bad65ce5d17275663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20525f9739402081cfa6f11afcedaf2664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8f870a2d1e2d12f94234d16fa793e7665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddaf394eafa2c6bcc4101181209841d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf0acef1e8789366c54b3091b68494d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dc819e7d2d27b22bcb868073cf6c25668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d43b96ac876501a12943a462602af1669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6408666432b3d122b18f283ecc18c7d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8373787dd8527058dcdd7c17a8ee6c4b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f6d367be996d46f20eb2fe3404a0c4672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd0e10317825c7c4f2bb88bb5c7923d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84c3b25bc79f0cdce35df4455b4c745674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c31b0468668ac9f3401b677ff89b9b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e33b90d94a91917748f00ba819b10e7676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad1e5c6e60d1eb9bbfb90827e61a2c7677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9966a3919c3010ada153762f012a8a0c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b7a2ac58da74987bc2bc584d1e2d7b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675244e87bbe0ba25c7f5454188a65b0680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc27afd5717c395dbcdccf4363b5a2bd681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8000eca9b0b03f60dc17d89de866539682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a7c014e46e66e38d0b7fdba7de29bd683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8679fb41ae9b9838de6b234629ace6f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc957d784719ae1268af3cad0d2da0e7685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367827cc502e76abd0a0ad801d68ec84686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f6600bed9103a3927a0b3d4c61b4f3687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0a403e9b905e8264215a7a936cb4c3688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80150bc552daba58cdf4ce1ff7deddc3689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7419b2008b946f7238a0b8ec53a45890690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bea1391ca3de4edc1ebf6738e8aebeb691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e67591f5e068b8fdc98f72e132b11c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efec93c7330f17cfa37e0987db04d419693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f12d6a2b0483bdb8fd7180aaed4429694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4780059a625760e80c6d9825804eb042695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e084513f3609f683f364843597c6fdf4696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b3207077d84cee9c0e057a48fbefb0697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a900752ec9553e600c106ba7e1ae78698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a510267f2336a4ebbc66e9bb8adb9ff2699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db3baf74a73863f80b5c91be4a2605b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e48d8603ac1ebc62f2dab3dd8f03cf701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ad1f19cd871f9038d2867e70dcd7b4702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455096b046bbce4faf92f09df08afc27703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4ae9e7c0b677de470f074418bf5b3f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1451b9896a1539a260e3294f4d1ec4ce705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e375b3b15728975188fdc97f7aacd2706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e974e62334e70e2cefef8ea38a2d7bc707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0dbdd87ef8ec14df673416ffc9a6bf708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa5c46c6799063cd7cc675c8e4fab87709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6e8c11b037d3d06f21e073c010af64710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffca225b3bc10c2d9c2029a19f4102e7711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff76d946cadcfbbfce71398e47b4692712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b899ebc6c7c9d540ae6137fc26dac451713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40de07146d63830073716d17150fc10e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a040fcf39d6c8e8944e7af2aa92e730715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c862bd59bc55caf7f032cbbb1035dfe716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01384b51b241d77fc010beec30d72323717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5add31fe30d9397db5cf3ccba266cf718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd6f7df695ec8ec11a8a94cc2d82c2a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101d9b98493d49fb6291fe9266970647720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5119664d1983f8dba947b7350d68b36d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7f89374be9212cb7ae652c66c807eb722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61414c6c01023efc74e4716defb0da1723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba83aaa541a4e6c9018d4ced7aa7f3f7724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9616bd213bf920dd43bf929ee2468bd4725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721624ebbc71930dfc72b788ee2d9e19726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169d857d2fe25a4f3b730af7f132fae1727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7136f1742a7a1089b7bb0c243adc6691728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16eb11e80f703c702a8c464cd48a9cd5729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115ac263c5426a23127257793d2597f6730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d76dee14078bea6169daf9164234b5731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6b574d720e328a84214eca85b9850e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9e48cc88063ae501e14caed28ae3dc733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd65ce3c2ee63227d7b8e74ec46d93ca734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ec2947406cf79fa43849bb17c8cb73735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01de09fddc4f9d039d7d53524310dde736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82832c93009a08a70fe41604d225ed17737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce269039f972164d9d23b8a0374c19a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca716b6cd58592a934352f944dea447a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7542e324ef0e11bdd58b01404fdb06b1740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c980c40fc888e134dee9038c68a252df741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2406656f79539f5e29fa5d59ee8ace8f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73d76ff4571503786fcfcfef77019b1743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67d90467fe5f08d59a70912e77af01c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f03a50101b132f00a1f68fd66c28731745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0f6915b3df822ab1bb137ad75b65c3746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9972fb4a98c287888041d9739484d2cc747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523ef835d5915996639a828e24bec0e6748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f62621334e390b84c7248997996e359749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0cb1f1c4af8ca399ec04a37b6c90b9750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e15c75a2eb25daa219edaa18e11af4751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397dd10fbcf3859669454ce1d4d4a870752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a84f331a2d384114483d6754c8df2cb753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e2884aba437b2158ba581677b2a50e754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122d34bbcf510eb1d9ee8b4def83e959755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea83e97051d983ca1ee6056a61642da756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8cfa690e5d20d3d8e727fc76b25320757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4217421fab5e3e659d681d183f268594758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e879913e70f406cd3fa74fe0664d20759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdaa6423de26191b80a8155ae7b128631.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93d32d63ae6bef9497f48b3779550502.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028d163bb547d944e3681948552d76de3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1d4b8462b6db90458a795a645cf3cb4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d1136c4b48af9e6427f29025a983a05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5a5b22ebbf9de2f5e60396905fdf326.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673d356a064df0a955ebc99de4f8328d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb766b59f618132b7069d319ca9ef5d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f97aafdd08104e238d8de687b3469d59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008f60ed338c8fc91b8e51752329e7ac10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff679b920e6918747549a8581cf47c511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969c37665cbdf3bea8a5c62eb9a3005412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18000a47b5550203510601e992a8065f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7e8790cf36e5bed2d07f6877baa1fd14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2410887d3778c27381373e847c1e9af15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e801e0cb73fd882312f6864b272873f316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32a5711f9f7f89ea46c1a470f9a22d117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38153bf895194c34c3cd210f7a24f51e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f53fb0fa183c04d37e2a6a27e4adb219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfb9cac6243753952d0319cc83ba1e120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b07649b1952a4c39b1bdf2dc1f494421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce829c7a8070a6ba24c4ba2c97aa70c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211a3d1a75771827f40a5327b73b37c123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436f1e7af9335a7d0bdfd78f00a5e14724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee92649f2278c02a2556f497f0b25ae025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14a3d4bb6b9fd427e8f15717d649f7b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228705068629ec638429e0de35c1e7f227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a69527cbd25be3697cac7a99a4cbec628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206b2b3381415f206cbc1a09729f037229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6490683b9683dd093cb368810234d8cf30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9b40f7794740cdd494a89ef38ad5f731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a2bd94abca2644b2433a7a8b55a75e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2271a799df02f8797b46408d4588b4433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52c4bdc21b9834735ab57ed15fa6c2434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f8e70ce2b0d0365a10a0301526b7ee35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18077ba56ab1b98141aad9d3ea6af4bd36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2ad117f8af40abea951f8ac3ba1d9237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b5dfdc78ba7f6a1c4c0e8412fb029f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42665d87563573ca9e5736d4e3ec6cc39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5c7614d84ce778d6f5853b67afd21440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcc8f6292690f1f76b074c495a5e82441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338eb4c0896ed1173e3ab17b5570e68542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c75d19ba42224cdb6087e6ead9f68a243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4213f9c609e5fdba8b8406ff05f2bc244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81de7cee10bc9fdc89f2505155dabca945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da76c7f267f646d2227665952476d6946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e53933831c62b8dfc320448881181a547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e53803ed0ce402d24f2e5cb7a1996248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f53065ab41c6fda86f6ad9d6249c6149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685f33eddfa922454a2c44a4070985da50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8929c5fdf54954f07a7928b2d90445e551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36bf081e74c19885459a453e984871b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc49e3ce85f680a916c88eac9bc11f153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87236bd9dc63ba2b014a4e32dd3f13a554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3ae5e44b3477af3a1ce41c1f99c7a855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c92aa1fd9f7112b69dc95d631cb65a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286dd75c4cf1ba0b13b6ba3d2f1a542c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d0b9f721fad82d23151b29d49de7f458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858b0de821cc19ba5ee5b66c9821687c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09341e04cecf269650d35fd165c2e23f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d578ea72c25bdea82dd7321e65885e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5b90a1b7062e336b1dcebe92f61d2d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8334b6e4541d4ff6dec7d513915c8663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b85832e0d0bb0d91f6c0e843177fcd64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888ff5970a3382ba6d37c922b69fa24865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7cdb94b87a480af837a02291f4092966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad0bb5ab1fdeefb4fb170ca6dc7be6967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f98145c91dda1ef85d4ee488e6cca668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa7ecc3764af1c244eb2f087db3a70f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05ab66025763573b0a4c290d6e750f770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6447650034cec451b8361972a32c62d971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb93ddac1711601a7fdf565ebae188a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df4654d90f6206baa2164acafb4fdb173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec26ddd82d8ac8fb51f70fcdc6eec49874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd4f9bf9a3a528448894b78317d81fe75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c03516c49137c9e29ea21aafa4a2fbb76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed4e51a80fad84971ef5c2f5e8c3ce677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdc3103ad2ec0a470c41a6ab7689e3778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401d3a21c458b03aac628ac39294e7be79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d08ae59b48672f0be9c0c32b202c5f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6492d8429cd11e18398242364b8af65381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafaee918f352a66cb82de230891152882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa02f9aa29e74172d52f69a34fa886083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea9763831ef1271dbd215ec9bce47a184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afaf3ab0829e9c66d2515aa88877b9e785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc0534dda270857f03d7abd3c10077986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c958219b151f644d123d5da333db7cc87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eeb85c40e33311c4c65b36702e9fa9488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3620a3c23045e3a6c06951e153247c5789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff1d6a8e6c7747dda4f027938bddd7a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59394514e45bea7afe4f391d9fb261f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fedb24be537608fe6ea9c4617d483c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8d17cc96401cb2bff5c0cd2e6846f393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1196984d4e2ca7cdd638f9c6059413194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a564222849f22fd7c6652904c51c661095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcb83b9f129ca3133d2c8709f48a2ce96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef305516afa9951a6650131a4fa988a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2185314b74d3ce8007adffc5c247658098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8318fdb9e7c3cbc1e1fed9cd6a28e67f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5374d0167cf9138f30001c8542053a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99944cb1c3f812d15a4b2091d5203203101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5e379006eedb6020c78255e27ef69c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cd29ab61470632cf3aeaa6a2b935c1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d1b8152ed7b1f8cd408582c576410a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e73e3fa6ca3c097d7562cd14d7ff1b3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2c2ea6991538b1aaa3981de0c0b3af106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a4dd0ff4b21dee8ed4a03d5b32dbe7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483a5a7e5bc572ffc6a42157c0f7b07d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3559584407db1d2ab40ad322a9d938c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3831b091d00675eccc447322307fb4f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706a10e5d83f46654197b8c195bbc1f3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfab02b311bdf99cd450252698f1ba77112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa9b6d7b5f8daf65cc360628aa5fa08113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8423e55c2b15020a54dce5747dbc9b78114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e29a7ec65f3104b3b623ae0cc70a93115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50920e77af75db89aea2bdf86fd0b5cc116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e975e2ebf6277871bd86d963e836151e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279ceeb4d5b7f8ae2258d78a7bddce2a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a133a81f3001b9a8ee973b24ddedb4a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a222c986a4036d96b328888734ea97120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de3e3d01cd6619cce6ab2c045c9064f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d54908a2f223d7cbd4eba104a0af35122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170f247e3c826ca854f805011bb15658123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf6290fc2d2e637e61fb24406aefadb124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c5c72e5849821f08bd3d1eaf6caa45125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e21f206712a283ef7953faf5adca5d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f91197fc7c84afdfd9fbc95175973f5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ffa55f8f71cc976451b24a66c94050128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de166171c002fe443629e0d7a7c0b01129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43f9fcae6fd004376c7f94f8cee4e0a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985f77a89f31893997080245a007e3d1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6215c47c205d8bb3e3ec4259a4c892132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9c435cb638efc52c8e25bf76cbcecd133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f42108c558140cd40c61b9741004f5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc749e4ebf60124ee59a9b719a58a51135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64da8fcfdcff7b7da845395518ce348136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a6d8d58f60da56d4b8e488673b4702137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a84f37c5c9bd41beaa6e7200dd9561138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ba72a52b9de1fb70aa34619a5763d8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775c09798fca6653878bbe77cc787e2d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ca76f30e9cd23409ccc7be2b8702b2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ec7d340811fdc9c56ea1b2a569cca3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1385df1a00b38d24b87e62b7dc83b46f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025ff4ff975ffdff660144ead277d553144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8aede9d5c844c163d036213509f4a2f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9cff063e8c51b1061ac83a5dc11ddb146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b661a1c4f3a2a83944812c57a507a2d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c262691a1dc69811d633b1e6f50fb70d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4659fd5d16271a66e9a63d4085908ef6149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4ddafda010e71090182ca7078d45e3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c710c101d6f1e3a4551c5c3661bca2c5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039bf8f69b038e62245362aaa533af60152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86f00723fd3e191529a6e2e97e191ef153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6c698401822ded99e0edfae3fdfd6e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e738e19af358c3265480e52df348ccf8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26aabe24a0f8cfb6fb82fbcaac473d6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a1670d0673b8f86e1deb091632c6fe157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38ca8228ab23aa6e2c0c361435be3ec158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13bd1200044807ed7cb4f4590bac1ab159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38d09778aa8961a01aa7bb6b736d139160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcafe53dc2fa6007cf4d405fa250d98e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c45b6c7e1c3e211c56fc938df52ef48162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407c5d0e3bbbdaa05205e3d3bd60306d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dde287372046cad116dad57228246d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb4de7e3d6bc7a42838577bd76140d2165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e343ec228d344122282818976e1b13166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4607c86be869a499e4efa6bddbc5844167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb60c855fc6944365cdc418fca22b85168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b50ad45be0a9a031f0974d3b2f32b0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d453ba76eeafad5a2ff3b50ca1d07a6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb906cc45030d36cf2ef2f33d867b62171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2ce1bdd7fc40f9ba17a3662b2f80fc172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ade47c48b6976a11e0717c93009b7f2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb0a74a363adbe4fead18058fbcd79c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453072486a18f0996365a21ea1f4dc8b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8271c62f0577cedd8f526969febdabc5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0732b34b9738141ccde0820f7236f7177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d85dadd52e61d24e559970837f8b0ce178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecca281cbaefb47cf5aade4103ec742179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5525c4928280e8309122149f1fd2d379180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba07f5a2a92c718409586e1de88ce7f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f4ee5a5972cc75b9f91bde0039f6a0182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d8b06324a386a040eef01732a60957183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3940cab52c6bcdae19163a627de50968184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e3d6f0cad1e79a322494f73573112f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42e29ccb59d3eee9e5e2f65f3b4a937186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ec62814a18af70dfbd3a2231489631187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc07baa4cb5f831c33eb8f3771a1fec188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3460d73af88c49c99a775c3a7b6c2fe189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a57b6b8d7afe4368645f313a1c0eea4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed500958ec4c9a401925927bd5948fa3191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c3c1e91b49011655ee9171fb8dfbeb192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c576c78502e9b3ca83be30c95a39fd5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7910330932068fd4294079fbab265a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe6ce073be843ea9d6b97e70522e7cf195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2b16fb776eb6a927a3dc71ecef27ef196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2310d095ca032809f1b47d558ac8e17c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cea7c008631ed57cfa7fe9302e18f56198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd620ab55a784cd7f2e6c38bd1b3c939199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d9149403f46e145df0d25be330e174200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7d42f2a8503cc284bebad1476ce757201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cbd34f103bf1e17da5405738e2d26c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11d1c620b0d04bfee84cd7d8fddf976203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a202be4d5479e7e1edeb603cded4779b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b08ac95d7c140dae4665cb59bc5bdac205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbe158e311088b375a9f49a0c0a7409206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59406b7844c1e7d1dea7da65a813d4ab207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9263d44a81de0f2a4aad2b0c98cade7d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defdf87f8b28074be69892dd7c82489a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd1d9439b60dfdd11193fe2682ee70e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ca6ff35825703fa90b865494594afa211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37627ab7d18ec1596cb55f29fd9789d0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22112a0db8dcc6a73d9d2d9b74aee27213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9820f2d5c31d63687e91261fea90e19c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd51f74d3a5e2e0dc390f14245997f8215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd78343461d1fc8b061eb71092e1a1b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d908ecb4fe829fd192199433126a285b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8d812ba7f6c1a3af66fd831649cdf6218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4935cfb0f50d67050a63e0609aefdec3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21884eeeda82b9b21a7ce1d3727c796a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad0b7a0b9aa8374884812df2fe46c26221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efe78dc99e3adc9b1ea504619a9363c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6b1c082927e7690cae7e69fe415673223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b26d4469af650153c5c6a9024b724e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45eba8986b3ef26f4b86a0538e558a09225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0beca1c71c7801238f0539f941eddc30226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5aaffa2612712d84bbe62de0c6d851227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815a8c285148d648e2802fcabd264b6f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ac86db98273031844d7c178350bd29229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cd6a9ba0a4f4fc12e0d6dc0ae188a9230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33380c49d13ad350c84c75627705348b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f48108045116c29c6da0f223cff886232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb99f0cd49d5d3a9ba992bc19a848cb233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348d80990984544c5524a48f8e7d2f12234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6012d4685550b6b4778097da09e7781235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2e3cc24d9adefe6246410803917293236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6a9c6b87f663ebff5d48b68f36e90b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4cf5e0faa43155cb7e792b1244a50a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b82b6bef89c7158a7f99330e81bb3ae239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375d9f4a7f067e04d9baab7332d8c117240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbeac358ce77f4497fc705c98d91c18e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01705d9eec6c34cef174966e9a7b466242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52e3d14b0edf22cb359253d4f095c39243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd63740f58948dfca869410f39e5cca244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd9886d6cbc4e076ccf7d8bc5a35ea0245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249ff4a7a7bf2906a356a2b0fe779cf4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2adb2ebeec3cb33a204dc0c98cf24ad247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47e3493604d732016a6e9f07d55d0be248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5004c288be5b673ca36196b0b3a1cb249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bee01c8782dade170c3b2c5f20a264250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9d8e2eb9ed478a7eff9b1a8bf1276d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4b3833207a03502f5800364c1060e5252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853e8cf58ff2aa8e1337f6e990012c8f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d81d5f7f04a69d0aec7845681a6d858254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79c977109bb56c05aef84c1621a701c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9f2307a6371ba6f19f0c9e111986b6256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4038ebd8370444b2ed75e71a2dbfad0257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b07fc844cabf3c5da272a9a8db9a3d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ce04d51ccbb34b44de135d68b5cda2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae3840f5291b8128ca8631cb02f0ba3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9665abf76bb378fff46e41c335b597261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e7052cbbba4a95ebd9e9ddac4e9214262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c5d0f63cc28f96420d6e1511322911263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e445b985fae1b4f720a9e578cc99cf264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cac6c0725e3b81c9111e95c7882b273265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbc190f4f68c38d8eb2a299e3b2b810266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9193c486780fcb6481271e598502d89d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c91b43bee8f6725c1d3e6391749a070268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1536c15c2df04be38508a487de838f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b7a28a4015bca6c95eaf3b492920fd270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16068fd33e2b5f9079c44f09c7e2b68e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76749f251ed84a813d2c681cc7731a7272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62963f62a6ebd59e29180cb6f7c09746273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767a5c6b2f8cf29ffd6f41f5db457ba4274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f6ea0cfe17bc8b6a7d3d3859b3fb4f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7d99e4075c2bfbe1436911b138520d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca7df53723d7676cb4564e6004dac31277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85e5b27d29a920eda01835be1a4d1e4278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf08c72c74cd5152ddb785bddea9dcf279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97ad9c595bbcb34c53386c4eaa85b1a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d93f18f5790c6d25c339da39661ed2281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20dfc8ae396a6c1ba5257c020b64957282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde18cb5f8fed7cf6dcc32ed3acec608283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62931c0e2d46478a61d971687c981405284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0131ad149411234078d0b5a630443265285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc60b97e65e26871012644d7f2832494286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2766cc6813fdc18aa81560d2ff8f8ab6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7500260797ac507b5411667e3d888f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2e19704dd0696a9f98d80b9dba4d6e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2610f3601201dd6d031858a1849fefa7290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa8414b7a264765d89ecc110e04fbab291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcafd5a5f4982a6c41d82c78b181cc7a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e10ef980f8c14f4cca963ab68363b5293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1179cbe0d0b50052fb4d6c4ff205312294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18bd30963c836373f4eea215a5f79fb295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb82cd8b8a7b69582b7a136dd38c85fc296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a338e51737e9dc4ebcbc7c10fa559f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bcd9c3a1805c3a21f857c5d7aaa9ed298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de64f0703340009bb805bd24ace9bcc299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0adf5d8ec3b79707c80d7a41492f45300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5bb0f514df9112c0b1ba485e10a803301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0625e0ad33d966168ceba2569d26a0a1302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d07d1d357ed2d5680635a6eefa79e69303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073b5203e2d1c5b72b6a988805c34496304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06630566ed698f4cf6b41d8496798ea305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e8946fc3439cdd2c1f131c67c69f02306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc899a0255cae092d5820983388aafa6307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f952a70130c68256810ba9417223f70c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ba7558bef1d202a1ca47464cc18673309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da037a4e769522c48b537a53a7c050a8310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55678def5a17cc8ad261623da73314ee311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6573c33c449eebf03bcdc3d26a08b79312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283f9550d27393cea806b3399eee3ff5313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031958f38f72fe4f21bc568b77b5929c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a25a4dd8a7b739986e4e08ac26ce2f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e164b2a5314a5f9beffbb98983fdb53316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2331c87918e53f6b5496befe5ff981fb317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4345f5bb5943769927fd72a4b893d6f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35099d720f6fb616a266728d384f4fb3319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa91ea2a6c67c93e3f7cd412c2ad9c7320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a906678d419f69ad56c26d6f70da4808321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9be448fdb45cec560cc5348eb253d28322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158fe4f36ff960a667a51a9d458739a9323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf89deaea6a6f9a733bbb5eba5ff5ad324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5575292f5872d3392d49ce7063be6eb2325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdd0b6c7a03be8bc0392d99251581b8326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7afe169139ad289eb51f89d52d02f24327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723bf9ff8c405fa0c870786e7df4bdee328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4facb4340d57a947ef4c7c9b3c71ab329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd08d54d55e6199d280a63c14688f4d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f9c1a110eaec06be786dd5c4c78d73331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4eb744ede25aba4dde38a4d1dbc910332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037584926d5ed86d17caf76c9eae1f8e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef704c04b737473f1a07e18cf3ab758334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c544bf2d50fc0d3b58e654d4ab52e2f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00fa0f7a10dbcb06e5c5c01493a3141336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f5c6f00608fbfcf2b6e7b8971f1093337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dd5c5468a4d65987722d11874ca98d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855af7546a35709614451510a06f224f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b59a64da8657e8272156ebea1742a12340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a264b94836efdd7d8c6396e481146168341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ea8444957bd43fbff33303c2c5de2f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63511346da579dec8a643118e0daeccf343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40efc5b1916258171aea26933a7965a5344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d646830fae056e7d669ba33ef2dd02b9345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995c7e6f24f3197037d1800ae38930c9346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590888d92b0a692ce8395f063f12e8ab347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a78069482995d19809b674af6aa5e50348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbe2137b438272cd6a67afe2ea5f418349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a55fb2b0750d48b145f6e2adf86fdc350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad420a2e7e048d06f268a335b216b63351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca5da0811927a69162ecdad59359aeb352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ab8d41868a068ecf69ef48358373ac353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05500b6b0222ad7cf72c5a3514ede65354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aac9e766a5505c773c21f94569bd6ba355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c315cbdcd07a41e2c139b689443ec9356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116dd80e1970dbfbf5433423a9668f73357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfc3ef26927962429f16e13dd13c659358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd7be91a0d7c6cd6acae07429310bae359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba292e2986a0dc4c57ab837971cab5fd360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea0c9011f2157d417135ef6ef6cf459361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b49094c7c33152d8989f44dc04968f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a7568d882da6bf2544609c46bf939c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b768fa29d0215637ba0b24104fec5176364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afeba392caeafa00d72828f2d3c76961365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cf649f5421e23b75e8a736dd5ed4ce366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e5dfd22ffcc6f42c36753ed0597494367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8341e70e519abe7e729742204bd002a0368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8632f4be8f1154b717b62789933be00369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd7c138d110c488afc70bf56dc8e83e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f95d76b8b944aa3e7a44521414e640e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf95c9ef5d1d0c9314fe45b487ad8705372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932ba4a9c538c8bf4b5d86ee9c08692f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08035b1c63448cabecd1f44d88ec9e05374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e4d732a1cb42ea6e655d1850eb4dd8375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee48f0a874b6368ff4314fca471cf76376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eeff7f6bf1130bedae69df2b8f1ce9e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fcd37fa78b8f589b260add499c1c50378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12f35abdfd41ce8dac1983046ad50d5379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221af5ec8be455a64825cf72bf9a213b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edddc46a65166f4f26322b787ef6197381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf3af84c45957574f740d35c33efbf3382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2272b128a8a5149ac330a449e86e8448383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0241223c38e6b9d2446c6ec09f02a7384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c238523f03bea060d6294c69934762385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98abcdc1b63a3152ee1d30604b0879ae386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69aa42ab5617e11084e3c966c9704c50387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4fe3b9079473787e38a17d0f671fda388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1965e42c4656b106bfdd85b2f684ebec389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dd14942ee070a9b804d57be3147d14390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381c34708715b2c26293ce846fe53c53391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbabc2e1ca21bdd6d8e910ffcff768c5392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2521a1bac3402ead2f7599e8337ad5a7393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dff17c7af11724558833a6f24677afd394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e98ea1be572bdaeb29b67285a3815c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6ee98e2ca7f65ef53e0ea669fd6564396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0285b03724802aa54fe1eda1e6829b6397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15fb5ad6a1ad1bef1d26ce96d08845d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d18f7fe708fc778a91947be41fe8c3399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8d98ab42a7816176f4c146478948f9400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be6caf4931d83f1cbd9cac44faba16f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f30cf81e4d9247cb40d82a3ce7e192402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61b937940061b4cb13a9d19112b731b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adc93a5a91ed35f5180ab663e7d041e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4680be8855de9cb379288ffbf5e94f0b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf013bec2f4844f5b58e4d43ac8a77c7406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b03cdcd208d3b07db4cc106165a1c83407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00619bf952c4e27b34b7f1aef999fcfa408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63ffa31a36350ec668437b1b5f91ea9409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4033aab596a159a127ec62410e9bdb410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb908c63695f3f8cc9328029ec1ff927411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2703b1e6a893513b2c59f0671ff1699412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c980a96d4a85d4385fd74d54d071f35d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dd3a578ab4df22dde1234ce745e5af414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ec240c174c149a3882e85cdcced43d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e933d8aaa1a8f5a00c9654f4ddbc86416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829df721ed43412c6d7d5ac75d7f748c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaf36d7ebe9bd4e0b60403a0740736b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c833a0174124058ca8577e6aa7109e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d3a2d17b4df9ffdf2b3e2c091de0be420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14af7c90d7675af66a5b6d9c19e80f1a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163425050e361703eea75d92e79858c3422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dba6379aafdf3f9618e7de3c7ea3b5423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6706c6aca2c614f613fe0e4085934e93424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df65efb1fe8cbd6e966bfccb6b3e013a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fa5b866ba2663ca4d87b7443389a76426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f086e062f0a3d69db2a972b2f6a45d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b948b7ecb6f72b1e2f10f039147f5761428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cc30cd293678bbd741dece9f4683e8429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963bbe98900b07533f7ee5b1c54bd851430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad50e71546c6fa00edf46dda1a5baddc431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b27e2ba1750e806d5825330925ad311432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9543d531f540aee7d21c82b026f7ba30433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b302354bed0a592d07a3c059b1c6477c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d038d2e9296c21055503e0001d72b61f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2714d27391253f6e7f69f2e44e99eb436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b841aab4bcd126661162173db79c645437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d087deee1c8400ff2a19f59de9f43a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1327aeae3d313c9bd6001f1683562c48439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1676f769cc0eea875d53cb6e60da4598440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d781caaa384ddf4f857061a4cc794ae6441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdeb5e74c539b63fa6b061e4cfc98b0b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e653cde7c814c71dcd90110ce4264019443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35fe45ad1673060413b707c4e4ac162444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b35b54c5806171ced36f9fb8bbff25445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99a82cb3a4b78d97f6fe9d0533f90ad446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d4c23f20486af20e8d9f146886f58f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1106d70e48901578adad3fb8309cbc448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff38cedf77f238fab9592878cf09e2e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0890ddfae3b77b698681873606f3c4450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7565bb0137c3c9b18340e1e7becdb00b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5826a664a6a04546e88af63f18f4c9b7452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3e2a9479af30a6a9878c7c2410555f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd650e316865ecd6f5fb7939af2610f4454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cc9642a9e0255818eb791a7f397e40455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0247c92deb5014d67bb18856462b603b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b153ea8e1b1031f3fc75d04f048df68c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d4a2d4ef2d179405cef7792b2ea6b1458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920fd8a9ada757e84f479db7a8a7556f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298312bb09344cea774fb4d5d8bd7f9e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49dfd6655bf16c62161b9962e9fc091461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df26715baa760c90534d0737ffc705c8462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e273159bcc895a8943599b85669fcbe7463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5193848794e1cd5828b50812af74e63a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad965e64738df545e87e3a3adfa3a87465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30f99d62eb79773e71b9a1c74a28969466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15848b139eae5af77413af2b99991645467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9f8126d32af111834206d6c74c4097468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b0a3df5886df98834433c1d79f985f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b2a55485939e6aedf764bffccb3ba8470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946ae26daea6b487ec05f1a26c6684be471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3a704d1e0ac0aa86fbd5ed3e10d993472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1a9214c6a42d13a6b62a6523b2c63a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04604fca57083d4c3956c1beb47df929474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299707c227c0489a3279313eebf5b6aa475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb12fd42664ab2a52053d39b3796095476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef254c1420ada2463ec822422f5584c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f09630bbb87f7f2b69e3722afdba3b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa4320d6389a9a528f3c67c2c2fdf45479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908c353faf510f85e8da3ffab483244d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9f44c299b8ab3b26acd1a3b924c73d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b047f7e6990ba0b59242a233b5153c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae9dc2b7e85e01793d9941af1ff4973483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fff8087391e23b9ae8ccaa3db5f47b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd207d40a3069aa961227822d4a2df58485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f1bb4d4c711ee99e12428151b9a35a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a5191dab9357bfd3a97ae3b46693fc487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cba063006d5c20684cd880995fe903488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddda6fa311e218483e95d32a202e9a3a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b39ecd962e4b54dc7e5cebaf42c7bcb490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d2a1fe10f3386963d5b132291e2b85491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9858a688e7be3e4e3341e1a716cd2ca9492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf48d692bf4e2c821dd1b217e39e60a1493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95de35905bd18dd9574960e29e0b1fd494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089c7a99829650a199692b5a04726bd3495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836f0573437cc9be4c589f194698c9c3496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a121a8d6e5e49d31971fed6ee171681497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc0a3a02d2f93697ccf4965ba54d546498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe4f181a2901780eeb71f602931013b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a322b3c1ff32268a3681b27800197e6500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf0cfe8d6f0c9a215e30f8c9007bb5c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529c55234ce86cb673b82aeac0bd098c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4082c04bd6bfc70bb3a49492d069e602503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c0068583926e28de5187c73e093a38504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046f3cef0ff4e4f0851828f2d8b53ed7505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf91a353cab59078549bd3c960b780a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d7f6acda9a9e3e26dc07e10317b918507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fe0805d9cbfc8153a0568b15fd9eec508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6066f67e134ebf2d0443eaeb31561401509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7a0db0ac4f78d3aaa5301495ba40df510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8cd19d6b86836ab3b55d7152a59829511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785f3f701791c1fd5f1cfa369b875e44512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e625f482fe76e9e6ada759aa01411b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476fcb24f77735a73f67f5219e4dd8bb514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00315140c862a4d0f018ea6fb1e87dd3515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0925ccb79696da2efb9fdd662983fa516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e4130a2b36a576b6363cc16fc54fa5517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd525e557d42998f215e7f83d4dc6d0a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f9b14de19e811fae20f51b2b82651b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec67b424c420a73b7cdd8add8ec28b8520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe81f8c366a1882420795d2353c00f5521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6876a9367a612d2eabd28ff2c04d00522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08beb60bdf390bc99bb881adc182dff523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483fa125889e6e1168d5d2249ec7ee9f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec1535a1daea02ccf329801ba213c7f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377988613b676efcc3bc267a88715015526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987b695ab1a50a34bbba2d2d71a152a3527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c5ad6b07f3afff5fbd33e53c40432f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687bdbc6ae2eb66c108b35748a1ea3fe529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4034e8ee7e6a9c30dc1a0ac430fb2017530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf6c2681b754cc5b5591b130a1b4c2f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c526835b062800bc494885e012c7d7532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263a232b014a41a479127b7b54f52f2c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd7994ef874a0a65f0f24312cc9ed3f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db3ea35a842cb10e513686d1bdaa58a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4762c4dc6ffac7a0f76356d78cbb478e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbbb970d21b56074fc8355beead6676537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4c5339a0fa23dd8d3769284de29149538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3491d9f5c4c7565b3fc5eca9c00c90a3539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4445c4f96072bf89675d60d3bb9dd363540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4be3a1355d6d125daa8ea26862c550541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0122ff7363a0dbe558281a45282eb21542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256d9425e8bcc7388e9827ce6bf55a4f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815cafa7cf2fd574ca44bc68301b002d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895924d87b3a669f05761683e813e979545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d66cbbe3a1c9fc8213862413cbea187546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a59b322ed03794050e337cecd85865547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2213e12aa6561a36dd1db9e267787bfe548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884de1898a68b10620e2850ca37ec8f8549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5641f821a754a02d850dbe6076800aef550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ebe28ef7b0982a0b41052c9fd73a2b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829c4540e4c48addf5a6595c25806aec552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71c1c44fc6e4b4a447e9d496005e85e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c194b57da1217e4f97d72ae15eadb8a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e348786d6091f7b905f536714ab5d8555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e82d14ee9943c7280caee985c9281a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caf93cf44a06b3b78a6816339c272a1557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6ebf643d07cde08ddde2020d0a1ee5558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3a9c95786068f4bba4f370868840ac559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de15c9b64a298d848b2ecfb80e9384a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2f3b84f2512276d41bb354ccf17586561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70ee134eca96c3ca48bebe1844f37f8562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224885767a118b51a5140e48b9ac5c9d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7843d086a0626f1d12f0dde087a8f438564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f4cc0368c14ec0285a0cb6a6b38f65565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c3e0b683f48d3026fccb8411071232566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5a5c7d003ca0cf91e71de70f7c0e0e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d12e7fe63bdb150689930787c864660568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d361f0d8aa64259e2ceb2a0ce4ca31ed569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7771a6c418456945a81048457c5bfbaf570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c1e11029c7d31a5118649a2c202f92571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ae110002f283bd1bf1e7d2345c6be0572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2429822bf32e23e323b26cd049307a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8676e089df6c441b7035507a8c0d094f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3653ba464a1dcff2f124f084929fffc8575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba731ef01fdf897f474642d796a6a2f2576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a703e7ab67af2e65b0161f84c56b76a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac467d1931cd93343d4675b1b9ddd6ce578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0b530cc91a2363a87f042fbd5d0dcf579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb10f6093857738215ffece2339b684580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790ff7f9978f83c083d8c25b2c215256581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559a0685fb35da8b72f3075aea568afd582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d05bb4f4f5439f7eea693e8ba6a2e4b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ee15b4c634d7c620d44707917862c0584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2337211c0120d37f3abd56129d066b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a64e4ab6b721ab75475ea31ae70ded586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b05a91a1c50b45b4d1e58cc980e419e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7cfda079b9ae4cce22e6cbf9ac2030588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f22bd6e4b29d408ef7e5271e13cf9b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49ff1a9463d81dd3d9c92d9d0895db0590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221906f5d55a72888718a1dcc09bb55b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8081dc2f9af9d8490ecef1c8a854cf79592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b941bdcc715d5c82b262793acfecd50593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c916a5bad410bdbfd69bad34bf4be8e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2fe163eb740454062c7c1f6a827e8e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f2754cd9c1e4b04a49a2d9d470be7b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ed3ecd013cc688c5172c04438328c5597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737162a2d3299b4155588ceea2318a79598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5591dbccc5851377209f9884443e77c4599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bd84e867e216b52d145e2092f600f1600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685dadfd2b36a0e924d90ca8d7f2570f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28b01900220aa3a3b01ade2f46bec3d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892f95cfc0245110cc16fbbd5ad1d215603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08304c48430ba533719daea16590cf2b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febd3eaa4624c41a2ff1b1379f27b6a8605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dd07356cedbbbc6128954ec9e32c2e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ddfcfcfc25766bacc9721404e0bb8f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5a4882ff02575e5f34a8ff80f6edb2608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8413660f0fbb69b4213b376d50767935609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfec0061a2a0fafb521194a8fcf22d2c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73945faa47c95c4d0fd100aecd4636c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2268895f8495691f07ae189a4713ffb1612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1845b835d00051ff94f7dcac050f481e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac05e69073eebb3625031abd8cde195614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb8d9eab682d6eeb3852628e5b59f08615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f098a503e973aa86adea3c66efef7883616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcaeea1a8f6e6a4fab1eeca49eb2154617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0153fd02df725ba92662b39ec9cbcb76618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffe32e25f3a026f762b12a719f4909f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8410476dc6fa477d19b2cdbd0b10cf47620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85e3799385dec4ff30a56e2f1ec5951621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80590429dca32c108867bcf691422b4622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51adcaad8d6dbd066b30caccd6654d1623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e436227e398e867f70c90509d4440f6624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7b294111e7d2767003aba6675c9078625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ac2ac5f6d33116861aa24dd247920e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb49ff8ee94878d0494d53c849fa346627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781c27285dbe4aa41a25dcc92f3571e7628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29831a2ffd8380980f46f81545ec2793629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460f24ef40df1d3da29a95bf9cde7e89630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7deb6bf7672f203bf150847194e04988631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f01666929c43efc7a3827dcaadb47c3632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9937326c9d09bb16e02fcabe03b0dde633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64d01f14962cc23f535da62ee2abcd9634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d105708be9d1900a126604a9261b7c67635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb7a4ce6b6de562a49f68bb8bfd5342636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3143c000d6be3fa015fe3e4ccd333d83637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d038a7feb240ec26a6ea34615c96924f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69827fcee7efd8e82ba3ba32dba54ca5639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4ff4357b713c3831cde9c4a7e5e547640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1a38741f66c5e41730b2a97086ea28641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962ed099b6ca2a0705b918cb8461cd19642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbdf6d31f72681fd2f193f953e80784643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc0bffabb84ea25b78a7a9f57e30471644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3872f4925c247ae4beb908bb4f5f22cd645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbffe295348ee06a5b0e215d3b0da29646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9228db7964045ef176eca52e1a25d5cf647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e254bcf8115957c4a366ed2776963403648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0725b9d57bc4be20828274d889edef0f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e347d3c69a9c22872697375ecaf7f5650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f74c5ca3157e4255b18ec817f703a0651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9327be5e70801fb87bc3d71edac8e591652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979d99b06abdd3190edd6f623c13ad9e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501bdd7c9431e29e405ec0b792d4198d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093e5439b71f31676e251c9d414dfe64655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05dfabe455e65717e8529cfcc51d393656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbb0472d9bcce7b4dd8e82ff6762e81657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5db9c7810c0ccb650483ca18d17c179658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4f0f4486a0548d0b6e78f6e163d861659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bd7908aac3741cd9da938619ba4b7c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ded3ee95a7fb93924a0a62a6d3ae202661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413792c15603961b4086966cdf80b773662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c44c6ed7b0e027539b6615dd035bf7663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4388fe57abca46b859caad7974e735664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2598e6a292bef9739050ebf2474b36f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8dd4f61d055b9c6e150e7ed0158abc666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e844973b47960c47034c3423bbda7060667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bce26f4e1949aa549efa5cf69f0f58668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d6c0a8153827d93ffb1d2dd2ce7e0b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42be5d985546fe08b6ac47f0f57dc739670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e55e0e69d12a722532c371aad2c18a8671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebf4ea43b45085f647260e49864a83f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c84159ad4ce3321ddeb30464c253f9673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b101139f515e1da5733231ea89851c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e32520d5ba39253e3c7a836ca1f9b0675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5b50bcc265ee49c88252ee426afbca676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2814baaa26259d16e2528942eb7837677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f357fd52a5b1c5247b9e88f11f1eee678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdb2d3632829b1151da97d6bd7293c1679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971c1c9090c2e816db6967f00613f802680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16e25ed79e49a568ac8c24c50ff0347681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4f85f83844454e0cd7ec0bb3fbb6cf682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5ed4978817799fb932f612777ec717683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08637c42c44ee6a20c75b7f00237f8f0684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44eb6aa4ce9c300225b3cd151888f334685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017490434e8ccd47c1280325321256e1686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25ffc78d4d4349729b9fa9b077fac25687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414e70f3c9c3e1a805a8b9c1ceb2040c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f1fe9213eb0111d1c8a2e94d601336689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e27ef5d164f6e71544c2e9d8fa0d07690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7139ce53a2c00f71b9f8e13d0d4ced691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d392865fd43ef50aa43f93772b52163692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb0136f884e77daec2852645e9d552d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bbb7d7dae2a852e18d0f900dd06eb5694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9587e5c51b14580e749c0a51a15da3be695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6cfb498506240a485aebfe91f196af696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e5994052c97cabbd23d6c827123841697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2367c2fa1297a5fd94a4f696897c5358698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed77accec21ab3df96def0b0d973fe5f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e55f1a791a31d78cebe866c5656ac6c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137a4b198af2935b033117521296911e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfac05d6ab79586a5a6ac265d8bec14702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f00f9ee617b62c3e8d626d07bea01e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86deb5b614aec7f2a74668d7f166b7fd704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee9e8d3d6a30e8048368c03f22b4d67705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6b16fb5b5ef044f42931f148612609706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcf89228bc58f6093ef6bc04cebd66f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c781316da2ea1aa18231e13941c38e0e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4126a0aabeeb2cfc699f02e12787d4709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da5315e9a947ececc2d47db47c8908b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692d9d3c21b402bbae3686b62427c1c0711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9bae1ff8d535570b1c97161a35bb6a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2550a8d339e20e4b34d192408bdcc3ad713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196b7ea7c9299a716591dd5c0aa74d58714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b6d71a3e45be498d92d05f7dfd08e6715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e382a3de450c9d3cc4bbfc340db2fcc716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8650ee34b7abe7d8083f241ede678a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d37dfb710533c961bc4e135ae36db6b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdad45da181a212f1cec21b7871bef45719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b9c6f36acf2a9ca3d7617dd96976c7720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec3e08a0287415d409e38873dace601721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92a591483fba9f4ff2c1b4f0648385e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c207cb799e148ae720e0e29f169e4752723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13a19f096d122c37ca9dedb668d5d0a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ec8e6e662f5f4323b3b9cf3b33d3ca725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ddcde677e2959677d9fda9fc9b2587726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56930eb79dad981f574e7beb7bba0bee727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c0b61528011652edae4f91f51b82d7728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0524412ec4b50e56db2f8d5a8a8f35b3729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb4e6fa88f13929d219a2e63968b736730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15961182d5dd240d909682c820c8e506731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1d1745979b80b4eaa9bc36136cb83d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c03336ff10c8e938ade7d44ad12098733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c4f4ab44793327ad1919c941b41e6f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3747033b4ac58362f84daedf67248b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0524ee00290d5868d5500a8d86acdc9f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c558fbdc9b35dfd1d61732c3bbdd3f94737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e3191e53cedc5176657f72609783c5738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e92c1b59a83a0a614891579a680941739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266487518e871f7b07b46ba3171a6c17740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f509f72a76019ea47c8a4e0a2b2736a1741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f25691f67f025fd994711276f2d55c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16517934630bdff3cc7dc3d57afa3243743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372e976f420e09b8127e145dc0d0dccb744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b9b07a274d840143205f6f486b6b8c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed3fba36207082a588b6948e4f0920b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfdd5445376760116947fe1287088ad747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6b19b8c39528125d3856db25719896748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7beb5bc1360ab6a7b2b62ad912558de749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f37fcd73ebc375487f46a43b93db8ac750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d14d38e6bb7fd84f4a3d9250f460d8751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31a8f76eb76ba86e262edcbe5fbe97a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47152a2d30d6ea002809eb9a9c87afa2753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964cfdc81a692b88015d686f19456819754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6186d39eeacc56b432fa62f32b8f7fa3755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3fc3eefdf46e385de3986782a9427f756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6b06173df1c325ef067a881831b48d757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4382f860fd5693422957af4658394c758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcba3928740564a496cfab4cec5598ba759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>