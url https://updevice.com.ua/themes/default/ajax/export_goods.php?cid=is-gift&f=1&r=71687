--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb92823427395f48cc77091c3dc77d61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3994e65087b9334badffe3e8564184c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ee530545610fed9b4f2f50dc13dbed3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8698567956d51fd8cce85e30aad166f24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874e0033ee0424f7811243f0af6983595.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8919123dbb77b24d0375387b063888a46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24386f3e2aaec851f12e0276f7c1650f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92d670b33345cd8bbcc7d3c62b3dbf88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ac6cc6d86722d878d4b901af7d5a9c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb84399a1fecef8eae846c8f4900745b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772a6e6a95fa09416665d556a8b83e2d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a990e51f4e9d326bd4acafb1c64f91a412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14e4fec24a863f7f1d77f45fb2e424a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baf8ecf8ce1f1a471b8bac7a5e0bd8a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13efda6a0047ff4d482789efb6e4390215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee01c9c0aeebdcfcfc8d3e6099d2477516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372441b8e9893b6bb9b9c2dad757496a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d396ddbdbe891b5dbfc0b977df7e3a7518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1748449046b638ad7a79b59a6d886b9919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff71c0d338618b282a5f865839c2652020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62af382b285a0f2e8bf0dcb1f9989a7521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f43569de6ea04276141b26dbb67ee622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4199f14a2206c5e3cd917ea72db40ee23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ece6d261f81978936c77903b130e52624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28da319e1f85b682554dd0dcdda77a325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e163051caa7e2e4a10fec96c270636d026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9641ee653c4c1f154681821b63db15aa27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02e7ad4dbece0c331932d0be298b5e328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37856f9d34c73ca614ef8c1c6ac3a72a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2231be74e740118c50d7ee21d4db9da30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09bd9d0df7afebd854869ce45a77d5931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73982497fe5da1275c85c9e78e30333b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9470de32e8d0313e924dcc3db2ac9c033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787af4fef25bec1dbbf2c16ddc49259034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80316c71844c7591ac6142f4eed689ba35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca20a163cbb74c1bb79f06c83427e8e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534ee204bf3a9eb36a67be20877ea64b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b99761c6c2c8385afea72a4fec1a9c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20530f86e56973cde64eef9e0ee60a9a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cb7bfe9def53b7dad0d882e2c31cff40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e00d5bc6586edc06a56cda6fb5171d941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907cce334512f91e24bb045a020c4bf742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23573be192af534d89db1c07388dedc043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e49d3b9e78452996461e2537eb8e5bc44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09994331b45c692a0f6e795d355f9b3245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f438a7cd0a722fa3fb04167537eb96c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d75690684c2c87466f17a1d7d238a847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da59cb53343c35769008fdddeb071b4048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7f812e8d76495bf067f8f740fb3e1749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5ace18be4f93cb5444c3c049b2f43c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a2b916a3ed50a0b3317f4a2451f70251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c94cdc4fca60d702617c9b6421b3de552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c8aa8f63b80c65f4c0879d2a2071aa53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bfc4412c521702bf9406344b2a6bd954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09f366f7004762e23349b0424b9ccca55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7075303c592b052f2d2d8fab6b4b65a956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b512080a786159e622ac43a4945ac3957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6741ffbf0c6f789eec6de1a50334718458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce8257c765623f92d0d06818c4d9b1059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5921ef3f34aca8fbab217559238095fb60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e54d5e7f4e5326066394aa22b66e0761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a01b747b71419ff873886fcabbf1c6262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7fe908486fce86239627ffed4cf99763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bcd913748d29437c38ebf2bf7ffe5b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28033b830fbe7e9ac51251bd95539fed65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e98ec1c5a6ed12251999c87077b02e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26d7c4dcab6a5ff0d89fc1b09876b8f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15957ae2c5d67e553b75534e149083a968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48615602b932840ad038721b8740aa2269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ded05dc99c51722f35670b63647c61970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076b72ad94f70743fdc7f138adbc60c771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c7746ad405ea643fff766af186b88d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4e68d40cd8ba24ff08860e6e9a80d873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569a0a287fce3f461e07cdef0eb09c3074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae724eb47b1ccb4ef991cacf8d12658f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e306513c77589207c10cbff7c19cf25276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7444d7b0c749dbe0c353790e83483a8a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f234c019ae73400b91c1bc9261def12c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f465e185daace44c257ca646497327c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feeae9b04c3276a911f47460ebd9ceb880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505ab1361298946ab221b599d39d8ff981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabd3f2174bf1f8be5fa6015e030cc5f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14aa636de1fda1cbefa68e86d9df25b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27240e7ace185795a6c3d9bd0cd60bd84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188ec245011318bce83342cf7ca740bf85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc57ca70cc13bde58c4fee51240d26d786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65f6db8fe6624b4d4ba729ea0e1c81887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13053ed34c573d103d199b4dd3129a3488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311c02b9e1c37828aa24044edce144a889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3032edcf730fde4dab30788e7d2a072590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06824ebd76354988442f264816c53d891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4c29c4f03799d68e0fd70b9aab4b3f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4090391a0171377b9ee211a0766e299f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9152fcb49dd338a8e67b371f1e50281394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a98aacaeddd6d545de1fd24f7a22d695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e137b7aa6c39d1fa8b79be4876a1725196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673ef0b37bab175bcf16308162f45e4297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c417754a2b5dc843074d7fbb75c19e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5bbc492acaffa8933a2aad7b20a4c099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2549be1573068fe8223e0aa76742bca100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33407c7b2c85b1f97ca3151b95fe301c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5178bc4da78be3a365096789a5c0fe41102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdf2dcd1b61c34d40645d1dd74fe403103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ecf6e13608283e70d64d9cce1ebcb9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc34cdb977f872dd2102a4244aa9d3e5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349c815a1c05c1872750bc4649a9a52a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7bad8c8e70b069d71205a658f83367107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc14264502af4948706ebf37736d037d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3c27ccc18abfc759b709b39bc2ca27109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be1722ad7583438ffe4c68759ec46e2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4246ffd670163bffb975c1c91150d2c4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe93f24823007058bf44105dec6cc28112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cb003d82bc03aa667116c0311716ea113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b2ff9608c82b9672b7464f9f6fa1a5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab7d9f32f8c976339cc44610ee05a89115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4120de3f31f64032acc334d1ad453306116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f43750181708622986dc9eb5ffb77e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b3a72050f7c7e3cb62ac12d02b743d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b8b60307c6b11722ad496c73d4670c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d6bbfb69e3d00cdf45784e40a7e414120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1693607376f7ac51f57a16c1649ed37121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a621066b50f113adcae9090680960e85122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd20f17019c40969f4dd2ccadcdb012123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae263bb30df5af08f6e8fb890dd4f5d8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da95893a48718e421647328f75907792125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4afcacf2a171d96e5470c7f123223c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d7f817f4a5cbf23ae37d3f3149a6f2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d290281487c6469a3a679d26fea00d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6652818237e00758a4512cf5207ca85129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a99ef9b1ff713018ff472c578025f2a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da54b83a50ce1bc55c315b226c365dff131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125169c6e6b0dfcf7573bcd1abb57e7e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9eba5b559f97ce749d3bb13d2388fff133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8305ec80d35a8d55b0f1ea18656a2d7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169d9d9a6bb135ca94fc2a6e94461ea1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a02211172de65a7f92fbb68c71a1b4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f09090053813f69493705dc7aceea7b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd78b67d14fed0aa1370e0297d4921b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1792b26c8992634ca4bc71810ed70cfa139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec861f02404234d98803ce899d182c77140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3452623e79f514cd325af7973bf9b1e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e26106aa66b8bf5e4d335363f26b121142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6af9b905f77df8e9b585004ba552e46143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204ff267ff07851700aadbc3f97eed03144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702b59f1a25e2115c6b1386b1579c471145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f313e853d41c925dd9982d6451c78f3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eddcb7b96b8f85577caefdcfdbe20f1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c3daac44b51533446824c4484535b5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4138b9f703de00d7629faf379e4ecdb9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802b8d9027c471d788870eb4ebb61bf9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7c13765f8f76ff208b0064a7c7c583151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf397689f23fe4883d275fa0a5fd1289152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f501a04f1078acfb6da4caf828db02153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50bd25a4c9c1ba1eb414aee73519a62154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1673267cb1340dae60609cd08d62af155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe229a673dae2df260bd41ae2f4f37f9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214a3c7a18070f65a83f5a202bafec8b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a527c7e4eaa3cb9dd758cdf69203f2e3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0f16bb96e52f406ac54f6ba9e2e1c7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f39baf23a9fe85df59379fb92fa5d50160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652e0690c8fa64565174e525d9702786161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05106c8bffba4d5d67b9263e16ebfc7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a308b3b79fb509a328d310c56bd9de97163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ad07e30446bd63eadda5e727e72318164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c22b1d17febd6a2759c1277ecdebda9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64bd0ecf013da1d727fcead59d55ea8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18ab19ddb40fae689835e43f1bbf234167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e8355d2b9d2532dc100b8fdbfeed88168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66303d51da57e2fd16c0da0ed641fb7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9391d7588165f206f7c84597f2fecbfc170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345ab8f01b35ddd9f76e876309767633171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305182e332d2ae4b44672656eabbf65c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e99204badbfdc2d1fb94efbec3e2bb173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc209e7c3f7d062c05a9caa0c9a94d2b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa359a4493b5d9ed3f5514d96881de5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a63bfff7ed6c92ceb00419e65d1944e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d57eb0cb9587cf990556db9b1bac83177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05a182821f38497080e5ed563f8942e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33e6d66333a209332edcdf16bd07717179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a368d0224b47fb1d27541db0185f4524180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c20502c298f5c99fe3002d8619e40ba181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c4632d047573104fca86bff445a849182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff6ed07e619db7b9c79190bc0fe3440183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a657508ceb8cf774ce78c3f321468fd0184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76b01c5f9397dfaeeab4acde043a717185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30d8d29411146532cdcd23489e2e824186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d79836149805ac2a1ee3b429f421442187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc9018689682117cd12d58016dfe9e3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cd5f6d52b91f69249775bdd5adf79c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00638ab2c6bc02e32155a12e1b6ca8f6190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5aa7c9d339cb10f2c95c1923d8b35b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2038e76655bfcaba83a3cb0fc3d887192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9165fe4bc6044a05d48105b40dfef49193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4653f9ea6593027c44f610363edb1a25194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a49c98f0e65c78f7bb9eb18e438510195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecc208ca6d39bac7aa481a43b2b182a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f645244388788ed086b287de5aa0d2a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22400480bdd4f5ad71a500e9c1be535198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752015c111a6f33fe1c5a654d4cc6adc199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c2c6593e3d20ae9fe6dbc3195038b1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba44515b609a47c3b40a9f4a1053052201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6973b27be85b76d6220b325b4a4bf7d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76caadb0d58f5dc6d5e6c7e64af0a889203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f654e1f785c8b0cf072bb695c529bdbd204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810bbfa411a84af2561af2cf273c0184205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fb84103a41d3e986cf3c407f0b2473206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee00bba7cd22268021b04d4f85732541207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d8ac127816032564d62925ae237aa9208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb1b4be1b37040937bd19fb038e713e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91752ebfaab7aa205fd8562c73c16c29210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a338644f6e06c632cd5d741057f1ff3d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6918c3dbd4b60f1755b147d6b05fcb06212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde13281862368ebb3c2008f25aa4334213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4249dfe3ea1ebcc321767f77d86e2dbf214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89746f6bef4c9bb089b5056637630af215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694085f4662b51d4d6f3f958c31ea661216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8580cf9cc650e55cd2931ea7215a1f9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6e078b5a342ca895e1a2c967bb46fe218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cf06d53e7328a1bc6b142aeebdbbb4219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4e53ee6749c8bb6b086656d78c6033220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132a71b93d548e172c9ba99aead25286221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3480c9da33db610b3c2f479daa0d514222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ec78e21474b4400299e2d05ac8f1c8223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f22d72511d84bfe44af78cd6f609481224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fbc3ba96589248a51f3addc6baf7b9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d79a8408030e69880af3909d68b8320226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91447c2dcfd8a0f0a269d22a23d212d9227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd88ea1d82d06a1948030cc32d230a9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b691e1c8e46b8b89b0ce13a9ffcbf8cf229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7ed58580f2e63b883f86be2ae89852230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb12b244a3875738b1b7afcd083f02fd231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697687b07f58a5a927781614ed2dd0f3232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a05c1dbd05000f2807852937e8af0ef233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58a6aee720a9ec858eae9acfded677e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cdce032c893172403a6a70e373950e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9266eaf03fd2e065a4e6215ebbfbb4b7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea893b38c0f6a05ef4917e89c82ceeb237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b26673353897bae1b945b211aca9e2238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4460d6368acf8decb6731da2552c5ff9239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4b106d33b8f51e07765c4bf3d6f7e6240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ee3f7545648a8678bedc9ff7a55a23241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a144d508abf7c5b6308ac000d821c329242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d99218154564e26db46e676e7576e70243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d593b5407634354302d145c29edf8b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72803307c1ce54bd3dcc026530c1d73245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9aa7ec3082b7eb06123f9566b8de47246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6419eb3a4a3e28eb0657ab175796a02247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6610a9250f54545eff57eaa9392602f0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b91ece1dc491e902b130a2275f9b57249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ae5de0ac47297ad8c51e408d0eb557250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba66641a7d1f2c676d3bd0214a6d877251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bb51f08a9e5a3fed9499c723ac811d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75e4143d166d1376ca8c9cffe4d85ef253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4431ec5b9612b1a4ec70bc513c1a95254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7194224a3f649482f3290ed0ddd55f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3c6e15faf2bae9a23f3a682e64cd22256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ac0057a6a284de35fc1ce3fe4731e4257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01371c463eab85f18837f9cf63936554258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5956bdb59752e15fa85c1a319be7ed8259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9489a6d925105224281eec653e753457260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0089dd9cdfbecd64613fdf5db5be08261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31c87b3ce36deaedef1283d96ee4ddd262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49b350ab1402c7c933a240983d5dcff263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e199192f2cb259cafd16000f1346568264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c004e53c69da0599d077b3dc4e501177265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1545577ab8be65c141d4d357127eb5266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aefbdcfa38cccb68f8b4fad8f4b00dd267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa2442ca6b93d57299b62be0e7ccae6268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2965bfcd300c6a6033aa8579a1ddceee269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad068adf4ae0bcf64fbffde52938c39270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6beb9df6edd84e3081ef4d49d644b322271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f72b5acd91ea8e03cc782f43f20854272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ee849289a97abba3924969fded2a20273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da0028027434115c26a2061282db049274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d46d4c67144ce0191413c98bbfc9ee2275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaed6b3f96c85be077788ee2a2992be6276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5c89740166808747476f88001c0dac277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811d265abd023febf909bb4e305a0adb278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ce0b8f4c070f71fd94c3d67192002e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27ec42f5d5f63e64175c9b70ee63712280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2fb3b3300511e8a66994f2d8c0f90f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b388af9a0ba1d39d2f337d709a3f2f61282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e7a09a7861d9a15c940f78008864bc283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5e8547d233cbf372b5036a8dac7ce7284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565579a06a8f1a089dd2ded8a7d7f88f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf981e098a61f7fbfabaff5629f6d73286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9a4ef1f44ab66e86cb7d8b861d9cd8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e30cdea2704dcc57c547c2e641f1f1b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3910675d53b4374e8a855ccad53a5895289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff62e458b7e754927419cbdee9b59962290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6d560b9887f4e1a70006cd28ea2552291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6039aa27404c9e4d1101bb97da5e00292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87f43b3c673f7d835a575c0b6738a83293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61be3abee60c6532a763e907c5452d5b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95d0b1748482e295ac83860e136a85f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac39d1c108a4bd31cf26a591a956722296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fbc6af8810bf494117aa194eaa52db297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d2a5927536bddc5a55bdb19f9802df298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf2f36aa60e6d6608124e916518a938299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644f2bba8cc64bb926d15a77c85f64a3300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281a54ddc1e821bca1ffd8c057064736301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485fe41e8817c30d6a4c51076540c15e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc34801e4bfe4774d849cb5f17e65d89303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2662503a75f9be7ed0216774710f3df4304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64176c8caf65e563eadf02d427b3f511305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc408c35c8e1230fcd183f64432ae07a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3aca621fec7ba9bb3b85fa4889a083307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9e585b33771a586cbe93fe0b54bbb9308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8baff9a0784ee34d1b80f6413753697309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd919042856bee3e5aa1a2d1267660d6310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4100f83ba4359b1ecc1a60d4e90759f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbd4e75ae379a9ca865a03177405f26312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c430c5ff5ae9887705c8a2bc9dad215313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d5b28eca570d50f504770457d90bc2314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7e6cc55a9df7acf709ab139879d864315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314fa5e9e122c08bbb9dab26f5934f46316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4195d78382f85335691700b625c9454317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af193a1ade15988a32ce5422c02acfc318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7985145fe64d56bb3b5200c07334eb5d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e38630fb03370cab23a5a4b91130d95320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88af5b2ef5cfcb51ba32c084ab9c171321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5906e5e466e1bb6fa28a81d5c17747a9322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522ff834323d887381ef0f41e66e9c12323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0685b83482ad0cab56f0740098b960324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e020d3887ebe365d733842202c4e1bfb325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781594fdbd497d870b0ce1f7f910b173326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8887c728a777ad381ac572088ea5affb327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1b78dd499849f1791b9be26ab79609328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2993732386e2ca69194a450857185d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d135c08a3db52fbd27552d6aaa54bc330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44157fd64e639fa3648e86cd004ed53331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0203a0e4ea8aceb3cebe088c8fd0684332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3af74177768a68b9d8f35b06b5286e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf9e3d950f6f446c985f4fcd946b148334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144656facd99c71ee37d3c7414db0bc1335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87f9ac8b3e9061871b14e526ae1f6b7336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755ac1213405d4ff37f279a8aa1a8750337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5d6fb4d1d844d08c0078d99fea8cb8338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfd2ccfb6653d7afade5934695a2058339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7375ab5c9fda8b2193af48a5531044a9340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692fcc1e9b73610ea30254d4fb06b304341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c646b2e707cfc61a3f89051abc7991d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5197a859c1027cf1573990023a1c54343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa15a784859e5ddbac4dfb92e3a144d0344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8831e425200263d00cdcaa75a98c64de345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bba5ce54a3c3cbb03f34dd73cd2229346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8e3fb07771b221eb4fd5682f6b150b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eec79fb9ffe87e675f903178397e23e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107d107e0812b5009521736587bfd90b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16c8ed3225aeeb530a809117f75aec2350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29aad4b6611fe5ca27f62d017267b100351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe25149a84d89508b12cece48d8fb64352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17360cb93dbb8d909d09bb9e06e154b9353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ccd02a9ce8afc4be129134e7133997354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f69c4fb2781059dfe647a1ab0cab8eb355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eee2c678ae0c922fb09f31a7edc52c4356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a567d42ee695b8d9dc05ffe7241e467357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909f3388e8475252eef553d3188024ce358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fcd2cc50286a9cb91f329f5ded85d4359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf1dd7139cb307f162c11087b872440360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d229ea20a304b1a9463e6b06bf33e67e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2900cb07ff72218ee29c97bbc6901b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec325ce25372805dfd9e1687591f93a2363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0812e8dcc34f5cebf2d87fe44278add0364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbff664306a2f4230ac810428ecaa20365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea9712e2c32b030cab93e2e7cc4e100366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec8442b7e6556800ecbe1f42048164f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d432ec98701c403cfc46497f8e936441368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a9abc33644623988c87d11bd53d4ca369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45010cb021acbb792cbac620e62bf5d2370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9e335eed662377293ea83bb056d899371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a8230afa913e92d4c9fb09ac2704c8372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e89043d377a21b8034bec85bf340782373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cee17c42bb80664e8559135f74e5f6374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710977b4ca4eed9b1bc1b6a14535a485375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a525502a66af724a2372f0d4aa8086376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d92a4c758a18b0ed29c7d82466f7798377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a87aae94540dbe42bfb109704a10b3b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7429cf995acc86f8fda61c01b5f578379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac03d0435ff3bae68c5bcd2fb3620ffa380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3969b54203a91c646a7ded1b006e15a7381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ea70c520eb8b0ec2209564f0ede6cb382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed8e28d923ccb1264077362b9bb8b2e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5fdda1d6aa07c3d4a5c386503d2c9b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b42e04dc611df7896db2760d23694b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57fdd8112573312db6de275f54c2bd1386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69a1d1b8e49aaf283f83a73896efb8f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c96312c70e13a6ecac0e332f576f736388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833c7259d3f8145af2de310b8769ac5d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057c7c46042cc905b442c9a728a4c9c8390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ffc14aaeaf987f37c6d97995814ada391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bef91a462d42e00da0160300988d1c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb79fe2e1570ecc123077e5ac5f38a73393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0695592adafad01ab5688f90895d338f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae8278f87dac56a3658917393b6cfa9395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1828b508c4a7e9d0534bac6333fc5733396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0491626906b97b2ec85877d694b7e918397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ff32b250abeca41e2d37c01ec6a2bc398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51045d3ec226f6a1138f5ce4a1a8da09399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec19c92768279d8f7312ae6e1b658eb4400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8f6c16d49ded3001a89a36d80b2695401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a2619684c8ff901e12c3e3667763a1402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88d4e078e0e421b9552465d5bddf9a7403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9494585d3d413cc3bcf26a7c881a4c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ac6854ca7c837415a6288d6309cd05405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0cbb36ddf2fd00cf35854691586fc4406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc0b1ae747855577f9fb93cddf99073407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb5c5d6fe000d16bc4e5fa2832ab7a6408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbbc29bcbc8947db2e1187218cab581409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d3e70bc13c97a906629bfeb3248095410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d7416b5c1cc9fd91489f406e1a28d6411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0db5362d4f99494c014abaac526cc0d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39cc41585262d621e500b7e86027e6c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142231b43927aada823c88eb7ea5115a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e1bf826f736fb5f9ec70b2ea49a2d0415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f6483d038976fd8fc079eaa74fd65f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6582215833e3c31888744e848bfa4137417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8004d80def712a08db6f8486ea9fa5df418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5885a84182374690196360af4bc9c3419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfab855ce679ec870ad0c7515af45412420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1e088568f4fdfd4ec509d95443ed89421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995266430668c23d5a146b1af303c79c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7568c9c630d28af41425a2d51f4b6bc7423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6564c8253be62be45c5cb179f80eef58424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a626cf51bbd74691a53eeebdf099cdd3425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d080139745e0c50e3db36b595ca1279426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74227ac1b28a9b8984bb90a53e18d7ad427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66c19433f09cc134b5cf39d844a0937428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c824f73491a2b8318dbc6a015bc4bc429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0272ba18b5910a7f0da0c433036b8aa430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551d569055e1bc9552991506cfd36b07431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5feb0907acbfcd152fe5f87593e2d691432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39678724f7240ff696e8f84704ed980c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd4c84ac0ec2c12adf8fc6086ba429b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68c0db42c8c78e3d4b2d2c56a8e14f7435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d291b0f1b36350230ea251c464b3d3436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4cf5bc084bc7d54b10c5dd0966e972437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996f055f2e5a6ae3ddf9f1dfd02cef8f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a7e0c050b3c3137ddd7cc798a32b85439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61856978115f39efa0a45080174a2b8440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b31a978a7bdb6de098a585c8992b4d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ef8ecf95e3bad0a190a12fc11d5abf442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2957b2c953c8fc3c1c9b7e018f742c3e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf29eb901a84ae64766ba13f8d9bee44444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06097a66897f99c10934d6a35423a937445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13544870aca8d1d100f61fcac0f4337446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6832de6e4acb06b520558ee0a69bbb1b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91bd975bf7772e5435e31fe48eb0fcd448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee099b01229d11ab188ccefb3108a3e3449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02e19e107411b1a1270aaeb9c534347450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d65b03de0a3757f7310cf1280300297451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c28b0c1b4c08e08d1242f6e2ece8451452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a653e1551e93dca6ea2afe90d87e626a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12bddd6871186e349708761d35627be454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc871cf87daafc7d103eeb1247c87ae455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bdb90c01fe932a750165c65e2451d9456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051120e88062952539588bd0609c637a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042a2afcbd2d0ff69c43e34eba603e09458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab486b5f41dff77e783c0727824ae9c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bb3af915fc20d5755e293bc3a5d5c7460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d96c4717674615e14f97758086098d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463201f0b6d23ac7043e792c97910e58462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99da95a1b8aba7f78b2308e3e09ecda463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f784e21b81ac4006dd6a4d2e2beb3379464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4ee9230c526b15eb709876ff7b7c27465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514aaba03c8f111d355fd3dfb00f5815466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa61883943d874545ead519dddd3bf5467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56357d8ff0d25a49f0e57fecada469e8468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f163e45935251192b5db91aab3e8da5469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc52745dbe89423f1ce7af798b76b44470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3617abe04fa0e01974748bdb8a3fd2471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09ac05ef741ac99f328e95b3df7954b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d536045f6a5befb98fca8b4e5bad56473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63420524b28420a2365053ec4697d624474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909b4a48e37fd6520a62fbc33f8eabce475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e06899a0bb2225b0092930e5b967979476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3696479ed645ada91efae807ec1d7a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f89c6821897a4268bb73647d7012940478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edf3874142eea20625fd363116e6c44479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cda180092d21ff219a21241ac66865480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739fca126b1013f36c57c1f0e654aeab481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947e15ca4becf9bc59be001eb5fb336d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10104ff5313a004eda6fed93a66e2e1d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56bd77d2136c3695e0c53179fbd5906484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463aba5a11e745522af471fa16bdbb43485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292e9d080fa444d2e215bca5cef2defe486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9ecc200b192e13b9dde06c7d63e723487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d39cbf93ac04c062691a1358b931dce488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda38c3227becd31c4a45d55dcc77918489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87618922439bc334f541400ad77d5438490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af6cfe216f04891112da9d30bae7920491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34f06c7f829aee85f664365d08ecf51492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f33f892cbc3aac1f345f1cb05be72f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf1a96c04fe4626f92ee735df8ef851494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdec7fda6c50b956d812718786742c7495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ac4c50789cad1eb117b889ae1a7164496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917fc4d680aa7db57136a17cb97e2eb7497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7527ac89fbd7bf3fd4404aa4bca555a3498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0b7383e97150e6399226fbb64dd85a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdd1bc65c97b3fd74bcfe99cac183a6500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c3351536d37935b1041d904c4db2e1501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed070a64ceb52328a0c7ad7fba283e1502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8ce20214024e8c8512c520855b02c6503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9eedd61a29a4608aed4a4435485277504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e89b01c1a47886fa36969287ebc82f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609705740a5d101bfbf224bba7b7f6f3506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99c1c8f8dc9ddfc070a8550c7f5e001507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce9b5600afb9ddf82e003ea48fb61c5508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5280b669844ead0ffe93e25ff9c80226509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22fd6d7fc3a173a190a64478a869193510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6e0819549c0150a01f091b1a8873fb511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24349eb2f1310c9d9db0913917dbe6a8512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc6c03afb70020b2f78f201c3237c68513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98466203cb2d79db4dd4d342413ec4b8514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c960fa932f48eae6f7e8011debbaa443515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390a6f103abf4c46df669e1485a2415a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ace5009c51ff87d1d21d7fbb8c878c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761fc86ce0f66b72c98b979bc60faddd518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4170163d7000fcffd8217edc96c0c68a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16371e4a3844010162f0981d5ae59dc8520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfca922f8147da5a2db01e5151e52a7d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ce83fd1e3976976373ffee591b1094522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8daf1827ff9967599c3d26aec35a56c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab6ca3a4843d8d948a69b482e8f6cb6524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4607e325e7b50da97ada808ef0a038525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7376f41e863e4b8cacd7d948e0ccd5b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a64756389c03eba987e71d715b7392527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdf14663a8dd4b21e22a23efd1e5c86528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60097b7c4ace8b4eeb759afbc49aac77529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7672b45449836e33169fb5be8133408a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65af579f4a5fd038f95683f0bf6c2ae531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099e16fb6beadcd10bf7d63e0958be85532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf565606ec4bf1a8f53ce596b98c2021533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0df6678a4995ea1b34ec8fe6d4e84ea534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6301bb82d794037a36c50ab5c8398f8535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e4b54744da9aaf04f90bbbb9947ea3536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1feaa95cff44b2c9eaeabf2c333e0552537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29af06c4383c61b2a784732b829e2e38538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d196ff2520004f5212afc67909af2f92539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1c4f9f7a9611a50277bd22c4da9a5b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6b42120482cc76e0839560b5e0431f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df19d4a17a72bd4618b152bf96b18781542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9cd5b6a2f6b53b15143a71571934f3543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e64be9ebe05229e8b98515cfff22a1a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9306c5451107b34845d861b67d589b2b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f89bb814409dbf574f82dfd7a7b412e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad72095d693a07a5834e4bc77a4f4d52547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5932c7b07fc6aa12f02ecf1c249224c9548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ab36ab4e3700718fd5087d6631ae80549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a5d507363a9e86a65fe10cfa4728c8550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7371e53383c6e00b11dff5a43ff1e849551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5e757ae875093e357ab17fc3fffd52552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fec71e25440ecb9237e206117117cf553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6262d9aebf52243fd24f6cdfe5633d53554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d166ef24923e3121a57829b9ab2f3d19555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cfb0fa295f56b405cb8d9de2b4b17d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f109468d2330554c5ea214f94e0c5557557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1086ce5d5bc32aa63310ffe5ebda6d27558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd2db5259f3abb504f72389ad43c673559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453ee4611ead11ca82b8f699c8afe381560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af03d336e438fa6e85ef66ad7a90dc72561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc328359d08e639aac5ade7e9ebdd3a6562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3ca4b484e377b41a295d02c406c9d0563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae176de5ea9165dcd864089fbc9e4b07564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119f73f9e4afbdbabc04c7289cd9b955565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525291213ae525ab0dd2e641d27b910e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7da6f6634d262976a6fc7bcb864eb2b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed68227b8e83162f070972782297d70568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e7f88ff144b239ffdd6c4538aa48a7569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69c1d384c022043cf7e2dfae2ce3a2b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ddb102a31e136c1bb6696445baa5a2571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29208db61fe9cd9e6ed79977deacd285572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b995a31ef0cd579a9ea582d3f2ba9092573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63903c7fcea4635f06f6e6b75c8165f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1352b926eee352eec1dd8e2f2c1ebaa575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8374f8a7158795c4b7623408df7a9873576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4ea5938015199dbefcd00f1be629c0577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2332a9ee064220907885beda550795cb578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca70e5a54a5ea7f8847c5c9a3ae80d9579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1422dbbd5dcb59f0c997848230a2e91e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e4c57138c1e1cbf38368a565f1029c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a751730d1e5970e42b9cb43ec503ff26582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe048f32b3a91447f66f8392daf8f5b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eeebeb942a95b7a27b140d68c55cef6584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f187e230009dd84fb492dce67f03c4585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce92399c772df7416f82334d42cc657586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132238b1dd04f2190fcdb09af9c5314f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a006d7e90025c2174973e9589003fe98588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ade667833cdacdf8f45676c6ca36c19589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f50cbddac4f4df5555d8feac783c647590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afb0658aa16795da671b0ab5ced41d4591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477d870cfac2fd2709d83aab8863b781592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98985e2812653a8573772cda9a8e2362593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15c71f6cc9c6954bd0220a12321f0bf594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4001b8c01ea7c5b1c57dd5813cebdcb9595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53abf5d47426ef7e10657002ebf6afd8596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768daa56e8c3cc921cf061bf1e448192597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc34b7cd6a63154dd24b25c97187508598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc8d3b737d2f27da64755ec99786e66599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b21b563ac0578cc3970e7d586505aa600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6c042d4abad7e4ca0c983c604e629c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63acdc9778a7bedaeec091b86fb19176602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15325d3e425f7f9fdb8cea6ab0050511603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290f742b7bc1595f143fb9b4cfe5a1da604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247bd5f6a45700205e2ad1b2ca32de0e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab33c5283d1cf16dd43291db7ebd41dd606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b51e32c2cc375f503a2fc3d74d8d804607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2eaa49b395cbc65aa05967fd8796b7608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf3c9efef80e32eb980f3eab6db2b5a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8b070489c4e67daa683c8d328a0471610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255596a6867f230c2c74ddcf90cdd63d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdaf8c80c0242578bebc7738e3879a8612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3160d1a0c4a23f4752d9273a95062c7d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44743802237fc6a666ceb596cb57755a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00c29d0bb00022706c710e4e2aaa8ec615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7b1f80e84761e94f8f660004f132a3616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfa35130f4921a4a4114d17390a17f1617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0c5908772b012cb3d7b78148e4fcfc618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32ea19e697b7286a24cd1193c632be6619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e37413c116818e3265c6f14cfaca28f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3cecf8dacf15ff7f5c438332f1a2cf621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778dc9c0ee59cde2b8c942ebf980ef94622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb7411e8797cec5c5e39b5b756c8224623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4194b09d32235aae202ce28fca54cff0624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647742756dc7d123919d8716d3d47424625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e687305f3c1d5754c3b7048aeea555626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370c7d1854c48177405d84117570bafb627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43f958b902367a3ebfd5362fa00f2f3628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b015639715447d2c888271059006f4629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fd5f240eee38a5c76a605af38ce9c9630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ea5d7a74770420ff196d137f3a982d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af355ae85668afafb9ca16a571d6d58d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dc11c5d6b9cb391722f3e582ba791d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ec0b03422aee51b702c184a7f4ecd2634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5b9ff627e23480cdc82c2319e0212a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3585a3e66d5e1e4f05b3fdda42f385636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314ed08b7373f54a3b08c1a604f807db637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061d94364f87e2e2ed739ecad9fc3996638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985270ad72398885572cf61ea5b94589639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe7bfa57f8f12a00f9961e1ff13906e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8eca24ea539d84574331cef147cced8641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa97b94bbf40f846cd6c5702cf675cc642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a464e9c12d242203eeec376affde04d3643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f96b86037dcdac71ea07cacd655294644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5268b96b74f7caf32643f46435fa10645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b842db569a676adada2da7d99dc1c0b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e910061f357f78147d71a19aae227423647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702c812f5c3e615eebfd51468608f1ce648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ca7977a2be577fde739b2d8dcf73de649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c903b91a42694fbac60301908d0078650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade912b0b1c4fe8cc8bdd76fa538910d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1913fa87fcf167a058053564b270c7c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192a539a91209b5bd551c8ba3bdbfb62653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e173fc0b7d47ef3d31ea61d9f0f6d8a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73117fb27798e708936c52e54a08d2c1655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43483b7a19a56daffe871dcb0ae4adf9656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdda531420431498110c1bcc7a41595657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55137ca0bb7830b2c60050871441a8c5658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e19f335b73085f901e1b25910af32b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802e84eeff2384c20d2a120ba6355808660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a377056b207dbc7f25ff9699ced7e67661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84eef7a844a69b97b539e56ba5f60b19662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040024e29d73c0ee2cbdcb93885aa3bc663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4543b4925e6f16e9466e3d98c6a1d85d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb0b04b9a4a790f860e6e5facca6940665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66a2d72ddd2986ed192c197d7370550666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2072d0c16bf700a7f2da90bd7bcd9992667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38be31302306f4f383c69c7dd6eead30668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2cff0dad26afda756368ed2586a088669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3966a5f727ddcf9117af1949d81006b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d5842d028d64d38fe60366e5251d5d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d2464af38e9d099086003deaf86b85672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61335cef84783c290182cab9e0b72f56673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec0fb8799be151121996bdeadf6dea9674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410a0e7db36718fc2efa3ccdce2f4f60675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e748c453e50051302258e5cc41b071a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46147839f6196b9429978854e07a9fb1677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548cb7446bddbda636de88614f0972c9678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b98ccd72cab0798f9398f4544d60e2679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6c94641f078646cdf174f14ceb1179680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467a6185f52bf2692cb31eaa1486b8c4681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531531c16ad8bd2aff78e02d874e9eea682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6aaaca9ec2d4207deb254e60d395762683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92100b524c31082a6fba7b7cc7ef531c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b158dd3d27aa05599ef0b7e0001bd4685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4508c49bb93e7b8a6a570a305410841686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa2693280d6a3d0033e917b7b4b731b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333d2f213d9267ea1964bd0ec0889b3e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb7ff7b723c51d1952c7d85c6265073689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c040015b14f6c5adc0c1b63270186f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c7989bffe0bfcada9642176609f9b2691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d179a21c27b60cf9b3aa0791d846013692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33b556ed49da7c5527de063f7793f52693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ca796e38ac4966502bff299a2d018a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d991a09d1e165b62a69c764631464398695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf3ab4cfe8bf4d56cdeab326f9be374696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c13947c85ff41f74ab015bb9bd04d1697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9937561cfbbbb582af5fac7870c19d12698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ada47c858cbad929123259c5850c903699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963485950dd0225984a9f7096881364a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a551f9d03609590856e5f0edd929046701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e1dfb00cc59bbd8aebfafc56f0ab5c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff576d5837fd7ec82d4fd1b341a91b2703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30925cb07c57db23248e352372dd6d1704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3428724e691bb34ea385efea6f3d97d9705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293f133015a6129ba189ccc61dcf51c0706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b19cb67a785bf5a24056eed0dbde149707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7b35959379ef1554e034503762baa6708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a2a47d050137a76168da92fa4bb00e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5ecc68195c76145f8d04f5bc649fed710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97997ee98a7d640bb50fda82bbe3454a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8805e9b1da1f8e86599bec459d73250712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2da392c03ea7807a17a4964193f421713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf44f79d88e8d097c85cf39550d1b98714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fabb4a7f4f6b88fce21a0a00ab1ec2715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b3605702e890642d76b29cc7c6b465716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32df3abdc0293502b9b7abb842a38625717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3583ae243e30741edbd69a67f93c435b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9905e0db9b38c64b23e25e660d414a21719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dd0f521eca0e4e294ba8f7fe09ccf6720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1631045d8145367a57763883b27fbea721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03066754e6c3787cd1eec0f0fcd491d7722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2557a4dc6d8bcf250537f3124c7ecb723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3f151fe25d35ae0cf5e69ace250f2d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed07e433602f48a2606ffd62196bd372725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69053d9c745654671639a5e1afee87e2726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264d022febe953b6214cd63cfaca7932727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2444ce5a3003d51fd9c9863605286595728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95bfeb237b1abf295c01daa5ca61cf3729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94007c925150611a81ce4363db0cb24730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06199124ad35b37388e7facbfd5ffe0731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a034fb843f0be26f94f98489d7dc529732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5156073dc0a0d8d2da914a4cd0b1747f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c07a1e85ca6963b6298276671d1a53734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1127c812cf2013a185b4b6fdedc9dec3735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10da08fa8799b4b0f68ed0aee0a49f78736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dfcb43fc14b82c38aa96a8d6f29965737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5b8adcd42a10b8d48bd589c13b2457738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d839d2506f98e2d75c30adc9542e94f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb25c038d8bcb0c5e802a234bbd587f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c951fbf1c4ed40b3405a5c4fe076e3f9741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16475464d2f864aa5742c1ea49c3bd9d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b79fe0bb22db2cf68c48095168dd44743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857da4c9984bffb1f3b3edcbadeaefca744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f238e51609749bf714dd2e6cdd35fe745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd6252845a97e1226de64010cce970b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc95adc8bab25e5e296c8b776c78933747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3293c22a5e61816eec57308871c992748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d194c94467c142b95156bb0c8e647ee749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf850575a12ebc6ee902b21d6f3c5df750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c9a039a303381005567c49b3b0bc85751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853421b033d4b2f6968290bcb67fb492752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c71e03a421d3e4c42dfa593046b1815753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f903fc620b87b8350bf033977e1cd420754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041b3402c0a5a1d555fc5922d6519c83755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270d2f1d96b694d7d767f07380e2543c756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66edd1a7baa4882a18d3d9e3005876e7757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcd9b425d70ce493f95295cd0be05f7758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e6881f1512fbcde59edb3d05f748f9759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2519e1665b208d41de1ad3f65823401.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aec29b84f4be92b7e84cab660d5da572.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c364c500309901622ee860d01c94cdcc3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3dbf2b04d4e9d24e7e02f3efd0b0f74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424f7ee5ea12e3269b25d492f68e6dd05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cff2dbd47de697d7cefee1ac0987126.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768b1a5c8cca9f32d3f549ff47b07e347.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200e18dbc823dd04c0c39c46e40af1c58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1711d16120e59948f56c8a0873eadb179.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a7440bc0f6c6c993074aa46b6f475b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4638e47f53e457eeff4995fc166724e311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847769ca32a04a369158973fa1333b9f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1effeeeb88def5ce99be358fd13a8c8113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75b53a9f1777e23558b83ad35a90f6414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca8aa37c277a4058ecf44f374f80ed415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91da6d24f038f28dadc504568054235b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dc05b398d99de77b1aefad9ef0cfa917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3406c25c8f5066910f5e61b801ce59c618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c3ac658b14ffe921df6a55f7ab3d4919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4d46ee7ce31739862a1256c63761bd20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abf66b74c08bdd0974db3fe5903a34321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e2bf0bf607dcd9ed6c9394e44635df22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d6b49012bee384bf80cf643f74513623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3103eee14ec29d76bbb9839656aa97c824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc20cd5afd847c647d705b3c1371e7325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80bd8623eea583c94fa6ff47032ee1626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8b04c2b70d31e98bdb17396ff3448627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa741229fadea95c32da2546fb9c03028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621de04cb160fc81149656a0bc14cab229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b577e62a8612db3dafa546c82544cb5630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1624de670f60e066d0f87e8cc0b4731831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1250cb0e0ecea18cded2ef0a904e138b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db39b4192f6efa15044dcb9b4f8c28233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa52147a05955d2097e0665795c1af734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3f128d4540100241df442039c98e2135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb1f5f3c0dfa1d212550a0e34e9c3af36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e567682b3d89255954cc217f99475c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e04faf98eba4e7b9f372b0e0a3bc34738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e81f68aca0e4daa57ac4664d982ad939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5471b7f959b0bade3fcdb2df665e5a7340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6b3e739821adbf15f2c1ecdf4b13a341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ffe8d4927ca3612390d47d8e1ef66042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19720063f10ce542d6862a549d46f3d943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37841e9d66e7cfc7d6e14a3f4bf555ef44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b58b3af3f915afe3f3ff1e3b66ff4a145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f195d86b22a30fc339d001d2aa612746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b0160c49f845cb9a7f44103a6892de47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc8255622dc38859f06ba671e9bf1d748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19f2d1d26132037dc053bfdebe0b12349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca8616f490249d8c8f38116331b6fb050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5297b8c0eea504530e455da3637bae8451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfa6d67d119092d4f5e49771c3bdf4652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453aa9ce87da609b8c2a621b9ef6166753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f038e6c87f68476c09e35392bcfffdda54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6768c69e8cc9ce29bee709c8036144c955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d22b9d1ab70dc1bde71fc0c48fc80b056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91f21d7e9852c3c6e64ef10fd99ee9b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a4ee403a4728e1caa34b3b874878a258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b625c8528fefeb923585b7ed6ba4ccf059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ed47aaa3e9763b1c6e2a682019f2d160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455ec1c354a48418b98aab00652e09c761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d729e3e2547b175703561b8f46087262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2db64200912acafa4b6f61643672d363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b1fe0403923d2a2641f3c6a843ba1b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a36071b86a5cb0fcdd5258f4aaabe0765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2d757fb9b7822f1bd7c80e556cf13666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122a360b7882963242e4f79899afabe367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b835cf614396c375073942d61f55db68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e208d72e1c07516c9034a25aae04841869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732155eeb377a12f98478becaa3bfaee70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e998deffdd41b9bb5af68d80c47e819b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe5cff3a8d66f4410d6d03f6bc380ee72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dbc7c3b677387b6680def634c1915573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd73f2d72d1df36ff55a4e8eef4360b174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fb719f467e54241bf2709540a38c6175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dcc0d840cf8cf7fc510fff2ac8a3c176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e737695933b3408761705e93dffd67b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf38f81401d300f563a8e2d2553e6e878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571c2c1528f230fa957085f71598346879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa8975faee65dc244c9ec883db3601f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921bd4679b5153b6288e523b7d6b430081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff241e556a39ac9d78754b0238a81bf82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6ac794e2b7df9c2bc99f3671e20e3a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f2381b6fda34181fab42b36ec5afda84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1fe636cb041e9856203e63d830ac9485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2716ba282fe1f6e052c75df1240c8c886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031dcb620175098f1e5bc2756ee13cf287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2341983bd844ffffbbb71a76aca9581c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd5f4fabbb6655bcfb3e2d5bc882cbd89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec3f5d12e640216a77fcb2e786f04cb90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7f903da8840614e1e4b612a334bec291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eeb37049b6b3bf41a8f61356c2d451d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf68a4d0b2996d617681569d2a2f7ce93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b2ee14e7cf6499079f75f32616493a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac33868cb5828bdb01e0bea6defd444595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2df5b89f94b77315b45b5b7c3f26e6396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7aba37dbacbaff0db5523bf82cd6cf397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e48cf38fa695468b9897dc0d9759e398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c6cf8f2e4e59ba1ea3dee5cb3aa87999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee4d75a23f95edac833fcaac91889d8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06624e801406c134b53f06bc5d706755101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f1d6db11298224b5903ac543ab0985102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6a16a7a0a016335def74a5e8639b9e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2b42d3ce69d94fc008039c9fa537ec104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2c9f3aad6300b9298511f19bad7a5a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ac9f77f75fbd0b81b8fb1e1a502a31106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b65a81a44e6f043ce45dd880273acf107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3e8bdf2cde15ca6a8b5577fa3d4f0c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e457dfe6804b68217ab0251c183ecafd109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acd1a6f93f0e911b811f670b08ed8a2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fec53dd9e2840e461f04fe498769a8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e4de703f89ba27cc64dbf561258d77112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c53725644d7a4291d82265f6181b71113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce6c03069a71693bfa1d4059edcec10114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858f2fab52071ff5b8c06b6c7780e40a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fd8c2b728e3ccd626f83b99e9982ff116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6422ec68872a4fc37d320a170ba8aef117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdc9ea4c0f734fa99845e9ac5bbe6d2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477295182fa61485d0ea961316118d0b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c8d8be1559a81098ded5846d91d27a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a5ef337008f0d2da212e6e33bc142d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2bc38874bb7496e6df61a39a5c9005122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be8c79ecaf0bc507fa9f929c0b26b10123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b1dbc1ba1992ebdb4395d5a1aab447124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb109b54205e999dcfca3ce60f0df1f1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4347b5bfa4679ca747e441feb67eac24126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b0469250d7381244572a19544c4cae127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27a6fa883230073724345322816118a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec75dd373112d60a9fc77b262b4a8b1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2891a8678fb383aadd79e1c872a5ceb130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcee6f461a99b2d96314c5ae14e06f61131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dc9ed440988f1cf644188eb5f8c63b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74292ed16682055217080eddf47cbee3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8e1b93c80a62dfb8a9b3a3627c52e7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0345491eb662aaf764ee45ef3a967372135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c68cf2a41ea023578cf196409a3190136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d82cd0c95663c4bf082999fae329dd137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1314af9e35fa08217a66e4a1efa2092138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd815c6e59eb438d74985e6a9cbfa37d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72c2c745db4d63ac574f6d00141ed81140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfdc2c4a93764448dd91b9374931d94141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904522565d07ae4b3634572e6f283cc5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a7410454e44f97025c512db5134b20143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9656972569ca33876acb95bf9624d7e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc851ae47fe8a8175cb2c8622590e129145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8def83ddb47d5f4bcee8850fd34371ae146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8113eee010349358ed1f6ba4e4ea8c1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6086e7d63ae47bf21747cc87f1ef7e69148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b91b12fe44a1a8edd91bee74b7197b3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1418c53781877fbbc964d048bdbfea74150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e640d1234633ec13b06e5698775de0e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1d421aed6bac1eb5473e7b5e63f193152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005ac4dbafa88f404b91a0a7e7b79b45153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85abc93c7817bbf4f724518db0505851154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85629dfa2cdef2914b8cf5b2b978b360155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f635c5e25d78d673d082dfd99dedc496156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27298a799f0412508b049a0967ce4e89157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5d593be30316ac309fb4a79ceed752158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd31400e3e7672b6377fff959ea36d69159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceab9f73e8e56f43160fcc525a900d0c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd62eb592d8af5d996cc332d96f46ed161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c65947586185ff58a96e85472291b90162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418cbecebcc57d9a6eb96172b242b0f0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5e05c2060b5c5d1f365bd8674984ca164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3308c7816035c116bc84332648bb2b4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee46797392edd0b6fa1a85738e13a2da166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c916be31d0092f36012d5ee00a22c09167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7977098f8ad751cba4bfa7499a6462ff168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfd667efd45460fc1c62d2cd29a88fa169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9026dfc18cfe4ed250b72a0b12c5c38e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2388ca58befe3d75984caa64347ce2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39209c6a47d196192f85b1641789f19172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7e42ba75a9e42117b788de5f9fc8fe173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffed69c7693770f0fd497a9bebbd9a7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5485cc00713cc0e2a343033ac68ac163175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7b4ecf92d44d2dabb8370f773fc845176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8def740e1a305e53d9418e7b6956346177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c754cc43208a626a69df9e4dc98564e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c69628759de69099adb03c8262800e5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55262d8d5b7ca2da875dd6c9b26081aa180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4b90791441c659a1887d72e12cbbcd181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fd5b01acd45a9d9fcdd2908599346a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4904eca7bd9c98f0efe0d76a1b5bac183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a74572fc2d477f9232e71d8aa770b29184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483747c2a5ee0465ce0763cc0e04ffc7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf217238b7191074bb2b2c6e06b1958186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb57c9a34ce7642551625be84aadd55187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd67f2b6115aac8af8f30204437f6c1188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfe702848c1801170008c090a95a786189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d82e06863ed1c81fbe90e11b79c0764190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de10949c09bdc8bc57896c7fd06542b1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b23b87531c268a3acd5763ad74ae0f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e69e9fbeb9836519a6ddcd9f04d9d7193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ae41b60e41bbca227f5a888f2703ef194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157920abb34f978ad0a1e8f966fb50ac195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5c654cc2fce1e5ea2debfeb17e5285196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f578adefe4547c8420c1ef1e82db2c83197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbddeda1a52964720e31f5bcd5ea09f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d10c8926aebe1b50883d2d927553c7199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de32119bd420b1173da99b842e7ef9f7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fecbae2e9f36e7556eb6fc11c48a84201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e93b579bf819aee5ad80f23c5e0d44d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59d29dee9d4570fe05d5ed55be2dba2203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed6c2f6adb4a120f8da030dea270114204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5941c9b2028dd1585db583fa5b9734205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2054f398dc2ad04fce1146223949b97f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af48a9b2087439d8f46b1a74c8c6a32207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9459a4eb4d8205ed0e182b852268aa55208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ff90bf5db042536a9380d5d648e2b6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0837c32ea2dd6afe3ef4b70d4ee479210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e3df23265c8d9f96af31ed4cc64f5a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d110e3ddfe7b495de9b4289f3dbeeba5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aee05dc104792ada86e493399ffa887213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f37b50634cede66a2715556ab87ef0f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe27231bb2afcb79878627b09487e5b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ceadad93cb7fc63d490dfe6601fe489216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880d0137bf4c2abd40c2e1af929e5ee3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7231de4d3dbfc906ad66f2e7ac65a317218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9041115f455406a6155025deb991bc219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83b1aa7da561513d7e617a180165fe5220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a1b40614facffd84f8a66a03731851221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231c13adf422c57104bf5fd28313899d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3718ee53ea4138e9bf01db9bf110d10a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dfc143266d6714cd15707ff2552f38224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7971e5b5ddb5106ce8edfa5afae289225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf3fcf3f70fa10edad24b7661cae2a6226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7558c0b0512a2671bb5c6a39699471d8227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63446fa41ea321ba545f99c987ba303228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec3a58120459ca0d34539a0c3fe5f35229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d05ff4ccf3ed6c26762c52ea8959b0230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dd76b0de09dd29c3233b9d11e6a7e2231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966b6fc2d1dbd3145dc2408d7d493554232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b092956a3cde2b3900bd992588e3126233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d53bedd1d898526229c49b8bb4ad36234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52458a3ffaa26f1eda60fa85a5f5404235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3f6229722ef1f556058021071f9e0d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17dad35873af118d82150c0ea571173237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9de92ffede1688a3dc4b2a2de04c204238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb739d0b0c65922b1dfdc65b18e4c6d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ea38f892074774c93ecc589ffa6b00240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4397ee0928611411dc75489a789446e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12a2a1c85dc475c99f47afcd82a38f5242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a016f20bdcdbfe7f8f5be1bb5f6d1407243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cc1064b087357fe0a0c9f0747a9454244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e950ac744c1b679e11607dd09554c94245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed72d8acbdae15180201aa27d804ace7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d534c6351fa2e49bb21916b1fc3d4c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81838f26765c63176412cec7e0fac040248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4917ed3fafbd50197c609ef3f58e81249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3216c31a3c80f52c47ce4b8c3e1dbe5c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f9e29d638edbff3b389a4a22d2bd5e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43338e6d94ee269c2e5f6fd916ac1172252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b5c0dc1fa55e8b6a09721653fdeb26253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311828266a71e7df9df55ecbc745fb41254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d99ec22df7292ed4c56c7ed99c0abbb255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7890d0662fbf1787072f9af670130d23256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db019d39d2b70b2891dfab7303ab9939257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed581219a287ca23465efa0402f18fb258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f3f53f4d5586c87b67eabd4c1caffc259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4b5d6ec824ab0ee288c316da60248f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b153315f58de7968ddcc217adfc53a7f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e574367577ad619e98b1a41b4490eb262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e13a923b2f78998fd20c80793830a9263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983bb0802be9876923a973e932254b4f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12073cc7831d03611ce663b1b4c3cc78265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdf854ff1883e9c1d5f31f818f3dd61266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a42273765d6649bc2509f98907d8f7267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef981c7d557f60554885d28eaaebf0b9268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bf0e3ff1ea6b09da729cbb8053d1c4269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d08fbcbf890b2d6cf2bc1650502651270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2062f616a8af11f74e4fbd531cfea934271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bbd2532f34bebef1cd68be80530237272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f219e84de59706cc584f03a1f8e499c9273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f7c49e92de2db260d539a9e2b94d45274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d7bcafc31f832c7d1c78339e3fc11f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcf846e45ed2243f60cbac30860b7e7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca1f48d6c39c4246a5fb72c74fd44b0277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd879e7a4c6e159f334af17e6ea1ffc278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02fa4f3a45d55ddb0982bee9b4d5374279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ac2a2331b2bac7f3cbdbf537dea116280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ff322e255eb0aa508afbabd275d3ce281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa59d1cb4b3bbf061c17d6d54067f7c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb5fbea255f50700a3bae81d7e73a28283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca3d368cc0106a859b51e51bb74517d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d0714e43d7e37fca86929da4c9d65c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f6ab32c23beabfb6b159316be965bd286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19dc70650ebdb84ca9075d177746745287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504a8299ca03236be8ad664099f2fe13288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da2085dab27fe0e3ec19cfcba156754289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ff9c9a84ab96687501ab76852c43ee290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178399203f150afc0dec9179d7ac6ea6291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3180ac02382a982a8774615b4a69bcca292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec1335944fbe4a9dfd84478d478d34d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14326228307752b0fbe2d3ebeee85931294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a500c864417045114e89b63c45eb6f60295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca060d9cf53ef47cf16ac38ee8c6982c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe930bbddbe8b1c838b9ed49c763c9d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6897e61709cc1e985d97ebe6fb49fd298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323df2f54034b62555e5d3217f3d1384299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77691c6264e4fcdd156d8401179b1bae300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62994ea6bcee69b19ea958aa491dc46301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a9dbb188b0799681ba3300665b6b91302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696a79aeb872554c091da64498489da8303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d621c59011e1e4c4a5a9ef1b0c155a88304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288efa3e83d03f18da7ebfd3d7a0fa95305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2cd1287276cad67ee2252001b85c9f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aaae3a9155a02242e4b47e9a98a22c5307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c846dc76ea88b265c0bb8ef2121a130308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58a260986732a7d0647c2d7138c01c2309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b7051e0a7f0b2354fc73f38f4d37ea310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64539ad55bcf20f654b4d38e33660f54311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb818c33e7af7d89862f5fa71670810312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f44def5e6a9a75b4a7426c7dc5a681313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ec37b27e6539da00c87b2c92a91173314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6da06abb5c9bb68510b102f72b6cb6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d3215fe5ce49257a06f3d552a40cb2316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a0fd8b7565b8cc87ff484d98061f79317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736bca975766d4c35c2a5b97ff204bea318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ea0e285202d7d10387b35ce7422e25319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccd6cbaa140f55de6388df5502d2dcc320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f88894e273b9e462f36e44b49e966de321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26c0701db4e0de1e763b50461dbe171322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b464de01a871f87438ff3ab68b816b57323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1c793d1376686c921e9ea01ff360e0324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fe9bb592a4bf89c2fbe72fccabd03b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da97f3ed5ac51c31d5f7d7cba57ba77326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11494ea6ad7b52ea64181d1052d9e86327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5546c008f8a4333e070b5bba9a52463a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6598b3139fd94c4953ef041218507363329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698ca4a8d04ac5023a63b2a256ddb6e4330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f87958a137d57a193170d039bc02e9331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89632b80a4fca16c73bb1b748ecb5605332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e1d04fcfb0b83c12482b5b322cab75333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f54812a3911c33b391192f32dacd7f4334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9851b83aa06db1205423d59ac133c3f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700bcfd82331750020b78331db4d117d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0daaffb5a60c5f911f8982f0d83653f6337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04d66ad069a3cf3f9aa19f189ceca32338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d26a6b5adc71d032e748b06f0aed419339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3442ff303506bc47eeac082193d28e27340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d464df2a7f8e1e56f93e518d95933e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4f96c0804715ba02515d5310f1ee05342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ae84add212e0dec6e5f61b0b24a485343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4589e69445e4aab04c820acd95ef74344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512d6a6f4641d3c020bbe0a54386f6b0345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4804e491f336359cf9cd753cc306f550346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab94ca4ca96aa79b466fdedd925881e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fb58d3b51af0df4ca2fe750dfc21eb348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a469008602ffed968a6aa981aad61e2d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ad6343d1cdb321da50c5b1de12eb80350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849f83a1cf8dc8b7a53972395582d6c5351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6846ced5780912077c51a74684f3b075352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a517e0a810dd801f19090f2b438e0b2a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5817d6a1715b67a95729fbfd9b6dcf354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d207de182b568d4d0cc0e5628d7b04355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d6af2f6be489ade1f1cacce89d548d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb05d187779e790fbb759f493bf6aeed357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef65a50e4957c42d4171e07cfc045257358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd6f059fce5acad5e9fe2da5e60c248359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e209b82c999d5215bc3515a506b59394360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04716b6c48212f8d1d525d03f4f1be2d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c90940926bb9d8696d94c80622ea30362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a3d9b102e2b648480ba85f5a188353363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f91fd1c54296ea9b22c11983028cc7364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a16a740f403f1dd1e73ec319227202365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a66f683e588651b52d7f39ce9a84713366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7348d16830c900fa4b75d13564319d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541009965e01fbe9725d88b7bd53d292368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc864fc8624f5d8dc13e8b2f77e8243b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725eb752977a8b8dc7a576d298140a5c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5f975d48fe3a3ad3bbf75328c6367f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6628eb398dd8c9af5d035b73624c06372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51266cba9cedd7a21f71e06d768707ab373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd231976ef1788108881407f6fc4882e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc1f6833e7a1656a864f761eefaafbb375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79727e34aff8a13b82be3b4c8ee2ac5d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bba5acd43968598f841dbec7c9ea34377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a00ff7c3dbbb862714f4f9459c3130378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e36a0aa38abd086627232f8aa6f537379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b36522700a2f711b385a4c12f05dfde380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11de5e87713297080fb45f1a7e66be76381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef45eeab1b65c1c3368a510aecab9155382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f0dc56c3efd93c5e225a08f6a9e55b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba298cfe02d24fcf3a67ed06b81dab6384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9122cb8abf91191108e89e2bf04efd7f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef405abf347dd7fd379dc97aacaa6e7b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558ad12ebaeef95bf0ea1d507c855ef2387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895b04a226a3e22c16ceb86b98a4a9f1388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a9edd4e4bde69bc92937648306ba98389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a483b7ebb7fee809bceee289a389b73390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bebbce0ad513acb34213c0744ac5b3e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbddfb4491105f636b13a09a90cb7141392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f1acf4492369a8456ca1c4d755ae3b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec55f18d66bc23ad67bdf7e5ab54b70394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbda9cc6855ac0b99363482cef327be6395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff416339421eddb805a5ae8c5815afa396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31359bf05a4053b21bfee86b7752d504397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b6014329f0dcc57fe9178f5b5f6da7398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7bed712f28912419d9f458361bf789399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c60f8f91a9e75001c86df34bf5692b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7a3070cc6adfe220c2723f96e349ec401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f130ae90671b4c2bc0108b46a7e30e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb89f6f38e605ba360fb6b8965d27041403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9849d1964937b0132e30427f86f21ece404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8172b1ae04d2b5296a7a61a451d13a49405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00c9f3ca3034e8b3d3abfb98a74bdde406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c3924157bb627812f5bca6bdbbcf38407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2579690515e23a2405e1b381d4293034408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c1248f2746b0eb3947dad8cddee360409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ccf8345cdfd371b4947b6c54a1ff4a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b4f1c493b1cda1261a51c09d12f806411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b638055f89d64cddc35163394a7c61b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f736b3bb938d4baa71515ca3a6d519413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c077b8411fb00915e847580aadd0ecab414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc4ea2830b09e93bc43617226d2d944415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce2cc30c4a8b142759baefbea0e307a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a2079542b3f9c59559f764c409ba1e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9e21a207e521ffa91f72b6d61bc0fb418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a46f1bc0e2812a81dab6674eeb7978419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e840422c772fa0493c24a9104440df6420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f97d34a4db8f87249ab4d6c397278d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03966c8b749c3ddcb05ca9092cd0ac1422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25923a7e43e588c77f9ecb7075f9c8bd423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe01af2bc90f21b3ef427bbdf9c3827b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9e85a631e304d25189b2a555f679d4425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8d384e55138dc0dbfb39984bbf5a5a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514c0d22c102a9de73694252099fddf0427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332f4734fb73c36974d7aa992fc725fb428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b3fb640f8b9a7f3e25a53a2fda98dd429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969d2684404793906ab68139e74ba29d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9d1cf20ef76d2b7bad0e43d6d69846431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3008e8c2627f4e289b567b43bd2b4c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66684537803642a2d3241703ac033296433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7c3dce428c4f3f084cb6b90135cf9b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4bed9a157249be5cccdf0fe69050fd435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e226e14dab7fb020f501e8b2ebf8461436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feeac33d001f45b8fa9629dd37f55357437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc913c504d9e61a1dc0effde3309417438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44965ede46db4031f6f30581c737dc71439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677a5e1166e7854935051c94d5c81b10440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710b76f1de6a3142a565022c2d995a5a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cfabfc7bf4df2183bdd575599b11f9442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c74325ddacab2f37a4bb09981dd23c6443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcf59d3fb31a754490292b2cda7a4ae444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b37ca1364dba9292234ed841534690445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35aa0f651b9b3409a119a95d9b279817446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d58a43e209f74706c6ea04c224ef06447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7b669f53e589a0504223a16dd06d4a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4399f2cc15dea92152cacd2d875023449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0fcc59bca974852340ab15a97557b5450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0552eff88f87ae28a9e006150f1237451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578838ced683e921393671b5dd685c99452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7d1279646749e5b5745ab4a705ee18453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e8489dacdc55d1aa9af8c72d664149454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b91b1645e2e9262baeee2b958f860c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cdde2bad418c112383fe4b6a8d6634456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ef0c28acd2cccd44797e7f2c217f62457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0c4b72b393d2b23b01adcee668fa55458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4991fe6cf3c145f58c47f113a218590e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5284a1e59d45b30a060ee16f66b19e2d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47edbb97024b914aa1fecbf053313ef4461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8c1921ffc6214290d1682b00bec56d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ceedcab357d75ac1ec4459dc5293962463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d80e5baba4a05809fe043b6b3554616464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96db76460a58c348848da797cbe45564465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661ebaab5b188dd7fde35e02696e5a97466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7662187231eaf3207ee9871ddc866ad0467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855b88083f9fdffc8ec5d11415eb7246468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3842a56c8eec348f5b5136e5e7d2fdcd469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ffcbafcb621b9bfc61403c527ef6fe470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631610ede3da0c65ab005f77fae66fc8471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bac302d10c0b18e9b6577d7850db10472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f06f63839deb3becfc26b10d8ab6a13473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afd75065bac47d564736896c14598d3474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7707982b2285916089183a77bbbf99475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade8c8bc5b03185544fe148d76f2b839476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435ba79d50521ec23738cc91363ff127477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61e472b2220fb6df8a1f52f77300758478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bddd00d47f6b3be3c3510c7c1f9e99479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23927a7dddb97325780cb3bd81764860480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5aadba7b7e325a2fc036806ba24ec19481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d470a1a45272ebcfe445848f4f8c6506482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0e12a9bb063b32d35434d4ec919736483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f276d3f92cbc1ad65171e881f2579bfb484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20be33817a393c9933ddc04c4841b083485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d18558a9321a98f77fe2a405453c348486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757fb5e0eed786403c09525caa2a7ddc487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600168b28ea3f9dbbf545c1bb9a47e1c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8eec3f6113db041afc4fcd58189673489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f999ef506caf253640599e5eb6c0f46490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4141d98fb86dc720ee2e663f611438491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455d20b5696cf57dae0d6d4927cd32cb492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee96d22c386233c5513446286969be1493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb814945f7190f8427ecce6255bd776494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71db4d1ef17ef6a356f24aab42cdd25495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2fd08974a75ab16e4d2148db060ae8496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48854ea9a589dc07fc3dd2d7f31f2180497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dea975165e5034346940de50cb9e268498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a2eeaa93ec939253eca8e14345ce15499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080186a07583d35ec469ea6766a0a56b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339374cef692817264aff1f1ff854d9a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4514963c3861d60170232bbb85aad0502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aacbcf0213a286817ef0c5644341456503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c074d52e193d0acfde32dba241edf0504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c668bb8e529da7b61681ee7a285ed5b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd0446dc5b9b3629ea92f5357c09b92506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0016c7422ad4d0081e47e8fd10c1ce3507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f297b6c60a08efc0c866b4bcabfad260508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642f17a89dc938ddcbfe1e74540ab7fb509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded8e1c1e51062eca8696b689d158106510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3aeadebaef6d0136af91e14fd261c0f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d5ac8d62a1a3e18834622f3962f3e6512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502122edf29a50352a409b701358de59513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84bf86bc5251fc6e2070bec8f8d0e3c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640dc661641bdca99a3a7b48f8e60109515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d757f78cb4ea2fe55f6f1699136e38c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d14895d4c244810019baadab02261f0517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfafb45a520c15fd14c92b3b233afd5518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da6c6f48a7adf4ff56567d1cb7d9389519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2303f65f875b6428834d152f149947e1520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623f2f1aa70e5dffe56b7e2ddfd02bdb521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0506b5af26109ae4772639b5d521a3fb522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d77ca786fb3e7d3d2b1c5cd23636d5523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558ba9f9b02866107e91ea41459e8718524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e7c889fd3bdee3315c960a534577dc525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ee6440f5cb7671f683ce621de49a4e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa96d1acf84acaa318466873a97a234527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bf3f59bf85f06a431edbf92ededda7528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cd4295580c564823522e68b3142ae1529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cedeb29a37f0c65c4caf22265692b1530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca54b7d1a17669228384482dedc60c0531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22faec0a42d96316b834f1fce55a2599532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d2becc8a52e7044c6968152fa3d447533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542cf132a83b5b813d620d805e4b99ea534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d11bf9f75736dff082ed78fdeb366d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7324d8002ca61104d184f6c5a8dfad536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc8968ac184691874374f9b9e4d2cf5537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291e01b88982eeafac2e8b3a941b1fdd538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010e887e4ae2351b0165ebca84faabaa539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86565fb643677850ab1a7829940e52f3540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9ffab0f3cff8b0c9f19ba80eaf85a6541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a123667be93737e8988da259320331542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daedd4d3fb900ad234b0443feb06c7b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558df8f3607b67efff1a79afbee898e0544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1beae6b2c439af69dbbf47d732de4d1f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512c417fbaf6905e91725ac012c96e87546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c258d79ee80a25938c18965c220e2d28547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ff3bc61bf3d3e2c5e4bba591274f39548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277aa160a7c9230dab8ca3e1ffabc5eb549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b698880bba53c500a39e929f45c3f95550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea88221100f2cf73683cd8309f004af551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94707d14118b8cae99403bd07904fb8552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d8101002d47b0184a03af34c197589553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d843ac46ec7ef36e480c70110cc2a4554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616efabaf541f7a924637a40c5f919bf555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d75bf164d03122a6238a929005af94556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcc38e4a98c997ce84749b63053909b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a9900e0e81c63e296d01d43f3f80ff558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243787942197e4ef87fc5da7158ef3ec559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b472f0a79379d0b565de91391ff7d70560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd36a5d0ac8658274b263814169c1b4561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dea25d3341808a1266c41ffdf69f52562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698ee482a3ef3fea329acd0dd6ea274d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ae97ffdc4b32b4187c1962e0f9a013564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f145f8ddcde1cbc7439b74a96d473eb2565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b2139b58415675a7eddfed855bc43e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3103485b129f7fcc482c5d2397812a7a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f7bf8c89320129599a6e2f078a85d8568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ee7f5b908017e8c4e2534d000ff108569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ef18688108dec7b66fdbce204868ca570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1dd296bd5a210026bf7413aa535c8d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75984cc2d9f9acf7674f4cddafdc7a9c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf38e133c8fe17e2606e7bdb24ccf2b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8f909074471eea6369a23a3217997d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328e74892c80bf5b242fdd3e4485f631575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba41a3e12f04ec642a52ddf72b2543f5576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e06096e332a2019b5f17ff2ebe486a7577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f461068ab52c24d7d6e99f9a5a80d76578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50964f35cfbf0dc88eb27e223e39f381579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa256c16e5b806143ac1c4556cba447d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75384770be0cfbfe81f8003384c75fae581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d896984643c656368c6c2d9a1ab01e7582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9875c4ee801379e0ee828294acbc2f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7f7192617554a9e9a10984891e9c8a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7988f6964af0b07aa6ce55fa2d415c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc259d6f810016865c68b36c7082a77586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63cc780773c9737580605646b123003587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cafe5984a073e3c6ceaafb405e8915588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c976ecad50a54234d420ba9384906f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf7e873a3b128218291be630ee59888590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54344d5c5d38a6e4f51611e569aa3f6591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad709d913d7e45ded0b93f10cc53d7d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c9143fdc109e1b9421f50a66f42c14593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a28d0ad53538d95bc9add2e1e443e4594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d5a7f9806a40409ae4d0bfb036bb78595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39f7b2e7c82fed368634ccf1b35062a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7686a70a9da0a4bbc6b908fabe21f2597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b183f11ac42f46c53c2be85e68d117598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58b099dabe0d38cccd33ce216e4c31e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27a562988287faeed45affdf2a0cfab600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f38148257b7d78891c0954d411a950601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c760a9271f427d22f9333d9ccaa20d5a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89073a0873063383c86a896a56fa469603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaedb9432bf6dca044143b51d58280b8604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e70c1cc1a486e24e6d740740ee2213605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ca385bff8db1c6d99faecc892f1456606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db73c7ceeecde67ffcf00fd6d6d4106607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21464ddc0bdd4e3137e788f470911c1a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36fcb795d75c125a156678cba9b2d16609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f238c15362f00de663001e78392aa26c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97eadbd23472dfe206eb48d4812a8116611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb08a24bd7adf63f5a2d03ff781648b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2feb73024d3af44ab50eb97290e98083613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5963812b1f019a5b364b78aa2e3b1407614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4943d049ed0354829c1609e7f516eb7615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d030deb88e2c91c88d82be188787079e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc24078b19f77f0f65834118e48bf5c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50415625f6cc21482d0e6a7b55b6512e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb68d9e05d7108bb2866cccaa48e59c5619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8979c63fe8fb6ae0a54b3239d9759a6620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a93e856c8340b0c9996c17fc119163621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2e844470b69490fe8c890993c7517f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5b3efae997ffb7abe91ec72098c15f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03e197d33759d20c5450e5ee4700885624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efc60be7224b55882e1a3dc6fe13a70625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c96eb43737eb13a5b4b870d3459b5a2626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6db48ae9ebcda669b74aafc3d749097627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827706aa54fc3ba59c4bd9da88ef551a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b055701387c2f877509cdd443e53e970629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08ef63db5e3aa6f161af1055951c347630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1a750349784b47b1ee2400a6f563fd631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28487339dd65a74dd8afe4db11ab0da4632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed1260537c9a21dae87ed79ee0822b5633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3735f346eebdc5d8c1828030f4b74f87634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08484dd0fadcd0381f01a5fb6a9c3f83635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a580b939d61119e759564ff550ae9729636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578255a365708d33ce918cddb573321f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca3bbfcbc64f00277d888feac1c19b3638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60e3c5dce54ad085a14b507f3475564639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3ef25b559dfa068af877619f328edf640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0486e641bb550890d57b6d975ee50c15641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a67a8cd7c8abad31454299c8b25482642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d62256a0d520d2fcdc838a6ffb6312643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb1af4a04fdc380632ff9e00e94b5e5644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81091909a8eb3674fd76c88c15929e24645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8958a62718830bdd5c1bb5591d0d93f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6836b2236d89e90ed6315b01abe27ba647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0c762425e37b4befebfdd09d39e552648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f531cb6e0ab92b04e704352ca05c14d0649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88c840bed53ebffdb727bb20d438d45650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36519d216fad53037be4f4dbfca42adc651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c541ebde03585d7587c15773a9aab94652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284208e87b5b833f82e60f5b721466c9653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9808b7fef97780b7a1958fc090a5aa3b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3fc905172c33e14c8b8da26b32f2ea655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533af028a15edd1df5099d283776542e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ccbba4dcfd43e829d514995641e885657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844b9e8b13554a1749bf4a7dcb9f064b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14686595baa654e16940772509ffc68659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b62913aaf42feb248a19fa4248522ae660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4269ecc82293ad09f2b42698c26c1a4661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbf318c959e94ff17860c08c0bb6311662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a8aa8eca9a1a1626483bb9a9ce5d04663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed016a1efba44da9f4c8cfc3772310e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ae46eae88d8e2a6d12b671c22cb24f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1571da197351477b0969e8950d8935666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac1bd5aa8214443b6c0b1d3032c82ac667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df62101f4a2ade04b5d2952bf06cb384668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf5e2a7c1281f59da9687651497a846669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96ab1f079854dc86a47cf50d08e08fe670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f889a1eafc6f9a4e967b8b50233523d1671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895a94207716a774930efad4bac9ca67672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c93b99ca55a5ddf19bed31af976d3b7673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b688fffa66b897ffdcb5d2680b654e88674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02691c3e99f7e042c1597920cc092697675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d0743edef7767f717860b1fa8a8b5d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72bb5dc5bb4d2ee903f2fd58daa3509677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205b6a3fc1f4d045de3fc56679d46d83678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad30656949d5a495c4e046b1ea4ea434679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02c8882c15428f094f923ba6c185183680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9d838bfd7cc0c29606295b4c89801f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6d84abe367e3dd3c197f8e23e68bb7682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cde482410ae2aab5a7241ed482395e7683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c767b3819c3b5a01ff71ab97f51cb88684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb28ade4c94b18d7177fc7a1347ec00685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b6b16a3abede87dbab42ae67b2a540686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b19e0f81ba24a087357f4d7141ff19b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cc384219aea7ce16c3fb5c15ec1882688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5c9024a4b4b572a4a5de3f261ae6cb689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a0ee518f3f44f472e5d6b9c5e6992b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9d79ae95a51d4475882f54d4ebe89f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06eaba0b10f44555a6e862f1c590862692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57458b5df7b84b9d509c19e4fd36506a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07269a9cfce6564bd6a3a2939584cea7694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b285051f86db1e123a377959179b9281695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8185aa021957f09425bda5be75d395a0696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af631f9d536b82e41a8a04c81a131ac8697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26487e430c73bf0b755faa1cf2e59b8698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d002f67a089595383c1d368341082a3b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccab2f0f49f9e99a44e9ff8b958e5ca700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fc72b31446ebc4e8195bfe288983c4701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1639913814c5a8889b89fd2819150d1702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ebfcef6078ae01e3250ee2ade31974703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024764312541e9220a7328f069b08ad8704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d9a364e79b4c52bb424e0d9de1c31a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3285d2c2e8d9f445085918e61e184fb2706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055b77733ed0c975f553cf4248cf308f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e963be26939120bbcd56aa358a583a1d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cd1d42e92c03f8fa98411a3ce38931709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42befd1455434ce824852dac5e45d8d2710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4348a283812b6ce8c2db213736995c58711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501fed195487fd8947608ddc960b8257712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5444331490df27f025aeb417c3f2d3713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddba8fc179089ef8c9a717a48b1cfdc714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdcbb620b65f1a7605a3b08575f0311715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafb21a47dc4b747e8e70d2fecfe9168716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfda2f2ca6f6630ad44a31504b0ffb3717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493bd0730d193c0c78b8d5344f1ed616718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23260e0323b67d90ef46e9fe69b522e3719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa79e5793b3d3bf7b94e920f5701141720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83190bafd838d75ab5fcf4a73c44b9e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95770bb2ca90cee8adb0588a465f9cce722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cca1599417fe9383e9be1a8c2c163e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce390ca5a3b379be54a9a1158e0dadff724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79f56397fcbcb8a6ca7645f1ba3fdfb725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c95b84e8c2125d1fc50ae6aab6d0c76726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91857e462efd8d303c922e6d7182ad2727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e0751af8a2a841c62215f29b324648728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab55f2ca5b006f7ef518bb819eb0dcab729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22015398151090adf73e379e3a66474e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafa546e9eb289c53e58c362f0d94895731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494a8117ea97823e0a1b1d3fed045a2f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9987a6d0a6996296b52a610ff174fe3733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba79f7120d4bc8fa3680f8422cb05a98734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fb04fa9b52f4e19af6bc7727f8e206735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e88e0217b7b6ac7805504b4abe9612c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35be7b18525e62879df7172dcd8dbb6737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20810b68a06d288579088200cc29b36d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78db34d67af47f2adfe299b2be2c942e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d954476dad9ca187bdf77484397df7c9740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af47b31b545168c8eec13d523ea82739741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b3fd0ebcfe276943957068dd744855742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4682ecaeca1beb72e7ad7b293bcfe199743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d63266ecbe7a01653fe054754c4938744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88014c7c79cf6bca73efd083e71c5052745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3cd28221f78cd96e94e1b15d3bf505746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd3893d9bce391381dbff90e14fb65f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37aca1780200b87a874fa8caffe76a4748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b841829481dc3229671c3c1338c372749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0ca959d6e223c84767b4a45be43159750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2428bb464ab13e0296908afe6338541751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88845f6b69cf47e750fe3535b576806752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d33f31ac6724d12b56fbfe1bc8ddce1753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7109d97e83b2aabc0e319d65fa4e84754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36cb1c57b04b877abb7013c9b9e98a2755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4c12240848f18a960086b5e29099d5756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e386848af9ceb835f6f1f5e25f1f615757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64671f41f1be0c26936097e88fe4f94758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae55ea9d504cdf09225a3bc5ec39954759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>