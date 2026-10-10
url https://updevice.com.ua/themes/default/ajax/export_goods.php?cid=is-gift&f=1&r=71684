--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1628,59 +1610,50 @@
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
@@ -3355,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e7519beeb45a43282ef7a4840fec051.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c537ad162cb883b0e506d2330e312f82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c322f39ffb89dea03be649bde70279683.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3adc8ed5ba3e3e5a7ca9bfd3f1d9964.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0eb393b93cc2c4cd6c213bd6b23c275.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c4dbc9c9edd2d2d8adaf7592c721396.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b58cd5bb4a997fefa371238bffe6a947.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685af528b8081833547499e9bc0f2b108.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebbe605bee9c54df9da230dbe46b5ee9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f76cd2f94a2998dc7b2b8bae84fee910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cfae3d0dd8b2c32dfa5698c5645a9911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3bda975a359e94a9ef529f4eb2ad2712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671d867e2e1401b5ada0ae94b813c1b713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14eb3c917cc38351b65b5d473386661314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b060e7e644d5db75ebc81d89f0a0027215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3faaacff54709dd668b3b57657272616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811de626b60d5cbae0830906d6bed80717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba285d3c94eede78d4a22b318797bdd318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2c12b369c31b9027b2019075f4aca019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266743dff733bdb26ef894c3ca70f40220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d068e59a748d82490f276d3eded8665021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbfca404d130adb93617e6cd692c4a722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce6749e26085ec5fd40634f28e9380d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c74a51e5fe12212c49d6a912ed0dba24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b17898a9b5a79bfd9162e7b98d1426d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69207a436446725e62992a64ed544c226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13008a27801a101df92e64784c834a9927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b9d4be51d998a6e0297c3d841f54aa28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bef53522c0cab22d203a35a8cab671929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9e0705b2761716d7de8629ea4f714e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5da124e8644a1a87eddccdea56f98e031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35412dcb435ffa59b82859b2244882232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f63f3859bf80c33bf113d60e9905af33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f4c78df429683abfcab90db29d599434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7193d48e5156941a9c7acceab5d8afa835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3441e973b14586bcd968f75097d1a21536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c986650381f0cff0b879b0659fdba76f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faee646fcd0b65227aada86e0da5e22638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56a87e929f8a8160997a14f387b6f7239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf856e6115cc5de4fc3ef8fd9258624d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0366000ca26aa6a18dbfe3f8531350541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a78087428cab788081ebe257a9f95e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64938d05293dfea0e049b8e2365a6a7b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe219b75d8c75d9dc9a3bbb0e10a96f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ba01f5a4d9465eecbb5ea5f321e21145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a927b473d4d59babbbf488aa37a1f0346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0960195086ee9234803b542ac332cde947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1899dfade689d97da7265df4fca94f9948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231cfce571eacf2cf79454c22f166ab649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45adcc8ef9b29bf5e29f19710b1f2d8150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef841fc393b0712dab13640a98c4fa051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1518d3fe1a5b7cdd3a2a47d3a4c1c8ef52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4506ba596f046ba740d7b60c691db10453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e37140d8e260bc23b442ea25621605c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d417924034f21f85b1b02e6cf8190655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756d8bdc0f7778ff08024058381bebc856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7620f33c7af4989285eca5842cd7deb957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efbfcae9dd740fcbc42dc6178f1f0bf58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce30d34edddf4c97371f87438fb5bdc559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7548ef88fe65be3d3de290f6960222d460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff350caf9da5922344943a267b5b8d661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d5d0a523d852a7cf207e07773d333762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaa8d3f7c7f14080e265c07b965c66963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb17a7585dab76516c21f9fdc62e61d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7b9b58d5180e1e3cac504219ea2c7b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d48841c0328bc4117b2a406999b4afd66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7e830240461183696fea9d9596b54f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdd49b249c7100588c2dc4e80a6702368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80217b5f8d5febe1013e4fbc4cfae5b169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0493f345f69fa782c6c861cc4258e12970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186d6cb52557bf20cede182028f2c33571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192840565d3bf9aa2d46cb133345e43e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cbd5d0ec8daf4421058c2097f8d94973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d994ea8e00863f7b8606f0cd2c4bb074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800397969c93ae3a0ad49f5dd57ad30875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ea7c6038fe9ef6415a0ef8bcbc1f4d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824de6a93409327a6ea03ed2cc1bbaa177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4af9e35e48cfb1a5fcf09554084d01278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5d8687e72d147113ea66ef768e79f979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088c8fadc4295cdcbd1b91cb6841657e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff45830fbc033edbd39ee28ea16d708081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161f333f92312402dcbe91a85c5193c182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b350824e98c85174d0ddeda1d4b6ef1a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ca55e00caca60f5d45cd9b8753383084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f2bc3f06802c9cc1c6b50a2b444a9c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299713616d268625ed86f52c4dc1645f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235fff0ef9ff5596f1c1bfa2d280854087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d5b0675dc996596819451ecbec0d2e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9158b98630773e8db036c8ebd3dc3e389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1b54e7525b3585666407144978851990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32290f9c42763d1bc29d6a05083c11e091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caae1a0ffb1e00ceb22cd9aad429c85392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab16edc970d1f2e1cd92bc385e3e031493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70625cbda32dfde5dbc343a957065f4494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9368a58929537c114e855af5e426bb7495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5685ad8192d3f7acc6082b11ee2cb60096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1615c2272d62b33618a1870e0c534fd97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea98b575422f260834ea298e985ac11398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0309875208307942de5a53c0704bcdee99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a109642f40e5e446c480379ade9d78100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997ac2b8fd01f5c7d660962f3a82609b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e22d16330447088f4ebb4e9b102e32102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb267ad093c2f98d331fdd440c18c0a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434dff68c7e8913bed0a441070ac793d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8346844c5e9da1922f2fda6aa1b1d5a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b4d49bd911e755c40cd0b115bd4b43106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd395b28b1c0937a6c18a18def9dbb3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79638b832b499c37fb5d7672c0c88299108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a98d764535dad10196f8c04cd526fdd109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869b708fee15d262185277d5821c0b46110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692cf87cd8b3a539c59f07762bc65295111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84b0e051b4a3300517d052418a12ed6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55ceeb9f93d27c4d3c96b8aa7ba3a4b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727d6b458369f077776874b1af80f8b0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1931a2913a3faea11fee71ec8e003931115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470bc5c7380e8a527b6908a44a3a09ba116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2aac90a3050ce91b798a3d08327ef30117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4b3ae3a4a3d6dda9f0a8e0175133d2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f11e482e592b97e43061c98c18ef71119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdee2565620b44cff7d817dc176f2eb4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b84bba24c5e27722f2b04ffcbfe4320121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfda9daf2f5f589c457ccdb68d33708122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b887546926184f5d208a3825d9e400e1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee12ab51aa6c7fa0b7e2e5fd9dfc3ac3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d494ec787ecfac50808d6bfa461f24f3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90cdfb47ed80ed83cd70e84a61040be126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffa66557fbbd3bfb106e923f1f0abea127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82caf8f817eb86c4aa172fc3ce995687128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8640817be87cbaf0c23a16b1e62f1531129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b023ff83ddee46d89998d249d358a344130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2504e703b6d12d27303d2692d86808a5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb9b8db2e338819ec695fe7001b89ad132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a1d35bc67423b97217488f536a85be133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53c6bc38ba2e131e0ceed3e1519e181134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a54bc8428aaabe3d8f1ad8ac231d3e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3d1092e75b9a5d7e1b8ff2c1d584cf136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf8249e8bd3cd2b84f274b48742a023137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e45b125b792dcf1f8b4dc78e3fed82138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5128c1476f527f7ec0d79c1e5216e89139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc73ac20da11c638aa7f66dbd90772c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbc9ccc1e60e1aaaec6bc62d2ede0db141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861361a853ead44108c5d5b0a7ac995c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c081d13709991d8a9bd30263892c94143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed87c0ce8e58bed8852107a2e47c4adb144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3597bdbc72464eb0a75631c1c690f6fe145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d166f86a34cb60d9319c0e299db782146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5433c5a721fb4dadb42de299b4f7644d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402b49285fa7d3f094304c2c1b9c6edf148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9e090030f6003eec1d2ef1d9bdf3bc149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf37949691bf08ee5fd725ff7b1f328150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b6ac87ea480b57dc70750f96a34f29151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb907c8a3bcf0050f9c48a356b6f6aa152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ea637afdadf8d8ba508ea79aed07e8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cb801ddfb4abbaeb6fa87b1c77fe21154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f9aaaa8e476966ecfcf831101f0654155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fc7a3e0819d667e6d756f14d045430156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1558525859f814a0128be09e7f21cb157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33769a1ce35b498e4e0e090f7499fe22158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8401457a8bf28d57a9b65e6940fbb8d9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7d44bd464f54e3ac5083d2f70b1a40160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52d6de6d78accf87ea0147586fc6370161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd95520ac3b344631ed00edb1b429a2b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892db77295a3b5558c1688dc17f55cca163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416bf8fd75c87e79249be52f40da581e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69bc95fc2e5cb259fdde1ce6ca6d783165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9701286bf95760356b9049fdfb87ca5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018ce0914905a56ec9706b212d8b5e7c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26bf1c504bb11afaa58d17cd5c695c3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78bb6f9d935d9056d20a1089b47e91f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5c0ba9c2d366978d55f11d16caeff4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1aca4fdc64cb6c21c320624b48aff8c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc379b1e920d99f06cc215ed0db18df4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1a4902374a9765760bc2e5e857bcb3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4d6bcb651d9d83d3bb626956678706174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c851c3a06520437394b4bc34d5afe612175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d24eb25258dacdc4c716e80c4a6e29d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15de2f5c1915a5fc693c942041aefbf2177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c518bc54ec5c19b14cabc5a3bf397b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233e1d762376fd6339ba365f47ff443d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2979af515d441ee53229d360edd1810f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a6ce14398ee56ad6862f36f834ece2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a215757481c13a4ff322494dedb032e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d9bea9153625ad6aca5d9950e46fef183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85415cbff2efb09a54c763816c8f2a1184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d570f39e1e7e703dffda29a8cf00b5185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2cba71edbff7120285c509dcf63d24186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5521918b47c65754402834a15b2a8f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f47dd5c858aabe8341f4457be9b7c9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8917f886ba7781626e91aef6f45414c1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fefffb5351087951a118731ac0d6f66190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e1d08036ed4fe346d1847c23adb8df191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be08d1360105d141da5ff3b7c1cf178192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d290efdd2ebcd792f45755322b08266d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3fd35e4b306d57f1c69bab096a5535194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f249944e95613e7286f6b56ea655c8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f64176159e492e9eac8c288941cd0bb196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cac2b8d4ed721b6fd2c49bb19c40bf4197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b39aa2477e3012022f4c99b260008b1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970ba99185d628956d0001717b49f2fd199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a06db294f582600926ac8d3285eb827200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71202418177c8d75b995fcdebd3ca7cf201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9e695dda39d4f0d3242667ee0f966d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8680366d38143bd6b1ddad526e1b23203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0273b953c82e9ccd5651bfe2a1079797204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42626765d983979715d6fa2d4651f544205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0418002f14fc570fdc8b0a2c1951351a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f71358ec541ecc45c62b8900df58a77207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e952248026f1d0b5f9aa78bdace94ab9208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7604ee5bd7e7e18444f52cc50f543839209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac78a40880c0580d9d7e9a224d0c735210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded57071c0aa65d19a05c9b568e6ee43211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8478af5e931da6f8697ca189a6cfad212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7948136a741c92a2d7dadf6fcb0528b0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd6a7aa74c7c16d7d9b16ec87028e62214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba7078775b664a8b3e4644860c9671c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871d1d54f4b868f073e8005dd739c337216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5143a2dbf16f2254ccf5ac9db25475217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73554ddc4f74b8a2f5403fa1f78512a3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02420e822b068fd6ab27e81a05bf3bd5219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bca5a5cb5a92001aae920fd4d2d46a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c722cb58a81a9e82951376064c24283221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fa158f070f06e3edd0f910c7d1de74222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843eceb6686d59f219684b47cfa78b01223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7697fd0b72c4f41478d0e93aacf6622224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2420e95d096656a01979359bd4a07913225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddaabc701527bd2fd0bb5d8d802ff3f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb915b4a59506533787a21c46826839227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea34656b2b3b151407f6ad425e75e0b2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3edc5a2350373e7c4fc5a5edd9b94d4229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9735399f3cbc2c768f18cf5d8ef454f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d1551d161a007484a27a152b279b8f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65db71d779d84e30e6a573f3b624b0ff232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39973a83280f6732f3eabdc8474ff248233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f006d8fedd97c4a5a9bee6e1234479ed234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7976f0107adbec1107c03cd70f72aa1235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb0a6f99cbe9296dca2c9944280017e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c11ced73c96fd813f2cfbbcf0405ac237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322a1928caed7ce00dabd5a6c409e92b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef10ffdd48071b8733e0b06b342b9015239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4ab6bfee762ea80aa210476209674c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4141fe2485d88e71f302e27c1ba494241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4352e794085dd447a23e5d7aba73f586242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a2438052b0c1917c46ae758bcbd938243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d2e230ceba2f2cb002b667ee032b57244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0878a77fa0ca170fb0b224cb77eff4d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bfac1391334d5f09106b79a9c5f8b4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88544b62650cc32d9473d40fdc5fa54c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a2c3a28e24cea74232ee20e81b4d24248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f1cd4a86d5356df17d31353e7bbfe9249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6589b32faf0941e797a52d5f11de5f1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734efbfe42da443ec8754fefb1301c86251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251aa48eaa0913aad4ae8b09faf6b8fc252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cd84ecb78952275a8e15853110b2dd253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb16e723eb96ea89383f88b0dbf4319254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95384eaaa7050195b2748fe42dee1d4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6a76975fd1eace0689ae0e3965e361256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1372e10c7e3cc5e1aee18d68a179f47257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9676e3a7102cc84e9553fdeb920bd7e0258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6209acfa3202573cbd03bdc674cac17f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4179ee74d812a57abf7ba782e6d65e50260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bbc5453c12e0805957a02ddb3bd3b5261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62eaca2eea3b4355e21094d1a6c1201e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f5f8f4c06f5316464612368355f146263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3009335c5067d16779f25313de74152264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfbcc74da3e925fdf3f7a109c9bb173265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ce740c28aaf35d5fe5d9b8bd3446d7266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec710827ca507e89258797f5ac8c710267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7150d3e0f6369570f3059b8e349bcab7268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6700461ec61382687b513cdd022a425269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad787e92a7692b7f7489de8c2ed8526d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9debc1f7aa675429389660588770624271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983bd1dc7ce86c86a85bcc9543ce9b0a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7bb9dc358055673a0d832108a18677273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf587672c059e727d83ddf25193f3a0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4aab0a003ec68db6f3ad22d1d06ef2275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1455b0ca3486109f23cf95a0d84e80276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65240ba0cd69634ee16a692ee60690c1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff81d62bc7fade4a1e782799ff364bd3278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499d236ab8b9c7dffa7c51a74085751c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b07ee76df67b9c17f95b4db5699332b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727e03cb1a5cc21d5ee536e52a2a4a9b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4669becf6691dd06c0fdee80876234282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507f049d680d8ace402fedf373ec116c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80829262c120f3a1257e858c9e81ea31284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8fff7955e237042d54b5c591456691285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a54cd32dfa8e92feeef09650d4af53c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ac503b4fb3b95b1fe009d48f434975287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6258e786987cedffee077c97f94df768288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9305af1edcbbe8806d4a7ce6e69b39f5289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3683e5f84ca10bf8104daa16bb93fd24290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0a1ba8d418491e2600cb22a7d1f465291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec9e53db0027fdd4e4f81889480cfc2292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1435ca5796e1d0be10abda99b899b09a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02382fcf0a64918d210e9ed803ee2c9294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc43d39e25eac792565724c31b9d76df295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcfd157707769a7c1483e6d84601b31296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bfc6996203095024cf4469e5383034297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a713f1e0511a6ff0cb1be466da7851f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2331b7d36bf1f102388869fa4458e8299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32d1c4faed3e1a28a90541292d3b568300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78528ef5796bc01c990a2f2ee7b9eacf301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80db9079f47dc9f0709681c0d09d78c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3b6d2ad898344a51527f0aa33d5dc3303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ccc06999bdc64fbb92d7cab03d30e5304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce21c4f55178280f058310041d12f8b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1f3c35c98bc38af00563661fe87dd0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33e8aa5067b0aace799002b4ea1cb0e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3981b5c013f464bc0559e63bb5be644308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a24f45d6e28b77b1b13e1cdd7c5e0d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b60815ff1be57c180d5a99c90cf69b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5571defddcd99785d3466fcd2a2b0449311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f85100f92b7edcc6740a4a4fcf4e24a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cd0e624bca292d07436354ea950043313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43047c5e782417226a83c887f40add20314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffe354501b9588be58fc6afa31d22f0315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d765d056ac5edea57ee4b8808216651316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff99c84ffc880f56d3346f03ec428b5317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671f906df5f237c4157b7b8a38469236318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a427bc212f9d60b705be35ba574a384e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ff4d4ef80109473cd24e9fdebe7382320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfa86ebc201084a8f5324e06a5cf9b1321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4446ece2bef70e3a6d7ee603dc93d214322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d358ceea202afb3208833d53eae222e6323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d8dfe9bd0ee512939c3852130dd40f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c140bcddba1c7194c62076deae4a89325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7372d710a8dd7f7a06829824650aeb1326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448ba0cf8613f3a520eacc89819db925327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c957befedfa01abc85e17657b22500f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a6f96500658ebf0a3664421a51ed83329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af34479af39d900b810ba4117c2ad0b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e607d03ce2e5d866c9d9c3b34c43302d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f5ea8e3bc4541b831c86cf1c01b658332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6859a289318e7e628c8d7ccf3a66b5333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee7920b2f1ff7aea7b58815c1805ade334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e5d7954c75293b92bfa00f9895ebb9335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f384c65b4140fdb9d5984010f331ad20336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717b47323f746b3ffeb401eed1aa51ce337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1673c37cb2df893448e6af528dcc13de338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848b84ea0b078f306da8ffcefa205f16339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c067efaf43c1202fcc3dd09a3978e5340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf0489a13eac79f762b0fa830e1767c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853984da96a49b180988438af083ea37342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5356b71810544be34de9dea1ff5d451b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64335b2225f0caf9b63f901f61830959344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17405e9612ce29de991395b9d60c8bdb345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c6d2a0c2276ba816018db973d2a4e3346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b6fe4f23d1a56153ca177fb1b37c26347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6667065e792f425872bea743c5b8c310348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d6a80ee3323bb037d73ad4aa9457ff349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ec9fc5256b1a8e3385ed2f3946a8dd350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a3426612c11d22313978678eb5918c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c78f5c84582eeff25dca10f09c554d9352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f6879c7e596aeedb16cac4423a6f51353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9636544a66c3749849271ee6497d1d5354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f7ce08a44ecc53443e823d041b4b53355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66506fa4ecd1120e9397fe681da00c4356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b310f6f4af346a30f04de076444af90d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2973a636570bd1a69b60ccecbe6ab2f1358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2700764cb8cf3ee561b1f5d33f8e9fd7359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf016436ccd8298dbf43ea63a3a35d14360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab40db8b9592658908b4e653a1839c3361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fab4bc3bec32e27c10ce66482f045bf362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbc674dfae5dbf2b1bdfb3ee2d6212f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951ffb21cd9b4ffdc9592fd9f06e7419364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f6216d9615111db5348258b61d7973365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa20af7bb9fe9daace8e9e448bff27ff366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e047c8e683d299fe2a2ce8ec87d111e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6fe82a2c4d8aea8d3401580b570829368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd512da41516d3f62677d0f605698cbd369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf043ce82cd6d12153f772fbead0eaa370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab17f9f1e26d122e868d8e231de9271371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d596c0efd5300d1b716323a2464840372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7037cc4e281b8ac019544465351a5f3c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e81cde53d801b64c7c917ce71f4292374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60e68c3e22e4a94e3cd5ac9a08ba2c9375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba6e01ca81ecf39af1ce6278eb38a66376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca85a593caff6f11c739fdf4336bc9c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2458348c6590ef6520c27893f6de4f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f91b38fe2c26e7a1c9ce1031db898d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064c2ef881d114c1e2c150f497d71894380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217931e0bbe5d43cb8e392a56e6e7229381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6526fdd1bcd4e38c2de64c1c2204833c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a48bf5152e734e0281c4376b62af918383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472fa075f2393670dbc7ac19cecef3be384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8efc5b58f367f7ba56ada94c258c5f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e46fbed2d540b679cb925ed1e2366de386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6440295a48d32966007176c665382c3387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e60d71b7b13dcaf653cdf78657e7216388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87c3ecd3118482e0ff01d8fc3eab10e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a01aa01d65e6dd6cd051d940e44475390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb395a94da1e022075ede9474d3b604391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372716c9b2994a1b83cfeed1910950c1392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee26a62b46760ba214879c207e62d51393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d506d7ccb5e260ccf004ac723538e194394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bb3e55a9b0cda7df99dcf3064fa4e1395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d67b9275c333ecc21229d00895b0887396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f728985b44b3711d1f764969ccfe38397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187498a397b6ff1f15f81703a9c01b5c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7deeed161a0270ab77682c72c1350113399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3283db01c00fd03447b686959cbe5ed0400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9831deee9cf9efcf4c9f7dadb65af1401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d0ce99168c0de46f7487d386f0b1a9402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9177b11630f5077088002f873906609c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf802eb5a17d745fdcb07c59bd3674b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3129f571f787dddd6b75daf00a26d737405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568b4fff2dd8873d0283fd2f0b0b8493406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e729fee2e1677d003cb4f5074f3919e7407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93dc1b282d021737d1833a41026f839408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63083bc492f0390b7c6817bd86ff30e6409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f4b354d3a9fcd5ba6b782bacdef93a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604c40cb37d39c632cceec9a23c2ad0a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c22a949f2c2cff78febbd010cb3e03412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86561b535128a359f70fc4451ddf2e6413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbefda549a64ac17759948ca9a8d2789414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5574958926b9bf24d0974809386f20a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9e65c4cffd7e14a56e2099f5aef0fd416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440505092c5f4f6f3bf1a0475011d272417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2565efed592401a48d86c0c360a4f6418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897b8b2fb6c03518c077e9e17d932707419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b2f237b48f64d3ed6ea833ba8f6971420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73663f3bab93e371048f4d841d983474421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e07913022d295388683f14ec540ca0422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20916b033f3d11593a8179d7653666b5423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2c2d56121b916f03cecee8536f1143424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa8eca80aca69285bc42d520aebcbca425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60de77cb7ec861178927897143f7026a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855a9dd149e9ddcf0b779cc0361667ed427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858c235c99ca7810621e6620ebc4169a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8e408b799a07bf995378d93a73fae6429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b41e0997d2451eb5267cc4f0cd2cf0c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5beb08c82e53e2d798dba153a2de26431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975318f56f09c1e81f2f1e64f70d3f3e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa3b6bf922269ef89ac4500f4847025433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de83dbe4d0a6f60c8b6343a29b564dcb434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3513ca1d1920cc59060fb79cb18751435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5aab0f8b7a6a2a69cd596341abf7657436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74444ec627206ffbbfd1fd71ddfa217437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fbc19f447b5a6040bc50fbdf1d1f35438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe85fda70dbfc00d6450b6b470ebef1439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5983ecd58edbcb13d050f4a799ae98b7440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75196649c1b2a4ecf5c2da816e1e1a1441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43a2832d2bdf43a1748165c9d97e591442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87647455732e58dd90c44b1aa1a0f765443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67232394121453ecdb1432dfaa89a271444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87518dc62eaa435569f2249d8d96f4d3445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db447eeb6981a67f746d934b5ad4e3a4446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda2eff91d0a930116c73dd0dd8fa694447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72b547c5298022284fcca9b5cd36a11448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c184436cd2e4b0343b34505f400a84eb449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba70cbd30ba5278734af5f6834860278450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512625b6b21e34c1d2a5b31322867053451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5172c0bffa509c923c5db289d6a2db452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3629216815e6be307b0cd458237a35e9453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ae5a534e8d08a5fb3989c931f6e827454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285c7c80177c3d3be0aec5a4ef8631a0455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec195ea13925af9fe923da551f71adb9456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f00ae173e8fcfe4cd08759ca1a0570457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca806470af2f686c455b1000e766f1e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3e2b957f5c20a5c8cc55913d9ce7af459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d780fa43632a47127fb105626034336460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f098bc77f1a212f9ad04c238f56e8ff461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1643dbb785128105ae281cb63b59816b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4a9418d6e78c99c4dc9ff8accc9f97463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef94609a786329bf76d5ecdd77784e6464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9b4b64251b818fb9c0827788500822465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563ff8cd734231fa0113f11b53233b6e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee0326f17ae523b34e030fb32e4ff38467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e5326b633ac0f04adcf03972f2e0d5468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf3de389d68302a5dcf55d391343b52469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7d43fc52d3e8e7e480ba3dd2a4b682470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acd047a32dcf5371a70a03ed1ae49d1471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162aecab675ab7ef88ec824ba24bbd8b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a1676ca67ff64716ed21c13bfa921b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623e2d5b62e392bfa6ca7b4c4652eb62474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273cc2dfa1f9ca3543520fd5b001b092475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5ffe1279cfdabb14ec929e03e9d4c9476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d822571b02c67bc8fd463c120f74193d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9b6bd654a3eab18a0cee654867dacc478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe163a0d8e416aab2e81021bbc02b84479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82a0c07b83defd9a93dd7554c7574c9480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c20dde50b9d367e31031a3943d43a8481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00d4441b1c7bca9484361b8bbb47c79482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521aa2f0be4ecfd147c30622d46ffd9f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59dc878533cfd9fbb5252299a44752c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d5ff608ed881f46700691e4701210f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c120ea1efc2e06146826d13d10581824486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5af2782527eb3314641d8f113f4c84487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d35a7f71fa1c3ccdab5e5e8b6a2354488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd5fb847bbed0575e119118146720e9489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340da0e53451a6899dc9e8539acd87cd490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cf20e84076c0eff1f19cc7bff50a8d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b30ec076cbe437a3962ba05991efd66492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4688744a9b6b9521adb69581f2d9db9f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af29a8a9cc38d0e3dcb50ef439a8a9c9494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd20934f6020e9d5db759647cf9b41f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498be3157cba87dc97c388f1c0012b2c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d4e6b0481aa3201a5d0ba0020a481f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d448b6d440f82e393e621d4adeef995498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b52132603735ff794660ca10abb5c9499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a09a85da30ccfeb82539cd973abc529500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b7b3eca33412cb9ef9b8fbc1a93534501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de6dbea73f70c315151af5ed34b4594502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde2f1736edd8564020df6b9d8e82055503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c198617377094298f870e32e849dcc504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d679119ce6786b523ef9fce9b34270505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d8640b28e9df3841a6704afe068f43506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e46547d7751b5d8b37f9dc997162d77507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2d64637c8d37d11f6cadaf9f0a95b9508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2739358f69fad88a9d6be9f8243678ea509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0a37ac74b901ec5ed916403ae6db0e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce58636f7c5b156dc7dea67ff569524511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edd5ccf1e8f3e4fb4c5f847613059bd512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485146dc26a6da8f7483c8cd7d789588513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163f05d9063a4dce55c5e403344e236f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c3c832ff30e3f59bb0ff8406afe18e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0d47c558e73b4c8b387aa701ecb875516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dfd22a09793fc47e8110df5f6cadf7517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19511b2dcfdd89c9f7268adf77e0bc6518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f817d4b9e0f4de66dbb54e3600d1cbf7519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c07122d90e9ecf608345090424260c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67f3d862d429d740923d50008d8ea01521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554ba0c8a5f08581aa095834985b2ab6522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea9ba16202eedce3e79e8fb685f9227523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00ba2c0b1994adf7cd44081b12f9f0a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86185fa499aa27b4392546ea0db1a10f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a567d6fd7949031c1bb5d0c9093b077526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a48f25c8025d909851d5148d7f8999527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9157d91f61b05c7d3c56d382eac1395528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d0d061b1ba8e27051605cc32bd7824529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22122b3fd5ceef7f61fafed5991f3631530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d13dfe85f73279b77d2d2b72162c3d3531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5200c87c5a05cab956e3014a4060c210532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fdf7b162c800a2c7fe4da30f34790c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03254da419dc91ca2cccba8ca770d6a9534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456cda2ef84344b6d2bec1e432efeb94535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d3dcb0fd5cc3a765c116ab9f9a67d7536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e4360ed1faefe87d5824423451cba8537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53895710beaf927b8d11c4cd646e0672538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9157f5a42dba6a2084dd36bc0e99ff539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5121fdc1556be2168e42e1c0baa15ded540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7ed2a173154912c44f790bfa854e09541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52543e65313cfac4d2a9fcfda0119e55542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e960f216c3ea925622c5aa5d476989f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049d8bf962ae6e8cd9e14e1e3eddbaf3544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270aa66f42c3a017f0f211e6eb92acd7545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689c3a463825843203275d653bafb891546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93faaa0ced043055a125e5e8a1548dd1547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19361ab217ed72863fac396029d7e1ea548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b81ebe4596d4dae42a27bf8a907117549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b56da11a9b1c493bdd9797d678d895550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc73b86927e992ce86e50db07de0e84551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443929617057a92380d323719ada4e0d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543381c1e58516cb0c1318896d416c94553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7504d4e5f7c9d9116f3d4d440308a0be554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e7d294c50b1936f8e95a83d1f2b121555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399adbe498d79807ca56bec045ecdab1556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1e0096a7f3b8d7f1b16a4c14fdeb19557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2681b95d78f37cf7c4b88c159bc5a6558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7dc87529d1010cef5154ae91e04927559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5b60fbce4d4269869a9686d8601ed2560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36de39cee192fa262e07c25b75987a78561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc14733dbc4c949b880ca2edad7a509562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c856a9d65ae1654c461cdb243858ef2563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e46476c5b2902176b8cd99467c37238564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e58d4691f991dbec975b30b1c0e885d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c7bb68468f4975933c9d04054e6d1b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9380ddd409ae037a994a43779b53c23567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea256d02a9921f516afb255a9df629cc568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806a679108834ec6e92efe83286526fb569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae224e21dad21a3a8ee4390daae6ba5f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b71bc1ab3f17aff7d59e1e3cd0c4052571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa54528d27d6c1d591c588f391a76f5a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f931885c6c3fed35a40529c50d7d3f6573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c96d8ef11fa5468d36560c67983708574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa1243993a6bd06c7c98dc7c5a0a207575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23687eef4ff352e16bcf98fb4dadf005576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e33f5c045c8012e178ebf1a9a7cfdaf577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4eaaf96d166b696b7c662414a93ab4578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31824840246b1a5274169f6f3362d2c4579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a27a0e43d6862fa6bbdaac2878e7b3580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d755f7bf66bf86b206f316d57732b3d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfef6b4aee446763ac84133c915a2705582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9757e3389dea787d2b95541eeade018583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72394d11a057f4782f907db7b0a5c58d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8942a3b29ab4c35aaeb0e3a386a8974585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f712c5616d9e4cb4c836f41ec07294586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ced3c26655f86f8db04eefe14a973d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caac83986c715fa983afc9d24d2afbb3588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1ce004248475ba8c5eee59541b4ebd589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dc0bec12b7ac273b1b01b54d3ecc14590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847a7c74a02448d1c12c1da8fd187f69591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4657c574ec9d70cb243cce563eaf5a5a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43be03b4cd2eedafc2edd12bd3e6074e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda6985da283305432f12ee9d0247c1a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f03d88c0642e7bf8cfbd0f29fd04bac595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2323506065fef733d4defbc6b65e6c31596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fde136eb76c75ca53975f6536b05a5597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d8825cf92c7317d75aae712789eaf0598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ea6597a43526608e3264a7fc3f2401599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd79996768606c04303458bb57a1e76600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1843949582814a8188e599af0fa02ed3601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cf8238da17e9f2e94e8080febbf3ce602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f2213aebcc324777e7faa425b96f18603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13b7c29d5148fbc7b7045e69ea3baa4604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a7a95cf9f0f6bd3cfe98e3f545b679605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aca73f78b9a6cfae74d860f0aeb3e01606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ab6d6e1e2d41935f626441c7e40267607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2c1e8e3a344ecdbeb47b2b63d5b4d0608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c098bc2cb123918f52227da768a7e2609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cefe0b89c87c0d80c5c2e468b69d284610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8069707c9ecfeef7d6e45c0cec50e2611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da589583b2affc803782c3ea8a6d300612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcc3fd3062ee8ae3e29d73af6ff6963613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c89cafb6479c4cec98e41f364416a4614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729df35a31cd1d914eb8d55a8fb457f3615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b829e56734ef017570fbfc2e9e0fba00616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489e0fe27c5fb1a425d398eb0ea11276617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbde6785cf0f323dc1dc52936353e53618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b8145b636637b9a82d924b21bf7fa2619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3a1e1efbab2b8621f29e09e8fe9660620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7d787ed3be59b505f8fe4d9e4ec229621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703a613c5029830bf2d6be89135d84b3622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56895d57fb49ee0f826f500a1dfd1c4623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0668524f5ae1fcc3781a3cb845470e62624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382ffe708f48b3aebdc22a1e5597820c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c6fed79d71391cc1d550c4898d38ad626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c6f7bf2846a0a74cfa675b98b32501627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918ebab20b33c06ede395f2cff34e9d8628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da450b0beb789474985cdb8224b3b3c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd491c0e95faac0028ba4d61f64a8177630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c347177fffd793f8d3bea14da8cb3ba0631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70c90508a0ef4c1ba8833ae431bb8d3632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34204c374ce54e9d954f1c6a6aed3231633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ecf56485a44356aa4bb93f15ae8d78634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21b664bc1c8517d1757d85007f9c135635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16f0f5b8e7f021ee9d28f3ab0b9cfe1636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3042c7cbb4e45b96bed11293530b2ca3637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4b60fe40dfcb0b23ee644c68a41209638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0d489fbccdf09a8bacb6435308f5a2639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a78ef8ec178d25980ceb82d76335b24640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac323e3aa328730ca817d6ccaa5f91e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0b98fce20236d2ba9df4694e51fa10642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d6e80dea0339d791a65542ac522283643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b7e68539ef74a939bdfc91d477daff644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e6782a73c3e8ebd93f31eed4d33fdd645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c14489312f607c8465bce9c8e26ec1646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efeb2eedbacba0a701cf38830eb25f1e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317fcbbc752acde7557233f257f17890648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86fa5ac04d6fd552eda9d2a60355ad3649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b923d9e4e35dba7ed4ccd9249f75e73650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfac19a758bab5174a6967e3e8b2206651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62604d7eee19b1fd39e1a8f43723f08652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e2a5aec2d260298ece90f51b61e10e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ba627e7b02f351d8c341a45399f313654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7488c44416d8e99a8fa3ea384eea864d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd832713be85c42fb95eadfe92aed17656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e4029e7483e27b0f53ed3f20765083657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb51cf8c8aa9db2499d4b5ac64b7a788658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8b2b83ccac64f803904bf1f797bd70659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694037919b2395f55e608964f71f885e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611299f16a8c9bd9d8bbbe6e3250b5b3661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c51a25faf3d2593a4a65aab0e9ba413662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac146c7e6da29b0244808e50dc68700c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea796ba11218e8b2e056159577699050664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dc2a9ca1c691346964d474ea71b7dd665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1314b293a1a4f67c1d0fbd2ebc8590666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c515342a0bfbd5e990e3ec74b34bdd2667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06177a30c7cf6866479b3885c3409a4b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c0a5e8c55bb3ff6189c9c1ee3fde11669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddd6b54dbfffa862254d7d4ab644f25670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1eb61e2b09701a0defdeb6fc814b314671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c7d6a4acea8846dbbc114744593688672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aaa4f932eef8b4a972efdb76790e9f0673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31ab2d3601c143aa0395845bffab2a5674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44429ba84789a1182ac2d58c1f01635675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f60465b73ac436061031f6ae8a5b29676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c4df4a04214a9e33edc61dd0e262e0677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f79680da0a25843a162e580ef02704678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabce49255af8d3fb3c8ee59494312ce679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dc8af60c68bc1e9758c696a7ba6892680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7c0e89bd459010246c942c762c89b4681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c858a5ef5fb1be3ca413849ed314bf682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c343b481009e642d0ef51c3e946bb95683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92a42c553513e85ebad9a15530ce5ef684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5309634ec4e1e7511a487e7ecd55e1d8685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe4e72ebf631de0c5980f2384fcf369686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c920d22c2d8edc9e6dfd297518fae07687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda98fa99066c2077cebabee7415f154688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1a909ab5af9a8e3fb6b215134f02d7689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad3541b73ea655e498372f48a3d9fcf690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefac3c260fb55d7bd7d621bdcd8342a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9aee505520129ba9062e3f74283f74c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa927c44fa7915e6297cc4a8268356a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b053f4c8bece3e16c686486bc664a5f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77e8a30fbdea71524d79c2eeb280e3d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927b1db10f46c69f3a88afb46c7c9589696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd67e1ccfa7adfd9d700fd4a87d8cca0697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da349c9d8cdf1b420da5fc28e21d1d5698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb42541badf799fec51395deaae28fdb699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569871cbd93c447990ddc36fecfda454700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3924ec3abdef7368903d928c29b00b6701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3843342ccf76d8ea712d9bd820868e8702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf9a4e6ce1fb788c3124de5f3c3ae15703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214e7ad8497b93e6268939997d3c1b5e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe90302ee007f7b1877bfce26d2c244705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78277a888bf41592514cc3df326d06b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5029e159d880b3e5d1bda9030ded37be707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79eb366e937829c99a30ac0814ec963708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0c695a97a7b5ddd24853e78e306748709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef52888c04ed72993c83c4a098d6183710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af873a1dd3f57b55ac7323f2248e399711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccc290b0be67b5719d6dc3b51c84cff712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f811bbd69612af44ea72da4d49693e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11826dd1ff06b4d6c05692ec5bded8b9714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bd0b40d93dc01dcf2519bc4568132a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d285d9432ec118ca6266cc535855a8d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3643da87ddf9ec063660bd7fdd40945b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8b443b6f4caf2d1d0caf2a61c00b00718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556ae7585344b84b6630a18caf5946e1719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc842408953540e37cc4ea37e3c8782c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abe4c24146a4ecfeb3d79fda583b65f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a546f22aac6492c0c7257632eb8e2e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c833e6442f0207372c76d858d3bc6d81723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee59ca1e18c2222b41b3d0997fa5117724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27f138e67cee3d00a324d183d811845725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ab40183f7e0e4897fdf5abc9cf23fd726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29cbde3475370de2cd1959c2660e447727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71a91de80dd31ab9f2fd7bd26a930ad728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14c9280cbc2ed4a5f67c788d7f82d79729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ab5256f76dd0ed3cdaf17263fa240b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1f74c4c0c13872bddf989757a2371b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bca8e87f5279d954eee625e5124ff50732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fc1679e6ac0d6bd733daa6488f32ce733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710dbc35e2920606288d6e4c655057b3734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44276064997e5b8d8379a34c93488beb735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4dd499db72bc212213cda617cac91d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e31a8a6b2af08fb074d3e78966dc2c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f1a1c073ff3894a93db8e4577d92a1738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae88ae51f9c04923dceb415f4a485fb739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f200be6c1f3028727b8bb2f4dbea7b75740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ba20f11b24f4fc776682e1683ac36e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f948fc5e52ebdf0585fc9b5e12aed745742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efce7ea61a2cc71d9d77a7846ac708ab743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f6b214fbe1c6e49c4c3edc2bd81fd6744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53b966f26379f4566abe2adad3aeb26745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0728bbe855110cbe683d7cd4660a6c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b512d7bcaaa42e57fefc83b85edab869747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f53f1b225f6c0c29594cd2fcc08439748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ead55806e66a89d64f9d18aa64497c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc0c5f85319e187d81c8784ac1ec98a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbea4343dfd98caf016431fc4a52fe6f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f3b9760179649e585593d486215fa0752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96530eb21508159d95f039d8cd7144fb753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3095cef16846e6ee11809c709abbfb2f754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d981329e767534d4bdcaa782d2c672755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409f8b6aa90345dd93be5fe6a5c463b1756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e49401aab7ae141b5beefcc73a3c112757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f281afa9636ab7aa9525129df13e6880758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f78c095310b8399041e94d80b34a556759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55657d45f75a1e4d5784d782b7821431.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76b8e2a6584ba398109eaf248e29b7e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0075080e88d23f0fab1ea743196ea3833.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72268e1458c45568d8cadf0e7029cd564.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4726d0a9dfe2c293dbd6f530164a8af65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07449651d35d91a02207bd0fbaee0206.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2c4b1e10ec0f7552e41281a516bc707.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964a46a8503ea51804152ccac09283608.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ed56465ed158a6d2a637243a60fa1e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f507b715fbfe840f52b90b1f64ddc5610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266be25663a20ccf3e8068a87b3460e211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb623db43d6fda6140023489e22f26912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb2ca1c63ddf9d2aad2926b5b562bc913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d8ce397fa06cf6daed8dccd2e6848114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b619b3cd64d00780474a7c34eff985115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29928532c97116bc65ff8859f3de84516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bf021bbc3fe2a5cee33ef3412320de17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec58848b60ee53d564db33989892b1818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c3036125704f30960b59b5629f98c419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4022e57e944ccd7bb0955231580f9e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f941f45c546fb4c7c7e475fcd1b12121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee58b19460eb37b0822529b014a40aef22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90eb443795af439f7e61d279a27ddf723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a49dd5331b3c0340ec15e6728c3f0a824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f696f4a03565627f7388a110e98a39de25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33be8dc03ebb21134879aaf8bbaa37d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca41fa7f1b31ddd57e18b1dab12441827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9c4e24f02882770121fe79342ec44928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0554f76ed3bc1ef6cf98c57a8ffc859629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe0e057b4a3f00cde9f7a69dad09a7130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c055306a7a2d2a4f935a28fbfb8fe2da31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78aa4be9db576f2b4b8bd9c37a623cf632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbabf9a75b83affdc04c30ac58171f0933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cab30c974b635babf5e10a49651a5534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4167cdab8e64c197754180e17b53fa5335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b26f75b477ee6723415c7f69a3e91136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74df675502770074bdcabb9e9270180837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d780b3c4829b5c7d27618d410cd49fde38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c65ddc6952c320b777ec052de0201fe39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aed8bea9c93d20fb07b942a58e21da740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ddc9455d59119069bf7d373828781b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5887ccd89c79af47e1df7348a98323042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6e50ec272bb8c453c8c77af52bba0d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3c7c28b17da3432f94e72a15ee48f844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4785fa086bd0195a7d01d89b1a8df745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e9163ca8aa5a5be4b4d987a75718f846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd322ba43fe7d0790a8c761b0c299bda47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f04f07e6f0f7f765d832eaa08755fff48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0467d98003139f3555ea8efec6a037849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8e79ba36e1257c4f98cd5376bd5fb450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545d9f7d1a430832bd3c08884f88d4e251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59785ef621952754f9ea12319dfb7dec52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1321acdfa6adf35ab3e4a1e26bfc773e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f362d87948213a9a01bdb58772bbe1aa54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49846a74a2ab3fc84084f7d87509503055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30c952e7889bb09ffc58bb8927b437556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdfeddb32f15df6d45409cde20c364757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3db755b20ce1e1f769eec91ccd10f2558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d497b095972a72264546c01778d80db659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700cd600ffcc61d3219955250d22c69260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15789588feacf5d5a742d28bba4edf4361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f62a7d98c0d53f1dca8e3ebc34314962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af88ffd6885664ded61df621673840363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a7cb6095fdc2f15f79079eedbd355664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4f66f195942bb93c6199bfd691ca0a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25750ea357c50ec3895f0d3196358b4e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68154e2a42d68f516e9ec50de9313ac567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe8669fc6f8aee28a6e73a4cb6ae74b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62bd16d8ae44f67f2868743ca4e433469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d9d3c3f73091c9c64e06aaa1d6764570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15096e2c0de72e9d3d0e993d5ead0c0e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e46621acdce44d4e0843de6b89783a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872e5605025120d397d65a6b3a1575dd73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d2be89db5e612da7736de8780ad34c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2e8f5e497152e0b4ef63d5e95e470275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290c055034329cd3edc6a986ba616bba76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62224799f5b3012a76181b872d314a977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790a89b2b279af0cd0c59dd4fb8efe6278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e7fbc56cefe2c7387821010a187ceb79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb440d5000fdab17dc0b16c79ef55c180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c68ebce04dd6868848ad0cb5370ed3781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63a7027ced5549f244667b42b95ea0b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2cdd584722888356db8ffe837d885383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2827aab95efee1dc147c6dc205f9e5684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d23b234e91d83441f8c878c8a5abf0585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2369c4088f818bffa80d8ddb1a2d864a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2405e66e5b4daa77c1232e878625149e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f92625424c851e411cdcfa3c0e7daa288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35948604e04e20015673c9d231f690089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7495bf943c994f9fbbf514c90c9124890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7a9417ab8f470817da6265432b05fe91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f877b373b0d25468532b4f2df2e27892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3796e6f6f57bcb7f1bbb069c1fd7ab9b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f701259b05194d3934e793ee66a77594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538c8b038ea398c830c912e3243eb31695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770b890f7ce11737a3883068b5061cfb96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dc3138a33a404cc01bdb1b9c20458097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191c41fd618459b4796bdf331878e24098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f45350a86178fb5082326738f56e8f599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b2f9178ed6f98e9a6c2c092aeb5043100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2958f1c377892096e75325326ff5dde101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4da4852cdfe70703eec1b872c63db3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58393f5ff4574f31ee4bb34919ee95d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8e004efd9890c438fdb862b0870714104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52248da8fa751afc581bb66611c52fb4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8ab9286fd83627cebcaf4896671aec106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1f76a3363aa9f10f3c65b94bfba479107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7630af149ae5daafdbd4230158ef0ef108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402a6e40e0a3ae0e05f7e67e4d0eb693109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80918fc38e167ec7d60ccd914d241d6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b3616375c2760fca05e450a3544bae111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a388258145c1a87ccf17a81c8e7ab0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5cdad8652d9eba9822a322ed9446cc113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6686b4bcb9d3b2a4fe4d89dbc478452114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ec8e46654d039e793f755e67cd8c4f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988f94839b65dcdb721d8b90f3870cca116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b99bca073cc42c57899f5376d23b67117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d81e05304e2089e65019cbca3a98498118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6176a86f2cccb8bb7a85cc0c059c32d1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79d8f15da2bf80daea38557b778a6c4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be44c15a5350af4baf1d56f4fd84fc94121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b49b024343f8aa9dd69370b73baa5b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e209a39b566279057ba468791daec82b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1791bc34aa3e558dbbd0d48e374535ae124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81767be8f2d43d6690dae0b33361f46125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d975614940f64c289b78df94153aae126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfac43715b489194f16fdf0c0436b89127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98c903b9670b5ad2b7e7a047d78671b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86a8970cd371c6ce3b21b667bc6b8a3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a0fd079f684ad198a1b0e9c52ea31f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fde20d7d0ec35499f6e042270c6dcec131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d304ac001dc9348443e147d0226ff1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de49f50cdd4b1b3d478c368056cbfa62133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022ce6d1c76d1bdb931de28cbcb4e1eb134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5603ece1803be14ccae429d834aa4e2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936f415534b8260b42b67f18f86f02c3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c737b7021990c256cc5dcd8d59181d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883b1713bba944fc82e5eccc941536dc138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09eb814e04733efa30b84b62a1180d4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc928496ef299a6c5c266a5d7627da14140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9495e7ed78feb3169808b0a74a415a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406a04ba9abbc1c45007b1c25d581ec1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b37a42d4db5848a5c9632c331decc3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae27a8bcc7c2081c0fc21eff7304f1fc144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4bb0d522ddc2d51c639b3872949340145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e52f01aff6133ef5a22e2e36690036146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ba2c9a7ffb7594805daf74c287f0ce147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35188666437b5579be86ac9f0cb83b94148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92b99ecbbaab68a2e0b18bfab169b40149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88741149149ce16225caddbe8cf0ba39150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7d69375a8b899c6cc6a0a15ef0fc23151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5791bd6dd60693b639c5b9a02264b054152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfe5dd298c7cceb6ec727745ed284e1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f692d15e70be9161f3c349161a20576154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0b368d4b7f11db6a3bbb06dfffbd87155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7657d340098680e1339f872105dc8fb6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0593098594950597c5a03d9ddd00dc6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cc250ed7ab96c918620432a275c294158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb04c876bdd0e708ce51a8ebfd81282159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3a611db9600529ecb8f4b78fac9944160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75473490e691cae482587ef9e6162979161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e3f1ae2f8ad26e72e3a01febd54b66162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95ad2bd459b5c856cf18c0fda41d086163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07ac2d29ec892eb4f4e205284ef0694164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564ea066e827ce4d96169f10df4390f3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8cab277a733984efdcecb78c8cd331166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a218a72d197897d5ae74aade0466dd1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96df79bc33b2bbfaefcbcff1ec129677168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afabcbada53ade397fde8bc29f40cc9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6feac06f54aec04e4bfe7fb92845a3f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccab5ac3bcf4a30b6704abf8624526e6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a04e925145861904586e06d330ff8d0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a314420daaeb6d45ef73a41ad01bda173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3572cf5d29d76a5d1f136245a24aca2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd134cffb91a6743b80120c1cf573aa175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002272a11677846f3dfdb1e16f18f6c5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78947efebbd60b2df68f803bd844c3d3177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4709cc26689aabb39aacbbc06064acd8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ee2d95abfb4b5888ed366a89847c05179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cf376e507ff9a3b3419fe56d034aba180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af169d34c65d07ab55fde39145a18418181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085003e85cbf44235ad0337ea6fce5ac182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b3cf31482447bf26a1dcd03f5b95dd183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b0c06d35e2e1d23e346527f266535f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaa263ce59821191a8a69d71f2c4e5d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09071dd4b4d45849fc136c1af96a4fcd186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fb047c578b536346fc3a38ad48048b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ab0fe5acaff84bf6edbb4eace29200188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9003683812ac008e4789b9c642dd3ecc189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf35b81590d6e078d439d34f898571b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04010785206c88fd24772f22db928170191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f74a3e84110a9b9b723db11f29af43192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdd981a5af39f1c39d948d2279fd4b3193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264218e65ab5c62d7e8a70720e83739d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a945ec19bcaf75338a6992dfb9d09647195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3155e52626f9366d6360d2315ff174196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb22b49739e7ef58d4240ca1eb3e5c9b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7fe4213709b722653f73d835771fd1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30928c947fb1ff54b70d48453b1c05b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e887f5147866619d74f6dd5841adfb200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e821a0029565d90a4b71b9c8ab699c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05df36c72637b8c66615548230497d1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d16f17c6785ffe5d987af609e86732203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce076525920e28c7c938ef215c007774204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff5566827182167bb09ceca7fe834a4205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6613ea929706de215efbfb5ad4a7d587206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bb3c85bfd01b23d3c5acf87a35e88c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744cf4f0856410d21b0c17da5e73a11e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d873bd3f7a6ca2eb17475ee3dec63e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb9c746be9a6d88abf54ef9eac83f8d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb6383b00fc03e978f8ed4da284c358211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8faba3e1c8317c9a521ae9951dd25a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756b25b49e82ab8e4f153b651925550a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3caf53d1b8c1f0acb0e496a9ad01b4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14451603a6da7988201c43b3ee48c5ae215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5026d9572cd32c015451e645476b3193216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39364b61b4ec84eff60cab5eb168c1eb217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db188530ab2e043d9a5d6a693b2d881218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96350e257b766f66f1629a441ab53d55219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5c45b20e30e7d5f9a30d7641ad70e8220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d384441be0d5c877e0971d53039149f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9db1b193d737b5b1cbeed6c2746ef4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0b5ac3f3fb2ef87a5a848fdfa5d723223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546f3f1da67beece6f0e58ba4d474c65224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cde0c60beeaa74cc20b96415592c66225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863be33ea57a867d3bd0e3ed593a78f6226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10feb0b23ea3897bdd59c05a21412c6d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3354ffe50c16a29759a7b067b2efc01f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e472b9ccb570716c6860c4344e6486fd229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896e41bf3d318a295b58264913f86f33230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee12a10d199684a425fa0a79acd11dd231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dd2769a9d0994c282a6440410e1a83232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea46203d3192d116f7ea4091609da14233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc72eeb842f2cb07d9540764ff51479234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e0920ab19652f76feb18d4817bbfd5235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b270e79862ae83e123fab9323ff61d3236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f089792731f3683ef1c3e6ea0f8a07237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d788f40b700d2184a721a3ef28fdd34a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52ef5380f5e24ec853b150e8c496a15239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1a42683408f191cd06564fd7787fee240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc8026cefd4a73478b356c75b19643b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a8f07a14c114b6739123e0b5101678242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dd63e2c93d0c0f5c74c7164f0922a2243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2312f65341a8d5f69e4fc029874c5e1c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41237cf3a4acceff6bdc35c60c981b6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23c716c53b3c72d05c3ab7d5bcd113f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb59fdde507c73b07f40192947c0e3e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b1605731b49b7b21bd5fdeab8f9247248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09408b0f7a8efb4144c07ecf07b7b8e8249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d66b7b2838c67d2481ba84a39e19d3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f8792d1b4cf2cc81c254c8ddc32642251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d8578479321593d3976bd476587880252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5206f22d7b24976adfe04dc586fb0d7b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b52271817070791e6b1a64282568bf254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8cf958048dd228be3d964115ec3eec255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79762f7a996069e506996aaa4ef30100256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b8ab34fe4cdb16877b77b3fe6506de257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77de5de83ffc3200637a0e67f279c9cc258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960bc6e90e7487902c2b35dec1c0a752259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f869f9b6e5c9eab7970b2e93e1faa7260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3711b3d106f136f77228fc367cfe4cf2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079ee8cfa5e8e8b64c6574ea2acb1173262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436da32e81d1b0da81a3b91b9cec8295263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee492dc50d62e4575f65215a56fb5ea264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e029caebab50388acbe85e30a2f8bb265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79e2e3391e9c9a9f90e6d201ac409a2266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47080ad50cff6b5dd062e1122ec741a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cd362dbc74acbdd3371879414ff1f4268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bad3003083bd9ace61976ffbba3013b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdf914089843d06d2d8de451704297d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac88fcc1c5bf88ca2ec9097110fe8dff271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf08e25e8e80fd426ae957376f9b4f0272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0689472c8f12d37dbe1691b3666c6b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428deda513f7169b5636a95ff158717f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b38036e157f432cb0ed8fe05dbe2f2275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed02a01861bc85406eadbca8556f7879276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b049d0588965b1fe20add0bcfbfcd4277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3f95b58c9c9905ad89669e31a1c9b7278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5956402bab4a999e3f664210c283d0279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894640c2a537ddc3580bce53df0636b5280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d97011b9abe5fd027ee301229b72433281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8308df2e5168c13e9abcd650d09e70a2282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735a8f7808252e7d6ab6dcc93fba9d0a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e90e4288ae0680eb11741b512923cc284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c5b3da653b9ebd471fc3c120e9500c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bded467a6f498f6cb5135f073f42fe87286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b958e531e43247d5b831b9346ba0f7a9287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a554793f455933937a361d2a3bc46a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21df0247f727e67ed55c4fac10a7021d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09b9ff2fc778f7422f68a0040b41438290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62fabbf7a19c3de18bf9319ffcf103d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d06a2bba57ac4aad32ab7f01fdaf30d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a37585da78989dc482645d1418974ec293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f97ccfbfc9b0db39bc67e889138ed74294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab791f0de1c10af41d237b69db82e2e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407bf16f4a5802257d254f49149ea1b1296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6afde98f564f23af4429ec716ece11297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fe6d40d3c3e3670fcdf1286b5a93a4298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bbaf27fad5cefcf4e73bc9a65f2eb8299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967510960fa7a29cab3b14663f012ae2300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f361548cbc19a572e0a7058548e2674d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e74ef48295e87585b5f172d20fa933302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e57c7a42b14c70ceb7e1888e4e89ea303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892f58ce6795044e467a1abd37aa7342304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff738d3d8d2de972e7898bfb2b8ab1e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc4db14960731ae1de75c31b5eda467306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c9ee92a0e9d0619be11c173c4b7104307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e29dbf446f7aee65ba8db72f32d945308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4695ac6a748ee834048d00130c2d42309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253c81fbd0c498bf67535725c8de8015310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afda4dda505cd7f236333a425dc3dbed311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f23b42f95d36334fecf5e51634e8934312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05af1109f85bceb8fda186556d20513313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0223fd19640cb1aa6d6c7b1eda4c898c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be03ecc7bf2412874a27c8ad857f1fb5315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f5c500a2aa1ab044d337ca3ef8c103316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a08b0dbf2f6ea12ccfcd62b3d549dff317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd9c2322d08443bb8cd3e352307eca1318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862948526c6e555b9ee5bd0fe5d5df9e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7934108c66295674fd21d363486d67fb320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe8719232f6eb304e52d30e0636bf64321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6781cbffc4adb31260dc9d1cde08518d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e5b2214bcd6c43c8b113a34d615006323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970bcb741c5577fe4fc7655121d0631e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd57a2e133b8a38ccfaae3571ece928325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e1c82b7b58a056838be67c63423423326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe05018264e79529b1e121d9b48a939327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e867b83702245c00a9ad2fa3878701328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f17928fcea1789238cf60909dc8e9e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab279e98509d04c3fcf2a82fd51b558330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5b48195dba6ea536440c53345038fc331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9497bda9eb1195c40719d2a00dee3f2332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79e60b40c7ac2a331cbc02080178d22333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c6a87bb2e139cc53934dbbeb32da99334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9f31131fb06e66fd800fe64177ac5d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5543c471e97e17c4ea1ddb042132c6a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258b497f4bdab86a35b701c139445c14337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b821e72dbe8f840a5cd134c88399c4d8338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55c86e9014ed60bb10cdfc321fed352339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60d15e121cacafc526e2819fbd4cf24340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92694fc021e1c4f956a24e9c21ab3e5c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883333e06c6c480d9474a2e86ab533d1342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07a980b15d32daf06c01224d1dc5b42343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d001325be6eea8417839b60d80906a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3813f1bc053e770339fa896eab4741c4345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de718bc5d5fee291c979a657f8f32cf6346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cce8759e1b0db8470e6f10f89aa57b2347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ff9a81e8ff3344f4e9dfcc505dbd94348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc24b48c22693aee1c2cbe0b209c343349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b04f77ee6870bcb15458af66b424fd350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7213a15a10de7dfb61d9826e849665351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff56a20d8b26a1a2e466768f0998302352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2e2dfa8315c0e7cd736b8466b7c1f1353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a86308f299fcfd1fd3a1da9b429d959354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5307a2dd74e25a1dbcf066ad54bf9f57355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc164dec11bfb3804c8e22e489e218f9356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1576fcf9e500b5dc47b1d21150955bfa357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebc15c77fff81002b616d6200678741358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b984b51f2944f91ecfc65ddc35e84314359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345fd1ebd5dcf9229a046cd60e199440360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6374bb734cdf942c234e57ad649359361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b48a8e6da3f222f31a82e155345b58362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25590e2e62d87e11707ac03777abc38363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6cfc31c1474961f1e2c4213b04fd58364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65307bb7231d3f1e6ed5743a00b8f01365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84b06241f826a9fa4a6fb81166ebb87366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516b553c27e88bb0815be5060190ec91367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593113ed7c23ad0b840038e193df265e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1000342efe2a6fbd470aaf27cfd53fd2369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a00a605d103a7727cbbc00d9dbcc914370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c953345de3d9ec2cbe239d0949d28d9371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5c3c6ea64cfaf4c3f5824405aeb158372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c632eaa87c8ed33b230d6208b33ef84373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958c0aca80bd988497c47fd9cc84dd7c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf7a4966a8fba3b5e56907f23a078bd375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91e0b50603d8befdf3ea7efb1b3bcbd376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400ba8b7515d4d399dd027c7d479d07e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5610471c049ef944c49472ccfa898a16378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1f34d7ea7d7a0e80753082b09f96f5379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c27fd88ba913668957838d23db910ab380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceffc14142868fee96956b51f4daefdb381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbd4ff3c2adb263a597bceea2869b06382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b1ad7f679469ed747302de76567ba8383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2577867271818bcfafafb09b146521384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e04f2e26d66738fa1b15178a2f5953385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f05f5ed8ddc266d4a9b09430592db0386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0ae860cae1707068ed11db8bea1bf3387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b70afc99f44614ba66f741f5e79929388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3250a560c4ed6b6f461fdd77d90cd515389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9267c1a790485842ab02da365168432c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbdca129846b7fe558fa0edbcc37856391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000813a10eed5116bf17eebf9a1f2db5392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48bfa1aadd9c9f4f568459521f4c7de393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a0048271b5d94bf62c91981bcd9205394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ed3f8c2960c2634fa346613bb5402d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e17c2b13837e2158681281c3b21b0d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aad22dd371427fb6cb09c5b09a5a5d3397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56799b51d99f489d0fe0436a1dfe1dec398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d04557607cddc84f3889fc663976359399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3b07f0f69d7e2bcb32bbfe3c7df1ff400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcf30ca38784f21a922b671ce6b2616401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e1fb84ec0e3ed90970cef0800495a7402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5835cd62a1ec8dd0eff7f60156f3dcc6403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e6b12dd9f43d66883ae0e568fa50ff404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493609a531b515a3f671c78715ff64f7405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a821a70eeaff864130195f66dba90c74406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cb786bdd7b9a78b70ce72a4a9c0df8407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fc357179016f419030ada8211fcd78408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d874d63f1cb658d20736a5235bcb8c5409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62a11584eed8e147ff0a4baa17a51df410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871a0ea302a12f1287beef2ea12c47d1411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f859f08f8386abfa46bc4a5afe96186412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c899a19484193f786bcb88233d65c78413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c265a59e0d81b33d66171fcf14e46d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1ecb5fd16e755215bf5ec75ae0cc5d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1558df8dad396e39419a49a3090f9d62416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fec511399628a80d6594e309aa56f4b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c4c6fa5f059b7731521e40338f7fc6418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16eb044f889e8234434f135997a31c31419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72f5c874e632d29461eba7e078c37ae420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f518deb12b5a04c51ed78c232c69496421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5be89d15e3130e5e2d1d20efab88f9422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac103a08fa2de61b714839b7a99c02c9423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb0ae792a52cc5c9aef7e8bca7bd0b5424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08cf1d446c42fa2788c50d2a30a2b93425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d99157cec0377c9f962b6036f30a60426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77eada67be865833653eb0f22f1dda15427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc14f7720957d5824e8d5a63d0a118b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331750891eeb39ae4cfe1f9c61a80ad2429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c971fc5879618a52783a69e1bf8cfd9b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010cf2a2665c7d7afcb25a1ce6af9e85431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584f1ffc50eb7d490ccced191edb63c6432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e25cbf5be11df2233041526500a260433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba95e6cf71cf9cb68f55cf7f161cbb8434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef47fee4bd99715343e423a14a6af74435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be45b728aba8e404a679eda001b01cbe436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4edc417031a9cfdeaf7cef51cc134b7437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fe7baa56e259c71e716d88ba7fa1b3438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d22db28b48a66ff1d5873d246f7e951439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52df35abb599a7eea27865d2508b6e43440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c45e48e7f3ad25c402036d8f39bcea441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b79240d2038513f47ee86da39562e6442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2058b65e83490237d078767e36912c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae1b86de48db160280b986f171d12c5444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdda2ae507bf4cae3ea38ab417af0057445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ef9b2dac1e7480c63f4b07a90d9c9f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459f0a3b58bc77605aaa84dff344e0da447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a845c07c25bcfd5960bace37426ae5e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65a0ef7f3146c853aa01d98edadd0d3449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a3240ceaf794b0894bda4dc2d76ba7450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3857ecac549501bb1d95112919712b29451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b5d499dce9539af6fc36d4c7bc641b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e63026c660817a1484e244dcfc0b48b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e782495cd2b07a61310d28d9b51dfaf454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd87f26ebc7bf4afab193ed36cd680ed455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ef7cb75adeac861cc3f58d39433909456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189281f59d7cc2c905deb817668dc939457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80401db9362a253ebff1f628250a56f9458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deab05b22ac4c1232a2b2e26dcfb4aed459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa951d8b7e93e989f43e09b28d821059460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa02e60fee7e671cc30f35a9e5233a31461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d161baae2a68c879422ba9ab5fa06ca5462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde33687999e67fbe57b8d9bff7f3fb7463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a0ee7a0d0c1de88fef6d2c8e7e6860464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f516b8683404ec057bfa1f19ab6d35c7465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d672be61fdead003c4779e1fbadc938466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc143176c76d7c3ebbbb51ccd503e4d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10cef14b8ce9c8def2cf7afe8538f45468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9d309856abc23c0a2984d2b7b2bbe8469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e934d890b0655f2d7b6da986ed4aa4c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d7a48fdd7b813f02b2d1e430665a34471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2bf836dfd64504c5deeb7d95951770472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eae268c9ab7955277f411d6d7712c65473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bdef08bb2803016f8de70bebacd979474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81cafe7080f4d83bdc4d3eae1cfd05e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a63b397fb16bdf4499de35bede3715476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca2e4ab9e555c0dd86ca52845542843477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead7e14fa9c2da811f0124e2df3b12d9478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5461c45578fa78db8f1bb905304af4479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5792fc1cc7e48f6796a571b6c03e82a2480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c50f4ec84f58df1b51b664be09cf4f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7538b88b4e59303a489aaf014f4fcc6482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4277546d881c71f9d5de86c784bb1d2483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be13a4c11106f5ea52a476bc1bd9206484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be40bcaea5947bcf0c7895734da29e4485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9267d75f497a4634cb95f92d9fac71d5486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a407fdb1e9c43e11fec1edc55b4b9bb487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ade5d391752f9e01a8788763752d3d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba103b5629a4e4a76eb2b05d3de7e883489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44b5a12be3df2b9553826b6e9cc5843490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c8af22fdd24c8616f3df2d412d2baf491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e54d98883116b7ac57d4a72dc9789d4492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50898dbfe18a5d2908d7e8d990dd1116493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb13f4d2b990183b5c25bde4f43d89f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2df8899bc496c2bca0383ac86dac9e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdc2977c441867c6dc8e73e138f705b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ab2be44bdbf0f9e907dd0ddddead52497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524c225fb58e113af1ae659ed5cd45b5498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6745de9a47a80658bfc6f4f0660b92499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fab1f2b88c7f05bd47e3c5d4acc6fa7500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b4d5a38f456f4ff3dc5eb44bfe102b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f90407c0aa28088752843824b300790502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f527875c033c9cdc56f0ebfb960691cf503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4579052ef88b42bc50dd490bb718e163504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1566b5b56c397ecacced47bba1dafd505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef89bb3b2dc593f768411317f88c725506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f899b7364a5c192ab45c5bf71c80e9507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4805b1f4c2c6583bcf1aed924e053bfe508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0939e4e668a4d020a8fccbb95622a2e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32be40406da58b9cb3f85a64b0a423b9510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873b7b4a53f756bb19bb87b1231b9506511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111881952aecd610e434c115fefff9f7512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a3a775c5ccd0f5f1fb649193fdba4f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7936444e0d1f7493fb7cafa412d17c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329eec44e460a455713121c02d17a5db515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5bc5972817b95202f389db62a29fd1516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a1652e179a5fe251381f67ff91cfc9517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333d276a80fba7d4e38d2b09b04e6128518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9048f5104fecf587b60732be1889b6519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cc426f97e66d5bcd56c16aa9611851520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b2f10d67fa141baee801a73997e56a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cbbdb1be11c46e3ae27ecdf78e654c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b7aade1958cd2783ce88a4a2aa3543523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b37840b7dd6e5155dd3111fb26db845524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70166be4802f6a18c7af79842cf45160525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddc8088659d1146c1d2059dc97d8d2f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554d10d724dc1404ad84320a4ba7402e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f563cd02414358388bffa907d30cf581528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46f58e4619c9e2a10bba4f358965aa7529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a092cd05e3a7f5dd17c547735abb19530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7aaacc1835e9735526f99eb6b0e2cc531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada243adbac7d02a58dc2d4a3dd682d3532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3694f4e9ea8fea63b2e636672c3a6a4b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a970846754ace8c42fd0fb4fd9b513f7534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b3187280d4a546abc9d23140848702535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d47dbc50ba0f9a69f4b4dff32fdd270536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5433e61ab8f598a4a8d4df6a3529b9d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9711ff9eb72680fba15517771d1800538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ad62c1a62b0eb3a0318cc6a8684a1b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e6ea430ac120af04cd631dd31baed9540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25ae01a86e7d60dabfdf5cfcc575c9e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d691210f79ce03b57ab1cd9a28cd9cf542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d280a71b20e05ae0d3aa8fcc59e1463543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2656caa1e0164948c79c58de732e6c8a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e574164deb90610192e9d3f6a1f91a52545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14cb0c44f27b8f750e4466248c22b13546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76795078a3588dab05cb8c0ea5e7c08b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ca36367f837b7da44edd5d6d7d05b2548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e486485f0ac50c44ac5fca170588a9549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cd7f178628778311a061585ed26183550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6e0df874f01c1e452a3cb908d3ea99551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df79bcdc88b31098eb1e97a1e3f2699e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87e1e32a0cbdf882dc2ff3be3905655553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28377beb81a887d6d8acb1c48bd5fc96554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbd1c4166515b3a8ba14e99c9e22d26555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2c4697426550e37f4af3efccf0eb08556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd86a0348b67c39dee829ec45655846557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2962ac3bd3859a8fd4a9516f1dae5945558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6b7d11a9b44f769c58a663f0bbd5f0559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c23493adde3530889644b4e27c4bd8560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a01f5f6c992655939aa1c2af56cfe9561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e294e4bf63a820e55d42e25c10f0c05562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783f7194f4fe3f9d13d66c20eaee3f64563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d41db5d7203cfc542fab7ed54042f18564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb26cf7cfa3469cc7761de02b991d0e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8630ea36a7bb84ffbab5d82a3cf9094a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38114de366d4140fa87b60e28255ef8567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9f6be685e48cfab6ad8cc89882a501568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bb684bbffd7c85f1009a714ba3fdd3569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c88a9ac52b15b7ac8ab2d3680e7c37570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8c87d61bad43a9e1fc8d4c984071fe571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfac9a6e709e24eaa01762cea0adddd572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397a87053e89cda141f7be8b75cd786c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5bf595286c47fafc94f5336b0e23ab574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbd4fa26743304ee460282bf98eac31575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395d7fc5a36efbb24404484f9a845bcd576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4983e72594265a08b0a435058b506b4577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13669fc9313493bef8ae8119c08f4b4c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f2bcc77dbee2c585ca8f3c22e1ca62579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817e9b322ceb28cd82aab1402ab86a9b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d50a4feefd727287ca51e36bacc8302581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3f93fe76a10844e8835a76308b6295582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffafa2bb11a177f8e5eebbfb413bdb6583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df1f464c9bf3c5d0dd7c9ced0e6ca2e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f8bbbc6b9000dcf1130aba75b668b8585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756c756beece5ab7f583dcffd1f78146586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2f5812ef032438f3a050f8477ed693587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3de2128d4ef963c2cf8d1d78f478e9d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb19fd3748aa669276ee3970710a001589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2f59d49370ad4b2a6157de928f4f66590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d67c7cddfc047fdbb3186f8a833d53a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c24e6dba53cbd4689f265cecc6e625592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a0ddb0973ef7c1669f578713c4a8d1593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c01e721ed398bf16c49cd4ac3bd6d4a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3014051ff687780d283da21a9fced26595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923b03f851a2b5011a87e03ce283b54c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec35f130b21470bfa71b90444f8b59c8597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41979b4d75a03b6fca468b893223b767598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac51ac2a6b17c9d51ac8b8c3ea051156599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2dec2d6d116fc76dc0df2438395c92600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dc0c341687eb6a391395f45c71043a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4468d9a556ace6359a7bc98ebf7f7df9602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f65f40a3ab1e410e335278f9a3f05a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c709b2385e149679f2d993c56c9facd5604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b41a781657e4fe2a00d60154c5cd590605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e8f0c782ea2dae390178c4003fc3d2606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b86876593e9134ea9ba9404bdf5d370607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ee033280ee039bd4ba634542256e26608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4832db9bfad551cb8b4ff77c6a74cfd609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdc2465c7c28051ecbc86fad5f72eb0610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedaaca729ce29382ec1f00bec536037611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d497f29cc1d9ba284406fb4d223b75612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ef6cff8f49f37a2b8a1e5b5a32545a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372986b3537ba1951a87c54464722bd5614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d4d2733760a6fb26587a95f98a784f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55645ce70c20ea6066ca021a658ccfe616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632098c7a31c7b0f373c884d686f6222617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118d2b9ae52c37e68081ed02f70387c6618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8fa4f5c176dfcc3733175aef70d2ea619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5134ce63d0cfccab70d15f54d5991598620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e877ce68fda9dd69603a1796098d411621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5800910817c6156f8d3966be4cd6f06622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdded12882c7cce3f41595c72808232623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce743646c0363dd17b6b59c2bc2f79a5624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecae5bcec6843e1c3a08e2ca8c56cfb625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bff327bbfaac8942840a78fffc789ba626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f628e823150cd919bd6518878b0000627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef301cec6a8b3771538033617721dc47628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011616130b143b8846a18a9556f2f2e0629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864f02acf5a76b6364cde60d18cf9a9b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd43b11e59b0f9fcc6880ad57af24be631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e7ec9acdcd58e1d80f2703a4057d29632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc9874f46dbb4f93eb1828f99d5b8ac633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3becd94a24c0c2fd6ad6dc2985c4e119634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098c1103a973da930be004f0b6aacc9f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e6bbe6f44ffcb2b7264053363edd7d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcd131e212ce3d94194fb20f1ba31b8637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db5aa72c48fd628d8a2d1289801965c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9507a53c947fae7e306ff7f3c636e37639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49d394f778fbad553587234efd9b4ed640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0ab51fad2a6662428cf6bfb486725d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ab0218dff8998df48ff6276821b916642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903ef1c51b1b7619f3c3ddd9b29b7223643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9ab986e74c16786d028dd24ad43cdd644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831ee82f240f581274ac0a089f14da4b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8559f8e4c6475067f03b3fe4f9ee7e0d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee4a1e0f977add65a2f25dff68656ca647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcba254720461f97fed19683629cc97648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67438e2456b10bbec0fcc225a48c895649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8589fc6f8191f3dcc694af262036238f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e7404c83a53e1a0c93ce8be07b8b96651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69005ac76f83a96b54214e523107a7fe652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfee43bc23efc2d528d169534c4cfe27653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53e4bd40f8a52e94f36a795d79ab4d5654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535c3fed5ac9bab5945023fb798c6cc6655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19932cbc4c48d05fe5cb81738c151218656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d0d4a562e1d71c9494e31207077818657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b788e73b832e5549eedbe2bdc0a8e26658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8359ee48828cc438dc580c92c9f0dc659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469e6f32b8487660f2f8c79db231caf8660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004bb7d158bd0f05f7c85257d7aa1c27661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65531e0d049c66cad929c99a71759b5b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f948288ac81178625b4e4ff1d58c65a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6992d7b5455d4d6af4244deb1b6d029664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6128f89c2bd6eb09f691a6d09c443f04665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89aaf0ff6a525e8264198c3507baaac0666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97753646f39987ddc19542570e5fb49b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141f59746c8e25d367475c67d175eff8668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785299aed599fab2d3ab5bd1e58024d7669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850950bb38bdc8c2a5a48154aed62748670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3359df482a2e522583925b3f805fa685671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26afc4440bf715b478914bd16656cbe672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07e11a8743ae2266ecf3cc125ec2b21673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d92b17e4ca98cf20e445a379a4ed20674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239db0845fb820b56852a691d715f382675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4150afb042ff84c94280b3074fdcfe4676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4bb6d723638ad120c1bc9ef861c4f5677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bc02d87b2829a28af8b2ed0ff45995678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80eb66086d5dce433c4ffb209c58a645679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d268f75ddb83a4681a1733ccbe7e376680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f04cada9a96ec9ac4fc57bde6ab6f8681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fac1956979afd69396b3ff8c45e290682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d553fb2f6ed680021e6006eb69ecf8d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5034d3ca51d42882e08d4b8d2f33d6b6684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e02d55980156a181ae751f02a2d051685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aef34e384e69d14200d80afcd2453ca686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2563b3ea8cff650e07383b3bbf6ad947687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c31f0e3d564a0df8dd89693d6f45d6688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841b15b8f2efb2159316a4f4b2423e10689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b88809c4034dddb3ff745551eecdfeb690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79e6ca52d1c1e7edd21832d68c9e620691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d42f6b7a28e65ea0a1c9293bef927a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fea540138b50188a7d57e283cace16f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec366c3ab2fc1a1c26ad2d74aebe80ca694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e3629cb590db9e3ef699a895e6943c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7edbe26beb35e43f298bb3e64b635e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b9ca7f0104b6314fbdce2425139b8a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2227ef40abd692d4d3441057a9b899698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfeaabc963674ad7176ecf0fdbf85cd7699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58904f7ca72061a34d47aa3e08994430700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826dcad188328e677deaee1578eb13e5701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4704f26b1960abcf579c47427325485e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112f85767e55fc3855e904e255c73d5d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1bec3df4b66911efe78ad2babf683e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ba0fbfe3190bac11fddba641df5df8705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd692672aa3c790615f7f1579854640b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ab3d25735632b21ff857d35cfde89a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a80c18ce982a4e4cb8b41d67ec64a0a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691c81b64f0f58a1b3210164ec17d217709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fbcffdd5143d0e4f333ea267490775710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faa9dfba9ffbbba64bef8784eba7910711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ff22850ff3fa6e4e6a78db40c45939712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a87a49526afe76717a605b20f6e880d713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6badcf3f2fd5edbb78cd9aa0c9f09d22714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea38038f5f8906a787dc0b8dc1afbb24715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76ec75db173482bbe19a9e93ce525e9716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d94d8b95752d41673648dbd4210a889717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692005a9883ed8b2320ee5f3fb928f21718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559db9f7ee7ea0098150ce1374a3061c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4482373cff0e68724927f4f802e14a2720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a3a3ab982f332fe38e05c45d68a359721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4f1a95ab107f4ff36b2e8f042cb5b5722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffd1232a137a0c704b0088ff646ff8c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8fbd540b46d0a63f6ffcdb8ba6607d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cd81016d4bcef3d7e070f09195a2f2725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33b59e96d08110da80ee665f71a2e09726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1508ba85b506693f3fcc57829f8c3b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4597df97180898f95144c5eebe8cfd31728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46755c1555d71c665960efe4fc8d5f35729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c4fd455bef2537281a32ff8be1ee32730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4170d915a7612096bc9ae90375c11de731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b69730ee48c206402a5216cccacaf2732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747f4c2587e2330821bc566825fdf624733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd84af8c1a1b41a876a860b9756c64a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad92f36219e2c15c8ecf5edcd277c1d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb2a789f9a258cb2831905fbee0716f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90692c6d36d40a092ae81e2cd94da2b5737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f714dd75416caf21db1d6c5e490e890738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d40eb3c369ebff962732ad9d3b512e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf04f4d458b7260934a0a05adc235247740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8bf4cd3a9c75b2905a2b7eb06b4947741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3738a0fac8daf429bd4f7162bbb6c726742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45373189d039f5862fa4eb480b43307743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eadd5a749b7615b24e597da389e71c6744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5356a59c5b01a66692984a4db868229745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8270ba119ae622be2fc77359dc98b674746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd746418b5e98cb8a960b61f2cfcf6f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cd517c57961fecf9e843bc48dd92fc748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019644a6085444a593ab85e145d383df749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdb8b76f234e8229a1ddd97a731c74e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a3e658acfe9465a84bfdb8639a19c7751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ba20601de8c841dad75665790848e3752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63c411f2abca95ded82d6083e3b0fc8753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23947,51 +23920,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24100,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25937,230 +25910,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26220,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J379"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29469,6267 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18212</v>
       </c>
       <c r="D204" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E204" s="0" t="s">
+        <v>600</v>
+      </c>
+      <c r="F204" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G204" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I204" s="0">
+        <v>10.8</v>
+      </c>
+      <c r="J204" s="0" t="s">
         <v>601</v>
-      </c>
-[...13 lines deleted...]
-        <v>603</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13945</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13946</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>5.3</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13947</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>21.8</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>26538</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>616</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>11.34</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="F211" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>617</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D212" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="E212" s="0" t="s">
         <v>623</v>
       </c>
-      <c r="E212" s="0" t="s">
+      <c r="F212" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G212" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I212" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J212" s="0" t="s">
         <v>624</v>
-      </c>
-[...10 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>13961</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
-        <v>630</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>11.34</v>
+        <v>10.61</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>26549</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>11.03</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>17095</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E217" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="F217" s="0" t="s">
         <v>637</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>7.71</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>640</v>
-      </c>
-[...1 lines deleted...]
-        <v>641</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>26569</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>12.1</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>17100</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>5.89</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17103</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>7.72</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17104</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>12.54</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17108</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>4.25</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17111</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>5.26</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17165</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>10.34</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17166</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>19.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17173</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>6.13</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17194</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>671</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>672</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>8.91</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17199</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>675</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G229" s="0" t="s">
         <v>672</v>
       </c>
-      <c r="E229" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.94</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17229</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>36.43</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E231" s="0" t="s">
         <v>678</v>
       </c>
-      <c r="E231" s="0" t="s">
+      <c r="F231" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>36.43</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>679</v>
-      </c>
-[...10 lines deleted...]
-        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17230</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>20.99</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>683</v>
-      </c>
-[...13 lines deleted...]
-        <v>685</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>682</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>683</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17231</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>685</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>16.84</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>686</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>687</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17232</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>689</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>50.27</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>691</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17235</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>228</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>29.51</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>24.23</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17279</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>32.08</v>
+        <v>1.93</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17280</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17287</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>23.65</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="F244" s="0" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17293</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>713</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>714</v>
-      </c>
-[...1 lines deleted...]
-        <v>715</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>13.93</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17296</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>14.64</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>22041</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>13.17</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>17336</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>29.88</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>327</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>728</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17337</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>731</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>55</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>20.44</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17365</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>15.15</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17372</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>10.61</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>26678</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>12.69</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26690</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>11.48</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26691</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>7.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>758</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>759</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F263" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G263" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I263" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J263" s="0" t="s">
         <v>762</v>
-      </c>
-[...10 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17417</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>30.97</v>
+        <v>8.51</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>26717</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>768</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>22.12</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26725</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>14.64</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>17447</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>29.22</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17460</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>1.54</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17461</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>3.73</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17462</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>8.67</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17475</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>12.43</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>26739</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>591</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>228</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>795</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>796</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>797</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>26765</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
-        <v>805</v>
+        <v>20</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>15.98</v>
+        <v>10.38</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26766</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26768</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>17509</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17510</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17511</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>108.2</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17512</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>11.72</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17560</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>830</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>141</v>
+        <v>832</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>19.58</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>835</v>
       </c>
-      <c r="E292" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17517</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E293" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F293" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>4.91</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17520</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>20</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.37</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17522</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>19.72</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17530</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>34.96</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17531</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>50.75</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17558</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>3.34</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>22103</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>4.74</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17564</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>23.63</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>17574</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>18.53</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17576</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>4.37</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17586</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>8.68</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17590</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17595</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>14.74</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17597</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>17.48</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17604</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>33.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17604</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>33.95</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>24396</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="F309" s="0" t="s">
         <v>886</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>24.82</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>888</v>
+        <v>887</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17604</v>
+        <v>17608</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="E310" s="0" t="s">
         <v>889</v>
-      </c>
-[...1 lines deleted...]
-        <v>890</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>33.95</v>
+        <v>5.49</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>17607</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F311" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>3.32</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17610</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>1.11</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17614</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.1</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17615</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>3.96</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17615</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17617</v>
       </c>
       <c r="D316" s="0" t="s">
+        <v>904</v>
+      </c>
+      <c r="E316" s="0" t="s">
+        <v>905</v>
+      </c>
+      <c r="F316" s="0" t="s">
         <v>906</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>16.61</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>905</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>907</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17618</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>912</v>
+        <v>909</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>910</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>29</v>
+        <v>712</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>10.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>911</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17617</v>
+        <v>26806</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>913</v>
       </c>
-      <c r="E319" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>16.61</v>
+        <v>18.02</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>26807</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>25.62</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>17623</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>31.24</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>17624</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>7.14</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>22115</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>10.43</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>22116</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>12.82</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>17628</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>21.04</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>17632</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>57.39</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17633</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>20.22</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17634</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>48.2</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>22124</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>7.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>22125</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>5</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22127</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>5.02</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>17645</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>10.02</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>17652</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>6.65</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17664</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>13.08</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17662</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>4.05</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17663</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>22.75</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>22139</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>14.23</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>22140</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>12.74</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22142</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>16.22</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22143</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>21.33</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>18250</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>19.48</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>18251</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>38.72</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>26831</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>16.22</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18252</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>18255</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>18.11</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18256</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>64.55</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>22147</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>6.45</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>26847</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>11.12</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>26847</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>11.12</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26850</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I350" s="0">
+        <v>28.72</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1005</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>26847</v>
+        <v>18259</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I351" s="0">
+        <v>16.68</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1008</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>22150</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E352" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="F352" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G352" s="0" t="s">
+        <v>866</v>
+      </c>
+      <c r="I352" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J352" s="0" t="s">
         <v>1011</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18267</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>18268</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>10.9</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18270</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>45.75</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18276</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>20.05</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18282</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>48.05</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18282</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>48.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>26865</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>10.34</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18282</v>
+        <v>18293</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>48.05</v>
+        <v>17.74</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>18311</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.9</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>22161</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18320</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>19.06</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>18325</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>34.94</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18324</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>16.29</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>26901</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>23.37</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>24538</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>17.48</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>18354</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>13.74</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>18354</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>13.74</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18368</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1061</v>
+        <v>1059</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>35.59</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18354</v>
+        <v>18369</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>13.74</v>
+        <v>4.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18371</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>13.01</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>29939</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="G373" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I373" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J373" s="0" t="s">
         <v>1069</v>
-      </c>
-[...10 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>29940</v>
       </c>
       <c r="D374" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E374" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G374" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I374" s="0">
+        <v>9.539999999999999</v>
+      </c>
+      <c r="J374" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>18379</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>11</v>
+        <v>712</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>13.01</v>
+        <v>23.09</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>18383</v>
       </c>
       <c r="D376" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E376" s="0" t="s">
+        <v>1076</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G376" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I376" s="0">
+        <v>15.32</v>
+      </c>
+      <c r="J376" s="0" t="s">
         <v>1077</v>
-      </c>
-[...13 lines deleted...]
-        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18386</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>6.64</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18389</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>11.97</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18393</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.23</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
-      </c>
-[...73 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>