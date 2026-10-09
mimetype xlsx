--- v0 (2026-10-08)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1097">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -2867,53 +2867,50 @@
     <t>000012380</t>
   </si>
   <si>
     <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000012388</t>
   </si>
   <si>
     <t>Набір Gaming Combo HOCO Handsome luminous keyboard mouse headset set DI86 (UA/EN/ru Layouts)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/klaviaturyi-combo-naboryi-61/nabor-gaming-combo-hoco-handsome-luminous-keyboard-mouse-headset-set-di86-ua-en-ru-layouts-/</t>
   </si>
   <si>
     <t>000012432</t>
   </si>
   <si>
     <t>Планшет HOCO HI16 children tablet PC |7" HD, Android 11, 2.4G/5G, WiFi, BT5.0 0.3/2MP, 2+2 RAM/32 ROM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/planshetyi-145/planshet-hoco-hi16-children-tablet-pc-7-hd-android-11-2-4g-5g-wifi-bt5-0-0-3-2mp-2-2-ram-32-rom-/</t>
-  </si>
-[...1 lines deleted...]
-    <t>000012433</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012465</t>
   </si>
   <si>
     <t>Тримач на руку магнітний HOCO wrist armband magnetic mobile phone holder GT20</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-na-ruku-magnitnyiy-hoco-wrist-armband-magnetic-mobile-phone-holder-gt20/</t>
   </si>
   <si>
     <t>000012467</t>
   </si>
   <si>
     <t>Тримач-підставка HOCO Magic magnetic ring holder GH10</t>
   </si>
@@ -3358,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce9f91bd31de1a81c28ce1b3633e5a91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7875c82e2c935aa8cdf97d15eb202a72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5853357665930f3100cb660a3397ee873.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dc43b7ea4a369d64fdde2fe67c58a04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20db5e725198b4c9380bed70081072a15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939e3c27339363bf5a70ee7e45bb01936.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a447426169235f9046bff91be7e5bc7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614340dc4aeef96fab0b25fe07a9d25a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce7ce42aa8485867654049a4cd470d99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a47480099ccb0d907b23ff91dbea2510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8814efe7925428ac71d2ea3382ab3011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eba2b81f8908b1cca6c5b1adee00c5d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba6d6264c7a617828ee6fda97a2f57413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0498b0d8422bfc9407131cdb50bb5ae014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97eefc6dd6b6d5bdd22a14a48c15dfea15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb9b3ef47bc3ee6e762f2a22143c9e216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ff1986f453fae744751721767841a017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fdba213d4fa8cfddb20ff85a8f2c0718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0ce9a4c5f8e5b08d2bdbaaf76ebdf219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e429432cfee006683c57a4c03b5f421520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662f58b757c26946746dd23fa056fde321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77733cb4086a3be6a16f2007cf5c23d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe269703f0e790604d4f8b24ab2244323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952fae8d1e707def98bef6fff6e3711a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f793ee2301fe264857a1d9003f1fb42525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1612747b155fbd45327380310276108726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9fff009655c320c96fa8918d7f004d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d225e9b29de4faf1fea572e36deaddec28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac178f118c0268dcb45aaf1bf4a808e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cb975db2751bd5f6da79f0d0be88c430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c39a92c9e5feb8241fb59796edea95931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5724ba82fcc0f92d62afecd2a11f810732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6069e684ec5098e072d41c5385c8db2f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4810f1030ac8f6e7a81e82e812704c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3691b30eb7f57862dc875a46a89bf5fa35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b655eecdc560346459f5dee9225a830536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af6f0567edc5a3d7c377723c2026d8437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0ea68e12eb0958ac5f704cfac0d0f638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16815366d81c3b4d924408a3a0ceed4839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8938984cb1a9f2957302a651e12c075140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf0478fef0f3ac3f9ea29bde4b564b641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2660592d73635a84ae0749f0e081e76542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb662786e0b9fe6dedd08516d80fd4ba43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faf7d5dce48bfe2c4edfce27760d1be44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bb29483552788b4c1e4b7206c9445745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f38df7b393d4d053e8b74728a3a3ab46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517fe222076f0560b54a0e94d1e4aeb947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace59355c9dc9ee6cf36cbcede9cbf0348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4f475300e218f6a3a2b31a134ea66949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd6ad84a640b523e52544c8b74592f150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cea42f642997f87a6fc571a82fd51a051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617e9aca7eb06fbfdbefbf02382b87c452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02472cf839738ea850da3467fe0c2c1d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a22c41f335234f2478ca38fdfd6529d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460c90717e5ca16e9dad8ebf18787aee55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7e07d51f3e1e50aa4c5037a09cb27356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f295a0163510a4309cf5dcd6f5f0dd5457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0799a0c2b2f096434028f0bfc4989f9858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aab419b5ea3957f4003fe8753e8975a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cfb145a8cbaf5dced9c14b374b6d1160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e574692a0f6b9e383521b3f7f542a3c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ce251397e472d4289ae3ad6bc3487562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9052ae3f8ff96fa2255f991ca2110a863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a3734ca4242e1b1d0a7f2a41586c6264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfdac071737a2a390244f2f8c04c70565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7247fb1a7d54a001bac23389ff5343bf66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f3bae003f721a535c0f2bc13767f2f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa876099eec3b36ec1fc735e46ed832f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d68ebbe9f14d213aec36c79e23a5bba69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab9c073bb7c4982a588ab024ef10cb270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2438456f234e44a2394a742ba76f3d3b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda2e50f8a8055412517891f5e3efa6872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d08c354b1e9ec1f2890f94b0b954f073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7230a56e3ab605a3d86ca149f67c0a6d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a336e9e180b3d44bc3be2d488fe71c675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129a8e581218e41c5296ac97e006cdd676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a819d67a4830dc1dc9545da9c76537d977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4528e3e8f33012ec9db8a91ad86d9c6a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3061e0d24dc294d3bece959c883f58f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e54bac572b3b1e035e868ebac9c1a4780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13795161684108fa1354a8d26d70f23081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515e18ab40df189b189fbed26043776f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc6bbac84cfc82603efe6b03232dd1183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb8aea8e6be59162ac1040f0a5116d584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2411b819767f2c80382b1c61c6d40385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f770b8c2d83d9a1c42042afb86882486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cea76764944f96662d70c57ba5e5c587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a9f722826a0da30d9c9d26ac65456188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce6ef05ce13219cbbd3da0b47fcaf1189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b7bc9246308a92051bd972db72a15390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8750ee6d26b094524231a824eb343991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f9afb70a580ea4d46c2def99a541bd92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1a0bcce713ca4116beea3379bbc66b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32a2e6ed373b1664445a0664ca825ac94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb161faf5328cf8201e4fbe608b76a2f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaec73ad24b175e31a4fe956c7445e4696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c68223c95eaac1ad3d2f999f337e2797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73583542e31a0656790103958066a96098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d3bae3288c6d5c617ec96f9b48ef0a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c546704727e1343ceb1955a92d675d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d466bdcd909fdf13ca6be8bde9a7db101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412b19a122bd7e2e617a719f7e0027e2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8b5c8ac25f0da2cbcf2569059089b9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90569851b6522d5ebd5226d86de83842104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5f721bc7e01d7a77a3f7ebb36e1ce1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a820c1b4919d42ab5c08096e00d89ce7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebb246a7f231487d1ef7c0b412ecf83107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e697befff4758dbdc1be802b98595a6b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0602d24e7b65384f11113d520a07ef9f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8581bf09cfef0f7657446a9ff9bce6f2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d168658c91cdfa603a16928b2fe2827d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586fe56c257304096170086fce0d527b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2485783d0582c68ba3222f6cd86bbc113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc40194ae95dbb89773fd95c2497631114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f122f0b6ba3861aa250e3f7a7e4237e0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d844c8b7c42877fb0ce8869be7b6331116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734c3a8eb90d88514efc469034b8b12f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7a6eb13cf79b19ff88647480ee8c55118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9606fc3905aacd8cfcfbee5e082baf84119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3b60bba48d2cd64354ea9ae1a57010120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906f2fd0880ea0b3f6a5445256916a8e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a5855bbd0637ee68247d53ff1f6daf122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5320f5f7858f7501af1c068836fa3fef123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b7cc85e998afcff03ed49cad67b542124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15796818bb483e85ecf58c55aaf497f2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a469c9166da10c6d4479c30d5a9d1506126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0ed5f2897cbf7be5b4167f0a2a4fe3127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5cbe399ab1a75dfabb3c9c17a29426128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc92bb847b82eef1a4d7befaefd8298a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edc763132ae602a0959a6999253f6e5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d165bd268e7962c1a173a599ce152a61131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e3fc78b367fcac520bf04898c35d0e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba37803bc8f5e5bebe406efa6219cfaa133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bc57d5bbd49e96023bd6c90593b460134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0edf958ae80a82555e5b8640fdeb3f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f957b053edc897bf07944f5b7a4904e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0df73f8bb4c19dc7e71eff8f61994eb137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2336d5b99843f2799db72c1ebc644e1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee82735684c2904108d40937d0d65fb139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcca7d1af2fc26ba1371d1180d3fae9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a35b536e1fe9280dd14e7b81d52b7f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac37c83d1767829d10235d8737f58f4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15510fbe7920d7912a6959904dd91385143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280655758a35f079136dad1257373d92144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94efead9cceed3773dc7c5c45cf5c3cd145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6840a0ca805851536d7176742212458a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8be3776646aa97ef18259d27ca7975147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99ee4b1e92368c1eca262697ccf1346148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163e2f44245d097efdbd96068a180de1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5db64ac963075b3acd357f7df536ad150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f065a225542fe39dd43e007d3a67397151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d229d5dda7fe47114abd42ee81576696152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723a0e275b2d7680a4fd3cc241205957153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec0d5a1ec0f6848406aba5ac171a024154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520dfd442f2f85cc51a476a55984fb5e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486ca88952b24e4ad0b5731c593b0472156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10eb3989a86b4e890b9cf177b2c2613e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49d5e9bc9178c0654820524280270d6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0bda10971110fcc97446e3d7a9ab7c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0cc9d052f75171d73bfdc3fe503e15160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154aa4526005d7bd253de26ac3ed840d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f409c576ea903fa36c331aca1eb6d9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d1b73ed37fa322c274404f78d1bfd1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e34f022ad5ae04d1f3add132a3f1e8d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bb3825e82514d870662319296f1df9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5248db4050d13bfc419eb3750963a23b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f7ef8d1ceef857f5a53642a346f866167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155481b72780f90c6f937d1bbeaa2a40168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df49e5ceb87d9da09708bddebc32d0bc169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746849d9f712dd654b28019ce3625c68170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965a8c8dbff4648b2dc043f06b230940171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfb62930efa3e84b4e57db961bfbd46172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395ba7b7256d222049bdc0a827d7f241173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8804b82da1aa6411aecb8c5f2c122f2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adccd901331aa62b794bdfeb12307c4a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f6fcdafeabc134c403b9c17bb1e305176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d27a381166582fc5affe1990c03741177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e99f432f822d93df81e3b635449f35178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e68c59a4ec291381c7c3279e24c836179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce00e8c89e387bf1f74a097848aa362180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5451dbc64950c149cad0c9d1d7f047de181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bbb2107b1a3b18dd27347d9adf9ddc182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb914ec0ba8813eb27292dd9904f5ea4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14f26a3548f6c7306c9205f1b598ec3184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec80f439455e41803abc0b64864800c3185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c07313c58969726ffe801993d30566186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f568801a34cce1cbd54aae68a29675187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00f45bdbb129ae3930d7c52bca91903188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316f7acc1307a85648e7e38338cf3157189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d729cb8c05943738733ec1f31a7f05190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e140794d40a8f873bcfc0628d5ce0796191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159c5f99e5f2207cadce115304d22e83192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2a6119d69e81b6a5f1c3511ce2bae3193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7352c7f9bbd338d84341b59029c91dc9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a525797080067f175e0612abd8bef0ba195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92f0cb9d4f5d3f7750d90aa1e49a5e2196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb50854bbdfaa640cfe63974bc32770197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ce17993178a325af6db56d6fad633d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603fcd95952fe08e88af4b4fd6b0de9b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cca6a732a7cd6ef0920aeedcf49ef9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39282d5d220177d3d807230c85667d0e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49374910e687e4d47030ba7796566a3f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a843f2f23027fcdf3fe17d0201c6a0203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f918fdc748214e37da6d0e73d8071cdc204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596ed897707d1b1711f23849e58ddb94205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a1c37d4273a100302f33a8e7bf93c0206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e5aeec8ee06dfe1c083c232525e339207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1213b3dbe9d30ed6febdcb38f7cc88a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e163973f443f0295f28b79dc1f78f5209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709332ca35c945b89a9296ad524ad5b2210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2742831bb045497801fa712d2eecc663211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e153c21981282e84dc0539acb22e5d7212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35f96f02dafab4280c72572f248d338213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9043705f5351651f316f70e2c0554d79214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1478c3296ae2d65a337bec8e2f4174b9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2af2f8884561349a7553112bb459633216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5407e6b29d427aed6ee4288381c60bd7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4520ce41b702db683d383523796c3cf218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9f4040ea9e0431d85aa688059890f9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca043b61ea769f8459773e36a433f75220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eec24a333c6aeb0e924466c07ab161e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe759960cead38c48813470ff9f2b38222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d121f17b10155b4cedd54b020a5ac9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb91e570a88172505f014b46f695b77224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851afcd7648524006d111ef4658a9d2b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5cd525c89c2a6c2bfc12e4627a4f9b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed377ce9edefe5e61d63315579ec7a1b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f11917e24746acb584e2ea65d46ac1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1f53ccb3e26321f95c20b07d2e5c8c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1ff81f1031f9c03ad7b6ccb0d86b9f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9383f06438acd201b22e3640821d905e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7315ffd7e3020b2bec6406a4e898a14232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8557b4fa1421ff252f7e97006e095de233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9754c42a5a7f6d2af7276a5ef2ea99234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a04e125298ed4e88260e9a8872aeb83235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f3ca89ba177d65a7c1e0b0323265e0236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b83a2e5fcde949e667dfd4d796817d8237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d60853a898c1230e365c8b936af0f60238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd33a595663d21173a715b1bbaed8905239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d5c20f4bbc8315a7b29ce34fe10a95240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5fcb7bf1d5d91e6c66e118eec7d9ba241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4196391392dc8191beb111dd30d2418c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd7bb25beeba33b4c73ec26107f9340243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a22e7f532072881171017c96375d41a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92617dd6cb5c8a728974dbd49a76253f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c320967ff35b9c3e18400814232884246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6967180b87d81411793614fe8e18236e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd462a7f4bcf6baa187061c5aee0f624248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a678e92ffd547509101ea80fd8915651249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27fecfb6bf9f1c7467411534482640b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffb4d173fd332a8e4040addc23d6196251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab89c1fd0016fab260306cd5336eabc5252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675d4b6bb8e9cfd25d666164d1fd1092253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a3133ba9bd3df49bbb585a8d06b70c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0d1515db40efd7eb0958b6400f162f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e2bbd5aa997c5ed1d5c0b9ba5dfed3256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab1027d6abc587da366f414612c511a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc61f7b2c619c626bec242e4041de6d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b84a18183c5d3674adfe5ff120cd92259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d73de88999ab5094c8c769ecb46d9db260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549ead632c21813fdb81af1e7338c4e6261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446ec3b4af70511e943dc39075befec5262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006d67e24c14857ad9a8200a6c8baf00263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9feb99880fffd665e2f30e425afd95264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1228f2b2d4da8e10cc97000fc016d61265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47201a2947c37aacec0395b893054421266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a17ae3f73d3004872be78189540160267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8340663328b20864aa62462a6d9577fe268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9244bc07456e46b40b3c8685e0364168269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20d46e5903672baa2700b04c5f44a73270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adf4481797adc4686b3177236aa129f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bd1f1f0cd6e1318ad47e1a39cabe97272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f727ac9d11fecb60c8fd4e7cf3b6d02273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4221d5852e74e9a85e8b0ec86683ed98274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc34baf70f2beeaf94e832b4c502e55275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50803a5706301dfeaee7100e1ed8313a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac8746f0616e8134c445c435dd24d97277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55ddc4eba64babc9b18c8778a2bfeaf278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5f08958246b9cd6536bc832302d945279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a266f30b1f2e765ae2cb9ef17e084411280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad4ce0639f74030b5c9b5435c6c4117281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e07f9a196f4dd1ac22fd0c4c2a7e23d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd0f70dfc804e18b7ea66141935d513283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba89dec2dc2dab1d175438d97389c8b6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f35671f0056ab156b65cb7a97e9b80285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41147663fd439a1ca108c055177db34b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe701e0b558a02ebdb96a6ec09a08225287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f0c35c60fb89a15f8f6e319ba478ca288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be5b38c7fe8380380ca513bce6c6846289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2181f6c7ea0dc428f69b408e44548f61290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2027c46634352f1b92d9e9989b7b43f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6c02d71d9faac2c6db583f47bae634292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b5248c58505451c483be710074514d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7299d11c6c1b321434ff12af23fcb6294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a370cff0a57ad86751895dbae2702e4295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba5fe6beda97925b20986896c6673e0296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be92c5210be40833db148b9b2c1c1a5297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527f2cc0148f68704b760a9b7f9f8e4c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3b172240a74e18a337e3ff64d14f39299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b33c507fa3f878a4380481d48bdfd9300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddad43020c678cafea959813b5fc99e6301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3f192fcb0fd81d72572289506086a6302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dcee8642f662a92a99c8d0e07c966a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c860e113053f012cc2cb526494d9dc304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a042d024d0832bc8ad8ab3fa1dd80bb305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a77cfa4dd720c731e88caf3e6990634306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77816b266108172ff2bd87ab50677b2d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26caf63dc718e83cf5228ee5f0b233e5308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebf4385770d9c8629b68b4dd325710f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362d48d21b7d1bf9daca8a683aa4bb2d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a3513f7ad7360958f7d595ac6128c4311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fbdf49d390f09819b4299c9ced277a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6f549c0fc5a3b8567371363521695e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729e627606e04cfc3aa753ae15795c20314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a6120588712e35b336a75b2c373a8f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292ddd15574eac8537c8c9a1b44b76ab316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862d766cc8d1961c08f8d585203a7086317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529576651e832008d7abad866e42f657318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fbfec7ca5051d2aa11aa00035b6cd3319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5162988ea07d6e3925c1600db4a2fffe320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d49b2f86e9332a04e356f371ea94b7321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe74be8acc42ce64a70339f17906dc9322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89b039ae74292199fcff84e2c6df86d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b0a93bfe5075c87c1178e3c0782ec9324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9950e44212eb53899a5e83564751154325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f4a3651522189ac59ada29bb21f083326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03a90ebbfff551001cb190ae8c1047f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c45d747c968824c5eebfd51627fcf1f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3373049383ccd643cf115700438f3cbe329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76358c75dd68bee9223b3d3bb343983e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10d715afb63b350946e969bca19231a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4530998a1fc88b40b70ad0d811428d9f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6547b79aac0d5c30176b850037a391b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d68dbb47e9af8f6396cc38e68f28b4334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3066a0c4fcca1e217c1c18987fa88b2f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab10583d25ba5db2e06eda8e652ec579336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa7b827fea3966579cd24c91c959bb2337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4561a942e252ac7860256d102dab938d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77765a80f9b73a7fadc5bf84a3bedd5b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea89f3d90ea594e0018c7b7a29a10ccc340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a882bebcc8fb97149f53bbe43e590a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4c6ef6d55a91cfd0cefcd206ffc3c1342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f720dd4d05ef577372822ce9bc690eb2343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16d987671e405d15c2ea1d06fdbe969344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19531ab1a6ce48692636c60ecf93e1cc345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e5fd42e3280715818f0693cd71e365346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bba276f4c9b259edb5b37d009b27978347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc76bac02b4d0e074dd8478f95367a1348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd0c3cae782e36a347a1f4bab0a0dac349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50b6e80227561680c4851af702a5e59350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc57c0a26f8c4acda39c1a9d058ee99351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc044729c90e5a6b438991852fb7f2a7352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb7780584ff03d7aca88f3cf366bdaf353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d710cf4db69e7fcadd278a27c2c4157a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc86c17f1e0af4ea0760917b3cec6ff355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2647b1ff02b0f17aa60326ca48e9631356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558650ceececfed560f9c0a12f3773ad357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8dfc87300d4c1bda1b4a6dc55344ff358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb969e498d465b6e3fea99e9d0ed1301359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406d490bd4180c76dd18218cb5426ff9360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deafe9b710be8849bbe64398f2fbaf64361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e827ca2821a98a4746840c6f32d99d9362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013cb018eee43c77e0046e2470136f4e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058b230f43666e5782be28706e92c076364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea17111e6b3e2ee89142d21ac8fed3ce365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7a3147213ecb9644bc3663b25fec2d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95515f31ab471900e8d73df26e79306367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09264b16b4e6cabae74a52a61d1ff53368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd6bd6d98a1918b09662b655ea02084369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26ab9cb1bcfc5a923f7f8e8e4fc5a3a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f16be8669f9eba9752215b341dd8303371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763c3adfa1bc92cabff53eb68e89b698372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88881dffec9a0a43e50ed25a0922b319373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a32d80400c023510b014b3373ecabf374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f217f4af5a43456d8aba8db1075d6132375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8184dc463977eeff8806709f91ca6e5c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1677aab0f3937c836f544abb336e3dc2377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee424744f031e2187df4ac88f639f6b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a5bebe9ca25879d1f9b2e80cdd00b5379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4623b3a7e70af28c8dd5975727284a77380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9590216344d649f1703469758222f5381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7eae393b2bc5060f8dbdf79d801c838382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855f9ef3b891bd3e4c0ac72b3838d2ca383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a11659f56ff31cb00ccecdd60d3128384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7a39169bf7e3edad603b36073260eb385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa0339737f1c9c066e435793c8e1aa8386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92bbf1c9261753ad33a3347fe580abf387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded251337043f1756ea09263d0a1106e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b1f22582658296ace845fa9b3f614f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5212a2a152263f701862b6e88d35d0aa390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f435b5c19957235cf2b819b1e467b56391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b742e158e45c092b6209a3e708da45b7392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274682e924522657b66aa7d740b2cff8393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0d8b831ee7b54edabd270e9d29e76b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866789ff192c1fbcce2ef000a6c934c3395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0477e594a61351d91ebffc0e5507be2c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20f1d4d152427ec1b014c530e1fcff2397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd63bcc949cd8b7d97e931d20a0f0a9f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fad99048314ac8e975d7c243c98063399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3673cdf9a67f1ebf3fbacc0704c282cf400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b68ce6f4b00fc34d28fae64355f8f1401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413ce46b108bfd1295894a42ca22d577402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46004f4e3b8bb8e762d6d776e9222edf403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ad0fdd2d5f877ad2b51c9540848cf3404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0411b30adea539736d166421c410ce405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97a80913b0d4961e8100604b1eb108f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c8ec88d06bb6c6e9a33e4566e5d1ff407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1dc07f14d0e1f78c59acf8c9bc30c3408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844ad8a568e0cfd682593c27d8b89369409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ff0b1cc97ab49cc1047d4e3788b0f6410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1acefa6eee95919404c1f597bf6c54411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60465aab5f9eb77a83d730eda7da0a09412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08d738c0a610bef31e9ebc2b1b69d26413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918a60d8a0b11f186d20f43a5f4ebb5c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c5ebc19c478352ae31b5ba9fa48965415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9e8e13f21e05623d678b6d0b5c77c7416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db2bf5a68e54dbe540d33a3cd1d1892417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a35f7dc07953469670358399e500313418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce78839f9d7e589ca2f9cedf7c94cc7419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1905d1cf8c2ab08adcfddb959a177fd7420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c4aafa27a76789f2ab454c42c5a5a2421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb25a2853dc440ccace36421965def0422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366b1555a30f63ea2ca6d96d3916a471423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64adfcb02e4da439968a39219017e197424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1346bddd9cc162b4d8df4694589818e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24128a45161651e8c7504d988243e29426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd4304e02ffedba2871207fdabe4ed8427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f3e34c327c4d726d25b3fae98fac36428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baabc9ed5c3d6e55a778fe6caf11ac63429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b8f4f567e1e4076bd41582b86f8373430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9af879df9c74e7cc619065f1aa4bd18431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2169f116b82520ef114cd5c297fbde1a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb81a2b8ebb0e0ee6b89b2b7de8fa85433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b3cd5856a3d5f3237a53b0195835eb434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd303ecf259814e48fdad93dc7a053b7435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2a0029484f92b4b4a7ea02a5f0b660436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7e5782fa51286dc4e1f2ada7abe445437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa2ebfc301752f511d71958a681c2b8438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6be2c2411da11285ba6d549300339b2439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c04a58f41a5919f4af5aed0d63a7cc440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb90d24485df07f3efa1e4ad30a6def441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb30f5e280adb65370c21f4cfeeedca6442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede79d30a03caa316da2160a0e3a29df443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9821af52b0dd3351a4430c47f8efd54444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9a6b6ea09647812caa58977e39fc97445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44516891f87ab0791b31ccade97d8c2b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a01c23db86fee761b0c484265a77be1447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1779279771df721b349d94f6bdf8e38c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7982c97c58139d1b13c28f37cd9a0be449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e372eb5254d9ce9b79910f4f5aaeb465450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de2be06e279adf76b34a806c17f733c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130344cd321475be4583334baf1f0a2d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ed945ad150f96b7c0ddf7005a0c2a7453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0b1bb04f578cdd6e5f94f6060e18ea454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d1be1a34f8e620edd03f544121a919455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdeb962eb0ee5cf9736de509038df0e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72801986464002ff6bbaca75dae0c5ae457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dec827ea4581d0ff0518ae5f3b401a9458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f217fccd41b7e271851804192599b02c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410f466fc8130773af182d16166e5c29460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ae923041e6e739ef650ba1c02f877a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0be45da1f88a5b0c0cdd403cc5b0e2462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634c83dbb0dfdd64dc13608314488a75463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a9de740625dcd0d76279a2065566e5464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4204603c204e149d0bfa1785946667465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a759a517cbe605647a9f1b0dd8bcc2466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232ab0a98ad3e4306027bda2edc18765467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ab72142f4ec8053743b099bcc9aeb2468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b128702210e2aa6a4558b8356d6b9f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d03767f38f4085ab2c4ce2761503ee5470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c2fbb539840f6ef2cdcda2f07fbf63471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc1c524d7fa696d62dfa0888d7070d4472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1204044485f137fde2e6af121a1a9e19473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b7832195be7d58e6995035dd1a6f30474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497405b7325507efb810c0b6abd2b33f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6686d141653d385661273c8fe8f9459b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e32c5d17eb823c2dab4bf05ee55a79477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81156acb55c7c4194bf24e4d05ae65e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13e969ee75d56b7005c571e5a7a8670479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fd271654387e0e9ce7b38fe34a4cc5480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b98f114680c1720e6ee5fb509a0b84c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbbaebe038954fbaa1697b912edefbd482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60078f0a890b7c1c41670173fac88016483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f2370a8f92605784e9f0b37d18899d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbca775afb95527a3b0e5882869ced0c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6c0ac5f143d45202efcfd3a4939f6d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1962fa6f6f8c2a7feee0d25db0fa4653487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae033840b6607b17ccc30bb38bccfdb488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf3d621fbddb84d0adce438ecbe8a3a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d16a81e99e1416d1ca667c2f0fadf3490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e2da808696cf4797237490dbc96bf3491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1187806f95d5608d2938bdc725d6695492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e3b4f1fdc3ee6d26b2b3cb52a21ee6493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29472e93c703247f964e05b7526fef6d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2541041a6d81d754c9858a9a33e2e0495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebe2606a6e78d3b61b0194551cef7ad496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0a28daa15cf22e316b307c92edbf2f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df5fb067e1358def82251b1a1929bc6498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718a7ecc901eda5cced4d1ab91261f1d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27f3a1150535b4340cffdf533123d47500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d67a83ad54da8074d540310ed231386501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9b4d88516c34021d87bee1200c4537502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96903c4b4f5076e87f1855b2a73e78d7503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae81530f07c8688ba8ca5b3f8114aa79504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70969a345efe011b69eeb9f208228c44505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73adb60ad70d053b3fc5b6db20f7e955506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bf7fdb19932512f196bdac8eac9ffc507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950cd2644724b00b6bfe59a934fe88a5508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043e8cd077250f03de0e504e0f409484509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f54beeaabb63be1be0088925ad69d19510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12edca197d26a8d3a091a58cd02bace2511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f047195307b89c431be8898e5ca05a3512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba567f827e560535f7e044b323518dfa513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8391ee33b65f1d401803c19a1334ed09514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb38fa0146fd8ef792d2e96806aca1f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4d131184bdff251b1129e0fa6d277e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db49a98b5c78e733b5ee73e0f71962c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32dcabeb7460071e0398d2a1d53a0a5518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4504e61d756e4dc379a6ac48794e0e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b41edd547b7d57562bb86d1e7737697520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4955434a5f165f07ab2c1875cf60036521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3cdfdd8283d088109a4808b8a2c384522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfd1c9118ffc85d4e74100c741742e5523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55305008b0d1f3df3dcb55c63c901c73524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac186c4c582d3621c60f726bbf03389525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7883480bb48cf441232c36f0070bcc0a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566336bbd7354705e8569bcd886109a9527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f05bd897b06be5c34e8bb0e605650e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e81fadccfb578c65b806c9f893fbc32529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf48fcb8ff9086f51304ee4c5d372916530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1f3f10a447c58dce59559f1acf273d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973473a03c26aa145ccf3daeaf365f3a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6baa8ecf9c73ca1847a1ee9c3b8196533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d94f65ad54242ffec0f9437ce4c778534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6baec18b75223e4e6f99b4b1617decd535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a037cae14de8c70d181e18ec33b68c49536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4289a6641da4972c265cfda8e20ef49d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4074e0ccb6cdc84e63e93bc7dd871a10538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00c0ec108296074c960cdea99ec013a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7747034fe0d902fc232ce84ec1a364a4540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b529e221168062d4be2cdcb0ab8adfb0541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d2918673cd42561a49d35751dac85b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e848ec23748366e37a566c8106ee6b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f6c18bd152656dc192f8924b5a2623544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b61feef7ea42787f6f509908a7caf6d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e99761bd11c48b0575574cfa7e9d8b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fea11a34280b811b501d6cfcaa85cf0547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ba5e85a7bfe989df1c56cb6ab1a9e3548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32888e3403b15f626086623f3a1eae63549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef860b4f1335bfa45355e126998c7e1d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c060859a51540fa914a6bc060015b1c2551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1211994ca69b71df08f4194a6e41f990552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746608175fbcfcf625e5119630c2f1ab553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69b316d85f4250d22ea355edf067614554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806da0aed343512a0b2b8007e9e9cad5555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770c7991d343e19fc259bbb94a25614c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ceccc24e8d5cb94e52698ba4d86b18557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d3c9d26367c92ba8535bc1adf07c35558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26b6cf4136e4ffb15bf5ef7600ba0ea559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ad4f86a5759b7f7ef8395526ff9933560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e6fb9e42d807e76ce3066fc60ba0f8561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba85b458bf3ad7736e65a0a2c425ac4d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760a1ebc025e481ec549c6444535135a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6094f39a87323d221b5331cd61aeece9564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23de9738cf2c8ceb1f6822ddf16a8d2565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373eefbd308dd633f099fa064f7fb8ec566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f383f80e1f004d47348ceb7879e1820567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44125deb619d74f360211b015764ec28568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39696bbd5846d142c9a6c83c22d1a3e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16b84ec2b0ffc2de3923bc92c00208d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0098bb7887defbf5695bbc6a18d30c8e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc12d05c2d7979f9cb76a649b8639c2c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f95f5417d8ae85def02c3904fc95b6573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b66c5db8d1db64eb7720633095214e9574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5a198c4988a3e5268e27e41ae92cee575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef8c392957393b5da45c1b429dc39d3576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f1a9a726ce7d3d5fd82604034f1ce6577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca1a38e35a855740eb7f7e05694873c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3575b35ddbc622301d78b3ada0f2675579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ad02dbc48959d2c0a47bfa7f16405f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05749218bada56abf53700138dad7de5581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7e74fe204dba0bbb6590374792ae91582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0729d51a2895db935d176eefb06e11c1583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876a38600423ea1811db2d4610f332ba584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0425af99ffa8444c203b36e6ee7b7a71585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293a300efc166c459ba1b0891eac0465586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff8658f8231fe199cf157c09fc09615587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b40c85fd271bda3e8f30aacee75c333588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fcd07c54f04f3266c66b989b937a0d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604b9a340abfe28d2d68808b9c4e2186590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cafa2a95b1c856954d87aca9de5252591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1b38410873ebe97d26c0e5fa8ce779592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa1962c9ab71a3e577be8d63415e9d3593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e05cceb7e9ed764ff713e541b434585594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5219a39f9d9ab39d82f8ab194fd24f7d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69824451bd16cf465a6c28ea21795dd2596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63af35193e33e10461e01c167b28baa6597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab9a4c2eb05f5706dd7be5a8ec18036598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1a8eef625ab55e5c28cbf0615f9ee5599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0b4533922a1bea8cfbc11e8d8aa35d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d71f1bced0a7f8042008e93a356028a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8317150d11a8ba357160a0272a755eed602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676aa87269f7e877bed696e888426c78603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76e36ce57b2e8cd865256ac02b7e72c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ce194c8877935f8a1bf74d94bec41c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48d2ecb97d90dd83a0ae776c61b3fbe606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98146807bc5ef28db08d2927bc9d3888607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e09cb712733db75c4073be33d1c7dc608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1b9e456effab7258f64d40785e7c6e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fd7004054e3adacd06a1a1de92c4e4610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c081100bea7a0ff09c2bcf55265b91611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46de8792ace75c4f43c0aa02e69e84b1612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666e0f19c9e2b8fa0c7e35165195af65613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d134fb5739a8f7432335a98f8bab53f1614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfa21055d98b9b6d3c175c669d4d8c4615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73d693a11faba659dafee20e4814b8d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bbdd7c834733332d5834fd06aed3ff617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7ec6015f88c5c50abe0e05cfe7d63d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075cdac133e8bd3f8a74242dcdeb8c04619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586ce3db45beaf03278f61b830f090f5620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d185351176725cce1e0c19a2a716ae621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eada1a813929496b7b1b3ff9247322b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ebd3f57254316a9b9a4ae4d24bf3e0623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273b0e6ea94378ea39fba7a19671dca6624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fe7a4b40d3270c1699c19367bbc34f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7baf9fb5de62de29f232049ee6c21536626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d55fe142289782487abfc1b2e6ec52627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa63de1350d0520812632cddc4e7b37f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abe3b0b1c77a370a296162294243913629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00486db720d486dc97eb08c668a9120b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af15e8f724053214c11f843eefb6c28631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9192708d6ea77d54dd8f95086fc55fc632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f701f2f81092f39cf572c9f92ead84a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d991a3aec567caf857b884975e73cd634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fba1026b1338de6fa03f923c0568454635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ec0c4a9712e684fbbe257bfa151e85636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e5aff77bdaac5ca69493f7eb548727637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01120074cf6ffc34dcb9310b875ffc36638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45935a4e9968a73b0b28ffa37967508639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c21250e098aa91a192052b97de2470640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f05c28a5b07bf59c457607e72e42844641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b340e31a96830f07ffad0493496807642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824adee95f3300a2028dc3151633cc22643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7605cff48697a3b42f2bec9164317db8644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca2aee13e0d72832416ed648898d56f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783adb9b04ee11f4e2f138a8eb96029b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddaf56dfb397e2bdb5aab195009018b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c014484e6e4274ecdc3348c63233b6d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f760a472ecad522e0f49351aee75ded649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1d90ba7a9cd412f0acbf7a6adb1156650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4add2bb0c41da4ae1c7c4e7f2d1d215c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacb07d5d69d929a1822bcbc9ca0b662652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3452ba0d394abda9cd63529e90d1b0b6653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfe963b41d70ce56e19e031ad0c8bd4654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ec41970797b2b93f8ff388d9e56571655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2de8bab769251d010efc975d47b9a2656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df570e827e098730872bc959f1ec3ba657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280c1fc6b08e2a1051c9074a600c98a5658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048c4c95e7600af84db8cc253c467635659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8970c27b2cd16ca887d20eb6c4487a2a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82488e15433dba4e524abd2f6c8b91a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5610ccd5d7104e9dd619429b3c26c5662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d95cb17b59e43f1f5b1cebb10d338c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a59535fdaa74293b816f04e880b319664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c1f0c3a61846f81179534bfd87b943665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d4e13e3d3cad44fa120501c2fc5b3a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd97ad30f5d2eb9195dc65d4067d94da667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8960c5b51a581ebfbd2bdb7b25961bbd668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45760de746210e3d31030e2b0b72bdbd669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca423c8c088e223370f0ebff5751b11a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65dd59e4b7a9b1b8b516f036f787e4d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc4f77d66c353f72bd0e015705468ca672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae8538d1476c7e277e279f48320a6e7673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4765d30c063932e0eb3a137e9c2c7d48674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15de9a0b1de8ac281e3cde67167b8474675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b257c154d3ae3767be1b66048d3320eb676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4292f147ce857373768a418a0370101b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90dce4f655360fc95557138c5a3aea7678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bcd33fbb1208458a0c9cc3ebc414fe679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b6276346661d982382a506f22e963f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7eb298941206bdc5e56abd4a1cfe2fe681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb29e06b0f552414530eab9ae54903f4682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4301455909747e4fa5044d1124abca48683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13318cd856fe7d7d7166dad2edf0024684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c33cbe8daef80d9bb0c1aff26abf492685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185acec5c0a40dc6e10ffeb521e0dcb1686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868c8b288b5b498cf5faf7166b516150687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138b750510a4af370f3a47f582d51691688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadaf45431c36e4cb441388d63d368c1689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36fb3d7afa805af64ab12acc6cd2d7e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a81b32aab516e615f71ae27de1fc340691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b08ca727d88d26ef94d3ca8692bebe0692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b5976d9fea4aa8f3329e41ec949497693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa764d1db43b095bca15c4ce65297011694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d016f661637318eb4e4aba7ef7441cdb695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b409ef90a9be6de7305474c9d64ae2cd696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5c8a176dacc329a31d7bba45482be4697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef337014b5399a004b718bee2bcecb4698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0892b84ea2130ba4c40d83dd403459a9699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351764ce3b80e56214e889cfbfb25aa4700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9856967217809fad3f5b2b2b31f40d1701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212f290cca81198f307b82d746336be0702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ae5f92af1d8e0081a45c2246ef6de8703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6db4689e3e5d26e64eda77045fc608c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04cd831caa4fdefb9b8c68be4a40ef0705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55eee63a9fec64e814f87eb3f2f2c1e0706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d634de5ecd9e72b5343902dd55042165707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c094ad056a24893af92b65668b4b297708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01fe1d112f19a92f2b57c9be67414ea709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a466eec63d09ac3d8277cec5593f424710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e458d4d8e10cee39c22d41dc3fb629b7711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157ecca17d122d6f0bc784e56e800a64712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bb4c93919eb65c4a1c75059d2c5f4a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa44e1eb020d32ef7437c9f683c3ab67714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caafc2c6866f1b6c698fe60b26606e24715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228b7e0d3d24f14e4077f1bf6bc1f37f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84bff496820463012ded979a92cbdc0717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31a4e269d868533f6866f0edfb05556718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207306e34ceb692803e131924b134794719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9892dd6ee26472d4b23db56c97f59f42720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66874fa835381b285e4d7a79f4b17824721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c828a48f19c111ffcf562711926fc2ff722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362ddc8502f7d846493356b1973a6917723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8520c36ddc76b9356f06722fed9642a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a76520ed0d5a7089aa5fea3c5a00068725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369742febc846e44b1130ebc11094f8b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a76f53047c1e6603468fff81d44082c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324599a6b409eb5c147a5f8562a072fe728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52fd8b3a28901ebf046556230a37929729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e378cb8f4dcc7ffbd309e89aa59978ee730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62bf5fdffa77ae04d92662c635c74da731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b7a42130efbb6a5b5453bda0437e8e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c470552c8c0c94816d1aae90f1405cd8733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8847f0da147f6d8b3d4a358de92f53bb734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3801cfee34a7b5e635f80cd91f529a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41de0eba002b531f6a4473ac8838eeae736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fb5f4d277a9f095dc16de6ec4fa2ab737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e2238c70174c42fb71bd40e6cb1cc7738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fc2f4a8604b244b442e4d167369938739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51e130ac76324ad2d2dde7675ddeea2740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5d17fdcf194dee381428d728269abc741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67112e66ac0e640af9a9e089fdad824742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce2ca015f62a27bb5ca28b297d63fdf743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5d9a44af3acc4609b399062df2563d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0d99a050f0f17b0637bac063ce41eb745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb65fd6a2dd8a07c8d5b8e1380cdbbe7746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f751762ef60c8e32a5575b0a97e998c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230c6900c19b810b788698791ec1272f748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8592089e921b35b6656f20a925b56457749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eca43058c616ce48e8d113cdd55f0fe750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e3e437ce9678064904db32d2e2b71d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a79353edd765cd5bdde6da4cce88d98752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c07156d4c448285c2bbec5863c255c4753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fefad9b203501b820b354b1b0f8378754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f081d62eb919800fc27c09e485788b58755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5be2d423249854a0ff7e68769fcf423756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426e7885c8a5411c53fd69a6fdef44e2757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00486ec6b37eef09cb865d6b64df4579758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220bb992c9d6d79b5ef06687fc7ccfd6759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04a425fc1751a40dbb52e1c0d26a4ce760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51de13e1fd4c78eec23746a54f2bad5761.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fa3c1c9733a878d754d5e359b7cf451.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f721ab6173e2ade7a7d9e3bc14000cd2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb1fd958dd5775e2b153dafd6e4d7343.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8ccb8a1b1fc12db8d5b799a4416d2d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc5dac9043f5d6ba6e381ac104152b45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a24e1a6e3d2a14af3d1b60b173968e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdbaae149db09cd958f8b9ee2698f877.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d5abca8d2a0258e993c5118f815b6c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef53daee86d716de6f402a952792e6899.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e03432fbd5cf635c097bc531eeee4310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c038836ef8df87c81db4a39d6536908811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbc637bbb7bb9bfc311203c4e81006612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660b175328f4c9123661ae678212fd3213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05a742f7a7cf9e446e374179ed898a714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4747eaef5fbf0efbdeca44b14091a815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc8158ef2a080441a3e0372169c223216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e796e8be27c84ef19cc9c31e1d094c2b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d238d44258731791cc834e6085a98a518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b4c7fb228ec486c6c011428fd1005d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0cdee9cd49ed418b663cd21e7604ac20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9911a8c393d4b6d77eccd6fc3843117621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e59f9fe341ea9475df567065f44bc322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e8321ce6fdf15049c75527f55e63f823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633243b9714fa0f82acb0cd4fe2c6e9324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a43e395659238d0b6bfec9bfed2c7825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea07a11d0f5824c586deed951f3a17226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2012830b6542ccab40aea7b4b9d0743a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa86e18a2350bc3cb8678950414217a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3b866da4473e03aae633a80924df4329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc182c36150a58ed65d770dbce61c31530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1209a1c063fa4f9dd0b56e19f64b8731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0c3f4a603d1f883cc6f1270f55269d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65847db3af1eedd9948ee72c01d0861833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afd94b226b723fa07a43d34894669e734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11b3ae276d74b922a047486ed9063eb35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c5c1094a8d5c8d5b05a7d6f5ac0c9136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0e65d713bce73b746a9358c48069eb37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71f609d52550da9c94ce215983f122238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6f0a91b8c324f850a51f3f87b146b839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e5abdc5eb3514aa0942bdcb9a9790640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be865843e6fdef02e91752a143a583c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051c280939e000c28c36b2ae021a0e1442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8828424e1bd6c01c965c8a1ad058cfb43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f7e0d2832d1df4f10a6c351759e59544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594395ece82c0561b54580ff4048e2d945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc673aaabc0faa9381f21ecbc12e71946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d464f1270a9bb53a7a4f1e41d38bc2dd47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dd496c0f0b29e36df9bc935c6c4c6548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919e437f89fa4ddaec9b1ce58c6ea07449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb3a1ebd6db0140e1eca8524f73146c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358dda3569fcab80cd8ace9ce0275a9a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697eead2f9f52af72b076d3f2502027d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f2f5817c658ba2edb6076c1a5ba9e653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fe2e1e60fe2f359d5aa2fde498c0c754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98402b8d5e1fe66e778202de2f5960c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56eb325ff5ec9acda1b08ed161bc0de156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d1c4a5c00c65ed4ca96dc63983615457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4a3277e04abcf3daaadc1ca53eb77258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6568f07110b0c5ed410a5e6e9f199e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67aceb67a91e05a21603eb91fd517c0960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a959b23699181c3fceea4bb8e86cded61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2f4842212112e4ec32eef8efd06e0262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77844c65dc902fe273cfe2c613a3f91263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc007acbaec72a312f3223499470f41c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ebc507954eb333e149628ff3c1f55665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7277929681cfe57a4809a369efcdc6a166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfece7f9b0a11a1b2f361d135e302a667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e47f4977d250a435f12a814e575740068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed019811809a39a05791863c39ac93169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5b48811ffd78484b24dcc9f5fcf3a070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c9aba4a1dbd3d4f8f5c88d9d8247d771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47223ca701932214ef3d67c051e8fbd72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6675b610f4f212821e382e063c0e170e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffc99ba6e3a89ec732451475d9c7f9e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47f98ff99bc216deaf0b9dc9446b80575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ce9f82e9340977096623e3dee6ff9f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe155cf408e7387d47a71ba80b23a73577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c19fc71b475c2264bcb1dcb42394b478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9faeac7df0bfb230dfc492a79e7b3d7179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f9aa5576e5ca9ab149c8b7b250573b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64721af4cb397116a4a4ba77145fc09b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75cc80fae344370baee6183b91a90af82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd7c81605736b02d778d582837b97da83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57513ea66da277d072d14941987021284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f2fb1ccac86907c0275d6f3c104eb685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b095fec43b03974fd913b94f86d45686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34b13bf8ecc1b5ab37d9047c48f753487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9745b1a21f993fc7100e8eff4c314b388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f057ddce29bb0b18af4d8c3719655789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8064810211e3bfa8cac7efbf134d0590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beff1a765cc487e45c4bedafd104740691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3cfdc39f47e7387e657eb2fad9ef0292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a80d2b156a7a8d071a1422f345ca8793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825faaaffd4bbbbb19d1795882c90f0094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a3b7bb14f5c8957f95e4c7919ea02f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89ba6051f68fd7ed76a11d1658ee4fe96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5ef302f01a293a69cc8e481fa7e64697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe107534a2d49f6f2a7ea392ecb4c51c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc5564c65603c158268063d98281e8999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31836096f40c933b27d7faa5c4bbd17100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b4a408151736acc194218eb9417448101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47400edd8ebcbd8b75ec1c0992256f5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a662225a380b0521aa628e4942838a52103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f3f30d738aa38d2d50d09b5dc947bd104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ede71753f265afdfb4a322e8da65fe105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299f840674de407d85072fbdda652b0b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467db39772da9df9c4461afd16a442d7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75368b50521f4368b689789da2d57fde108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bd0d74655677a5407193784dce8fd8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad99e3b9243f86bce9e87cb5addd1371110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f799920ef645fc60fe227506a45d7087111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9ba323729e5092f3526ab84a56b38e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefa75d1143c7e103fa38b57fae10f35113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301b51c2875f087884e1ef24e7edb459114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bc951af7ce25aece20665f332fa445115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4bb2a7b09084ad4fe134db60d92c67116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dc758f437e4513f0234c8b91f152a1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c244c47a91beb399dfcd3a32b6fb1144118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96cd84525209e9b542c24a0dd961347119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6ad52261ed4eef909015d0f2e1f673120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4c51405705c40a15f7295ef3ef2008121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcd0b3afcd7e37a61a2ae3755490f70122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6911b9e43c002e478cbd72f91897b931123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b856a693ada8fb9f868e6a480e4b53e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810cf89a505e77421443fcb5a39bb5c3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ae189cdb846aba49eafd8a680ffab2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39dd2be5de87899c6d250d020f32582127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d546982038134aa315b0cea2eeedf97e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8407141ffb67465e240f5a144d5ee67129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e652a56be396c4b9e2c00b4cacf308e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4260e6354c8fa94fec57e260fd32e1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c02604769c2abdd422688061f8c7c9e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b256a6ef398e2a21b9bcf88714a6e35d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114add581321e0fc0acda287d3a84e8b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6eb401e2ba8476be289b5881e0aec5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f63035374faffb5c1b696f24a5b3a0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481ec7b1602ebd72c5ac0d76da5dffdf137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d47ed5a91a966815184c15c60e51b5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7123d1abafaf782eed26cad83757c750139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46191511b09f57f9e04e9330316ed4ca140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5358f61b2575cffffb11da99c180d0fa141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d82aa5f890ad7d60adf260c431805a3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000a58fa4d9f1d34721925b214307234143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a151940ad4db9ff0d24b0b17660abf144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabd44432d4ecb9560d519e74b6ca8ab145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bad853a0b764316fa2de9afd5e153a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942c7dd89afc0aa4b7cb1ed19e867cbb147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fa68a1d34c3d265aaedfbac6edb320148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1313a88821fd196e79956b5b781bfc02149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f59f6a9f9079f11bebeb6de2581dbd150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d147f5503b724f94dfac877ed3961d9a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e0ce723ff2a552c65359af0671ea6a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b096a9d39df21930fd7f30179299e7cb153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caeebb8d96eb110de31213519bfe690154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97c4de4de38499e3e9534243cf50bba155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2a4047e8565f55c1bac3d19f6ef11e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c6114d8db07be8d594899a26ef548c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adf7db49683cee34ed99018bcdaa98d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41610f0e40b5a78bdd3b68dc3579b285159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d16b445b6972d9627fe062d3f8f059160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2176a79da61725649da6dc5e5fdb5eea161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ce7d054b088b938db57dd7215c61ad162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a7a5f0fc00c6f3e42ed8a1ce637141163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97664896bb7658fd13c51859a93cf7c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a6c5236a7f6e30d8ec990045a33731165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cb92ffc6d117561f39a872b053cc1f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8610c81eb690439ddbaef3e29e32e381167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f68fee44bd49bd04e86e39b5803906168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0874d18a8d3e2eb31e20b16060b0689169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6430e528f3a3df57dd3d8739150e04b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca45fb7b1e40e1160ebe063ed86853a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5660a831334b5b2eec8cd7369613e9c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c86a90db33d340a6d3ac60cda2ba2f0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0face0f3da127cfb383b2acac7670cb2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68076011f921e262c9b5f8ca56bf0cd3175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ffc8e338d873c7b73bc76cb4ceca98176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ea893141142e9042edf848fcac9130177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2dec92e70c78c0b965bdc3b11e2c19178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4456c32f0ad3ce3b28765fb1e00bf31f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4920553b66f477ad8af1ebfcb77e70180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e614fdcb080c1db8de794c128b1444181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f9e283252f28e6d0d0750cef34e8bc182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69db53ee75b93577f8aa7ecb6c75a7e6183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58835bc70488520af477c65fe63a55bf184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69bf1f7d0792e7228288897800abbd6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cc2fb9d8f7530e3f348f616eacc725186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add8458f513181cdb7e265c11995c498187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa46d4cb52ce453813c40fd494f43cb6188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cbab5aaac94ed2c18921854e177b73189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2dd5b969b0b1dcb740cf6bce1ab7eb190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea5278f9f44d56d79f81350d8be82d6191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8b64f12a9fb8d16d913aa17cf8a133192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd30e799789f927b9ac34257debdc58193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9cbb93ec4377bc0b61ad6ea682fbb0194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3942852340fb8f0a7f325317cbd83ee195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651585d3bbc079a715588b1def0ed0b0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b6dc4ed031527b5a3921b30b9070e8197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fb01155730d2579193e1cc5d80e0c7198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca2c00472bdc85be04ec057947707e3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9d931d7a5e672a6bbd7065437e183a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4fa7031e0af65bcfd8a4073173187b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c8034ddeb66e612da6bff2aa9107bb202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1c6a4890da77dce8f70156eef83709203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660c660ae40f1f4d718bc0bde8686fc8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a70ef7e1da33cd9038b31262eb27f05205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b812ed0dea841a00a0827f1c4c54b2a4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d5706f96a0b6852d7c84935ecd8cbc207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b888f3e1d8f62285a71cee664515fb208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc46ee2e3af9b750b5f19b4fc7a343c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcf18874c029da6d76f733d4d983c4e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0d9fcf8170527c3002101c53accecd211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedff16ac07abc04c4236f03c7ab6f04212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7039c4c3609605cbf9a62097746aa356213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317e23b010fadf2ea6ab23eec531564a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab513aa13b6cb95b2927079b866fdf6a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8953051dbb24d8c46392e662a141bba216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11e652b0fb1494b8a187b74a4786c65217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2923c7836e60c1a5715f1f5ca6f8b045218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1525e19c3d048461cf41cd7beac7632d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248805b4546625308c15b0d632493b55220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52da0d102d7f48d091b598e57c7c843221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993a7bbca4aaf6e14c99d862cf434a5c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5baf790ac5c465c13d265199d0ba40d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9e46609c3df55ca6bd30f71e442f6e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50d5deea36ae290b71c41acc8a50aa3225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c385788e50a0b8a609ae2431fe05a6226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638617864e99191d657b706c7be2be16227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41db88b5741a3e3ce9f49e4c81b84e0228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fef65705863c1a0659cf8f8a165630229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2076bb69b1b00fe764de7eb23a80f1230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92622bc428b5b18fb5d27fc49d230482231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51eb75dbb33f02289a05b4992dd67c25232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53a4a41ecda0a0aad1c4402501d8ec0233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2677018453bb580e6620cf52535655b4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0590b6d5109fb2c618ff2275f3202024235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20f26e7a1e8fe183e00cfa7f709e569236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4293128563eca32cd068d7e3b191c148237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5517fc736b9b3c361f783869707f224238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50bbc955a9c1a2792733520aad8aadd239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6de56279a58665fe1ba929cdcdd419240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3bea394e4e187ed809b9174faeede3241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba46e31d0894a831e0fb7e985068056242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b407cd4a0820dd5b9e990210bdaf544243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4defb746a1c800bdf422b28316130c2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d9716726db2b2669294c30827bfdc3245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01eeff699f463ad71215fe9fdb63cc8246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a498d33f86134b0de57f3a736b804347247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec0e9c2d7d08572de3b4a47b3e8c797248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bf8cc2be4c712453e4fb4e7a8ddf22249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c84dae66e7056b392110542e77d4fa1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f9ffb648b016ceaff80b911e325a03251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8a770e6bd380347766f143805280e3252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec3de5c59f087c9a6101c7d9591e2b2253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedac3993d766106f2c2aadb0282992a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d9cd22d061ccf860d0c3135afeb2cc255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82fea569e214ddd7455b2a7267336d4256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f5a17d8d0a8c3e1fa371f9979000ca257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481aa80c6a832a0ea5d08e62a35b6a33258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdad8cd3523b22b29b5621e7d59b5b5f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9149534deb4c14736c75f31a9831ee260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1eeaec20f3e81e00015937ae123a36261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb45410bfef297a078b9defff5e25f0f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c3b6d1ec6c21beabf96a6dfe6872fd263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7afa6092a27587d806aa1f17200479264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af74c82329598a9f8923935b8fee073265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49a0421edd211afa72ce213759589c1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f33fa364f85d678e8415d1ab356a87267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1adc23896ef17af6f7a002184d6edd8268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977ebb6a333a70343301951ae2418666269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169cdc7971b6c9bdd5ebc8be86669a6e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d43124c7cff3b275a6b39bf7196298271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db664292dd467a37e90e4fd27e27eafc272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ba23a40b8ed44b1a514fde188820d1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71da22dc5dad83c5d37cadab2da1850f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155b56433dded7c40423c5bfbd9384d8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f8884a5b72c3617d8628fd7102041b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4e035649cdde0222ff8443c76fa48a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34dff3f6ac65921b68f54a409deefea278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61044141f52e1a86da6e3fc9798f5690279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed523b48ba46686bd5557beb73278dd7280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f5d76d754bf8361a420847b1ca1d5b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e948f98aa8b5fb6ba7c689c022366d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28918ec3be79cd0a167f3a87d817d9c0283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58d9b35012c8d1936775cd79fb32517284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab0998bf338b4fc666abec850691263285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4708e7356a36a0b86007d999d6eb1821286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55a5ce397c299899ad4c0570da50361287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eafdaea3d8f35e96e092dc23f302471288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4886416c95e4628c76df1374412d045d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488a423a2bb38ce97495ba2a9cd1b96d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f7d9328882364222c82d9bd1eaf314291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb141347dcf0d97cbed2ea298d6030b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40690b5bc8b50ec0b53bd5aa7a8efdf6293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c3c7ae35b2304443d215d02dfaae3f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ec96ad0d6afdd7a0947a7c3469d7ef295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12342289f2290f1d4389348d7af8116296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293c167b664f94ae8577c189485f13e4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c071f8e82991e5a546440e5dd39292e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05746e9d7a792b7aa21e2f0db5e0c9c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e087fab08c339ee1c088fe56516dfcd6300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e58a414c8f9f98ecb047d33be539af2301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4870c61b4da6a2569745c26183af1990302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e24f1cdbdcfcf7291b146a93c6dbbb8303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a343ec3500dce24f45f3580fb300580d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ae1afead33983f63a7ecc7c217d55a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797f49e745f744cad4c2d7a5fc5d7637306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715e7dfd68656647b51a602a0a44be64307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3a1ca64a4e38dbbf9aa6d3da4c12ed308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adff8e4f56cc84bd9fbacbb67ad9ddc309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c7671fc5f6a53251bceec15c556034310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59f4327c86ede89bfa644a1e2be9526311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1305de53fcf859ac771bdcb54e0e3d84312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a5c0593d6c78fbc695ef1ae314132b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e3f1f8f0d32af11b03f158f15e4f24314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7d3d4e9b2a12bb31814d1e9a9fce8b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e310e1c73c443a0e73d7ed111dfa408316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c488bc3fa9090795b4c4a18f11204d5c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e888a80b2be153e9e82a2f22778bb9e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a35f3140043bf343d65fe15b3e11b12319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39270f6146a742741efb14b21aef05e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58db1476e59af93c653d10670e5f9af1321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e13ce335d8ded7cbe4f15deb6d681b3322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e9553b4dbe5531625498bc26e9fb55323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ba07b2c7ce72669cf34dab6441a20b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4ee6d9d6b2bf37f72952b8f094fee6325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431f8b530374bd1db58fc85a4d86d455326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c26b8354f1ab187b07c42a8d7cf822327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fb6bca9f43c3d3be71c25ec2ef51ca328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a502142b9db9baf4855c18c0c9f935329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba1cca538b10f84904d99912c7eebb4330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5080e4fc16f70c8e31c774f3c8453a11331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa526cb4f82423dbd5be537edf3b4db8332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31999bfa488cc41308cd4cd6f69116f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7520e34e7adc86d6865f051f510bef00334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189144cc240d2124913bbf03511b59f8335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1f63d9649dbdc5c691320d0a873299336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650dcd0592e69eb8ef0d451f57c5f8e2337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6739e7f5b282d17342dc2eaa8535d90338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c6f75ad7fe3674bed5aeb6d9582feb339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5456bedafb66a7f148d7456a1e4dd9ec340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3bd3198a6da4a52255821a84ca9213341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e9a9058c65ac6d8eb5345f31f6ec28342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254fdddb577f9cdb5ef5915c8b2538b2343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749cee815cd9a9ffb5ed17bf44e5a366344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a101921ecbfe43d86fa362cb3260bc21345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecf89c2979c7b03e65a15c72dd308f8346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8c285bcc84a108374c968cdfe78bc6347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143d815f062f4f84802e6169f3927249348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9a7567eb9e227bd4ae27cb4a695fd0349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758e8505861dd83775a4fa5f813b3e72350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4411e8c2ef54a7f551386b5415645f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5646b002e2e70e75984623ba6cab151b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bf1ec1069891a920b118ec5ff6623c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6330d3bc6f79840ccbf91c672a2657c9354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1112d902579bd5bd4adbb63ab742b1e5355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d619a34dc5af8a0cdaf547ec0b7eff20356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5513f5095a6bf3c05370462aa7c9ace357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4232f9ea21b924b73e4ef30ccd54b101358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a311d5e5b41ce4152e6757db205384e0359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498b9a2fa625ca1096f6a2166fa8bcd9360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d913a163ce5329c0b712d9dab735d3b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9add5dfe9f0a9bc5e019ab98d94f49362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19b5d022b12edbceee67d382f33be63363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d3feb7228e5682f55610d3bb2f8f70364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf0b05d2eb984533f80bf234fbdc783365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845cfd2d39526a916fe7536b0ae9683e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398bc4ac720664167f8c454ce6dff578367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0554999130873d618b30a10dfb56a5368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5943f7f191cf20782a922dcf69293658369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ea8985fdb6ef24021891a8c1753ce4370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8747d6380598a49a30d9dfd9c0f37b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ed23f9ea6d646a7e99c39344a81929372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5078c85df8e9f968807fb5b909fda7373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9546064db6bb61080b64df3afd8367374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557db95956977aa4ce8d664926bf3fed375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4cf05a1d98e39721646d4950990b15376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021ead9aab7e3b68e7af66ad605d3bcc377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c95c18e49d4be1bd3871fc48a5d7ad378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adc55cf12fc6a5daef4a44013c760cf379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a904efb50dd30cbe2679403eed419c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87808192237f4bf8d7454fd1b8700c1f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101d200cbf05301de177d8f733b8f76d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686b0c59ecbb85f4cb3c57edadb2b37e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51693412e941ecfcb62d3fa45c499133384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7bf7ab8e7adfb77c8158ee86568c79385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc51e0f9f0a49e7bd796a7971f988985386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88023879976fcae7f55d30584836a7f5387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6268ebb289f173ca72ca37ff3163843388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29ed7790cd187bec33200b0a73a3e38389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858a5d3e9c7add11b9f0f9e536defa32390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5a8561364ba950f51a501801e73d26391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb598e03503eab06836b811a48fe3728392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cef818ecc7bb46a7382f930f801cda393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194936f14a0390543064a3458f8c3345394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0a5cd0abee286c4da50458ed15f68f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff88e4b46541037e31b921231482bce396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d41dd9bd56f7784e80c50c8737e2cc397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b683d7be2d719835524131a70ee33d3c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdb29e1c3b231894f932c78ff261745399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02b7325ed9fc646f7d059275c86c292400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772d5bbf75c3943f30dd51176fda3f89401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b665bb37791d61c5a9db021a8335a85402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51d94907136e79d61cf8d75fcd64580403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea773e3e53697e4c5711abcc19a2c22404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044c5e6da9fd308300d8a3faa898dfde405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e7143f62711575b9739b27e345bf58406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81eeee96c121ed1953ffc632c489fc7c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7b8d19f1c3f76431e8cf4bf4503b65408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5ba2cd96cc90c8e4b8b525efef5c36409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a780c2dbfacc445c70d79d042fddf9a4410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39d57be291e4a3d23bf9670f74039dc411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75ca4cf2d85def4ef0f6baaeffac665412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f33c62dbce06239c08e140f9533274413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6eaa5dd8678ec1c534b5d5da4a81391414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a09634112b20ea5b24b4f1ad6d5431415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acbf5d732527af4a5d01be46d3251c2416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0772c094b10f6ea556dabe6ef6d9fa78417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9cd8ef76068fac712670250ebcbae5418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142663634cc3b714991d6b7a3449a283419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d125750ff95546f8a97b8e689a1b5bc4420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761b2a14ca56e8c2934d2bdeaebcd98b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013629ed6da86eabe704c3736cb10421422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6e5dd59d0347e70bf6adcb857f632f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b302744e090848d7ebef20308ba8f2424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec300a20a8aac2d51c054c6a260e172a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316b52636c1b18c2aa7014e94833c334426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41002f496d06d93d86a9f0a1c03292e4427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc33e7b9f53784b8624f70b012cbac9428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e606127135638f6de0822186484702429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f351e241a39c94e97d05aa6912e86f4e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba03678fb9601eb7df6f2aa817273432431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c96f886622f99a8150fdcccc269b5e3432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867008e784336634aa235074c3e21a9a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614da5b2f22ee30edeeae3cd706fafbe434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c5dd82cfd730805890b86ce194b6e2435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244fc0a68cbd6c2a23f8820204b59cf3436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d46b75a14e6b315eb8a856bd771dba4437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f318e2d956869b2dee8416ea73458efa438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0bb6a474929fef4f14856ed04b3b9d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c31b2f485f70c75cf62e4c2a9d83a6440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dbb43ababf354ab89d2132af1e56b3441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788e5826e523d3539e577a24e552bef1442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8f257aaadb7f3d2bd989acddfc7850443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d4d146891bf1903a8fdd0abe24685d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812e9315a5e5ff50f158182b84d74977445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c4e07f461fafdf068bb63df3ff5495446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e07c1f663df9192cc411269c9974744447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c523c0c42270c1df5d78a2cc5ef83505448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba80c7681e2552f4ebe51bb1008a8544449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ee0f2d6b9522f946a224f8127d2773450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abcad58ccb97d21b17a7e0cc1661f55451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a966edd28bbaa55f6959ce4d04211fd9452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9045762398a0b0cca0bee5a7e3ba033b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3908371811c47edac7aa3ddb33e359f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03560fef956bac73cecc30fe21da84ce455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a4d18a8655b688743814465c60287a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00eae494cffc21de3123f8506df2b7c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016b5474a0987f3ea6fb918837ee943f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1ac2636007289ff6f6ad5341251567459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb39e2028f0e2c933ae9286b48c95d7f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81270189ea54b327cfe0f9e1cd2209d1461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ec7685bcc7490094091b9152a15ecd462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0160af8dd63ba8d3cd8dbea1d28d3ff1463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4522a34dfc2b1a509def59dade9c368b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6a53497224023449d3f5c23601a32d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41ccd9ca7b1869eb89c129e66602f1c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531b46c4005be3c5c9d07514848b0b98467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb0cb702a0be017353d88fefc31688b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239f56c34a2534bc279be2602a929b33469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513b2a161ca3c04bd0d35afc97b1634f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3336586748d9b4655297010e63b5ca20471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8bc30e9c49a3574ac4bbca1ffd5acc472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8071a006d8c0738d0dba81539aa8149f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942dc17738071ff9e5debd6ddec68c3c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a45a129626bdd0065b1fb319df43454475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d6c6b8437329ef2c0c3ddaea3d549e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af60a350d04f7d4bfdf6175b4eb00aa477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a50215041741ca0d7051027d6c2427a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b86c1ca6a4a91e04ae15a4b546c0527479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0783d1f1c086872c236d2b9eb2ffe843480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0996cb744cdf224a634d4cf32ea515f2481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8dab5cc826f3d618d27fb9c9af6706482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3bf8b4796fe493e14fce6dc73f7b24483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f915cd4778c34ec3fdfcb3e10be6c79484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b4a806bc0db58fbf4ecdbd90eebbcf485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a438157f3e06085a395bff63af905b7486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd9cc614660bf0dc2ab41125653e0a9487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217f54f0745739fdb8e4122ea12f26b5488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dbc0040fd53676b0e00efaea48e87e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172efd317bcdee7ae4617e434af449cd490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab659be02e46bc5a0d47a6e7263ddc4491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a402f05bf6d820fe4886cdfef511ec2492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb1529c619637a573d05e8ae7f8a5cd493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9065ed97e464f921b4830d83ab9e7dd494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d743da84fbd340c6b0ee03d29497f89c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4373d450f84cbcedab9b8a9646694a73496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f9aca289f4f9aa0c8cf6ed6d1eb93b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6656c987a0870ea38ac6a9e5441f865a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2816d225a44c878a0c28b4aff993855f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99330ca50e5a44b221e6a9c030dfc175500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4bb91b8ddd31502d5a61b66d643481501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d57f6132a12b8310ac1a7053c18de24502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfa76cf468e51246ef67a88fd150cdf503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14191adc11de848ca86cf6b90cd78f6f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9de534265612d8c91154362f7b67f2505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9f3c4a11ed586a398ebe73b2c729b4506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83b0537274c67008610139d9014fdca507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422eebe5cf07ca759219b37066a2dd4c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f4be48bcf0fe74bc8063d97682f4b0509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993be6d69d5ef9dd6abe6cccfe64959a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c910ca8c0c52a29adc99ab4654d43cac511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacbdabbae86b3c6b976440191e1451a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6589fbaed084cb18773613331a2fe93513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d79cce57b4f59610c06e017053c0ed514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a24a715ac2c851af837aac8fc6da94e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15116959be8152190760267be9f14db8516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a47fa1f9a250d9d5e31aae22867593517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e38af8b864aff7f710b042db276493518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0043f7020fe73905493d5619f0058d74519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b24095faec0b642028afc43971c5e26520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8e7cb458371f5bc3e3cf94ed0d743b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa14ffbbad12de9c751bc5d1f14af9b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3aa25fe276f44547cf7a426ec3fef62523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf25ee9af155bed3db050f28aa962296524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e0dd1e6e187f0f2ea9850cde4afe24525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1885e14e99b2dbd7cae9f26cac02217526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3812a325b4a51800a0bbfe0c20357815527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1b2fe1b682c64aff729d970befc818528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e078913f58e62da378e83da42eee52a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd4fa418c553045cc35a3f1bb26aa31530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1380c92674126d2e107120f164d8fc0531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e53ebe51755e381d8492c64be92ea09532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117027843310608e68e753057c90ead3533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a5630a3b2a78a18998665ce9a2504a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b091d267428cf4686fbcf60bb17dcae1535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cacfa50d854d9e5760cf87778804c2536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cff53a9e41ce9cb346bbd2286aec92a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63abd374105bb0aa1c4ec53fc512a590538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ca453b593c5ec09ede48068dba0fd6539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45158937e07929efe724be547e539880540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbc91fb8531095e46a8160a7650f48d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5499a830d3d1e816866ba1686026cb4a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936732be9cc126598ecda2695e75a4ff543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c528d0c0b74cf573f84b8c988344c83544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c127afd8fae24729ba93efc07a0b2d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd571f2f5fd268f3d05161b48df6a535546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84769fe577ee1bd1023445942e61c035547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2dec2e35c9fd3eb043fa96edc791ec548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57931c374a6acb90d28a3f2d1f3dc843549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb768952bd1878154e92aefc5ad3baa550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ba743128fc9aa4fdd817ce586b3416551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745365fe96f4f233d62b13e1eff459b2552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20ed6c07ad54f70ae43aaac6e2111e4553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a338600f4270ebe43e3ebc140955b0e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56550070f9c768751d1ddd2a70deee1555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211354b9f506c77d953e1e95e33304e1556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dda45b4dd879153ba8111e02d3c739f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0984f167606f677ac017285b6fdfe76558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336eee5c49a669abda8eadda62cbe083559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d10a2fe230587818adbb55f170cf8f9560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02bfe33a3201e752c8c00b55a87e2a7561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855e09955a826cc36215a2145396ade8562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f815863eef9c27573ebd64beafcab0563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f5ecc6f469890308aa5bf8a50e853f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3622bde7067b074867b057e777321ddd565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a3d7572f947b8bef65c35d6c5355c2566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e8dd6b725a61c8cfb599bee38967be567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0257899fa837eae8311193ada075e8f2568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c972ade00dbab94ae9c88455a259134d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181d278617c1f5454ced221005a9fad0570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c133e3e19097271d92eafb82c9dfd7571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33a31eaf114779b23ac15975f4245c3572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de2537532752588ab98506f78f6374d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60d025ac5ef9d06069f388b59439fce574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae19016f02afa21cb0a670ec31249129575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8eb72b54320d5239b9c175a65b7964576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a163f2cd48d2365cbac46db4acb35f7577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307e171440d846725979822e615412f9578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce4503952afa928a02c40e46a2a1a39579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282f20bb05d75b5a8e78e9f20c3dd575580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3049535c7dabaa412a231763791446c6581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eaf1cba831acca99d84c41c88ac3794582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd36a7e05e8ab08e7f33d24d0df68ab583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64412799024d66bc95aa0678d036959f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb5b3ff5d2d96ae23db0936a4efda4a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50245af63a8a5202fec6123d7a6dce4586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20ebbbfc5035059b80c064eaedb371b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f141e258f261e06607f4017d3420c3588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5affe8cb80dfa4832402536f9168fa9f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df8ff914e04c563e11a1dd08a98c67e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd0c86439ad6fcc67aec4081953408d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaa9095ae72e1dea4f80ac2fb886167592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3928672395426aba93e35961ffb799c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9545241885ef3a8aa48eb7d415fa349d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7749332c451cf03b96e605a2aed737c8595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f7adee11c7fd5270b02575c42bb165596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4d48ab1641c0d1e16a045d7b82db55597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6658cc67aa8e93b143ac7fb3eead41ba598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41469510c9d1390374ba23880eadc6ce599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a548a858315e681bde50a03e2dcd5dc600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac55e7e0706027a6eabfedf03fdc7303601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328a5fb359f4331e05d0cc265435c0bc602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68500c828a1e8e19e7edc329c3e4e6b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4397112064adaf696e5035a306e623604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8965a489f2aee422467f1b5cbba69db7605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e134a27d758411908f41880aa2364b7b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0470b05d97acbe913d2c61474392acdb607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739cf44091b807af923f45ae2de14dbb608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b63451343130e96964781a511789830609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f03a27c12ed2000487ee34ce629ad5b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267f71a007900e88a048c91ef740e71f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e16f860afe112a6c7012f83338e125612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d686682a36212985b9b687c3e31b68f0613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565a82a6cd5f4eadeee0b7018c804a65614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640a7892cf2675b8df1641faca49de26615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d3a85374f63a8bfee1077c21afd5fb616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cf9d02462d1c161da5e07829ef1e97617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a71a220da6ecb664aaa6b805f418502618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1f9d1db1a05bf818c2a23379f0c3d9619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29c93d63c7f75710aadd15c915af61b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e419256dd5f6e631bc5aa94d683a62621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9bd6102e3492992d5a0bb7562c3146622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41f6809f510f0008320be9b703cad3f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd70dddb07ab2d7596751722eb5d7e5624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d056e1ea3f2a233072d9769402e6e96625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61216fc54056c35442e3a64584356120626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc5cd981357d1fde36a1bf7fbe40abf627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d406f476d75bf4dc688d854af39794628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdff14ec73e655e7b77e781ec48428e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f41d9ad44939f6ec6ffd0481d75b9b0630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edccc22693b191e7c11ee98ad6180127631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd7a571ee0fddb8f0fb2b57d1c176b0632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6463b81276576602c21a6af3301f6ad633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9097d53648347d562f0f78b5eec996634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99519148b8f56813c120e596d732357f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a0c836f1ac13f0c6a0f8ac0da1bb20636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73834f150ade008c58cd09ac9f1a2905637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c7739d0a85fe0d92fea352d4f3b655638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642f4b4bb15a569b5f9aed213b376597639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd56e9fa0dbc518d6bcdf5b3475df5b9640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958774d351ebc449e1250f657de155bc641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584d457482558509056be7f184fea3c9642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f0556ecfe0e4adfb432ff3c2d81e9f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bb85fa80938ed78ce3b693a0045da5644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c37362955f33063922915bd34b9d24c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f3c2c1e57b4bf8a2e51b78209f930d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101c0f26b4e1bebc7ff7bd983ee19059647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd7cfbe396cdfec5178114cc251f679648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2045a5f066dbbb2c3e67e1ee1871eff3649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cddb49abc616d67a983dd974469a6f6650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26f02131a1868f117f86c25a08f9afc651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2033561bfed1c13a00239855b9f033652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f647de2889a559a0e995592d9d75fec653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5210e2cb4b0af6966ed4dcaa1b335c55654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb895f21891c1f728f8e7a5b11eab8a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a581ab6badaa3ba46d2f4d5bfea0b5656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb12985328cd5f17c7adc61c737dad1657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c2761730c542176f41811536b529ec658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6db26fab2839f55b4ad6b2a3a8101d4659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5267297bd19d279eae172aa3ac61a83e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9e66c4464e179b255cdfa2d384301b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0738ab1332f23a197f1a42f783b31dbe662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4bfe5e948319b86e06a05fcdd7c5a5663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29df155928ff1671e86e3f9b94775bf664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9015aa300ae46bd5c7e9615cf5e559a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02990e32e324b79b0e8868b4116c04e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14227459a8d8740110659f14823143b5667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769ba669da29d94710d54692e23cd4b1668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9547d318f2fd57009974c4a550b9b6669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77d2456f3b8cd6bbf7b6ccf142d4ea6670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ea47a297a5367770d94530105b549c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2204626906f1beaab39fec38d2e9e465672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd71260a069cfcf58b469c300384dd4673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67326a133953d5300e7ff2073b1f6e9e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610a1f91d8114700fb643356d16c89f9675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393e396cb818348abc32279638776e70676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3569d9e406ff07830b4b2ae3fd0705b4677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a3d10284ebade43ece285084438c7a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cbcb1bdd0bb29a5d6dd928b903ff0c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56817166e3b2cb39d4cd106cd2bcd73a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c725d974508ef92c020e8f110c4a9493681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c06b8c704f7ffdf410657482713d344682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703ae07df7de14a389813d5debc029c0683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0add0b668bd0fcaded4497acd2c5d060684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb1a40435ef65d1f25eebc09bec835e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4929c4ba2b009015ab3ee6d82be162c1686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad233b0e7f2d168e65de604c8f668bcd687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1bff2e34464fda8b9b7ed7c3f5c807688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1178ebd1e1702cef854759bf6368ef53689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a80169ced061cd2ddf6fa7587c5beb8690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecddf4a4e5b39e576696eabeb0eb987691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503c362247b3366713897c871b297009692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37bb06067288aad60cfcb22482d58f4693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60eb12ddcde95790b0773b53d8ded7b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119f9c5361a96b5ab70655b6b271f74e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51504c03ccb969594af53682ceb586a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00418a5217bcb5a0e6051b98af34320697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e14f480a0b9f7dcf7d5baef67cce02698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59000d98b87f2d02d2a6dc9b2f0fb001699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22ee5032f83fb7e715f8b6a88179b1e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606ad8c9206d4951935cc58e4257e140701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7d3908fc09c8e5ac57f86a2b890764702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282802f298c2dad6c2fddf9e9e7fd009703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232cbc38bc5c47ca2578bff277d94b67704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704701f85bede3588d86d43c2b098fdd705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7513d9796eacd381b5cbdabe23775526706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6714f1c8ee3fed3f52d1ab05cb62e26c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9aca138ad021a51005badc47b425f50708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390e1d36b7332f0efdfd7bc907dc3d4d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5383a4d74480f046559f8721666a0b08710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d339f935a8e6ad909d4fcd0e1f55e37711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8919d5094e05c077bd35f89e015c7d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848892cbcdde3f9c78df9cae655e1344713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecedf05c1c5f388e412a879424f99e76714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1087e619c418aaa7461ee4ba2e7b2e78715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da308d0e52b096e6a1dd97e750a57bc716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546f379ec41ac025d02341cc9038ea88717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62d05a73d26e36ad198cd60c15b0764718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233a1c669676159ae8a000fd631c3893719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb50f96607e0ae1bb2c50e71967acb7720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35abdc9c715907ec680f3539cc5ee89c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a0afe7083419f91de25cea66753a7f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7ef26d0513f81dd93a23ca0ee21c6e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e30aef3ce046847d807cc84cc670a2d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ce2bffa8a1d727d78e831a5ad37bd6725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3a758fa1d76fa7fcc0f7a99d39f79a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435de8ae71d4e3a663df236a6fcc8c4d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d127ee7946288d09b8bc7b8a0491c2a7728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849425398d514ce21312ef984910299a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477951ab2e07d69f74bdd6da99e44f78730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae7860fbfd1ad5bdcf65cf277667728731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e93cf5491d3e428b8a26f1f725ac30d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f1636a496d9a24ba7d1254be24b728733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa43ca55a4513de2d93f858209c0922d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d573521f092740fac009ecedf3f1edd735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2de1af84aef3d6689b2fab40851341b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f0bce341397ba33019339b65fd7753737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e884472cb03f364140d490abb1b0b08738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee39d612658c77bf5284e55ff1ce9d4739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b457d17ec663a98ff4f3a4fa86daf80a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74548d707d442836fa8ab7ae4d22614e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e208152198babc02ea93e8dfa19904742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87058749a0894bcbc8be032a7e09d166743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcf3b8458520601fbc1c4b181047b20744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc608d06341459fccc91d49055e5528e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221ca9292279400819f7670a79003420746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a7fd46ccf117d12f7dc6999b490478747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff206a36cd80e45806c56e9db84499d2748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c5fc8b3dbff3b41d3488cba61cc113749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bd177485400f8795f8c4160796345a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5accc3df5c8f4bd9e521ab6f2d47fa96751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3c64f8a316468ffb792a206ae9f8e1752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862ca272116f0d66457b5ad55f44b860753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2339dc7363e358c5937aed9592b822b1754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9773a8cb15982351658bf9aa8dd627755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77aff531429a73ee9858b8f673c0cc3756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6317eea63faea6a30e766a187ed19b6e757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3274ba7998cce95817616a4ad38006cf758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7467ed69932f1a19f2d278c5912715ba759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -24130,51 +24127,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24190,51 +24187,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -26120,110 +26117,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>381</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="759" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId761"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26490,51 +26427,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J383"/>
+  <dimension ref="A1:J382"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -34764,1342 +34701,1317 @@
         <v>17634</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
         <v>48.2</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17634</v>
+        <v>22124</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
-        <v>949</v>
+        <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>48.2</v>
+        <v>7.22</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>950</v>
+        <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22124</v>
+        <v>22125</v>
       </c>
       <c r="D333" s="0" t="s">
-        <v>952</v>
+        <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
-        <v>953</v>
+        <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>7.22</v>
+        <v>5</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>954</v>
+        <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22125</v>
+        <v>22127</v>
       </c>
       <c r="D334" s="0" t="s">
-        <v>955</v>
+        <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
-        <v>956</v>
+        <v>958</v>
       </c>
       <c r="F334" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5</v>
+        <v>5.02</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>957</v>
+        <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>22127</v>
+        <v>17645</v>
       </c>
       <c r="D335" s="0" t="s">
-        <v>958</v>
+        <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
-        <v>959</v>
+        <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>5.02</v>
+        <v>10.02</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>960</v>
+        <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17645</v>
+        <v>17652</v>
       </c>
       <c r="D336" s="0" t="s">
-        <v>961</v>
+        <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
-        <v>962</v>
+        <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>10.02</v>
+        <v>6.65</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>963</v>
+        <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17652</v>
+        <v>17664</v>
       </c>
       <c r="D337" s="0" t="s">
-        <v>964</v>
+        <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
-        <v>965</v>
-[...3 lines deleted...]
-      </c>
+        <v>967</v>
+      </c>
+      <c r="F337" s="0"/>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>6.65</v>
+        <v>13.08</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>966</v>
+        <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17664</v>
+        <v>17662</v>
       </c>
       <c r="D338" s="0" t="s">
-        <v>967</v>
+        <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
-        <v>968</v>
-[...1 lines deleted...]
-      <c r="F338" s="0"/>
+        <v>970</v>
+      </c>
+      <c r="F338" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>13.08</v>
+        <v>4.05</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>969</v>
+        <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17662</v>
+        <v>17663</v>
       </c>
       <c r="D339" s="0" t="s">
-        <v>970</v>
+        <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
-        <v>971</v>
+        <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>4.05</v>
+        <v>17.73</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>972</v>
+        <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17663</v>
+        <v>22139</v>
       </c>
       <c r="D340" s="0" t="s">
-        <v>973</v>
+        <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
-        <v>974</v>
+        <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>12</v>
+        <v>875</v>
       </c>
       <c r="I340" s="0">
-        <v>17.73</v>
+        <v>14.23</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>975</v>
+        <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22139</v>
+        <v>22140</v>
       </c>
       <c r="D341" s="0" t="s">
-        <v>976</v>
+        <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
-        <v>977</v>
+        <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G341" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I341" s="0">
-        <v>14.23</v>
+        <v>12.74</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>978</v>
+        <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22140</v>
+        <v>22142</v>
       </c>
       <c r="D342" s="0" t="s">
-        <v>979</v>
+        <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
-        <v>980</v>
+        <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I342" s="0">
-        <v>12.74</v>
+        <v>16.22</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>981</v>
+        <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22142</v>
+        <v>22143</v>
       </c>
       <c r="D343" s="0" t="s">
-        <v>982</v>
+        <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>983</v>
+        <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>11</v>
+        <v>733</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I343" s="0">
-        <v>16.22</v>
+        <v>21.33</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>984</v>
+        <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>22143</v>
+        <v>18250</v>
       </c>
       <c r="D344" s="0" t="s">
-        <v>985</v>
+        <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
-        <v>986</v>
+        <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>733</v>
+        <v>29</v>
       </c>
       <c r="G344" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I344" s="0">
-        <v>21.33</v>
+        <v>19.48</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>987</v>
+        <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18250</v>
+        <v>18251</v>
       </c>
       <c r="D345" s="0" t="s">
-        <v>988</v>
+        <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
-        <v>989</v>
+        <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G345" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I345" s="0">
-        <v>19.48</v>
+        <v>38.72</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>990</v>
+        <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18251</v>
+        <v>26831</v>
       </c>
       <c r="D346" s="0" t="s">
-        <v>991</v>
+        <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
-        <v>992</v>
+        <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I346" s="0">
-        <v>38.72</v>
+        <v>16.22</v>
       </c>
       <c r="J346" s="0" t="s">
-        <v>993</v>
+        <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>26831</v>
+        <v>18252</v>
       </c>
       <c r="D347" s="0" t="s">
-        <v>994</v>
+        <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
-        <v>995</v>
+        <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I347" s="0">
-        <v>16.22</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J347" s="0" t="s">
-        <v>996</v>
+        <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18252</v>
+        <v>18255</v>
       </c>
       <c r="D348" s="0" t="s">
-        <v>997</v>
+        <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
-        <v>998</v>
+        <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>85.31999999999999</v>
+        <v>15.13</v>
       </c>
       <c r="J348" s="0" t="s">
-        <v>999</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18255</v>
+        <v>18256</v>
       </c>
       <c r="D349" s="0" t="s">
-        <v>1000</v>
+        <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1001</v>
+        <v>1003</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>15.13</v>
+        <v>64.55</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1002</v>
+        <v>1004</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>18256</v>
+        <v>22147</v>
       </c>
       <c r="D350" s="0" t="s">
-        <v>1003</v>
+        <v>1005</v>
       </c>
       <c r="E350" s="0" t="s">
-        <v>1004</v>
+        <v>1006</v>
       </c>
       <c r="F350" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G350" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I350" s="0">
-        <v>64.55</v>
+        <v>6.45</v>
       </c>
       <c r="J350" s="0" t="s">
-        <v>1005</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>22147</v>
+        <v>26847</v>
       </c>
       <c r="D351" s="0" t="s">
-        <v>1006</v>
+        <v>1008</v>
       </c>
       <c r="E351" s="0" t="s">
-        <v>1007</v>
+        <v>1009</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>6.45</v>
+        <v>10.67</v>
       </c>
       <c r="J351" s="0" t="s">
-        <v>1008</v>
+        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
         <v>26847</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1011</v>
+      </c>
+      <c r="E352" s="0" t="s">
         <v>1009</v>
       </c>
-      <c r="E352" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F352" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G352" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I352" s="0">
         <v>10.67</v>
       </c>
       <c r="J352" s="0" t="s">
-        <v>1011</v>
+        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26847</v>
+        <v>26850</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
-        <v>1010</v>
+        <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I353" s="0">
-        <v>10.67</v>
+        <v>28.72</v>
       </c>
       <c r="J353" s="0" t="s">
-        <v>1011</v>
+        <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>26850</v>
+        <v>18259</v>
       </c>
       <c r="D354" s="0" t="s">
-        <v>1013</v>
+        <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1014</v>
+        <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G354" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I354" s="0">
-        <v>28.72</v>
+        <v>16.68</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1015</v>
+        <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18259</v>
+        <v>22150</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1016</v>
+        <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1017</v>
+        <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>16</v>
+        <v>875</v>
       </c>
       <c r="I355" s="0">
-        <v>16.68</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1018</v>
+        <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>22150</v>
+        <v>18267</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1019</v>
+        <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1020</v>
+        <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I356" s="0">
-        <v>9.039999999999999</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1021</v>
+        <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18267</v>
+        <v>18268</v>
       </c>
       <c r="D357" s="0" t="s">
-        <v>1022</v>
+        <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
-        <v>1023</v>
+        <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I357" s="0">
-        <v>8.119999999999999</v>
+        <v>10.9</v>
       </c>
       <c r="J357" s="0" t="s">
-        <v>1024</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18268</v>
+        <v>18270</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1025</v>
+        <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1026</v>
+        <v>1028</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I358" s="0">
-        <v>10.9</v>
+        <v>45.75</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1027</v>
+        <v>1029</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18270</v>
+        <v>18276</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1028</v>
+        <v>1030</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1029</v>
+        <v>1031</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G359" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>45.75</v>
+        <v>20.05</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1030</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18276</v>
+        <v>18282</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1031</v>
+        <v>1033</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1032</v>
+        <v>1034</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>20.05</v>
+        <v>48.05</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1033</v>
+        <v>1035</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
         <v>18282</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1036</v>
+      </c>
+      <c r="E361" s="0" t="s">
         <v>1034</v>
       </c>
-      <c r="E361" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F361" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
         <v>48.05</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1036</v>
+        <v>1035</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>18282</v>
+        <v>26865</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1035</v>
+        <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>48.05</v>
+        <v>10.34</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1036</v>
+        <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>26865</v>
+        <v>18293</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1038</v>
+        <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1039</v>
+        <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>10.34</v>
+        <v>17.74</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1040</v>
+        <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18293</v>
+        <v>18311</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1041</v>
+        <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1042</v>
+        <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>17.74</v>
+        <v>10.9</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1043</v>
+        <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>18311</v>
+        <v>22161</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1044</v>
+        <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1045</v>
+        <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>10.9</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1046</v>
+        <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>22161</v>
+        <v>18320</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1047</v>
+        <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1048</v>
+        <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>65.56999999999999</v>
+        <v>19.06</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1049</v>
+        <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18320</v>
+        <v>18325</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1050</v>
+        <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1051</v>
+        <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>19.06</v>
+        <v>34.94</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1052</v>
+        <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18325</v>
+        <v>18324</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1053</v>
+        <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1054</v>
+        <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>34.94</v>
+        <v>16.29</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1055</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>18324</v>
+        <v>26901</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1056</v>
+        <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1057</v>
+        <v>1059</v>
       </c>
       <c r="F369" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>12</v>
+        <v>459</v>
       </c>
       <c r="I369" s="0">
-        <v>16.29</v>
+        <v>23.37</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1058</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>26901</v>
+        <v>24538</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1059</v>
+        <v>1061</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1060</v>
+        <v>1062</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>23.37</v>
+        <v>17.48</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1061</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>24538</v>
+        <v>18354</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1062</v>
+        <v>1064</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1063</v>
+        <v>1065</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>17.48</v>
+        <v>13.74</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1064</v>
+        <v>1066</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
         <v>18354</v>
       </c>
       <c r="D372" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="E372" s="0" t="s">
         <v>1065</v>
       </c>
-      <c r="E372" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F372" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
         <v>13.74</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1067</v>
+        <v>1066</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18354</v>
+        <v>18368</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1066</v>
+        <v>1069</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>13.74</v>
+        <v>35.59</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1067</v>
+        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18368</v>
+        <v>18369</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1069</v>
+        <v>1071</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1070</v>
+        <v>1072</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G374" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>35.59</v>
+        <v>4.57</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1071</v>
+        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18369</v>
+        <v>18371</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1072</v>
+        <v>1074</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1073</v>
+        <v>1075</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>4.57</v>
+        <v>13.01</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1074</v>
+        <v>1076</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18371</v>
+        <v>29939</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1075</v>
+        <v>1077</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1076</v>
+        <v>776</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>11</v>
+        <v>915</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I376" s="0">
-        <v>13.01</v>
+        <v>14.91</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1077</v>
+        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29939</v>
+        <v>29940</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1078</v>
+        <v>1079</v>
       </c>
       <c r="E377" s="0" t="s">
         <v>776</v>
       </c>
       <c r="F377" s="0" t="s">
-        <v>915</v>
+        <v>141</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I377" s="0">
-        <v>14.91</v>
+        <v>9.539999999999999</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1079</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>29940</v>
+        <v>18379</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1080</v>
+        <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>776</v>
+        <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>141</v>
+        <v>721</v>
       </c>
       <c r="G378" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>9.539999999999999</v>
+        <v>23.09</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1081</v>
+        <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18379</v>
+        <v>18383</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1082</v>
+        <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1083</v>
+        <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>23.09</v>
+        <v>15.32</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1084</v>
+        <v>1086</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18383</v>
+        <v>18386</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1085</v>
+        <v>1087</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1086</v>
+        <v>1088</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>15.32</v>
+        <v>6.64</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1087</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18386</v>
+        <v>18389</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1088</v>
+        <v>1090</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1089</v>
+        <v>1091</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I381" s="0">
-        <v>6.64</v>
+        <v>11.97</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1090</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>18389</v>
+        <v>18393</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1091</v>
+        <v>1093</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1092</v>
+        <v>1094</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I382" s="0">
-        <v>11.97</v>
+        <v>6.23</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1093</v>
-[...11 lines deleted...]
-      <c r="E383" s="0" t="s">
         <v>1095</v>
-      </c>
-[...10 lines deleted...]
-        <v>1096</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>