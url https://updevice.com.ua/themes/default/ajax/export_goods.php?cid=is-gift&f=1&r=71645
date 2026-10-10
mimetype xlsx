--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c606b9f96f60611d964e6fe266fa419b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badc8473e43dbb2eeeb8ed039dbde4042.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a64f4bf154a8836dbe510eeaa30f1ea3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1335eee5b15a87af0e822d84c7f9284.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5487aee71aa279d9122fb57fec34ce5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2ccc8bc82a7ffd410c17567ae081536.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7599485cd183bba968b89e5148314e497.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c23aaf32214a9d113dcf5056852e5448.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fccea80bd70d4a236fd7eb42acf13a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e712eddc3ea0abe19362eec5f823ec5410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d82cb7beead81bb3c940472b27bba1711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432f1cb011117993dde2c629b7b4deb512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ab4c6b4670ba4c0998823d37d5761613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382dd6d8f7ed3a112dd1ccf4f7352a8f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e29f9923d1510942d3d298f96476f1215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b048049f6ff2acba159d93134cd54be16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878e4350940356254ff451062b489e2a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239d492cff4bd2723aa179a6538ac9e218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bca2b696408013689cd25e02734d4b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59a8ac39debfe3311ee4413d29e2e1e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085c26d4b5e8f5ac64a462a02ccbf0ad21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f175d16b5a43c12ef15231252215daca22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bf0da8fb3ebb3be3a0f74353718c4623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a122f65a68d6d3b962438bd66a8a7b224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad9a6d0e95ca2fae7b1eeb1c350812825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90757b79a9b39b2c7b4aa961710be32926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6c8f93a0938a3c8bea0d67a4f17a0127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207885a86d2fbc87eca4e5add214e3c828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c89405e8def738d40fc20a1d34c9eff29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cff0e7431e18936fd69295e3465bb430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05563a8e860724df7ca3f31cec82452231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06b71435ad94a844883e16b616c357132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848fb417c3c003be20d9ad6b4f33f81a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c1a3948fc5d31a5bf28f33221e4b7434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb8bff2faf627ae00e281588b3e076635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340af9966177168e4f31d020c198727c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaf7ef7cbbc6449e118c46f7e29a7a337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae72ec93e4ce61b3eedf03a37be989e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce191363ffa0d0073acb3a7c2371f32a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33906b8660484d060ae22241b2d2df1140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5468ad603831a0c148d5f0f4941fc5d941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6aa204ed3ef37bb340def84abc483b242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563f94cdaaeadb28630d57bfa9e32e0143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b3f05d5037239c4d7fa06506b9a08144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ae8cc40d5060cefcbbea21877952a645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a2004cf8bf2935125a04185c20b03346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6c80c66fdf6d504e3c29e959543d8247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe6e3160a81399569c3ada766a5599948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85fa7856ebe0e2e753380790f686b6a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff91318a831ca769bd2e5bec6e10e47d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e3acd3da0881f43a7672688b72e28c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96df90e3bbb1ba7b0e11a7f457079e5e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5b8e7be977930b4ba895a54052dc6253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821fc3fd21be836276ce4008dd14813954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247c50b0a35c4287e994fc1d6ea0fec955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5956d3b0bff78ef3ab144a5be5bfbc56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf32f3b09b3155200ef932f1825553757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befb3fc11adf2a891c19b3438fc9110458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c61b2d664f08524c1647a69363023859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad3f1b4736c952b8c8a5f79dd39254760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1c9fd5a4ef9a468988b9f79bd1d29461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff04c6718b40b89e303e2f0a296e7d062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66d782cac91794ae43ba6bfb99fee6c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9033b3dfc845130ed7fbb5e89ad0303e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e6b6fb64eef64cc0175a299b3960b265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c22f6c1ad305824393c5b40ee6171d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16f049798a5757b9dc75c6a509c925867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d2fa12442df1d960af956202b2a3d468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95f0b2c986b025a9e9edcd25da96e1e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b80b2967b87803900e346da13efe2570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7afebafee8e1eff533a4d6e7263d8a371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59ede5e808169fa97e340abd125fcea72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ebf69a6aefd7f7ce792704de4451b773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5347e9c9b44d838626808c2ddd61c4b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3800472dfd06b881786575e38f20842375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7939a3a0f57b648c4280bf5651cf9cc976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc576eea56439e0c3b0a1030084abe1677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f454ff2f6800f2d51297e303fbcd02af78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1796ad2b49cdc7171cb81ffe436a2bc479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02f2ebc63e8531006dceb2c13070b4d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217a7327f6a21d81ce74e0d748589d7881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb631f438f7687b5be8a8880452b261682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382bf5a2bf044e8070a3f050c0516e3383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9923c39a4dbe154a202ad03ad1b5239384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcf5034277de8e7134fb05e026fd62885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fad70cb4035fed79e605f278685388886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae7e8a8dfdf30e894c626f2c7d72a0887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e8a4ff751e767096f95350e3793b7888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5908836979e23da9093ae2d790c59af689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38535a17ee0c2263ef840831cd82752b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db15133a393b698162c4739edb57fe9391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e56b0a8e2333efce5c14b7574fbcab92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847e2f499cddc8d558383c445f83ba1493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ab10e19fcc39ac4797a59a3aaab86e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1530b14ffb5b3f1453b1feae7624d6bf95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23301767acacb5f9fa5917b43f11885d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e8f6ec60676645c0f1cb7fc0a5ec7b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9141c6105918f714321f28305287df298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3918b584078b45ef5c4c0240b0152599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c8ffdad4f6732c6870189915a51255100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15271ae1eafa4f3270d2c84162af3dd101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e7422adbe73cbd575d942acdb6ca0c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb0f10abac19c49e50fd4fa503a8dcf103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88438a4ced12b7c90ab2e011977a2742104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c468b49a4196224882530f710a758197105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bf092bab4904a60079443ae898cc9e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414ec1847dbc763fddf201a52b033eff107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bae35f5bd1a6cec921f92b9eb8140b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f217e3a43669ec39f85628083041d6f8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e33b9caf37f42c9c28cd02571c0a2ce110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516438eee639264f64c28f134c05d9af111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaeed3e780dd4390a0ebb1d4eb5aaa0a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470917288b88a876125f0980e4a5e3a3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ace85427df72627e8a51cc252bc6db0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1c9219e4d8866845da31e53684240b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87bb1cc8197274ef1e5a2c5b986f207116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979d47b1c654d64b59c27d375a764019117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22efd5a68dbee813e5a2d06b0c72ccce118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a5e79806b32c93f34b670bebb8c376119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeae141c704b89ad37245563ec90e24d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ba4db1f87c220fcd697b5bb1031e2d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6200dc85ff841713b7a09964f8c2c3c1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfd09f1412851c76bfe1e511fa37b98123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7480ed464c12b3d022270c9eaa9cf5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d92308a910aacd4729c70673f18effc125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc66239c18640b735c7c843213bfe358126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23ad32b65705ef99ceb2d279d310b61127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d9f6002b4d3130556c38fad05f5134128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709e0906e21bb50b10625609c6198f9e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30655fd898b247a40853d65bc1f9605130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b68629c5391b5a8d18c0f265c6bc8c3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da8b0a3b80b23bd41b0d0d165a50fd8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3bcd93a42e32002c54b22c674ac234133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5ec3593291340c8188ea7942bfe49f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afdafe8f1f2e5a52ba76769163a94d9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa1a7d55325ba44ed2d34a5fc7598d5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b997eca91b5672652a8ebfc1b8b7a0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af439719cc6c62fc27c74cdf93e309d4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eeb87b2b5346a0b250a6d39b8452c3c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74279f6c52bc30cbc55983de9f45878140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8434fbb997d87b05e9b08743ccb5e6ca141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aaf3ca5a7f44a607986539c902366fd142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99621d8ea56066e4644ffc23620d8d04143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dee08c832c9d8735d2e869bec4cd0de144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36f0abdf5416d23310d2a58c63b77a4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c0d2f64f31d9683797caa0a270dc6d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34179019f1e6c9c76cddb227c64f7d59147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c676e7c8529f21317a4f779b2c7080d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49700578bc5cd86ae2d20f1d547b0005149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0751354b8fc0de01dd92a6bdb062dde1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9a546a6012be2be500bc0a752f464b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32e212213ab787028f85ed911e0b51e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c6b44c24d019fe54a8968d1865b1b0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6b4220956fbe5265fd45a84df03945154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba2f9e87e5f5c6ba04b960c02681503155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0190293e12f8fb1dcbe3c219cdf611be156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3290f63470b156e92d054c5ec18ef5f4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206ef640b485997c66e6898182945fec158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f9edd536f50782612808c855b5571c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5debb5204d0216097c1323e0b7d16db7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b8471ef13c7519520c29efd412a1eb161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c2ab01dd7ca2107c613da67e843518162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2991cc30d3f7837a331a9b87082bca163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9778a7cebd214fa62f447152ce0f56e4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747fd396182a3f1357add3728c305593165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f3e11787dfd350fcae64f89937c35c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a64b3e60dbd89d0a912cf4060aea81167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4caa3f7eff300faa5fe45dbecd21d2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc933c65ff14ef800a0fb3f7efc5fd2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b6d89570e2a89f947bf21be9cd206a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4729e0b24e20c754f9634f6b910797171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3571996b66de93f92149cb1cda672aed172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321176b6e8a169529add16296dfa46b4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055392f4947f5eff23ac53f17e5d27ce174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0011d62b4a16d87d085d9693c930da20175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3053cb462ad7cf88eb097e37c7508298176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1539f5f2d34d7b1a7e6c4ab0a656b47177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86daa543e100d92f694ebc6cabcb2c2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ea62d961a4c07fac09253dc85720c6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3661637ff1417d6143bd07ce62162211180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bee8c0efcf3e121ccf3b2f0b7cd331181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6b6e74f8d80f88a7bc51e81147cf20182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b2fe2ee1624a98ca71fe9512308735183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a25fca8d28e2f9d694339a23613a59a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727d71dd78949aedc768e9049c684a75185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e962bb94460345af6418268304fa39186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2ce7a71680b4ed6ece67aafbe7e667187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af25798c417fd15c3908a85a681621f2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6eb6fac4fbbc5f0b631dc5a4af2dd0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d75e820e781445461ae4d255f998bef190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360584519f17c65c7bf62d5105821835191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee2dc37bd1106507ab9bd091dbb24cd192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20efda9b472345567711683f564e3310193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2626ca5519ea0399612ba4ad0043ffcc194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a9f9562442f9764fb9d1cd6dd1d367195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dced9f810d56e6f3393a420bc36cec196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268cf2ecd87656fd0819b86ab4508187197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a08a860be079ca5e05a6f00cdd8e47198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3ab55245df8eab9e142b897a0df5e4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0d7593c8f86c77e475dae7d7003670200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e9a8aa878a2642c2764d71b13c39ad201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e654af131412885fa2e1c79dfc90a94c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb3a6ebd39c5344814e73af375dd4a8203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d77898d40e80105cbb776e2204243d8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ca2d1571b81bbe0f14c39ae8265811205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d747a62fba326ab071a764f4ab50c572206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c897b3aaadde3535c569b9dd2629cb44207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d832b18cadc8143c2b6f44425925c73a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23591b74e78360eb9ce16b90ceab38b0209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b02944f65f10aeda5cc195ff7815fc210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcdd41237e0f8b7effd69968ceee215211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fa620d0d4c6a53f12cd2611ed15131212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496bd425d6db53a850f61af1ce01a8da213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278c0896b0f74a9bc40623d9d28e2c34214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0de1da334b38979cda173081ad2ffdf215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0611d2bcca45895c5a2e387c47293a64216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6968199bdb3033f4afcbc5a418bf6c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0194a4d92b61b3bbb6d5a6b74c52c834218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be56de25a42ecaa8b7e0e69de2b90e3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72cc5939fcf1c5af4db3360a1e48693220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe8eb6ff95edcd23b20b59a552ecf61221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e87211af4f5533652e9c0d0301d8f8f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9743376713e2eeb82a75c139f01af381223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd74f16e4d5120c23027c6b5e5d4d23224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9dbd7e3c103725c9de0c6b75106370225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c457f18177b2ec341a0e91a9cce70725226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa146651c925aeb2dfcad673b661064227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204e87ae7b3c551919d7035cd172b695228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33f30a0a850581392a25b76307e6312229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c073f39cf6cb34a1aa3b297a4fd11d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d225652827ae9ab42eba65577e23a24231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde0578036c5b12e22159734392fa19c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83233038ba81b1c22ea1a7efcd5ade0233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db730a3550ac370705cb19f7bd4e277b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f3c76cf823557da4cce59a0b214c6f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647b8ce40ae2088cb5f11d9017666914236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e87231a3140dd6972f6875e4413745237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd92b4499d378c5c22a1cf6f182ccee238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c792ad3837307abf397e84c8736814d6239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dbc6598b5b533e461a2ef98579eba1240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb392f6104066d5eea90b9b56f2a85d7241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dd65c9c564d945c5403a4c5c2364b4242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d91581afc3d9c4cd0df0264e815636243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf75c4b398ba4e65c61f5b09fa5b7a7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbaf51db7867c811961330b6ff61854245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc23845105b0a08f6ac8a7411618f18246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90e2ef2d76f9c551677bdb80a282c4d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5510d616da24ea69718994fc90ed4b6248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1121cd9fcc27bd4ce24119ab8da3e7249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2a03161296b9de2600ace6cd6b563b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df99f7f643b50e81d84dbd6f9013a416251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921d80bfaf4a88955560d3dd08693212252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f3ef83751f580fb164a3f3398debdd253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87283104236e68a784e2a7070401e1c1254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca784f688088162d3f660fa2c501d32255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe652543db8dddabc20f43a03cbabac256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1435556ee88422952aac98440f508ee7257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ac4ea815cdd2abee5cdf506f79dd3c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323f2fa257ffd890b946965ec2212e6a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30270bb51ef1612c25426c5b8d9253af260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9eff88e5388b17d238312af3e321bc261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8f058b4a6eeec0eef3c772b20f183c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27413212691928e25495551adcc7bac263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4ddacf02475caa4d56558f833bf129264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31495f5357136bb6ba5f3da778098769265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be9e80a73060ac8345595e1c36cd0af266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebab70a2bb822a4b0091520b9d83cc87267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d117f2b8f2646e28b8b234ed61e764c1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7863dc6c6c085bff9e385253b6ffbac3269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8a15c55c5cf3fb2002c6e61b33844c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdb44902290710536fd26e4cf5af5e0271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa2fefea47fed69fe2637b4f0e21f62272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793130bcd4a72bd23a57591cfaf956b2273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38b4d2310fddf725d36626a5585d11f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb45cf1b1020b1f62e50b343543d9e21275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65cdb4472b02ca4332b9e42bf27b606276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af740b18471bb209926dae9fc582fe86277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23637c496c64120918588fc5881a783278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ed5f74ed9631be247124d40e5b51ea279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f116eb6f77c72d9be1151e7195a87780280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c87e1d3ccc95cadea39115ca552e3d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c1e361e756af4940f0395a68a8d24f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c06700f574a52339d2f6c71c52e3d6283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da52d4b42108a1215ddebd318b8471f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12155dedcd9c38f6171f0f2222ba49cb285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f9a63cc92b996d728aa0152a5525a1286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fea5c176bf331a016f92ab394bd52f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00af493efb303c123671a417a49677ee288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6289ae4957d49df6e7b9ddd52fa45db8289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c3e838e9adfbe99668f9a366b357bb290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc6d1d26155b0281503419a9022df70291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f21a272f73eafcf8d1d04ef4a8ddd5292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbceebf9f56709ffa187c6fbacd841a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea821df9d5162ceb43da85d449cfabc5294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9a90e58097d1ce0c9ecd3dbdf801c2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bd5c198b10df7736597b94a641d7c8296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a7f202312b8a9130bbe706b9e4741d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ecfe5b3a4ba9f80a83b7ce52a13653298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243492330356e8b62d105ec3d472d305299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b33a815f13f8cd1d71119ca0d28ad2300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cd475bed63005e5462ec80d0e8a9bc301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0965c3aaf2240b23f37822bfda6c2b2302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151cbf58c59679b7c65d5c9eee1be546303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668ab1eec6fcc7b3a1027f61eccfc74a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7333d4f028d6c208b00334fa34518110305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62586d69029fa84363e4689592250a62306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a09490fe3b463b8a26cc17984c8df7307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355acb11aea2854d450cde2a9062c3d7308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3167b027b4cf6b9f3bcb05e83c8e35309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f700e6895bacc320229dc2aec776d2cf310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac26b41920e58e51d0ac58c7e28e24de311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4813fdda027a342ca3e2f6a94722ff8312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2705b3261ff37aff3e20d7da57ad8a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1126ded18e05c4f6cbf84e7a807439a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf6fe58f2e549d1721c2f64864641cb315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec674b7e18cc14e4fc192bea5ff123a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104ae716ce842b8c2a110983ef2e813f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0572c9a76af9219970bc79826baad340318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edf503b0617362c0ccc96d0840f3fc9319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b194c9c7fb8606daabb00b34ba1c26320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a484db31ed388bb9db637b58679fd80d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aad6c5209339dc9284896737336e716322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f7faf58c4e36bffb37ac10ade5c5f2323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674ec9ceba6634b53062d0aa72c16997324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9130c0c13954befab6fb19f3da715c01325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c07565ded670ab7a4c7b85e6e5ef260326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a524cb9f427de0406d2995cb55c96b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6047edaa0bb5619e69a6f1bb67f5d81328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b706365ae306b54f2b77d3a91d251464329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1dcc7f82fc9f0dfbde8c2c52798e4f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797bea42e47309c58af0d2e08ec4323f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b712f0d63aa26a76d241de5bf8a0e8332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7aadb40500296b0c65e64e819423bf7333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675b7e4b8a5e9ed0dd3929099cecf771334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e929b137a3df1115a68b52f34e2165b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab53ec1866ecc580fa9421ffd8a9ae9336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a6810c78776d540778ee207e534a02337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397451594ce16391745fe601784d64bf338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25507994293d565317e9bf7cc6043a3339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccd66915e0006cd86913175f2e8021e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8ce78e93c54f41b5ee9627d47d1784341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116345c0524cb920a971212fefb193c5342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009c313830831878a0114cc0d5e25090343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab66e6f15399d87e4f25a10e7ec39976344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11077c0f1e09eeac89bc2d4626c8377345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee4901b3ee92bfd405a1e58f255d1ac346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bec5e78100dd1c378017dea004ee74347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08682cf108b41d81c0552ce157c13df348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691337f68bcb5f078d91ac678b2613be349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4deff92ca8dc9eb56b2ad5b8f6262120350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c387b9f73fe94ddbacc226d56e20bd2351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7161db711883f5594ca7c6c83f211bf352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d308698b24505241cde34b55443a6ab353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b2427ad0332a58a4fabe5fd218391d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042c091aff5facff3dd0f5f742c8d587355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e6cbc053689adfe76e980cc601e59d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb53572fb2974257daec9095b2f727a8357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd8196705e34bee42962a6b85719074358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54394782d644505ba5f819e152c8c580359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbba8ec805958abba56bad1975e6014360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b37a6f9ac64bb764eb1585147a76a16361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f0da6240ddfa2728922c0b3ec64b90362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da459c07fb50bceb33242fd20b8c5d23363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3565dec89b3f6e9801e225d7d676f09e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72171721f5a5488452beb9fe0fc661a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc29b5b203ab7d50d2b91c4b0a71856366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3ae7fa040e614de1317867b1bf3087367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00ff47c626b3dfa75f7f4f5a2145b89368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c07543f034b9b5cb0534d681062c91b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6f14779872bfe55dcd6966a353035b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d227673c80281063a5f3fbc512a863371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c097d8ac8d88b05506807a44c2dc8bc372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419ab3130f9b7c372f2f4a6e0cab95a7373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2664146a136f97b8d3759b5d42cc8cf374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cb0baac6aa785992f402c2a281d14c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74eba713c322f781367eaa1834b5319376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17886688b3bf22006f716bd84ec0508b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7785a098887033a413821e03058fc40d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8776db3d2b9dc4729fae3779a39662a6379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b9537a5bfc297cef24edf1ef94efff380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230ce76bf8b98d3fc8fbb300c88e1011381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a55e049e090faea65a503104ad039fd382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8de2ba8ea301992d375cd563423ffcb383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90e95244bb2b822d81b1e00f6b6bade384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18f546c748317096ee1d5d6a4d74d48385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685b04d413a10d8855d1746f333c5e26386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8cc52bf551194d3564f40da350c2fd387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cb5acdfabc4d4d7fd9c4494b54ade2388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdd0d26b698d9c80558e39809735bb8389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4002e5c2c9f1beca21427e6ebd46735a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8912b3b183d78cbd419871c90841eb85391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34ff5c659415f90ac3222492cc69d31392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907fae8f542eeb69292ec02a3bb47dad393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2baeed8455491eabd7b5bba4838d1d0394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c40138bb2bfd754a679de97dd5dd5e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e2201be7707bf7ab000ad203781522396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620f1f605ceaf21a77f5fbaead56e4d9397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7674c5adb319d94fe7d407cd0c188f5e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc29ad9831a1ce9cb59bb74a581850e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc80e9296a6215eacbb2df126f0103f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9266d09c99942aeb09569e098b9ab80f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d09de44e9b9c60649fafc1abfbea05402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946cc55f79fe5d5eb0b34d5365b6add1403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4a661f39f66a1d371b928b87b782bb404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4769d3e34477e41d92871a13dc0e960f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e0cb13f463d38214f7a2770808ac9f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6d570e830e15ca4745ae80c659ef59407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61a2ff8afc4ab4d922f93af38d54316408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87404b76c9d6394ec10d77c1aa00724d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d64647d88ecf1c25187b77a0456c304410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766834c00e2c7fe1048529b5b0200758411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f6353a0d59a6982286674a30f61ba5412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adea74a1ae2f8b0d2afad2a36ee3669d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6713baf66308e10a86ea7ec02eb56c36414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b36199e6fe86bdf486d04aab5bbdf6415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681ef8ef184e14eb9713df4609b7e935416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21a5c7f5e5f4e3ebdaf69eb2185d232417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85453bb225158da59baa0e01ca2f940418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae709cc68ed42e9f535f2f090e140f97419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce267302603bb440e8855b128e537d22420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4590afe86686bcad894ffbe5a9463c14421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3e2e09d6ef76dabac7a04ef7b27ff7422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db8ae04233b3987b619699f0915e8d5423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff61c6be2251d751f446dd2bafc2f44424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0969d3e0b6fad3dbb7478c7d1a9b3e19425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d04e0d7b3892ba358bc4baa678de0b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828d7aba7aaa4d754da76c00ceed9d62427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c424124c7804b270ac5010113da5b9f7428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd58453b3d4ded6ce52754a8ae98063429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3770e84187c81dddf72e3350ae1b9ccc430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c8da83a1016761209cf249f5cc3b48431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584575ff946767d55b2290064fd32fe1432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c10d9930e84d2531f5ea03ac771065433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d22d88352023c02371a71e74d4c0336434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae17f337ca70e28c27b5d9eacebf0e62435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d0cf1a984f8f53c24cf6a2dc7762ee436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0617aba93ad9009a7e424e0d7042bd437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65390c594f2f7f526cfc949617b88471438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779a6ffba8e12eeeecf4f8118d0da4c1439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9101c136bd3506bd05f1eb433b4756ba440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae02117e26664a0c74c465e087a17064441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17ce184915766417fd0eeec0f4f0dc7442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470b558bab42b1de5839e4cb526a8d0e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57ccf05faf85c14bb975c674efb7412444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a12ae48686c6b7e347bf66115e945b0445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f047e2cc162f39108c769456347a22446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3c5d31b19e10867883fc4e68aa056a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c846e04b970e6192e69de8893c1ba19448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13be88556b50c33f2416a92a69e5dbe449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4c66e07cb3cf0f699cacd8e8a57c42450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9254a52b824c5a0a73615dcf5cf8ce86451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66beeabddd99b1cd5ee3036227221a66452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f1d94e77d68f04ea7bf22a6edccd42453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158236f065a0163eb118b6b1079d7297454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47ea1b82e5fc2c1688d3c1e462dacea455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1522ad34e8574027e0f504c510c7313456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5c85fef7671875ff36df9dc01a3301457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e68bb337dc4e2d0e5a09b325f196220458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986b18ec60651965bbb58c14dcf24842459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cd35a3daa85d8605e1f1a299605eed460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1073467baa1205f08f20170de6c536d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b22519b64b638c9200b99e8281d9b6462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be69a5a87a9d712172b5974671b7239463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ece4dbdf2d690c18cbed9315afa8ec464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ebc5c639b8b7d9cd4b9a6f744a3626465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a40c01e1210b837e8977faf5335302466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96dacd2d420e192e572df3ad62db999467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98a6e1d8a81feac0535595cab432ed3468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ca960889a3d2507f7498ed96493965469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdea23f5108c3e4c0d60446309f1a49470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d67c09c3a2bbbd43250fefed47e89e3471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997c6a1f9e7a10f66150a9fbb1412264472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86e95597f9c300aeb7b288d59a601a9473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53134b4af0afcfd970001e5d86bf8173474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7829be917de28db1fbe4d1ef8bbb614475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6044590b68665a4e0c58d9c5055a10c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d211eb582f7a0fe8e075b87667372c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2030370e1cf2358c07859bbdc7c7e906478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac12d9d63c115f7fbd653f56bc17f98f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7588fe56a655a14f6b19f3e645b23d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7447a4104853842557e1c09c87f76bca481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c3536e0f4069450b0e7047202cb0f9482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fa5e5debb14550300975c6cd83ad7d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f318f94a1fdb0e8a666741bf9af716484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9280edbb7fc6ba5a7b26c48f4097ac78485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901a46689275a72cd07b767363b22469486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee23dd2a087ec8ab0e89dceefe2eefb487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b000fb626cc170be2972494b1e249753488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6062df917c3e016f39d51d282005e6ae489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef2e872ec13f16043b5657a3d6c64ad490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f194fcadfd9c387b628e6c56f418f5491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43eab49584c0dbe8b89b9aef0310979492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d5c0e7f78dcc8680f3c10dbdfe39f7493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ac0c9ddb77d83ca5601c6f2ed7e957494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a05648bca98d8454025658eb9b704f5495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea11c212bfe4dbe99784760fb841d54496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561c864d88c2804e3816959f8edaf50c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d08a8912a9c4b87a9415fcd3e8d0657498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1486342bc2ccfb5b9e293f5ba044ed499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d941568ca77cfd2700c4c3aca99e6f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37819f903971dac565f2c6f7a33aaaa501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317819b2f34a293bbb62bda8ab2cbe71502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41684c2bd8962cb519503925c5d434c7503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108511e6bc54e0555c4a5f67c32ff50a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccb36db6e3a3a008a67ca6ee2087a50505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6a40d44e6b361b1af5457b14b6d628506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b333d8c578362194854e43ea95bb5353507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260aa578cdab8aa4631925e14dce6ffe508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f738c5055c537c3533948f3e0d832d6f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce2d4842c51f9b82c66ceedae01ec2d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91663d7762de8f65b6d7ee5d8159b7bc511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bdc6f91307b2b99f93c6b0eba3a59d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b922708835335a1e85e4a26fae3b13513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822bec6ed274dac14e5eeceda38df5c9514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3fec0f980a351c79520cdd836606e0515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645d49fab4e70612b6c18e3dcdda9f94516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1065943640d5cb94bf26cf0906aa7a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8be5431a65e2134de9272ec87d15942518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ef52e9fed4017c7fd412ffb79585fa519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad8de2bf419f0ca51f3cc45bfe4af2c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8476c116d39ca36fce519dc52e689bcd521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d0d45d581709cf2ffd83f62b7a4728522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5664832e0dbc3ad4f36504ea3d0597fe523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714628e8997ce556e12c663b160caad3524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9146a7dea81d9cf773e57e1e40c6cac8525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7b0785f16ec3a923229a9b83ff9585526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4c3c79af6c0aae02c206d334cf27af527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0035b49f5a5b7c20a4b695b2c5fc9c78528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6474fb52ac4aa13694461043a0cea3f7529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6667567f64e43ff84f2e7611dd5a77b2530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cdff89fd5fffec27a2c2977babf29b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8ae2f03e9e116076daf0216464371d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80903c435160dfe857fa065c1f449d1533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322b98a1cf40e4815d7d3b838da5216d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7e5be46ee9d9e22f1e70cef1ba5d68535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1539b6c5d962e19b56e36e23563b11b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5694ea2059a7c2cb9d981906d9936bf537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c345166920d1afb612288eaa55493a86538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29053a17b080b968785f8016a237bab539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f57f7f139130726d47e05b85a089370540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36279e0a01d4416c6865162ec1bc8392541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9842d90c9a894394b1983b6057f8d34542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2691cd19af304ec5a7cd32d411e30176543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449b6e54fa51e79997e3b44448fd2547544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4977c0d86bfe895430763589633f2e41545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781423544af850cc44b8a2c6ab25c4fb546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3b4af4acbfdde82579523a001a517c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c40a3970b6dd1aa91be6d05b11292f8548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e142dfdd1a8333159cc6635430a0f89549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b1730ca120ad4f395193f33aae0757550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b16d759568df31550ef183b20f1eb5551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13e7adb1110c73e8ea01a97471cf4d1552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a50bb04d5c44cc59fa5c4c26d5d0204553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9b44328c02dec369401992a85a84b3554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db47437de69f232716c71b668b80bf0555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3992d1c93299c4370a1e59543c707b50556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d57220ac4907f6d46deb3820246d416557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e469d7855caa781b1fb3b91d3c6e9b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7756192638fda00a8be2e6e9707271559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c835c84cb405309096d096bc426e9dec560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4e698d81cba6204a8e377c5c295944561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da86b492098a00bcb6e8c5dafe60f899562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fe96cbf3fd1df27cac93239997cb0f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0a179a8220eea81400d2661a320b87564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647bdabf5bbd514c32364710a0e0d904565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9c3e277c7bb7f838bfb3252e1a1df4566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522dd07ccaaeac6ef32cb76d034b95c0567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00aa5a3f1e5b0803c763dcd8fbd5ee3a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec76e1f560ff7f9b17bcdd13948d5ef9569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e2dafb2f50a4dfc9c451027189d038570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c133315dc85936e8b934820c398a7b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b2ed864bc86f1069573ac1e67060d5572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae5ee17549fa41bec7e33dc12d05e59573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa36d5eefc4b7a7c1f5ee26d83b4fab4574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a00dbb21737fbcc338883c4ae8ec56575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723fbb08e91f602cdaa0cf78c097bf1d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83db40f847aea61b3f64a21c17d99de8577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bae30122f525952fd7b0c2c3029a863578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1c6968d49ea7e4454e5b793e276428579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301159e172c17186185396a135fce36e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fd967f51269cbfe9a225aa6a2f21a6581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe8f99290377926c66a39217e9965d4582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6171ad6055be3a966330100e4c71f0fc583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f28b69cf0963c3cf4d420a23498c97584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5483c2f116a1955d4d93725f975c61585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3042279613ad8163036402082950c7e3586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93f1b7d1336c6ba1e71871dcdd4db2b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c77d769872875c72156f28d008a51ce588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ff859fe02f1b4de0f76736943bda02589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5092d6aa5b30cfbbfdf56153e13b3f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35ebe8615547cf3860f078e4b62b6f8591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bfb701492537da45008191b2872e8a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862749561a39c3f68f2000e27f4bb5a0593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2d4f52b405d8ed328ec67bb2895ca1594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24dfa0e27041f17470b182b9e0152f0595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c7a25be72f1227fda78b56f2d1e718596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb9044efcefd132357ec997b8312c8e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1868362207ca09b430b20de41fac19b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7cd96c9cfaf40cf13f8c5be860dc5a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f7dae24abc9cf7120c76d2b5bcea2e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965d17c7aec8a86b51410f9d9fc99a82601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87266be3cb321ed01714359ca054d847602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd401cb6ff2ecb4edebb6328d76d0ad603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df60c584aa987e69b8fe8327bb774844604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f80d6c34ff308a5ffca3e949a8668f4605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cfe83a3c4c0947d4f14788d192ee66606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cd14d121615f39b9eaff5ef8869aae607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46521d8f99e304a621287affcfde2944608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d58d4edb91cb589e195700ecc5aa828609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52aa987928c56d0ae94312544230f926610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e42fe7df7d674a93a84fa758706a655611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8de0b8a700fb5f274d6432d9049d581612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b602ca781d986de7eef15243359ab0613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20df8d97d408bb872d3631592b510067614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c939ad7676466a86bd9c4b62ab8b1d19615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecb855f1a7935dc174a19e76eb5e197616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2595909a0fb2ebffaf8b35de3f4b11db617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bba9b0e618d4b7424144bd44140284618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce883b5f123517ea8db764136a452cb1619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597552b18ef1db7b58f184627c1a0130620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34990e4dc242d4a160b11302e95233da621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cd258bd74d00adabff85e6c4456980622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb653ee59375ee6a15fbbfe2b54393e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9f1ddce641a76369c5dc88ea95d582624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b9444adac0700383ff1f3931f86f83625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fdf5b59cc2ccb3cbdc7298568b8cfd626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b810b906bb1a52ed8db48847537e94b2627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fda44d09f63503cd79df21eb8ff39bf628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f8bfc137ccde4d838729343e17443c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974e675411b0781ee3f9283833576268630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778f081b9d2a680bc6821528023e0c3a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32a1bcde3015a6666bb8023ae6ebb5b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce5f7d5097aedca6cef3916cc2688cd633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1b92ee9a9cb68311958281d4abc722634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125d7f8212aba230661eaeda27b5cec3635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016d83dc1b125f4ac38a973d7b767f01636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910ab59b1e9cbc3ba77ee0ed7fb574c3637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80f228ff6790b8b74aeedd3a94666d9638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd639b255ca73c0b71929171a720df76639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59db234a6d59443d67f50193ab31a69a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a83c10effabd55f60b58551b50dfc42641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff85483a65de523f04823382972b4455642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfe7dde19230b7ab3277e012a2a37a4643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365dee4511a0036bbab22ed316f6074f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb02098f77c02676d894948dc76ca41645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a490b53c50d64d42f9d65bfe82423c43646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0749a07e75b6d2d60c9e51243d0b0c54647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c33e2e7482a06be2f6ef597d780afc648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eac428e0bfb7c05ed5710c827cc3cc7649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6d7512d53a436362fb665a6e8b3307650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd07311fa367348fe997080a3f959c00651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabfb3066d980de6e5df6980ecb1e9f0652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa71db4241db30db84a88bbe7c2f9c9653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138ce8f5f2a2b7bceef3e1439fb1ebc4654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a36657a111083b13428c9d4b882ffbe655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d3a3348483201f834494e3bf9b14b2656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3450c085cb6ace333474f2db9ce4cf657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b883ce80d96f534c1651ce7068f0bf658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a3acc17ecc64ad07843388d74ee4c7659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363bc0d3336bb5ab0591a4875b12168b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dcabb61e60f7aa35c27b552c8ccbac661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88456a34c81c971fbed94bc41ed61fdc662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0173d3c6b2645415856d6fa3f1661f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d4de4f6e9ce403f984b80851150ba5664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3807ceeb65717805ad9c0a5ab66a9b0c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f7df72a12131e6acbf3e6380ca0ddc666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bed285aaa5187679f6762aa8a3fa36667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff05c753d21a216bfbededbfcf8f4af9668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141ad678a483c21352a9db43ea11ebaa669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8dee5e9d3bdf959939ed178f0c4cca670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357ab98a9f2cf0483fcaf983a3e75ef6671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbfe01bc1f038eb3ab3282646b3fce7672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d2b7626fb8202ff1e029ea8d71e79b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e242165e89dfd8d4ccae4434dc59bd7674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87829d9ed3b9a16dd48b37c9751f65bb675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730ddff059cc0f150d1557d69872b167676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a7fe6e36460c8454d08df685268a9a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34210b06f26b3e10baacb3be044e8c65678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444f7e4ff4abaa520322a574b4ff0e74679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980bf38a2355f9dbc46468f0b4fef4ee680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710f86554fb9e1f1ce23c628943299d7681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95723f45bd534b22b390df9a36a3b00682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b5fc3d42cda86a2e9a9cea56506400683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a93139ea2112e17c808ea0756bbc71d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2ebe454cedb1bf39682d34e797f56d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96f0d43b2170a7e1dad30d106553cd0686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1618a5094a9f182fcb588ba96f7d77687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3432f059f48f02a22f44ad38506ed31d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407fabeb0ac035ad730e2186950c6f06689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a293c0733fb5e6c57bbd9a734c0ae562690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfe964af34e23e6230505890eaf2651691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58456013603f0aec08bd57fdafe6381692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7407856b6b22cd8418425184d6ab7dfc693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a542ed4316421ebf8d4d727bd42702694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecacc10b5fd145599c68f243d0854bc5695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b054c96962b1bab4e8b829aca4779a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173dbea7cd0b73d90834cc6906098aae697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9337543ab0a146c2395f0d90d593aeb698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14061406212f63e99c3045304bedf165699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9250c24099b21b7c791f29dfb363b2700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8466ff81dc7582cc32c0ab421a122d12701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f845c82e87709ee8bf119563fcc034702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c43dd83890c1200d274e11fe9acd4f1703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3aa95218e39b72d4bf7b495b58f3bc704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2657ccf886543db39b50aa5aefd3bac8705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a9041372f9c103e323b4f426aa2092706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a8047112daeb7070f9627f4902b1f3707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5fd11b47885b274eb3686300158001708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5eb21512a43cca0f9a4795767288925709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab654fa8b7bcfb811c60be3fbff3e20b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27632b93b432cc45324ec3debced641711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7141aff988e5e217d2592c0cbc31a1712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b1c9e93920be6ca21cb03bfef756f7713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa00b8abfce08b80466bc77a4198c4cb714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee9c6cc5e2a69acbf8b22581d4a14e0715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b677e9c6ecbeeb6a3773e1ad2b2784f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158f00a4b9d251a95c2b05fbc3ad8ea5717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3be2b8deac887557b1b526d8f89ee6718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bb2facd3c3610961673baf8c0ef8d5719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9a930f4c05b034c61c71ef79cab9b9720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212b7d51ccee92ec74a72cd404cf6ba6721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fc1fb8ebf0e2fcde47c39bc4ed5d00722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448b1ed36f71b00f64904dc1787078aa723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05018b7e44c14026f1124f0652834e39724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eaa55437ab779ace4538f1eeede88c6725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8212eb3f639cb9e743a637072ee1403726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb86d145818c530862121ab9208d320727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f3ef932bf9f49035624e8fc9e970cd728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d7ea7b22ac3b838f64cff08d3b8106729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49404ed3956e375bb1f7ffe3df57f1e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a34c5d89893f413ff43f42a9eedcdcd731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb9c9575fda9e2baf77778672ca1205732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2196c71a44423b3a33cb962dacb419f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fda3660ed51c5c29563cdd11a157923734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0d294c142f4280e2078f646afbbad4735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7811e5eb09ae68a677e9191148f53994736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e14948fe0041e5a14752bc197fec678737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77311c97ebd1439ac4bf5373c3d5b63f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b970aab719032fb34702f8cb3a8411f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a51f1949823680ccaf5ba983700c1e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1f0601a284f4dbbd37357f669d64e6741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7195c04009d41fec83d1281190103fe5742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea990c5d3fac5791ccc91fbf922d7fc4743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36a5245f62e2103d9b43714f8b7d4d0744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245af8b3c41b8807b065f6df95c2967b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4faed6018b5f4e41351cbfa7b141a9c6746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a13bbb4eec3952775d671bc4bad264e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b592c69a445fac60000c5353bc5804a5748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be3db969ce52b2e8a2e73d2b5950d1b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a147c7880cc197789da026c2293eba5750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae68d57d04af6f68f1c2885d33d0b427751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdabefa1ed5d76fb690e2d00c81f5746752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef49f7504f0649bb1425e0088ee5539753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9f6fb2672026b22940482c6dc3318c754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f10f740c6f30aacba48c4abe4f9ffb755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5f14786d054b3cb4fb9bdd729e7d24756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c36f855bb3de5496829c26a3e34280757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b08bb75668fb3f73563fb3ab80f522758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284305c03545a469af5426f16e6eb997759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d403553582818c4f5c4848368c8366781.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28569c0a5424e2809d770d1f17de67922.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8b7bc968870484b1dba22a37592ab23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74993798bdcde188a0e3e11c26078b084.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3de371659c0ff6aef874ea0e24e3a2d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e29701e456a2db1e8fb648f5184a7f06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50961ef92392ead9e84e8acc427d79197.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79578611352a18dc2eae7839016507c68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c622343f9b31507ac882beea6260fc9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60058cba0222e3c43a410c1721ec185710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec28f0d88113adc1172ed241147d041b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d197f76a3dce139e67e38da5d3001c212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646688666f2ea8efe8ddb68ce0854ee613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c501c8d1a02fcfc00e3bcb2afaf6d914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134744df50fb973cf889b1bdcd20043015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c9691084dd35057b81840f9162e4fe16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6d4c2e67bf257474e0d5e5c63e02bd17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d49683b022d4e86f6b4481df68b165418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb3a240ade2c288c69448c3361f668a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4b3de85eb493d0c2904a8f931b4f1e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ed9b0cc7c5176eb3c47766aa09f72221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b603209cb3d36c20f015c01faf4890e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04161fa62e010e4cd657c711f9c27c023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067bf3f3a99848455762c71575ccc44b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2369ba86ce6518e9a04c6adf182964e825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a341e35f09cde31825a14545ffbd0c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb0558dcf1e912fdf5defbc6eafc85627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b4735244a8cc4c767c47764e5383c228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fb452f00032d1b4d4a3430338ffb3729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e992db6a8912480990a6ba100e1ddf6430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1558e2cb0e045aff90732b5fd52fb531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73285288a052e11d224d24dc69e026e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5062f55fdb040300ee45f34483460933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66be2b2f8d24544cefaf3919ace84d4b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83acbf320aaa5f37566b20f66464375c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff26ba4b58c1d86da50860bef7668c0c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771058e85dd1d99ba0435da66aeabc5337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639aec5cee2818597b764764ce6b151138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f08fa7f8b72c51898647e8af5bf07739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d085b56fddd10f6bf913316db0727940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dea81830d5d108d5f750e9a7c54aa1741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752f025d62ac9e304295a0508480853b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036b8102b0e1005efff3e09bd678bb4943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6356602e9fbde3a7802874157cdc32d244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066a7d9cdf754e448e4f95de9fe9ce7d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd990b56f5d74e83237bfcf4227641446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3786134818592c514f730acc0ab5670247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0310f495b0c4a46dac78093e6b07328748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a9c35aef21f8977987badd7efb725249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d019b0a36d5db2a4a9359f96392dbc150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858f6c83070dbc298ccc454f808ccec051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775b14bd2528c144f1943b946b60684452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1859e6c6c1fec68fcc06fee08489ee2c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f7205b7d522989bba1d35afdffc14b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f55a9b27f05101dbeb78487e2aa4fd55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b71b5a83040199482e11294747ed4b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3271912740649bebff5f480999558b6257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a804e0c0c92f641ea9a23a7d798e1458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af97f78c80e3ea11636ef320a8a15a5d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a5f79851314b5e526f7fa58fbe0f0760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87e1b5ccd0c07f983f5089dc5e26d4f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2c2a60c690535e53fa9aee4cef20c062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8b39b0f7b0a06a79040bfbd8e9444063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9748489c5a6a69418c10e00c2f07ac564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba98aed73fa569f044ea6a5b90ba61165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99dcbc09709c1e8ee7541d3e60d86e366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad3a47affe6e510ba6a56e38491a42467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de8a29c6ca9a3dc1cf97d3d23e66b7f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cee5932c3eaf137e9e642af88a4585469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cfe2b3687bccdf5cea975a8f6408c670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f686ae4751b372139d1ed66786b75471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a85c3108882ab91007f6432bf7f151372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3f330c702fd2d32c666d085d93cafa73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3325cfa1adba8e3f5b0a7f9f01d64ae774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd6d8aeed03428021c8cbb486264bda75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a6aa719825ca63d916c4de2e28e78276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e033bc60d21bff0a7cc66aef1d63f2cf77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09a7f6c2d8c2ac5e396fcd10afaf1b578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a430be1822bcc29b442f06b3e11cad79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b86b49d1e54eb4ff8a217d09ddc6f480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dfd8a24c8e10165c8acbc200ee51f081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80afe6356c28c058228aa415e00278982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a645a3871c3964a9648192783431b0383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e125c83336b3adf78002339eaaaae53684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f912014c5abf82a4955584a1f0311d085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08843bd651dd93bde4e22467dec3859886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808282ef94d0ac4b2b3aeb4e39f9f83087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ed68a92a42b2a5d556ee6c58981aa888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e143ccf41eedea299e0e896aaab4e10389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe150d93d86951901309683e24e297e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdbb6c735ab449af8c1647d78f86abb91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac3fc0a0476e1decce3a426d30247bb92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dc3c097f700ab734f16e1130259ccb93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2009a51cfa0113a5a6a636f6489e133494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d57f3cd3777d5ef45aaf9e329dc86695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7786b6d25c69f1ce61d6afe71ef891dc96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f685dfe3bdbbbbbc9c37a3a2ee605597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf954bfbffd3afcdcaeb3bf26bd2a7ef98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd659959a3726557b0b078d19717e4e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4b9328be9e62affe6e1844a682fd0d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3af44580d10112a4b7fafda2b766e0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf7a5f26cc7aea22523325f08b36385102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9f1344060740bc330e3d91f1e93fee103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd72cb3ddec31fe6c7aa5eff2843249104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33cc20dfbd425a72733542b73940a27105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0e01c85abe3d30c2be6e83bd6176fe106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64f65a3daa3b2fc19ab7c34c869c8f0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8a0344f616a7d2783322144c731658108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67588a449ef897673bf01bec4680a34109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957c48c287a15302456f2780b27a16c5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4560d7a270fe7a1aea99bd3906882fbe111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a31c7071635e43be4e6d5e25ae103bf112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56b1594fe8956134444f0d594cb3f79113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4530b9170aac645f2576aab3b9e50850114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98257fe5cf06c66499b78c64fcea4756115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8622cea483e5262e5ef87da631cc639f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837a5e9c355ed9b6640936c625e534e7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66579b932d8bc0a30f5bf5d64bfed8b0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829cff7e7d151e4b1845c520e7a7b9f6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c406ff1fd1fce21baa7bf67bbef5f79120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b342df3c25052bcb66895b09e6ab818e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d295b24ddb5f6b0fc09f69977e9f73122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c7663b8f3be34e21644bbfee012f4b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932cf88d313791ef53ec978a6c6cec7b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbce2796561191a531035d5cefd16fc125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dc9c673eb2647bee1c920b0eaf1e0e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdc367a54958665a5ffbdc0928c7e14127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea9b05f7a7f7f89ad3e8ceb0997f1f2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b327f99e93c1e35d8066c0a967f4e1b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d384b9aa09b1801970ffdaee2794da27130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b1abd26f215c0487f7b7761fd7c6ab131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69bd6f744deb3bb07626dc07d7b54da132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a858d2602c11caa49e8b390fa8fce1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cb143ac993bff58419865dea603825134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed583ed9443f96a55a8ca09049a4fcd1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa344d2ac926c51356f555f0baaee3d9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a418b0c0c8f93bb81deee8088af2d109137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6ee623739c421d0429b3e5e9a37740138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61513a2844bba5bc80ba94cfe6efd71b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877c28e27ea39d13f9af380e49f3be0f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7324f1c5ec117b3314c5aee25c263f6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dc9ed7935f551c9f7e3cd17df07ac9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307dcd7132a07da8415d4e8c969b0725143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacc472cf1f24f49e0e4b792f5230423144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df06e338f6bdcec1269c97682567e594145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e31198dfa6aaef25b6607dd3bf6ef7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b31d43d0a240db08b2ad10929210743147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6662df8b94c0f97ef5f1034d502180148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739d4c51589f71c7bc267789d0c5c06a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfc4b151512c2bc545a4870a950f3c3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140b7a3a63d32ab46d42a2b0f8688030151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ff7f06a276fec1a9a54da7989182c4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b508fbf1e263b879b626549286daf9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afceafe46f986f7886b197638c1a22dc154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7c9ff78425889f09fc829a44231e85155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8993409abd7f9441be7d098104df9f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea64f074258ba17aff07b4fd57dfa03157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef884ce1fa0a5c0dc7c280efcdb417e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0162e0b381d88f41da9c2b556f3c4f87159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b1d773ebab600c843f95ddd704c3a2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b1fa495fbaac56f2b0da3a93a85636161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62d6eab16a6067f62dfa85b9d0aaca5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d079882e394d1c53241b74cb6f4312c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be437c24dbc21d0b569673a592c70620164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2c1f88374481581a1a7ec2e47ffdcd165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a44fb2593ac717ae335fa6cb9444962166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b5cfce2a49cb29c23fed10fd6e62fd167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f93381d19f00accc339221b775eb17168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40331a050bebcec190c3574ce311f4fc169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d62c303a43e8dc239a28530fa85eac5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719900640fc2971bf28aec043b86f96a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29877a58419c669d8b52e9c8c4c17e28172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26018d7a5567551663d2a1dcf06bd691173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282d45a27058f4d5e3fcb207bc6c5be7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26220d11f6449fc2fb666ca076dc6a02175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cea785c6ac36cded019258a7e898249176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819a07cc99fc8a91771c853174156307177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f30731695ee1f51a6ef639d9f514dc6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba81b136c142f61379e94e3340356950179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d2ae716da6dba0b552a9df5e5d696d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb96cdb6c3d43642a76ecd8a3da113b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e58dbb943293d9d8b23df024863b88182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691dad749b6de59661945c7e820b1a3b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b4ca2cc1e2d9cd9cddc8527a89e106184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a63ab83376c8eaa7a12edf600ff007185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88a5e67f88725a920e5564b3291138b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5ad27e2654c4b47bf418aa3f627f49187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abab89315f8feb7b1722620f7489f8ba188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7a795636385bff6be83e82b4055bc7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bd933cd4332cb7403626a76461413d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b647e380de1073110941a699947c59a4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf0cdc99cc297c77c6aef53149b7340192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076622d0b6aafd319d97134da87fd3e0193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe49caad590c68c3457b9e0d1e2fc4a5194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58243ed474c875d03850ab5b1e06502e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfaf7b1ef324da541757643d90ea3700196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fbd1fb4a9e318b30bda564dc6178c6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b821d3da233400c64ae41379cbf834a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82781b0f3291827e81e8260a5ffe9153199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cd376212ba1d781f850d8bc8346b5d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb442ba85b2fce71554a493a5aa1b15b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bd83139f62580df1c8aff7e3b75ee9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addceb474134bffbc2fe84cafd9dd060203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e048863a9fc36d2e39627dcd0c1172204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac72b614124a5f9c71195a322782e9bd205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e471259d1c015b2dfe6fad694fc62b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0d96ba5f37358be7af8be43c391f58207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c469ce9d1fd1412a7f71ad49ce7f07da208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76883f9873abb2a15987a798ffe2474a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d59c66428d3b91158988931175c18bc210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3db38518c2dd5dbf357e4d9f9a3645211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa451c2d4ec220e4aec7e1302e1ecc93212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c201912dc8021249ee65772f26eac1213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8460dbdc6b94fca323342ad8d9b30fcf214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00077636983c8ca2804d223f3b0fe86a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b428bb7ea662d6076b8214279aded97e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bed19f6bfcbdb177947dda699a11ccd217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60c1dd3d4ea0c88a5944f018e4b5fdf218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823df3653d6c2794f0c6b3eea53869e1219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783eccf8a97d785dea66f7408439eb80220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335e9c34990e65804cb9254ba232f184221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf211724f37a6e8e86614a2067be2ff5222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f512bcbc4c28dfc747e37cec395a4f3223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423ba192311ea0b8a0f0f80c5b731fa3224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88f25e72c9cb12e8f735bb5415a50d8225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1688dfe6f9f33eb7ec54e89fc4e39882226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cf3135843055320eecd09ab10983e9227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4006fe5b0e8f97ee4bfab8c5733bafc5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f008d5d41463c39d6f19f14a5a68820a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c84d13e0b2fba573ea015d2d1bfe9b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646b43254a74855ff1f78186cc57e1c0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713ef952ffbe7b7ea13a7528dc435c9c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1243ed667225756f9971c87d311a46f8233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f742ac8a68db2305c25b6db204d300234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06bacf46824287c8144c3a2c801dd67235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffafcddd10e14626ba85485c8a67f57236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0d9afb5d6e59733ac9613c18fd313b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728c6a28de86ade7edb5fc7d382f85b3238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76eb60f2e8a4a8963aa6b7aebfb3b81a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53880c0e980b87d1a074dbd6c472b471240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff938f750e4374fbceb883c48f275a90241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e3f33dc7c8cc2bec9cd3c53bdf9ec0242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ab9784a1cef44e86090f6404265bc7243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dd5a04847c88a9d95298881e6f154f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3b98afc3e36cfe2d7d6f7f9c1d57f2245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13a8fde12d309804082f1510d084b53246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06405ddcab0ba295426d59461c83310247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdecbd20d61bbf57f5ba5d97a9df138248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c870f915a064a26a815a2119fe95c8249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044fe8c5a9ced5ab4dc14f0b7563af74250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b46611a4f93b9aef8acb98ce690b08c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b19d3a29503e667632ba8730a73fd27252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408d73c09aeac9ab889c58cd54e9bee6253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053c35866f288a21d4bb620127668365254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a34b4d73fedfbedaef78bf3a878bdd255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994f9beb2f8b5122acb7bafbfdbf9bfc256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30e401e07fa0d29978ed510b1343a9c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6fc909c94f1848f55900e37d642dcc258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ecb1bd364fbf24caec7abdabd436e0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea8f07b41340f8362cfdc2c02837abc260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096dd1fd31aaa91ec206b2e29e3048f9261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800ee68bddea4253c7d8ae7cb19b3d4e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dec5cecad55942ffaa0aa09dcbd47d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc4cc11211950f8449adda74357e160264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e759d11752d222b99136fa9e557e47b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cc588464c5000c2cac91b56757c42a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d92d50ee653e7abceb863d9af1b79b5267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d1d63e77f6501ab5250bf6322b71d7268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e7f33624a14fc32e7842cf7b597421269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a85b2b6e3fe26029225db095b31e92270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28a5dc971b5bb565f4233e28bf49a79271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92fec18593530510e48b84868210397272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d585fdeea9be2046061ff5c4944403273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2538b5d304fef693a78110a45830be274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c651814d80344860b91a3c9544825e8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd1c1ab7c2039940b352f6b6aad9c13276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58502f3144c8a0c6aee984d91a7bd8bd277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0195d18dddd41b737ad875c25548905278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c36c8b6e24e22ed42ebe21ae0bef341279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6724d42cdcc7bf0ffe982e53f64bdca280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf0fcf0811dbfefe690dc0b77047635281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82f1c383c31d655b5337c56f7b28e94282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c14bdf69da2796301526df568024b48283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f40f609e9043271892d84475f028ea6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0f80baf64eb1c362b8d75496bec913285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c55895ce1599e24f702d40ea1372c4286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908cb58cfa0f5c1d1f9699495e747406287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4ea9897f18c81da326257ed606d898288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaad2ceb45d2d45aed651f5f6218a2da289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032148dca275abfa5b37cbe7011864cf290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a420630bfe61c1194497e5da30d608b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0053f13609dce2be7645fbdc139e35292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b090fa5a6cda90b75922baa444cef54293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1489213291fa7b52fbac4f4cbd115f3294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a103791efb760ae73244ff4e05fcdf3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa084bdbec76929e9631b4b18ca8436296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f10e7a7602d5bdf2f3186972c9a77c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17861d613c2f534d52f4cc24e12ea837298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020c11516def57af971a4e37f1186c19299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a654df37fc9bd4b1e9a6c5e680aa17300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421713123c5edfa4d3add347bb0edcd9301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587d61684be6b95aacea0223bbe2b7f8302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699a9bbe9364634f95fb058da227b634303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78c02d1cc17e4b4d680171d74bb8c75304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e7bbea7b0410a0e7768262ed65a036305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929d2b332f30b0d7f4a890722e8cc0e1306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884df944e7f9acc8f5c135cc1b5b00f5307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81df25c5793c656cfcfc2d2a71c6bedc308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0a6b9c7055751c423fdec3145bbfcb309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e5fa20964f69301f6ba34b8ff2b5b1310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1f7e36b01888735ade6831d62ce6b7311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983f191a0725760239c39e70fcb82567312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f14fc994a86ebed47e2c98945d49248313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c1ce6e3ba1baf304169e9017653bb8314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3a57f4553b6f7f8a279446f8d6042e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f352cc930e29d10a823826b90414eb2316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2534881f3ca1eebae411b5a01846c0fc317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9cc84b9990bb4ec73b9c0a5836e735318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5055f1056fae5c3e87d7157478ef8be8319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4841e41921eeefc4c6e13974d78926320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123bd47fa2bf26fdae4783915b427551321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f3edc1fc80c58b28b07118600ff83a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2f7224a05687855b9722f516ad0d1f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4f413fb63216fde014abd32d6ed2a4324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517892fb3aa9889cbcd4fa1f06b55512325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee30295f02077d6b93eb8eb31da22cb326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dddb6b1bf13e06e3b3a88f13764468327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832947a64beca0517c70fc5999e6e8aa328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daa4df84ddb9325f08b744a43694ded329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b667e2c88719bdebfe230babba28866330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a702d84983ca554d7d322487517b472331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e9f3e33c328c2a67068b4e1b15e902332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82151203ca8a9754cc4f57d5560ff13f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2634dae79a185fdda6faba56429101a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cd6bfcf9d4025bf4bc7deb047277d8335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fd696fc20b41a8b28003635a37c16b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614a45cf7c30734dfc6253b3a237ddde337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022d6d67948705c8de7dccd534148128338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488c17323ebfb4693684cd8537ed606a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb84e44d3f27c1440fdb621593c4779e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a1cb1f2a694543c14671d94d783271341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88080d26169cf9e5386baf4d2f179904342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6151cb8192e5d355e2aafb9a8ccaf9343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85e3a0cead52b19dec9ec6989ef038e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb6067d2c9510da0ea9da56d110fc76345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ad069397447a9199c0b4832e26b861346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864f42d5d370fd3014b107e23bce9444347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59fdb3c226cb4917ba537cfc78b3113348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abc50e64960884132052cd1c14035cf349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628bc628653f19f5c26aa44fa5087df6350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89146bde4e4cc8ef44ec9530717b4327351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f8085707c52e2c1c80377ea7faa9e5352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ecaa2986e79c7849314e30fe8ff09a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5d15d454973fbef582738a4655ccad354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c74fdd96f488ad858f1f41a72936e5355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f6155d4aa262511c9a121724320621356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7513b1c735f8aa5758e0b0a76b35048f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7817f02627f2c8c6f86891984e12a6358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa678e385816ea6239b2da8780a79bd2359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2cc4df33ec1049c97981fbdc54ae2a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941c78063016c8660d0311d91065e75f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d0482a209d8bca8cadf7913cc97e5a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2544046b4a249ffb1a7c541e7c7d402363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aaa142f2cf89e4ce26a4d2000f322fe364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0347cf07c58aa7a4ebb1c6c5ffd3ec10365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e9b8b20db650021e8b97034bcdc236366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b53a3814e5f6ae4bda01c6b7c32291a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58124caa72134615dafbcb01602a8647368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddca22387e5a92b3d93ad1da8f6b109369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9c8997a68468f73b3e4c5f31565961370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783147a2d1a1088c53d070c651250a60371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85695f77d959497514ca66192e390619372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b8083a3afa72656d979b0b2486e61a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411d429f4b9b0bf28ef4c6f15567d6dc374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85638a5787403d1c9428d4f5a026ba2375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9328f52a9fe787d604fb02f5fa49f9fa376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b33bd038a7a8f17a812757bc42e8586377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d301d2f2eb40a07526c049397c9f3d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b25f60c265c197a677d64cb626b9576379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c255b06ac62ee2fc6ae57485ebf27896380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1aac8b2c75f3ca7a37e6170260efaf2381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2488aed07f1f1160d11bdda7b5a3d527382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632c0bc9eb69785d0be1ecae7b91c905383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7a8add4a43a6ce69d72fdc1d0317fb384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff8899eeee66f5ff1cd272cc771da73385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faaae75224c527f003a1680e1c69adf4386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a78646b3098e3d4235b5ef8a5f8f9dc387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be1e771221ae181e8071440c891fc38388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc0a0ad816c17336ac66e679574c3ca389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927355b0f2975f50da1b034ecea716dc390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e773edc71b755c4966da4d476fb5867b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ae2f0f04717419870ec87b88e3456b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a63f432652c341f97d5dd4fb91c082b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e440ea8fcade4b8a48becd9c48a7c583394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2624e5b6b15a569f6fff3206620d24b0395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be76c9e6ff13372d7f3579a31b14fbdc396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796221beea865fd0c791c0aae8c5aaf7397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6638e9870b65bf11d402a6dcf38576b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abccfb7aa96cea7654e2aae4e7e3351b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bcf7b965ebf085bd25535df306c9ca400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbf3a12e2a7ca8f4b9bfe71b4b66a04401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f36389fe690449a32a45242b2af3fb1402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7a290a5b900bd191cae365ceb587f4403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edb3aab8d6085958d7368a223f1587b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cdf16ae4cdcecb9073e904af24172f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e1036394c48ced1f2eebfbdf3fa3fa406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaaae89a6f0dbed1b8e4084897009f4407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fe784754e2a7ef425ebe71a177dcef408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b73c2c7653cb19e4bac788ed2ee07f9409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87ad02ca89a461524ba244af6f90f3b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28a48c1d0bd5f01bbed74d7eea2cb43411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2788cf024e3a30b805c9e14a50e5fcc7412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d3d62d82d6b2cae18e5de1445b98b4413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b446e737738597053c7820e551526e3414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb333c7ddbe97f680250b309352ded8415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f0262527081d57c83fea0746d23552416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0562a52c7ebf8c506cba72864b23707417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcf23758f3631700f6c6870c92649e6418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0700394f8a6ed56c2e89fc6c0185e0419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb306a04f83be069caafb80f06ee776c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563c8206a4fc469cd10d722bdd668816421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd568ab6e4372fa09228c79df10e1d6422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88d633aa828ac5b5530c8e91dc43953423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be48914b47de788b1ce5bf20e0add9e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5b2cae8bba72fffe6714b49fafa330425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f4b0816a1046781da0eebcd6689125426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bc20fe8e4e0f6f5939f94cec5afb22427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61458a554a633674585cdf199a18666428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce562ff88f14ae5f0face618362dbd3a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1148119e16e0038cc8c6668242aa5391430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9cde8fa4de118f6eb1d21732bd548f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e361f883feba021d4f10c345e223bcb432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affebcc188a946c3ea5b76ffa7cff1b3433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c619facd36aaa34984cb9cd90669898434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abb172dff07694702a7750160d0916c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b22bdea98536026e02a76ca59b6933e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4fd3a85f67d9e10b3451d77dc0c6e2437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cc404959afc4a8f78ae99decc4e071438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578c3a672d81d13924a06bb11bd44765439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8bc75ab89edd00ba359024deca98e3440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd8d485cea4d17153a1e80afe1a9f30441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6178f98a4b2094b501aebf52be66cb442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e3f80e33e6bc3221d53bfd0aaf7f58443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2926f0dc2600ec3271bbee12573e642444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2334143b409a1d4dfef1bf15b380f2445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a15271e26377895102b626a0b217254446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eeb118bd1c26b8bee8c1195a8abc763447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a257e6dda4fc663a3591ec148bd25750448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efe8144a1790581469dcde7224c0d31449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1728175d4d00b90c146fc29698123c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e1c94f8c93beed7d2c9b1122ce28b4451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b25b59993db6522a36e47c4cffca796452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f7fee8cf1b8d1e32db8cb1fd49384f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b243af9ced3d32e458885df93fbfd46454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9709e70650b7f944baa1c44bbc991e8f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a82875d148372f4ade8271587b73c3456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05e86552b126434f64f4669707e78fd457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8907cc078850c5a168c6d79cbacb04458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0643d3d6fb541f7f5b12e7e65a017f1f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654ac3201e0ab6274c9802d0c0741ba5460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a4402705bf5f69cd9caf999f73fab2461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0937f30bdb513624d244c627caebb32f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6505db3e20e2e7ada79dad799e9814c1463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108d4850410053a1d0d5c91fd15bd337464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5718d4fa9f3a2ca9ff90098082a59f5a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83129dd750d49e2b62c2d47ecea4b0f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56e19797299268d63944a0fbcbed1cd467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c725319081458bf1b633855a4f936ef468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd06de72ccf994e167435155a7f5451469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386f1327bcdbbff3819831b6d25d31e9470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397242e18ac241d0948c659456fa6f35471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02ec35bb26138ebb7f0ad029d5e11d6472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141dcd6b3522ddf45ca1ebc685dd527e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b638f282900962aabb47577634e6404474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7111eaaf591f156e6d3efac37c7e875475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c47e4bff0fdb1003e923afcc1f1aeb476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f00264348374279601932e467fa0e5f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e962ff52756cd348fce4ba728fa42744478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d15ae4f4a31ab83a588ce3749633fd1479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd19b38090a24baf8211ce6d066e6482480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554b072fda5106cce82fe51e7d81ff7e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54094b71f88dfb2393fe1d03afd8f939482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee32e7709bfb99e74adbbabbdfc8e2f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbb644f8cdf8f476d233194f6dc53e9484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314d60ac11385837f9dc98c7303fce22485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c24238644f286caa338f95f670fed8486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74715b5c9699fa4e228cee91675bf5d8487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be6c67763dfac57f7f46f735c3bd8e3488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a278015dacab2455dd8f0bfb5d9e2de4489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c7391d4198b03f8afb4d8754951c7f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25a808a2ada6cab6b8ecd085a8876f1491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c09f9fba0183f128ee13ce330e6a17492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd16f95b62189fb3badd0d22a5eb9f9493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6369c368412207cc6f82f88cde317245494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b642adef8f538eb35460e0a624e33a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c086c379940f06ba03101219f59b9c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e1eeddcba2d8994e00f5c37aab9aba497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3ac18d8f2ea0b7976bd709c57cb3bc498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7e08890eb827a570f617a2ce02e30c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc9f10a30e36d25e2f84f23b7d341a2500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91908c488aee7becf4c4be61675daa68501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b7717e0def42bacff9e165d7d0b6e5502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149bb93d33541a8e0d18eab381a6b4ac503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eac9995cc3d7a239a23a5aa7a945f1b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2131db4c38cb8b72329bf22e6a7622b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f97ee23935468275b967af0321c9275506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5eafd2af0d285ab1ff6495b9e9cdbd507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0662e97100aeaa42ae0995731fa104508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5446d7b9b3f3a9fad599ef8a93f07f4a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e794edff7d4268bde6d89b1361bf3f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e63f7466808afc16173beedd0dc9289511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fee3c363c8cb27244ba282066d7330512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8313c423ac5e02e51e871f4e057bd6f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9edf751e04cb5b355ce1966de51085514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3de4974f10a2733f45db3b04820e102515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c80472a663791de000f0db67cf7cb4516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546f39d9a49cdffda9c0b9c89039ebfd517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5deb0115bd8520b97cf4dd43da6aba17518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636797166949171c6a5f9abf002c9561519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601f8d412823a24b469816d561ff44be520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c1054f812b1c3e2472d339b0b83af4521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5826226ebdfef5489c5139f8cf5f7a20522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abfcdcab8f926c06a46da73a0f942cd523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e610afc57725352ddd1ade8116b63523524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0823e47c61e9edc721e26e7aebbd4c07525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f723c5345d9cf207aeb78cc724ab6b86526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d166a5c4a7a797de36480034eaf72a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e707e4c4e978ad4a63fc2f265851092528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b40a1514bda025d7d98042e240f431529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e674e689e3b383a3bd7dadf5dfd32aae530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a771c2f6f9a6c938fecd3094a6c65d3531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5637656c9b9183b07bab0ff0a296be532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07dd1a8cba54754bd0b9d59ad61a53a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702ffe12501a6f3e2c54f0d7036f8b65534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474716066ab0b5c5295bc5339ef76dfd535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4c2fd421a4f0cde921362a42428f4b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a08196b764d3a1f4c6810203233940537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f8cd1be122fd32d25b2861a630a8f0538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a86c4876023f90474c0b39e6dd77d2539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba2f195b0735974ed5017fd7a386e35540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb33f12195d94ca33d6fcaf61528f7a2541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cbe2c9b311b0e8f6f61d5bec210235542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b31d588d1e6d96634ae10221b636dc9543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3511fc765a858e25176491504a5bf3e7544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8bb9f1db74f0c49a683c2c39874e67545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043795cae742070dbb3203eb659e093b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23f7f4bee0e1441c3585e88a3f3c997547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5451708ebfce3139035ed51920701af7548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48170e0cd553fe99203407340b62a2c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6241b420a578449cb4d3b0b0b67abd65550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aaf3c9632d35061c52e385996c88549551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcef46069806b826016ad3bd360491c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c079bf3f4dd04b0b97466c1ac1083992553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60384da0ad4a879e83a64cf83efbba7554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006225b498f1254d5bbb0b2ce0c37e08555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75db562069602fdb844387afafedbb7b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facb67a88a7ccb5e688f5ee06486c9fb557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e506f6285b973060afca3544fd31f41558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff67e381145fa343fe53f4befa797e9559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4101b51871b9176869ae8e5178845432560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bf5adacacdd3ca6e2a0b84b5624853561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ff85ad949a7b4239741d5524973b06562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4548c8b1713e7e04ec00f68215933216563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447a19b014d2e75a603b878752ae537f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493153cd4b5e444dc2556f7713e016e0565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5816cc676440f9424af372d31af00422566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e28aab329a0f97e8ffea900047f532567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1e1ae15e7622ee0ac534f7234dc19f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0780cb772feb6ba69711e7e23396a105569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2329cb2aaaef1c7f2a99bd7a36b1acf5570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef043cc3658f78315077a5834f2216b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e596e047dc924794397c4955b28ff3d3572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94e34916d5271d555299a76743994fc573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8f4a801e125b66cf9d240e5dbb33e4574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3237720cbc5278926e0ba91d322bca2575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae6137f0840823752a79dc33ec5aeca576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e2d9ab9903fe2e9cbce5b3d9bca8bf577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c2bafba9799b9467cffd8d48a3591a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840cd91696337d0371c49c3b49e17a6a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4ba68db7de0643ef6208a42b9763a2580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f26cffefa20141203a649fea1a83994581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1592ef70efe0b91b929225b517557e14582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356e725055bdcba6b7f87bd241427529583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d186086ca08572a77cf6a3be00c8e83f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ca169a2896d85a571f92ff9ac8c577585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64995441f6593f37e035bc0fd60a48e5586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b066bbdf37f93b700537d2990c88c4587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab497f1814623220ad1c71e9b350b01588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c0e05fead4e8e3174d4e9f5f619319589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e6e4e5a07e2bffd2d397f3f9643759590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56fe6877eb8397bf088be20edd5b80b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce26bece91df45e830b9d359c89135bb592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4f419d6db077f64cfa980a05c2e844593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ee5314a7d2bc2ec969853e70082f35594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f07d56270433390df67e8b929417ea6595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a870a5ab8a76d2d617fec6de53bc11596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30c5c64df0ca2b8be249420dc2c21e4597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63be69d3f01c1ff0d4ff2471c29867a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0c4abe1f8cab78f6093c24c0cb797c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc741787e924ee5905f52b8a004e4e8600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03b637bbfd1d07b5d54e83b7d040508601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32841c2116438c60680cee0c397a1f58602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac21dd3096ba717ab2da723de3ff403b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0725469370f7916172a28e2620b86191604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca22e9be58ff67d006f7ec110ba3d7a1605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8709d0f33c85555a58e0b316ee48e230606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5638e3cc95eb12cef0628b38e8a3e4607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeac79dd5b40c499c8a753d43a98a098608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278b9df5c8b0ad4412703b0a59d43dd3609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e88841e3a146f6c36c2260621c37ab610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a967c060cb3d6641eaea5960f1ccfdca611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90e2b9e666a447b138cd81b0a112e1c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a7084ed965e12b618d28ca209c19a8613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feccc1ff8c4faffaee01b52cd784c29f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9778718f899b17d8ce8d659ffdea6021615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b862fef7db33caceb06ec88080cf70ea616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b70a7c871b33dbb7921e91972431ca3617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69943e5747201971bc81d9754c409bb0618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c499b182fd87eb0fe852860b653326e0619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9666b91b66589005e0665536fb285a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1751720b054e3d4c09e5e01bb8a921f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1a473ea36ff5cadb69d5ccbfc0ce40622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81eb6b28cc5237240c4bdddad978bbee623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e321a4859f932ac5349570f1838152b2624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e1b6157e38eae3880b2fc35987eb11625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a823d91d4e3b82ba420e245417928f57626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161176c3ba74e2525490706c269ffefa627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640d23b2ff35bd7c13bb123cd06b1f36628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53ac417d7ae95215bea3d2d0dc5ff77629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232446d834f65654b7ab25b9a6e85999630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c1d263a2cf21a1d2e7a94539765730631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05e34a5825bf6cdad7659c6996edbcc632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334c92e5e5ade50be3e7640958aa2135633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3e37138bd2e5386becab932b7c9e70634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af84ec6441676ec6bbd06fa6367393c4635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d002bb611ce9197d02f82c1f5718d6636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82363916e19c7a0281b1f5f873c8a2ca637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f41344919f205d6f42c5e8e39d0ba0638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca93752ab44940042da14924f20520d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f74a6356e866d4de9107c99496f41b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26a46aaefb016c6db3db8c3b90de1b5641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf9b751363cdba82fab2f2c67f9a782642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3217de97b9c61408a70bddf4f3edacfb643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f491c22511318aad1eae698149866607644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a0143ddcdf54ed10a77396b64f206b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095713a81815e8406a35a328c5247d21646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9d419a6d81659b04d101488ef6e4a5647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df43378200a55147751266719a88d6e6648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4541a980844d01e84daae285a5b3bf9d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944eb715e28fdc5670d7ec29ba2cac6c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd547a0caf8edaa0a35ff1ed59efe296651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7b5531d4815421c9a7dd6993060e8d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95992658f29e784cf214d532e22e605f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d5bcd2388db0a2091db3879898be90654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ee90b34351ed2b704f888ee9e51eb1655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9304219484566038d9b2689825b4a0a6656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9064ac6ddf9173dbf24fbf34d29b7a9657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00b5a2e50382e0ec06b348e8db292de658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9867f8505d66f6a52cbd961b13120e1659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a87f03e5ad6e852e266ebbc0f4a636660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1b324dddd878c4af2631ff591b077a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c3d5084bfc35cbbec72910dc6e6715662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5ac10f2864bcca208d208d72d70f56663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146ed1f054ea8182a92a254a6529448b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28b531ab33ec60408818946df655b91665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2de2e777d5417b7bec141b19d60ff8666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4410e35e7b1d63314ee8fdcf3465f1667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7bd12ff40a6b9d6922045984e99e39668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a81325c8c866c357061ef7f698d360e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da8e28dd4101694f55e4b1ae9798567670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e35f1001c5c28f95cea7f6fd9d5ad2671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f90dcb98c44ad28d1c0f2401a0eb2e6672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff4f58e960ab8bc85e46e79ce62bee1673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f50595690d77199646044c582688d0674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adc97ac7a3e47fc34741618da7dabc2675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372dc39d3f50d58fd7d82dc0553f6034676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db45c5898635c1de4cc696407a46a05677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3262c2ade0725c75d9893f8d707bc7ad678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e1449bd6cae2118e50a8546897f23e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200a3108da42122c4110d5a10ab12ed2680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f99e8c0394af6a060e423fb44c2b796681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7cc1d6ade947c13b29a9193d3f81d1682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3beb4550592db7b96494f9cc80e4a9d5683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38dce892fd46a1a97c746c8463eb515684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7179e0f74a7372448c402db19582267c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ca013d98052a90b3d8d7860e04c982686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740634ff1c11d33cc3b58b9d5162c8ff687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8804c69a29195f1407536c5597d0df688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5e9d5d6e81c32acedc3f8143ce4b80689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b29dbb1f5f9b49b867f9f751ce6758690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41e33a0673d301a1435b652278409da691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1055f9b0c0c23f2c7e7b8d56f260c6f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7accdc9ae1c7e51101e0d560e034b3c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556d216263c3302b6b1bca8acdcbedc5694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495c7c0b6a1cbac238b61c00195c7d24695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94362c3bf7a6838f53c012f97dd4531c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd1f1a7998506c4e52a68f95113a5d8697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bec8eacf0fcd7940b510e74a94a6600698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441d6af9a0469859beb6ad8b98db0ba7699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3e8f57e52a52bb6842850edfbe1ff3700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5044d0feff971418315ee07d595443a2701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3835722b227877879645271f220b89702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1515e26488659a2f062a9470a01697f1703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3478b70546c28119077cca332b7c2f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e4c57c631133be8ded57018101fcd4705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2c09309eba9f430b5adaf6dae803f7706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d640a71277848794019061957df75fc3707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2e73fc6c9f93c24efe02ba1d139bab708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da94d31be7246b2ba8dad9ae5cb4e711709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146d85391db164102220ce6dd5be1808710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02618d76097b8a368974e6844b2e9ef3711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c96b4eb3eae697d5ae06d2fa421d9db712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2119c130742f969f6ee089c999842d0713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72c2b15b09df33f7a8ee1be1bb501f2714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766fa0100bab18c9d1fe4de0dac59ed6715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5358b107169ec185fbf5fe15eb8b168b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee50374de2843c819e3dd29a3207c647717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ab62b4cf7dc57c81bb7920460d69d6718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16c5fb7ad99eba7640f58e29080d9c9719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2aa735e14fbef5c4072e62980820bfd720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fac7c662bb66901751d0cde48593b48721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8261d523c49366a4c18baebbb8132163722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d07d561b4fe29369590ee832340562723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c73c9782a11618168bfd4aec52191eb724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160ad416edad71aeb600bc5b02e6b661725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b38d9f2d3cfdf4942cb8a8625af2d30726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2600bd4df0f441e748d41c7a761addf0727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc44e353944847fb7d07a7dd9d3a37e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf511996468e136a0badc4e7ff8ba6c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60844214a71d9b881661216c731545b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d244a05c3bc69c8aa89e4bf8e85354731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26564d9c439081e81f7bdcccd97c62cc732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d1044dfc92037f0497893561e42bc1733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6ec7f3c82260d5c2cbd5d881bc7d47734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8989ba654971105414deb904f253199c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3afdc3e0daeaffec7ebfe69abaa3034736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acd8ebcb69f63158329dd03911e5421737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31d2a4dadfd6492f6634c76c5650b05738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9eab1ef20b49e9bb423ad263c572b2739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b0fa0c2949bffa17525e57647f035b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee07531268d5f464f12d658b7afea95741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48ca5ae7e665876c754f1281fbbe001742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a164257cab7491ec5aa7bf44a5dea2743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e524898065e4b70c4ee90a3b136b7d71744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa3daf82e85f440037b4aa6c562d3c6745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057ed9f16e63d08efa01757e8d1b3d57746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854144c6b902ac4b153fea4b1926227b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcbefbef3023631ac9c17662bc4e010748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4da2ba4cf3ca3bcd46c7f3dbc1ebbee749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aac1e054682dd7023056c6889bdd992750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037564e827e2795b00a0bee48343a42a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b71e97f3ea726ce56560beaf4357e3752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3179165664a4f53312e6f82fc12af843753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059e90f73d7950be6f317552e18d54fb754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b369a284aaf8de5dec893480532bad7755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d342cc815930c0a97fe76c9b4911dfb756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e5aef5250c5e152cc52518a700bb7b757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b194bc7bb3839e95308352299eb3d64758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd5499c64367e3a0c1a340bb38c4973759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>