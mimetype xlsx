--- v0 (2026-10-10)
+++ v1 (2026-10-12)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1093">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1285,51 +1285,51 @@
   <si>
     <t>000007669</t>
   </si>
   <si>
     <t>Ігровий рукав для пальців HOCO Phantom Superconducting fiber mobile game finger cots (Fiber) GM4</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rukav-dlya-paltsev-hoco-phantom-superconducting-fiber-mobile-game-finger-cots-fiber-gm4/</t>
   </si>
   <si>
     <t>000008813</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Solar Power Wireless Cycling Electric Holder IP54 |4.7-6.7"| (SUZG010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-solar-power-wireless-cycling-electric-holder-ip54-4-7-6-7-suzg010001-/</t>
   </si>
   <si>
     <t>000008885</t>
   </si>
   <si>
     <t>Кулер XTRIKE ME FN-811 (до 17", 2USB, 2 Speed)</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
   </si>
   <si>
     <t>000008886</t>
   </si>
   <si>
     <t>Ігровий мікрофон MeeTion MT-MC20 |Type-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-dlya-pk-143/igrovoy-mikrofon-meetion-mt-mc20-type-c-aux-/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000008971</t>
   </si>
   <si>
     <t>Автомобільний пилосос HOCO multifunctional car vacuum cleaner DI31 |6kPa, 150ml, Power bank|</t>
   </si>
@@ -1600,87 +1600,87 @@
   <si>
     <t>000009656</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM19_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm19-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/konsoli-65/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
   </si>
   <si>
     <t>000009761</t>
   </si>
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
     <t>000009781</t>
   </si>
   <si>
     <t>Тримач Baseus Foldable Metal Desktop Holder |6.7-12.9"| (LUKP000013)</t>
   </si>
@@ -1813,50 +1813,59 @@
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>000009926</t>
   </si>
   <si>
     <t>Ігровий контролер iPega Bluetooth PG-9097 |Android, iOS, PC/PS/Switch, Turbo|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-kontroller-ipega-bluetooth-pg-9097-android-ios-pc-ps-switch-turbo-/</t>
   </si>
   <si>
     <t>000009948</t>
   </si>
   <si>
     <t>Smart Watch Hoco Smart sports watch Y18 (call version) |BT Call, Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y18-call-version-bt-call-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000010248</t>
   </si>
   <si>
+    <t>000010057</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO Brilliant heat dissipation folding notebook stand DH17</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-brilliant-heat-dissipation-folding-notebook-stand-dh17/</t>
+  </si>
+  <si>
     <t>000010059</t>
   </si>
   <si>
     <t>Електобритва Hoco electric razor with smart LED indicator DAR06 Plus IPX7</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektobritva-hoco-electric-razor-with-smart-led-indicator-dar06-plus-ipx7/</t>
   </si>
   <si>
     <t>000010075</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Wave four-leg live broadcast holder K18 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-wave-four-leg-live-broadcast-holder-k18-bt-/</t>
   </si>
   <si>
     <t>000010076</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Soul live broadcast holder K19 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-soul-live-broadcast-holder-k19-bt-/</t>
@@ -2534,50 +2543,59 @@
     <t>Smart sports watch HOCO DYD02 (call version) |Track, HeartRate, 2.02"|</t>
   </si>
   <si>
     <t>silver-gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd02-call-version-track-heartrate-2-02-/</t>
   </si>
   <si>
     <t>000012010</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y32 |BT5.3, IP67, HeatRate, 1.75"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y32-bt5-3-ip67-heatrate-1-75-/</t>
   </si>
   <si>
     <t>000012015</t>
   </si>
   <si>
     <t>Розумна указка HOCO Touch screen writing page turning pen GM203 |2.4G, 200m, LED Display, Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-hoco-touch-screen-writing-page-turning-pen-gm203-2-4g-200m-led-display-type-c-/</t>
+  </si>
+  <si>
+    <t>000012019</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO RGB notebook multi-fan cooling stand DH26 |10RGB Mode, 8 fans, 2USB, 17"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-rgb-notebook-multi-fan-cooling-stand-dh26-10rgb-mode-8-fans-2usb-17-/</t>
   </si>
   <si>
     <t>000012021</t>
   </si>
   <si>
     <t>Термогігрометр HOCO indoor electronic alarm clock thermometer and hygrometer HX42 |12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termogigrometr-hoco-indoor-electronic-alarm-clock-thermometer-and-hygrometer-hx42-12-month-/</t>
   </si>
   <si>
     <t>000012023</t>
   </si>
   <si>
     <t>Електричний гребінець-випрямляч для волосся HOCO Heating straight hair comb HP45 |30min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-rascheska-vyipryamitel-dlya-volos-hoco-heating-straight-hair-comb-hp45-30min-/</t>
   </si>
   <si>
     <t>000012027</t>
   </si>
   <si>
     <t>Клавіатура Onikuma USB With ARGB Wired Mechanical Keyboard 67 Keys G67 |ENG Layouts|</t>
   </si>
@@ -3328,51 +3346,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9d3f4c1aa0f7514b1d6661ad1e0cce1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66f3301708b8c5fce3264c6691232162.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4cc1f4dadc14f710d0c674fc40dc2e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e099093bdd9367550688685a4fc914a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a59da0a07905b5bf40d2760f4d0c715.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16326aeefdee38040d0846937071c136.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17d581ae4e28b2b38bedaa329ef5e8a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e9a906304fd7f3173e9b17b3be4df48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41c0df6e5f384a14a81c187121e39239.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adb6f184b837460bcac71ab53248e1310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b7b107c02c039a75e87b1076c6fa6a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1572ae85bd5970f7b63f2f6645bde28b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f89454598c4627cfcbc7b8d51b2bdbb13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae23424aa17dce619512e05fa53e0cff14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3643b9ab490b54659074ec17a0f44c915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df81b0da6cb1a71de11676c571e429e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dea49a570df669fa58349666f552b6917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594e1239dc698f76d6bfe06d4edb1dca18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d4725dea50b27ebd15af8df64a007219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b965a0b8e603c032965d95eb0cbddce220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63e38cbe09ef6813eab43233c4f501621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5def667f4b921d26e4e8a8d27418ac22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0be01f9a1094521cbefd2f778da5e0723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0903b4ea2945cbc3ba300bbac525b5f024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7400199c10af8238c74baf5e8c8bba6125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d93d237f7a9396f1951f2f91b1aa67226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5735f581b41dac4f43e19fe9bcbc2ff27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe2104d05f2d766166e0551771c361428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d435bd3ebf0d5b4e4f973de04cbcb2529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ef8feb0625242020b1c9d2fd83567130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878658017b68eabea6478373968a49f831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f75dce21e8a27e03fcfa004faca82932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb90e24b49967670ced2303a6503631f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65fd3c79698c6210948e0077ce8a2db34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6a31cfa6806d10b964b4cada1cc61535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defa0ff57319c33e2794b0949289886136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1c3e6043eddb9f20d4b3951512b39637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69149c6c7b35f821dd11d49d10ed8ee38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c942e43354fa3c897b0b79cb6a0c2a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa6f43d00b09033687a4175efda8b8a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd77eace36ba745bd6d97d9bda4efb341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15823e0f91d8480b75c02df3d587b96e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a1ffa7d52de806b4280e083c1489c343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae10c9fed4991b9ab9009b895f9ff4f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652a6714e9d6311a0d9cfd0b1f7eb56b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d84b6285acb919291d1b144dd08d91c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1c50183830cbedb8b91a44d731bc0247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00384128c3abe85f168a2c2886445b748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d39537108e2a97fd02140691209cfc49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47aee4fb0a869a5c9d24a6464904810750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a357c3651322e659aacc4e3ef5f4b41851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac623911e5869351d9dbefd7e634ce7652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdb8100cc9adda831a09af4a2100d2253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b830b12ade92d2cf7bd832ed08e3f854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd8dcb10e7c9430a9ce2700f6e03e3255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec674bdee8fa8dcba8386812fbca408b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776b14ebd12726cd2d9b242d884e13b457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e13749a2152c7eea19295a4cc18343858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecebd5bdba04522f172a0adec994afc759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e0499c4382ee2eab9f2cbb8aff449760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64b7f9afb09a1b39d0c7617f6f19fb261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb97e80a45c16662ea04b66c903ab0262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4357d3b82274ed2aa74080aaf24e77a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4429e46021af061d5d46665e2af6627164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7009dccda0a93e7c8320f09f5a4775ab65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b11033f66869374e825578694493a466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cad619ead0910105e56c1ac9ce695f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c163491750971e632b074fed5e51ab68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75c5f468d84153100a3a9f2adce861d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768da05ecd7cb52ee63e824de53aaed970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d4b4db9febfb8ff451db7a731d56a971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1c9ac4b71e711f2a4547d52b6a68cd72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f195474dd8dc88d9d9f1079e9c52e34773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d99f6049febdbd7bc0adc1b6074b3474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8a7d3be5604180604aa2ce823acd2b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed4f85f6fbcc15f64dfd61de04af6d976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf9d0912607457efdd3966c5a53e72277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c924f8aaa0d308ba3811a42f9e471e5d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031dbeaf65c5b7d9a545fc6ffa37926a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299b455103f1cd923c0edb80b2d1b10280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47528177696c39daabbb6907772c002281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c24eaf0790699a23ef1f481335a3de82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e79ee70aa31611e1d859e483cec9a683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dd4d5efe90fe28275792ca2f42944684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91192f875aa497739a96c711606a28685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0738fd2f9c5830308bb0d9b70023134a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364a376d977d54f63d1ff1a8d0cb50d187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3967a088ef7ba228fe9f3d07eb50200588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087ce0e79ccd2c832305e0af5ab7376a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f30d0413b8025788ef4e58146c311c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea35840624331145810acc1947efb99391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c04e335e91b766bf17e3b2a9ab652492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0518e8e3c689ce11e6304f3b968287c893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f832aa6d1862b4aaebda24af4720462f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4dc9f524892d563c5a5fe81cd851c795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbd4c8a3a256ad1c2fb97766d97879f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4c802246fff3057fbd7b72869d189597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e42891df22c9238e1eb217887012c198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3d92eeecad7b3f4ce00d8c481f760e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fe06961118c028044cce3098039578100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0f62b6b4d66560b83eda777ddfa8e7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704a021b2c2a15c0c02bb31733de5ff2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35559533402660ff8c976e9b89896137103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff707d74fe49a87069b6286bdebcb4c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a8c96858184f0993b4eeb81ea6df51105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c78e2565cf7ba65678d09a005aee862106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74986ce1b5bcd40ac86c6c8176bb20c1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1001a639c0f43053843c207eb9e93b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dae68c663ff6f5f061333448154b33109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c29d4db4bb8417053216b6b3ebf6954110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c377fe03b5017e0ba01bfbead820c6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e505b3efb84a83e8bd4887163cb5e8eb112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e894d84147b2a5ee7745db6ce1973272113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06388fa7ede99b8ed52dfedb16b59a48114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e74290eba640f22c94cae7b5c856f0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a582185613a4fea1eb724943d9570a86116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d786a2a8332d7a6fdbddc7c14a15c8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765639bea9029a85303bb8f9560c33c0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b3ddeebeec0aebc9a3cb3c1859536e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc5797e0978d84b8a72f3238bbcca0d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dfeb783a88c570683d0fc8e384a537121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc0e992daec0af5056d788ac721d65f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec1bf5831b62516adc3fa95ac4d292f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3be8117c17d3c24d467ba5a862e3e84124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be36ef8d6e5b09fdeed28836016cf33125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8110adee115af51139771152511717ee126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ea9c281ef09b2cbda6de21a580b5ad127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca669da683e2d71043d07f1efdd591f2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6ad02572266b766f02b2d0292510af129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cec347a56d64ca938e0107396d2adc130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab6030538e5aa51db8df3e452876b90131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6923471dc03fe69af6f78895032c7e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe0c2b0290eb744f8235bda51cad3e1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d25b9ad3dbc16fa7e2436aeafd57485134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa547926f225db58544b8b414d8900c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6ce4442ff62f92388fa85819ad6251136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c064dc460583577962297fb2af8145137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52694bd8fbc09e3b6170a9e3636b93eb138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32570a5f9621e440134d4dee0888420d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a42814009cb4ef5902d3abe345c66d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533300612765da7611de78820b2a866f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafb19c9896e2cdf6141e67b983c2947142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc6c4a03787dce5887d19912d91c207143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bafcbd786683775407af50f8c164af144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486fcdddcc8e8dff15096b372f861183145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd34b25ac472d31ff1f6599ff0b2b7b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57321eed4a3319f1dc5c8a016a4bdf10147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80d2176a9a93f26a6b440c102f9c713148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05ddfb3d2672ee3a0acf901337788a5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1c98a0a4342dcf7a8cc53c23c811c9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590852af556a33a3e5ae3402e9b4a93f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32518c6e29b7a054fbf47981258767be152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced62d68f443a208beecc250da2df8e5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0d280d8deeecd814f8fab8364b23e8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8475e9858de715c1d59bdd30bdb16ee3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ba8cb93d5dbfe633a3bc5c2d68aaad156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3793f7a7e3c1ae6bab6928c5ce858f34157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbae75381bf2d1f70d7bf2bb6263e14158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdc565d39ba2246bcb36988bcb8dac5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe55a5331c42419743c9be753add2f1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fff6b4ad4eef57cab327e6c5f61866161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dae630ee06c00cd1e22718fceba4185162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ea45bfce5c5855c0266a1ba4e3f3b0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7e67d1976eefa5706ff9a581550c7b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc0abf8ba01613bfb0a41b8d011f283165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa88ce691707380f6537a5d285c73ba2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce52231e834c07c76cd1cde32178d75c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4430532408be012466e5e7c167b414b9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163f1ae17cabb382241681d8c3108fe9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1945b29b47a613238bd8116998f97c4e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154fe59cd635419326dd8a4746764e79171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54c6d82b2de6edcd6812a91ebbf52bd172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d23a8708b41ca7544848ea74e2ad0f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3ac990bfc2a13130a2500d74808c23174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863a040b93ce479e62990b630a9b0961175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6835db6fd8c0d4da99009141d95292cb176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc2653c7d7fa841e199812a93a6d997177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfdeede9166de726ec6a26f89151909178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53b6cc02dc9bfd5fb6522243cb3dc5e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fa7e7012952d4a8d1fa220136cd6fc180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77edc4fa08f818301b6119c69ecd02b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ae6fc4162035a1c7aa27eefd2f8c9b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc44ddc9ee612e106fdcec1a2b8e542c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978e4bec9bf59d43f532f89cc523b8ca184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a571e27c8c7bd8b0ce85706818966d1c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc21a788989d91ab3e0b1d8ecbadf001186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63571e4cca876122114a20124eee985187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5b16c073bc664ae0c2bca77f396332188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264975d4417e44e0b5077f53299d121d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49e6043f711aa37664e537e1f3414c6190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61f19cc6931386a41643510c5497d1b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fad392da9ca32b2e0a5b521232c4860192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8f61f39585b9b1aa431fd8c3194c4d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409b548ddb936fe3d42f1aef5bb851d9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a707564af8ba1b1d7fae862641f7840195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f458e90877d615422c2992b29c311315196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c031fac7836c5e68456e132a1580c82197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7be4b5842a488cb5267734c60fccc6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0bfe3348d70d537805810f8ed4969c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb58c8af86c770f566fadc33f3e2f0bb200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68837e20767bc8163e8815535b3d8bd1201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f68833fd0af59aefd7a5c433798a899202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fafa222ffefa47205ca2a766b75007e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59bb7efa415ae35854b7b7ca2729a6a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8334269d05fad14eb24a583b05d09b2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af121879efc488ebe249e3180be1f897206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8563e2ebbb5ed4c5b5e8493d584e8eaa207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f43a9d76053d2630a8d11204b2d2260208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb4c8064a012078045a4fd22844efb5209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c5f302189d062c35104fddac1acee6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babd55e7aee78f6d662773f43fe333e0211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e6607d1a6dfdfdd8bad16714a095cd212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7b02ae37b2171f1cee615e2de7b828213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928f19d13e2bf8a9559a874821ed9d23214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56d66486a9dd55ee8d58c12a4ea8e12215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f990c83edcd7ee92078dac90f921407b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883246983480aca526374708000d184a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dfbd825310e95e01e65e01756b153f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aeda738e9420a44ce08aa3f033e2b6f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285025781fdfc2e76a277d7f1cc34610220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e501157a0e85d2ade09fc40a387773221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfaacba0a786b69e47efc8bef8c22d1222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234c70998a1cfa4d6f16ce41b509bfef223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a169159d0c89abe993572787f71f97e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07b14ddc48d216c663392a82d2c87e5225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad2538ce741234d458a9693463e8eda226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4193a47662a7a65badd6f2f61ae01b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfe58f836e4af67a095a45cf4683ab3228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d222a87f94116b698d7337a218172d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddf1f3c6231b2396a601cf8b8492fbb230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9a5b6d31dc6c6343c77a4cb391ba7e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb11083a4e1ea30edbe505ad1565e072232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc033f49f79547f51c6c39dd5837fdb233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109d879852102c8bf274ed6466decc9b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dc913fd6c1c8f4375c767d0422f3bc235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970d11ff0b53e55d259b05cb96cfd1af236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfbb5e95ac4727d35be1b88aabaab2b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb444555ebfeadc0052d113c9e86c61238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb23a73860f15f881969557e7f01ca97239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb119d4dce1b4d6595c77b1b1c04b46240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dd87e585bcd8b414a5321915a34801241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581a27b2f7ffc3cee797bcfda5813a3f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d407a9ef79fd43bd779173667bd9db243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c0723280a91dc829dc824876d7dc04244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ab07471683d756e3625717fd05ccd9245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c11a3cf954174f1bfbaa4947f2b895f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e111812a317ac6d6e9b0c36b542d4d45247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049e51a0e88b235b5d5f028d414c032c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03ab148a12ec111250914262ed1d7bc249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d344cb6f7f7deafb98289a0011098157250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a031b5569de6ac0e3aa43b6ba5e21e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75414fb02bc9a708365053633c4c113252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da50ddc62de3b2fd22ba64c9af00cd2c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5a32cd090262a3b870e77f01aaa972254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702166a0497b561511c5a1c6ae44ba72255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c51cc4090a379ca8c7f677b13d765dc256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4de849964fce344a5f0c7d13d8c09a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88461f8484148323291edc8ff02ea1af258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d855bc210a219662534395dc0a38dac259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8290e7481b214a4fb4152a3972fbe0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4be137c947837e52e6530d26358e897261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8181d953f47c6f9c93c0cb708793e7262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d18f7c504a07a6399c26cf08d18a99a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee9e0dfb4baec0222216d319ccadfb4264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb09febf72f610986db2228ab14072c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d222531f4de1e007fbc13bb43877af3266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f0675dfbd1c6669278316b736e20a8267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0d3b176d938040b822a0fe883ec2ae268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669bf32db043bdea6c5c0518757392fd269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e85930afaf886b0e1658b8252970e17270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff16e90624cef6a38932719a433e816271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbdedfeb5bbb53e0a15af7ec09cd9ec272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5b8232e22db57b9ba33427ab16e3e9273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737c948645e440ed42bd42d3f6d2eb06274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7fe7d3c38a251f70b9c70fe30b42b9275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5225a3c0eeace1f3bd7aa30466656fc276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f910f3d49db4008109ec8804407043d5277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640372d7055a33ac3db2a2bb4d64d6ce278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ee68e7b401c61edb314a27c0292f17279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3831c81e45af29c258e2a2747c8de392280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511ee0b9feb5b891f3210dd146fab605281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630793ac8353d58bd043d054795cb821282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f83720e0d7e680d14c397c72c9504d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e8b31950b97f0efbf247959ea71721284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f72e3b8355b0b465af603a7dc559aa285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745e8ab4a0dc40c0d469b9fe9505518f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924dd80b5a3309a761b956c5e8779f1b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7812f052e3eac516e03633003b1474bb288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00757bb603046e354d6b0d831a734bf9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a609cf026cdb0219a1aa017f2296433290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335924823c37f7a8dc129e036f457a21291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071c767613ef2977b17eac958564e907292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29271ff8fba48c298232f73cc7257303293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3952ed3556091a6c5c02ec6b0704ce294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fc54049221aad2bd28928141c3334f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d93e5857f9c4843fe370a45b038acec296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7bd3415392898bbc22fa82297d1aef297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bc93838a271234b0567d1083a12c4f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c46170556d60df7353a051f46739a34299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1a1599cc98d10afedc5b240de78082300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67566018dae5ce78c23f3c24505c8a2301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02801ecd0281685bed147e76d594e05e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b741588e4bbb12d76400c1092f097f2303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cdcad723ff1a5f4083ab86e11da528304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5ec8f4f287fb2f9eefa18746cc725c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920aeaa5dfc9754ccf89ab64854a6624306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaa93cc7e986cd6672f5839923b1c2e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847bb992ff984037e5800a3677bd7750308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c10235f21bf85c1928bd3ff979bfd91309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4021a44a619442793df183d7c8c2b006310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b7c01fd07c47cfd7e935aa6314e771311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a17fc4828526fa86610edc00c3a642e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a661ac00753737a92be1b97ab06950f6313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cdd3a79d061cee2360c18d7b55c636314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6af82b2af07406ae85820d19e676193315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810b422025951b83032b5cc3f7b0770a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7385533c124fc572f607b2c21c9ed74317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8f9b9f85e1d60ecea1cc6066cdf4f8318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02695825bef3d65b8aff6ba400e478a3319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8a970b2b8cb601d56c3e378400eaed320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543c813ab94e9fa909375434f8aa268f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d8e1d2cab7ce4bb457f67bb190c20c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9bdfb43fe965deceb7cf9844af78c4323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdde8428d72fdedecc15bab81501742a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e351a3e0cc365dc4c544272c9cac8c00325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5d012041aed835f6629561c2743ad9326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4610dae361ea43fe4bbd84477978af87327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5731077b8d53dd692ea2737f1b40cd328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4446c8e59e6668f29e139fd3d5cc31329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bea5bde13b3062b7de34f505aec4109330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788db9716bb183f908af0193c2271abb331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d4930ffac4bee44688047d609b9ec3332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbac655b965f340a54403897643c3c5333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1e07ac1a1e02daa11696ec24fead5a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e6d16cbad8190dc0211aaa67f6ac5f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e4b251edfdfaab26ecb93daf6902a8336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afb798256fbcf8040ff7ac60c7161cf337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4062b423939af61cdb73dfcde79cb4338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acad585bee268c89498f9b189bee777339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75c5a66e1ac09321953bcb55bf6f343340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6fe223b95411fcf9c912fdec21f241341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b0b8644c31366bb983ef7be01128bb342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ae84b80808e592aa4a7dc362a6ba88343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1f8a1ea56e1b9937a249a0c0b42949344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7604624e9d72d01d765b620d92603104345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89611702c4a0dc7ff0677c8eed52b24d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5568452f34f132644a69ba9f7e5fb274347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a22be019641dc9d0a98b90a179cc9e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408bb03b61df406bc61d601f6ab457f1349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f159b03759472ce32fc128428d34b7350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927ba05609b2813b63b159ddb397c374351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fe2ee3231142e4ae35605ae2ea3db4352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e750c4bed051ebefb53f9fb4f7e6dc8353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164d724c389bbf357ec03e6b98d519d6354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d40a9f75992f3a2a8fe59bdf215221355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638dac28750e811d172a935f3522c8ff356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69d6e372574ebed1b84f4f08ce5c0eb357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d99b1e88fc7369a382751161572d4a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589aa8f789afc012d5ca6b5e8f8d6166359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f105714e1775af99366e2e151c14e855360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8553a5868bc21520697e45bb2ea81d9f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762a523b9d17e6803b5bb971ae0bf192362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230cf6ac9fa6246464bfa04cabed5814363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1a03d5882082fbf2845fe965bab584364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422a8311cd42021fe7f737bd3b38f677365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f48eb252ba98db05bb0f2d1c60b381366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1669deaccf34ebc43374b00dc0ae4f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4950940ed1ba622bfa4f7195ca5969e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb202bbdda9c0c744b31e226b9a9894369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0310a2d174750003e330e21dae81443f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32b2a7b65326a8d070fbbbae71c71d2371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95803a367c0795cfe9a697bda4c617f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c255d65436096e24263a1691bb37a838373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11caa79230a7fa23a75f3858c85527de374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7087f0b31256fd8f40bcca8bf46292d4375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be65c2fd9ecf44d6f2e7d9985187e7e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30820fc25e36ab19ab3789d78579183d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a28f5c0dfff2923c6ef8ece8bf771b1378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f02ea853f6de0d1428b861e6ca1308379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be05c10eff1ad055b5f34491bb57914380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6233969e5163533965d9671e517f10381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa5b117f207e9abe95e3cb3dee911ce382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01713b9d1278f118ea68e0418e15157b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7117fb47df3c87d789c09e23e37b2440384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd14e606e3957264d972766212a9639385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84940ce65f302e00481d131a309d3051386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ce5731995ffc4a906c2e4664afb9ce387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39b41622c22db38dfc1cc0d6db8817a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d004958212c066aca4c18ca9da42d99389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4f851a649432b2fd2f20d9de18f3b1390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec03df93c2055bd00e81f2927c071d99391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11740e08a125156a6f04c561c820df26392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d55b2c4f1ef1cd5441e73c22977409d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799d3bdeabdf11606ad8d4565bbacbee394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aeb3bef832f65bb36073b0d76aad609395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cb76ece4821a6ed0905729a02b29db396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762dbb23614c70d8523b82b4b6c839bc397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829f05bd857735e21e56cc4275cef956398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3461efd408cdc9eabffe7ebbf3e15e26399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d46db09fad490e99e87ddb39e0c13b3400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d63f2f65b9464b554b012f3d9b1d869401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5038dab9e130aeb8691d4f8ca0e18f72402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c99ea255d5976246fda9fa8191497ce403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f30087c4af9c7627a37e0484b43d380404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87cdf0ea57649630ef248b255ebfb42405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968013f07f5b63de5761e67604a5343c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980bcfab0f7afccf1bf52b98d918d0f1407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aee92af11d5d68a2d820fcc4a865542408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e772f61596c115f702146cdcacd92a4409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3adbc66a164cb9110d9212f898b5ef410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be40a3f0204ad7aac6ee2bf7be2b91b5411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c00acb49e4afdd716e7d955214d38e2412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8826361b77c28c847c88b27c81aa2813413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062caca37f3a0f755348c9b57d23a0ca414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6018a6058a05028baa2de9c125c45e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7216659d735aa3f0882f91b8795590416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f99e99bae77f1166c620c10cbbe68c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a08d4b60551d10662ef6f93d73ae0d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fabe3edaf7e378f76a3798ac423c83b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dba95d774349475ad1edab70038ff1420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9482565c950f3e87acb5c5b47a77d8421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1fce875c6da8ed49fa70aefd7fa9b6422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7903e388f12575fa2d2c9f89a67e8f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524fdf59bf72d91d3a3b2107f214d639424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd24d351101776eb24f08b62ab1f916425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01ac47f8975e558ca4085eda12a566f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e4b4273a72a1f544f14bdff9910baf427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6e8d0f1c614d123c707d09b9cf0265428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcf7c0d6d9fcf98e6ab81a95254a585429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ed2750c411b4223c51102076228fc2430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa0697f22bbe9dd27ca8a72d76c8dfe431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6a4b3e2d38263b8d6496121e2f3f61432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c726c497af6df00f046d0d02ccce47433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f607e4343e7b2117d5b8eb5e9a4d880c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f307ac01d4a24c9c17dd4e6679df2ec9435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d49f1629d015e3f2c3b4202eeab2aee436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196528e4373441904beef457ea29d404437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077ebc3799c70a92bc8551877e3660db438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d64ee80a244fd47a8f2ede4529e85b9439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd0be283dc113e0e391ff2c88bdb011440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4b641daaf9015a34be547fcd8d234a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9b67f0743e2faecdf2183f7677434b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e529f3513abb6a086897e5d74008e013443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a7eb647822c7063758deea0e67599e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8d69de08c876e63a97bacf7e954400445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b65e9a0d3f8af91737ce3d42c85fcee446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40073e4764c5a783ad4cb486050bd1c3447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4b255545481f6bc98a22b2c2129cc2448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e10f4374226fcc326e9d77a51cb3ac449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f972b407d3f16f250ab33558d83dfe3c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c7b842f089c20c17533ba9f9b9927d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5976b7887efbc0a68a0be09d403719da452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03aa2549ca8ecb301ba2bb322f508035453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a86cffadd0e7a9aa1e93fb6c5fefb0454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be3d603ca1a3558a9e60db849cf56d1455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d176e7178b024e8aab55a9d3a5ebcef6456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310039349ace7f3de2f154340d44e27c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c22229ed414449444aed1b978772da458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613b74725ccf89c68389879eb59968c0459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e98ffc16ba5cf76d9f90dcba002c9c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce942af9592e25f2488a7716585bc99461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795ac0e3b8d0dbfbd3b4058ed8e41d5d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664d8c2a9d6c21fb4042441b90b19aed463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e761e7b45d915a44afa45faba9716d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a23bc3ecb3fa90cce960441006a130465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc338ef7648e266d255798c17b005fe5466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a5eda8ba07ca261f0f3769d4be4c18467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bb864b64a4bc0c6f01c3361f94c244468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b62cd6b6f77cdebe1faa79291d0b9f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3227c4b86b7be5b5a4ee780c23c920470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77505e6ba6e7bbcfd3efba223c70bdf9471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c37a528689ef65894a05332e498b45472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e388f9b180dcce56332cab5c4df116ba473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61484a269b7c8047fc377bae5533ccba474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca574140ecc54a7c8a27174fd7f98d99475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6b5065e21836f78d39c30fcdaeeb8f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405b45e6407592e206934fd142ff1808477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5440e6b4fb211b22062356b6a17d0ac2478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f550150cee28856dea5315d8350946479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003fa96c1bcef06446be6e43a22ecd1f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a9726802e1ba9f583e692ffd19cb59481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa00a5752132f9499abf4b6892dff14482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e76c81f1114a85a7f3b96df1f78ddcf483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79916ce529a8a581ba3fea4e3d045f2484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb408ae3aff2fa23579ed5a9c94f412485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3fe5b45797982f1eda4f24e05dbbe7486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76c39d7a5dc9ef2faf4584b1a0a7f09487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398a90f3b02222769c9acb04d07368e2488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5001de645c4830ec627e771bfe2209489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cebf191c332efef91faae0cb9f1533490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9836e5b1414e378f296838c2cdda07491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4c904a7a4f4e6b68fbec81e2bb5e10492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264e050340107e4dabb0acd698d6da4d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691bb704df5392f2fc63b860846dcc22494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83783d5559bb9f3b3284505735c6336495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6569ec4de5fc531ad05a94a384a38719496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1947000dd523ab42659058c6971f4a29497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbabb9f1058d7a3fc55d5c28aee27b6498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6711a79b0805c638f18b2d4f03760c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e37be0cae4ed6215de1e15961a20ed500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638f9dc369bda99c9bb8ae8e29e1fa45501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd4c92721ba33ef2cda527345b10c41502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ae491a2883d201edb07cab5062f548503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754cf02fc380e3eadf1a5e8e6a7f2aae504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3626509f5f3bd6d6cd3dc4c6536a9090505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8cebf1a1c897b564fda056f002770a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c728cb4493f7e1f54c1d56effe7b33c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873779180ca921747fbcd99e76093815508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6609cfd370cf10d30fa42f37bfecd66f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d34ed31732763ad350cbf2cdbc0089510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817ae023201b07afa1f569ef4953d12e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351055222ec4f22b29f7fabfe97fab51512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d8474c19519932b3df6c147ec115fb513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a9d4f569a683b28e0b6cf5f3df2953514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1198370e9b291746c17d248406a4c749515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db53fe5bb939daf9abd01755b817d46c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6050944865dcce0c6cd84ce90ff650517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40666bd2d4c9200945d3ffcf7a67245f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83990be04ac0030981cf4d2874a42a42519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f54995e4094b277db6246a292e6a04e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acfcc9c3747d9abe3391f26848dba4e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231ea0eec44a56742d636fd34a37de97522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66341feb18bcfab79e936a647685b4d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ba4e12bda25d3e872ef8d2a60c4bb2524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dac096cea724eff5fe92751245cfc9525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29902df870016ca688647d4ca1dd7220526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc58df631e5e9b1c8c8ccf77464121a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209ec9ed64b07e28115478cf0575f1ef528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba53cc04f271c3ef375b8b7f5fb93bb529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e115ae2648b11c6d0c2cbaed8cad0ec530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c04f1361ae00242aa65b26b4e21a53531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c809f011f22124a5242350a0b27700c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e79a767773ae85cef4711b0106fb7cf533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7d3ff139d7b0bb15a1652630394617534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efb10d109c6cae477d471823cf28aac535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1c170080fe06800d50c70915c291a3536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737618b2d81e6b6b2698def3e8e7deca537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000e0c6926c83eda5da9c6e7b2a414f5538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59256e32d26ca5a8f7e1e4608a9e93fc539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2caf53918ce29a8e88a60fa9fe67bcff540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9638d4703ed8785a724f3820e4b92a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0c12a49fcdda2dfa0097dcd1529a67542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88aee9be1692009cd7a9ae9b3b74fea7543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c51f6bf9d892137eec43e0ba243da46544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633d167ea95cc11c22c774bce96affe9545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487d83d47db59265bc348538e7f6f9fb546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510771a3e976fa7f318f6f43e1f6ff63547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5456dd05bfecda78d3f008aeb800d49548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3deac56088d6c8a1c940a4dfe32c00549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f850c16f8bef5d184549f5bb935e5793550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b760664c2b466a687dba812700efa2e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703d361ee21b1b125d998bc6994768ff552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef5ceb1ca5c9e61e9bdfef0fe779eb4553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c60578b0da4373690d2df2f2b11ef9554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398f1aa6804fea07a63b58718b4e0ef3555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997ae3fb49f350e3353d9616e81d628c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c2144c92f81e158fb7c7dc603c97cc557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ada3fbf8f6f8dc639a57c683c0cc6e0558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea9b856f2716f035a1608bc07fefd47559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fafd7242457ddcc24aa96a849589c5560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9a48837e7ca4dea75b2ac865a66cbe561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b515c7e5db6bc6f8d52eb0bec78aa8fc562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27f5a5c59d4921534aeb52c63db9c30563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f5beab6b7fd70958831b4ca9be854b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765406f9d58c6aa9b50719341a6c5c0e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10b03e27f0c0c20e62344c45c80af26566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa027c741e1fea5aba15d4441c70ca5567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05362b69cb0201356e4a284b7575e263568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c555b8ff302da303f82c5a2ecb5d80b6569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7942be12181d20146f5bd5d7040cffd8570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbfe20abd03323926b686a23c216f28571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed5df3f589f73ceaf2b1a211866cb38572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a1050a8cc17156995e98ef70285471573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa62547931a4c8a1f4747fed654a6890574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7740b973a5f3563be773aef4dca0121575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b03327961edec1038cb6a6a3e8b89df576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04d7541079a747869f6f48aba05f325577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fcd312002ccc805bc42c79dc7c35f6578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85478df9c9f4e569fc9306c61295943579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b441d9152da1066aa29b6e0c51f8657580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067b825f7b6e38d7f3b735996701ed07581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d001e8f70ce60dfe788507925f421f2582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150150f62c7677505fc7b27aad1f0c8e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1afe02397d4758d058d77c2ae6d372584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881bf940c481ce42d07a758f6a95e029585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c25b31142ca5c8a05ed0295e25534f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a02d78351dd24be81d5d8fbf5cd825587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbc04679a398014da034cb5250ca585588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93442b18dec1638dd86720408728c4a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9ee193de34f784b4b3c2b019dcb2aa590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82671d9c44d0396cbb2d115b1a21b1cd591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7ad4c67ba487254dd93b15ac208e6d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8049e517aeeab350e737a06b88355918593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f4964453eb8cfc00dbf61de813dae7594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af35309c80a6b230bdcb63e1da99ccf2595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23843565cd4f6cdb4454d4e378cac82e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305b950191d2e30f30f2964fce20c488597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5a6b885ae6b8ceb6fd0ce927a1b2da598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b49e38196dd857f0a3d44a3f30086e7599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3960733752eb553c82b6a886a8ff6c0e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a66fd06950fc0e04b815333a34e2343601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e8dc2df3a499016ead6f6888c05acd602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603ad0f6971523be6a73264b083c342a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefcfad4582a30c2dfa7592a00407e94604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5d762ce1be88e8a6832266c2315924605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215f0534f2c3242c8fc1bffd978a3a22606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ab9011cd65fee5004280bdff537053607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40861f213ff1c592c2d62c401ed8d1f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c8b5484891364f22edf38b3a90f51b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76888221e0927e75363a8cd6e62e1c9610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f9ac469c5b8de62106cb7e75a8cddf611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde370283e5e362bd34ec43c825277f0612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98580dd6ec9a376b8830029d906bae06613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7eb2698a731c3e781b08975c3bd8d71614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635e49c8bfaa1dbffff53f2dc117e32f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70db071746d7650eb0f73ee85e96261c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37209625db88c2913aa735a88e8f47f6617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938dfc7b960ae6022ae152b80d380d59618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b5dc197b67b01b9e540bd63956b9ee619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef422df5902eedaf4b5e85606b95019620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6160bb34a17784b60762dabff88d86f0621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bea3cc38c0b9b1577c7b32563c2def622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e584fe0bedcc298f0e8a5ee751b0d62623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0186496f855ffa01a61ebb4d9b2fb8624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1643928b7d25aad7b4cff6aafdc8ae7625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4642bc22a2b605485fad8b5bc13f4a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa35d4b7f859ef4d9232850ebcfc6e2f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3250f0bf1f67ac418d6531476b27bd32628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ed97cebd351e1f7f3f3669c3fe4abb629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636325eb8abd610f4b373ca7e2e85644630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2732543b34b064b819eb76b67e2e9f63631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d9a8a0f3b005de04e1ad1cb36a593a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f5bb0acf620f150ceeb188fce11763633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba2709d14592daf50571e028f354616634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478cd3f6191aadb7aef777634809a590635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ace78e29a7996897c8de3241105eec3636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2225debb83d87b16b7f605df6b4dc7a7637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c677afca2583902394b2c73c381031d8638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b8e95b2e6756d49e8a4eff08866ba5639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67541df847e8e1b689e2b1335e39871a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e416097ab0e5138e76f5fa3e55e673ec641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2826cf4f8143f0352f09397e493a54642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fffab2e27b0167e74831865369b21f4643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb73e13068bcd15b18ee1080ffd7047644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd01d7cbbc3c355413a4268c7746e9d9645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9812b9aa1f86e86b21c8272e1924f7646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d154ce1088676ac9080b763a7abb3a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9afe77cc4a0b4adf65ebec9cdcbf7a7648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7ab9495dec68e5b2d41693cf701a18649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b57c63b2ab06f01195507b07e36044650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b85887a396d08c0a5905f4de1f11849651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03a79c1fe0544cd763938bf4f469eec652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51bd319b856a3e6476a564591c54ec7653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0296cbb12e2f79025770181c52ecc948654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871e376422a91455deaf2d98f6b34a27655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d389a4951f2e66309e89a02fd7921e9656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcbc82485be631d5dc86c1a0370462c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162322078ee04188bf0e86e00cf088cc658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac09c8c94dd8c35ac2c14fc945c9fd2659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632e43fd30ce3cea7ff601cfdaf4e2ca660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18040dd6644ad52dc502bb8c93eda82661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8b1e1757206253ea567171fd957782662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa944e7b55308118526948d3fea43dc6663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e93fb3accbd8afa5671fdb2523f0682664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f28c4bbf0391d93b2c22ae3db733f2665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de48037443a39290db733a1ad0e28e8b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3add8455f0cd44c33a21b96ff6aedf04667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfa4c33915082982370e05dd176951d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28c1a874fa7fba5a2acde7d378c6d5a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202d3d7367f47a2dc81de72015bcee67670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fb9a272697781d3d437e9d5c236ccc671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88eb69878fc895918f11d02abac461ab672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e254692136c11d8247a7871efe8cad50673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe73adf8e99e36b0ccce111360e5de00674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4303b33a5f39c8a9815a2588507420675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec187a97ba2f581ebc48ad3497dbd256676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b6528549d9edfcc92f09661a7e4de5677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757b46791febfc6020e8975ce08bdd63678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1409ebeb0908e03767b03f88f086d86679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce13c65a3cd6a8a9c1c821365cf4d0d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4c8ef6fb6b6650c3f94a81eb343d05681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a6191147d14c00428228f9408157ca682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34c8f873af4b89c16a2b37921b1044a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75aab1435ae0bd7d19c8675a41f8af62684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f663278fef4f7e277b722d8e9e0bb2685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38127390a7d502987e4198322e1842f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5d281fb5b1c08bd5eefb59967353d3687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bfa6a3912c7223d5fe75d8efa8c58f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a25097accf241b99d66e7f50f523eb0689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cbc9ee2c0d91bc29a51912599d2df3690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db63dda4366cdd94404808925a26a1d4691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6249271e6ef42c164ee548f132869fe7692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73aa1e1cc29ff8efc22aa0f0298bf903693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9de476bad628a0dfcbdf88783d4c420694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56932b3d4f58fa63a63a2a0d0b33e6c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a12a4a1469752494ea0891fe07c1d0696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abb7d39d6fc5767bd1715923cac44ea697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126bd484df77134ec4128e7dceaa6a79698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbff5703699c16af078445b1e0f2d30699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c948c9f7b4b0b7bdea6b9201ef5b7221700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bb1a5d8529f04d741fd33541bb17cb701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1325dd92c59f5d9417228f9459c343b2702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed702a9ffd08d8b7966b75868c3ae5d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ea38f779b80ec51cd1d007b1428a0c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ced09c3a35c136bb8a8facd3ac003f5705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27df1bc6a9e4a73b0b0d6431d75f57a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e806b2812082eab60911c68c0926acd7707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9549a7f4e83d01076dc2b97854071cd2708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb888c085f69d181d510f23215fc83a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c804a2b09f32c9e6531d6a58e9751b96710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad52732ab611df3876249a9e47c03aa711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fa6d9951f62621ab9cc5fd3f4f3a0c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7ba4c84296cf811469c56e22732782713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ea2135bfdaeeb0206eb5e95d789f8b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029269a75cd4849994aec0c51a11532f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504e92bbe5c4d8ee26e3748caee54315716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32f8af7179f8da2364c8e3686978c8e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd8e7fb4bb0efb62f73cbbccad95b0b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8338e6fafedd4839bd36f1c12280851719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f146dd54712f8e5fb49e74d0b81e20d2720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9400843149b8a650ac19cfe82dce29d8721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3879d07a58c37696a78918740d878af2722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3963ea359fc6d5f7977b7335bd989ce5723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a989a3225f2b4052ba1d8661a771fb724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e94515d273237631c6f5de4a98ed532725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04aebdb33425297f9f187fac484fbb41726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d9c8b1791de46a9a5aa1d86d3ad78d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bf181bca77fa900c631d6bc7cdfa22728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300943986511799b506ef142fb4c0cc4729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20ce4b83964e53f58cb77a006ecdb1d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044c7ce701aca0c3c1c00a6ea59eab36731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2cd978875dc1de6e97a435f4278db3732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57434f4ab6c5e9ba1b7a91a224c2102d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ded6bd736e43ab0c6b6e350b638690734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1e8638217b0cc7495a57d5160ce16d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ea8d1acca35ae4d9946f4a73f8b116736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb91ed4d198f15100ed242c127ca307737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0375215cb44e0fbc6819ad00c1fc7d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a57cc1d907bae365fac449ea52c601739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2f06fee383eb3866bf8c518d697a6b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c56338e56442936eba00b25b31dd04a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0043f4b167507fa861a3ee15eb975adf742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cba9a9721ed04f40c541729d553ac3743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f840294201381e3f2c15a6998b2bf8b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae450cd9624999beb1d807dbf387806745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08f75437633b23373425f0450dad057746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f295ba1066306cd5acfc9ed23b071c9d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af746b4fa0c71793f43461220a783772748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316c4fb6604d45fa92af53b514aa3724749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952e32f7d8f0e763bf2ec1adcda6edf0750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc6d24ae9a0806ca4c91d189d06dae0751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37ef79cf8940f31f216721e219cf038752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaa18af6a6be90978db9c36c28654be753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4308a5f66d61440fa1ec1a39261d00cb1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ff40f5057d7dc33db57c4d7010182e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2ac516ac3ce017391e3d5172615fe83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9e0f529eb7d97a30a488a4d0b461024.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53843d4627601fdd740b7997309c275b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074fa40b3d779661d4ac8e79805914916.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f8fdb8e558a01a96d36fbaffe3940a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2044c4b3a7bec759b41daafe9bad25c38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd3c402e606ba85c47dbba8f55806159.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83968a2dd1fdfa5d1c25697f4d41c06e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd30a0185497819185c48de4c0576bc11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a8bcce693766bef08baf04cf3fca8712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70016ab2ea62a8036e56469b973d65a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59018812a984977626bdd0655d1b25f714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd350536dc04edbbb9819397487503115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfc56e44740aaed17333356dbf7fb8e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd89d84a71ef02bb491b3f84fa6451717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb90ca859323d45e2b2dc5a48ccc43f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e32d7d089d1f93a692ebaf175d6f7319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20e5e73c2b847ddb0a82017bc72d12c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1613d1287c1cc9de4df6e21a5ab272ee21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27063813c99399fd6423a2e1b55f6d122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39142177f81c9d99e7d13cb6c01ccee423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647ac981b3fcf41b7140cf60c192282324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df37961f5a4b5ce572b99fa580e1ec4325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334a5b46b7b725234b246f9b4d55e38126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9692e1d3f3c55e03bc512071419f4b327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03e16b54d72becb746799d61d7ecc1e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa77bc92d523b0fc56e2c5464b9e983529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f29a05574c8f22bb49842fe2b68f4a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c4cd390632e19f05a71aadca5a2c6631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8c660389e1badc3a7b69bb9952a20b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd5b6966e5f4ca859592811c90d3d5d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b5150dac44e3c79b17a929c448693a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2328abb14043d01ed10215cecd66e42335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18379e6d1d8356780d72034b5bb0a0e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1b9bd98da7afc34cfd3727513b36f837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70f646210bf90aa4118258b31b5496738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9ffaf562256179d6d4c6395717494339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d0083ea5b7484e038373327320d08540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791680f1e9c5d043788949eafd4bcd8741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356c1f4fc7283d3bbb17812fb9abffac42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d888f8c0d6fb7a23777eaccf2d4265de43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969e309be94773942e288e2c8e8d24f744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d62998db7c66311508d027c3e039cd545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103e2c9c16fd516c07f071a202d3d41746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7918467cd64ca5eb88307ba3115bb27147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a713301093425474b69a6bccdb4caf0848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5e06334732fdc0ccd964d2ef3e1e0749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ca9d719d91c9ab5c567a63157912b550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db0a92a44c70bef02a6433bf469ad5751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbc5e185ab4226e1df149097d622a1f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a579c5075a717de735c8b5475474c3853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02ed98be38e5291cd3090c9758b812754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fef2ea564608d95048f8856e5ff85155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4efe6e559affa2d560419250e21a7a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fc9ae1482bb7a09cb8f4c815a62bfd57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880682dcc0b687969718165fcaa56d3558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f4751b95561766076582b45fa78d1859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30051d3d086997d6351f6a4742eded0760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363ad8f2f71b28198da6cd424a69ed0661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f453264236a057af8c185964237515262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ec63ea59aa070ed019f19818af8b0f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d84d204cfa003e45019c94becf125a564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6e677126fe123ac5a4b0d37aefb28465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceae34315e22b3c169d8b770fd7194d266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c38f77c97c656b6aee8ab40fe13ae9f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16420088c1cd17ca187ba1560bbe23dc68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d91e51d2183c2b0803b0a08ceeabaf69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311cbeac7d64d72f350b1a4caa0f8e0170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdc79e7d8964cacb153fa34949b8e7171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6ce2d6231e6505a1e43db8eb67510172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fbff18833fb99ebf4a0ba9ed728ceb73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55386f7cb7b4461cb364836cce1e84e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f353c0e8c8bc54e0be5803acec873db75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2d3f889cd83480627d11b6b1e6129276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec97032a153138ae7cccac1d364e40b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dba1bc7dae5e87c43e3bca884e5a4878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373a18405fe1d19374eec35f0292ed2579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9433cd7c12f95686cc760003b8f908d780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1357e5431c84b459240d28e9d8ff185b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93225491983482ba20a321c0f3b516e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01cc7bf75f08304a34caf52d5055c5f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774defe9ab31fe08b18362ee0f1f7ec584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a775742773841b4e0a86b3c12ff2ea0785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e690059111185296bc6fa31efe01ddf386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa74483f88459aa7c98f47a29bd03ee287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57c2c352ba6f29a8d05588225210b6788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f83ef71a1cc8455c3c4cbad61bb20489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0402218d231c038e7ce854772d5208f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbe7d40cf7032366b5c9fb671f4307a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52f1d4d2bea507823e71a1c6a257dba92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb704443f9ac99fce3402bd5d22da6093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caad89eb5e82beca2331fbddc52752594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d45d79ca2ab16f52d117ed74cb9390195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcff40d20246bd46b9b924b9ec12193796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12ffad14cab6aa1436b3b43828b67c397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e370dc787fd23af74b79c0b3f4145198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1659d7279f93710e6777d65c7ee362b999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2863b422abede85c84139b41ef1f41c6100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca12434ed42db5690d85ed0371433ec101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0d695adbb2691c0473f8da2de82a94102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1bbba2c9769f84da2b2d9f43bd6984103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bed6f30330ddc82aa183b6ed86bb73f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba9d6b06c19b197da043f446111fb09105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8542934ca9b0e4c61d1ec9f5fd80ef4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b054f2497c918d672f011c25bbb9656107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f5d87a59f3a12b93571bdc80bbe3b2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587541b76d6a09c6f21d58e95ada898f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e9f64125ffd47c8e64e78c1245bb1b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c63fed279948da51ff6e68066d0ca3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf51a209128df1d9369d954bee2284a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e602d00328c09f02ed2133fe820d1c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e64717b5afec083ab17dfeb859e971114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07a6e71d7e0ae2b3dab0bf73ad1c0ca115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd04a213013bef0eed445cef17c85426116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791721471c2d624e576e206b30f38181117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a856d210b2ca3e264ad61f747edfe16118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1ebd4dbf6dd1a478017237aae8dd6d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4fd1d31b3fa3e87b8964ae4c07f6ec120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f265ca2647f941b769ee016cf49e6462121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312e1afc023f693e665046ceee3290d7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d173265947763ad17705b24058deb72123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa8209535e152e617e49e74854d4de2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf1be8d32bb3f371cf65a033a818f76125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6fb639a749e7af45d8a5036b4b3abc126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20599aeb10cab372becb32074427c8b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894c2571f6d9630d4c75649f9053f2a2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e682dcbf7a1c2126a2b4c08fe3926f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548f138ce18c761799d9ee14ed8b5fc3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d65b629f237ec1dfe8184fcabcf17b9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2b08b5f9f8e3ebaf2ba221ca10e949132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21d8c6f57356ccfd0d3580a83a37470133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6dcb5fafcf24f7e966a6879665e95b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b9b50f6af21db7b0249a369d588fa3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecab15ba6d13b2a7f09b7d532b0f228136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cec44ffe629d22640f3a0560dc3f53137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e71c732659b8f0bfbcd6abc1acb28a0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab4f26ad75af22c44da0878d321dcb4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a95ed39c5be8851754f103986deb9a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f688bbb72d33d4ae8d09707367745d2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3355ee28f6d483865dce09ac9c0c5e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995a722a96a6ed5a0fa415d17e1a93fa143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed94d0f34e739a24061dee4a5f1622ce144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c59bded129ca95e340d85779d3de3be145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f31dcb5847b3b7237516911d855ebd146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4909c5fbdf9d1cd1b55f3ca908951984147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bd6d0471bdebbb274e48a2928983d8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d96b68b4995d3f4c78d483832aefa4f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecad6fd35fbafd2bff5d1a11edf9afb150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c4bbfe29a8d8b766bce11c58a705cc151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5511d506f623f78e8420fa44742a61b4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebea415a588a5485ce5a04d56d4fb75f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab7aa8d1331e26044c823b2d87d5850154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca499bcb400f5836fc43f90341982fdc155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a7cdfe586b15e9b0bfa4cbe30a92ff156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061d3ac314d94e874b5d202e4a78a6ec157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe067106fdfc4352bac226899e50c32158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e68a51f4485e90583ad1306752c248159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af706f32b52cfb28340d7e9b69fddd7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ce6f59cc13b12022a4825f62e20343161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2e2d30c8651148c941c8bf400aab7c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e331f20994af0ab16580f6862e303668163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743faa2657e9614fe57f53ecaeff5b8a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb66f3021829a826856a8b44dcfb7a1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b50559b457d0fe35e98a3079176342166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b931888d045f551c39c0c6446067105167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1728d6810a436efc5b38f8e549782891168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069db17c377b5b1dacf86510655d306e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10fcb9ae0e6a2fddb3d110adb88ae0a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f341abd508340eaac2c274c97145b6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e386f210b1b0d92e5a67577c4efe9cb172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f38c67ff73eafec2f7e89bacb13939e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0487264bb60bfa289c0f9939483713f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60206e45df8b1a30b9a4dc399c64ac6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc3c69789c1a5a64b62a7fd743be3f0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1623c22d91b59077c1e5b24e1016bb96177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07098cef7ddde0481bc819bb55394291178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e516904e6a8d203f77b9b21c938eda8f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1568c54f7477a23aeeae966c248376df180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b70db1b19e3c0caeb30924d6ed9ef6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62faad9aa7a0674b25afb2a8163e8fc4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158ceb4d038dc06da9f17fa5ceeb955a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1e18ab56e3e56e24ce5eb5b5915c18184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbd984f196abcb47b10eb0bac75f2d2185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0d52377c086966e0f749c7b8bc9313186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c04109e31c0001857100d27294292c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e7dbeb951bb6f5437d5eed3b554ea4188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db972e082df306165ec8eb549fbeb831189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f4177a504527f78998e93c52b2d13c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d537ffea9312289e9295d1a180cd05191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0957d549cfd908f7ee8984e58c383e0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187ef1cb9436bec9c29c162cb07cd911193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192cf461c5b6c6d3bf8fed77dc4b291f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d274e9b7ed6f19d6f64c76780ac4ce195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1ee0d0737c28b1d93d8920029f40d3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24b558196cea84d2c37e7965175f899197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f2d023cae377769c1a6db4b3c6e397198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559e69b29797af91e38c0287d73f5c17199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dfc5bb688546d0b2c55ddfbec4a8bd200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe704056c22f5fda2cb5fc0b9dafb97a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b7d436ae1f97a68916d501fb026cf5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f190bc71609d4632c98f837da211a3f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4873f3c2b549309eaec0fc12c830c766204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed9aa1f3165c69f1ab27889ade6e49b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d54d25109d3ec470f2e1c6cbef2156206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1101bedffc66caad2eb1f0027781acc1207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f705c857e3979db7eba40de77165d15c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357cc9cbfd80cca778b294d3438d718d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760912a0bb806f642a2ababca44f4e19210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358c12b66ffdbf5267b7b69a69eeeec0211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea222521a1272bac280e656d2694447212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeeba40e88f750ba22be85e8d1f2a2a3213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07516abe1f33df3b0c2609ac7abb1dce214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e267e6f6519064958f784ce136138d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47bc241e1ca77ffa556265a1397ab61216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f939048c14788210463de96b5e78b5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6124c1a9b801077b29adce0c0eb6875e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7b82de4f67509ce91a11c1cff2e631219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4d13aadc185fa1788e8d460e3ef05c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68dec41499c4f16efcb49bd2811278d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd11920d6ff226acac6191274b1bce7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050b474e182f30b9ce0fa2e4cc37f01e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30caeed63748621ddd7db478c1b869dd224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628b3f6bb5ebc20c94f20d95a1650f7c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072abb3605d3b993d09933fb68b7fa4a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed84c14e646c027ccd341f110c2a0e8227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24018418a4ca0048fe16831815cd169a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a7273f27060405cfb0a5c243acf349229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91352c35da031ad63673e3c70f773fb230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b3b187a00734065b46f0ede6e43300231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e43efe1abe973b8f5add0d74c5aa4c4232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992ec9ca142af47a2fc825c44735bccb233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0784922d54ca34e6171c8f31332f67c2234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddddfc4204622ac5cbf48e5e41548e2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f91ef69b8f9070e1b480291d5cf538236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94076e485ea05bae0e16319e53362fd237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cefb5c6afc96e5257ef2dd02b787b0b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ebcef5b02e17d51bf21915b362e829239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c4dc527df39b3d2cde7526a2f394d2240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc3c3f843282591c7ee962fc603aa05241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b463abff31c08f22eea8cc60316f6357242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603ca03431ab78bb35dcb22ddaa70862243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55a10e335c546b3dc2c0d85b5367e26244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d173028f6da805c5b9613e09b7caae245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749602d42b81245ffb8052034f16685a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5a67dd09a9d200c6a821f9775397e2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa853ef03ea96483706069364aed550b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a823017b31e085995731756965252a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e5e88c52ae7f5c5bfd1cee6b21d290250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f945ba4d472098ac347de00a17a12a4a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98cd13135ad3389a1f9986aa5c916c9252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba4fb8f1ade7fbfa90949ec5fa3cbd6253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8357e01a73523322e92350fe071b946b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ec32f0b51d74017e4ac00f8fed16d2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7be379b26a9edb0e9f3b27df782df4256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69ee0d84b734e430196bf6fd317c201257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034396c3085575fdb12c5b8ad4cf2be5258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54418bc3647ee3a85022cc8612a0e72d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d98ea194b760dfcc861f2f010c73b9260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c2e54a2f37b59dd261cbc5e5bf108f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56efd048456db41d518058632de30123262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427c263c73589910c0797e5cc5382073263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8227b34a6b4a0209f763a5c931028dc264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae09084debfe8e23db4b2f9db6f2cc09265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0e172f52db24fee0ab5b471bb43b08266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b4c50e96fb1803f5a1358866d3d34a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9243b97bca2305ff87c6d41dcc9c4d1e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f916c50fd3baf0c5d77d39f438337a1a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb999ff3bb3ea19312ff66ba7c6ef65270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f18ea911072dff5ef12df8624b5478271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2d956c88d85d9d23105e22905ae094272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0242921dc426813cc76df1f083f18065273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30409351bbbf17e290f03bfdf0976813274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3653901551c1dae5c08ce1128b39f6275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cafaf6cd7ec3e14d2ac61e55e0f511276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f31bb0ae5fb6c414a11e7e960f82d0e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8795eaab7e3b3847420991be19a7e7278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabf95a3b8ec959c5ba31f916fc77df7279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab227a089ed32566626c2373f742581280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd1fcc7276bdb74631a5ccdf7a461d6281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ca869d6ef5530a83ca7dc4984ae714282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b66add0dfe26c16366de07c7097e35283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d113b3e493a205fc178d1e021f06d9284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920e71baf868bc2490abeaa546bd4f5c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e041173c349f97e1969128582709b96d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c1c9ec76ee23733907c0fac6d2a868287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af82b7622cd6708f0977889c3ce1c76288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b3a25db1664b61a42265bcab4706ed289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d48ce600da19e5822905272207a532f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c6f9028e88f9b68cb1ba3a673584f5291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16c545c5a52fb289697fe7d9620db72292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ae6d2d2e291b9f6e45a93b7cb5ada7293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6049f36f3f9610b4e3b1e35c0f20c1ef294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dd66895018ec633d9a82558d29cf79295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490ea07302d2f57f47a0895e5a60bb5a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6fc3aa1b3250b30d88c744a1772866297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfc2d34330c685fa5d83dbc628cf8b6298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b79c620275c7c28b989a8c00a7da5d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f237a870c0259fdfe213f25add463f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746809a7f3e34029b2fd64b2f25015e6301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc446d0037c91096c3ee28d0c669dcf302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b308fd529aa10e6902a2ff032f0c1b8d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d4f33ff99042ada18d46692de32ee0304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1812cfb1b9980d8bee74a2f1f8197f7305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128f3288bff045ffd35bfa76a319f1a9306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb92017e1729f28d29cd6fef5018b31a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be21849752649722c3239e4be661bb0308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183671818d25667b17cd993d0d30daae309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595bd7918350832913fee2d26259e3d7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8b9b092e3361f946dc16d214faf860311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f61ccee6bbedb8a7bd0ef4b8638233312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390600f9d7e4829713161833aeb63b93313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ca23c8c98fec92e0fbf1a7b8aa7556314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366fb74e11814dc517c816c407c05e82315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de496c5d3a8fd56997ec1c92080895f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a0b52ccc5856120629803cb72386d6317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bdb927bc48e832a68b2e63bb3319ac318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd005806ccfcfbecf4ef40df3c5d2bd3319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7ca78bba134e744dfb02b8df068a7f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19dd1cbb4360fdad57972961e14367e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b823cd52ba016864dc97ab94cb6a2396322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9044ef8939e80830499719543c579671323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427479bb3e509f08bb2f33bb3cb642d2324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc6b8433cdf74100a607389de9ca7b1325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30d1d5877ebb3970951d5e1456de1b9326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ab8ca0ad408b11282b1bc3dee79416327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d696d6a07097f6a609b38412baa9f2a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e190680a01037c8cfaebc7d96dc85e01329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b6d7366011119cbc629c94d92a954f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc87333892ba4e01a552e8605a817eb2331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de491780a97ae280befa5fb570f80e3332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66541dfbaef0142b600605671f76439333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5684b8c657c8f75e0b6fdae2175c35ae334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b75257d14d20163e439c7da5283236a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff67e66d716c31e5c0486efa5021d065336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61c681107a43b57a71920dd83e2f13a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfa86c5a0adaca4fb90ce68bbcbb228338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22d8bd0c613dd6df53d14a2218192fb339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba811e8ed4822626e1857eeb58ee841f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d83e0fdaf8ca565fc158953246d3715341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc68b233d4797fc3539efd06d5f14c8342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827002ccf1a4e187801bca1cf71b5dec343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc76dd7b117dc10c2016855fb5de21ca344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ebfe2634ef5df4ad13cc1d88ac1ce2345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa23e1488adb1be6cd6f1c24f45b94fd346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1df3da02d988eba0cebdf5aa7fd7c3d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0dfe7cf1ca25e0fcac910389d3e840348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cd35b1e5be0f0f35e0f2e2923aae25349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe43adf80a637f5d97c7eb666c1e18b7350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200936b0ac2f6a7add7c40450ef0bac7351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7b83a9c88643b583ba9055f124897e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd5df7d881cae7853871d09f748857c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a1c71689fb0e56f01b4dd1918b3698354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb771e7adaef35b79c7579d5424225bc355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f9cb21bff657ed7aa9cd595489b20a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb38afc28b7e4ce87dc438674f1e08e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09ee9f24e51a9d790f0f9dd55550ecb358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28307070148d4336e25765a75f63a70359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15076989af39163bdcfe13648c1d018360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f413e28e4031bb5fa15caf52809c1d8361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f37b79fcb81b5dc4cb07b68cd2bcd78362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323b8411196f586c9e10263cb4b775cd363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ea381045ba176c1fbb1470b3111aa3364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6ea49595c820fd50be23e6cebba33e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7300c079f1c8b21324f95ab5e2cb23f1366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff52ec85ca13788961102c234cb2306367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1233eaff5ad7dedc3ecd7fcecd311caa368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ffe6410a9be7f06a166dca51524ec3369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1213e00cc43e959bdc7b8dc9bd1140370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426eb271659d67b2b0831d4ff3140d24371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fc5c24d57c4992bb03589852a05090372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc7a5942ade957819ccac448a8edccf373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4ba2a9026ad6f03b7459846c1202c9374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556d927487cc8daaa2eeff7be1563e55375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab378210ff78e1c2a5e805fa96d99b3376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13af48ae0b1024209804569c6c7918fe377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f610200c1395facaff0fda0cf37192e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76be693435a4e30583d1acd86ea7023b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9233a044e5aca927f201b4cbfa57d4c6380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273956b2ff3bd34feded68b6d4985b30381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72e1c96779834c26c3598144cdfbe28382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2883e7fd45b3af96e2e1114ba99b44383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f669762d046dc0964b4bee4f4765ed384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e00ed8fe306dbefbfa4a7fc99f7204385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807f70a3ca1ce954b3f663e5780b2588386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac6884d842a7ed43cc529bb9c9977ed387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6cae1c02f6904eed4cfcd2d63c0902388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca66ad4b19317ac6a97c7b2a62604a6a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acce0fb624355c93a610afdd5568ab91390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f44844a120261f4ecdd5a8d78f34742391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c055a930c9c69ebae749159b6fa8a7f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b426dac1f10a5e7e73d4f41911660a72393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e867e4ebc36f95578163b7e3dde8ad394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b901f51b0b421225747aac1632056e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956fe58413bfa71e28dc5f5a8d5325c2396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e11376aaa6040cf551aad1928bc42ab397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33922d0b05b02813c35b0889aea15e6c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0131c89615c80ea042989cba518ac9e1399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3715748166ad79490dd1841e78a21a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf8b75e92160ca590119293a4682228401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f414c646792e5fcd396618af8bfa9a3402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218690a7b5b5a96606651ff82ea9568f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa9ff9682ec97502fc66ab7c5093cda404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bed51073a4a6fd349bbb3a5e1330751405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde8afe7e8658ef9bd41174ccc288616406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816b1a937aa12a2c35dd10d15d2f533c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdec897046c37dfc6faca59b14400d6408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fed0e50d16a190d7813de9b69718dd409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570dfeab192135909835f3654c724438410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5a33ee67f99fc38570596ca7920d5d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea430c1b6ab0592f105491118b78c1f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0594f9985f7ee268d70b3fbecc75253413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1366cdb1e584950a7da9b55073e38a9f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef2f1de92db96489c98bf6b942995a7415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060b0bcc54c59386725ab42ea178cc00416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31044fd6074c8712dc06c861aa69ebe1417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6109dd47c6c5cfaac79709ff6990c545418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b86fc9e44e284460b266fc46978f83e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfae600f1ba1f7b040e639e18991b4ad420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7705a5a4fccb0c272307f0954c6791f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f67b6d2e253b8ae2dc1847c23da52e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19aa59924060b51a2cecab74ee296863423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c549249f4d4e193a09a0d3c716e765424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe8b8d94b457d93e04aea1253d47b8b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48202cd5745369092ee8b32d0a9bc82426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1756f7abe1880565112e7d7b0fea51c4427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec123c545bd05d4e99c2cebb31daa60428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2f9c501be668eba77c895a921abf9e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e0635d1975ed4b862f124ab535b0ee430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064430b53547363461ac43e98e744874431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fc0e5b2e95ddae2ff68f3655676b7a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e3d8ca6032e22a8a5f39e671929a3e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dae2557b6701bc38b55d849f349f10434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d57cb75913785d112d4614ed2308f12435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaad1691f660742fe251d7360e406ba1436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0896bf78524952fc0e72180997e1b53437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa5d01f8d1b3e5823966c3d2f0bfc7c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184ad76fb9e7db575148100fd0230ba3439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b17dcaf5fe5786924efe87190b4e5f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17625b23a33fa2f9c48d1023310b2091441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2fdf7eab244f2ce0dd1154d1ce1f4b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054f5436684a34efdcbc0cb767bb196a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834124fc3b14a53582a0bc4ebcb5edb4444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61f83ad04119e95d84e2ef2ac02bd56445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebd4014bff9a041b90adcdad24ca00f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4879f9601957189555e6b1c730db490d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca479895b5a8c8f0c8fa5afc4bae4de2448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d215c1c275f67d40692d4b857553d93c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58be4a8118abe7b81c893258e867098e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61113a4fac2f880be1b04d474414d0f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5997b0de6cc3297c1092c208cee1804f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9ffeaa4fadc2e189a22786e5aff796453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b3990b019fb5863c56774b53ddae55454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35fd4f0fe7ead9f724157c661d638e9455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f9eae8625813899db1fa372c986602456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ca3a7c22d4ec27c3ce94d73ce93520457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bed272f818649168ac55858876990b3458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1a259c04b9023f4c4c905c13472a8b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dfd6ee9e67d14d0fb226b9a5284b8a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b226f8bfe12666f259751bb55b3b74e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd9fe8a4a7f7ae7fa1efced83b7b9ff462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60bb748c258be8c94c5192feeb20e78463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a734b4261d45184ad06c21df3f0ab7e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d969d6613b90d13ba330f71604213180465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3277f53cb62bdd930aef81a2401b8e81466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378218b0907d0b41d001d0947b1d5264467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7869782659856ef8ea904a8dad4526468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0d25ea0e782e18c889fd1c3bdd6ae3469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524903de4cdf49a82bdcd0ea21c4a4ec470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ab05796d3e090c30ec3efc347d0d0e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81e9742a51c92aaac7282fae5cfc1d8472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add147d2ea7a6006a04d815dfade168f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e94b83087d95798190dcb249a9ee903474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff05f5e242c0834fe53680868d1539e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5ed7adc47000a10af0530d691e9d1e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b71fcbceb4922ce79bf4182ce39ae4b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38fd00bdf8e6852c5f997032fbd233b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4d28f54edeab0d10b3c3a2bfeb5587479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75ff2141c36a5c83c57a673becaf439480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5613b29e26287d98f7e33bcfaa8a6989481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d992deb53165044e2dd4785e9486a5482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479e0c5d643159edd0ebaa7f549fe18e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568eaadfcb95e060002866c108055019484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc86919b968148ce33a5e5867769bb57485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c11c6e15d85911c34fa137464e5505e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e3722d856c486559037a821432ae44487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c40657a447e3ffd8eb2fd8739605018488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82eb6cf5d0ac518f021bb3d2efd9210a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d2fcbd10114b3ddf3cdea6a4c867f8490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ed40b4a93a53cc8ac6519482d67b15491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a41ec376aef53c01384455929a5f8e8492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7744bae7456285ea8ab20807e1fd242493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c208ecb73c9ac2ec4792e58314ce78f0494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe3acb90fb0b11164c48aaddf5d565b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14cb10e81a5acafdc597697a9c53bc9496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3132ff82ec5747a9f4d8b7fa855ba0497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d17283ea8f4517e559c891c4a0ac90498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a868f4bf76b9eddf83a00199f7480fe8499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91e1e487624265e2be44d5dacb9954b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2185109b6ec583af9bd3641c06fa10501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac50f1e8ac2af54ee7ed2a9eebe1b5d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a751aa35762b05ada55ee29f2960294f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fdfc058caa88ede595f6e9f46ba1cb504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5567810609246d225287efe5eb0df48a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e89536bb43825280924e154a431d49506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19b66c417642651fb06380c391cd767507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690024257a73a2d57f3e89cdcd3415a3508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee30e65215087c2296f31565a497f0e5509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee1e18c724ced4072b878597e31d05d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e1f34e1bccc325df7b32e7b55349b9511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a986947e14e748420d27cf699439a25a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054495d57fca5e2810bb1a37794b94b9513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32ca4f86458d7eba9290f26ca28dc16514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d952c83a057462a617c021d73dd07d51515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36827eb5a32a704fbbfcbed1373a0379516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4489e279ae719db61b2c2a52181170f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed70737af1f62f51ad561184cd061d2e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531c8e7460aba8202f7e30ac4a520e2e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c6beb563168c490f99907ddce8f4c9520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a921b117da45f24a9fa1f19357edf12521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1dbceedf10fc202bda92009ab5af0d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769f6f405e37fa7979e27b1bdc80a1d9523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf45828ec59cd2f11cccc51ab7992ce524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b49d5fe24176bc27d1384b203449a5525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55065f6282eaa520dfafb1f320a36cde526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f619a9e6612a194ac689d7cc3ae7358527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21e82b9961ed0c0b0c131feca6919a4528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7a2f92ba1ba6bbf172f8284de7bea6529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff0b164e48fea978b0c0dfda4b36a73530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdeb691a7fae33f10cc87fcce7a3ed5531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1144b188fe047903fb7b4f48afa979532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322ebfe90b1d9351964f8d155316be1e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c87328dc8d69460d16073f8b4ced14534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dbde04f02ae1483318ad7db9eb5769535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbcdcf24c06267e55cce5060f01bedd536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba8e535639fa9cea02e259e57b77287537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803ffa2e803501be3eb40a5e097de530538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c785b230b507dd18d33655485a9dd6539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fecf697e0de6747ecf96923c3f683d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8c1e81304753550ce156df1287edad541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ad6fa36c115a6e4d393db72daea3de542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3749c9662d7850dcb299f03719c3eb543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce829037f690ba0e807a4d1e93666b8b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea20dea2b59a6ecffb70999e7591b12c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21adc2d9e3917d16aa5c5e2f86d5c272546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ad0cd04e5b2f1b09bb8f069d2f3e9a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7405fa3b898c0de1fc1c92c69ceee56f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b90b734748780b99d24560e1bb748c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691db0c0e8e2808655d78be5ee2e8a1b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4131c425383aacb3385930f47a69f3ba551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3c579b029a3029e9e3566cd150fe37552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe68976d4bab5658d8c2465c73e9a73553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e818c81c0feaa0046c9ff6219010ecec554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62443bbfbb249494c8ef53dcddd104a5555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dc8aa65b8f7756856707913e1b08e4556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cddc829731bc562238b34aa297f324557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ee47e743377d37956d6e5d81ab7d54558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121278265a852ed12877c156436179d4559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbe8c07d5cc0aed55155dc43340853b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357286a60f59dccc10b7cfeee7e41666561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b371cfd2ec0fc8108f874ff7cc88fd4562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7ad86121e695361c61f37b97069bce563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f7d9127e3a83c998aecb09d4a74236564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81142b81d8ec738179b8e31bc0a32da565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9983a9c662f73aceda2fe29f496db9bd566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17889735e2d388821cdc66a55915e933567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cd1d362ccb211fd75ab60139556b7a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1790a6242511e5f48066b62021952884569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bab2411d79b7ffc80fbc5dca1e2827570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9078b256cf49c93d45ce963b822339d9571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29caef293cc48f911fca312d2baddfa572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77ea9d1f89f6c1bf29580045a0e0927573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b0fcfa5d4e16063eccbcc69111a2fe574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03209f1755f67e6c8c9c754032f7c03d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4652bfcf75b381f4ab1f42b86cabb1f3576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fabdb11854750570cd06fd21643ad7b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70c167c56450eec4b44b4c045b2c8fb578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8600cb2a4a1d9157657bd612268f78579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e937b771b5f148ec5dcf00356cc050aa580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6aeaa044ea0f58812acbf7d99d3867581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787ce827566c4b325e4c597c2dfaf69d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d80d9844a9640d4080e5f6b70e2a38d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24894f4da2c44c0bf5e8b453e09aff7584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc28d582b6249a7621f1a78e5f2f402b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103f565e6b1d337be7cee920a6e1abce586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc86d0c80a229af9008c36553626827f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be81aacabfc55ea890f0712d29eac7ec588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2173fa1dd17cd57a18673032d182c699589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc5c85d3f7310551f29ac3a983d36ac590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0224f035cdc024aae468184d4b15b4ae591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e556ec38fad9158f0e9e77c5bb7479d4592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5755f5633fe61736a05b5cdaeac5d56e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e9f8117cde751a17e2553b174e5ca8594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1283701e49ed359341296027beefdf595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa4c43a5eee9f911051e7204701ff13596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bc1d2c6c44b7b98b465ad53c20159c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f817ecdb2c82f0554905f237a9b6450c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d15118bef5914e70c29fd06b63a7ca2599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a626a9ed21831ae8b2cf2bd763f2b8600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d676c51f4e4a394a99c095446ce7509601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd38a58d215db88a5e74331bea73ba5602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048d467ae01ca8fc0ab2ef7318ad2de2603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e4838e140cf8970ffd86bf14cc8810604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725d6d5f6a40a9ff115d7fe013168e43605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956bd3cfe39e29b75af218cab7da4065606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3e9a60511ea2364fa1e99e9fb5ed57607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9561baa2141c658dcd3e0ab24d761ddb608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edf0cb6220fc104f71d7ab98764bb22609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8567fcee82dbbdf8bd647397feb9bcc7610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd73f12a949f5849998b8f2c1597bcf611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ff5bc1dc06192dd40626e1c3bccf8c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c40b2dcc1b40d7a63431a2554f8301613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2928050fa20eee5fead1ed70cf60e044614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706c2bef7101c2c437611ef948f2b1bf615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eac76aeea7159401a6c1f3fb73d1ea7616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3519c1cf3c1aa550c1fc40e0cd60098b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d772bd767603c0e706051e3b17f6b36618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d8bd0fcd9e2b1a0a46f1d5b817ee47619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e4719e188babb1c8f221cef22c8aca620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efb15bdbad4ebf13c9ad999abd11ef1621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda48d115918d279c38df400458f65bb622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee358dc37da6fb22cc1d6193670f8e01623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dff75ede2d9c8a3a508e75228995de0624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f84bc8008eaf42548830a8fb128ab3625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c40971de2dd34df3936c4f3454201b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9ab2ec46d6badabae4ab739f5b6b83627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7104b0dcab5892989178273b4a67d1db628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3a79e401693ece3eb45214c2eeb23e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddd489df4815f4d96a8925e5659e1bf630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a3a2ad760305008e3dd30bb4d2066a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21eda7daf2a784660b1da2184e58b7a3632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed37360cf817a11d52c1160a83e42f41633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f16597b8e6ef45077fd1318278595fe634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7e3f3178d2fdb3e9d6e9e1203a98d8635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0073d51f2e7e3774b8cffc98955fea6c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37e4ef373b10e7fb89e483f29cf3383637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a1128d7c4661d23da99396c7d9f8d1638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d21e00cf72ad26a61d20e117023cb9e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92088eb82fce59498721ad765b61f46640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4391edc9414209f4987cd47099ee8622641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a87887793d65b044f469d980655d30642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9841df22ea21982e38a051872ec164fb643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efcb4ac5cd3604fc8a963cc9cf67b14644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea3183a99c90680e2bb720593ba915c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d61b270fc679b0b8e7398b64dd37f3646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28cb11894e18ba499ef312532a7bf9a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b44635f9bf46489088f6ee989b1123648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9413975d0db96bc0b7cccc7ad574198649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e9f9091baf72ed771e3ded00ed6bd2650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa20e1abc87f8aa2a1fd635a27d7f3af651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2d113c568f69a437d10265a9dd8cf3652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237948e0f335177fe9642cac230d7e6a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b3c1866d2a5355165e5faec2cac8fe654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6640bc1ebd2dbbb654d5616cd85e45655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48283e6cf0c6ed4e214ad97a68056ed656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bc6112ea8ca08985dcb58ab4321c05657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49c0aaea90200c9b5c6431ca2cd9292658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78a18b1cc2eb246dc74abf5a68520bc659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7564808e6e25dd03dd69722e81ce4dc4660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5a5e4405bf772529a71223d7a51bf9661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022bd6c5a6cbec8cd6306bc54282192d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce26905a8eb6a994878005710a609b6663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cebc7b0e1c416c4faff3b301f6d6fc664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1251115baf0ae8fe6fa4f2f26c8a2d5665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01df02f8cf90b7c82b43bd0acdca6ea4666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e61e8850f38d8665519dc4644a46f7667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cbe37cbc9ab45ab9854b2080d3169c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6458452da3c7532ab14c2108ba65e655669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babee8db36f56c87933b13c5a98743b1670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f2794b61bf7388cb22c2a90afa57da671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f4bd319e2b8a951abc633079c2d85f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8c1e3d14d73721c6741d794d1418e9673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242220842a46546be99c8cba262a6265674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0673926da4d648421d972bbe40aab630675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ddabd5a7c73fa73610bfea2338b37c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54355ee20a39a61e0aa4c3707131258677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e7244e8f0bff5457da17cc6d8764a8678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c662c64e1a49d16a87c08810018472679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986f98f57fd988be3b03e84157c4fdd4680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4615dbc666a5205c5e995632103529e3681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e017677a04efe5934be6b9981592e2a9682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472746b1c7eac5bfeb413e7f9d1bd9d8683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f938c65da5233a9d1f23cf12ac351f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e674ac4b3c73573b0b0659e81c3b1b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de55fdf3ef2a034e063f1da3cdfdfdd686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d3f2dd77acb78918aa5a864f8582bb687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c16433aa925278e88c92a66ee89fa1688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7743ab791ff85ad508b847817c6b7934689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce0b25b1d5e168a58a31a4c2af97b21690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8657a33458be4665c5b8abf26f5b4e1691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fda9f44ff39d4fd7989c1c733bd1270692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40251c4764779699e7694be9205ae01693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1295a5d4784d003c721f58e32a959b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e027dcab24923a701a600432429118a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbfa716fc7e6752f0a131c3e30be186696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbc12b338ea0ce3860e4fb6b87d6cc3697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a0a7a4fca6c31d23b5e17d5227c79f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bb2179237c77cd0521a949f76806b9699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b6f296e8248f4b8d1abb48be181925700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f08ed1952cbeb37350ca613c78a92e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bab0838fe772c487a7473465fef728702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d179f74809c4355840703c90fe0581cf703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854ae34e9f22c56323b74d3fba0b4601704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4716e3792203d317ac110f2b51cf98e4705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbc68820c114343a7b233ae35f1c1d6706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01eb4c340a0f6c4bd189bd2bdd768d12707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8e357d736d4f95a20776636fbd9fb3708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f47f5a16623582f365ecbede2f22e2709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340b0651592641d8413b43955fbaa815710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9abe268220d4954cf77d6387f05de5711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d34c46bd1afb825b324b299e34cbd9712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c102d00a16391c80e5f5f9b4246cb1f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20e9b914149fc274168075c26360cef714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0789dd4d363940c0c58c02977d5daefd715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec5f7c56495ad3081312dff905180c2716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7e98c5acb80187fc98c010afd0e05f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d07c09cbc085a174c9a1857a871f7a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1030a323a00ed9f81f596e12d6901db6719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13455a16bb7e2777c73e512de56e01f9720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d031fc7d6ad9de47660e08c5c9ed5a51721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff0428bc6272ddcccc025bc34c28f7f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c5b617e16cdb6ad114917e03c4d29d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f87543f80f991428782a41d2f61956724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe7c5e66ebf0d5406d5469ddd541b9f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0036c9f2498e82a802b29ca934fd56ec726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d29d3171d466547635155e6a340848727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6edfcc4eb46c92c38db7aa3d38ae47728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacd873f88e5233c5b100a25ea098d95729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd62f618c7149f7deb78462a1cc5a5d3730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8add6bd0778117d79aa7f8aea507bdc1731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d408364c795fe11c415389f5d19237ce732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d72e66aaafe18c53fc9af92ed2b60b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258bf0ac41ec6bc0d5752ece65bf2fae734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edf4b7b6ecd1c10450d52ef967e04c9735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c191f93149be16836feb525d36c4c7df736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a08a689db34dc072de8dca1b63603e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c90f23db9bf733866bd183e9db2a0e7738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d8424398fdda19c02d4d977086078c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e3e36ee68f18022c0ca3882e2991d8740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6ad72e409c0ec346cbb47080d649dc741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97ca1bb76e4707add95da132d538241742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aad0e39b5344997725b537ab2b1f5d4743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b349a82e08d666097dd4385299b6c7f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1cdd4e782fdd4518b992b072d9e833745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81fe13aa16cd4f3745256026094765f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16858dd5b1e8bd11f8366f49fb27f313747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50afbd14e9bb72c458c5df4135e10b3748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970f40c5da572e1662e3c0a53e1626ec749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c43b706e6421cc5a5a8653206a590c1750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834ae868e07b5f7e5f88994d05be1f2e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26ab59f834892d1e3686e69c0f4e35c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ef10aac1f2d7751e7b4e7524d98500753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e632b21da0781e8da42f38ff6e81c568754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f62bffa22ea133f6c95119a2c6568d755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd049d3c9c39d59d14f39227a0f0dc1756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f9dbe055f211081b20fbe0114a3579757.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23920,173 +23938,173 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
     <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
-[...118 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
@@ -25910,50 +25928,170 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="756" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId756"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="757" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26220,51 +26358,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J379"/>
+  <dimension ref="A1:J381"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -31294,4442 +31432,4492 @@
         <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
         <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
         <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
         <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
         <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18212</v>
+        <v>18210</v>
       </c>
       <c r="D204" s="0" t="s">
         <v>599</v>
       </c>
       <c r="E204" s="0" t="s">
         <v>600</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>10.8</v>
+        <v>9.75</v>
       </c>
       <c r="J204" s="0" t="s">
         <v>601</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13944</v>
+        <v>18212</v>
       </c>
       <c r="D205" s="0" t="s">
         <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.71</v>
+        <v>10.8</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13945</v>
+        <v>13944</v>
       </c>
       <c r="D206" s="0" t="s">
         <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
         <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>8.279999999999999</v>
+        <v>7.71</v>
       </c>
       <c r="J206" s="0" t="s">
         <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13946</v>
+        <v>13945</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>5.3</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13947</v>
+        <v>13946</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>21.8</v>
+        <v>5.3</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>26538</v>
+        <v>13947</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>616</v>
+        <v>29</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>11.34</v>
+        <v>21.8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
         <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
+        <v>617</v>
+      </c>
+      <c r="E210" s="0" t="s">
         <v>618</v>
-      </c>
-[...1 lines deleted...]
-        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
         <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
         <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>615</v>
+        <v>618</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
         <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>18214</v>
+        <v>26538</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>623</v>
+        <v>618</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>624</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>8.74</v>
+        <v>11.34</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>18228</v>
+        <v>18214</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>625</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>626</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I213" s="0">
-        <v>6.95</v>
+        <v>8.74</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>627</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13961</v>
+        <v>18228</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>628</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G214" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I214" s="0">
-        <v>10.61</v>
+        <v>6.95</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>26549</v>
+        <v>13961</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>11.03</v>
+        <v>10.61</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
         <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>632</v>
+        <v>635</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
         <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>633</v>
+        <v>636</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>17095</v>
+        <v>26549</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>637</v>
+      </c>
+      <c r="E217" s="0" t="s">
         <v>635</v>
       </c>
-      <c r="E217" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F217" s="0" t="s">
-        <v>637</v>
+        <v>20</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>7.71</v>
+        <v>11.03</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>638</v>
+        <v>636</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>18243</v>
+        <v>17095</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>638</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>639</v>
       </c>
-      <c r="E218" s="0" t="s">
+      <c r="F218" s="0" t="s">
         <v>640</v>
       </c>
-      <c r="F218" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G218" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>6.97</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26569</v>
+        <v>18243</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>642</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I219" s="0">
-        <v>12.1</v>
+        <v>6.97</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17100</v>
+        <v>26569</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>5.89</v>
+        <v>12.1</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>17103</v>
+        <v>17100</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>297</v>
+        <v>35</v>
       </c>
       <c r="I221" s="0">
-        <v>7.72</v>
+        <v>5.89</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>17104</v>
+        <v>17103</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.54</v>
+        <v>7.72</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17108</v>
+        <v>17104</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I223" s="0">
-        <v>4.25</v>
+        <v>12.54</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17111</v>
+        <v>17108</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>5.26</v>
+        <v>4.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17165</v>
+        <v>17111</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>10.34</v>
+        <v>5.26</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17166</v>
+        <v>17165</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>19.22</v>
+        <v>10.34</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17173</v>
+        <v>17166</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>6.13</v>
+        <v>19.22</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17194</v>
+        <v>17173</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G228" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I228" s="0">
+        <v>6.13</v>
+      </c>
+      <c r="J228" s="0" t="s">
         <v>671</v>
-      </c>
-[...7 lines deleted...]
-        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17199</v>
+        <v>17194</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>672</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>673</v>
+      </c>
+      <c r="F229" s="0" t="s">
         <v>674</v>
       </c>
-      <c r="E229" s="0" t="s">
+      <c r="G229" s="0" t="s">
         <v>675</v>
       </c>
-      <c r="F229" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>8.94</v>
+        <v>8.91</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17229</v>
+        <v>17199</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>12</v>
+        <v>675</v>
       </c>
       <c r="I230" s="0">
-        <v>36.43</v>
+        <v>8.94</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
         <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>678</v>
+        <v>681</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
         <v>36.43</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>679</v>
+        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17230</v>
+        <v>17229</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>683</v>
+      </c>
+      <c r="E232" s="0" t="s">
         <v>681</v>
       </c>
-      <c r="E232" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F232" s="0" t="s">
-        <v>141</v>
+        <v>327</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>20.99</v>
+        <v>36.43</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>683</v>
+        <v>682</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
         <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>682</v>
+        <v>685</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
         <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>683</v>
+        <v>686</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17231</v>
+        <v>17230</v>
       </c>
       <c r="D234" s="0" t="s">
+        <v>687</v>
+      </c>
+      <c r="E234" s="0" t="s">
         <v>685</v>
       </c>
-      <c r="E234" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>16.84</v>
+        <v>20.99</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
         <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>686</v>
+        <v>689</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
         <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>687</v>
+        <v>690</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17232</v>
+        <v>17231</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>691</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>689</v>
-      </c>
-[...1 lines deleted...]
-        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>50.27</v>
+        <v>16.84</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17234</v>
+        <v>17232</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>32.08</v>
+        <v>50.27</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
         <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>693</v>
+        <v>696</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
         <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>694</v>
+        <v>697</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17235</v>
+        <v>17234</v>
       </c>
       <c r="D239" s="0" t="s">
+        <v>698</v>
+      </c>
+      <c r="E239" s="0" t="s">
         <v>696</v>
       </c>
-      <c r="E239" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F239" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>29.51</v>
+        <v>32.08</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>698</v>
+        <v>697</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17260</v>
+        <v>17235</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>24.23</v>
+        <v>29.51</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17279</v>
+        <v>17260</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I241" s="0">
-        <v>1.93</v>
+        <v>24.23</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17280</v>
+        <v>17279</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
         <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17287</v>
+        <v>17280</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>23.65</v>
+        <v>1.93</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
         <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>709</v>
+        <v>712</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>712</v>
+        <v>228</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
         <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>710</v>
+        <v>713</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17293</v>
+        <v>17287</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>713</v>
+        <v>714</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>714</v>
+        <v>712</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>11</v>
+        <v>715</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>13.93</v>
+        <v>23.65</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>715</v>
+        <v>713</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17295</v>
+        <v>17293</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>13.91</v>
+        <v>13.93</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17296</v>
+        <v>17295</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>14.64</v>
+        <v>13.91</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22041</v>
+        <v>17296</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>724</v>
+        <v>29</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.17</v>
+        <v>14.64</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>725</v>
+        <v>724</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17336</v>
+        <v>22041</v>
       </c>
       <c r="D249" s="0" t="s">
+        <v>725</v>
+      </c>
+      <c r="E249" s="0" t="s">
         <v>726</v>
       </c>
-      <c r="E249" s="0" t="s">
+      <c r="F249" s="0" t="s">
         <v>727</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>29.88</v>
+        <v>13.17</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
         <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>727</v>
+        <v>730</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
         <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>728</v>
+        <v>731</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>17337</v>
+        <v>17336</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>732</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>730</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>55</v>
+        <v>327</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>20.44</v>
+        <v>29.88</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>732</v>
+        <v>731</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17362</v>
+        <v>17337</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>8.720000000000001</v>
+        <v>20.44</v>
       </c>
       <c r="J252" s="0" t="s">
         <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17365</v>
+        <v>17362</v>
       </c>
       <c r="D253" s="0" t="s">
         <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
         <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>15.15</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J253" s="0" t="s">
         <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17372</v>
+        <v>17365</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>10.61</v>
+        <v>15.15</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>26678</v>
+        <v>17372</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>12.69</v>
+        <v>10.61</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>26690</v>
+        <v>26678</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>11.48</v>
+        <v>12.69</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
         <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>746</v>
+        <v>749</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>141</v>
+        <v>327</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
         <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>747</v>
+        <v>750</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26691</v>
+        <v>26690</v>
       </c>
       <c r="D258" s="0" t="s">
+        <v>751</v>
+      </c>
+      <c r="E258" s="0" t="s">
         <v>749</v>
       </c>
-      <c r="E258" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F258" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>7.48</v>
+        <v>11.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>751</v>
+        <v>750</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>17395</v>
+        <v>26691</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>30.97</v>
+        <v>7.48</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
         <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>753</v>
+        <v>756</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
         <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>754</v>
+        <v>757</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
         <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
+        <v>758</v>
+      </c>
+      <c r="E261" s="0" t="s">
         <v>756</v>
       </c>
-      <c r="E261" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F261" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
         <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>754</v>
+        <v>757</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17398</v>
+        <v>17395</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>757</v>
+        <v>759</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>4.15</v>
+        <v>30.97</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>759</v>
+        <v>757</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17407</v>
+        <v>17398</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>761</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>19.66</v>
+        <v>4.15</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>762</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17417</v>
+        <v>17407</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I264" s="0">
-        <v>8.51</v>
+        <v>19.66</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>26717</v>
+        <v>17417</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G265" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I265" s="0">
+        <v>8.51</v>
+      </c>
+      <c r="J265" s="0" t="s">
         <v>768</v>
-      </c>
-[...7 lines deleted...]
-        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>26725</v>
+        <v>26717</v>
       </c>
       <c r="D266" s="0" t="s">
+        <v>769</v>
+      </c>
+      <c r="E266" s="0" t="s">
         <v>770</v>
       </c>
-      <c r="E266" s="0" t="s">
+      <c r="F266" s="0" t="s">
         <v>771</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>14.64</v>
+        <v>22.12</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17447</v>
+        <v>26725</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I267" s="0">
-        <v>29.22</v>
+        <v>14.64</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>17460</v>
+        <v>17447</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I268" s="0">
-        <v>1.54</v>
+        <v>29.22</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>17461</v>
+        <v>17460</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>3.73</v>
+        <v>1.54</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17462</v>
+        <v>17461</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G270" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>8.67</v>
+        <v>3.73</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17475</v>
+        <v>17462</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>297</v>
+        <v>21</v>
       </c>
       <c r="I271" s="0">
-        <v>12.43</v>
+        <v>8.67</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>26739</v>
+        <v>17475</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I272" s="0">
-        <v>15.98</v>
+        <v>12.43</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
         <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>340</v>
+        <v>29</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
         <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
         <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
+        <v>794</v>
+      </c>
+      <c r="E274" s="0" t="s">
         <v>792</v>
       </c>
-      <c r="E274" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F274" s="0" t="s">
-        <v>591</v>
+        <v>340</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
         <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>793</v>
+        <v>795</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>55</v>
+        <v>591</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>794</v>
+        <v>796</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>228</v>
+        <v>55</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>795</v>
+        <v>797</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>796</v>
+        <v>228</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>17506</v>
+        <v>26739</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>797</v>
+        <v>798</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>29</v>
+        <v>799</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>39.52</v>
+        <v>15.98</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>17561</v>
+        <v>17506</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>8.109999999999999</v>
+        <v>39.52</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26765</v>
+        <v>17561</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I280" s="0">
-        <v>10.38</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>26766</v>
+        <v>26765</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
         <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>26768</v>
+        <v>26766</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I282" s="0">
         <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>17509</v>
+        <v>26768</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>3.32</v>
+        <v>10.38</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>17510</v>
+        <v>17509</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>6.03</v>
+        <v>3.32</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>17511</v>
+        <v>17510</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>108.2</v>
+        <v>6.03</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17512</v>
+        <v>17511</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>11.72</v>
+        <v>108.2</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
         <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>822</v>
+        <v>825</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
         <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>823</v>
+        <v>826</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
         <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
+        <v>827</v>
+      </c>
+      <c r="E288" s="0" t="s">
         <v>825</v>
       </c>
-      <c r="E288" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F288" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
         <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>823</v>
+        <v>826</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17513</v>
+        <v>17512</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>826</v>
+        <v>828</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>24.59</v>
+        <v>11.72</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>828</v>
+        <v>826</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
         <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>827</v>
+        <v>830</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
         <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>828</v>
+        <v>831</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17560</v>
+        <v>17513</v>
       </c>
       <c r="D291" s="0" t="s">
+        <v>832</v>
+      </c>
+      <c r="E291" s="0" t="s">
         <v>830</v>
       </c>
-      <c r="E291" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F291" s="0" t="s">
-        <v>832</v>
+        <v>141</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>19.58</v>
+        <v>24.59</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>833</v>
+        <v>831</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17514</v>
+        <v>17560</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>833</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>834</v>
       </c>
-      <c r="E292" s="0" t="s">
+      <c r="F292" s="0" t="s">
         <v>835</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>16.84</v>
+        <v>19.58</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17517</v>
+        <v>17514</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>837</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>4.91</v>
+        <v>16.84</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17520</v>
+        <v>17517</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>4.37</v>
+        <v>4.91</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17522</v>
+        <v>17562</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>19.72</v>
+        <v>20.95</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17530</v>
+        <v>17520</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>34.96</v>
+        <v>4.37</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17531</v>
+        <v>17522</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>50.75</v>
+        <v>19.72</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17558</v>
+        <v>17530</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I298" s="0">
-        <v>3.34</v>
+        <v>34.96</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22103</v>
+        <v>17531</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I299" s="0">
-        <v>4.74</v>
+        <v>50.75</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17564</v>
+        <v>17558</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G300" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>23.63</v>
+        <v>3.34</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17574</v>
+        <v>22103</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>18.53</v>
+        <v>4.74</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>17576</v>
+        <v>17564</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G302" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I302" s="0">
+        <v>23.63</v>
+      </c>
+      <c r="J302" s="0" t="s">
         <v>866</v>
-      </c>
-[...4 lines deleted...]
-        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17586</v>
+        <v>17574</v>
       </c>
       <c r="D303" s="0" t="s">
+        <v>867</v>
+      </c>
+      <c r="E303" s="0" t="s">
         <v>868</v>
-      </c>
-[...1 lines deleted...]
-        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I303" s="0">
-        <v>8.68</v>
+        <v>18.53</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>870</v>
+        <v>869</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17590</v>
+        <v>17576</v>
       </c>
       <c r="D304" s="0" t="s">
+        <v>870</v>
+      </c>
+      <c r="E304" s="0" t="s">
         <v>871</v>
-      </c>
-[...1 lines deleted...]
-        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I304" s="0">
-        <v>8.619999999999999</v>
+        <v>4.37</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17595</v>
+        <v>17586</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>14.74</v>
+        <v>8.68</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17597</v>
+        <v>17590</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>17.48</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17604</v>
+        <v>17595</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>33.95</v>
+        <v>14.74</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17604</v>
+        <v>17597</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>881</v>
+        <v>884</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>33.95</v>
+        <v>17.48</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>882</v>
+        <v>885</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24396</v>
+        <v>17604</v>
       </c>
       <c r="D309" s="0" t="s">
-        <v>884</v>
+        <v>886</v>
       </c>
       <c r="E309" s="0" t="s">
-        <v>885</v>
+        <v>887</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>886</v>
+        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I309" s="0">
-        <v>24.82</v>
+        <v>33.95</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>887</v>
+        <v>888</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17608</v>
+        <v>17604</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>889</v>
+      </c>
+      <c r="E310" s="0" t="s">
+        <v>887</v>
+      </c>
+      <c r="F310" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G310" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I310" s="0">
+        <v>33.95</v>
+      </c>
+      <c r="J310" s="0" t="s">
         <v>888</v>
-      </c>
-[...13 lines deleted...]
-        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17607</v>
+        <v>24396</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>890</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>891</v>
       </c>
-      <c r="E311" s="0" t="s">
+      <c r="F311" s="0" t="s">
         <v>892</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>3.32</v>
+        <v>24.82</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>17610</v>
+        <v>17608</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.11</v>
+        <v>5.49</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17614</v>
+        <v>17607</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>3.1</v>
+        <v>3.32</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17615</v>
+        <v>17610</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.96</v>
+        <v>1.11</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17615</v>
+        <v>17614</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>901</v>
+        <v>904</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>3.96</v>
+        <v>3.1</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>902</v>
+        <v>905</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17617</v>
+        <v>17615</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>904</v>
+        <v>906</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>905</v>
+        <v>907</v>
       </c>
       <c r="F316" s="0" t="s">
-        <v>906</v>
+        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>16.61</v>
+        <v>3.96</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17617</v>
+        <v>17615</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>908</v>
+        <v>909</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>905</v>
+        <v>907</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>16.61</v>
+        <v>3.96</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17618</v>
+        <v>17617</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>909</v>
+        <v>910</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>910</v>
+        <v>911</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>712</v>
+        <v>912</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>10.72</v>
+        <v>16.61</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>26806</v>
+        <v>17617</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>912</v>
+        <v>914</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>913</v>
+        <v>911</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>18.02</v>
+        <v>16.61</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>914</v>
+        <v>913</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>26807</v>
+        <v>17618</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>11</v>
+        <v>715</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>25.62</v>
+        <v>10.72</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17623</v>
+        <v>26806</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>31.24</v>
+        <v>18.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>17624</v>
+        <v>26807</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>7.14</v>
+        <v>25.62</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>22115</v>
+        <v>17623</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>724</v>
+        <v>11</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>10.43</v>
+        <v>31.24</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>22116</v>
+        <v>17624</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>724</v>
+        <v>20</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>12.82</v>
+        <v>7.14</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17628</v>
+        <v>22115</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>11</v>
+        <v>727</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>21.04</v>
+        <v>10.43</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17632</v>
+        <v>22116</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>11</v>
+        <v>727</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>57.39</v>
+        <v>12.82</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>17633</v>
+        <v>17628</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>20.22</v>
+        <v>21.04</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17634</v>
+        <v>17632</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>48.2</v>
+        <v>57.39</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>22124</v>
+        <v>17633</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>7.22</v>
+        <v>20.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>22125</v>
+        <v>17634</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>5</v>
+        <v>48.2</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>22127</v>
+        <v>22124</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>5.02</v>
+        <v>7.22</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17645</v>
+        <v>22125</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>10.02</v>
+        <v>5</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17652</v>
+        <v>22127</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.65</v>
+        <v>5.02</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17664</v>
+        <v>17645</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0"/>
+      <c r="F334" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>13.08</v>
+        <v>10.02</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17662</v>
+        <v>17652</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>4.05</v>
+        <v>6.65</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17663</v>
+        <v>17664</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
-      <c r="F336" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F336" s="0"/>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>22.75</v>
+        <v>13.08</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>22139</v>
+        <v>17662</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>866</v>
+        <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>14.23</v>
+        <v>4.05</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>22140</v>
+        <v>17663</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>866</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>12.74</v>
+        <v>22.75</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>22142</v>
+        <v>22139</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I339" s="0">
-        <v>16.22</v>
+        <v>14.23</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22143</v>
+        <v>22140</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>724</v>
+        <v>11</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I340" s="0">
-        <v>21.33</v>
+        <v>12.74</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>18250</v>
+        <v>22142</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I341" s="0">
-        <v>19.48</v>
+        <v>16.22</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18251</v>
+        <v>22143</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>29</v>
+        <v>727</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I342" s="0">
-        <v>38.72</v>
+        <v>21.33</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>26831</v>
+        <v>18250</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I343" s="0">
-        <v>16.22</v>
+        <v>19.48</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18252</v>
+        <v>18251</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I344" s="0">
-        <v>85.31999999999999</v>
+        <v>38.72</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18255</v>
+        <v>26831</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I345" s="0">
-        <v>18.11</v>
+        <v>16.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18256</v>
+        <v>18252</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I346" s="0">
-        <v>64.55</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>22147</v>
+        <v>18255</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>6.45</v>
+        <v>18.11</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>26847</v>
+        <v>18256</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>11.12</v>
+        <v>64.55</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>26847</v>
+        <v>22147</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1000</v>
+        <v>1003</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>11.12</v>
+        <v>6.45</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1001</v>
+        <v>1004</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>26850</v>
+        <v>26847</v>
       </c>
       <c r="D350" s="0" t="s">
-        <v>1003</v>
+        <v>1005</v>
       </c>
       <c r="E350" s="0" t="s">
-        <v>1004</v>
+        <v>1006</v>
       </c>
       <c r="F350" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G350" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I350" s="0">
-        <v>28.72</v>
+        <v>11.12</v>
       </c>
       <c r="J350" s="0" t="s">
-        <v>1005</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>18259</v>
+        <v>26847</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1008</v>
+      </c>
+      <c r="E351" s="0" t="s">
         <v>1006</v>
       </c>
-      <c r="E351" s="0" t="s">
+      <c r="F351" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I351" s="0">
+        <v>11.12</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1007</v>
-      </c>
-[...10 lines deleted...]
-        <v>1008</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>22150</v>
+        <v>26850</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1009</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1010</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>866</v>
+        <v>16</v>
       </c>
       <c r="I352" s="0">
-        <v>9.039999999999999</v>
+        <v>28.72</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1011</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>18267</v>
+        <v>18259</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>866</v>
+        <v>16</v>
       </c>
       <c r="I353" s="0">
-        <v>8.119999999999999</v>
+        <v>16.68</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18268</v>
+        <v>22150</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I354" s="0">
-        <v>10.9</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18270</v>
+        <v>18267</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>21</v>
+        <v>872</v>
       </c>
       <c r="I355" s="0">
-        <v>45.75</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18276</v>
+        <v>18268</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I356" s="0">
-        <v>20.05</v>
+        <v>10.9</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18282</v>
+        <v>18270</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I357" s="0">
-        <v>48.05</v>
+        <v>45.75</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18282</v>
+        <v>18276</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1025</v>
+        <v>1028</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>48.05</v>
+        <v>20.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1026</v>
+        <v>1029</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>26865</v>
+        <v>18282</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1028</v>
+        <v>1030</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1029</v>
+        <v>1031</v>
       </c>
       <c r="F359" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>10.34</v>
+        <v>48.05</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1030</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18293</v>
+        <v>18282</v>
       </c>
       <c r="D360" s="0" t="s">
+        <v>1033</v>
+      </c>
+      <c r="E360" s="0" t="s">
         <v>1031</v>
       </c>
-      <c r="E360" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F360" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>17.74</v>
+        <v>48.05</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1033</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18311</v>
+        <v>26865</v>
       </c>
       <c r="D361" s="0" t="s">
         <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>10.9</v>
+        <v>10.34</v>
       </c>
       <c r="J361" s="0" t="s">
         <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>22161</v>
+        <v>18293</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>65.56999999999999</v>
+        <v>17.74</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18320</v>
+        <v>18311</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>228</v>
+        <v>20</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>19.06</v>
+        <v>10.9</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18325</v>
+        <v>22161</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>34.94</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>18324</v>
+        <v>18320</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>16.29</v>
+        <v>19.06</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>26901</v>
+        <v>18325</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>453</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>23.37</v>
+        <v>34.94</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>24538</v>
+        <v>18324</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>17.48</v>
+        <v>16.29</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18354</v>
+        <v>26901</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I368" s="0">
-        <v>13.74</v>
+        <v>23.37</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>18354</v>
+        <v>24538</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1056</v>
+        <v>1059</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>13.74</v>
+        <v>17.48</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1057</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>18368</v>
+        <v>18354</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1059</v>
+        <v>1061</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1060</v>
+        <v>1062</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>35.59</v>
+        <v>13.74</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1061</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18369</v>
+        <v>18354</v>
       </c>
       <c r="D371" s="0" t="s">
+        <v>1064</v>
+      </c>
+      <c r="E371" s="0" t="s">
         <v>1062</v>
-      </c>
-[...1 lines deleted...]
-        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.57</v>
+        <v>13.74</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1064</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18371</v>
+        <v>18368</v>
       </c>
       <c r="D372" s="0" t="s">
         <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
         <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.01</v>
+        <v>35.59</v>
       </c>
       <c r="J372" s="0" t="s">
         <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>29939</v>
+        <v>18369</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>767</v>
+        <v>1069</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>906</v>
+        <v>20</v>
       </c>
       <c r="G373" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>14.91</v>
+        <v>4.57</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1069</v>
+        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>29940</v>
+        <v>18371</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1070</v>
+        <v>1071</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>767</v>
+        <v>1072</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>9.539999999999999</v>
+        <v>13.01</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1071</v>
+        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18379</v>
+        <v>29939</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1072</v>
+        <v>1074</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1073</v>
+        <v>770</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>712</v>
+        <v>912</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I375" s="0">
-        <v>23.09</v>
+        <v>14.91</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1074</v>
+        <v>1075</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18383</v>
+        <v>29940</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1075</v>
+        <v>1076</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1076</v>
+        <v>770</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I376" s="0">
-        <v>15.32</v>
+        <v>9.539999999999999</v>
       </c>
       <c r="J376" s="0" t="s">
         <v>1077</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18386</v>
+        <v>18379</v>
       </c>
       <c r="D377" s="0" t="s">
         <v>1078</v>
       </c>
       <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
       <c r="F377" s="0" t="s">
-        <v>11</v>
+        <v>715</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>6.64</v>
+        <v>23.09</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18389</v>
+        <v>18383</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>11.97</v>
+        <v>15.32</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18393</v>
+        <v>18386</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>6.23</v>
+        <v>6.64</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
+      </c>
+    </row>
+    <row r="380" spans="1:10" customHeight="1" ht="80">
+      <c r="A380" s="0"/>
+      <c r="B380" s="0"/>
+      <c r="C380" s="0">
+        <v>18389</v>
+      </c>
+      <c r="D380" s="0" t="s">
+        <v>1087</v>
+      </c>
+      <c r="E380" s="0" t="s">
+        <v>1088</v>
+      </c>
+      <c r="F380" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G380" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I380" s="0">
+        <v>11.97</v>
+      </c>
+      <c r="J380" s="0" t="s">
+        <v>1089</v>
+      </c>
+    </row>
+    <row r="381" spans="1:10" customHeight="1" ht="80">
+      <c r="A381" s="0"/>
+      <c r="B381" s="0"/>
+      <c r="C381" s="0">
+        <v>18393</v>
+      </c>
+      <c r="D381" s="0" t="s">
+        <v>1090</v>
+      </c>
+      <c r="E381" s="0" t="s">
+        <v>1091</v>
+      </c>
+      <c r="F381" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G381" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I381" s="0">
+        <v>6.23</v>
+      </c>
+      <c r="J381" s="0" t="s">
+        <v>1092</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>