--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584d3fd3859caa1fefeb495fe2c496a31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9993759b15c9f155d6d7032c3bc975912.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649324cb25d12f182ce3518e2b2222873.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dd9751a1b9efaa470466b597b1c61e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f725ea7f346bc30965957ab87e774095.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398be83e51ccf23ee4adcf19f303f5216.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c50e8bb8c152a6033104c64e7d655307.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8995e99992e6e230179e93ad7f8280fb8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee7e5104d52827bbfebc010891938a59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f38103e76b24642fb5189aef6c8460b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdff47ec647895b7411144fb6da8876911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af00488c92b92fb616319ef987d366912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065cdc8eaa8e4332c60b3ed292b1583713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73c7d872c83411290d17c5fe71dcecc14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf4e2571f31c1fa9fa10271e99cd91515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729dc0c637d8c1c36acf3ebf02820f5d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6845842a3f50bc426a9715a1485727317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc72c9e98587e0a27015ef6e7e9fa1f118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2905b8e1c9767c80924dfc1449f4f219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9b6616b8632f91e84a76865f7f67ce20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd1f28dac3f2c3b6dd529025cab485521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f26817d31c99956ec4994673ce6a5db22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3fbe8674ff464a50b5be78b457683423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8f0eb6cde3c93b1a26ce6ca57fb22024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca09060abaa5440ccd2cfa2f974d47b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02be68e5d720ab2cd4aa4b52fc12eca826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200640cc471529a43097fa68a750108e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7202aaa7f2f43ab488ad3259a4cd9628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bf0ae4848fb57fbb8d893e2af517d929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb7040feb4f03ea910799e5307bf88a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db68cd9f4ba1209758d4973c50f29b7b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d154ead83a9139f4cf62b1d2bc9331032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4f8d3fe53dc9504b497504d034121a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9997e903ef886302b1bfc7da73479e5834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2aa2bb2798c414ca1d3a502f52cb8135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebc7a06c877ac20b91ab200965a102636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3104e9c749f7831159805ac24a7fa11537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6077a97f297eb1f5cff9b44d9babc28438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfe75239cbdada5c6e7fd0645410b4c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d6edd77dac5db0e7f5dbc9c597de3940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7f2ba8fb8d669b5c26245f0aaa36ca41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19905db0d48bf8c8a01fdf284b3ea61842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299342943a217778801f45d3abf2f1e043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26edc800ed6a685369d8bb4e712170f744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764a30a226215a92b7cfca505122b06645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00bb7da8f4c4774651d2700463960ae46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675a3954bd4c9c47796dbed911e5b5e247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2483c20979c7e5dd58fc67c6211b158748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0f9c272e59785fcb6ff6bb08a2741949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a826ae666368357a16ad4017a59c1d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ea36ecb070ce4b1cf553d4b667a7fc51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef114d79f0eb12121f6f23c623cf509e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65959c39a6f28542d47f4bab9c02e4d853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5165b283b473a9f28188159b8fe1e8cf54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0211f865d02dfdb4b5d44ccfd460743855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5238cb0fe8ca8399f5eda18817668b256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9413152285a4db4b2cf55485d0155c6857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d016235ef660d4b588d53cdd3945a458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef0b443fb1c95beece6523e2fbff2eb59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82db709436ad5f8cb74076b735baedb760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc4eb98f044b0cd7ead9b8329b133c161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2022589b15ed38244d3fcccd8e7253262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c47a221d4c77cca700f5e26b7c30bb563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8094161c7e3af86cebde727a1a51b87d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570505bc13c15f2ddc4f055cda6b4a2065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77147bbc20f7546d917a7682c4c86d4a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fa39a99a2a93056d3ba4d4d7eab44267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e9a4cbfcd384c84145ffa0850d156268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b80ed2554c2ba3d54d897dc1c308cf069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90080e841d91e4c3d5e6c1429e848cb170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43371f9a35c3950a3342905528377cb071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3817a16939169b6e02475f4c8b681e372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77490b439c1496ea91eb71a6316f9ede73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6833058bfd4ebb41f286eb556f315474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd27da057f410b18d85f01575e44ef0475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915c8f5e6c43523b1080c4a39d11e66f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f641602fcc4d95332f8409805fa5fea77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87295579580c38db6f5daa3357acbcd078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c49b6bf572d8caa014feda2532a5ccd79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30656af4bbe307d4bbb4cbd5d6b6c73380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b649a72574cdcf70b05cdd11c8ab0a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5fd6aaa6930f2c7294fd2c23f754ea82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d47fb96d7ac9deb200aa08934c206983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bb97cbd9c441db7b5052efabaf495b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6488beb6e7180f9fea2d320ace3420985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd6c40f62d2d50938c5ddb550f85d1b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fdfe19ee515fe5529806454f19ff0b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81830627b308b70da6e4b2f6d71c07a488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d02da409efdc755968aedf57a9a710189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd212360fce032b557d40795a9450ca90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faf7de95033e1568a6203545d404a8d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694940b7919e19393468525593454f8892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6c0b4a5fa02e8fc58f2877cf37f91893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5235735c0dad3449d0c4770b00674dd94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc466dc9990a78e75bdf1cb06b5a2b495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a259adcf991a58e5a945ae0e23ad6c596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b258459a38e23959ae30e1e8a5befbe97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac13683284ed012dd1a456f75df01c9c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49adefed3c976996f5d5457cbf77086b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47504b9ca6ad02c22589d0cd4e8d70d7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6474db5241648b02400e3ba8c8d20b31101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14706e59397299451eba48f5cc3f3d3c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c1ad4ec61f84f64ed2b80181ccabd6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9853daafe9485f80218f7f239fed141d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b7ada4bfd87b30b733a449b2962208105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d6ad2bd9297ef63f42dca63ddc3c0b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decc8b7fa41b564c290fee5baaaaba05107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e401c5c6af8bc11973d70c3a4f01e3e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607d44c8e495eb44f1a68a656a102b64109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15979045c039096541a76c2794f173c9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6763747d43305b9b5da7fe68a3462fd5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ba3121e1813dda433ffca9db8735cc112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2daa67429c0ae42d9089dff9109e344f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152a8b35a8493d4fcf6736d96c496e9b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b1e1fbfdd0309d7dc7b85a19459f4c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c9d2120242c4daed3c739dd5daffe0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78304a65ea89e4727167e8aa36911edc117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbd91a4794821a02e5f64c015e6d331118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72c054c93fcf096f0f9b69b22755e20119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6256549bdb3f3536365abf914abb2ca120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb09bc7f4e396962cc2de73294176eb121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db5859d39ec8558880903927bee5095122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ef89c5a99c108a9a155fdb17b815e0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f5b51732b5de32cd53c878c039630f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5dcf337d4b2bef4d768affefdc2853125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed798d600847c64519397adb137fad3f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5082d5951275fb06223d858f7f8dc11c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e40a5b3f7c668cb6559ddc45ac0314e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce0851af7309d57974e833af5c23335129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19227f019a1dcac2d4f33e482ac737fc130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e716511972944baa268727eecd132b7b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8978f65d6230904f840cbd32dc86a203132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896ca99adc8ccd8e016373b84169625d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9864315a69b054ab7314a3fdb5bdf736134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff92f99a51da3975bf7e7e524cd0cb5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193bdf4ba328640fb06078c3e6860ea8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264c5a1ebd17b0ae3e96022409a36de5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6faf677700845004ccac4871b59d61138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f14f1db09388b50aab27427224c065139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe2fff62801c7108926cb5f1e1981b9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d64a1e259c2851ed09451c9ddb85fbf141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e677ea582738e87732a6e15a79786bd1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b024ed05f26f61f707a02b36c06a87c3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e694ac2474b1a92347a9e9676e44b1ca144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b20eec2c761d29d072bd389ca728226145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e2fe13176f91aa94f204449cb6189e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0022841125926a5774feabcc1458513f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83150acec6f8777929a6d5218b24363148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b50915374137a6fdbcfa8d0b1adb1e5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc828a7b9d5bc2bbbd6735550cde987f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1bd328c37216b2bbf2428f3ded37f5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ea84ebea6644dd68e2a31d163a1849152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f689d90794dd65f5ee01131bd969e129153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388b8d407ea71a1b9012b0edfa783d2d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c9670d954eebd50abd23af10ead89c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213f6d9a3e6288d9331bcef98c9f3bda156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffafe8a6aa94d19e51c4646673f8b8c7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f420143ae8669c73251a30ac2d5c06d6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86910bf4810c2eb7fbf6a650fe4da72b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621e26ce06fac73f14fe124be4dae1aa160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45c5eb6b4bf2a534ddafe127707a1f7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c58da6e7c0b3782d9147b904c1fcc59162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e24102993ad779367d98c8642f524a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748bc5228c6e1f4d8d3a63d84f36f4f0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20848c545972645662b4713ddf506045165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51d60007dd9f1de83ac1f19e9b18da7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc2219213fa1a183f509941316de1cb167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da48d8b9a76651af44fc681c1b1c4e1a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6270d8054a579256513f8785504e453d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ae5200b4e1b23b1be2503a12569333170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23ba75cf3f575b96e9d10460d830f8d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56492a3e355eb8382057b89f11778cb7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d76b16eeb57672b03adbc35feef669173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2583cf53c34f77a2317347fca6395e0e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35947c971be1b114e7cf9a90915428c4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594bd2195faeae8bec44a792a285f600176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209cf472c31c8f0589589c1c3430d70b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66e02cada5ea4cd2bea0c73eef9a3f2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62266123039b863df289243a7b45878179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df03596bb7f08bbeb44b5876ae168d1c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572a4ac63711318510d95344d87e05db181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fefb52e9553233f94d71d4a7f46e77182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed877e3b551d633146b094da0fc21130183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df773f22e95eb3b8b0d713f20d2abad7184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e10506a70fd94560913776326ac693185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42921d2489f182842f51b75aeb082263186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187fb37ecfed3a61eb6c462e221e2889187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf4a7d5a1c015080d0c116d7948f1a5188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb68b8167f2ab0487917720eb39f78fa189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a61c30ca26667b76f36979d9092e7f9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6549ce7196e9715ef8d9b0bd8c280c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b3f368d2293b47f0f37cfbc9ca2118192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24117f9d4908bd97b29c92ebe347c921193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e84130f66225758fd506e5892bb207194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927457e4627bf85f32a6c3352f8e9ce2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9471d6f2e384d61673e3b148364ca8fd196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc69bd775721ab4c3830718a731f9a4197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9985fa72fadc10f47a6b00445ec24e77198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0663f7656497dc78bb1fe8c7ce283e14199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da208e8bcb8018995742d688dbd67398200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1900f3cebda2c739269509f55fb7d6d8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe0efbbe65e7eba067e302da8198f5e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac41e4a00678ad7df1e41664240fe6bc203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01884cd57a6bcdba018d87de972312f4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42c0e117f6a27029ee54a4f2f877042205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1772ca9253ae0d2ae959ec15f3bead0d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5b9128f90f37390dd18a537653e193207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91c09f4afcbe3c06283370801ecca9b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561660bed82e17972ab1e81a5445dee2209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f4b2dc6429ada44b8093ad4dac656c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c4a932fca87321ae54e3ef91fb7afd211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863fdb8db1a239f9689ff9e11455a83a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2537379141e85f2d971d71138acfcc4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee1ed42428c920bbbe88a4dc5a49112214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0e4b450040af6c77f1cf984972b7d9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb5dd6b71fc9ab7e3c85e7ce484fd69216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3523c8ba6a76c7535b6f035702974c03217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a9f72c4484942a2068edc79808c7de218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b50ac4e7cb2dc7d4b604b6fd91246e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f660b34fa8119cfb9fa85b7acfd07945220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a3c62fe50b890b74c5d28f806bdfbe221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f2c860355999bc6cbebe230ef837ff222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581ecbdd808b753fb6ceda167ef532dd223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e714a61e49d9690e4708c3bc8bcb067b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a70a8991c5d12e6d3d37551d049b4ba225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fe191af3a075a919a658794b680db4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250850b2dff5559de1c2e52b6763f519227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1776f8a17bb0b85933d85c405aff839228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca6aba55f37222e8b021cc6ea5ad3ce229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387e8a656fdf836069e5117b6aafe983230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93f4f5d636e7ae97d58d4cf2c985f82231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce937c83bc1a9143276196ed38d2002232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd860068d650911ee91eed592068fd5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71423523ee539b79f3ba927e138233bb234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894db489124ee2e225e2336fe5eb5b10235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c674ad613ed5acebb0b95b5c0b8a96d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45afdaae5ec37f1ffcf156aa92606817237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a946d69e7c67b1f2344179b2e72737238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6b01c9e3e55e3f44340bc388078f52239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd510053a3bbfa782645faced49e5fba240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d2829847110110ce96e8e5e5e93cd9241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cefcf577b44154a5dd261bdd874ced242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ec73a81e6b0b615e7c7972f26c559a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf28d53661b75e42e10eb34d24dc16e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905cdbd900e4dfe8bc5a68e3026e1091245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3ab866ccdb9067690bd7782ae7fbef246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478888600144ea5e5d997f73442ce80a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7bb372781f4d6fd96dbfc44cc0a484248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c084e0138e90ed0f4e3cc78508883d3d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0e991560a8ad819e18d42086368faa250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa64deaa146fe318101a0bc3b828189251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56b17c367560a5d4420221d84c85f88252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672728914a7fc2c25a75810a261dbf80253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448658e5c5b9d8728bf30f1c1278b00f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0d67ba447ae708b117f59bbb2c0395255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f2046f79203743a05194e233b6d0e3256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6337680cacc4c8b7dbb3cf28ecd83f5d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d8265b3b21fb91b4ddff9ed9a535d7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c1ed46a31ae9ee1668083a8e683a69259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310ee70f7faf08f7586a91870b3a75ea260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63d35f8cbc76de55e98ab85a5585355261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36eb91dbb1e2fda07254c0a4e6273f59262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e54fb4384251710c9518ba5261dd9be263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80de6f9d16bd47800a58622c3f31aa06264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b14d1f5502419c53eb29a37cd2b4ad6265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52206ed0a01a002433f1e76777347b37266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa9f08b12fbc6aab9adf993d9ec6085267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7573abdc8e717ca4cd3d9a32417735dc268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b075789b261046e55669cd3ab347f71269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf210ad556962747252bead0c901e243270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ac0f8c496ae4ef59e1e201d3d48027271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac61b546d3587c68a511ebcd54a306b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff5a786c1d44124297ac20241021e9e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6f75b77ca21c7231e958ac374cbb84274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cd7115b7b6a1758c56783b524c289a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93c73cd667d20b82969dc12201887d0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5a14c23b9b904d0cd226a2542d775a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddca5b1371ff643acb867b5195fdfd0c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68204e725af33ad6d2204549b4c53315279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75700b2bfe490c11bbbb2975d2c53c08280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85571472b8edd2b8a3ed2215b1a5f86b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47320f3ea5cf93292720ed4d81f99d1282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219bb08aabde30c2e7d6cdbddf48cf8f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07ed81a46bd5c0ade53c939771db7c0284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963a0efffd377bee81527ae2da394725285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f735e3d18715b8e6fcce4d8a821ed683286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3051d93d98cd7e7798687c25010a7164287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fb20d44f18d9348cb26191dbe26755288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91564d8db8ba5d58323fe778e9f65cb5289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f7ca99c295c0386d3d83fbb02d0d5b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bb4375ebe34288c192ddac956f2eef291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8cbe5e3c61e271a18bace56e7fc9c8292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8096b061ba1582def97540461b0cf289293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08172d578905c2c3cfc0db8ba63c5d27294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74538bc98dcb73cddec2883c7ee8f53d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c862199755988cd27277c3864f38ba296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85dc7ec659a89e95d11670aa35e87a4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad100f1d7931f3a0c5d0568bd5527c19298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819b37f85304003db3977a6591544237299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af61ad4b562e7a4a908863a928b47f23300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5b52800f31af42904d0cf8bc217f9c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af861ac4975f01522a2c69e7357985e6302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4889708c24595d7f4d4e80ba55b30996303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef97bf7a3b337f6d90bcfb7f8069d87304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b272b05a45cdc006fd2ef983df8c2e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4b06ba68d9e1e22a5f686cb21026f0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b19ac1f3b53b28bdc3217e0984287d7307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34edbf370e9c24c869ca781f230ad013308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e87459dcb60d366d1a637308bef2dee309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51af07f1f1673e04aa07eccef6c362c8310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4db68b9055de8347bf32f1233511fb4311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cef908040a55ab2c29750e4ce54a58312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10a3cc4ec15ac75538ac4c5ea9b70d4313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b874c749dcf0ee40e84b62e2a98923fb314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54974d733253a5b5588bf6674eeceb2315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc519db72ac2ea2db0449cc60efe164a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0697739ff414d92de61cd7a28252e864317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c09df3275bdd83495ce0cf38676532d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e3774436ed1060858e4381e4efde07319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eeddb56e1bc77a446a995ebd7f0927e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d061168d2d78abaf5855d3d17c5947d8321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9289db88cc63adf7e8ac2f7f258093322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44148c74d600c254a83fd5b152b9b114323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993ed6f20533fe5e47fd38ca21357ea2324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086e02392f64da0a6f64c2e9eb20e6b9325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be0f8eb02ddbb1db15ebd5c68c87ecf326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84297b7ace13f099aab89f41f508b7e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4764b4e8984e6a86fbd7e7bff515c87f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81897fee664db1d95043fa0b32919506329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd3aac50c043ed5e4c8ca9c95f5af95330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3a899be615965535fb243263a29e49331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45905deb9480c14a17e8053b5f175326332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e767721892966d2de13a28e3b18325333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c8f0a44b9942267610fa3e91b5fce9334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f9a7282027244d90bf584c45fa1593335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050620d3ecd20f1624989dbddd039f1d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb44a475dd64f65d5aac893a81a0678337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd2afd34bd5ae4ddaf637762bf04e7e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2129a78a0cfe5f75ea41722ba3767371339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22449b1a75c79cd49c9c0af49734875340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b51331ab84899a48f5d9b2178b7404c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5927c0ae054d06e2c34c5c786f014947342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06da9bc75ce64a24e7ffe5a1a7ef8cd343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450b9651f85a010d0accc91131728dcd344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210ac8324240cf9a7cfa7739afbe646d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14a34ec90bd68735a73f4c82613a24f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472a5b008d926e7e4c14e18a6be71798347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3863fb9eed02b78b3655d922d5baa333348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaef3bfc80eb0c570910a2a54a21349f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d17937702ece70f79afd3102d92c08d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40de4997ea329d3e485f977b204c42a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f8922a8fcf248faeb6a43f68175346352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d490fd41fa2d8f83ee5301ca045e2b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db66296770f43071724de1531d780611354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583d2b1540b0d96ca23b70fa422724e3355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fa7917d8cbc5a937bcaf3281918a59356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15044f1f3dc2ea186730a7bc9c5fe29357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e4c07904dfff891ba8871633bb2091358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef388791ef1ebc738ce1f3e390389f46359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557eda6a22e11fd668471cbb936dad5f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e105c771da8059ab0056de845bd5c236361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e27c1b2c27f7b1f512d64d333c92706362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29ebce580d0d01febfe75bc76c52f92363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8252a5e07e53c10a26554d847ae8a6f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0b650754a847ada29bfdcddb390473365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c06330dd36d63b23a8d52b1605fcea366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41194268c0af81d5d3716a414f7dade7367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd2a0d7ac58faf1cb22f8b676a49013368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b32fc6ff328f4aeadab3dd8d1f77550369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901263da66ab4742af2625db47a82978370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50f52724e7ffd5be012f52874c8e6d8371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4739b5913bf9cce6bd3b10cb3a009570372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa477c37e00764e5a65b305ff935a8f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfb5456cb9b4c7970f32c74f9c11340374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf6571180b741baa1254fcd140eeaf6375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19484e63bb1130679684f9cf678c9221376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c181102add457cc9622634066c282c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb692afc3b465654f69934a1bfe9328378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a8fabc9a8d12f4ac69dbe7c395522a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4dae264a64dee9f466054afb8bdf84380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1669a2ea31a5cb3c4b0294d228894b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56eca80f985b092c655b712f998fa465382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4c7571ca30e59a9448f4536a709215383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1859367fff5c26bb92eb355c14a056384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25bba6be72ce9e3c68ed998de46102a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34475045043e592777bc449ef58f7a51386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd0bd2cfb2de530e64d9f6c3086d16f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a26ece7c5496c27bfc909d8799e322388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0b550c0f3fd5d7703fef10b35ab6eb389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f923195a0b8eabe09c2bf81878e805f0390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0a9042c411fd76324efda798b064c7391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a359abf56300f34852cf52b29e67db392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a849908630a7a58b2ddbbcdc5bf727f8393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d9b4e6ad6941d54d9e7ce256045c28394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4470dc9b096ea8bc5fbdc10289798e25395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7761931b8c522d29775dcaffb6f60d0f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce590dad87bb11ab1d379777c2d66a43397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10398f3f71b48f5505fad32236b8b699398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b61a026184399baa1d11a08263860d4399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f263da483692bfd3da96a0ee8862e213400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319df40e04c1cd4ab695a8deb1cd29f6401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6986d2c5f803427da78bc5adae6d0ee402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69de8f8afba0b37da64aca900bd75e0403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea265485b14e0e916cf55f00c0ac552404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5811d7fadb87b2c85d773f2f9f546fb8405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0aa48d2ff9d08366010b1e3da1ccde406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec01b60c27c82ccfcb55ef4b463a40c6407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37deaf6b2fb37b0c5a2bd570e94c2ad7408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f285a9789a19f8c9cdcfc260cd721a7e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51524224e06690ed102b35448be34c4410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e28950751cd13bb9044c07b3553131411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c511ce0910bdb1957c2b751122937a87412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1129645f7d30f9ae477193f3f33ac3f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2504f7f5f2b94f1e544d37e5c305f0cc414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0057cac5976e1bf877288575ecc15b5f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f639ff7fd8c9cb81962eb6087624575416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf28f68c420c821d0341170027d29e9417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87c53ac54e3f284f1d92a33f4379104418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3234dbd4ca4d3bcfca0e5c1b8527fd70419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7f6a6d90baa425dc41fdf12adbd94d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7778e1644b17d7d2a018d75894f276b5421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2652a2aa11df724b2a4c0e7b058ab2d8422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14d4d6ca1b40008ea6a464da370cbdb423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2b67b2bcfd64823e9f7714d72cbfae424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38bc7a6b8b98569949b299a5bcd1176425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069c7e2523b17f22835908b730584fcd426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6052c65cbc37a38acbb37e0b5c2ea84427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c46e66af268b9063ecb630198bcb2fb428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad011663129fb29b947ae6cd8ab459f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c8c278ca8196ad2843d72957a5b1cb430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38c0fc65967218532fc08445504849e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2f9722dea989da838e7dbffc9d980b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b8d8265030ff43c6882488d7432c9b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfec5f2d91d3aab91984d8168a017e0b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cda9cf555bc525e5cb3d42366ac9679435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bead9dfdf04277b22fd7839cb4522c0c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eac033fd6955029a0647c53316590f5437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6baf35a27a615dfc66d6e5fdd10ea4438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7544392bf6fe435b536ca7df42b92be439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375f0eec3f82b6ad3bfb0e161a35b79d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07adc3d1f4d4d76743bcc9d51c2df52f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694bbe13ae5fe0ed8072a17a845d2a5f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f752af4eaf603d3fdc32a919e9941ca443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b87cc53641858be87ee4c3fd3b7cb2c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea296cb0291c5a7e82b2c23a8e943794445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0249508b957e715ca2d2749e8a317e9c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2963c72b26eb101fe69f58de6c4948f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0e93584317b4396ff44a12eb79835d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6095ab6427da23f5884c631e51fddbdb449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd28ee4cd9e93e78ecb774fb0a7c0df450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f23fc077b29ff3e9a872f9b4878d642451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc03f2ed5188d2e49110e09882b2ff8452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca5ce4e5bdb1fa7907934047a1a80d4453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258cf530f569e91c0c09ecab0876c4c5454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33df8dd6d025d3c11e4af2d9f36c8d4c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f4b94bbd3945fac01d380ebee7566e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4609177a95c76794f61b1e03cc466e42457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8808a4c675b795d3bd7c562a641205cb458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3da5497266776e47992797118635ff459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa9b747c457ab2a8226cf6d07742b20460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689306a6db61773c97174622a8bf6907461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555951dee600ac6c13a6262bb86d07df462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2ef547e2c34898054ce6abfa6bd330463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152aef86a04bdf59ed8b5a69e8b559f5464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad26413124a1e9aa68d3b9a5eb7f59a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aee62a8d3624946c743fcb8ba5cdfbf466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4567f0d87533cec5a3bbb3831a759e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d296171f6c2c1071de77049f5c341a96468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963f22432a80117df6c728287aebd255469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abedb136d4d107daa6ad2b760ab7c8aa470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e37aeab94f5658ee55d153e6bff821471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1d1d7be98457fab800d86279721ca5472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e45a04b0773c25988b992d1f3c69f81473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8caa1382622d2d832ff783d675c88a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcb571a726ddcf9d1e90a693f7e1024475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106c9a940bbee1409d72c059388b7e7e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec3f81b0c551b329069723965efb8b1477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3427b2bd2a6b687d7d7ed708b3861d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f7901b4a37bfa17d2905c95d44fd5c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a7da2aefbc5c377afd10296f77ea4e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cf9dfa79d33678680599a1531e224d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef516ad18a483429adb2d84e95e6fdd482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f68badccc85120f9d0661f165de91c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70d6ddafcacc25d365877cc05d166d7484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cb4eb86a888af2b4352b3273ea1f42485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b47938f71f4e146de0e831f3a9a6e5e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee022a74cd40d77e2d7cc76e2dd3d61487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f77b1ae950850ec4c676cbbc89058b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a364b08fed200258c8304a2f4135ea489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a97f0aed751b9e9ce7c4389653c8aca490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0535ac9b39b24ea70a1e3d54d39001c7491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a0105898546bd4673fadf504ed0bb6492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3ac00384e321d053958f7d82f6b1ea493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc20da71b5bc7f8aed485a59ede28007494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8afa6a1ace39ae0bf948e7a469e83a1495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea4909a357fa2ff9d8e4ca8b92a8a71496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11159d718f5c99255d9e56da652a7cb9497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5cdb7edc248bfc01cd6a6d164851ae498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3157d8d10992ecdf60c06fee9468eef499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b90da2455ca38eed37aca2b301df3d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1669ee55407c1f13df9be877baa8cd47501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8090cda3e9bfd350a396f794d30c6e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b50a3d5cdb361b23b437da3c086153e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2fe565644bfc456e9dee2b61a69c43504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a06b4e5d205f3fcb291a4af917ceff505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071d37bb90893719945ad4105f853c77506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20188c2011e9c47f18683e4d8fdcafd507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0417266fdba0af1041667ee6ae4ed13508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4983e650c5dface69021fb6e5bb8f557509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb5432d09898f5e31c291193d214eb7510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8142d30d589b990cba1170fb23039e8511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3216c9abd5319b59a0f78b98328dfb512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc454cb5ede8b39b098b3968a85904bc513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272abba588a865d738989919d1a2c932514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d721c3525204b586fad621c09051b78515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3c41daa45d4feb1179fd8ae32adfc8516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e4f6ca4336b312b77137e38c2f6dfb517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a13914efe2e4ef983fbc48605e2c85e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a84874242afe3bc15510c4ee1a5044a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db7dfd8923f1f66c7ec3a3e2b60d639520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0c0cc2d2e856704315d40eb2261ab2521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a22797fb31ac7ee066828812d7dfe5e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d042ffc987df2c3462e1e68a1b1acf523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63958eafee569ac58f53f5fb2e09bbfc524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8573d4fb25b97ed7fa02cc1b339ce4525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adec13556400c48248c02401d2f70cd526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3b10355ec948885e3a30faf7c7d559527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382e0df56fa0fc74c588480d1b4cd680528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a800d33a2c85f9c70b45e2057eb9eaa9529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021b97e1928a186f92a17dcfdcde6b5d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1067f1802f8498944da0a761f13a8401531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3005b51dd562dde63d5e4ef5bc8d64a4532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147dd8cd60cd845e2c77038934439c0e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc53d8406091db3814c36b22caaa48d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d62315c441d092a8e6e8fb9b1bbf42535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20862559e8d30092325471cf30bcba4536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f960fc5014b0c2185005e3c2e855ac2537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a5c82e2d5492353a81050301020ec1538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7346350d6697cfeb637201cf629c7d1539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c193067505fb77fe73cd0ad86c80a2540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8097aa0bd7ed593a9e1c7d4873153bb9541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3fe00e63c751dc2dd5742043af6c52542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9b8e3966cf95ea650edaf81d6c3423543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a4bd5cc3a8c5c9451895e9abd75cfc544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d526b5c4f3b49641f06e9fd2529e8572545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7aefc026b5a5def96b5b9783eafcc5c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf3de1ef7a6ec94aac7a6c91d4c8741547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5094ee2216d77a998ca170a6f07e52eb548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0fa8ed5d329c2c7c6b893abcb2bfa8549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2a186654338c5951dc71ec7293972a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7c09d09d4aa1a060b2c167159a043b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94999ba85da4f4fa7c7ada31b9af103e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b95b6a339b80492cf0148f813cf61c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb21a46c5b634bb9204f3e005515e65554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb76250dc522677aeb8dbfe029de9cf0555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcdb19cd4d5113261d80033b70601ef556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dccdf66b8afb9ce5328319b8cd3e5fa557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe83a9f0d6d3015d8ad25f7a3c458c8558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebf18bee7eee25a58ff2b57b6e3046f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899fc7e64769e6ada4117873e5ae8767560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95987b5c3d24f17d5aace3f28d97cde5561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07620aaa9dc4d53b71bdca35e54e2b4562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befa6873c2abb3b4bfe7962d66312f95563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96aaf4cbbc5694605b078ca439e51b0f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8c06ca1b2059199849a147514a359c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9299c1e4d6c959375b1765e881549095566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ed6cc4ebc5b368cc1f15ba9a09f669567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb553165cac4d1e10ab63c12afde4c2d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f4c9fb72e20f995ba10c97675b47bd569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb04740b1f903e8a6189f0642c34afe570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41ad8110ef0909d5f4a2ac7459f4e86571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c274db5104cc1ff922f3acf1188cc303572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b447b012e8b201ec70f58164cb9d2765573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c4f70dd3335931efb084b5559fd453574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a2e73ffd0eedae0aac741822c60c94575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeba35eaf89ddcab68f4b2157e257368576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8c7ba5a8d887dc4de0a662740d75f6577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9183ff0fbeb42360cd37f7ec23836b14578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff34a6698d39e49f3ab6e28c22661d7579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8714cd51011c4f80ab49067611b0724580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21839cfc807881a637c4c2c974b39800581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e267b2712257b2ddf494261696107e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c086ce6c059a3c9665cc640628df3d19583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70addea8b204322221d229f8af32035e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89351df2cf28a701f291dbc22461f57585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ed63d7cde143d3bef125bbdc8a0e0c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74d8c016c8ae505c27a072e604b6f0a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2bc862352275419874efe2d49d49d7588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1048200550a784e26d93160ca119971b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a465e7ba68a5f45f4956c4a980df5a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da30453b6a7274d243d36a044bdf392c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036fc85f5ca351c1a5c5c9814477f922592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255ecc5f3a4dbeb8993cb627f811ab5d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f448a26ce8250954582d79b703aef1be594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690e9e39106092fe3c9812cdb6bad370595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829e9bd5b1e326fc8a371e97b1f2b60b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb36d123f4e8db84cf9586f7013596e3597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad45129d7f8dc40274e69c8bfe884d08598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724a4d11de8bf340716f78f4c6682190599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50587450d81761b902461bbb69a18195600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a217847f2b2d43db1784269f2e70aa601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635873b1a67eb0424555d83dbcee32bb602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454c43aa97b66ff3804feb107bd1c83a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef4998b083b57ef8c594a5da160e337604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2024400c6c26f5d969065d9ee32b930c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb51e8f3adfc9b4bf0ab8fc586693b45606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e3f985c1e4cc9988fcca884e44202c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd99980dae345efbec9e3084f6de54f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c960ac56e2491a24b1551871bf85720609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54ab712f717a4f8f1936a48a539c7fb610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fd4675a187abc55235dfd972d001f3611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762a30e497f13dabb07d2f164c52ab0e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d80dc327cf9c1b270ad352383b8340613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7e3ba25b6d37fc500bedfe06853a5c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b60b5a6d0d4cb57732a52a4ca0f4521615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f5d17885a4a4774c6770e3bebe74b6616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246a7c18a51ea5fadec5b7176143bbd7617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15247eadbfb580852906c51e68f09d4618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c39b2fb104afb164b12fca49ef94894619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260637197f029ca75163181591db4792620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a34fa3c480c909ef52ab90cfcae9224621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5517283da417588dc87e93146313973622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d952f17b37787a82236d7b4f9fecbdb623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b974fb1e3ab8a0ec82eae54c3d8288624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76aaf96374b5283dc15e7c156e835555625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5421862d2c5dc1df9a889c8368530279626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5ff373c18f67fcf3e7ac4a39037fbf627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f5beceda0a2c3e87397564bade33fa628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b93b7ac540370df2733ac95feb37e9629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94b7a8015beee882a6dbf3f1188e3da630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cf938f11dda61f6a439c361a524405631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa5ab43b7bb4e961026e4f7603d66ed632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f58186940f30e5273a6ddfa976c00f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc8b5cd6321e7ad6da123739484b8ce634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302242e7cd5eb7c560b0b02bcf9cd86f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b02636ea7272e8acee5e80d1362f358636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ae91f7b56fbd51f1aaa21a3f8f8980637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd7f12e607fa28ad83db7ee28fbfa4d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8aef520995a11589cdb82fd9b7e2525639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae58168a0a61713c844136d13d6dde8c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2328f10af4af1ace4185518aebe5ec641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a933e6e8043e92554325a432bd1aa6c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63c7f8e8d790bb119a19b93fcb9895a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4e4b5d766d3db39d1f1d6b94b4f82e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716869c988486dba0105f68533c5ab38645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8aeeba412096fee55f007b64543d9d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae4c1d32bcced4a6c19034d146cca15647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21f2d634c5275b03ba71d16c5d4b4df648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4243cd0e4f832916b5f5c634d5af17649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da020f79455380132393345c89e6081650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c8e102506032c0a3335b4aceb8d33c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bac03d60e9e11d767bc944b5610592652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da10214e24fa2dc29012948973325cf7653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7a524d736a5429f3e03c09195e04ed654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2beec57876ac1e85eeb6b2c670df049b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acda47566edac7d84ad5281f71ae5c51656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50eec3a3a635b72a12d0cb57d7183bf2657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243dfaeab01a452350a0e16eae99d2ab658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d030ee8e7b723cb9767c9364e8ba6b8659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a0847e4ffa89175558c1f63b66272d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc58eeb5e2179e25eb3f5f942482509661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7469f6596ddb25058783373fafd695e7662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71418424198c1fc68d4ec6fdb45ec132663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67be1d9ffd5fde3229be85b16993fee664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c59cac153a51e41b1bf22615e3761c0665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0b5ce84aef93ea7c573eb3d9b7c5b0666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d622a6195271a29738903cfe92b964f6667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacc866f7aae31528f0d5e6eb890860a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8cf3cc91fae61de50edbb7fc5ce1d0669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd83eb025c16d5abc60148126c58c77670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41085a82de2254ed74fad7e691d7df6671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057f2703a61621ae8bfce3560e194645672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f11f203a760284b18dc6f5f7ecbf50673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caf2fc007522bbcd79093e7e92e6206674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067257df59d804ad95a942dc495acfac675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69090c2ec842018c92e8aa2d687d679f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7b9bb386ea72d4e65fbeb463a979ed677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779e8748d50b97aa34c0434ae684c439678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d63de62de879a55469794ef019aa62679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f647d9e87375691c52cfdc9f879a90680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b60c6317b7d109299ba404a223c878681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb2b4ac0a810e17a7f6dc04ceab36c4682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3eaf432c49e20639c2c5e3a77daf78f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b8a70e0af42f97e01f568e1861d78c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf8e41b840820848fe482104f98f7b5685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa10a390c448c3f6a881f1643087e62686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d53ddd6a2d5cb61cd8a3136800040c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1363f329eb7711ab3c6b76edffe78cd6688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96982a357e1e1de41a78806472e3dd4f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ac05b01f9895cf2e67777ef710bcb0690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e112f62bd823e3eeb089fa769642a4691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b4eb344a6b09e24802df74a17791f6692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d7d2bd8572d7f86c6cf5304b6a3eb1693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782a34da291c9f4cab73417a86c83c57694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c260b77c5018a87126fb1f451d3aa82f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb8fdff6da36e456c31d23278129fd6696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a717637721cf843b7841266b3a771f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762ad3804f7fd27ec2ef5bcc73aa79d4698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10601ebd476d2d41e69398efe5e20e3699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e40bf40c972379419aaa3fc2e53027700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8de84fa8a8c1fafeae4a40f901d6ec7701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94e5c6ad6df51284fdb56bd600e3def702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c084ebcd0cd3f9e59fe409b0254db81e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4304ce0dd9758edc16547e4d82b625bb704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c835d3e828f897fb54966e7fd44320705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834ebdbc0abc6439e6064ff6465c63c2706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d13e8bd1b2d59e12d278c294e803ef707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38b8b036c98d0f022a42bfdaa051f5f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e46f7f4d4c41df1f2a05ab5f61bf5ef709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae5d8b68237dec8b09b12ca4a626286710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846cc0d64906863a50a64e015a745b20711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafb54213c980cac0d549457ca3491a3712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5b9f2a2bfe5c85484e1d8d3868f5f3713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa06fd3bf9c87f6339643fbc1e96b89d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8f1184e2d83dd39a39de42fb823edb715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f806fea57e07ecbe6b057cd5954af84d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9ed61024ef9567413c3abbc368b5c4717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd4a3ef88d007acaf5833d15d3c4fa8718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9018baa07692ce85c25981eeb4aa24ae719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3545d70e417a286de027864b3716dafe720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f97fd2e457f91f4bdd0c41fef99c69721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0facd2de7444ca78fb6825d0c1e39799722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527fa62725f1cfc8b1a3ecbcd7778e80723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2a4c20250ab2db8d31a33469868b99724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c929a4fe2197d2c5ea767d56907b373e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200952748e742ba510c09ea2db51ae1a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e1b86e63c43ddf36b306477d32da9a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2626dd20c37358b12c78ce75927420728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dcdbcb39f8db4adaa6d728e2c5ef18729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051a439a2fb825bb3f3fc928644594aa730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5bc29f8548e4feaa216ccbc845d7ad731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb4400975bae794882c210de3ab3c9c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f81ec630ad3b6b66c8a6c83c1df492b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2107c5f1bde3c3cc521788bc3c4a66734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fc64ca5ce5c44269bc52841676bd65735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef28d232ca9f7996215e97e468657b9736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc136896da6fa47d007ff0cb7577462737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239bc25749e6590cf3c42795212e9330738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d30900ebdbaa709b78068960721340739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0073fc5b07bd7b265b95622f5fac1c12740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7725bcc4ca02cb95592616c994295b8741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e357c54265c5facdf9b90ed891e3c15a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aeb3120c137bd406c36ad2ab47c3630743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c618f9a35a5d3bee3d16fe8736fb4d7744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010251dbc9f7169fe72063a7c5371fd4745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5b1141c48bf7a8e24c179efeaa65a6746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f1c30d2b03c4401318f7aec015d9ae747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9128190eef6679da799b0419ccc7442748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee5f492ef37bf195ef659b7998ff03e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefffbdce24b74fb1c8510afd4c81bd1750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f188ff092f7cd8f05382a63602ce9351751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c56a56374874d57bd6e5a9686d5ba4752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e54a22b6123cdd592beb7d4a43ce49753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cf1fb4395eeed617fc3efb7461a5ff754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8adc5f500a09e2abdffa9575d5ee32755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3845c1ad78183ff0b9a15d6e0364de20756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a091387142fb7740eb502264a2071a757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa596c1ba4c1b1cc0674fb216ff85b54758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120fe94f3ba9ab5d0fc93547ae348875759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8239d3d20e3e2e953d4af2b49bcf3711.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0d0b82a066efc417b76889f0a768942.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e741a4250d10bdb4e087fe461f48783.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b77b89898564d51638cbd196e4e089b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619e13c9d58af92b120434fd68e8bdad5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919cafed17e3f17cfd3a53d0c2c338a46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b9e6bcf048943032cf9725f51907c17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e459b14f2bc737e63ad31f7125c4ca418.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38aa98dfee8582c0a826e4a16539c03b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93de8848198a353321f02d260a8f324910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046eaf082b39faea1ad62fa7773d1b9f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb0f49ce22026e6eb65fb2bab8556b612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc13a8b11cc97d663c2501372b1299913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0fd98ebdf7de12f26ca199ac098d7b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c704ac7c51f23777e10927ceac61a4715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f706ddc320381356c7996ee0a0f8342516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5892e7d7dd514b3f0235a0782616e3ca17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cd66bc0fb79cc09bea0a732eb969eb18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c914bb98d3e319a21110bc724cd1f54c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e8611bbd963ad6c64e9cfc25cb6c8520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db58c6e27420502e322809b6dc7a36221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1714bfb8038b9d3a64741f94a0a35aba22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd7ea4c3ed1b1bf68254e11deb5a55123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980cb3bb7bb62a4450aac0a37e376df724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dc22140171ce18422a1d8b4721a36025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbe90d1877ea26f9c2d15802e63debf26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcc5163e607e9b9c2f776a3439409dd27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc108844956e100084c0e7e72dade05828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e36dc5b06a39e9f16fe838ed0c0f67f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7b841cc04401ecd9ef6c424b0e37fb30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387f2fe1689026dee3abd0a9eb49182b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51189f6483e6de2fb124338056f82ca32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c0f25fc1b4f7de4eef21e2e9b4994033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e1e68fc1254c02b1667c7caa2740fe34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcb805cd9d12e428266c4cdb126daa135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf63a22ebdf23d21a78aed9dd5f416af36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1a0cd151aa5b39a85872e60248b5a837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02fd2d2202d7f06fd498abb8319f6a038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5211a228fda598965361d47bc457424839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8640acdf63f67d7821ae39266a2d5f1340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d910c0cf9e2675f1c08d4e28aa748a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fdf79b865b6f60ae28421cbf2bd52442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f66ccdb2cded697b2cbe80e5347451e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222fe59d8129dae9705c8e3e5b12b42744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2761f62fb269ea611b397031a1ad7b2945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514faae994133f320c15d2519dacfb6a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc2e938d044f7c4931f4a86c6c57cd747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a42ffe17e1696d8e9209b2459fe35d448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382be89ca506a93dd2914a0d5609d65d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997de80330d5200c9aa5f044061d91ba50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9683e0a2b78f2883ede843a14b44de8951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424e00b4be54d735f17cbd5a199dc5b152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a62d86ad68b14312778eee172ca9e553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d13d73a9967cab729aff9a07f41662a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcb609e7e8302bd202dd05b221b24cc55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bff516c474f27ab61fbc29edbf053656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375b73acc407e699ddaac0f5b977771d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa64fbc0ff46efcee100482cfe580ae58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd239190640b9d627a43d1077cad18a459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0eebcb17210684b76a02636cf068cd60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5cac1694b312e0de05bfdf0fe867ff61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0be26e24810c38f5c8db6b3580035bf62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2316c8bbce9444ae0e9ac771018f086163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c123d4401521bc5b8c8b58e0af95dc64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481e3893c1cd6878c904fc10535ea01365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63db381be2ba13b7a61389d1be0ba3066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e56f74385d4333c252a0cf2fa92bc6567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa375229ff20f110e2bb830f63747b3868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e92fdd67bec73c20eb7861a1f90cf1c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3036009a547f11a5239d8ba192fd53be70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4046764592341cb9d6061de4238afeef71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0677f10bfdd035037d3df1985255f072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8d01ba736de96b37d85c6ee6c0099a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c8c23ca6a0665b46fe6471c3cdb46674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a05365e422f24e981f0cbf4b9582cf75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9004ef49270beffedc01243bb0d00676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bead23212b9c5d8a6d55c35ab6abb5877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf4bcc8dbd8905a0becf4169004d36378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbc5f4aca878d50081ebdef608248b779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d89034e47a3386e51043e183736901c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bda5395626c272ef098ae987473b4181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50cb30b516a3b35f03e85da7348a58982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132b35417f0a6892f705d17eee8eb6d383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f098ff9a039cd188e181711f28f5ef84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa3db9d74f1a985212f7547a7757dcb85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fc5374f0598788e07aa550a67308dc86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3543b1bfac80d24d839aeb990e436e2887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56f9e733014a31bf2e207e42fb5e76b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed76dae5d58145b09a9ca094e2cea6589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6906795c30a8cf326f135fbf4f5755d690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3e72b9c9e920dbcef2d0660faa4d6f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb5d9825982e58df85aa0a61247db0792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ecc02fe4a640dc1b5346e2dddf01af93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18a98e5648b37c3963f98d5b36b4f6594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831dda11e1d6d151422ba3e65c58360695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45d05e676af6ee3c141cdafc304a4ae96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ee2b4580347d10a37fe96e2335058597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fae001015d0a69a670b461ee15e45e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39010c1e2813a6ef1971f4bc992fd86499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1ab66a1af4875ba79a4137afdd8401100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30067abb31ea566f278301b7db6ae0b0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1584160e31060cba3b5425ad7bd081e3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6fee8b8d060b812c0c38641347f0a7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea247449e143838b217ac678bb8cbe42104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a53c42d5b7a09edbde2b9e6f815c08105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a0977d79c3b3160234683f11b39e94106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f2534d323daaa895abc4af9c5850b3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c4a666b519cd7d878fa91478fd175d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fafc7de0d9088e69de089166d607f0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a62344b61bbc4871346b384b431537110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310c71de87ad70dff12ff38fd1f8523e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a3119a5a61b35666705a5f42a0feae112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfb14a61416daa6502d9a59036831a6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93cb25e434a1365f74d01da509fce1c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee4c90abbe1faac67d9363d6872d676115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fa0a92a0bc1bd0b149f2c91d525bba116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e679fcd3297b6e6e469b1a0fdd26b4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c21e16b989bc8279ea05364f6c7782118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad3d6c3a352f1e0f8b196deff920577119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8eb01c4aa5fb4a08e3239745697c460120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ee1e55111bc6cab2992e681cbfa4ad121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e69d3b950413c6d1a687e30d48c99fc122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc5bb055ab5abf96c2ff4cbfbd6e926123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70339412a9640560e015549b9515d164124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4621e3181ed695c1b688a643fb98408f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df5abc9cc1578675b92b9e263b7c3ca126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3299ef6b44657052fcd7264ef4caf7eb127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2334f26ca053ba9a279b60415904d203128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d0544d3572b62492b7f8b4e706be2f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b8d0207ae83ebb6498c0bd381412ba130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74a16f3a72d9dd486dd3f1af956f4eb131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880183eabae69cd6ae4506f1c5faafa6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca7c113c35ad88a0347d72ab7f87d56133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cc2d40300de5528fe46bc431fd7b46134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2d12e4fff6bd837ac5ef7b5d49cdbd135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8647c184e1be1abcd6aa9d078f7ae82a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfff3b1f004b8a03bf80ca814185173137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4040e35feb865dd45278d30577c640b8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2e1c25fd8c930f8109cb20e13162ef139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a694ad75544fc157bab37ea2056d9b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db218320b4cf0f8ed964c30d6106e21141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535404a37d408b15b2e41ee864ac8b9b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759935466753d0cdfd3c13ca81a93d8c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23401a95b42a528ab7c4987b6a052894144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f61d6b33fd40a64f43e60e5753061d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cfb5d8f8042e45a5748d15d2bec83a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ddba51a7196c294a9248d6bfbf4931147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a164f7dbb0ab42fcf07411d8fcf3da2d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d5a66b8120fc24f509948eb466f1d5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d19ccdb44d6d03128f99a43b64e5aa4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c6200ccf67af560113373003b8fa6d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fe5320a119ab0a7c4f97fd8ec03317152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baed653bf3648ea64fd9ca3879855636153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b731ff1e1cea997205b4394c8d2297154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83d231fa1cc806e9ebb374afb46a067155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b2f405de9ded20f04f08f2bf2a8c8e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ae7810e86f20d3cf720bbe5ed3ed9b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60643736e9c3ea6ab12cc047af813bd158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74699df5a74a6a152408065f50e6b7f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dcaea55cb1440b88916ea967119d01160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa479f88ac3dcb6199d9ef9df7a8b7f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdfcddc7bbb15c0c372668eb0488796162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfb4db659b6c53ba7172ac7af1906f7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c251021634c80dd025638635147a288b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2a64b3baf4ed6ec51b0861c971a201165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8aa2b44a5fb6c41e501f2004ec2811166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9285450a7597f004c9643c7b4199a142167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c440cb61caf2944510016394220fb21a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d8e1c72ed451266b49a3a1285bd4bd169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a37977f59e9fc9ddade63cf84e5704170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd77894b51f2cce71ba8f5c625d37b02171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64de129680367f41a347423c44dc5e5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44e492b357c2ebe59e4b0752f5a7975173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844e539a277de2c75f453537de61b9ff174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9d1fff9126f634fb041f4911d8ff69175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c8a8b42194967efb677bfb048ae06d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dadaa05b8f4cb84f21e19534c7a5122177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1567b9d30d19c59d91e9424abdb8955178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffd0b18db9d94f8bc8c75896c28809f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c640905dbbb721e627804e0d6bbc46180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532825e58d99ed2d47d4476421d81af3181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2840ad225cb91f4decaefcc55f7edfce182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21affc466cd05b38e63d6d7f94c0a057183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800f14f571870ee65da5e73e0ed32c2c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f47798ae16930eacca76dcd486eeba185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95057604f0b8243c25e0ab7892167113186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c1a7d9c9cae0fe624dfd189b02bc66187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e27877c541ac2474621a7db8342f3b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c185c80f161532f0b1a56bbc8772b90189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b556bf8ee029378f33865a75e1d6470190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90ae6ef843531633da5f6615f20ce49191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1d365f444978da0752aa3bc9d5aa8d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc8c0a81946fcc5d927e645c5c09ac6193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c3d9e2b777f266882cf6466b6b5fca194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80915d785131168dc2450adabfc0ca0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7470e87bb03f0a1ddbd7ab9160cc38e1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0f401c0420bd2e4891394363cbc9d5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445a410fc45c1c0083d33e9cce13a489198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e6a92c02f9f5652d586caa957f3206199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0deaa5d90eabdcacfa0403bc4cffb3200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5653492ede3b8cbe8c226d5e6355eec201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad25e29af3031d7f45523b30d6a717a8202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3967a8d17c2655dfd4b649befb99ea4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd18e8e13bb0dd739a98f8373f7548c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b1084062924b0f398d6d8e89c64011205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8e830cd05e4bef331500df6f000b8b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2bb6b7d8a9b8fe33bab397ede83b0f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68792aef969ed347d827d9b268fd2349208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a583100df26cab4cc501fd36752005209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db7a06c65ecadf06987c2fd7035443e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41575f0335a217b80fca1ef1770439f3211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db039378fc188656ffac2b5d792961d5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1598e5e602efa34d3741abbdb94100213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ee2400827032e1f87b052dc64dfb4e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4055d9ba3807732f0d5a3f9339db4897215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5741d8a5c79260e26b64ff4ddd25f9e7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79856e2ef8e4c87dde11e0d95996bf15217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66cf34580d01b45d5d25ffe50a5eabf218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8382e686cb72189bdb62be1630623f8219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568753b9d4a0e69fd804b8ac06f1320d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc2af908821af049d095e840f71c9f6221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3584b2e3a0cb59f5f1b138a77c32cfd6222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff0905394cff4c067c42c18f60c1b58223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ee7c4d727907a7db941d6aa74a4052224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a752b3d5d96878b186bdcf7baa7774be225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa464fc0954294b4a5cb7f2dd260d6a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c18c815ba5bcf3116855da0b2066082227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef77b30b6b84cce0f976a538a0bbabe228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed0c184531263ca0e6cdea9121cc560229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd0209235c48bb53dbedc7959af3d78230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cef12e968bcc54bc016df0931f19b96231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846502bd108bb021adaf94038a2488e1232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4823a830d4117a7d7277c457c0e514cb233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36710f2189113eec552597cd7383e060234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c686acc6c4a6fa9e65601eff448dba235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5adc94ebb7c0e610917a7ced270f2d3236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39afb08b25cd9e2f6c1ac57877ea94cc237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b57276979e3c1579f224f915385c8e2238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982be96491c52d5c1c37b94e4bc43588239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bdd7c6b48f24ce730baa20f86cae35240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae99fd82dd5bcacfa72595705bd10f0b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8410ec89f957c13ffe4151e72f8874242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daff03ab54149cecea9a8904fd55777c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7962387b545c31630ad69b87137250e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed6b7fe84ee27c2a216d4bdac0439c5245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82d3d6c7873f11cda0b80c2e8217319246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d464e5932e3da54fcf101c98cc9dc8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f511928ffb92b30cc75f563ab2a927248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f896a898b4ee48cc1c33bc08925593249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8df113747e5fa75f33bfef4b330a8ca250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04f60d75f9fd6d88bea99cdb0d02a3c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ea84647fdd2ff6d9743ad8eb0386d9252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f688ca5d8ec4f5815c45038955e1255253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b303991aba71eac8e72a1f840db7a9254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40751e9991ce777ec2757e51728ce5a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9c1bd394b49df806c609e856b84a16256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084a3ddfa23a606ce6fee94a8a5eb911257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56280ed0dde72a390ce766d5ce576acd258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e0eed4ddde3f606c6f2ec1038dc37e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e7e6e65f68a327b7c56f24dbff2d64260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172ebb9e2bb6a52dcf8e485621761abf261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8f71c62a536a9533a1b4bb16301d1d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfc4b5ab0c1afde0cda579f4aa93a1a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a82d456f74f87fd1025a3c8d4a230f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d63393e0364d7b20ad2f34d2178892265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52004a4c6563cbb6ca4b2ffb00d7c61c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf112501a0a38e4956cdcbf873b5e932267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28af5a85d22a86308ea4b241170a2b64268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be407810d38fb174704d3a4dcdcd671269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055623f8839f10e6ddff05513af941ed270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b2cfff239049492b54d073b1ce2e22271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b74122872d5c8825cb12def40d2a10272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebc9e1aa72f45cf302cad4a7b6c0d30273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3325ba053b83da4e02bea746d431e502274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd52a85d7fd1b6388d5648262b59535b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1758fcef15f293962730d3260d0c7e7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c58029b1f6d6c4bd7d3481153b2dc8d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d014daedca99208631c9fb637bb9bb278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45aec6b006658fe2b8d2fb484fba2dc8279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4323c7c43df20e5b88ae9a4590f9ea7b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e602485a78c32ed29944564c86b0bfec281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aef7a61f3e83d722e49df9cc15ebb6f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e9efe3c5616f32e0ca8f54adc90e9c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd98e87e6511fbf10460aca7eb8f8e7284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97977e0f70fc10dca1c857a63ad2395285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89c358fd7ff30e3974a902089e20835286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a284e62f936de00a0204efbe2d58eb287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad79b1c99938343fa4ae4095335930c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f1ec43d8cd334ad1adbea1a9d8e092289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219e4c8d9810bb512c41fc938289e75d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4f885ed2fcc8799480fb0ad0fc8459291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094c69034fe09121bdc26ae355ebf001292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee71f03ca9d7fa94cbe165fe5d4d2796293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104fafc98a36a1dd98b4f1d2a4c96c91294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7456fc797fd25abd767ea6be0f8010295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4035cf107edbc56bf58001371a0e73f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd24c1ea86183d08bc7cfc76c42a1b71297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364860b50517465d6d6761b2e9cd7eb1298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fab9b7b532a0e5c58a6d2e793e14e2299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066931c54562c782a74e518a64f3a4fe300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7315b31bf548123033488ac1b5e8c4ba301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5c63c0e9e412960a36c879d2ecbb23302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8097c343bb01005e765a7500f88122303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e74bda033ef48115cbd86bdb10db9a8304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518cc2bab0cde5bf3169a4eb7eb5f40b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9175a93d9fc0025035120cee16720ed306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073482260cdaf7b166f472a0dedbee6b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fb079f68ec7e09b1cdbfae01b64d36308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f2d5520630788bfbe7007bfa20e04f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a46b25e9c5201458e682d215e1f5ba310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9168d452deb8dbef4bcb7a6e65f8331d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab21f9a838ffb49a7e57835ff87e4f42312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c7de22fc9916eb46ec7ad3ca692328313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a297696786fd95503754a87962c387314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6aba4edc870650322bdb75ef55f761315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d471a73d52d14d68bf99557df4edf00316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3110f65dff883e9fd3ff91a8b56f0a73317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe257f3611b187214d184a186ca73d77318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3716939b757699fb311fc06896368392319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5932e5fb32411d6f34ececee82dcd36f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9507c023e994d196597c222fbf693b08321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96211595cc1cfbfb9a1c0e567e918ff322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1805d798c197fe19d4edffa3f7d20f09323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be18962cd4f730107db7a5754c760c4e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926433f9bf1a77e634935dc63175c682325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595a15d2649ba31a5fa4790e9f84c75d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f5c706de055584763a0a0993fda806327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d75276a1a61b4234a1cac4f1b1165b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2388623cd13564ebcb2c0dd2671f67b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8114bbc56485dc8efdf9a757a2152048330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95335c3c10d1f5392b27805e64aa4c56331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b368ca95f2256a32bcf9833b3f2fe4c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52179e01e0c37968622df8891556ae57333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d7676918bb46301f69d4d109926e50334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93dcf308722cacf9b90acd07bfdb217335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d79a8a5f5cda5c03eba203e22b9fa7336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fd8d9b4af580556970ec32e3229b61337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e58144f118fcea7b9353e1d638437d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86db048e6093e94b608986f898642ebf339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993c06ab0e70e13c281c5f4e6ed22b2d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560f0beb4db33fb77a2639331542080a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ac6039775ef672c67cae0dc9cc2e0a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6369fb7fa3a9fb13988dc1d5bed3c68343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0197988e1d40561d4d572cfef003d1b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2632dcb3a34c10a558571c0ee7e6d456345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2cffcd334d0642b2253654c6e48525346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727905bfa6339391f4f209b6140976c6347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e1293bbaac329057729dfe3f05cffd348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f0756930fed978598257d56f462d0d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe368d2ef7a805274564e28edb60e80350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c550bd911ec8744c9b9864a31e5761f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e024315671ce22fa2927f85ac7a73f5b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06925884f179bbd354fecd473f1a3bf353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda87ec4e6f64aae3dd73259f0efaed5354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641bc44ac001054edd167b169dc77c23355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66df81f9c85248650d0c1807033e43ce356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f655f31d4efd807245e42015a23ab4fe357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95617f447cb86cf4482b079c308b84e9358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cdd0dfe71bad573dd0f24ad9329fcc359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c285047b86916b65fdfc03110882bdd360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1569a230d61ff1e7b9e52e1b1e0758a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1749080eb630d01e5d2b1f3c8c6ea50b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642cbefb2ba2953053dde77cb147110e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216c73d7200d0926bd69823cba9823b1364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5699daee979bbb968d1631c5f28ff3d8365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47cb63534687669d782d0f6da0b98f9366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fded1469dce1567eac349ba18dbe857d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef9682ae224fc1cdf6f806271c40234368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d044fd224a1056e35eb988eec2f302369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16f43520713513e2f684eaae2fcccbe370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8ee94bd220d17336728d1b5e55011d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89bac4eee50f14614ace00937b913e6372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a9d9d140e9e00f4fa9829d0fa1a43f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82e33879b8110a58209255f03f58aaa374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a054f10278c73d9d9e4b6381271e254375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faff41a9f566dd5588c4de7b7dad96d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb895402a717d298d7c3609e84a5172377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b6d55974946bc9c70b0e7a2503ba9b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab05c5ddd97d911f1e6a73e8ac3b07e9379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05aabc9d0a9fe8efa43d45b02cb66a81380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5c60aead794d29214a6529d5a949a8381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c935b723826a160c8769eb97cd5835d9382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04765ff678279a99391cb1b87bcf3284383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cc1338eeeb00d03edc2848ccacd8f1384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e61d00388fe75d9042877f300a4539385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8960e3ad343ed0fc1b59ee848b4d6b09386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cac0343194e8d1b33dc5659b093be67387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dfb584b001e4c0305cc1c48086c621388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7517db0b40e13a44d51985190aeb28389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a163dee2cd10886014f73b4aa499ea390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2127b78be7a8f7cbedcf66865abdae391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33ce468f52493226bd8c59126f54dc5392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7aa2e04894726e1c2dcc5b5551577d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ac57ead931ee641ad32ce2b4562f63394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2fecfad99af15173600f78523e599b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb51ce508411bb7fc71c5aa748e461d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a116500298cb39f38dfe6257808a72da397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05aa10f36a2c39350d00fbc2c10ac93b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4ba69653065f50acb91ccdcc2c8a43399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406604b0339882ae0f1cda60c1dbd66e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95bf33b02aad383ddbd2c3e6d23476f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319d4d8a5b81d32a6ed72e5d570c78b9402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d0f2c678f1f0923b1be4e94f2da396403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9299496de84af78861f77c28c4dea179404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1b0672fd8e9a5f60bfdfdbcde4fa31405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3f662aa865bd2055599605b928883f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61d3a2346061c92b8c05744be941051407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dddd6129b961bbf146d77ebddf955f9408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ef86a8a414e9d20f77d628f2e8c17d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209968f51992d16faef0008702b8b8ed410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a4fd3c33f508b0725e5fe4d81996ab411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc659faabcb01ffb058f07af37c08164412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b573e41969f3d87385bed79df33b30c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074a39b50646a10660580c8dc5431b6f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c763f6240739ab0eb3f511ad0118d094415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4282929a2ff67828fe739a31e90d77416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19473619686f5b570bec0d63e39c5a4b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582bac789cc579505f516050fb945a50418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb1198efa86552f3d30a585f2635f3f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38b525c7cf55192ebac36264993ecae420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d96820b7bbcab317d4a6cc44eabd79e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89f45835981b69afdd66367f832e512422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506f1c86926235cbf4285d6bd90dd08c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a356130b60e8316858681097deeaa4424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94060be23a8a4a17c117fa91ceb0d13a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc4b4d3c0379ddca6625311740e4248426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c3a9ece0b40dbab364620155a49d79427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f105e6b7685720d063aec3a0828435e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b70e786026b6aa438c6ec0a127b90fd429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9cfc9e9e902db2ee2d550a8791887f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3c5f78c3d0b29e337daaf7824c86be431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1701dac02eb0c5e18cec8580103127432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da07800ff724b48c62262e7c5793b5a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e704ebcca7cc49d159cee4ecb9f34b1434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e52212934ded0ebe448cae019fb073435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947ff228607dfe134725534d91150827436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d9b340719761d4b66912cb532873f4437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019c8c4ac9cd107653bc0e52fed6b7ef438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9872c727d23674d60c5bcc9f7ac51513439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d3dd1ed43049c6ebc16629411a6281440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1869dd5e426992c2a17bf1cfad8efc72441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8916261097276b8f9909aef71d07518442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db1ef51d2af907a8fa29d6142e902a4443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ead667af63c7b279670734e019c8d5444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d342aaa63c58f0142e8fe60dfaba990445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76df2f68e63a4a2bad5aff64b4900d0f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e75ed57bd91f7987bcfceb2c2bb9da447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55a90f93c2b03c14236544adfe4f547448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d52ada91e8304658d1bebb6688528fe449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab863ead9cd80d83e2e4a8bb39487f7450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe624c7622e887c26c756ab25a5e2d8451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec9e6c1b4b2f8ea40ff3603a39f6e61452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11c5eaab40be015dd4352fc71149f39453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a93ac50efdd65ea55526c7e5fac8d3a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a405757fd1593b6ad63483f2cbff5712455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2afdb94e148e7fa2c8975b717cf2044456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdee1ed4ed85a937b33ea45c8cb72557457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099e868573d57611a596efb9b5e82190458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e3ac4d903d29b331acb0dfbe8a85f3459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e11c205558b4bc41d75e915dd94383460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cd1c2a4ae562ec35058dafd83a273c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82351ebe890a4fbe39c79cb868ace615462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de43a720d760802a2c0eb5004f4e0f67463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6122c5c64845b3dd1baaeacd7355e4fd464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c9c1acfd97075ea6ace333a6a41b1b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187ed5049fb898c719b26492fd0c8829466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bfc0bb642c3044d20b631ba716de9f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcc44585e33d132344ccb0986317b5a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4599bdd2079ebbd0f7444f1e6c9bf2469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08bc679ce49f4e65fd6aa53cdb81420470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb10185b5a6b5ccbf623031320956e7471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a57c7d47ad2a50195debd15f115c71472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077b4026141f91b9dea674094c5edeeb473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77c79c1421b86f00623438dfa90be89474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a7e3c0951c69f5261bf99bb647f727475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad37ad0bdd64edf66d603b57e1af1bad476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7b62813bcba3d467e13b826622c9b3477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f4c07cb33c14a0b78f02cb74224c04478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816c534ddadd54d38429afc344c5c257479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c579e73e8fa516d513fb7bf883cae3480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e54dc9f98253e6de150ec6dda145ee481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f016c499091762aab2064ddbc982577482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55243988813f4c9eee22f84d7faee71483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f429483d65b59e09823c45e1b3c7d29484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd259a4492c565b5452aac6ff04b474d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae542e93364e236b321840b542ad51a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785835707a3230016704e6e6576e4be1487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d188e8201121f5db6296ad4d1e946a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344f6d3d724e2d07fd059e4db30c4b12489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18254bfad73be7348f78068f07c3fef8490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876c0088b6d323a44e07e6f216ef413b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb8657c3b50ce4fae6639adea142b0a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f503bd3895d34f18cd1789d38ebfeb493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55d7794163f4da3a0a3b3d8fbc0bed1494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f83325c699665d3e6aa4fc44c4aac82495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937764cc635c920889362f57f1d8c079496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac8b40091bc19ec8b2b6b628cc9d5cc497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38466856b7768fa4b37427f86fe24b9d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83aa57b5ca492449954b19fb7fa49b9a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332583cbeb2dce798ff99dd8d49dcbbc500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436e17565c8c082587e9172cc11ce51c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b1c811d4270caaecffd18681d95f4f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1ad440c2662d7fd7a06e7574ce09db503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c502bc212bf24d71c6c0fec9c1191cb504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ea32b49c1b6cac85b20d33e617a190505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011e0a9c1f2aaa368c2bbf1392991da5506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7601cf2c45f80a79d9a39c5399042bc0507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892bc9d0cd7577ae4fcb6e569eeb7f98508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84f4287e233b3a76ca285acfcc21f9a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5329053750408f885a3c4c9ab51e4a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4822c787f0524ad24e12f4e915f4f87c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b197d203dda3f50f2d8ac1bbb706ca5512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4be166984463f62f4f08d0cbdbe405513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d358ca011d5c324e214d43465c4d37514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18e63712b45443e0626accdd6a8aaef515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc796e1e2eb41d86d1ca4ceb5d819a8516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2174580cbbb4f1d63690e32ff1363c3517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0314d824290fee7c6a56c07ef0a5969518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61eb55d7fcf87977bc10c038dff2196519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2933a9c5ca6f0c0ddd69de2b9a9e27c7520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7d072a80ae63ad62485c6a4fbf21b0521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f2d4aff3df8fdf7d3030c92c287b51522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94168b8c89ef196cfe420a4eb4ad4ed523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca21be19540943e01223b629695e6d7524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b83f039961d83657b3f193823c20dd525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4045b821ad6399f48c921a59cb64325526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf42237679114fdc8d0a699c79e7e95527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a905f51ae0d18186b7d028dad4efab528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a412370f43ee7a4b0d3ccc8581e923529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c52b89214d5b96827860de25eb32611530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6705fe044239e7c1d33f32dc4ee7f126531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbfc751b001899676b07835290d062d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af345b3eb3d9385afbb359edd3b3a95533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb64f11675bf38c4bbac08677e53f94534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d080f5b3b98ea87fb74143e54d31d0535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49adace3f7e59c5620d588ae6111f747536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48d51b04ddafff19d4b4fe0c5469c63537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c42b7d8859fa53608eebe1ee91143bd538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9647d7578df6d88726b95c20c5b75c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afeaacc8a75438bd4cf9e609b97056b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d435e4399b47505a0458eb5979df82a3541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110b9e9ea6b66bd20b067d8cbfad48cf542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a65976f3663c4e8ca3540cc4ad6f1ed543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e390f2339cadd8018eacf40969c82d99544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c9e3907642ff17b058a1f323728051545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c59f0072a943b127867c8a679a2084546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da11080822ddc6affad2bd2c19779d0547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4257c5720ee1c7f8dec8006bebf1bf548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3215aa41878de153bacbc7b500620203549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22edbcff688fa3ca3dff8bdea5b73b4550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b826f7b2bdeee8ecc6d9b5e963869e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4234fd1e1edc547e62050a5f41b12bf552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e869ba80c441762c08f348a6f7ed4ff553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e263e9da97b9bd2226fa0dfdd91e3fe2554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f353fb67e6e29a3ed6d8cfeffb5ef84555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21bd09977e3008dcbb86355854b92ff556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33df6b2d6f26afd9a2fa1828face9d9557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2930be24cfca73a07b7a4a59391a3768558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66cc4a157c5a53c9e74f5d6b0b84ca2559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d765ad5fc55b747abaaac1932064cf560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb7b40b264e6cd400a0d559d7d7666e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e168969429420917d50c3aa0c1c9f251562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f595a0e1b556a7a436b87cc6440c183563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adc415c8cf2658a99816ba9ca733719564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941d12ffc945a5157d450124e4b28b79565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38c74e070c7e64e616c80fdefe6c491566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9c72d6427a73a6e8766e2bcfac7756567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa2f0be1fffce14726d76b36cc89690568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bfecf1da8f918741b29084ba63274b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24278af88523628598004be2fda45ca7570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744568ad8cba5e1d3ba0e3fb550ddc6e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d209e763dcecef7040fdf1f57a25f4ce572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04730574e9ac4d4a1e422ad116c9f524573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6292c59ba80d71e0e8b984bccd41ce574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3afa32c047ebd750933369fbfa38c2a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6fe9703b2e1bb5d3979627aaaa2413576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3cc8b491d962b717c11aaa5cf97e77577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454ce0eae7df94ecfac4da7177457f31578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3169a6c73c2aa76b67f15eb212e8c7579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62924007e07d08d4dcf45a480a717fc2580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5371d6ba0990452d99c4c9497015c985581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0477dfc5fbcfd2dfcf26b2fceb968912582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a755b9990a4b52b4994a35cb169846583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a98870db913d062eef6f85925f67af584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abae192122c0a923131fbe7e7f49d1a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d8104fe0bf76cb09b0712e271eb36d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35117d31b215821a95d60e6612651b01587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b8bbf88697ed5557b481e02b5a2694588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88e065341b840c36ee29cfcddee08ee589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d4a08bf82dcd74c3a1daafa92f4b5e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f766c79ac8819e9ba1e8fb4ad4f241591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138d1ad9f37bbe67267cd970203ec2bb592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a40e52678cc2123d7dc28a429216b20593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a773ce0f2381286ebd7ff67815ffc97a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8176b7f88aee53da27f681da9d777fe9595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe234a2990c2feafd8db705edd9ec8d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91abbb9f5b91e8676a58618644000f1597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994e0454f65b79991803ac1c73fd890e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90d1f89fab488fad84f9c8ba0ee4460599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb5cac7d2bab31477810240bf887094600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de76219f3ccb26282f7695ba8fd1cc8601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cde5f1c68770872537a04914d16d8e9602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc954cd6c2000f89044494322c677ef8603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143b9139e739ff91777adb26dfa38c8c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13844183cfb746ea903fa5ffeb7ce2d9605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8b951dd2c4b515ad7dd9ee73ab8e09606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e74726bc95ef870ab3b968dbc7d3dc2607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2cf9b86c98d8450e4afe555d3762f6608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03532471d8dcc267e7ee7098acb0ec40609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345bcb0e719ce78bac0ea44e4ef63dda610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29638421c12977c583a5463f5bb29d45611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee216f046bd8a5313c3c6977c47646b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6af3454c298fc21662ae61c6fec34ad613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea2af626b079ad7c7b71faf31e2ac74614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f72e732e0f590700c4c7246faa02c2615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d2a7b06e5623f0f07aa4788cb209c5616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c0f9ec5fc9e62e79fb86e3a3ffdbfc617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d15c1f2a598d7c04a10a8f51000a6fb618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7102f9a45980f111b4dc53101a207841619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39506b81224a01e958237b2f72c495ba620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9376b86c3cdd0f15dcbf06cd1c771a3b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2f2006361bd8ea946a4fdcecd6c91d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d881f4b540dc71404bd30726efd5763a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31892449d257e3b5ced8af9dc70f1a3624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaab02cce1756c2b777520f9caa9b50625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01d5a1bbfc12e10ed40c7029c48674e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062e69001ec5ce3c51ca5f1a14373419627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15165ad742740a37439cec573df51dc628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf6b07d7f6ea7f9f6c15eedcabfb12a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b526e522ccfc274c1cacc1d80ef03c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ee789c57905fdef9e88fba68d3c3fe631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c71f09750a8478ba485710637a47ad3632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48be7ad162ff30c274e23ce3fbdbc604633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180ff67ec609347633322d2c2552c558634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad183975a24755d5a73d599554970fa635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eef4d20d91453e81ed3bb02c317ed33636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bda24e44e07343ccc6d4828e3ef80d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa09264cd0e294af86291d1c42726a32638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818efe2074c7a9d73a18843946ebe55c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc1ae994788ca3911ff04b1a02b1fcf640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb4dbc4b1e0380acd0238fd353aac7e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53117c3faf32be0d0c092a11828bf800642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8256830854ccf431a6eeace7ae2641643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c7321e684fba6ce0be4bfcec010e2e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a55a1c8f75570c35dd27ee508dd93ec645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf266d3ba182cff67126ef0a8a5e192646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc1b147911e52e1d09853a52347ea05647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3750abd9d823c79eff30ecda710513648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c8dd28e733ec0e0a6a0fec77eef6dd649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b4136ffd5813a75ea99b059f4f170e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e325a3fbdab30a7168c12d73fcb01ab1651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311afd7418205fce535f50f592fc9ed7652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6623359d3f4ec6d914e1848492bd9a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f556fe45a8ce811a3585d9b9cc9aaa6c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de7950344b3580aaddf765f912c1951655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcdb93b477bfcbc06c53f6f406010ec656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfc06fbc3765f70b003b470dc4c7bcf657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80567131ef0a199eccee7aef1447b22a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2f7463efa0d3f13741b0073936ca46659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7406e606b7c29103dfa08523d94106660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3a5c626eae18c07476f72f75689525661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0123a8cf93ca1cb8db6920a9931227f6662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13535479ec1ad7b7a9b73b6e39f158ee663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba6ec530c34c0581574f36b505b5846664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dc77ec356bda99a96bdaea292a1bca665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5098e8635fd591ef2ddd74bb4556c868666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6243b358e5ac802f1ef4102e0ca75595667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b182c72e3e6930453281f08364d367668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c2298d24d4a0c85ec150976250186a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda2d96014190c94a88f88bfed6688c9670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c8e5bf05b4b999203f48de0c500558671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea9c3771ba5e9b76b7c5147c5de49f0672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1dc61950bbfc85c57ca474da29d97e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5161c4969bf38b9ce7c5d6a078d4bcd1674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7fe37e67470f74ba6d09de51aa9858675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbad63d9441add5fb32100d83f89e0d2676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26611eca6cd4bb202b4980906d9906d8677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15f4a6b9ca0902986d5bd48907d6b0b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4c3619c13d77491cf1033d72b6e736679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b0804dbf8a8db989b908707ab959bb680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953acd14f05140e8504738c35eb3d9b9681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ac93cb54be68e3d87a3d3316d75342682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50c04b5a35882ad7c4b658c292244b0683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c18b69e9552fb1a0313b197dadca82684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70fed124304a7796ebfeec99ebf6e42685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41da75952e8061f46833deab83bf7a79686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abed90dff16e15d00f1b56e073525d5687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def720ae2c1b0a31207ed750cbbd1e1f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd66349a73bce64669f83e5f8e861f2689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d803f95ae332d53e7c579e0ec7f27bb690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000eaf2a360895171b8468ffd0fb81a8691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385c39d9dc5699fbf3a5db4549b282bd692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f36a4e99edfe8c86e0cfc4e8b1362c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d7278d1ca61afff50ccb6b6a700484694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b437e96b8f5cc779c07e7352cb65cbb4695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8466179f88e78ee6c02436a9e40285696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9227e50a2db00b468dc0d9a0259555697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fbb79dd723d6f2cd84136e2d947e8c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16538666ef1afc804a4780cf6159ebbf699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5199b535ca2a757ad06207e8adaaca22700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9702dc6d12398eea12ae66b33cebfe3701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82342bff31add30856a535616e9b1e11702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beed4cd3ff88ba6f056f2c52bf11baa8703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e4dde27fb8f5510a889790431bb657704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dc8204ed49eb458392a2c26ed0d77b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a84ff41786fdfc0b9927b2ae0b6f9c0706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaa2000fc9d77919162e7ee1f291260707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493833a16c98b8fc35162d4c8789509c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013f8a7c6ce9bc0b4158865c1480471c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1e1d7dc5dea6e69eae629ed070df70710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c6af34e0d9250433f1d6c93f22f02c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70607487021649ffbf417555c80a01c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b40ae5803e5b07fc29fb2687130708c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020defadcb988e0a8172d295bb5ececa714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17158367570a7b9b9e2b59289fb0cd5e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5256c8a09d77f7e802a17939afd48526716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c1574546f557466c3018b4fa2bd11c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66efa4858797b0ef3055e19c15acbbb3718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70198ee9825f44738cd09bde62d6400719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322cb53f25e9a93599afb0066e3e204a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6b5da7710c847252a613de409790fc721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e8f38a103eed14afda93bb670b5644722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86974c79bf3a56c4e27d87141172afec723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7c936df38726be6f4706406dbc1f79724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd318f736f0681544c609ede063a63e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cbaf70933a9fde01bac6885d04dbe8726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c87ab380add4fd2eb86edcbf7a80437727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a79e5d5be80a68f1f422fc83e2bb2b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198ae5c6c8ffbbef6195bc27cd72878f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faa22133f65bcc61b45692117dc79fa730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b760de10d7ede389983cc2f535160566731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569170d07f029b43d6695607936de905732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399becbcaadfab621250053186228d95733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170a5df51fe81556224d9329cbb2e4f4734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195d33e83682ec0b9275fb577428fac5735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472720e6329c3bfa2dc0f49f293527f0736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b8d488796c6c75c8f58a4e85fec192737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7719877cce30efc78cae8018d1e015e3738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f1ca0e9996829ac2a42d396f0402ec739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee72dc5188a44707cb7683d7dd6efdba740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12383588aa6f08746199391a9902e7cc741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969fb7d0940b05bb4a4b10e47f8a9b34742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9394f3473a49259b66f829c4aec4e265743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5355feb3a213b86a97545ac22d12d2744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82f4b042758ab87d7a1ef16f4e2ec85745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdabd9f313cb5eb5066090fe35175120746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62a05d2d271b6bb83aa6eb113eb9c7d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a795e4ac15b9ab6d5e645a7d40b8671c748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9f4bffe1cfa89ed8e2e4ec5aa66ddd749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26013ff93d6008cc7ea4e8dcc1c1983b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a572af7102fe890492d892e319ce2e6a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7b2104096382814dda375c2853f9b2752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874907d5217ae721543dc0fd9f8f65ba753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a66ff00747825a0fde238156819a398754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f524a6dbbf5e07e7b3cb831d1a7989b755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda189d4b52e9aac37f4ad06015c22aa756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3193a430c04a13f2f96e1cbc6c422824757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0571fbac3c712099f38e97dc2fe6c1f9758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963651273993c1b6c3faf25695952151759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>