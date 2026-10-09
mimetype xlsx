--- v0 (2026-10-08)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1097">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -2867,53 +2867,50 @@
     <t>000012380</t>
   </si>
   <si>
     <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000012388</t>
   </si>
   <si>
     <t>Набір Gaming Combo HOCO Handsome luminous keyboard mouse headset set DI86 (UA/EN/ru Layouts)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/klaviaturyi-combo-naboryi-61/nabor-gaming-combo-hoco-handsome-luminous-keyboard-mouse-headset-set-di86-ua-en-ru-layouts-/</t>
   </si>
   <si>
     <t>000012432</t>
   </si>
   <si>
     <t>Планшет HOCO HI16 children tablet PC |7" HD, Android 11, 2.4G/5G, WiFi, BT5.0 0.3/2MP, 2+2 RAM/32 ROM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/planshetyi-145/planshet-hoco-hi16-children-tablet-pc-7-hd-android-11-2-4g-5g-wifi-bt5-0-0-3-2mp-2-2-ram-32-rom-/</t>
-  </si>
-[...1 lines deleted...]
-    <t>000012433</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012465</t>
   </si>
   <si>
     <t>Тримач на руку магнітний HOCO wrist armband magnetic mobile phone holder GT20</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-na-ruku-magnitnyiy-hoco-wrist-armband-magnetic-mobile-phone-holder-gt20/</t>
   </si>
   <si>
     <t>000012467</t>
   </si>
   <si>
     <t>Тримач-підставка HOCO Magic magnetic ring holder GH10</t>
   </si>
@@ -3358,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0321ee752a3826dd8e5a76c7847a5d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb9294f0519f0126770d58c5ab01abb2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a29a43d31e39744f5e9242f4c02033e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64577c7cb477abdaa7d61eeaf05d1fa4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93b643e5febac5b9a4987e75d73a4a45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbda85b081468dac1ac50899997246576.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0db0d27dd95c3b262101bf568a3b1367.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8524737067af47738bdb8ac00cae788.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2d7e6d04715fc682786118aa0e5b529.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc20b3602578c889bb3d9fa020fa5d2f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4000604892a12265f42095d25263f78311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c6c9283f0f90c3b7a8f9fb879e216012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5407534fb8e1d1c256f7c03849d81cb13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d916da7e5115489274d4b255a2cfec14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5aaaa7624bb7879e95c6f7105ec2e115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682ed4b760e215ef0a347dd6e18135f516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e3a593c357a368e5f914656d226cd617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74407858ee3a9e1942c48babbaa2d80118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c004cde87ff8243d897144d44fcb51ae19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39d701a157872fd3b9cca4f7d27c7f420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30caefa7bd958a823951c2a670c38c3721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976b0db9ac9d38cf00e80d0b67047f9322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8f7b40a982233f72a3df1c9955096823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b6c48684ae6afc11a88b99fd7c8b2024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5408633e0d0426a39ab66347c512df8125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0035d4511c7fedb85b2304745d049c9026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1d32e26e86f132f15194677cbc89c427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cc3df98b8fa8a411c5eadadaeab5a328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba0ebf6339f760f1ee7a191d7d9d84c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688e8a06e64447126fc8f3d2df6ff77930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de9dfba64efb95d52b694b33d9f0d5831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f680bf2e4852ed3be58fe0b23eae6232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d127dee48a06f32848a67827d816bbc533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ce471c31572e95cda31a8a9bc23bd534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a8ac9159da4ed19042b3550859e7b335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45b8a4d4b1b077a3046725f951d1a6236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1d054bc4b27f64cd15941de1ca486837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ff581c069b55c0743818fa0b97d54f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a973faf3dbaf7ffd2a195555595c347c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574985143ea8a9070497fb7b6a3de13940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee183a06aff09c9fc1c37af3768561941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9773ea2ea5ba9c6293b33e574a0a7642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe03e3466ec631289d4f5ae8171ef1743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cec9a41441fe68421b8ff5beda6e2344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642f3aad2e8042ba80030fbb28e0d5b845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f8f4bef8acd843d55a2f29eae96f2546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf73a7f1f45364babb38ee25079fcf247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8fd520a8accf09525cbff7103e84e348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d57940497819ab3ce02e8df5179966549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af60b1adde5e0a1c86be8435b8477fc50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67547f1e27f64f4ba81c49b081cbcc051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8237d4e11bcc42375ce616933e7530152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83061fbc83bcebed0dccdb35e87ad87053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b080cfa6bba13da4e7b83e9cb4d9d554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c643aec1b0ab8ef6b3c37a86350cc755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e038a917f665f20d7879c19e1267f5e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8d5cf8bc1e9a855c739db87594cd3e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49f540da17f87cdcb33e8042694ef8558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2378eb3cdc46067efd7d7c059e5c3e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec46547a4e9f5abad479221f369159760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03b12a8fd8f4abfff2dfa91553f4e3361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a366386d1d2374ac503e948fd9d3f48662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8aed61e16a5741141e8d74f2457e83763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af3286e36c61368118efee29c62d1dc64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0095b89a36051520b66e63e53baabcf865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e53de1ac2d5f72df591e182bd517d5e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efcde1cde100187ebfe179b9c7e6ebe67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ea23112585cd5f154c8dcac45b9b0768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c542bc1aaf42e0f83099cee83a677f869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6cc50e9d662855d8cb8278039b489a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac15fcbfa6ec5c0584ce157b97777e9271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2abc262b6fa9e411a90ab15a899dd472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b67858ec25adbc3e46e82ed762bc5f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342f7b430130a8d3cee53d44ce47f87674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e50ff32601e1069077b203d9d56658775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdc6450057d7634baa9d2ea333204d176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e803de42bc16403993dc8919b5119b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0f0288fc67386b0bdd88cf697294b078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e84d753c1de3f15f3ca25f67b5092079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e8a9ef267303950c52f8f32f6940ac80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdeda83940a3334433787e97792b27881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008fca7cc6a80196d05d988166779fef82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc7091d8d41d9c29ff9808047919b3483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5279b5503c3aef826cb10f469e4900084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bead97df5f4286bacf891fd160875c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c67adf8f51653148f8a558f15e4fee86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568c9851c1b882aaceeac44fd28d3a3787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8ae57be3ad28cd8e79c795b3ba06a388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1f789031784c33ca40b08a999c95fe89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853563184695cffb99894b13ea73577790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d6d03cd2db8c27bd2b78f5a7c2858991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2c2335878d7e16ebe955931007912a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488a066b734fcc214f03155939b1e04093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cdf90f240463ce7953f7167c9b2db494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3292c67282a367fcd1326daeba94645895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5196cb1b713e1615ba25ba50922337d596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4186c5057b85d6f549fcad9ddc7eab297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1ce15204a7ace3df69a437e81ffdab98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a71c6d9bddef084807367f22816f1399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1e1138a5ef39051514a2c6b942148c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8ea8831fc4c1b0f580fdf22e4b0eb7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4ff71b56b33372905265b3c317c67a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25a0e600a1483447457aa44d068495b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b1c2d91783bc5c6b2d56065f9da390104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d452c6a860668ad395fefbbd5b2e747105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5976325d6747c35ae86030b1a2dab43106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834b27c7e55055178721e35c1010d11e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17dc0d25a245c32007c16814326922d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f0f6b61cd550e674454cd94ca5d567109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362723f25a9e54ed7082deb7bc23148a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57091377701c78a821ba2c0f45ab42f8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44419674237a7f7cd4c1c8c04badfc3d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4885a9964b26bd14f6a7cfbced8755ff113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0290222f101e95ae589acd7b0227801114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48c5a024a27e8cf2aadbbf76c662205115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397639855a35f6c6fabb7100ebeb9444116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d8f0025f5698912847723502b6233e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb86640ad7c7fc6b6de32b2da2d3a1cc118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429e5f2cdf3bb716b7071f6f2bf76df6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e80299f9823eb6787b020c5db9e7ad7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc909a1fd14ce77a989818c36121783121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a06f234f7b90bf218012dd97eb060d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbb0b44350de6b2594d83b77923aced123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48916ba260b7e89143370476ed1655a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e745819e4a3f167ebc39ac1ff134b4c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d2fbe1612292d34bd9e6a9e28f87e3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8d8c8174936579e60657ee8ddf6ede127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cc86ddf7274bf94454c2c190284d76128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953bffc4138fb665ae970e11636ad66a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64104de1e0143caaad30691969e29715130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a25d6406cd4063951d5e519da6bf9e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195c4db9259de2759906daecda2db688132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342f5e9534ba23acf3a4a71ffd11a003133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da5f9d9807b298a89366f8817ed11a1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb10f0c411ad99fb5c2f37fd65cb410135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c578051f15011910491b3c04a21b8efd136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a384274a15ae4cc4aa4612360c3759f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c0a9a31a8d1afba217ba1211f13907138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21a7637fbb67267c7fe1a644a6987f9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e49a7e3e749dbdd404d36cd467a6d81140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47cd123565f3ae9752921c7bf12cbce141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9753ca349bcc604cfb7adbb033ae3427142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f47f03e25b064abd6f88b5b57b077cf143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a3d998e2b666f78a575f28cac48df1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ecc652baed9a78656d8ffbace2bd3a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04fe8035c7f989dd0dec069d140daa4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c593fe10dd49605b61f998feed080f47147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e87c2d32f6a6f6d29c6b8df403dc9e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec8103ab94c88bcd7a544067abeb9c0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6259a5c129fe0d77abb5d980d784b09a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a80c7b4617cefa59f1c16ea67ea077151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ca5586af4de21a87767e2c1a8a6715152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149c67ffc2f98bda779130792c9cb400153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e1eebf7b42ba11ecbc91e3b7f2f039154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6770aa239d58712a13f343ea23adaebb155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9baa64e9535bff86dec4cce3b9e419f4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cc2da79e5a45141a5c99791cf10c64157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e249f3e0ad09eb47722577f8ab588ec158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ecb669c8a19b838d322010f6b761d0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56c0ef13b979346be280b508f0448e7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354c245d2644661e5542d708a23f895c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f84e762e76f2a7bdab6033e79880ff162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a4d0b8f08e5d6adc283044f9c486d7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8978abd18dca8648a956db7688d3172164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2e5d729b9c6946cc0a11e8bec43cee165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41b0cb6a95f506dc00acec6fb7b5d30166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5da7e1b3bd8bc77e00bf328456998a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127b561d20793a832149569e00b4126e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc744ce74634da26a071de6382d8bc4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04cf0a03c72cb0e3e17faa0e53af24f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c86a1179842eaeb16049ae623ec64e1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569e36ac4f8033998693192561bb9ebb172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a05eced41af01a283824cea2104e65173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f172fe90001543157021a5c8cd5cd869174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e398c77967bc69337224f4e75b36f267175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad639aa8e1747ecd13d6828544924ae176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915626f42572e1fdba223bdb8ca1916d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb725753fcbd47507a15ff59a3d58d4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9455b7edebfa832ec46c0872db8ec151179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45efce616057647cb9b804532731b4f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5964b6783d9732a421f45de7147f857e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cfb615d77b0e8843a906e3cebafdc6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b649a9a023ba2dd9861bba4723d3fa13183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321099a751690aca49855a3bc5987850184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ff2fd62daf482f58af97ef83132807185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2111e5f6fba431548befd6cc52ccfde2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec34a8f9435b7782fdb382f8491cf38187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1d18d77183cab754e80a4a9262f8d3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ac7a2b77f4e818bee39179a86c2016189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5b2feefa64f116302636bfd1884b72190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2369e198bace3039cf373b2647cbd4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a20b8b26da737639dee5e06eae69722192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e67b4e397474e490cab25779c8413a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece23e0f83aa5be24e4f59323a6ea85f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95357a351f5ee2ec677c05325dbe35a9195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca25bc4fcbc052a9121a5e33ade4e00196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48241831b8ee3b52500f99fa9c4b274d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae860c667e89c7b590f4e495ad539fae198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea669439a1f4c52cb805b8eadcb5965f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5528192868be8c5b3f78fba4a91c3b1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12c8f0f7dca28fe60065fa7440ff3d0201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b908b309bad01a23481ce0a6b12bdf60202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138efe21c1e14e41d3fea5f9797b77d0203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dd758849382256d05b8e08f99dd3e4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf58f34771d0dfdd45e89ec64786685205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6616c27d56bb527a87f25fc496640a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee7bd009874dbc7c71ab5aad7d2479d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ea11ca5f91199c8a82eca8dd74e60f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d74d8b6a96ba7d66b2d61ad40cc8753209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25440889c75231c18ec84058f51d64dc210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1fd59372d02b84fd7aff4fd64bcfb2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18361a8c870bc2fa65b6a5bd67dae97212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b24cf0b76d121a82800d9230df451cd213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b648ee695da04774f964ad2d3ffed0f9214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d03e5b0d12c1889020d2c38be4a58c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda24b15f495df9f91599a3b9e53fbbd216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21de8aa24ce6ef375f8283e40385ff9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d0b3b414dd1cdd19ff09e205365ebc218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62276d63316dc557732aa1ee373532a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb47d864663ad8bbe3bf4c97b77db450220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490fbfbec75d0e7946e67cd785c0968b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f923cf0e93285244a0f7040a0106f991222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fe21c344d08db31bc07aa5268eb029223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7746e53c6a698e64668db8418a2e1389224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d8e367dff19d05dc0bcc8685508c5e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c730a0d66a20f7456111ed9294124a1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fb431772fde63cce9d4dbd47d6ec8f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecea9b1d1f686e56fe6b49f8c774145a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d4e40682d5dc600ed618600f76cc1b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08439175a3dd180be1baa2860c28cacc230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9057a272e194af7ed27eae92352324231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3c96a088bb17dfd914e1eabc416e29232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd386653aa5e4a54e14b124125ebb191233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5745b6f287e12f51426c1cf6d48cca234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfaa13026c30c5c9258137c9d88ee06235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d2b9a82c56bc3c275b5604c2dd2082236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80e1bf84522f30dd509231b8801b186237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747028c4577fc6570e20f2208fe88894238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d708eed09df7285edabcb90aef58a4e4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d984517caf5fa581ed5589dba9de7243240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215367843ac967d63dc4002616f51ff5241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99be6a8182dc7ed0b84fc4b11e75342242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4e51fee93e88595f358b9b56ee9995243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0a7bbb32d6c606ba71f7741b464703244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c847a313f328e2aeb005a65e400d54f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b83f74a4378cbd5c4813eee29e7c1db246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574e20c8508b6183a54b20c810553ab9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe1b874d024ca1d8e01ec780f2eb31b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5d60a3de7ea38380bee987e04a8b72249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad122baba85b48869017d4d781ed2f71250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c579cbdc42caf3f99002ae701d735f66251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bbf8d7152789e6f4169e201dbf263c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44f10ead2015a2126f0301ca8154322253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc9859c451b9064b060205540edd246254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f257b678c193eb3da33e51744dfe72e6255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7559f575f817be42f59341e0a57eee63256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b2e8346a7bb357604cfb3747988503257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd725dfb3af8fe05155d4bad3e6a15c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab1f3a0e3e7ef408d8c8adc9383b264259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c185973c434f305d081e6cc3018926eb260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64add846c892cacc3e4e2c433cd905d9261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e2e6497b6e0ca22f074b5db838df9d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c00dbb2d4d95a6f7922c736c4579f45263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6b99f2290b2a34d65490103be71261264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf8b838869d502dde5c33f68ac7035e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ae386ea7e11a039c63f538be47751b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d03d3669e8d448e95b0b68e2669b47267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326cc175d8915ffc0d4d8458bd17041f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570afd231c8e63323d7e19ff6cfefe76269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da5770f176416242c2d09a252732cc2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee410c31e6b66cc911efc60ae862919271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6661313cc27887e911f8bb9cacb02dbc272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdd8c38907a9b961e88990fc3ce9643273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e97728314f6d75e9d8717eae989fe6d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03102d215df6e81e110c0c813c80f52b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8609c42dad391c31c056c718ef57d10276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35ded5d0168646d610830d5e0e8d8a9277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17d4ec66f884a1cafc4f25cd74b32f3278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50de4f42893e0386b9908ad84005ddc2279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d422b787d9411c0b6b8a765e767dd5280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a43e3b760d1cb27e246f2510f4f337281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c108d54ef67ff9d90d379f19d7c5df282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd04531a2875b477b8f8a188eb68d32283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293bb848c325c8d2b0f8065d1fe66c13284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3644a785d62956faef7795b86f2748285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678679f69053950c3114684c00cd14d3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92671b0b0d0b42bf103c74fa07d6d028287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c35eef971728d9f1f7c1c55da42f864288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a4f6d1b8e992e7ae610a58975509dd289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc0e6ba1160f52781effcafd5eba2ab290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e1a2fbdb8d70758e42945df699e7dd291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b1ce9de28526920f45319b7b70f343292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c21b87fad48827f23e1f1d133b9e65293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0f3605ffd8bd991d4b191ecbb8d313294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1adae343448ce57cc6b27b096d84e81295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a275e229749137df74f519245e8bc3296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc5bf70a6fb477a749b0233af924f6d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112a4b96f75d3ea84e441a71d9729d31298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e293c7f540294f8b8c5f51e6556b877a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0249b69291603cb52cc2f43f7e674bbd300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e698998a5f0f7e3be28c18e30a526a96301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976f1731fbaef4949e4d88afc3ef3a03302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb687fb999cdf040764e9f36c8b50b4303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6098846db99cb6bc4742edf698a0f34304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a36f190fc0a2d02c54f6773fa944dc5305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218d89432d603edb123c89cea6def12a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e1f5f33d9ebd9f06ca0ec2fd07caa6307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c596e25b872ad5d1bae799a77f36787308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc02079133dea3663728cd07ce838d17309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07277fdcd0996a170da37eceb9a2752310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de0da241ba9f5ca77768a5dee388917311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceeaa91438fe0f3aecab963b73886adc312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349869c41c3845cbb32b4332bf8c2202313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccab73de2b49628f1f609149755350a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a775bf580029830bc661c99e14c113b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084eae08bde5991c351954754ec1aff6316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c986ab4d7aa5af8ea222d18b3657c386317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffbf160cd336aa3b6c19153bb5769a7318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8c658fd1c05bfb44c44d24661e14fd319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f94b11d2423c4e717ad87631e8b9dd320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40de792649c3b487b32449ebb9ab194e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8c02260cf8bcfbb4ce7839b4bc851b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb9539309aa528cedba28a601b3b71c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f10e1579896778547dfb0e725372a9b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16a5fd8c837013c648c0810e32fa10a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a69d268ee781c7f6a0327e48d0d691326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73eec9264149db342fd70c30e9adba2f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c414de301be813a50098b0d071dae8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6602086fd0fcd0e283367e318c31eab4329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf2e270515f9b622ec7479c56b953b7330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a26c9bbf67b78d99469d3c9a05152c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7e45e7b0e5e52c544f734f6cc5b612332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb290d98093a9d25af93cab70e3f812333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665acc0bc9f2b6be740dae2b54a40b7e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c6d40a469bef3f0af1544360617acf335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5acb58d9dc7baf520d2024aec862a5336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf546dad968301cb9b29a6bc8375b870337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c02494b07ca9fbc18ce13ed9ae51004338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef9ba2de0528646955fd1099d1ba95f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce49bd391e8ce08dcf9051a3e3ee316340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1185574e7822e646aad066f91cef6cce341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e23bcba0989c0469e39afe4876a582342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3bb78ad7a2408cadf194466ae7688a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2de9772d0da6d1e0d76a62bb2e7e585344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cabb64eac12d17b1344fb8f0e8ee4c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336033fa372ef74c816d54d2ac8b0e69346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37887cbd1377ad8e4a7dcc4d252e7a80347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defdfd462ff6773fd681eeecc7625edd348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041e58735ac201139ca38df4305f48e8349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1835e416fa08f9cee8b3fd2b430d8141350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969ee143ee9bf01de2fd05264eaf1197351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7a33627770468ec1effee6b33b597f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2d48ca15b40701505ca6ca03c4a66f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ac377893928b191ed3b8f820fc98ae354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab1dc1cbe8cc53f677ccc8f625d991c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7160f0640062cb21853e3296818f4042356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcbbd27036b976fef388702d56eb97d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a1c7d0483c18d94d64a28fe55b16a5358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6464b813d4d6c92262424433940a0a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55847d23e9ccfa1dd35bce661393d6ae360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9438227649be956543958e54ecc2cf361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cd4713d57c2a821d9bc914de049642362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e981696e87a6f00f7db718565dba8091363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b94225fb21ce4c09e562c4da4b16f67364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976786ef409919b7bfd98e1cfd9ef096365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ce7540ca5524794957c42fba842272366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fd71e8fd00bd6c9957c0b73d271248367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86bcb0394e43117ba1477530c6580d0368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b412b2470213c9f7bc3fac4bcd8e71369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb72b3f75004052ad7aa84b4fe16235370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e939b41fe38c8e35b0ca9322e116c5c4371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af9da68cb479a752613f45ae3dc4cbb372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b777e8ba0ed9654fa7e0a3fb756adf3b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c09ad3b93b336f382117f8bcf8eb40374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7277b1caa3141f393f5dabf7694039c3375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a565e697510efdf393ccfe65349cfd35376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbcfa2ec6141af284d779ae5b36d4b9377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ef597f561a72e0d8bbbcac6d865b10378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5896e7d36bafa1a25c20ee49780b25379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5dde917c9ece4de07744d4bfc27ee1380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1194da20a7a77c36d1668c821f4ffaf381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192c0ed93fd7fa92daa04f5054609324382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119d2eb0ad23ac5e5eb734d01fd2371a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f402cd29342d1c2a691094f75239d8384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec67c7c087df6c3b4d4ba06517d4ba42385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629bf295672d2e3389a03221d624ddd8386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2587dc49e4920f0c6090f1ce8671d190387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1675ac9971c06e1703374fa0b6b5c692388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19110eb508f925cc1fbc4fa74342ae8389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd847d64b8675f89027c23d7f931ccc4390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632812861e892bd44f0cc1f05457f881391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a1c44d261cc89bdbcd5859c8adb038392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307b83a88ae3c842563bfb4e57e7ca06393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d245e5f467360bf7fc0a2787edb3ace5394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb014a82832367b7c959bee1e57be20a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289e196f75777af7246c91b8b99312df396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bdfe8955e9536883820cbb011f89bf397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e6ac77e84d4d8df40df058b069b7ab398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a659ade72709a3f2a822e0eecbf100399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c12fa50e530b41e0eeaa425980ec73d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2598acac8ebc5d4faa97a8c6eaf54b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91555c008a7adf3cd04ea3fc05d43d9f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e912505c185a28adc4133b7b09c448403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdda9ad1f8343842743a3187115467ea404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410871d92cdd12cb7ea9f35afada1fd9405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38b6738f000076c4c4221b69dce21d2406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff465f4097d917ff5c744556e1ab1fa8407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f63cb66d661381e709be630e939f467408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfeb10adc122321413a13bd3fb6748dd409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f115cd3e1bf75f6d95e2a7b29842e0ad410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8acecb98573a4a0c4f83ae69120c6f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e947c6ae38e52bcf4f5341cfae3701412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f945f5086756e7266e1a0efc61950dc7413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2d29711f766c8aaff09e96b792fb02414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78c9c51fd06255ad731989b1c4cd83b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2775a0929dd4db67bfa3a443ca737505416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05371e0c89abd72c6250a7a34632efe5417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dc3756221f6af6239bb3a4878f9e40418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4148c5a588adf818c41736ea17ddf6419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b431822ec9a0afeab1757069b6fb1f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e441f9926cc1deb073ada35482dcba421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a2a34f18fa89dcdb5dabcd6c67aff6422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8c71cf6234071de7532308190213a3423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6feb5241fc11f6b298be1435004544424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ae06950830d0f0eb1f4359da484bb0425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4600e9372cedd1ae4f2f5b375babb0b6426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94005ecf27b3226efb9e3d33cbc47958427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9ec907ba86a31f918bfe9374153db7428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca9a7d620cdc407382fc60b063f8748429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1eeb5bba845fe83884f068217b7da1b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ad2473968ac279750dff330541f08c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a88aea10896925804816a5ef6a7c9e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830fb277e19d346019ce57239f78a51d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55854d3dac58eb35bb4c33ff91dabe3d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42f5ed4648234790a6b094ae0d1d160435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d476668fb5ff63b88ca4da9630132d2436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b377a5ba21352353cce85bb2551079437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284fc1692fa324ddb914305bc1dad3df438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54b32daeb38e8d1520a25044d8f224b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbf8cf2ca763834e71b9daf2b2d4f4f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f03535296924f81e2e3ec265a80df3441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e94f10607233e7ab116cf78e8297ad2442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e74f9786371b70f4dc43ed1e897566443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cca78d5abfafb3cda4d9b16013afcd444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1c4de862d747df5ac86be90e9b7319445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ad554fef06fc6982d447397fab89c2446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32fa64a29251ec829b1126f159632d1447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a17c9c6c0bd698fff82ffc28c639770448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c622c61845d8855641f91b82d5574bd1449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644c8180bd820be56228136c2ce08aeb450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0a0cfceddf94d0b7679c8c7f04d652451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c631b59e5e05c4fd81c77972e225b8f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422ee1c26e79423dd8491f2ed5839dfe453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb5351c7529d1e3200e17038b0aff9f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a875ab16ca82f2c461818703ccb546e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74caf9feeb4bc93ffc2bdc90bc8c79fe456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd475c94728a9781c7223e3560e7d88457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed140e5f91751ca728cdbeb9f11d2c4458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43442620e235082da95ddaa339e91a46459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e94f74a7cfda57e7886e73bea3afc47460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79387f5f9673ced4349c4166f260c2c1461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3e9c752f7fee1d1491bea5de182d69462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd82a98177c0bf24ca01eb9046e80ebf463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f25194f568d0a5778a4e768c41ec31464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b128f96d334de223d9368cf1f36aa265465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfe4cd619face8fc8ec9f1d32461d3e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcae4911daa1075512ce0feb39bd8f1467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f83e82e7f13cda75730df678911f49468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7c10aa6e733a6f01d938471e466b9c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa058f25494f28f67672f949c989bdf8470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef7061688efb8082c9304ef72ec2cc7471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00812467e8732bcafdb2e3b742d084a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe47a8f949dd2bb76455c1e865550be473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f337333168538f3dbbfe93a81924ce474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7b0f60412222739037d01194d3c95c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb10a7a33acc654952b563281f4e2a26476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d911b154f3b159e5adab2284c40e37b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8640112d62533f135f4b72a05194d694478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d0917b8e85793678c849db9037d227479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e88804f1f4bb38cafec9a7a993b09bd480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3de50801e5cc0fc292efc1523de4b8f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0892fe3247ab01ecebd879831301ef1f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6d8f512821fe6ff7c152dc57f2a66e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61c7aa50873f011b88d0d7f2975a00b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05b9cfcd13f5a503cbab7e69bec9067485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d95fb1bf3624836c4836493017d5c67486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546fe360f4de786b554f6556ea124665487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1c549a7f1dd1e613074e5e6668f12d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0617c6000da76bddb32b77094984b9cc489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8389160b223f21aad67c155cb00cc743490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b6c59b10fb30c34630fb749f60b0ae491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5153a76bb59e87e85499ebc9d50ddbf4492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a24413b6f8a8ac29cc92d3ac37e47c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162587baf0e7e3875bb334332f8a1f62494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9662d914727f010924a0fc3d94e11c3c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecc83ce7c7d78fbfaf619ca4ee1a093496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25615bba930420833e79b6145541391c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe32a79769d618d907ba6ba7c57f7a6d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ae9434ab106a0383dc711ba2972036499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafedeb902af247df15f673eb9e49ce8500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98ebca7230e893e8867b3a0b12caed8501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d70c5ce363e7d6a22230bc6c107716502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc9b59ff83a9718a9b5e9adb6702531503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e269ca4b3f47f8fb59dc56628ca9a3504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ac6615d968fc8dc3dfdfabf9fd3209505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd41fc0fbb8aa5d3eb287575d8f0d2f2506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b562c805171a63e7dfb7666d13dbd54507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef41c735947812da1b2aa1c01b5384e6508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf69c71f5e77d31ebbdb2345f08235c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135a42e33a784edd13493ead28662c71510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc2c3f7759a95fb49197a8f2b6a77a4511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7ebe6271b3dc11a6e729ba1560901d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf1c7c2e63611475cc465bc5b0a64cb513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05215411f2535fd7a2603c4683a49311514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d133e52e688539b02863e0a6ef24fd9a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76296bedb03a78d2edbd162bfe60325d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b59a9d12368b8b89ffd8bc50efb710d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce60009f1a6182d33f6381bf5a331f3d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ae721fc40f631a86e6fed6437ee1d8519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4a0ceca89170fa46137d02b1a66b8b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47df04d97a72d4d09503277998e5e96d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064dc87b49a1420e0e2a7953c66e562a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41075f5c7512b7f04013f47e8019fde5523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e230d374468aed1a6c1c9a17e1e3a4524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4fe85a45705d41df3b5ab9232d0b02525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e7a65edf65baab4e300e751d7ad60d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b4eea38b1175ce7c236a1bdc6a7e4c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392d0dcc55fcc3456dd4416cfba210e8528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051933fbbe73984399ef62e1f456c59e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82c230328adb966b143aa1495edae36530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3f3824e6f3b78dbb1120161d40d125531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4619de6fb4378f8b6ad8d3a0837cfe8f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc633ba450eeb6fc8eacaa34cfc8d619533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44dbef2a9baddb6c755c022a58e637f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930bdb434c17fee425bef4e4dde2e687535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c668de2d4aa870ab16f5feb56ba3c44d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4828635f0a5712fd6855108f271fb65537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c731463f9a3cff5c336220689e636309538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126c624074dfb81949f841aa808c9423539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56cff8880b46a3680a9c0c615b7eea2540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d713740f5ba3a7624a8139b0cd7a08541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb2420868b7fd00445b4d5f0f93017e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb40212403b1737fe1df176abd55582543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da4d95b277c91ee156ddaa489fb601f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054288670b2ea9fb6a0b276c3db5432b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6198c152c0a4e14c4ff795cab5f58ff546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9df97744af5bcf5ae2d73e6afefec9547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480eb8b24162f7697e727b2b5dfb1a44548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eeb0b5198b07967bd9d8a93b5877795549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac890e72776988edd5eb68e41e1b4685550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a8918798e31b005adc8c80255bd4e2551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f4f341e39b22273f36aea60d72c712552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4680ec158b45ba214d26db7e02951cf4553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a6b208ff9bcd6a56e6d40ec62f22bb554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e09703cae8c07a2da6ba427552436f1555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f171eb63facd51969a8959648a5893e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0b0c478f51555cf5ccbf5a862268a8557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6902723b1d60a5dd7190bd9da2a61cac558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1af750919405e943c622c4717fd32f1559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1c0b2629d014ec75116cd1ba0371ea560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15affd1fc5020670df6909007f0b394561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e555f1c76eca7fea6e9717408e195fbc562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6736f26edf45409104af3cf0cbf0586b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb0fb1f24808f73c75b600f7c76b49d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d5ebf759e79e7d4a56f00b1a6e3838565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fe1c69a3db2e67fe79d8d36028c103566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e179b742583adb9b7418bdf435e2e2cd567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce190622784973853efdf8a036d5e6a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b604956490d052d634a0d67c1c14350569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373513056b27b4597073e5560cf6fbf7570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b1af51285157d510aae6d31d50b71f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7289f09e13dd3ea861d9ed81c382e7572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0b2b51685edaa2663665794175720d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ee8bfee117cfead5057cd92ad59b87574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3897e6976b0ccc52f4a8f2303db4fa7f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996958e340938a8021213a8a32bd14a3576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacd2688ce69575ee24c578ff5e9d308577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2713482dbdb806db09c8e9e7cc0d35fc578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d62c2782e789fc5547ad1f6265ae29579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5268c4198aba9dcb95897a74357cdaa8580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc04bd172676112be2b8a26e999e598581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807124f297674a38b3bbfcef8611d61e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5644e574fc226cff18f8382a019674f9583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a06bd097221c0c3cc1001d6da6a4ac584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7786e2eb101d6f7e2279f34569ff048e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11ebb9550d4e29191c6693962a7a2ef586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972ba2cdff81bdd36a1b263a63b2ed0a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c614e0b15a3eb4c46fbd2dc04c507d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314aec0602f69a2178d0a6f8165679ac589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae14e95f27ac2ed9f6d39fd184a1ff87590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf7cdbbdb4a049171d27de56ed216bc591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e127926f040f2326c86720979c683333592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb46d9a13cda666424e80be68ab9a452593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac221580677c45bbbd43f1817a37373594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c289314ded8cade97bed1ade5cbfa97595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a185ff51e6613ad639380da69c8690b9596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c9cb05ab297d0e4fb2688838daa5ad597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5563bed64ef3cc1b6f21d7b34eb86e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4038c439fab665df408f3b6f4920b302599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d743f3abbbb27dd91b687d568ee51d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc4af9ca5a8be083d08de0cef1d3c0b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55c66be9e18076526ad58b03e47b0c6602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd44fdb76ef5fe7f867b51e56d6b0b7603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fe00ac366d77cb6e04ce3e00049e3a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5232a0d6a5e5a822b6469a1711f60ed9605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ad4f35fc888c465e6bd9b7c795eb0e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a1af83cf024cd164f9b8fd11ef3d41607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f56438bb5e3436f2ece008bf9e79cd608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081ea0e23a6c08d73738b713c89db07d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9945b2a16941b7f75f8000f0e99717610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80c2bd585eef805b6c47554bc05ff16611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeefe146e8a6900cfad952998e3cddfd612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8706626c8b3434a43372b647ce83ec62613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcb29efa35fc7b414e267c08a0f5f43614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a33b66863ca66b2545d053f7bcb0138615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43d3d19f90097e86d89730374d25a03616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8e281aa275dff9dd30eaf637101c37617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133dd2cc8fe7626921598a08992ea92c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d25d5c64de3a747df972ee27bd582a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc9994507c7aaac0bda0a22e04bfab5620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ddcee1d4a2fcd18a3725765924f508621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3de88840bd41afd3989626885407cb622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0441e7ee3a857910ddaed41edf11cb6e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39706667cd09b4b5c69081a302a1faec624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eeca6d5dabece5ca0f5ed96d88dae1b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6526661ac038771b8a59591dfacee36626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f609771763df6ac507a7374977e39211627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9374344b0be70f9768edb19596f07b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d1c574b5ce5442a4e39f17638b6516629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3aa015a6f898a71460358372f8fa0f8630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cb64a59bd2ee309a4caac51fe86987631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f712fa24b394b4cf4b8ffd7a3865c71e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e8769a59b9b8dea4057f2823f5b03f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88ae8d186309ac18ab56cbac0c4de6f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b01a1b900b244bfa76eee5889027404635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4d8b2600604b074243f8a3fe80cbbd636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dfd33638e55ccba4172543f83e88f7637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52563d4bb42007451b0fd4fa3de9e85e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6587eaa7f2aa3159ecbf533c272511639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196acb11250fe6688573e8bafa3bbb4d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6ed99be3f8ee64b5a8bc4eb0f5010e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d122ecb6bd76112cac99c6150ecff87a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7effa49767e3550150da856cef625aa4643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79a29aaec46e4c7793e03a65730f20d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04c2b6ed10885a2ac80525dd860e431645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34241417d06095ac1097ee42b619b782646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d26a5bbc2730d04639cc1373da588d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81800fdeb2604baf10d35b384480715d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefce8a1a685f71f4f2f082858ba9dfd649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4ac18812a5d3a54347882ef25b0dcc650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f432582ba0c47836a919b692f2793a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb55ba132399b6aa5c0c4687b0284e3652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79bdff2f3338d0f2f3919f712824677653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c2523801239637ef7d3d3e71bb26bb654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ccc356c67dbe3d83d46f3e51a44303655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbdeb432df4dac550f7becf9b269e5f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cf39ddf4d47223054580121f3da070657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff35428bd007e537b2031912a5070f5658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935ace78f73af3a255c2a638179ad80d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c331da9075c3cea89e1f39ee6d419c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21721b7e871da3807241fa53907be4e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def05d22fee39ac0638dcd18dac1a021662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06100b1842c68316673c645e27520a1d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24c93da59a001663366524e454bddde664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d34f37b0bd6b120d0b7285cc2c6b27665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d954e01db4ab1b689f44e054e6bcfc06666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dd4157ac48a666034ab2e51880b799667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66a2cd92eb8918a20625416efff26d0668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7e308d410b605d3cef476cd023c3ad669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f1c475da55b021fe1b8c447b421ce0670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b495a5b05ff7b00c432a92fa072f25eb671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dc0b5b4965dadf278dc8d4c4c2b5f7672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a268b7f009541005f43f8a4ed0e7ad13673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d502eebe5f48fbc352db8345d4c060a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46599deff501c73eb9c8fd6b2f82ecdc675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5772ad0d1e0f68a35937dd21004bde64676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8b8b7d015b1b7a40c72458e8267d01677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81a5e732d6d32b43c38a4f4afd8d209678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802c42770c03e1061130081b39510cab679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4932e58b63597fe7649ff5a68cd44d1680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f33fc43b258b5092a96464dbf51c38681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ce0799a1803ff3c1823f669fa05d72682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb0d599d290ea74893728937f760e32683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf142f1d2dd04c0a075a503d116b45e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e720d6329dfa701717d806b5be96e3b5685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ff022899059f759969872169bedca6686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119e3e49439362c170e034e6d9b15781687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1f8f9e84c79047f46d6ea829a597c0688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66c6933e77fff8d58dabb7505d93c0e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a0fb5c4853ea061c8f394c43b5999a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396b4c83210d3d83f1dc453ca471828b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2306be32e165bcb4dddeb002adceef4e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39ad1a1d8d66b517e0665825c399245693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23437c6a1dd9aad8fa61549a8d4bb887694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055d59b0be6630733bb60934d208e5ae695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82e607c1a770f26722e4f11b2a4c01e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a34b8b5d6d481401838f4a229b10ddf697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ce84ac061efc8e524ce4a9d5f5d529698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc12e6b50362e575acf2824b20792a5699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ecd10ae75d4b592458acd890c03d86700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ec8ca770310b67c55a854d0ded5db6701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b311d96cf050cfab6952b21ee538c4f4702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a28245c9560fb9dc5a88608a6428b47703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741b7f0e493845225f88707eddc76bba704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc6db332b72aa84c6fb65c71d9f6e39705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acbc05e7097b1202cae2a6a3e24ae1b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945195b6e3347d256036a4d13edec25c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efee677b84d90cfd0fc4992b73627731708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e1cf7cc90645fc0fbcd1e031bbb6c6709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62995f516b9db6172026d484f4924f4710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01cfa1af55cd330de7659ee48b9a842711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cae0be99983157d7d159c9b0aa2145712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3a5c02ad8f3ced7f48fcbf741ff5cd713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a4471c547766e4170253004e162544714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78ba937c2788830d88a8c04656c357d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd83d1aee95b2d7c8a70e8dedfd3724716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09f9896e995d470c2e0b86aa406e416717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6728a37c92aea67037de73ac246f26b3718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52342003934c1672bc52b8164cf56900719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3e1b75bb1b16daa3e1aeb964f6a1b5720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6b886364c8e29e18ce5986beb9ca1f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a439821bcf710413ca4700f37b7623e2722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77aac033dee294ce1cd208dabde64aac723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae092680664ba4c89c520a18668c811e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593cb9e613654c8b5fdee1bbba7e91fd725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5f4c4280393e74af4f4e8ac9dcb9eb726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47879d1bf1f691527d47ef7bb63693f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdda5d25d25d4034fb54eac19643555728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73955fa1e7dcc450f3f9bdc6909419f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7299cc9f6ee3ebd409833f85e2ffc534730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5119520815e377644a56d45a45fc7e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d25a6f6b1f3945130351eb74b092de3732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89857668f0b52142607579f2e4a639b4733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9faa393ef7cc27c4b60e176fad5f37734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd985955ff0685055d34ea8a095a0b3735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce612d8a6fdecf70e81f0c275ab8f9b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae8b0f07ebc1ddef075d08c17f6a454737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8599228c11fc0f6482a8d3aaa32e4bef738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af03d10b4656f037cbdd7edadd94edb0739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e4ae9040b550dd16f8029c12fd56ac740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6248ccc096fd10a3b8ecfe1be5887e80741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a21cfcad2f6ac61a1007ccde841383742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f690aa36dbc37b6ed606cf834943bb743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98536cba32ce4980a87dc569f37b7024744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d9d2c51f4e8e20d9b911567b173116745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f08bc362347134cb8cd0ac6ccedc3a8746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f65aa0c1701e20d46841ab6801e8193747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613a9cffc1e8718598abbbd754eb837a748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a534203653dad4958439625f8cdf25749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8c14ee4628c848f935d25bf1a1d4cf750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83803ab6e130e60b56463ebda5feac2751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c03b20e38173bb9eec5b551816199a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f76fac2d4f77cf517098a3f9a84a0f1753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee04def1a335cfdbaa3fab9470cca381754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b385e87a5720f48ba0ea4dbcd47f52cf755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b60215ec9076b220b98eb4f5e982a7756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a714d1dd0e110c78bfb0f71889cc485757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c6a0f21fbd57ca9d28da59e7cc9c1c758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c000381b055cd405067403c3ec969dbb759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d67df6e658e0f08562c01cc5418abd760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c2c1beb06f44acdb20f25b6adf6f74761.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df06dc4f8dc037aac4c4fad8019b16e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6134cc8d35a2bc0078da728cc06841b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ce27f2ca120d7f6bdd205f9cfc06453.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9596039faf1711586573265c74f843d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7380995aa567ea43b52800b102e50e205.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2144471a8285a3edd3799980fd5c38796.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155b06d9b53e0b19e10757ee76cf54bf7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930ccb37f889497727ccb75cced0dba58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89f65d516f789c8dc11785a3f9d57f99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521ecbd2dba8819de24192a86158e31110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640dce16900bcb57db326d47592e720911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d79293368be602b4f36fc459ce0ccd612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25cac01d25afc78eaf1667660e192be13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bc63916070674a2219136d0c5bf37c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c209fce824c59d2f1c582b725288badf15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1c70628f1dfc881e9bee783d0f590516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1868ba67ae9ef7f42386577587e0e33417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6882b6578b5a9ba612fdaf3114e02ad18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9599ddbd94b62e53ee4f1898e3153419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed7dec71dd7e8c820d82601e0bf5b7620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c819e6dc76d63f9861952e9a3bc3c421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e432c6a2e2b5a0403cfa959351e6a8d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdf122f1d3dc576522a906c90c0e2cb23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd45d9c74e2e9bdf4065d48a53753c2824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d75d8e2749816c2d256d573cb76f0625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4d02a9725bafb284a6e4071302dfec26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650c091af542290a69a716a1064130a427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cce7182c657f6c63bb6b9a01643ea7528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a23b2fe6f0a63542cc090a03d4978b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b71cabe0960331f52acde60eb8beaf30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682e8240c3f56e99c0cb58451bf7f7b131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb95ec0373e6f026a5509697e9dd5ed32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c68c448db180c544a8b2a5f7b0e76433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa2470bee61150932b1c0fe4773d80934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb3ee0ae4303d418fc1a75398c27b7f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41ff8aa2c4f9e4203841db95506b2d536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808f231c485f61d1115f9ffbb972e61937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b53d937ecc01c4a195738744920e96838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107694fef4566b7feb1a8073492f1dd939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d048ff7d9fb57d8cc32ab737491d99640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703b3ad7f036261bae94d7436361753741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd0f7d16d735c00ca3842a287b31b6942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2112eacb4663cecea4d1f517874e2c343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52ac7a572bce801cd311a60a251b80b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfc0e78f9d62e956cb2dacd25c6e41045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535906076ad336b3400657f7350b623a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78eb3aa5492d6b0b5228ef2cb1cbd0a947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cea5633b102ba4312f15162ba82c8048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6017b848f98dde17c97c627b87003eb649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdd4fd2ca38e2b16503a39486c5431550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54012fd192d205fd2a41250142a3864d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9950b07d057ac4c4da7240449cde9952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fbd09109c4025aaa712f0cd2a7bca353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4bf3a352f8e3a6d397fd2268d6800054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf8d5559a15edbfb160b877d5e5f29055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05811415e46be3901e11774230ec375356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c3b1f4e994abcd21b5e4cbce79340e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549685439ad96b22cccd59d63fdc213a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fbe17b9874576af3f110da1cfbfd6959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875a723cfe6136e550efd7b2fe78d70060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebc7e706b8391c7273f402e1c7acdb161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656a20869818daa67002963a0eda37c262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b70a2c53140825880b3f4088bdda3a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4552af2e6d3c5670611cd276110dae1b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a57df03289fb4042fc785b3f8749ca65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bf620e20c0c3a40f1ff9f48ac5cffe66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e129c602d8939cc46494e7322220b1467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2de096171ef11bbfd45e82ebada97d468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4f6953451f6af1c6881c7482a25c8a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375bb82cdcc7eebdd69ace301a42af3470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a772047acb2c7b02fe335474f65c021c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea7e6a9ac1aa0c870db5866ea642abf72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f9db64678247ff162ff1babf425a8f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3e98f561c9812c107f49e6c4b7457274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4781aacf7a46c454c646310aa250a0b975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a816245fe31c49329cdb9a47350a1e0a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa610e5ed383312100868c2f5b64fbe77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817abed2b852ac52f59921d989d2283c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a526d332fdf54a52901548e9c39d57f479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44369421c805dd9e8aeb6300fdea28d180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d55b8ecab56d1b5b689da405f1f41981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dfd1e4374fd9bc3abf95c354e2025182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945913f501066043449bde03d114847983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe190dd64b9a7004140836b5ff8534a884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7852b9fd0b2d2467f50a4148d51ac585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e43ac79a3a825b41ce75e0f0881d2a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59c2ac7b922a12ef4ab3667dff1515287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39747bdee337c67650f8b4657bb8649588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a131a75dea2aca68f9bd866c79d6f61489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a02ec94bec7079c1cef528d6208e8790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc90fee4d05e68d70b11f207707394b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce3d845027c830f447da864f2924ac692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f790f770c6c7e26dd2d484015c49073993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b730e15a4f448ce802489da5fdd44d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd78a0695792cc5957b0536c0c8eecb95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad265a908c18644f5b4f88a1aa1369b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af8ea7fe335a0a3c13cecfe4644401f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2e661121016b4b3746ffa281b2bb5d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba8eac8934e14448fa4bb6f331a87a099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbe3b406dca3a61446cca7e9e0f0b77100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f262bcf639de306a274e7193f1aad8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40121ea3bbfdf5576fa137a31ded153102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1667f5f08b494c763cc843699b770c76103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6eb393b1a39c2832a96f628a37ee483104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663a0c3f208258910b57159e00f3aecf105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7904ebc598088e195e66ef48c99d2598106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91ddc80028bba8fcd1eb3c5d2bb84b3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed2d3c4cecde5f81779f76e5ef04d33108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ceb3a029bc9cd86c8e495b77563cd9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60750d757cabd7a42a9e3fc5a892d1af110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f912cbd6c32187aaf2a6fa51f4f8b3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18332dd01db671b59b84ddf4399c997b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bcc03701efa09b216ef7af1172c8ca113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2329eaacb40e3508011f348b810bc7a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeae64d156086f8b6793e9f10ca7301d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d09aa40d71e39d59480d726b817ed88116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9433e6b9b9bea6548ec2e520333f25117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619859a2b00526be8efb9e046b6d49c3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b28ead1a28b71da41534cf61968d01119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49074a233a14f919eec2967f47f7bdd120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f7ac09e5c6d3a941a0bb33ff423301121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cec26ab117f6dce2ddeecebebb6a80122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0c1afa49a1f092e39a680401d429df123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5259ac31d52296d7d4ea9f11cf18fb9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5d703cc72a5d65d5b2da9c9b05718d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85d630bf13c330f2e0036eaa386b569126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c9c83194ce5565831aace5d51869de127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2871fb5a8e0fe3e971671e8368564df0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e176f81cb99e1e246b93d73cb2495c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9a146eba9479776ee63d21053b4f84130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a4c35f99cc2daf8d424f42560d148e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ec4cd5fd83952a53404ec3dbf89991132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b53a1c859124fe13404ee325f1b7fd133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252d29280721db0289e62b67e447c2e9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eef34a0e052d61ba7a99bf8085e5f7b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9aeb1a3a2d1803776c0777f5b84e9c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435ac90c553a53f3785c38580623ac41137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760464b03c146b6ee695adc808f56267138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464284445cf33e0368c7a90b7123af95139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad155fa382624c7d8d3dae40b85363d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fac27eb8f92d2d3ac6e4dc502fd42d8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ad6385db62e263878f9b1d45b34594142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c193cfa8fffce5a7b617d47b55cecb9a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cc18f26e4d5c6e23d76f94e6dcf778144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e52ec4ea0647f90f5d1303b65d80bf145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6a144ac2d3a15a201bb3da2f00875f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68070e1f0c9159d52d67d298a6ee61d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6635a5d68e69b7fc53ace06b26308d1a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b0b7878dde4f70642f4c3ce9922e5b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b466f9ae4bc6cec62abe3888e3acef9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a812b8223749eddedfd1e8be17336a5d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea27398f5443299d9a1b2297d958d339152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94928ef01c75dbfd5b5ba98941365a8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e462a75938ed2d3313a53fc729e54d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e149e16a8843b2e0e920fe99f9f1604155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37707632d1f36f35ca9de9c4a4bbbf94156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc96acce211b3208ef9f6c7579e8d53157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0209354bb2e61d6dcedefbc0ccd54e7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00afb555dc545e02e5b1c37bd7998c3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8e123a9118e65f3b0926730c8cf385160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc63d1ed4b02ff4f2ee7220c61dc753a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51419180170be0f8c312231056cea29d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e703aad1590494be76e1d132ca71870d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f523f71016e98294f1b37760663094b7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a5b245aea01ed3d2786b537795bc63165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5709edb46c48ba3eba317d26cebb3e1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e016551ead2f6bf12e48c8c4df903f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83499fb95360a847326e7b5a4b9de9a6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cbe593ffa3de11c7a4287c79b6f557169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eeb0c883dd54d29915b11e4295ebfb8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec4de67f8e553068e86c17b2e14ba4d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67c15f548a72b81a21407492ea02451172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33455ca6b57f5b280edbbdf65836cb4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c9c421c5695750831370ae848f1714174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db9934c2b9ac76f312c68f537fee473175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c42e2856a37b05f4e06264bde14809176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b836e2af7502d2c9975cc828bb07452177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b6292b0a1becd54ec21bc52d15c79a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09a3cc264e05442dad0a61bfbc2a178179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44f7e27b0c07af7d734dab91164ad26180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0730f999b32359f963ed17b7b1aecd3a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9eb4cb8ff3a460f6d819fa53a7a37c3182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab491f0edf8af75c400a3efa986abb4a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c1d6b1cf0602fc4886a57957a0ec5a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b816a7a1ef20eceea4df2178131ce315185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08967d08a535012afcb310eab5096f7186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70075d89eff637be463d1aba5e1835c0187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f09f09f53fb8154d97c2b6adfcd28d8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d27d1b79322de20c060d91e2ef92004189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a7b1eb61f9811b8d758f3935821e93190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d2db1d60fa6ec2595cffd8d8dd0cdc191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576964d19123fd04095cd0e57b986aa8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783347b76361a190e3a4f5106f27ed18193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810584c8ff1343f7b588ff8d51c110ae194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee109f17ebf508d7eb08558cf09996c2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a740a2813abde60798a63cbc8d75a074196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f90a193c409f8e7932d7c0d8d9a5fe197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8820b395116449428a6872908343c8c6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017fe900340afd51b3949dbd5b8f8eaf199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538776f24bca933f9107c2a54916a493200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ca6fd6dc990c548f4b110fed61012d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a5a22c06a44c0126d80dd14c669bfc202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a7485428b3dd6eb40961334219a29c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4ef8601347d10702222b4fb0be854c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1058a62aa7d0b9e2979d1cf84c951d45205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab3e09adfc1a9869c5e4261261fc3d1206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd02dc24e2f58ffccea2fd8e64d41f90207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5701c84f1ec9adca74371b24bbf97d76208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd4bc82cb5d3ac3adfb2e7f10fbd34a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5ea05255d7155f8fffa0f2864ff51f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd11d22a8ac3b872df375ec5617b741211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c706ca15600941fa3e7c33eed11d5bad212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a872d5517c7c4cd8e41adcd2165034b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b0f99fccdc422a2c512bdde7a41ef0214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab35839cb5f248ad96e04a5b8c45bd08215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5786458e01d1051d1d470ca65795de216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0df3864791f2c82ce93f3515e2d13f6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73ce974435d371b908f4a9979e44f8c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba424d8ef5d2d2410f063323e70fa68219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2229a068e391d4a632d1032397a7db7220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9986097333e9370366aa5bc58e5c748221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46b4468a2ffb6f1bc1ec0bf952a4b12222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e854f119681ae1d6b828f1cfb92a1cb5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a16928148a0e0e0989311578bf1bf51224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4757b5751a477a564ddd419a7da402b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa9a45497065d70186590b37583c0e9226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d964b74655862655c47c38f8a400cd227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1336690c40cb27cc1705f06fe3cce314228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8146eb3d43e0eeba50ea5340144b3ca2229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141e204ff5f5ea2e6b3b5b65ce880455230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02db2f8a2fa890e2e3b4ee56f75d4f28231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755493becfd23916fc29354dbdb1d366232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583f208bb632dae71bb0397054146a79233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d913b25be7367829a74aac110dcf754e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0684a6e95775c538615170ee98ad08b4235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16087a42fbadbb95bba81a0a0682843236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923306f723729de651967cad9bcb105c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66834b7c4fcc542fa8300d9ff75293e2238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce556af956579e6eb8bcb03eec6b62b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381459d104a7a039b1a9a792e53332e6240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823a4f123b2e46b87b35ca55ca53c63f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb6b07c8ba6c4be79903e5c9e77ab0a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d01f628a6b1befdb1585022f0d5907243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c79e8d072616675b5499e0d3da73325244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a1d801fb0a99546f38cbedb9cd31b2245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1475d48506ffd0c248b5a15470a54fe246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3680680c52712c4e713c3438e9a245cc247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beab9f93064aa0ebf32da495e557af0a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71d43316aefae851a486fdddf7f2dbe249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2730d54ca3cdcce808014ba657a29b71250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12aa2b85f8398fc1b229e4b5ce78aeff251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e98734330c50ea5d6304580d9a602cb252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de00d1559f6d70b8a6352d89076fae4f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a837fe6e92fc939ff136343a76b48ead254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e595b87583a90751dae637df8a162ac7255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6d33d1f6572ddf306b88cd4129c5b7256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b2c662c682aa2dcbe0982b51c07a44257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea086805ed53c1628c7dd75fe893db25258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964bb826838e3f3660cf46ae78be5752259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1923b5ddda0e550539ac9d64f5da41260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6506bc281e09cf3f66ad7cf00701e10261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b308671ba9f9e927fb2f5a535c0c1f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1063bbe81f691f1b61852b4a44aed6a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1badd31a893d2b45aa807d5035bc0831264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9308b596b40b8abe1abcc84ca776bcd265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b372b014173948b6971b2f6d6ffbd97266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa1718a605b4d8da58e59351c6419c4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc42f9bba70b7d2711dbac89ca597b8d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd0a72fcbf6c0121a16e41ef93b6a5f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78a9b53dd6a1f65aef30819b1934447270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555b5cd28bd1f23acf562e03838669f0271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34629e124ef97b42f9960d74d4a4a82d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8c23c23e29f4b646c296bb9fcdee3d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9add6def991037b6ccd6cc05b40e4de7274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c33e77988f704fa5a31a8d856e37f1275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea773ab9ccf068e05d9376833ecd68d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ea534b298c89eebff295c3e71fec11277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21598ae792a1e0a1eb80d33269e09082278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e13f9bac504578c2e2d58e698129cb9279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd26913f2f21c328f959b9968f928fb6280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21c62d88481bc804952e557a3d3a626281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351a2b45e4ad0c2ea61e5d8645eae062282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2283da8a16d5ac6a5242483b56695a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a909cba3ee4b4732ce8824395820f1b6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d966be23d41af69c1fbf4cc72d0ab181285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82698cea4374ac1ec58e5a9162e41119286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba5a645b01ee1bf042d233379cc0b40287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56b8d1e66d7fbffb884262e7d7bee17288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c482c635f664d9beaa86b88834ca2ade289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24b0036eaf7a4ed7a0ea4e195ff50f0290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb172fdbcf72054d1a4a6a18181b4f21291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185e4a74a923fef1e41db2d3f4b343c8292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2616d15618a337d716306aae78406df4293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f1fec5cce13bd961893f9e80d7ed4b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed13ff0b63ac64a0a2aac8ebe299903295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e45949c56ba4b3e883c469e0760eda4296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c748a5985d608d760d4bdd913b2e5c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ca87a70654b92dc3ef900a61e1f634298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de43530440ae59ec09009c345aca800299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0247550d74484a047aa8b5f79ca1ce50300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373c74e48c7ada6719890fe514bee958301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10232ec4bf0105641ac1289acf053c1302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6f597e314ca6f1d877831315eef284303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63fc4e49a39df3d0451d7f5c1955c17304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ded73cb6289d8022fc13b5d0dc28931305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675d3473e807f894a108e322dd4bed9b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337e0443d3639e00d70181e3ae511da3307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634547ec52bf1c245dcfcac6af5e624e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaa46daa0f60ec7c4eeef3a743fe84d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bcb01f37948141db9a8c6201fbb4ae310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94557aeac7c1e4733d5f45124f438e8311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14db7a4598037816667149862d55924f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252a5412b893d11afe5962dc3da01bc2313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84d39baa959b87d628b1dc4abcb81bd314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7c3ef9e3b19d2c7afd345299545880315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115630cde279ba3cdfa4818f0d198085316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e04bb6769110fa1c797ebf7b4c03a06317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9231332067e0044d98b80d5bcd5853318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814e0460af9d52d06e7a9b6e2c518e42319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc857a0fd77cd667350bf3bf15f817f1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c14dc4b7fde93fc81b81c380c308c5321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8be80706508247f4977ed3e187278b9322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05b1790509f1a8df903241ceb351caa323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b677158663ade0bd269be13b66eb4d9324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07e8839322fd0a3a3e0cff0eada9ed9325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe2d89b806b75f7f1f1dbb1580f57e2326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05512468cc87097c770c4df944781c9b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214adda9b3a43ec56503e75279e48886328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f26ff76971a4f2bddd76fa4714d68a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca58af715e9fb32264ae5a5f27220b0d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf5a8de842c750db01d15494ed73f9a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c22029c8a576b9d0f1d304a805a5b1332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e89864ece2ddbacd06b3ea5ce510378333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e18c3091d1b78c10d4647e1c29d72e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe69c3b57007e447ff6b16b594749cf4335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5dc700445d2b84d4477449caf471b1336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66b6946abad96cb532c4b22855aac56337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142f87544f1cec2c46502c5c10275804338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4376b7b96a9062f0b56fd5ce4d5a348b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ede43982303ee399e53d71f7fd258d1340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95526dce922d8feb7c3e6561872c684341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b53050463f2704c03377e345c0fbf1b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ee74810ff2bbd4e2a18ed74a0b88e2343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a612030acab940c5e268fc106e1487344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd76317d5e7fd9327aeed845e2414e1f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515a002b577f2fa6edc2adf65893bd9e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1020ddd8385a59f5f400a383f3c1f9347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b58a82e20d2f8bbaa217c1f52b5cca348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbb38c5ce688665b4f37e971a037e15349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047fea1bc19cffd8b8fe877672dca5e5350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ece3e26e20f11b3616969fa8e3a1968351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f74313d2731ecdf4e14a0f54999afa0352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b948e8868d5a471652406bfc95355f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49458c23b315bd4c212f63b3be5fd717354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25829069a58d8cd156d92a50dc11bc4d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2e5b6e996977e18d78f18347193ad3356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61bb817994c0fe6ebc0bbad1ce0393e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e74160f4d134e7a664c3725924ad99358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d944a77ccd4608d70f810899d545ebc8359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b354a565f2f397641a11df23f4e0cd1f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7aa6587bbd81999b80dd4b9fcc783b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934c02a5952bf203708fad78c366fb84362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a974dfbc442644820c212b52837b57b9363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af450b764a278f491a169ea49e33a405364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcc520265a104ab3a395b2aeed90fc5365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3133951f1046eaaa8eef89f792290725366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c19b5ac37a285632cd5e63f99388c25367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995bd3b81c2ada1a330a79b2488eb0c9368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24a418d4f5b89674ab0c1a71acf4aa4369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8348a4ee9ed4e50a74cd3186052929ee370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d5d62e1c41752500d3a2a081fb316a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0e61a42208ae59faf5174ebf7483f3372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58b0c7f8e65023a079ddf15492761c8373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320d32fffa5746b258159817a9ecbfcb374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21f40bf54450c1c98fdb5b1ad4129f3375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88b662f02d9076446af89258c28c30e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36627402267f17a72b76f4599054f4bf377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163a0030976cb10bdef4200cf802d443378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a69527b7e23d7a788123a29f4b54c5379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc97751b7231b8c261828187c0b1c188380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd8fe35864eb6ec0cae3871cc5d6b62381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4de4cead8dd492cfffcb70329386907382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ac7bcc46badb0aacefd262b8bb059a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe02671ba749533d1831294a76a13d6384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0e41117b8e5975c42d72eca0c9ec5e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a86b2d59cd4d1a6ae4065aeb9c19e9386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b25d24f889e81adfb5430aca85170a1387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b354a606eb1fd745963e842cf48868388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2025102047010aa2c4415482e2556398389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7e83dd33aace94e6168be871398aec390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293995392b2f493c4c030b3eef1cc5d9391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84145a9f17b3cbe5d813879615298eb6392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc584f5cf1abf8143090a2d837c058ac393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436b8b11e679a3b918b7e1d9a63104ac394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541a2bb51c76a04f24c0683f7448ae71395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fd1faa3bb0211974b24ca18e23e49c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18c02e65d8dc204da36892810940eb4397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364e87f00a81492411669dbf56d28515398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8e239704f819618a8e0c9f7f0a2c09399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1db537e4421b0667f568b99df258ce400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0f3da2d5080512a47e0d877a85b422401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab4fb4a0ac3ce1e3e8dc8422950f4dc402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa71d2a07f56fbf2c5709a9c6966f1ba403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b287ba3c8e8a6380f97d55a1733cf7a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c8875b6ec7467aefe66badadaac50b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bc5fcf74d7d9f86811322b78949736406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a79b299cf1779c00d4b2b2527e2adc407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08a6b1eb8b8484dbdfde511023cc4e9408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2972242ee558fbddf05890d1699b2e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7531f4d4ec9afc705179528e01aa88d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11cc68b30e8a74351919f2b7885ac7a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242b1b9bed127b21d55c95ce2abf82aa412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96760cd200b48055516ff80ea2eda4eb413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8785a529812ee4fcabb5d6ddae4efe414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2849c4abe86e3c7db8dabf899be59672415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2207de187cf6cf1d4018bd6f6e43aff5416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02788444c98596b525476d74d7528b53417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe345b02a3d877c7d4cf073ec2312d6f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c28d276d7c9bffb9f5f1f274a16abc419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e9aac90742a99d1b859b0b8607ed02420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba99075342a3b5e06c76ad8af5f27a4a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02866e8c2f1f462a65de38fe5d71571f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dfd9d0bd8596d4fffad5b6d15f28c3423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb03b6ba31ce683da3dd89c6bb638584424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cee885b75243205b06c41b9b1a0aae9425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea8f3079fe3e61e349b3be7eb92a843426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d137efd49a3475c943603393f67ddecb427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d006c11f4cbb41af1a5dfc2bded1c48428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92939037630327a40cbb14ebb89c7ea0429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628152aa259fba2b95fcc668d0598a47430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ab8a813841dc8b67b3af8e1f2ba5b3431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a120b352106c11fdde58a74cccd5fba432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7902c39e7a1ea95e20f04f94e11c4540433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbc192b8a40f4a5db3ff2672468fe8e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e061a0f1316144a4b8f52a6dc2384139435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0740d860d5d4f03cf94752683ed5bd3436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7315e27f4ba0fd2e55be4ef0c4f4ecc4437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789b04dd0beb4dbc29e97bd1de53ce9d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d88cd77d8a2287113560fd9cf49a02439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bac4528443f554c540ae77e0dc23a0440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac10822731b5f7bb3a4c156923c1e4b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec50181257128bd754126a76e3a3fe10442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21698534a55175c86572d8c8b7da4a4d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029302533b7fb0231c94d53ea75a063d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803f836d9955669bcb05ff7a2d7e56a0445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45fb858c124e01729a3ccad3a3282d3446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b505e20cb85341489b6c6a108c52f3f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7511ad55de9b97084b94befcdc5d55448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637bb566aad8db49adf9ccfd1ade803a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55629ebbbca508aa82ef8594a1b932cc450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430ae6e4f687dd58876c4b8f2270e5b6451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894badbfce0e6b097bd43874da53f4c9452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd3414d3efdb797bed84af234411966453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d6cf7ad896564935eedd382fd852f9454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cd392cc4eef65b6fd7c929a9b5517f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846b21646e94d581cc272f79e3734050456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f68d05bf079e93396c7ec74fdfbaf63457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ae9d12517f5153c39dbc10a56c427d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d580eb22c017fb924e5140c19ad41e4e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d46da8352bc3b9d89745c4d09bb4230460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61eaded13779cc527ed50885ff0ad079461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3db6f062085fcdc7f1923d6fbd8dc5a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f6518b1d61b4237b53f6b0965ccdba463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc13a7d7b20b6fded256a181b641be14464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177bc97e79bfa99155eb1e8ac01fb057465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464d46c3bd909cccc5cc40807bfab581466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf9d933800dc550ee475e908566ddbe467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707385f6d1fcb5caaff54ec841780c92468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dba997cc532ae88b02421b08fdfb0e9469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2dd60ed145cceb4b8bbe30885887fd470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcee929c860a1b2ba5e44825d53ecb8e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dbc7142919d84fc8f33ccc6ea040c4472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500de7b4328e419436bd631266c3efbc473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adab2a85976a6ec546f5c42cd84ceba474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b0daa4e817943375f486b4bbd8c38b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9155af1cd81cf0cebadd6feea5202f3d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003c50392f4250bc363c0cfcc9a5cfec477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbd297e859d73270560ba85e101831f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4054c42daaba02c86b5705ff1b761cda479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70218343a2b2ba089f02187b1122f87480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db78c3cd9b89d9fe6835592c3d365ac3481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22bed6a792b8364c8a76c9da30cad61482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777e5ad01b23a698a47020531d96c40a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfea091f60a6b4a95853b270f987b51a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24756c1501609f894a769c4cce6a680485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be16bf2bcc115d9bd3f9ec02c032a0d4486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2834a8bac8df9ba0f3ded9bdddf65583487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839af302c61beac9e17bb0a749bff4b4488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcca2a2981a8c19fb21d0b70742577e5489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b7c40d7ccfeed0ce11909e05e990e8490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41352084e90ae86147a89670c21a39df491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087578c8e65f4c03987360f9c72f2d10492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4006a4b9e6b4bbc5442371c1a89d9fe5493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87063b3e80bca8f2c6793acad18c6072494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2479c982aba6a9bdf40e77701d5115e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f45fe72686718ccfc5a7f74b58bc87d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915be39ed4165625d6e12b6da4ab153b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d507339f3f2108c42d08d13111db8bd498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b9935e290d4ab11dccce6cfff82c64499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f183cda09faed423d25579dd1f1d43500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c76f25d2f15044b2aec10d0926af7e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9508a1875316538ebbadb8d1a5743d30502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecefbad07f76d8a2ad6ccf62f7804715503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b85fe013aaf0b7c66bf05015d47fd47504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb65402a064b253d8540f795b7775f9505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740ad359345ded36750ca9fc8cba695b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cc249ba2d857bfd89db96a83b108f5507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a58eb428e397662268d828f753ab02508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d79be3b61e5e0d24c0a819a52cba9d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f4ae29815b0654d2e679887cf3ac14510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d208ab91e00b086f88dc86dd4e1b2eed511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5c0d08562cae631e2691b6b453cedf512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f941b4f402019e03bfd003eea414220f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041a7c1edefb365361fb6f1163e2096e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8009b42757405eab38386d7e93d325515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca4d82ab57b5d191f895f7a0c182147516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9589e36a75ad9f7b4c061a8216e6d7517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efb3eda86facb6f6eeb5fe37b80b8ec518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772adff6cdd68fba90f404eaff645331519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641f1ad0a2454fd18e282fc6ec1c2345520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f76ccf584ee2a0986298c0786167230521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc7e4432ac9a4e4ae84601ce70e99c8522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b832136bfb2f0aec0741c6bc9f537e7b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e1d5a21c71878dc7a1100a54210e9d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d408734ae05c16f4342e2a0450fae0525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3971afc894d3646c90180d156bbf3b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ae2213688d7a10442bb7403d58dc7d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879166b1c34accf06140fc1bbabc55c8528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a13d4bc835d70c4773178c0ea46a992529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f0e29669de88362d5cd47b0d8c2e97530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f5add3a0d9bc70dfed2caafc3bba42531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a4263c960c9880d73a727458704763532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb53ff7b27e759727b8ead764b3c8d8533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219b0842fa70edd8e6d5a4150905c1c1534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8905035be022df711fb6376ed3acf7535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74a0606961739b84b75599b686960b3536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22afc904c2f514e18cc52a096e603161537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbd6001b16e536da8720311f761f9ad538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6cbbaebe2691ce1b6f25ce94715fbe539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647cae78eec86ffd3c4080c6c875a540540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcd33e168389f060f24c6fb547d2362541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78e4cc29c9ae611912fdf3d6962fd53542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3269f889c8b34ffc1f7126fb67b867543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cf04deeb100d0d88294b57ecb76566544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9422e0d9e7009bdc692bf2b0f9042ee1545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b271c0ced656d9ac7d780bfdd30fe5546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e64b623a274b85ede82184fbb94939547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd85bf650ff8128dad13512703c4d7e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7366386e39e56d6257f0e3777c3b3315549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b9e92b167bce01a5e051bf5cbd0935550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448fddb9e1a5f0727d4a5d305f8de584551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb797458e9d64664318fb0fee913f3a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d6293af923edacd45844e3795c4f70553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c14e0597d87de24b49565680974cbf554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dadbb76aa4e7db719ae26f7ea9c812555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4300acac9a76e1525f27d13884eb3af4556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1115c66982480d8d3680f447482cb81557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ec3c291bb2ee36c1bdd41d45100e73558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c549530a4410b613ac9143c1f4f22441559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d56111618014536f15c50becc586ab5560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca0009b9990ee44fe39c4fc989cb00c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bd36d454b6acd100bc69d5e961410d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfa7d16af13ebfe84e7841f8904ec1c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c561f19bcd282e0c6a8925125e2f84564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60d54e4558b7895a160437e8b8e744c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d4d7db95221b76183de6b19990379f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0464cfdc5d7ec1372a5c69c45b64e83c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1703a3aa14a7f8996fe2fae4ebd16fc7568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e6e3e36367667110dc463a68d202f9569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e9378fb5a7a02f7277b25530511c0b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0651dbbe96a0c461f66060c66411eff3571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27be89f1f6879609e4a06ec493664784572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6ad56d4a834aee5fff0259af473887573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b49ef6de29601746e6a8d44f8d5bfe574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7550ad0617d7791f332738fde932eb25575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68e6483d8fc839d182a79c7f4336c1a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f76d7e293211d9213b1276d2a5118c2577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17fb006f98e3e0edbcc782ecca4571f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2838b71a51d4faaff1cd80592e4d92b1579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a09548ea945955da59378f2d74b8bc580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74bb9210ac68bc16f49b8337108cc44581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c694acfaf6d393cc7d42c1b5c04e7e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4639b2439b3163aadf7648839c8259f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c8967abfcc0d2d86e5c71489664717584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141c5e61928e19dc3fa3f3ab2db6736e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d450a5c32e3b9cae94f25f794e97670586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68835d5f594bec7bd0bd71ec6307995b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42520723271da6d1a16fdcb28832e83588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1967ab9dd629ad0ceb4c5223d1a4a20b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044c5c3792084afdd91f82bb4c67c681590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74568123ab5464345e1d0931708e06bb591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7246eb04fd62d0266970e710c90287592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586310adb93ab95ec7f629b6ce0e2b8b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8f64d6b1d51b8859cdd4dbda46f667594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343ac62179303f0e3066a6c1f919e7e0595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16029b164b4fe3049b734f0d9007ba0596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d037563c61b3e2fb1c7fcff4ec66cf00597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355e83c127207ada93991a94973a59e2598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32261aa9643047f7f398473dc4f5a7d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee20d638ba2c29f520b89ce468edc6d6600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99d66a9a6a08a812a1bca0a21a4dd2a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe13e90f2792399e56cc372d0d13f97602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d910b0e7df366a794345348e045f9915603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d21cfe83c075fc9c66d2e7e3ac9811b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606f94486985395c0a04ae62744fb3bf605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad5580c17cf1498c0d6d18c358b0289606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685978b5ea114a83894d5c72d4107989607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93057bab4013e4fd32b0b18041c94d74608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5109fa134a2c68911510db69ce6a4a4609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de249b0e0ad9572af769fd1c803ad623610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728a95c88629afa4ead3c7b0dd2d81c9611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b27a673ad663999acd993d1b3ca2b2612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830bfb51628ac76e8fcf1dd1b23f687c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19423c57e0fa3587d527474da4fd9192614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c669329fa9bd3417bd81a8e0633bdfc615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2641bd67e28392f898485679dd2518ab616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d1bd6809cd0e60bd54bbb49155450f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abed95ddcfabe3ad5ff0106de6980f3618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea99dae23e0193e13e3cc072b610ae13619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5efcf249206f8db4e75288da9602e08620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20e5a88c292f626b78ba4c449adaa1f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c96b5bedcea6d0b0f9cd9561251700e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba8c211e2a1ced4699b79e02efd126c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761384ddd74e95b37aabe175ce8990ee624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1148355be186d14a5b372da7a1a6d747625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da408ddf7c1f56300b1ccc61172e821626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b342857c415c7e04ceb4cf2e8b8aaa627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752b2330d53cf197844d7109e53eddc1628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7708f33845257e9aae7791b87ac48be2629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d638b4363ec3fb541a63429f17fe8552630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad06ba3c2188dccc3446c1feca3e4be631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26e3f63cdc214b57516e66a5b1f0876632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25e7d9335731a1633183badfd7aa6f1633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bb0d9c6e2dd318dd18bf3a166b84a7634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac72e2460df7a8696253acf0ea8c05b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503c6b077b6a9472faf2c0c413ea9ddd636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33127086a0a855acd0a7c0d7fc81778f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283f28d59da0c68712c7587b90976c6f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037c765832a9b7f2e3a09fdae3ae2670639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af854910f04b9e4f76150e88b4b809de640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ccee407a00ce1cb073534fdf4ce40f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1891cb6ad83479ea465471146e36e5642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22221cbc4f848e73c846465803f24ae643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de8be6c718bb417ef61ec7b8c9e58e8644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe3b3000174043e60c744ef320e8f4e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268d33a3f4b59304a329a6da90838824646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba0ee967cb1842b0b99ef0da3492114647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b3d3cb29ec822bf414a92a56d540d0648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1deb2574c00b8170020c825b9170fa4c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa4ac598b412440af8b1676ea652d24650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0149ce2a415ca606223841307303234651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818e566f0d17f6b31722f80b55df9d7d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0382722d2c4c2d5f23de357d222013bf653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810c4357a459b58531de1d1ea0cb73f5654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f16c8af67001b3fb8cdee41ac8a507e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f00f9fdf14b8d750384dd94c9f97ab656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8d93ff6e3365669c3e82a193c446c5657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b283ae2cb48ee9fefe62cd6e30c875b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1da1e0018055bc206fe34c62a8b88cb659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cd8834e5a79ef347b58b19fd8e7dc1660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf302d3b5bd459600dc25d52e497a93661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8236ccf0e874e9bbc38fff9a0a1ff544662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c371f2acc688a0584e8ee5c83b833e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf09ecaa658e59d06142309e1737011664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b555f3d2bd2226d2036c0a849b6750665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069d0638d7f3187169b3404e4ee8e673666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d4c771b9cac14125fb01f4d5b5378e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2763e1542e105f07680a6a55357411fc668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82a2207456f356f4ec7740b581e8801669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73223f38ce8e04b1371bb70a878095bd670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dc98ec99553ea189a9a23d5fb5c2f0671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6839a40aa2ae4b9b5622cbe9cd40cbf9672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e65af9e7df19809fd955edffa86eeb9673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd297d018ac8413bf04448d7ca815f5674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19deb81738430437697d78b4cb181855675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f88fac6ed91eff37e6a7bf819b84db0676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec597a91f8813d91e27a681b16312a32677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440b1fc3f06c63538511540c3bf9cd4a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf98d9c42a33f7348e8e092465a3d265679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f3c658d76fa3958699f61b2c1a0855680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d339e0f10fed5122dda3fdad5005571d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f1e0ed8bbaad4c11963b97a9c949e3682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedb4e4fa6b660d334ba8c4c7c4f4bf9683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005536a38d74cfdf14e0971ec98890fa684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393926ab5f724bd443bd1ebc94629aa6685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861e52ad6104eb288bb4ec88a7351df7686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e26853f3d13a79b63571a8cfa1753c8687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5a29b1b921cadc35cd2ac9244dafb2688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2031415ee53295ed40e44f8a9990574689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6caeceb0574b1b912d0a8bd76ffb63690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e939a133e368ac6145ed0976b14797fe691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4a388e1877b1ce680b057056fa1582692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5f7b46092ceebc7a86662e6a06f9c1693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96e2d84f1577fc37858d8355508b25c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d61b9de1dd06c5c1ed87be309454b6695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c0635ec21a8d921649a123e3497d9b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cf56912c8496c0a931c36a9c521d13697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad98e96f09d48a52572ae91c97c9723698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854f8e6763e19b6953bbc71eabf417e5699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefb84722f8a4dd79b013d8da32c899c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ad529309f4853b70846c6710601f51701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a87bbe12daf2444b8e56e9c5e3abce4702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70c7f849d234a62fadfdf668cb42056703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edaeb11bb29bc507f85e5574f457e8a8704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ccf019a93920419c62c53cb57dd4af705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d2843957d0b28bab0fa0496dbccc3c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd69f3b704462498612705f43c3dadb0707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00a4ccd3899adb448337541990d1f68708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcffab017a590df14d6d1ea1d4a57de709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35afa74c40174a0e80c5504ef1ace6f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7884f5028c854b39bcf8edcbec7b70711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e7a745547a7dbd1ba74339f69c1d68712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef2edce11929504f5602b090d1db282713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ade58fab7a8b84f29a0f3708f86efe714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb7c01392a7498c203b261f59412d7c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9baeac0fe224f1908281b559e36399f6716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ea470b0945bad8e037621eda875df8717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013e2413c74034a293b52582d6bd80de718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d0bd5fda60d43384fa875f1f582acd719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91167621ca1df94fa718bd9e9bbe6faf720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd4b0a658d35dbda260449de66eab0b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a83d40017a857585e29281898a34a6722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2629f08320fae2725ec9b7d22ebdc9723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac1755b5120aa58cdc812c8aebcf0cd724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f95002440ce3d92fa27eb99ad5d057725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13c5a5ca448fafce7ed7fe76259d629726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47590c73fb34d9a7dfc5af508eeb05ce727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e9a69939dd48dee781c7d302298ef0728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbca851f5aae9f60da9de6fe975de084729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2be8ac6237c8688336d2656b339f836730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15eb23767829dd5dd07292daaf778c8731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123620250267b8ae4c78ad19cb5d70b4732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7618f3f5a42328d24eb56092d5c7ba733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb7860bf7c9ba9677de48f3be1dde2e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d595672fbd1336684407b42af32b484735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812a6457ad889eea9a675543cfab2cc4736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2077ac771d6ad047558bb87815b9461c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84b26dc3ab1c27574823e7df3fdd3f6738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b78ecf3f003b984e06ebc4479b35c3739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fd11cf4ccf36054c7c8fe2ef7c6381740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27654da741fd6f1dc080248fb0ac83bf741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f38ba908870edd665c279122a4ada8f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e391d24d0d9576b7f419b3315609a71c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c2cc0a0fdb0603d5a8cf0fffe1faca744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bede73dedf8f918b4270aa7f3a44f63f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8338761363b6ff160125663dd48e7194746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f0d9c985796874119722f39afa55fb747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea09a776f3d1ebcafc71e951d4e635b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89d7bd8945c77ef414ff2959a89db88749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a07dcb34b011c1d737fb969a5d48a3a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427167b37ee7de0bcd97afd8d7ca3663751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa646bc7f23bebdc71733d1624ac109752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef319ba32093e27bd3a020b6898a656753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ff75e90056d7b09915f0d722b33cb9754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4503962b723d94a142edf28f8fe10fc755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b4d3358fa95ae98fe9d1adab70277b756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da8f4a1ffc9dc5f8b1ba64018a0c10b757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2de529690bc1195b44574a85e27e536758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d62fc4f42ceb334116392cc68017b58759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -24130,51 +24127,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24190,51 +24187,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -26120,110 +26117,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>381</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="759" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId761"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26490,51 +26427,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J383"/>
+  <dimension ref="A1:J382"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -34764,1342 +34701,1317 @@
         <v>17634</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
         <v>48.2</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17634</v>
+        <v>22124</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
-        <v>949</v>
+        <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>48.2</v>
+        <v>7.22</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>950</v>
+        <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22124</v>
+        <v>22125</v>
       </c>
       <c r="D333" s="0" t="s">
-        <v>952</v>
+        <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
-        <v>953</v>
+        <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>7.22</v>
+        <v>5</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>954</v>
+        <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22125</v>
+        <v>22127</v>
       </c>
       <c r="D334" s="0" t="s">
-        <v>955</v>
+        <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
-        <v>956</v>
+        <v>958</v>
       </c>
       <c r="F334" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5</v>
+        <v>5.02</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>957</v>
+        <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>22127</v>
+        <v>17645</v>
       </c>
       <c r="D335" s="0" t="s">
-        <v>958</v>
+        <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
-        <v>959</v>
+        <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>5.02</v>
+        <v>10.02</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>960</v>
+        <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17645</v>
+        <v>17652</v>
       </c>
       <c r="D336" s="0" t="s">
-        <v>961</v>
+        <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
-        <v>962</v>
+        <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>10.02</v>
+        <v>6.65</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>963</v>
+        <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17652</v>
+        <v>17664</v>
       </c>
       <c r="D337" s="0" t="s">
-        <v>964</v>
+        <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
-        <v>965</v>
-[...3 lines deleted...]
-      </c>
+        <v>967</v>
+      </c>
+      <c r="F337" s="0"/>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>6.65</v>
+        <v>13.08</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>966</v>
+        <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17664</v>
+        <v>17662</v>
       </c>
       <c r="D338" s="0" t="s">
-        <v>967</v>
+        <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
-        <v>968</v>
-[...1 lines deleted...]
-      <c r="F338" s="0"/>
+        <v>970</v>
+      </c>
+      <c r="F338" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>13.08</v>
+        <v>4.05</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>969</v>
+        <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17662</v>
+        <v>17663</v>
       </c>
       <c r="D339" s="0" t="s">
-        <v>970</v>
+        <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
-        <v>971</v>
+        <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>4.05</v>
+        <v>17.73</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>972</v>
+        <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17663</v>
+        <v>22139</v>
       </c>
       <c r="D340" s="0" t="s">
-        <v>973</v>
+        <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
-        <v>974</v>
+        <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>12</v>
+        <v>875</v>
       </c>
       <c r="I340" s="0">
-        <v>17.73</v>
+        <v>14.23</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>975</v>
+        <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22139</v>
+        <v>22140</v>
       </c>
       <c r="D341" s="0" t="s">
-        <v>976</v>
+        <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
-        <v>977</v>
+        <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G341" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I341" s="0">
-        <v>14.23</v>
+        <v>12.74</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>978</v>
+        <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22140</v>
+        <v>22142</v>
       </c>
       <c r="D342" s="0" t="s">
-        <v>979</v>
+        <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
-        <v>980</v>
+        <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I342" s="0">
-        <v>12.74</v>
+        <v>16.22</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>981</v>
+        <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22142</v>
+        <v>22143</v>
       </c>
       <c r="D343" s="0" t="s">
-        <v>982</v>
+        <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>983</v>
+        <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>11</v>
+        <v>733</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I343" s="0">
-        <v>16.22</v>
+        <v>21.33</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>984</v>
+        <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>22143</v>
+        <v>18250</v>
       </c>
       <c r="D344" s="0" t="s">
-        <v>985</v>
+        <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
-        <v>986</v>
+        <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>733</v>
+        <v>29</v>
       </c>
       <c r="G344" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I344" s="0">
-        <v>21.33</v>
+        <v>19.48</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>987</v>
+        <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18250</v>
+        <v>18251</v>
       </c>
       <c r="D345" s="0" t="s">
-        <v>988</v>
+        <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
-        <v>989</v>
+        <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G345" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I345" s="0">
-        <v>19.48</v>
+        <v>38.72</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>990</v>
+        <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18251</v>
+        <v>26831</v>
       </c>
       <c r="D346" s="0" t="s">
-        <v>991</v>
+        <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
-        <v>992</v>
+        <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I346" s="0">
-        <v>38.72</v>
+        <v>16.22</v>
       </c>
       <c r="J346" s="0" t="s">
-        <v>993</v>
+        <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>26831</v>
+        <v>18252</v>
       </c>
       <c r="D347" s="0" t="s">
-        <v>994</v>
+        <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
-        <v>995</v>
+        <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I347" s="0">
-        <v>16.22</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J347" s="0" t="s">
-        <v>996</v>
+        <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18252</v>
+        <v>18255</v>
       </c>
       <c r="D348" s="0" t="s">
-        <v>997</v>
+        <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
-        <v>998</v>
+        <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>85.31999999999999</v>
+        <v>15.13</v>
       </c>
       <c r="J348" s="0" t="s">
-        <v>999</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18255</v>
+        <v>18256</v>
       </c>
       <c r="D349" s="0" t="s">
-        <v>1000</v>
+        <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1001</v>
+        <v>1003</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>15.13</v>
+        <v>64.55</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1002</v>
+        <v>1004</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>18256</v>
+        <v>22147</v>
       </c>
       <c r="D350" s="0" t="s">
-        <v>1003</v>
+        <v>1005</v>
       </c>
       <c r="E350" s="0" t="s">
-        <v>1004</v>
+        <v>1006</v>
       </c>
       <c r="F350" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G350" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I350" s="0">
-        <v>64.55</v>
+        <v>6.45</v>
       </c>
       <c r="J350" s="0" t="s">
-        <v>1005</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>22147</v>
+        <v>26847</v>
       </c>
       <c r="D351" s="0" t="s">
-        <v>1006</v>
+        <v>1008</v>
       </c>
       <c r="E351" s="0" t="s">
-        <v>1007</v>
+        <v>1009</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>6.45</v>
+        <v>10.67</v>
       </c>
       <c r="J351" s="0" t="s">
-        <v>1008</v>
+        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
         <v>26847</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1011</v>
+      </c>
+      <c r="E352" s="0" t="s">
         <v>1009</v>
       </c>
-      <c r="E352" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F352" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G352" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I352" s="0">
         <v>10.67</v>
       </c>
       <c r="J352" s="0" t="s">
-        <v>1011</v>
+        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26847</v>
+        <v>26850</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
-        <v>1010</v>
+        <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I353" s="0">
-        <v>10.67</v>
+        <v>28.72</v>
       </c>
       <c r="J353" s="0" t="s">
-        <v>1011</v>
+        <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>26850</v>
+        <v>18259</v>
       </c>
       <c r="D354" s="0" t="s">
-        <v>1013</v>
+        <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1014</v>
+        <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G354" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I354" s="0">
-        <v>28.72</v>
+        <v>16.68</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1015</v>
+        <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18259</v>
+        <v>22150</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1016</v>
+        <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1017</v>
+        <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>16</v>
+        <v>875</v>
       </c>
       <c r="I355" s="0">
-        <v>16.68</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1018</v>
+        <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>22150</v>
+        <v>18267</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1019</v>
+        <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1020</v>
+        <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I356" s="0">
-        <v>9.039999999999999</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1021</v>
+        <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18267</v>
+        <v>18268</v>
       </c>
       <c r="D357" s="0" t="s">
-        <v>1022</v>
+        <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
-        <v>1023</v>
+        <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I357" s="0">
-        <v>8.119999999999999</v>
+        <v>10.9</v>
       </c>
       <c r="J357" s="0" t="s">
-        <v>1024</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18268</v>
+        <v>18270</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1025</v>
+        <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1026</v>
+        <v>1028</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I358" s="0">
-        <v>10.9</v>
+        <v>45.75</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1027</v>
+        <v>1029</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18270</v>
+        <v>18276</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1028</v>
+        <v>1030</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1029</v>
+        <v>1031</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G359" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>45.75</v>
+        <v>20.05</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1030</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18276</v>
+        <v>18282</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1031</v>
+        <v>1033</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1032</v>
+        <v>1034</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>20.05</v>
+        <v>48.05</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1033</v>
+        <v>1035</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
         <v>18282</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1036</v>
+      </c>
+      <c r="E361" s="0" t="s">
         <v>1034</v>
       </c>
-      <c r="E361" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F361" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
         <v>48.05</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1036</v>
+        <v>1035</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>18282</v>
+        <v>26865</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1035</v>
+        <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>48.05</v>
+        <v>10.34</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1036</v>
+        <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>26865</v>
+        <v>18293</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1038</v>
+        <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1039</v>
+        <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>10.34</v>
+        <v>17.74</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1040</v>
+        <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18293</v>
+        <v>18311</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1041</v>
+        <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1042</v>
+        <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>17.74</v>
+        <v>10.9</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1043</v>
+        <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>18311</v>
+        <v>22161</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1044</v>
+        <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1045</v>
+        <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>10.9</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1046</v>
+        <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>22161</v>
+        <v>18320</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1047</v>
+        <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1048</v>
+        <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>65.56999999999999</v>
+        <v>19.06</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1049</v>
+        <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18320</v>
+        <v>18325</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1050</v>
+        <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1051</v>
+        <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>19.06</v>
+        <v>34.94</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1052</v>
+        <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18325</v>
+        <v>18324</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1053</v>
+        <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1054</v>
+        <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>34.94</v>
+        <v>16.29</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1055</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>18324</v>
+        <v>26901</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1056</v>
+        <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1057</v>
+        <v>1059</v>
       </c>
       <c r="F369" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>12</v>
+        <v>459</v>
       </c>
       <c r="I369" s="0">
-        <v>16.29</v>
+        <v>23.37</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1058</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>26901</v>
+        <v>24538</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1059</v>
+        <v>1061</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1060</v>
+        <v>1062</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>23.37</v>
+        <v>17.48</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1061</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>24538</v>
+        <v>18354</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1062</v>
+        <v>1064</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1063</v>
+        <v>1065</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>17.48</v>
+        <v>13.74</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1064</v>
+        <v>1066</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
         <v>18354</v>
       </c>
       <c r="D372" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="E372" s="0" t="s">
         <v>1065</v>
       </c>
-      <c r="E372" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F372" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
         <v>13.74</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1067</v>
+        <v>1066</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18354</v>
+        <v>18368</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1066</v>
+        <v>1069</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>13.74</v>
+        <v>35.59</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1067</v>
+        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18368</v>
+        <v>18369</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1069</v>
+        <v>1071</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1070</v>
+        <v>1072</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G374" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>35.59</v>
+        <v>4.57</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1071</v>
+        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18369</v>
+        <v>18371</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1072</v>
+        <v>1074</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1073</v>
+        <v>1075</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>4.57</v>
+        <v>13.01</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1074</v>
+        <v>1076</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18371</v>
+        <v>29939</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1075</v>
+        <v>1077</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1076</v>
+        <v>776</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>11</v>
+        <v>915</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I376" s="0">
-        <v>13.01</v>
+        <v>14.91</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1077</v>
+        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29939</v>
+        <v>29940</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1078</v>
+        <v>1079</v>
       </c>
       <c r="E377" s="0" t="s">
         <v>776</v>
       </c>
       <c r="F377" s="0" t="s">
-        <v>915</v>
+        <v>141</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I377" s="0">
-        <v>14.91</v>
+        <v>9.539999999999999</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1079</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>29940</v>
+        <v>18379</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1080</v>
+        <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>776</v>
+        <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>141</v>
+        <v>721</v>
       </c>
       <c r="G378" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>9.539999999999999</v>
+        <v>23.09</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1081</v>
+        <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18379</v>
+        <v>18383</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1082</v>
+        <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1083</v>
+        <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>23.09</v>
+        <v>15.32</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1084</v>
+        <v>1086</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18383</v>
+        <v>18386</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1085</v>
+        <v>1087</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1086</v>
+        <v>1088</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>15.32</v>
+        <v>6.64</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1087</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18386</v>
+        <v>18389</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1088</v>
+        <v>1090</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1089</v>
+        <v>1091</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I381" s="0">
-        <v>6.64</v>
+        <v>11.97</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1090</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>18389</v>
+        <v>18393</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1091</v>
+        <v>1093</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1092</v>
+        <v>1094</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I382" s="0">
-        <v>11.97</v>
+        <v>6.23</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1093</v>
-[...11 lines deleted...]
-      <c r="E383" s="0" t="s">
         <v>1095</v>
-      </c>
-[...10 lines deleted...]
-        <v>1096</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>