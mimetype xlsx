--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efaac7f26da35ce75403e9690e2642381.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc46ed8d60c76437089b85943b0e14db2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1835628b087d05b74ed71a17f9e358d33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80b07d29966986e5731bd2216b0d4d14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ecc666e6a22390a2badd4b115ac3835.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839187e7c3fdf6edf7225bd0739228a26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c415559f26dfa91bf9303da2ccdede627.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea298effe85823852ac9cbb296c070c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7f8fe3aebaf17debae7b0424efd28b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f1ac0743e453ee78ddbf749dd7786610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dae566ae5e352bec727163a039ace911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33aab6ae9dce35b0f2bb023a98d8b6512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96ffebfb558d42304e06d7dc821789c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa902de1d88313692acaaea95bc22f6114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bdc6cc2fe85706fabc03323cf276f915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afa5637e8ba92160b54140a977b4fcb16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b94c9a3f6aab7813438fde520c364bd17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00310c548f5f547bbdbdd5fa8936dae18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc87117ca4826144d087a25cd0f4e3f019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3767620d90243f941f246a6bdcba2f0920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e6188e5ec99da81b9308288f8a0a1c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013cc48d3554c7a1293b21f14e3d2e6222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24d8df90bbccc75dce15673c9eb963623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbaad3e8834899bc8dfa14c37a0d57df24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb005931b80f97cf11e2fe86978247425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7928c90da245459a3e5b0e766203fff926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f6663389b19f5c30946b67b7fda7c527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66410a24067906aa639d1f62500969a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312a29af88dcc761de84ee17c21401a929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4818e4215b13a4063b3f8d714d68421430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4ed7f889c3356b0c7ada602029eb6331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da12d976ed67f3f63df13822b299402832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a37f02bda745e36bafe3be8ab5f270133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f6ba74638c47487703604d6855a6c734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277a2ad87642157ab00e9fd9994b74ba35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b10d13e0b51998f3b4cf2f3a60602736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad572aab7242837a8887556cbc1f079437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009052650c57420467745b87218c75c038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5e63a8e5c38b7a65b2545737e8522239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d0d89621b5e163675d4f7f03c69a1140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87244e00054436aecd6c7c5dd2a8891a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565da1f7b997888aaf43b673b6118a5e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d226576bd1fba0a3959a2daf75ce0df143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f521562d08d72b630c2d825ceff2d544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d283f8a1f226a61a32d73ac4912b6d5745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccc2d6ccfedaa172f9692e95b8db49846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2916dd3f3b7b1443f546f802b54d3c1247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f254306d1aa488658965a9736a419648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4efe968a9756dff9fc49c7deb07abd49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80a2dda2870b5b963b7328acb045e1150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab0165c88ed74e4ceabfe9b64dc84bf51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d53a5c5bd356680604c39fa7fe466052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8539dce0e8b92f4563939680724043a053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a259d9f0a14a70a03f45b162a3e2643354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5325805934991870022ce4a65021e0ab55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b40252ef6892279ee326e28542b08f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089ecb752c6adef8c70dce6b6fc6e42157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79827df95791af61bde1599c9cc8916958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac688d305c55475703410ffdea9b2ee59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce7efb8dbb1e5ad5b1d78a83cb57b3760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0073a8b345e0ebd159874d4f0e25cec161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6526b4316f4aefb5beb4d741b0ef19bb62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d1242bc6667646eedc1e6a1b26281263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bce57b2810a47640a0579b5d63717d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98faf25d98f830958025eb5470ecacfe65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22766d557b7970bc9f6882e4f205d5a066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f54e67aff006d5d277fc7ea1117c5f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad4e2832500b8b04fb3183d93383f1b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68493285677f7929a594076b2ebd5ed769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a275ed9e5d60f8ba1af5526e208d0d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b37239b6b3fe0725052196ae69126771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1cafe06416516c4d95972f5af3556d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319f83049d1fc8b0c68fafd53d4518a273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63aa2625c9621019f6a8bc9578c3397274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ea58659bb8e953257b17260f2f004175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124e3099faca4b4bedecb14383f227a976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a2ab37b995d35376e8ede3b8a22cdd77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ba8d03f6b2f83574784e01625ee87f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f847835aa8461affc797cd472787801779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e51200e3a0b251f35b9b42794eb7fb980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c075070a3c621e6284c4e3f3f0aa3081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc26c546dad237232637880e5bd70c4682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4115fb47aaf2edac2e1f8583b09456e883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507bd17a7e8c5aa6d4e89e918ef18b0284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c23a1db8926b3f4c230a30a419fe6285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d39ceffcd8e33f9fbdb2c445195f6da86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2b8f5d5858a059e08fd610840d115a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912598faa58a5000c09b869f03d7b14e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bed8722a1a4d369492e8e1d7f8f3b8e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118ee6860b5787ce430cb9fe2fd2456e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89e6c975037abf92396960eb038e0c091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070c9b61044369be5ab56bc1990c19b392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2adb1ebf3916edd3f04dee9f5a4b70293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25e61016f68cffc6f67650c19ced68494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006e116183644521d40b8404f1d9792295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521c7124115a8c6b8748d85bb3b40ffe96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a5129779e690691bcfe03af513ca1d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadf36764084799430dc7a8609de86ae98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2e1589b9dd7b066b81effeae036b0199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73db94dd46ab8a67d66462bc4e271b07100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de0f56684548e02332a3b8ef21d7d64101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd166dae9b81c50ddf31d496e7b0ea4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bece62ee546f061b1ecaa3cf4161f11103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25572872b87673534230b32f0cc15533104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c73cc64dbd690fb070e2016e727c7e9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f9bf287b0ff4a090f99064cd721f52106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f625939b8922ae8792010826fd0d19b8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cc4a8baeda88e604856056eb6d5b90108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8941277f0a1e9b8f6de7e369885b8788109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ce90878a18e64aa22b0f8db037792f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2587ee6bbbb29746127c6f8c571ea3bc111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2255740ca09f74c8a076543ed5ff37112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8b451abb233c9879f6398269d6ca2c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b0145913dc964e3c999902830e3d11114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed90090a8d1adf7aa845410f0160e7ba115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dd41213e4663de325d54735a2dff68116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4bf5a5f27869e6a22048de89acc703117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a0c2a1660199a9e19f35e1184bcef8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bad307350cbdf81b5bcf8fbfa29e104119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf889dabc81a2befb800a57923992d8a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ed68f0ed44ca9ee60ceef9bbbc969e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fdd79432d468cc48f68aee2c67253c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a60e244287df69832d215fbfd31d5d2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c6f171c6f15318c9a87bbc44e2623c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2006457850fa8db15f59cd93bf358c07125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ace6ed57762f25983329349a2f215d1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095a259f64b30424870f0bff3fe2ec56127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774dd9776a9e3d1ccc887598ec5f4ccd128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e260a48df81ef9feabaeb2e80b6a535b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf662676d7f61d6ec49034d0f8a3ebfc130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b8696d1203a6db5aa08176bb9a84ee131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bf7a363975e5c38de4309f59f6fe08132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c6c76160b6e0418bd1ca37a2e6ab7a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17b1effd03dc3653fd27cc8fa4e88c1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bb2ab541378d9a97d4e8542bc38281135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8d643dfbc1ccafb460b88ce02245d2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b0137b53032f49b6eb3a9ea32db997137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ccb711d147eebece9f56724fe168e7138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dc6d6c20d5036e6ed07bb55efc7407139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e219371a82328bc76273f882247da2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0c34bb6c5da7ec3061b396427d87bc141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63688c91e98b1f2d2b7e5bdb8eeb08e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf5db3e42237f012fcaa49d1c6a2e17143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba54124834e3e535be63e4affafa654144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3ca5f2662d98902d205905277d1edf145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e43a6ddba5c30da1b8cc0ec76d16e42146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03233603bd04c215a60e8f53b1ba1c11147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f796659ae0b3ee704562787ae112af8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3717bc1f240c33cea58b136b11f851149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507a5a60dce7ced37d13185c88b1efe6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2354cb7f0190a77c3f9a4cc38768d6b3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df1999f21ec7fc00986daca531718e7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372024e8c2d710b8a8e89c18ba50b704153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821f13ea24f5e3a2e18c539526785d08154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f14518281f37c4c25a11818f1741fd9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b817ad1a284c92d88cf5334f9e363ab7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28e394eb7fa851721c81531e027c50c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2536c8699ef530320de67daa760289158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a947cd4f6c55e4b94e452fc46d12159159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0b8edeee07d694049c9fe57fcd8949160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c9f729af30cb48beff8b5062861588161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c421406f53272a91e783498624e643162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8868894e6f172375cb5e2da65f1f45163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f8d95811947d3575fb39d7870af03a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c6855c9db80433c6ea05f98e7df41c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da29a643c47a5dfebc204e91e3067dfb166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a9dd96c372d58153a7d0c11c2f2550167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9242f41cf775fb07857ce7359fe13ef168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f56dc0293065e78513c9b1ce7ba513169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ee08dab5ab73a4bbfaecf01ce9c837170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4902db360197e2b2adf9465ec997ebe171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cbbef4297e09839db5a4ac2772e127172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acf4522ae430473cf146ae613a15db8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c13a48d32b0aade9f48f1dcf3446bf174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9080f3194fb715f0aa4cc6f1d6f6a1e8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03dd81d5888efa33c8c195375846251176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9343afc754c0a7248cd074700b0c7085177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31778347c769e1f7ea1e45f038341ee2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c8475dd2feb3d4d1fbe82b08427ed5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7117b7b91bb3e8ed645cf90887ed3e8c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf62da8efb4dec3b5e99b9986b6dee9d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195940ef47d0eec57b1e2f3bd7aba93b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfa4ef60070ca97c8804b5ff68a981c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462e9beca848bfb4af2b54f435fde5c4184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570e2521c97b5ff65b466da24298f9fd185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6c1c0188342c54de9cb89f3eb880f9186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d57a289b95f158104741915e23445e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc4883133c24170337fa857aaa675da188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557c8cd02f373dc31aa8b36cb8a9bbe3189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8077197214527934fdcade384287fe8190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc58e52bba0555c6db427d43a17aad9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76fc41867f661368d367b7bd8fea08c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c58a4813825676bbaec50766f521b1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95472b4076e112a6d035976628aa4e58194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e511bbf5c522851706e1d4918b6583b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e83a7218f7c7099e3307d178ed5847f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e3ee6d2f0daffb433b21ac3d738ce0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae7921ba098688a54e7a600095a9be9198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cbe724e4e7fa58fcbb2320a5d364ef199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b113552d05208599689a766384f84380200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46478885aaddcb6e18e1bd1f48909f4e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1321246fb971a63d852b0a05c46b1b91202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7cadead97e0bb0c7d6099628400824203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9256c68b790564dd29d65a31f53eb75c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b16e095b34a4e4d86694be17d8f1793205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb15ab0781180cbae4cdd986a1699dbb206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85426aab07c9cd9c3e4ff681dba9e3e4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f290444584e138780778afe1918fbb208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd21005fcad2c27b228a9794d316153209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd6453856dde401c95e0f94af09f1e4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405d50fafab6ce1379b83a21162e7997211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491b233cabf397862033df95121c8071212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250c0d699789523f225b1a6c850baf64213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba54865b36fad68aa52fcb246bc6e8f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446af988793518a9dcdaa9d9df6a30a1215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab63b657d5baa97a792e79e75147e6f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f00a6d9e93aa0cd3a09d481c83ca458217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b66b1819205915182e11b5c36f6ecf218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e12611d20a06964b92b4635b04ca4de219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d5bd7a83f17c80ca794b755ee97677220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b56127da64b065f46f9fc999d2be003221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa7caf84e120aaff1b9e1cfbcb66161222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24130b7d7a05a29f3d523223c76a1ba4223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a107d256eba778cebcd9dad59be87f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e758cdd2189e38cde91be29589a64e00225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a8ea5f90f66383d97c8586cae9c6a5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21924ab18f8c5ea2ff450f1218920e4227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f1498c9887d3dae02e2d7053d0ad48228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb79baba66f71b65a9ac06c5d8bde5e5229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722d58e81eeb755c8baf9e7801f2f9a4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194a7230e791f32311c1553f928ea31c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e2e9b5fe36da8b495b00e0d067a68a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f132179ef9ab2ae919366c41d777ce1e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25900a9021773feced4c6d651445e76234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0930e92acf77ce9c6531b24f9a20c442235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128ac2bf315e601d294b73bc18144dd9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1269fc9350846e796f403720fbfb624c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2496423557c8fc5c434352cdd12166d3238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef97d2eacd5b0e5e3a4989c26761a535239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ff16c1084a34bb90394e3353b7f9dd240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c7b4ba5c5033f11c57ef2da3285148241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1b730f51191bb0fb919a77b3790b5d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fd4f4eee636e71ae6ecfe6133b5836243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e024d6fd1a62365394eaa8e6442f9e32244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12673bf8322b36c0546655c622771ed1245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a24a5040b57f5e4badc536823ac70e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb44d0e3e06ca134ef9da2556a5bd3cc247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621e2900527173d072bfef59db0b6dfc248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a156c65744d705683aace46d870771249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90615534997bc915bbfee1157b98036b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95632a1ccdb0b3449d20f6433c9bc1dc251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9532815833ad1057a9aba03f1608e28252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ea8d6bcaa7ce113aee38546205cb50253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9723e1ea6d08a9de7d372cbc87a7bf5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdac2ff99babb13fa491cf49c1979e62255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6041a79bd6fc946ef7b1b3ee74ededb256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b223395b77b32df53148c2f43fceb17c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebc2c018692c555e37b597382531690258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4b1d682da0d7cd9edb1738149d4725259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e5a87b6521b79bfacca9a83fb78e94260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f834476f2f37b2762c8e13166d6dd3261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b0643cd4af382e5cea4ff8fd052fc3262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1835898b628d33f9f40ebfab8afd9b0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74725cf49ebc7510c7858b5691ebe8a4264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f336562bf25159c293294f9f24940e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47df593b35133f57234b1045473eb58c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b935a8f653b75b1d9e8cb556a9c71488267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4173d9cff7c3ca479d73934b0f8aac33268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6c35cbaff1781f2f5b855ca54a8ad5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eef61faba01dea31c1d755c08a6f526270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7686762c1f7010c1637b04ba3a4f5126271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762a5f626729e465879769ee04778b4d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9a37c8033bd0253f9a7fa8d3c0397e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa3d1df19923701b5f08023ac5a0fd4274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9161dab06b34ac0d14fedb4b7e027b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cf302dc26df2369e0b94573ffbdf29276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8f6c891fb5e82a6cf7951d05aa3329277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30df5809c256b63fc6b1614c31776c8c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d756e072a9854d9caa7d9349b1b8f2279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af863b226d62a9c158690b0d62f1cccd280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1351ebce5666187d5a4ffc1e7b3b229281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa326903aafe33d9944fad951e92e35282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4b57e04339605a0fde7a5d551d4cc2283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbc71168932c558f6a94460c8cfd9c9284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ce0c6ef5ffe4afd92fc424b5937f02285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0b58365e0a1ec7907447a1f4209d27286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbbd90a9bd549147312677f158bb02f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b32ef5900e29098d1605c52112205f6288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9101a8117fcb992a2a7d5ad865a8cc0289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751411265f4c9448e473b4222186c29d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393942539807aa6475af15121bfa28ae291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7212e13e790337bd56e00af9d980de6b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbf3b7ca77397986899018315b490be293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba5bca3225f79ceb36539d08bc2e851294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94422dd0f120a22ce997e6278b8e7546295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91338dd80903bd7c2ff3218cf751afd296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad9398e162851813dbd7584cabe765e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a2ab1ee40daf940059139cb39133df298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890a0f897dfd211d81c0d97d53004d1c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a679ccfe65a93a365b7371375de3fdd300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393d3de225e90586aceb43f5c62e02de301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438f3254db3ea9639275e2b499273107302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77393670fce7f3b90b16f7de673a590d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e841e43d161f32c77127263428f2854304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a8ebb163ac855e7dade796c8aaf3a7305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a0cf96e7f3c5364a92df690e68eed6306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8565ef15d507b105c34a22131b8ab88e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079cecbf1dc25fa9e9321ff4c5238bc8308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147bfbcd4b09a3594edafca25bdb8322309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737fed6615c020635107a5212691aec7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017e2442d730c6e5c5544072ce1279e2311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e74df17b01eb4a579caff5366123a2312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c2ab5f34add4168f7e8817837a3293313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa651082bdad029a0ebd7c89c746ce91314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9c27194f12881f309634770f7601e7315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033451105df8e840b48b6ae8bfe9246e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9609b3847be83ec2b683c08445dff2a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5022119510c6ca640b5a992cbd9ac4318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c942e0cf660400d1a719f19825bdffad319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f06122f0ba80baf9316d6e4b4dc032f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c09868f01c045bec8b66bbd28b32828321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2a3f50e4f1c6a93185bf92df936b73322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85f4962a71594b1b7b031002c1b0a83323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009a84d207106e989fbd6625b01d861f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce431f4729407713c8f75fe6b24e923f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d77af00fd0cbdc2180c8cc787c0248326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d25ed6a38cfeae8bc0c06f55f42c6c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faeb5d0c2f2d2ce378b7c737840ddd9b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465f1bb495770af93b7d0083a3f21432329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdba7722d3a1f7f57d0a68ebc7e6304330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82a362aaaba1489b9453c4047da4766331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74e15d4b6d7e13d54b844b5bf2ca81c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b09d6539994c099b77e635a199256e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c82b16b4fe4a444ea625e6dcbed08a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e816af8228f86bf032f13eaf6b3b7a98335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b872a10e16df903e9ad8295a9712794336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee9a37d182c4f494621e1e6899831e8337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f035bdb48e8d307e00088c64def88974338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251a339e2c4df99b5a5f6b85eedcc3b9339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c28b814b5d37f5aabefbd3c8ee565d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bdca997ba0e0093f58e50c570c29c8341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7541f3413b2230dce150561a551677342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7804c506903c4af76694d0fe56408b5343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f0d2ae3d3b01eeca2271a8eaa2c58e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119bc354381ab7ca9bb569872cf18abc345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da80cd0b354c684bff01f85073a94707346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ba24ffd4b58f07372df4bc78a4f142347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c722e352c3376ea87c52403603b1fda7348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca25fc019c84bbc7177d0895c0fa57b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa016e5db2d5029f16d2664229a70144350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cdc2846c6a74f8bf39be06435bb226351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4ed212487c353aeba46ffa21a1dd44352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572da4c9038e89d2242d96427adc880d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2036bbeba499a2b440cb35a55fd39c04354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df861163f3acabb7a4cc6d7706269c0e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62defa0d80672bb12fdc2e7ae53bfd7356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad83ff242136f955ab2cea972e06adf357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479fcf09c31a79b67003b236bbee5740358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4596a9adb386b13da4d6f21acf134ec1359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcfc1635bd973e2423f01d2da045ce5360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a676c5ec80f5e2cf8fcdf8cf579d435b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350b516c440ca792e6f6268613953c87362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b96af98c25f16fb5e9fb7f545c7fdfd363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0f67f8977e6a4549e26f0cf1a48aab364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93f0f3454523a9a48c593691133c705365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1526bd4f7e10ff90f95dcafae5bd69366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457b498173feabf1e78012bff832a29e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610fd36625357d2412a7e2b256c7d8c7368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ae2418f99879051a2e9a667a576925369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3968440f8d4b85d3c59aa9b8cc7f3282370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9f1195d5e7c473b7ce76a0b0f146f9371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d175480111eaa80234e0536b7e51d88372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f459637a7957a9f802afe708997c375e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6087ea7f8643af1a717e0021f6f3f631374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c082d286ffb616218d4a645259a2236375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df4a9e8bd97dfe1ac4fedb5ba343c45376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fef8d04a28619915353072e136857dc377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d037cbb26de405f38146e417aaa645e0378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9e19b615440f3d25a324d7938447fc379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbee9d303984465c1aeb15dbff1499fa380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37359a4884b6b30ed95ed7afdf8c1cb8381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a9862d2676c90f12af13a80f68fb88382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1e1de88a934e273ad32d6372fb9672383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a88bfb0b7709375b2a4704b90c856fb384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d787c6ea83aef077bc36337cf206b60c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd9404fbd8425900758f670f0ac7601386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2215443e653c12fec35c066e7cf71188387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481573659b245bd6dffaef9c88506a8e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ead04fc7099e41459b601996d637f07389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7e3fe8196b3b7b26555b7f1460e2aa390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9eb1882c341eeeb694ea79a1ba8925391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b356017811a75559bd0acfa89673cc12392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332f2caebc64ec405db27d4880af9389393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac7a7693e1334b2f7bb30e5752f9141394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666d287ae33f192e8e4920a3d07c7d7a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da333e0f388af7924e70775d2a8e0cb396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6a0696f83f6f08334433244cc2cfb6397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa6f67edeedbb749ac1381efe981203398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdfde0f06771d112cbb047e555ec9d6399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b7f73fc6453a6641e3135925562efd400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649b85513ba89c9d4978e6c955f399d6401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b57a7a1c367c996277fe6ca551df548402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e9b0dc397615d7a537247876edcfc6403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3681d5bab090ded164c872858de9c1e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10040e3fb9323cdf63781922e3d96896405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b42c36b9425bd2a75820875d981cb5406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bef0563a49be39ce4051e875c4f355d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5b8578241d6d596c4207bfae955368408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f42fcacb377eb3b7c710fdfea0ac24409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876bc7d6823c0118077a3d308f00b552410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9bfb251c1cfa5c85900d27e1c606d5411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd64a455fa85653b46cc80599f52ffb412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5dc1d91ac185a451fbc3cde69519c3413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f664a0572019ba245ad6dbb3030fa0414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b6584127a3abf34a9479b5bebe285f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d575de7ccd23dc9d7d401126446916416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852c5f3830fcc71e3d97c60a3fc07508417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504fee1d5416e46b33fc165ec89c54ea418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496c2076fea831c97f1339a5c9fe16ac419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b659cd0fa5137e6aa0af9665e76fae420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd01587074be8ec2036573f805fc905421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e4cd0e27ca2c4b054432bf11cee116422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0e2d834e382906def144a83b1bd915423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b155480c9ebb168130979384e2d01578424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b45a7eead0b38f10d2b945c7ebd8fa4425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9897330011fc8c76829e89d8aa036df0426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42b60e93e65f9151bb54a2dff8ba9ae427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8b098bb174d8af46e90e3785ffc000428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e31ba1c9e0fb4ae06373bd5e9f8acb3429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f108c2380355b5ad06e94e6fe00fd8bf430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f5340fd18588e6b46f4f9b3e9a663a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc5c96c26008e76a23222d5ce75ea0b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251d0c3ac22fbff1e74661108169321e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537423652ee5dace47b5c32496e64507434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf769d9064058c1156cf50ee75cf022435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940d12ef3606f4f2cc87ce7eed302f9a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f853e7d55dcaed53a89a4b4ed4801f25437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc77a8eee2fb420c9db3538e7428ec5d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2d04cd743dc12d4884147496558a7b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ef1d2a78cdc9897d6048c808b94c0a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b09f115b7f26653af565e5919acadf0441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb42bdabe6aa6f8b8629dcd4b6def8f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dedfc078a2bcbc72d1f38a18e6a3be0443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630b9e2d426496066590e15d451276aa444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dfce4ca494bfd8e2f7102f6048d8ef445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc053f3ba332e244854e8b870d92a394446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b489fa791d28a04b9795c19879cc0e3447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10519b29cbae5a1adaa6ea54840cb36b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7f588a2f6634f1f1b9bf65937f591c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8140e0bde7adce7aaa1eac992f11930450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665d78014379aab2f316b376bcf649fb451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f64b983f76d23faa9562c5c3557f5c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4c16a1029a7910eec316c6fb0fc708453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2beba486c02fba32b1cc1b978144c589454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3129fd4dfc731fc3e2bfd2300e825a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e444a5a10a566233f504d8c392fbcae4456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1195805a38e639721185ffcca9eb34f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be4d996b198085f6338a9e7c069c390458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48d4b96658261fff19a7f2ca0b3994f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d273d4aed2ccfc440a2a9e13ac84c382460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dd6fa933a54fd7b4126dcb6fd64a85461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e118ecc56067fe188a952147151a567e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13481a47e6dc0a0add9a0007abe32ba4463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db8ed324742b5415d5fb625fc24771b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e70522a175799f27dbb08f8b95f2cb465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce2ce9d521a6e7ef2ef656968f9532f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0e5fbf2eab98177928dbc544815645467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14004065515d1337559425755eb293b5468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb6f17c80b140c85bd79301992791a6469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9272b8de7fffde1aecd72e754bcd23a3470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47df3408279a03e4d0401e91c44603e8471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b8aabc6434feb6f4ab5fd69b5b3338472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6423709895ae4d242bcbfcafb7db998c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d5c6853ba06c3a5cf508b734abe796474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123eebfdd7fa87b683c98319ee0a567a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2173e894a5bdc3356e598c1810b1ec31476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed6cfb7d151f78354ff1e8e1940131a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d174801bd09f4f9c1adaea52c8459c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4b70224cd5b2a1eae1167bcdd157e0479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749bff94d94ab7a24cc5f1825c3d8f50480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0914655846c421e12c2597196531a504481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fd4e552686ea595e45cb3a8a09646c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6164e6f8cb191a295602ef28579f30c5483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4da845a4a102a61eb7645b2773a24ab484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2338d5457d34d152af6ccccdf420eecd485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6aebf2c8bb1e270a9ff00886347f3f9486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc57bfecf7ecf91ca556af99c38f9c9487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf968c6e13eaf3ba588aec198ae4b9f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276ea87cf5c8251309dd1dd1744a537c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45fc472cc6baab88f8ef303f691447c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150e3743afe49bb88a9b1df2a46196f4491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa71a8abc5adcf285977c1674a685ee492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da9b3fd40b4c8dafefa49e2d73e80cf493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c35244c997d422c6d2310b30de41b4b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedafc771e874709399eb5aa297df0c9495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04924f5ce7c59fb1dce8ec44953509c3496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183ef6d4590ebfdf12e9226d7639fd07497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f37c0418f4f18e52ca9aeec8e281525498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4408902793983071da94a063c6e45b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314dbdc5ba854d2a29b1ba651f224eaf500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d0fb0a351f79b37cc0021959354b35501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c5c89a65e940b6b2140f57169edb6b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626f113c1dad6c7bf1b5c55b615bb10c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad143eeb5a7288ffa2f78619f5a755fe504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa4de1153c1dd716b9324d7ee4d37c9505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23e6cc80b12cc3f5c6c842c586039b3506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec770393c61c11b4598698c88b1161b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1552f6aa95fa3d0e6f2f2d20c1bdfc8508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0520a1206418a5405255eb37e2dda3509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c538370fd13702e47e6617dc90304be510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91452b57324d3d3316077e4ccdc53ea511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f674586d71755655fbde45768cdef89512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b871b512b45acdb341e6a0bb6d609c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5bb1e78c11f40226eab106f4e764a0514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65a2f2341cee21f300e7c42c629ed8b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7711340938f4b0f1bac765b9db456299516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f4b3cd27c31fd657d315a7730e4c9e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30833642c1e4c667bb7bfdff34bbe235518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77c1a7ea29b9f0c9efd97a37464ad76519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bc216bfe9be309a6039fb10f40d9b4520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8332fe307d291fe63c21054d8a84b6a3521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbfe17b7f961958a3a1f7a493577f4d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf975ad826968e1f2fe43aef3d363874523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd34e69465b085240f1a80de032a49e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31f3fa30e1a76c4a5eac3c77ec1370c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d84f0facca8747d5946d5f67ff1cc0526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42061c1bf4aebb94b6653e5aca81f4fa527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722a92ad1adac10a0d27705ff7747e46528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655f3179a1bb1326bde7a63ccd255f76529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150c6d3e2625b696caaaf9ca5468c76f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f30c11281fb18d1e5a159dccc8d618531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7799b54558479ff5dbaafd39f7df07532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ee2bc649104ce281c637220e027c9c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cbbfd03ba738c9da1c8455930df270534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08be7b7374aac744da045dbd463b635c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac017e1af53395279031a020f1105e7b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51608f069ce0514c38777d5b6b28ca64537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aecdd3b429c74153bf5dbcbe6b78d54538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8a245a72df1fec6e08ad22b0ab1db5539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab7990fdb290822c80407468817b11c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27a9b443cb816c9d36e4540bb1dff49541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f8868aa1c5c0e82c2f53d3e8a2cb58542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f795ab8fadb2c065f81c4d6609115429543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f048f964598d07a9dcee340456dd92544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea2970ddbc452a9009c7ae08110b4cc545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cf47c6a96bb056c38c411d9bbe0729546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341e32003b2fa1b8583a921f2772a6e9547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0caa80b4d6cd0ec6132d498a0da471a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5296b8701367086b5d194b479331fd05549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e946081967612adcb9f133aacbbfd8b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63381af87e7603678604a912b498046d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13385a29b622768f33f56005d8f282b4552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b703c08583ac45561a6bf6938a9c46cb553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a701aa6abf6f034e4caa6177458269e0554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0791a6c841f2e17a070ba9a45a7df23555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d9f7119c6863f3a7f5668f901482e4556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1469d4851426731e7d35dd12c73fd46557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25db43c43bac45f1c3af8f46422659db558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621e5e761dabce4759b4e7fde2e5a439559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2747403ec8b30d1083a62598f49387fa560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a55ac5abb71b8c8a224f3d785c3c48c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ed41767518030a14992615475f7325562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856c0abcd5ff2637dc57dd9ffba78494563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840f8f1dd61f5d3efc2aebdaf6ab132a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1347f386107288f511e0cea0fbf3d685565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54321441338e6a30b4255a29fe4ebec5566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90569f7c4729631ec31529f7d0a9bc01567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14b770b66f72c1278214af88df88a63568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7d4230938d38089171d9957f044f2d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3393ccbc83ab6764017060cc9e6d007d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff363592f05eff526a6d31986571d21571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f129d476865ae5a415f916d25800f5db572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a25f6dd40334270d32cce4b6a1cb05d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f811f9ed90f01f27777d0d7ec1e7b69574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb92eb84e9c189b41941b9ea47a0ed8a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d574b004e3292c5c7c489acb73a728576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533d35234e8003a67faf1b4e5f75bfc1577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c58b1c123d31578c29c09100a81784578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f362c5b7a844f20fdc495e66cd721c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296b766fdc0a92b58bf0b85b39f6da61580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dc971261195ce56352dbd344522e60581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a18f08655be84e5812cced9088e9d8582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6598ef0599929966a8c27b3a239669583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc37b6776dfc32036fccd799ad9ae20d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a567052ed4bdf31968e85157e81adece585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91f010c2fbe1566f8e7124233c1a2c3586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494436ee49fb36e6199ba9a7400e4a47587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291b0a718e194d78351841295861b468588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9903da26627a12d48ad636767cb0de589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4b23c72a7ea17099982f70abe72cf3590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729f42400391408882020b2d8bc077a5591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f9a982c842b11008f377ee0874ce5b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e06cad8787d6ac5ecf35d5ca6ba6f0f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ea5ce63945de54d3e35dca4e14050a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174436fc6e8b0fe734c7f2eb6184c3bb595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01768965fee822a92a31f90cbee2208b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af67180cb374652eb33a75a4993478e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa2dc3734b2282882840c13da0f2f46598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c5c384d787058026c16ced914e0037599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa4c88c7336eb39475b91b5927c0b7a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a773b3a55299bb5eede626b87f6588601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bf7defea3fc195a6e848890881cfdf602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44411fdc60887c73535f0ab4fddcbd36603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9780aae78cad9836785b844a34e14d02604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25a6c5d096e84b91d8248f0091ef760605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e521d85e4ab2cd50246bbffef0dd1c8606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef348abb3772f82a4bc2efc1ff5a7c3607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85e8e6b535b3b893d0e07093408a6e8608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f330f509b3e4cf3c0d6cf2c456e6c966609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4de962044f98fd381906292f24a0f8610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30451be495bcb743354ae5422f6bbbb0611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cccc20465caff050cfc1eb910b85775612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf973aeee4aea4ef96fdcb20f78f2db613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1895d33885f4c02926eab0444ec3d54b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2594ab11b088c2998ca42f317927efb2615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6664ebe3863c176f1ec0942b47b38dd616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05be6d19d13b225c956db06a69bf647a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99dc402d277a4a6b0950ea09ca8ddb4618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528eb983b066787a618800a6abec5c11619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13622afdd27152e49953025156a41e06620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51011105786c69c358b545d278c643cd621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd4288dd53488c0fc39d0f94b2b5c33622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054d4fac0a4090bf26400e1d2a7cbf85623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52078cd65ff625a26da0edc98103c89624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e6611cebfb3c7a52ba351284399e34625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d44be06d144b6c402f40bbf214e3a7626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e271528c88102b8dbfd303fc0a16d1a6627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba895b87bac0ed4927df3f31927ce2ea628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3947c195e8bba5acadc7b054b5bb3118629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e47d95a6bef8e379b31f2c4f0a43543630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00b2656c71be011db31883576abf80d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefa4db85c0d209be2790d4879ac8236632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4a48c904c68a6ab5be0ede317350cb633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d7adf0f1cbfe5eb90bd9178050aada634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7a40f0fb8d6045c3544f37f145fde9635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6baebf3f9322a66d672e7f295fb710636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0292bb8acfcf67a36c77622eb57d1e81637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3d1c3fb31822f0b64681273ab6bf49638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c9d84b7fca003814394937993f0674639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d793b510ac2ebcf4f36c7617f491cdba640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6e4ba1cbc85aad43224e8b7cef34ae641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3a686c222d095950afd773b77f801d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6032f9e5dc64c7433599f8ae23451799643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56217adaa3b8bbe1b44205d2dd5cc372644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb22e5547f9ad95e57e5ca9faf9f807645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122e7aaefbf6979f65c4b340d00c19ae646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa60548facd8febb0536ea57ded23595647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8833f1b639cebc50381ba077a1f340648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cc419e4bf8d07ffe5f20e5d5980211649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1113bbab5552dfc92cbc853ef87e33650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3267085dc71faa423f52979308b2f2a7651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20aa97c9111ed995727d1239251c026652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1841b36ef8d3920550a9f09da8647d43653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75b3855ee15492043ee529df7a1b8fc654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d54e77ab0c5aaf906641fb8fc52c98655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18173a85e05f5977124096567cdb24a8656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2a9ccb55ea1ad79284509bd7f8a754657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b9717fb56575852b7461d6f9e2c9a2658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0cdfd6d82a28d614632cb6af5eca89659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4cc9ceabed9ef75d7c61420676684d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a110c2c98a50462fd605cc012d69c50661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce60bf8379245b34d87f156d5fb7503a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cce416bafa515c4f1eaf8931e409c58663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dba506eb354ed48a36fa9750a88c41664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c106c3a0ad4ed0dfb02e291f84992d0665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6aeab7e57656845b34c78eed39c8a8c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef84306e124cd252db1cdc21f23fa679667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d274c2f21928e0fed9b2ebaea79e18668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baedeaa813644d74de35964482e7b837669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc16d8570fc6cca9ad5fe304f33cf15670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db60985fb2425bebcf6adf8eb3550105671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68796287edd101edfa109885c139971672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85785a024f2e5c288541a924fcd26373673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a60750f0ca6db9867280e9e02ecd91674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2e15ff01288756d082e02cdde70c72675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e193477d5107b8c316f7ea5326a5b71b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23ad7cfdca4018d91d0566db6aeaa4a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8dbcae7eff02953d45440939275de8678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16168b75b2630fe68215e94a4eb0b96679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9058d9236d20479baf1fe033f46ff60e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3912cedf5dd91a89c42a48ca5506e9e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64940c95bf5b6c9a33e9cee70314faff682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd3b57b20da758e6f23fb28e3a48a68683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b452b44d27ad8f98acf55e555d1bfbc7684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3605cd870bd934ae4b88304666dd2ae685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49208e6e9f77735c1aefb972fb2a9cc2686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31131d8c33e8782e29c84958d0365e3687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ef79c8243648d5ae9e99a45b335fe8688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807f5ad0321766a75b06d6a05dbebf26689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ca849b7f4c82529d0e85ae7c45a7e0690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356811e1f3da21d6b93b293021af8111691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387d87ba13497a457cc8c7386a3e156a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e486aaf1ccf1f8b9b45f5a957da8dadf693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6147cb990b344cc826a9161df99f2042694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba31a3433997882e5bb148526e3c67f0695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f30340d6f1aab1f9e9057ec1df96b5f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615eceacf243ee897f96ee3172caa5f3697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdb85de87302e7fce51725df802e187698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb07a728b36921809488dceca052874699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1651cb44a4f934460e886a883cd840aa700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd93808e0af4002b3fcadfa75d1ef8a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0eb75cb07784d17b8b75623c5bbc0dd702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061109d16d2b03acbf678a6b626900b6703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637191fbfa50737d08e4d07a8e4e954a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a8a9b4dc15066b7716d299d8e31cfc705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a647f42bc4530eeba6895699c675389f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b405aa0dabd5770ac4561e628eb304e0707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dc31b30f9b6b6897a0457d43278428708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a79577a60171e328c6fbfbb5585c75709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faea48d05f399cc6e9320a02cd2b81a8710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35985e8bf8cfa0335c11335ab2d72efa711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77756a56769f1bdfe6895f918a84191712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e277f7b374432652cd3fd87643b1cc08713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9743b0399b4dd4f945284d744680b470714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4ef5c374260e60968e9a18de388bc0715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd364649240bacc91e27a2c63818c85716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56917e0a0c9664cf451d2cee9f9b3093717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8288ff26ce09b4f3bd3ce96bf07a3284718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c01e78ada0664d41ee2810ce030bfc2719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ac7570c5ea9da6f47fbc87d1eacd2e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f20fd822d18d7031e442c88ebf5c682721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746232623df1a2a33859501f43491dfc722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc6215b84d415d9cf7234f76bbac9d3723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c1a8f5ddfc3cc4ac134ec96efe84e9724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba75a7108befd9e08c3ccd0d7ee7989f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dee03397eed3528b879986544d2c6f0726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239ffaca2e217ce7d7bba10d931fd9a6727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e2dd860acd4b1e725889ed3ee2756b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b1b860a7ce3b6cbe7070c1a723ddca729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab77351e49545f0f49d6dccf0efb5c2730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11647e29ed9194533edbf1d09615c77d731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461c0fae1a6296c26388d4bb45a87328732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267e4d5ebb687ffe232412aaa9377a64733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c371cd2c82043d521b0996a317cf40f4734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95d18fa42e7b144c428531971da3357735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e68345a5203e7e06dcc601c2f93bb02736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb0d0970dfb6a2bf4020272a5c95bbb737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea940fd66345e63cfe9e22154ffa92da738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78619907e4d14aebb006bc07f34423f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56755773e686f99cbea7a75c0ded603c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2201594d3148bb8938272a03890df128741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20735db4979a3b9f2387c0284385ea7d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1293fc909808ea32aa9774cc711b96c5743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0610c92fd8790dc8a2ca96e8e5397ad744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42caa7d3afc704f6c3058c8b31ee7151745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71fe4c793c0e447756005373f52d63d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa457889cad7718710708b03ce8c528f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47891c22799f4bafac23b692d1bf877e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fad786c206034b7848e2012fd5795c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dbc1f1145cd98da4d968107b2a9d0c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc8322eee15d18a2b72d2aaf768dd20751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9654c58c7cd8ecf4850594f895ffe1752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ce2128098f2b67ad98747e688d85a4753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688ee4c128114e9962198aa58926c486754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10439520007ea992a416e8b377024a42755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b848c296c76415225e86c742ef98a747756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4ef697dcca681d209547cdad7aebe1757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5117b29723c283f4489603149ee77c6758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754e947d016beb9696fcf9e8dbdefc2e759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449ee6f369f5a478e3f0ff07edcceb241.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a456d44ea67dadbc1c52b21b28b7e0112.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2625308f2bd32404b6d5f9fd8b62283.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bad00f9edf4988c931cf0ed6b0c5104.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4357e2ea36f9f20e5b8a23b1ca0598d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2badb4b210fb1540b8d93da7d8a980546.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0119b81bcfde01f3d1da7b288ad5f6107.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fb9e8862b08d311d8e2b86f8311cc58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6025f716b64fb003029d20642b7678b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba8109cb0a00ef16181b7235fb45cc910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce0d4de4f72df0ba3aafdf10f97eb6c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e0827ee24806a46d94efeb9490b66712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f03b07405e73271260f8368c3919aa713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320a0e76e84e4fbb9db0ebfdf8a210e414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494e9e667c90e7df1d5f32c626b0818d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdab7751e05978584b01ad441f2de9416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2084f4aadf70e73c882ef28db26d2ed917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f4d791121bc444162c7b83c2e265b218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a76b186c5d615628cf98c0cb98656a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af82fa60eada48c6c3c8d92cd343716920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfd6ba1c2d8199111627b03ce5f1e3f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c600fb5aa9b967047ecce8fc42c6f422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d4e8003544e10aa02d315e8dd63bc023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aaf35e1f8c53f91b27ef4068dcdb3de24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1201f2a2869c0dd101c19d50bf58cab025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b5cc361b12126954cc2f3100864b8126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f894c795c1ded5843259c7854531b2027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1232370339f3890a9b14501df58f481928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14cd16e4ca2e439bfcf78419b5ccef829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adab6f4800428c46301ad589fd52b91930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee0ea16685b52a2a27f1df6c58e638131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66ad1b2019c9891090ac366ffe7aa3632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b16484b0e0f374d4b4d14e6b80b4ed33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60e9776da15f67f4dec040cb9d017c134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed4ff9453fecb63580988c031dc60f735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b5417015212e77f0d8f81a17b2e52c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203f877461c927349471db298fba72e937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89a2a36cbe55aa2bb77353fa6331f2c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc312cf04e6d7ea81850113919848d3739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e540b3f24ac52b24c11dc17f2598a540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8fe54c23075fb17e90f8dec12bce7e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbb48e06215bc4f783488a8bac9695542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8316be0359b302355a31f21fee12ba43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6567376d9ecf2f9db308e6da4d0a19044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331634d6235a8c447ed439d2c255ecaf45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b8b831eb935f1d5df22f6e348cec9446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7a15a248de8be6be378a51af9e4dd647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774d0b199190f3338adcdd56f53af51448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a6c7a29d9945acddaec6c193348f8649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8dd256d1c96d55ac12a2fae1e5065f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3e5ab8519785e1b6954080684e1f6851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b63229c76d482ebe367fd0999b12fab52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42983c3c8b7d07cc5d2e3eb1b0f040b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2674329d109131b858eb1cab25372154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f24e96c2f3b7a0750c3f9ef3b1a4db55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b28c476e551e6e39b5c878cb1aed5a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796079ed8b2fe34ca34325b45c68f50d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b3d9cef6420530891295572bfbf34558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf681ce55c0b8c6bf2ce2aef04c8ee759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20976d7cfe342c846edab7a7dc920be960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256a18c823adb0f45b9f3de82cd968d061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc8665745eb4afb9eab062f345b180f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d7f00f80b6bead54c15a6402b7746963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12860f74dbcc735126c04605f2b5508d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9e1070a8f27b23c8a65c16506c217765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355737831a649f8d9050b0f7fc3ca75a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bfdf8020ef2ea23f65b1cf9d1e7f3567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a5970dc896b0165051aa421b0c7d7c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e86a257654972f735ebe4ffed8bb86669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2144314616c1329d139e7667f17feb0970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a707e43c3dc55ff4c91db2325bab966d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f616ed5af82b3ebcc0052e095bec3972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc644d330394fbe90fbc31c453359e4b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8deae54460c22c62fdf3ca8ef05dcc174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b7d775e5e48e29fa19a56d22fac8f375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cc2c829c7b45b49c340b688543648f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4eac397c9b832a2283388640dbc2e577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfeb409e1788493687a80b8234c547f078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f999e99a9b4285cbe77913a01e9048ff79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d453c5e62df3be89151a01c5e822ca2780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944dcb75f63b021dafb032a900f94df981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445d4f46a4260da96442bfd9bebc612582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87b9a1c9e003108aef191be41df50e283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bb1eea60b350217177b16cd25a86ab84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e584d9a83972f698ade7ac90217dc385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9beb78ca763b29b44af6b304794fd4d686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a7a8bf38954c9b034236245ed3ca6587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd4d1fd74bfaed244f799b0ac1395bc88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159e286f5e54a8c4c95dff56a0ac2df689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba273d11bd472c2ba1f07882895dd0ee90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25714b1cb91919c895227bab9026907e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf38ae4833082734c7b7666ab2ad13292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301bd46e6fd84695a8b34755f3d1087593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da364a4733063d6a03e6b8f9399fa64d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be1b74c9673cc00a06cbd66e05e82d895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d6cd46fc5201d5f29f7bfc9c1c02b896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5bd7a4043c81c7e4b673bc77749ae997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4159e8acc1312806c73a32e187ebaf498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059b04f4a71a5e3c9b3ed562c63e54d999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed870faa1dc06c15b19963f5a78de82100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b799c7f7b641759126b71a5a4ec3e1da101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da80eb103dac54470d74509144617a44102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d25ab162f41db8b8290cf38e4b29a3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0a17d3bf8b0e7cc8261253063694ed104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5790c8d432f5c106921a2209af987cb5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30e7fef80253c459f6a14b112a79c8f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab0eb6aa0aae2a9c770ea5da4f67753107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eee5830742a85eba36a936fa6227ccf108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea8f9e4d790bf71fcaa4a637d6ce9bf109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c92e6cd995aec6d460439565816e08b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74fd3e46591384b467fc1568c53aa9c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7293d4396188645e71959dd79896ad1b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672961dbbb25a1dd9f1ad5a77441e3a4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7fb9eedb9dbed22ee38a5755861a4c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15b85fd1689cb98e09bb94261f62609115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1c867c862752893e74a70f023c30d1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97dbb4e91517880279ab5224dbca895117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05c98d4818bcca48a092c06914deae4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99245e976e18fe055f2dbb112ed654f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9177b083478ddbf1c09151068d3f3568120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de40f926f1b8a559bc92300b7fc5b6d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c399e991c2d4cba973ebf5f19b664fcc122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbba3c98d34e247234744870e3151755123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b657144cbc349f07faa8d613cc4761c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1138787529944b47e69f05fa61a1e65a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd37bc26f0ff4147ae77d05cb19c2ff126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4f54c869064f834f4140c7da8205b2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ef067693598ae2ca7d802778cad14d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cd6f1ace82832763c98aa72320afc2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4465a9fad9aa50ad2690bf85f67d4fb130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60be40a6f44a37dfc814d15008be4980131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1c3d8590adbcd75747d508f80cafa8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a20b174e6922b2f0a1be31f646f3813133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b826b22ca3e5ed359a2d82c5146b212c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115c1a9f74327787fd4f038271445288135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5024e0941ccf3a17bdc7aa2ed9fb936d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee05178ee3793e7dac3ea59242b9f72f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e27b49f962d6620cd0d46bc92f475a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb33e338e10c3bab5ddb60c0e99812d6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9620c4df8bbb7273204bf4a85c34c6e2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450cde08b7fa449e82c07560c3e49060141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f9ffe2866f96871d99b1ed528b651e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c11c0f917e8396e9a8a3d87483fc78a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd26a0d66856b0acd4e38ba95c97bf4b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d71d290be9a039af0419dacd326f2dd145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b24c6695305ae2d004a1277df2db362146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd7f7b06bb97c765d286150e2ab4f96147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffbd873c57deb99bcaa252664f4c93a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25d99d983fe8b80db6ac06c0316791d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c50642664ffd1c5f3e0b729af9dfa23150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175c76829f26c9c25d53df8ba4d71bc2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7caad845779d6942245af71349ec7f4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cbebc22ee62898598bdc1bd825139a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537aad75351c1169d068fd8e16eae6fc154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25752c7ccd95c03055ae9defd693dd74155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781455ae195df7c03386e5d0a762beb2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41113be9a78dac1ac06cc59d461f2b0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e6692a3b85fef81440e9cffbb23acb158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f357dfe16fa0400d34b9524c38e6a94159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108f7a52140142fa4be72d95049a3960160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d3ab75bedde75ee1ca520f6ca38b6c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dcacc8b04b0024f4e08da7b8f8a9df162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d238a2320cb6bd3791478e4bdbb674cc163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f262222a99eeef5576bff71ba563006164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cbe12cf3a2fb4e9ab161c4d40ba8ad165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2832f69f5fcaaafbab42f030a642a9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7e8d5070b9b37258cd6c8b2966bf35167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590476eea7e821d4747106f3b8fe4fe6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79b98c3be3b9be7c4d30c63bf3e7906169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe31a06d747c0573e002576f8558d9ec170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a99b6cb9282793359e4acb78b42749171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c824f09e1464571dc7db7cbc601387e3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349d922cd19891296520f0a924a78485173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a1bc63341bb4b152e7c617107320c5174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c3d9e2297fd72f0341b5904569754a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ecfff3c6982b146594507bea45ff15176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f06dd383aa878a304d96992d5e1e40f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e473282d496cce5ecf90ac78209f54178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8befcd2c26b4f079c3e7d3d1f7ddad179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62594f402ccb5492d4f71d6b8194b8cc180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28604c2382a939c8e6eb8166327a40a1181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cc1826ae93fb29814a13191cc38b0d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf462a1e7e7cec4e1173a5c30af55cf183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e303cf4fee83f9f6b468b181bfa80f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1f6c695f8f012ef85a8047fca1f9d6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703fe88ee49cd9f77792b04b37383292186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed7aa296bc5478ad88ec9a0c9abd988187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46f83a04a2b690a8401cf767cc90ca9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316bc4889e0e2756901ae71fc42173d6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d2d90c1b8bc63c54fbe5be15318f68190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ebfa5c0729270f35d3a2869e4f13be191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212ec7122083a8df39715eb3943f4f93192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc77108ebc5b3bd259c74ed80a9bda40193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad1341e9c62d1cb14045d003dba3424194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4ccf7868ac61e287165e2a39e29d87195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a77b3781c8ddd2ed09b336422d1d373196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c460c5149840b24756b5661e4d283921197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5229cf0db0af1f2f809c50dc0d56ba198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b161816087ee8a3a863d81a980cbe14c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba247b3644d97633c49658af36f75c0200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7979597eaf44a5dc8ac023bb9d026a28201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b7ccae9d32fff1170eb9128dfbbec0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acd95103b27ab308f15d969205afec6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a00bdd4c1f8a8b8f39f437f234fc52204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00504e11dd071720ea8128129b577f23205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356f1099d9612dc69a6b44234f4bd6ce206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa587774ae708d402d79ed18b2a707b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634c14f5a7fd5f7b9ab4825812b8faa9208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a34637d6f870b9df2089d12302bc16209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b86ae2b79413980b21ff0f25d6b92b7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a80dc59ab502405785b7ff4deb0075211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fe486848f350f4a8e7a0f1c6e0f01a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b53465a9e261117c7caef95e88b848213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ea2d469daacf172180a7ea1020224c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5634905089726c41351eba27d0b85ddc215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27af68f39189e67b2c2e40abeca1d35216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a75ebcd4ff43dfaa3ac9018a61f6a39217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e414396227809045eeefb600553df5218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce8d56078e520d93a928ba5ca47e952219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b622b7a2b9983174287984f2bed474d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719a63bda4ae89792004683df1f90558221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e9571dd2836cfd51024c97a235548a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219a5f4a61a163f073ca5b3af2e55ccc223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b694d7dc294d9243b4a0a9ccff6607a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89535b94b224c639361676a5001d707e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb3c80b054d170af8702a9d42a4e2bf226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58921dc95cc7f053ab075533b8f2904227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6398c1fd88d8e87f2e171baaa70e41fa228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c987f4496907e8eab92385e8bad88d0229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ac5eb87e928362c0d3c5b4efef87fb230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e1a8b538481b546e0bb01d159c6808231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a94058c712b801b5c493f36a72f5b03232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6468104fab955cfd0f27f4b6caa1ad5f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b19928504e026fddd5738dfc4880271234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36480cfee8918bf9adab721fb0ab0d4235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d56c6f53bcd8cb560b1bee4982fd413236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ce59a544d517e2fce73f47b573529f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5205d879d3d9795d8569e2d9184aaa238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356fa46af0193bf7c1286c3d129ad4f3239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bfd52b2981a61512a55dc80b3d0f82240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ae27f5b5696f2e7f700c924723af04241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732dca762c64c6ec926e1eb0ac02f9c6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ab289278d024135d0c8409c90cbd3a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf56cc100f21d53d9428dc40c752b0d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064aa9c3720894761b18eb4d9a60e887245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3842dc97ea5d1c2ce93fec6b82cd76246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f027be665dad08f6dc1d715eb56f2e4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f29a722e2acb341bb6dfe0b7bd72a0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d919f2d1cfbdd539dee8446c6a402e0c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd166cc14aae71fd5910043c880529b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21f19fa0aa6fc67f88d1a3b7ee4ba35251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb1cb8eb0398381d654f28d4c1339ba252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d048f18728d87f5828f4541be91194c6253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653147988c302b452500a41f4a02a907254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2762141b925fbe9aefc2ebf41aa559c4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c080881c84bbd1508d171ab0fcdfb8256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26aa3509be250981510c40ac3e6ac5c5257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f2586e9ecd907015765b5ec8ade001258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667985b35771b67c8da0f6e5dfbcb50c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a88ee49ebcfde7f681b5220f7e26e0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac988929ce1882de6bbda86cc61b32d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfb23440be655f01760b6d405a6c183262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d607fa52a69091435f2370eaa05f9b58263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426b15166f6535ee352e5ac7949f8aee264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ba7b3357841e39b02f1c2bebe8d120265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f58a1f71d19c2c9553592369ceda89266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9196a23bbe0bc5fd1aea5db8e96e29a1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4949a0feb2452095b688058f3b29a7268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65fbad722edb4bb0af8e53cc84f282a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad05b4beec3324a14cce973e2695661b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209181aa873e5c2270df51a21ebba75a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa311756bfc6ca0d178ffc303f90cc5272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d1c00919585f2bb4ebc588f9ec24d0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd405555693e26d983ea903f656e8fd7274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b561e220247ec89d01a20c8d4fd82e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c365076fe7bd309c33b4102473f55c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27f1421611a79e2207e0c5beaea61fc277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2ae0682f24df1c4d548568709603cc278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16426225683fed87c98ba936df59f2a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3428fefe8dae47991158a548cf0aa59e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ab0bc701e526c3ea93a06a697d64b7281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa7d0b14353b3d544dddfdd76231292282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5942c90857283aecff37992dab20f04283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afaf8047df5dd705dc2ff794d948ac9284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f48f2b272511b13f83982c44eee0a8285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a6934339af591e516fe163c201dd82286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e826bc17e234e437f4ea09c9f3c04895287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6991c3abebcbd7c54e4c7e9cf5bc79288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a888be7b32bd06bb020f3b606486951c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491eb73ac9cf6360503e335a5c2d620e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ea9126774309f302e92e76b1290360291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9ac9e5b0cd516ab55c37292e02ce74292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4a23a3ce68c3c90bff2b8a1970db1a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e5e1b8cb4d7c2c624be66a41e7fb37294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d074331e43ea4746bffdb309c763359295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587e83a5b435e00603995c0c26faf2b7296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fa7a7741908484a669c2dbd79b96f2297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f05ab0cbad398bf8fdd97000d569638298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada2859bd9f9102f82f824c599f652ec299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dc1a0b22a5456f88559810ef0da23d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b62ddae851750ae9564e8e530e1f7d2301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573cb9ccd089b444994e5238c64d40e4302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b7e1210056f8d74e7ae5649f99890b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65c993118a534dfab60df5c6f2755d7304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1746d0439e61b47d67fa2b3feadaccc6305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c2520373ed19e39e644542e91ea157306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61edec74c6bf82c5325e06e190574fce307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76370d174f28f29957cb724ab0c7f5f2308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3a4c591e0465bb6f8241303b6832f5309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63619b73d1bb1ac6549e1d0949fa555310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddcb94b6a4d38b451decfc78e99780b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435249990f3de467988ba4120155fd8d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d14394071dada8620a8926c47f327f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6029f2aec6a1534c5d85634c8a23c551314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d564c894202617c63e0fd77eb28bc779315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9be65c0aa1eb37ddb6cc6e788acd2d0316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa583d4e2a8b28dcff74efc5c593924f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8471017f56a70b197b0cb8e5158875318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb89309ee1d8737b90ca4d9929272c6c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ab97e98436ec936f972b21ab317d8d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2636fef66f9672d57b4282651412d55321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c985f83fa7c9cadd86e4b84ad26090de322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916307800f5911b2577894494116c142323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681106c31a65efad4fbce4f53a40b8f0324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95064eeb7be4f4d1a021be04ff6f8ad325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ad4a094162b584494cbeb20e7ba57e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8cedae6b5837930dcd9afb461b637c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a8aa14a7c27ca750adaf3aaf727054328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad6e53d997346fcae87caeb19d2f07b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2015fa42ad34fff19a4a0fff380edbf1330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146f2ae69fc5fef84edda7493bd1fc10331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1960ace88ac7c47fb88c7b1f2121d729332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7c95c5883aa52265fbc4adbda91514333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b932e2f0074c987350a382db6db67e27334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9ca2634dfa0cb9617e0d891988d1c2335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd68b025782f441c404d3a0cdcbc581c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950270d474364a48ca7814bdb3d53d15337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150579e076ee319f7144d486d72502f1338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4d170c18dccdc3df2c2c1b918eb7fa339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53121c68d465f142f9b90af7b88300f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1296d6767cf82ea3a68fa9678a29f9341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb6994c83f66e08791e1cbf0ce73eec342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d1c27c3bfae42d29b0921a0dcf437e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af99424e63f2114fa903ec9eaf934945344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7449ed356311a2f0df6b9895fee965ea345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5654fb7c0fc28440fcbaa341026c86346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695c9114719ed7862a4782a5f34c8dcc347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3573428b2e4d66f9c70f194578d0b760348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d978d6fa9e13561e437febd2f69b3fe349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d517e76e80ffd62dc4e8a2e14680cca7350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693dcf636ddc5133bf8e8e7b8e6c4d2e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c21c570f63bc9fe2b32db1cbf40d12352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85521676ed5dd272264a32ddfda2bad4353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedb8cb538dc248c63af44237ac8587e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732417c2b6c93e04da7df046ecd818a5355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23c542adaa9e5889919f7b53353568d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5f0bc6e44a75440d0d95270bb4f70b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2667d5af303a29ad7a64cb8166aa604358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd956c5e0b91d84ffb62fd0ba0dada8359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab759d06bb1c954618c6e94c572eecf360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4c6259b842aefa95e38d1420a3383e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc27ce92e3d2e85410e14c4f2ea352b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9725d8fbb9be9fcd3456da948580ee6c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf4263f7bee31e5636457e9720e9725364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c73d076a1697f8860248312df675fe6365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a85814aab3fe8e259b73cd2db117e9f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a061606a41ec4e94e4987c3630269fd5367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7cd481d332441aa7970e4899de1a86368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dce06ddbf520d4f92c469e36124f3f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f74a13c84db9f5ba634af8c3f24dce370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89c4dac10a7e95e57835da2cbf09edc371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a276c0d49ee7428829c83fdf25caa027372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67e3c89607acd243823b5989467e4b1373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4ff78ed5c620605e1a248925f47a47374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2476494d25f114277d63767428ca4bd0375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763e6c1f58c9f14c526ec01a91782a51376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a175fc49ae6195ce73846398e8fd0d98377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d213ff7c23757f950516de455bb3c5378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e430add01e2ec1c9e8d0596db95090c0379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ced129347d740d8ae33975fde531c2380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adab6868514f6304f163eacadeae1fa7381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d479ee40c85b83a88b6942504cd6e7382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c922457f2e458307f75bf75a006920da383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d598465c12fc46cd027b09c8b0c3929384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2e4685f9a52e9819d63f20ac33b3ac385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1715925cd9591dbda8d98f8ac5cd51cb386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a794795315e04472bbf198f1693a2ec387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801b596bb9e980f71cdbad400edf23a2388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d172ae0d49d0839111dd6fc6a89c1e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31e52fb009ea19c6cb202392d3559e9390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0d125230f278633dca17d927a942fc391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386112fe55a41f040029b72f088e42f1392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed606b80502f0e91e5de6624675bbfc393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7ad0e6c5c3863e6f80fffe326ec236394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973dc2671a6a179d3197ff87391fb830395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1228c9eef33e60ace9a4859a54fdf0b5396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01513cd4cc0d3f8ad30c6b401fa290e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b53265217821aeeb573fd1278602744398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349cded2ed8542cb9caa6a34def94b6e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82538e94d54cc81a420797a41a1414c5400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c7467846337acb3b0eec01e2f9f51b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cabd144b49e0de4f2aef288d2179c41402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47aa2d27fc0f3b2892ed5a8809527b05403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3674e6310c5a7e5798e4b159b6c5c8404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb84ee82164a7151514801de49bc6af8405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2133aa88f23031ea55d0c0c63b4df356406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec0cc35e741a9a3f7d82a0b20ddd0f8407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91cd1304fa0e62660faf55795a9c3e6408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997e7f1247529d414f91f289e716ed09409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c138f109086eea80a2e67e5f8fa049410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5db4f0199c8855bb52e70f59afbde2e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f566952e352ccd770874d69f2dac9617412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85aebb6bcda14236e01c024649a7e9a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc4466426e4ba8dcdf40748325d3afa414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2228660c9bf44b5a8564fb83bb3c9f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55c8216ee89876f3a70f52efd38ed3d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d536c45f41c9a4fb2b5d5bb0021307d4417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2390132df2fc4acbed5492accd54aa65418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33a312532166db31acc7339af83e4a2419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19aab8a2cc83ad4367843b97360ed71f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24d35a866140560f3d8f771ef1f4a7b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7b5fc8d0eee4b6f347f44813920e35422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459adec1666bd9564392a90f6aa5697d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38ea5f76a8f945c3c15f1f394d5add8424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b9462fc5755f8a7b441d5a11129a87425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba7379c9eb59b76e3985dcb37373c35426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47904ec1399063080671231e09a954ee427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dbe73f68041bf23891875766943e0d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cde92803b63cacde8f0ac4bf89bcf2c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be36933824fd335c6f826a7df4be9cc4430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faffb3aa22299e5fc154cb7c9fa41979431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47afedad48afce96e5a85ad4afbad460432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4900d317066236e1b4035d3ef80bf34e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124f454fffd7d75e6984f72c352a8d6f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e2535add0eaa12bd1f0d93ad5d9a48435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133d5c3561193c344705dc8efdf93f36436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f482f0d417c67160b9bad4d16f9ab94e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd6703fcb6f84969a3e9eef5319bb66438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2386359eb23e2c2498d6913db2ef5c56439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8456b4b3ff3535e5ea480f09734776f5440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc093ffa30393114dfc076f8585ec985441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688908debd7cbc1f77bd4d5e18837c65442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a5abdfb7e9fad6a9a560daed301deb443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff7e991bd337575eb9816eebd60cc75444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e058001db533938cf17f841acca19a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039b34427e6dc2d394230f58c2be1566446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbda39deb6f11ad3622c2fd9509bc664447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0597cc649614969d34ad603c74b80d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88e20be7bf595136b155b6c1241195c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab19109084eb2bc7fa7e91c968ad0d9450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34af683da05fdbc4ed4d31de884fc26451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351d7990a4263665aadfb6997e1cff91452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48f70acdc1c842d1646009976d04df1453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfa0ab0f163ff7be07fb5d9b6541861454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd438527710c98e85d485a564399a05455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac7e75274c2b3d8da6303a810e8ad13456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7594a67d73940cd2029991d76bb60b4b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17a7c2f6f8c815adfb362cd722e50fe458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711b84fd90829376563f2b5a1cb4c7d1459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9ed3bc0ac815b2c9251c05c03a97ba460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868c197822faafd3c9373ad3523e9177461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b741bb69dfca78a2ffd8f1ab52e10b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3696afd761044a3429bb8c508223ae463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e5485e8795953ceb36708c18b7b491464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6d6100f856b198a4e8090157770c25465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a97137986726ea4df833d451bdff1b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23750bc3f17fb7a47134f315b139c44e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604a1a5e8b2faa947c88189b3a424630468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f79b253ab5ee50164eb38fb689d7699469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f874c447adaa5593a3ba3cf725910b9f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea09b1e9206c8dd7e02d4017f1f7d51c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee36198426af5c63600d22aab267610472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b0e98ed13a6aa8adf9cdbbdd4ff5a4473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d3fe9a6cd8603a7488af80cc0b348a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11f7bd6eaa8d43519baf56534646db4475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92e50352cd345ff2c52b05d5d4fc481476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9d89472f19bde7cd2a55710c22858d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f165c3a0f17ddbd2ecefab4a00f0401478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5b34c7bf3b3a0cdf7e6ba5c789bc64479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6eec5b30672ae211991a961405e9311480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d00630a8c59d3940d9e480746b4936481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25f56c48d058522b56c3970b332d74d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668dc84dfe1c52b8f37ee331536ff09b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cfa89f63b33a85e575fd4ccddf64e8484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4ab65f8a35893009d6f9ed6e3993bd485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623d8c0d2b2f496e23e50231a876c8cc486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9654d8886ad1585549085993deb5f83487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69ccb1fad15c5a3e5babcaf45c292e4488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab159894954ac0a642424cdaff45e83d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bfee40bdaa8c12b46771e8a8605419490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ae45c5d94321c990e0b396bdb8ebc7491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3585a1b3e2f23785b4e0ca1376416e85492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94e52e00b7b6baa87342d006781a373493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f988c268f7c6edf425442a776cc114494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a276ce10441d315f5bc1e56edd8e243495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1811fff6315858e5c6cfb33b4accf26a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9eef207c1165f39f2ae1121623d86f0497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b604420e6400c952cb066615ecc56477498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4a1d3c3f6ee35430024ae1583d09f5499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e4877a343f2233bde40f331bd7aefd500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27bc8e63a07ea0d69d27e3e48aef9db501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e03b9082e247572ce7f638ca471686502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31116c3f6bb186f2820512645cfcf33503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351f98e16ff1b062a8bb4ce3344e797c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23761fecdb36d0440f100fc439ece255505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d368b57fbdb122170cb2191d61a8bef506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccec70de251f07602be340e7f308948d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fb5159914ac01e9170f6c100f04f10508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9fc4d0edc3ce4244e5118c9d9b497b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff2bab9dbda8e172ec520dfc9790eee510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c2a07bb828abeb047c5a6bab9ddade511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f3045e070d69d18edb1df97aa48588512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17ab900a6416d1d7dddae96ad275aa3513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905279696d3aa23f2edeb927850ad4aa514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9fad3889411b234c9cedb8f519aa06515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba0a7c0cc6071f609ac46a1edd2d716516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f0a4ceb3cf8fc6fa930ba6f1be9dc5517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec029b6a3e19c62ee9356d8e936f1416518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6de81c4b4e284c3290ed8634896f7d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f586562cc32418110495f372938629520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448dc52071dc17b52f085e9ba408af37521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd39d7cf498e58584baa3866fdf34e0522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb24fe4fcb86c77a89fba4a9f9b7d1b0523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a4f0e399cf38d66de0ebc0a947dc1c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8076ffc131c42566803eac27eb06824525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3850508920c20ceb30e808d28958be526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a800fc59aa5f0204f0da47b2f4b174527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d407cd2374ab755661cefbeac075cfd528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fafddcaaa648f10380a950dd3d42d4e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b42a97636f84b4cd4e0080f843b8e70530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cd4d36294ef022370c9817bdd001d3531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e07a360102f1b8a4da17ac9e1156716532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8891da3d0d4ed08399839fe8ae4c3bf5533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771bdd1fa3c9cc9a39e58f2351553358534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7642de482f309b42ac44d8d70e84bdc535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5880fff3a218f604059c940f49ac5e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47fd5476d6414873a846e02bf8a3ca4537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf36f39affa5fe66bac977f68167271538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c94262db3ec58898f5f7e793d2458a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cbb2d0d11fc15bcf230032e9f8fa7f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bed55e5559ec8fd688e7178c11fc08541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27db507c469dceecd86335903a39cc9b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2c25256bb867268f324545889f6e34543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ede2920a228eddf0399ac06d50811b6544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650faeb297a9364f9f1c3c7d275ca89c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc0e85348cabb90d48a40b308d1ee26546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8497e9c8e68daee3c8d2bbedab38a16f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ef8cdd11658cf43373c85ce1887a8b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc623e31a43b24ac9794ad7a04048b19549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48640264969d300ce3bb852c8ad573d7550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32915d7b1aae7bd0902ddd36df0a5f03551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8132d8a395b36d110c8edd730ec9adfa552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542f7efdf51435629c19af3aea8fb966553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdcb6f75f0cf2b8bc2b625283bdc077554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b3c3357978f786fd826fd57c5b713b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bdd233025db13b52b93eea68971257556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfdc15d9fc76486c4c125b80a1e98d8557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06e7ec23ef012ed9a658367e7e07091558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df96cb016672113cca92ed57f8dc4d12559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a1ed5aa801f9ac7b2b4cf54afe28b0560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0107cf6c812edc13267b9f595ce924e5561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2695031ad3e356c08d5d6067d3709377562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74e3a45a1e1354509679c493e87ec3c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0982cca1e25e0ce10d1faf9a452ae52564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195be73062cdb486e15ec47b7cc57766565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42546233b575eef21f571181faef2002566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926a15e1c2c5c26d52c2c846aface3f2567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac166766df807f39811d743e785fe20d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee3907b544841818cc922ef4fcdf0c0569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaedb4f3a105b1595376c1b83ab5695f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc43c4930d487d1faa63655f09608923571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8719a5461e1be96f8d4e0442f0a7f5572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6456bea65601f53cd17e836c1fa48f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f200727403acb004bccdb26ddd0aee4574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef25dde1bc0138d93d00d3861aa80d6575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66150a21c0ae895369ee046ddf961136576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a449c8f33adc984c13e484fa31169e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598365caf4379577e56ee82ddda0f2ed578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3db42032c8a8eca4d89a504496e27c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e46ae2b88b9c2063ce97b701a1f54b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573afdc794c70d5d9a9d45a58f27dd55581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08946c5ea39bba99836a4affa6dc980f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d711154f1e00205cfea3c631b45853583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb7823b4cba8efcb4ec81a31212634d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa02ce886ca9480c6d507ef12843b213585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824a33d450e7400ce66c88cd76e9eeeb586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa90eb6dfee583db9f3bbcb3a97a736e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2255f2b97e6df5779f9fe49cae766b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee28f22850c86e0f8b1f2baaf346767589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4e38a8b00369848d7ee0171bc1b1b3590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf87a77c1742182eac67d82facc4241591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2a3b5918872cfa4e263d9eb0bbedbd592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255c4af30edd9fe9dfc415c7056fe794593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d234d1bae28de6dcda2fe021e3e98172594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93cc9c38e1f4a4fb5c3f8b6d8ab77fc595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2824dc939e2f6a2c7ed268d9b02f988f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad629399489272be96d266244c18db2597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7324119aee813d48e982a32564f1ee9e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476f32d0b63c54efd3e74311532455c1599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213e354a1407431f8dcad378507ebe07600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690b7480b07e3c0b17e1ef3d449cd7d1601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7285ed8c4909e55c5290d2287e4ba51602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550acbd821a7f3b111e828a12c92b65f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3983a95c7150abdc03c122cbd1f37e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce330fe6d049812b7a53f395a7618f4605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57447144c6b10f9cdfaa6de196d6f16606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426132b488896e4d85d333619545a09d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665207b9fcbd7b66107b3ab5e5c6b2a2608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdd319c520382bca4336cd8b4593796609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51effe93d21d3381d8a94ddf8940eabf610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd01f3aad1b746782f6c346e9af93ab611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff9ea44b18c1c0b908e652cb3d8b7e4612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2416818a786db227baaac97c8232e97f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6f9bf7d1a6dbb046785673f1a2c60d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871b8fa9680ad619ff670956b399dd5f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287ff37b83af1bc79798270705d1d73d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084f43847dd986c851bbc2965771e4a4617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd6ae63c6a5b5cd18f382a78d4c12b1618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69c9654881a017fd442baa609a3110d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bbf36b8e230ec9d7a78c43c33c3dbf620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1760e605f4181e65063a732b9c521a06621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1934482291fbbdf5d713baf1ef6d0715622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3eaa0ad20cca3b0e26fea4aa7937d5623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c4d69396580571afdd94e4451dbc02624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d487dfa7ae0957c033550d7e59238997625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a5a030bc7ba995553b64de47e166a1626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df8aa6ead6d8737d82c458cd6c895aa627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c1201fb4dda54cb154b6cb9742c8de628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b79094ac6b73401dbb763c4fb99184629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4195920410f351e0fc50145b8be65d9e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e722c80df731cb998496da6fe9dd404631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6c4a2c1aeaba8f3318b8482a166d1c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99cf3d5f98bd71d913e69c2f26efced633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ed47ff243fdb92ce755b690ea693cc634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ba9c1a77311c5d83c4f8f73a1b8590635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6840de52e6a7470e2e503570b93cfd1636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf62cd9a802c7a06c8b036e42b2c493637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7612646b49173c57a0ed42a3fb8751a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fb1695b7323db10714ceb06ddde8a9639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593b2b8316066508577ba84bcd70075c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7981521388a4dc21d8540f96c1bae1fe641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fb3f226b7ced7b54cf2ef2195e7150642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0646bf55daae2b5d026f43dec09736c5643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6682065d1fc0be8319967e3909896a7644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2906225c36a598c042a73d443801c1d7645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64825d07f95f9cf71402074c68c01d16646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a80c6def2a083fd59d85c5600ffaa7647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75ac4d10bd82493eab1b64885cf49d5648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a171068403c1582809b72b85a2496af6649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f98afea4abe92a0a023bc7e02754cc650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545c52c8aa59d6b24ebdc2a8bf17414d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae14e39a8678dc31041700a4455b367e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c25dcea3535d2fcfc091c0b823ffcc653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110bb084820ee0279a4e3e397df9ef65654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05c9bfe80f2091eadbda905d6797e70655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50daef009c41f279e3bad59348d07790656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ae713a978048162fce2fd52e480c9c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091074171a65d7af1a2403bc601840aa658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa97abd5ca0bfe775960abd30802891659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0420c9e56c9bd8520883be1688617e4e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70825305c1d0d2cb031e9f5c2632c97e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cc8a1bfc118345cd52ff02504ae731662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0abc0e8c8dd0aba39db767a921e340663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7651c9ee846ffe36724cc2fe287e9c38664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c2c6c16b069d01d71d7b60de6a1eb0665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449219b41f5050a6988eb80abde4d959666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf409c54a8e72ec9585abcfefad5337667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae01bf00e17b5612a77d9d2b6b3e7b72668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db6626a9e8fd140d7a6ebd22b4f6fcb669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a67e606d4ecafa21d76fd2034545ae670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c3e075e46dd065f8ab5e65ae69b4fa671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae801a277d887aaa228696fdbd5f4c9672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee601b8883208f3ab1d08b03b61c7700673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5fda48414e28e9d6e69c54b85c77b4674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edc3740bb2abd9fd5fa0b71fe89b7c6675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b04683ba9e7683217f02e7efe782c75676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57cd902af9fb91324731786a1aba19b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8139b532c3aabcecd01700bc7b162c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dc17e8fc35ac893f058342203e12e0679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2667cb6e20eee1b7746dfc88d30fc21680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278f9ece7202c43f2e20436d71a1a8ed681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c946dee0ba7c1ade4e0854fb643833682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d8e90bcdfcc15b473b70215ccd6b82683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de802f63834439605ba52abe98014079684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a2f3e230dd1572e19a1c0ebab3c306685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e29ce59ea4d1beb2a5f203389d45d67686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7c5138f080c1471d256ea3909130a0687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8316b91403275c8716b6dc65fd1a7cef688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e72049ce1c16addab83a3a3179e9fbb689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82af89f20c27b60cbfc676c402caf6a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efb85f79a9a5c7c6a180fabd41ad6c5691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca38826a5ee8fb69484cc80b04e096b0692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b315bf1c2483f23ce944da2b7cb87c7693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115ccd0c2b07a7c80930a331da9ba836694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5337189753882165cc0735e4567dc7f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986cc929b18fb3f413f03e8712f4c788696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255492f06aa074dd70c17fe04db5e03a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bd6ae2f72dcf168f1bd4064bfa5f4e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a2d20ab13d2c7af201ae52a7c3bde8699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608fb4b4bdb044e10cfb800b85ceed01700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246db3748b51a25024643960844f0b57701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee91b06e448a603298f528a1ba434cfe702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cc878665e6fd961395687b1d412c0b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ee21f21b36bf3923f12c48a2732145704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dd923578ba115ce966b42558a62b58705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2671d803915032e21a2a3a64952025706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71746e492f1f2fad268b6f194389614f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593c9c2a410216481555964e09516f2c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bf3d3b458ac745dc8a4c9b4d97b1c7709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82d0b24d6a40e61e332e182bae4e7ea710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344e9ff00aed140bdf3f543aa6658b47711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557c1fa9106c496994865e56bd1e6705712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a134f019cecb5a51a8153267508fe3713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a33fe1d495bd2da2400219629d87923714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c9849416c5930e60c6b9f905b7da01715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d159f575e445a7d99efb07702d244ccd716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b9c25bf71b71751e085845813d082c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c6efaa3e84662061f888454056a1f9718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2fa3e793dd26d0e82ee54926117955719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6899543b254568e4db6fbc0ae433d0720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2577fcd496d99fabbc6ab154af5f1c0721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c65dffe2b646d2cc92b75c871d8b44e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c9beaa59a3701f16cad6bbdde2a076723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbfd83bbd969c627460a865c05b6d68724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898dd0ec0fef946ed488e1f225f0d0b3725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d0b1eebefc56a9f085313df42e172f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371648db10b804a1f886bfb94b4905e2727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85145e2659942f51c4710c1d4a1157db728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c69acc890796e343d4e85ab3299866729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffad08c830cae98a8148cb340d4f7a0c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1642e7ea9ad4c607f1ab0d056b34b79731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d399d8630d292adac36646e97ef6d8732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd2e6080a1671b76e59b6f8440b9290733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be17a9928249124b92ac19870c199623734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bc69378822be03a3e729a825d2e461735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7ba7d5c3942883045c3486c0c1547f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd5adad75185cfb0a1c19628e5cfabb737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d38baa5e123812e653a9226c2f1ecf0738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b6ab05f6ef00a40ea108ee04d0b1e9739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6542ae3b4870eaba815c5280f35c4a29740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48688be19ea86fc50a4ce7b5f2aa9b67741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab50b3bdacfd01538cb18b3191f4a95742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71095ec0c8127fde4b722e3a48048b17743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353eb13b84c56270e2a58282daaea1b0744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb08bbaf2c9a6a82033f8fc351eb3130745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799e20b7bc0736e147c4953a2de713be746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82f12a53af0a431b09a8a5c9f24c04a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b49d2ebd716ba3be79f5db04bbc4c5748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91289dba2b59febf95d44030e2fbf3a9749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8616f5ffb0daea8265920b9391914f15750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4e6f158730c39cd9eef169fab27adf751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ad8e2429bcc144f31f7b0af35e6722752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bbcaf54c38c940104370c4d8f340da753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca909877d468a6710f01153fe4a7ed70754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b494647d735b75c98d6ca29e760ff0e3755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f899a674e8e0595e7b5b1418dd4cf9d3756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8585c32786e51ebb79b50fd33fe7f9a757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c9823fbb8b8983e5346e50e94b515e758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4270614fe36cdb6a69b0efb7feaee3759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>