--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539047bfb3fa0315f39a1f614730e25b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855babf867d12bc13ac5916a9451b5bb2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f635bc593d47d36905494d53d569023.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad48eef3969bc9b6867e4cb5e3c595cc4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dcfd52222e6054ae9f1d7beade37d25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779c74fd55403e14ba7fa8e29c43bf956.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3c30defe5ab0a7fdc796b2067119247.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825aa55f436a1d95c7cf24f0a3d2b7338.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f681d94f37cc6e3f8309c78d53b0ebf39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e1e48a06375a1171615a8e0c8d32be10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58a75c691de379db4369377546883a511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505dbcb007aa740a5782ae05bdd3356e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d067bd54185b3399fbcb185c8d883bb13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c52818f08f03cf339e92f1fd0ed14814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0889af78f1c42a701dcc17796cb652d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa55049f991059aef199c8638912e8716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44203f3d423b9b97bee32595e3ed344317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1665b6549cd470d58f8cdfbb2e5205718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20bd9b5781e4f2d4a5d93681e7a1f2519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2e187cd9094c156fb4a3cf61b7dcc320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372add22ad8ba47412da2e6d521325d921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2128277d05ba73d274974c033c828e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12fe948496ae71fdadb6172b7030de323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01681f819ba4ee21dab3f7435806ed2924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5790432de5217b83b7b9bdcc48718925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d120d5643f91b77c8f1964c185fae54a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c541d2cdec2abbe71322cf20ad7df4a927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf90592ab0a65917d285c3a1c12822928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d8c8b3abdb75de9a5a1884515fd96629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44387507691982cf77d563035c06eafe30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9284b3b2778994ed711fc582c48f6ea31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54718bf72a13aa11735e0d1209fac0832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc542d4ba5cb707a577f52e381f664ca33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad79c7dcad60a3f52a465e87bba2b68734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00001cc69c811cf84a2a39c19203a7f835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed760349d2866de1bc785b50dca91a036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15b2d0725b6c069acc53c505dacdc1f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5e5835a3d81e1708cdc3d7f23c154a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04785e5be9a35ed09044d1775eed92439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc656088ea79e9afb050968dacfc7d140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff8be9fbbe0ee162ef8321f7c71212141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae24a7dfaabe13137bd6e6c36fe22de42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eba958b13ef81ea76afa4f1041af8bb43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27fb87e0724eac4b41357b7ec2123a044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66a59056197662e30a4a6d0fef71c6945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4753dffd42f19fb7fa9eca04f6176946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5f8e9a4f251cd4a71b74768c61f49e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d21ae79a22f6733985b7ae3754d33248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e148f5fe04763aa26ea8dfef10303c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9684c8ca6cf760c8ed38cc2eee126d2850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d4f2d9596b99e812e6abb97d6ef52151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5f2eb0d103041d0902526920eeff4f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee32509414512da517fe8c8cdc0aa15753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1627ced724a02cfc943504d5198aebb654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd630a2102bb92a51995474d4096ab755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272cf8dcd958501f4059dfdcbcac2fba56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07b8c81a2809c71934c5b2037a4105e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389f84b8889ad2c29f811c9c9e5a450258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ede3523b09c884884f88babe77307f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526e60a33db5d4b5823a52b64c6f71c560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d136e93ff7bd4f94af2843e75a71e65361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a2ba65e4b7f8ecea1040091590775d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89aa1f996885b914277aa7203b9b02563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6c8e8e776f3cec8d0f1776fefbfd2c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd71cc13a486de1c923feb0646577cd65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573b64ab3147f01f562103b4623d71c866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baed660842ff6bb00f4afa38e5e6f06a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a51ef7defaf70e824eee2818bef96068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac18081770c286a5bf190162a95256f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1149aa487b1706da0dc4163c9d331c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ba567eeef3d2f13fda9b360f2af43a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f2ef81bb1baba5cb806eb97b5477be72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c83a7d06872cefcbb7b98a796e178573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd5d25c546a0dbb2239f3789391257f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d0154f3f61d651417cfdc1e04edd9f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49567e4de215e744cf6c4006acee0b1876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf25e512d4dfc7d5149facaeb149c5ad77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92827f9a689fcf8e8cb2b891e5ebef078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af325cb58d4ab42cf911f5bf220f7a5179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c325db0551ef2e06689bd3c8c0b513680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea5c052f13ff92ab9a68c435a4f717581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dfb61567ab1982cd048867268bef1882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a00923ea829beb814baf1278a5159e483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acdfaf6dfbeeb49a4b40b5c6ff5889884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7e93ff3922bb4e4df237cda7ea38f385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df050bf621e64bc88fc64cc2a8eb8a0686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1be427b9da6f0fe795888da54f340287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe89564c55e594b843d3ab01da83065f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4206c2a3461302689fb9a579a40b35b389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419782e08b56f882daafff7f3c3870a890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8b2530187ec5152f2bc9e7c5d8fbc891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5e0bd5c632fc6ebb34b167e3f6adac92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bc0e918c3839c841d8b5138f4a246093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe891553a86b2545c1876b0f2d2ea2094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef1ca725f3a721c4a01174a58639a6d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff531f32bfcf488b7d9bc5b7ae31530d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b0a949dc0ec7593b6903ea88de567b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772c46a83a6f97faa4d88e89a58ee9c298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff906a182d536f020c4e74c05f11559c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16be42cbdb76da378a25477f77b17a1e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8810d8a6644f623f51b3d44b07ac4e1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8e45ecf269f386d9060a60c1519a92102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6435a178601ab757d09c4d220dec38f8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2b947a58c64da65b3c6c74ffdfb70f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6887328e3fc5bf1e2e892e38d557dfcc105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b4870a98ec25b45b8de510e3b40a40106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce09e8870aa87d194ec95f9e22ccba7a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9198c8a4a3241e6908b0121c14e3e0e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfb0cbb3527cd7b1e31c36b87bf6b62109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8597af665779ad497ea18f5906db72110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c182eaf5b226ae759b9bdef168848d11111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf78c8f2fe54d8da3fa2288af2d54c4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9524e6b5532f0914039ed6ba1f4c05f4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9de89c5ca519b76faea428cabab3328114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a718176e10adc901c09c590a6bcd5f7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8522c1fa5cf4620a8ece314322cd4547116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e7e41b763486271601d86885f18f46117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4b23e2447780457ef40703bf44bf40118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64afebcb7ac8de09dc7c34a827d66aa4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0d8eb37ad2ac61e763ef64132beb04120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40934c85b685c64e8d4faffe1b4e0d3c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7c48b4322427307e3888500e0b0998122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a985fcb0ab4ae7e0d264eaea956d13eb123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab827143668d23046b6373d6882fc74124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8418daa611c6898245587ad8d1ff94a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833768d10941b9a2f84b889a3fe2d8b6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5961aa154a12354fd7fa09af7e9cf80127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f4925de2e4ed96f9dfd71cfafc1d05128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbb06d1df4652e76fabb2ac9bd8ae43129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb61a166679c5f5682765fb9a499559130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35b40781396482dc6ce8f6041a32955131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922a4eef0cc98e5f606c616dec0ab3f6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635305f6450550b81cd2821f2d78780f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4d20f044efc136cba2ac104d20920a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfdead6a18fe0a50d329b52c0918892135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acc7ddd9260529a798968011df1c700136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd4fbcb9f1b5a2f0a1d257f138dd4e3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494c5ed2f0ebc3922593253e0acd968c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c70ca1aa60cb99133fbeffd8fb2f61e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0922ce5100e082d0ea3b3ab64b4708ac140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fa589bcd2f0a2151d8fb9216ea2194141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7d7d844d85edec9aa91c7b97d79a9f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2733d905f14b16380b2af75bf11f8ab8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88654e72f7dbd9cdfa6740ce889dc826144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab9477573f14161ab4960d5e652f351145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9447367819d3b2700e9c5aa3e93ec48146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce517561907d667d40eb6dd2fbad71bf147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3785a1803e7f86a9c7197f1271d72e2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80d221ac7c790cdc8a8d2c228004219149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4699a85483684c51ffb813aeca3bebe150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857e22a096d9e1bcee67cb62da106774151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3283c64a500c4c37464eed5a97a065152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b7cd1e43df1f30a1dce74044889166153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a058fa16d613fb5eb29dfb93e2827aa0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f97cd69a5b16444ef7aea1ce4be41e0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8693b5d883d0f735125fdeebefd1ba54156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f62babc7c2b665429af6a9e46034af4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cf7df27f5943b171676f06626eeba3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8747b5ae7d39b0542c353c19217e8072159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246d30dc56f834eb41342e30dbd52f2b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0563fe52190461f62f7f60733078f5c5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16993a9ba1eec6cbd807ee0b15827c29162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593ea76cce806a2325e9a8e4afe8bfb3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc264037d31f3f034aca714d6fa526fd164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b372497171d5f4c5a7aff85335c612165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c825397582d7212dfa6a8c82d1f05d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38622fc5f985b85c26010cda2766d388167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa62f5a678229997a5ff49d6e038de7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44824a50e2badb42889ae91a2267e4aa169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a905c402500f9c723fcfb3c2cbdaeb7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1ce4bf7ada268a1ba01a55ae41a1f4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44faeacd4eb8a37438456c465effddce172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bdb47ba494bcab3cc774f0e50da35c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aaeee4306898788905023ba1cc52bda174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd65c89a6c8047d62a7263f474782e3175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d77a7703b929d2a391c2e364a3adf79176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c89b815565e3f021624c0ce53908d8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4142b8eba8ba67257ab376f09cc3bf0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283251c47cfd1080edf819f831984ca2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1f38c554f14269b41b34c62dd9a59e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243c63989ee6efe635ed921afd177028181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28444aa0317e4b6197cee24cc9c2c685182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5befdc6935ad10b3e7b913b94ae7050d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01cf8732232e4b23c88e71f9a1a870b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bdd447eddb311659b11ccdc7f19cae185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd57d7003a6cdf5e8bbb63423c9f4ba2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3840e04cc76cec91e1749daf89837a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8330cda50872c7c015b69414bd63091a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecffae989991c8d71cc64b892d11c449189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d09de24c723887d4e05f493607cd41e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f01229afdb81b9da77403cabe049009191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb367281409653545035f05f102e88a0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d68c844a12925b1ea8de56e7b55d6e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8714042f06e5963c03852309a447bc2c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16795afd1c853df1ce0da148f0e39f0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac6c24b4b6d1190346e3312721d73e9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709cb5a2a82c1adba2288889abfd8f93197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef00a6155a4759303f2a2f3eb3a71ff198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5354b2e083b7ec585065cc8f9101cd52199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8990d77e5b3c7d2f1d5222625aaf7e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70967d0e518dfdd9e38774ccee2dd3d0201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356dbf6452514d763aeba86a97fd86f5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3aaaf168567a45a73cf6f43b1dca07203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e633e9d2005e78dcfdd29b544413a39204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd1dd53acad8b28f582ff6e5c13b24b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe0de758edd0b1ba47f130086ff9ef1206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154179193910ee2931d3520be363efe6207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff554dfabc37f9b1f6556af914b8c52f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9fab43ef67740c73ff8c4c0b5c1260209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2534fe701b910438231d64462bcedb00210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7caf4989d66360b6fb45a9b2a00b90aa211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a4e8000c3fe1e3e9815d02b78ab02d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31566b3f004f1194641e4b543f289fe2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa76f5e042cdd2122bf4d8d8a9cc7fa214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6657dcbf6f9a927c4e4ae9668b9f9c6b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0524153f8429ddc0d32c091cf692edc8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8182ccc370ccdf2851fa206c40c5d131217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09509fc93ba29bba4d2c0a01010b218c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c7359363954eddb420fecbbd935b0d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc88ed1304bee5fb397d3541d3633f4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2958b83952b46c1f29a2b13657cc3c33221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ad6a29fcb06caca3d36a51374add5f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a5a41b57691efaa1628a2b6e109c13223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8498156b6911a6ab1e705ab4d3b20d88224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a6b9a9bce02dd52e6577f6f59a1b7c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce251fb73c8c6cd4f77c955585b387af226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a1c7c9f25afc2a8fdfe2895ae3095a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9b4de72c654e84c317dd4c2fd574d4228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2b4eced7a5c44c844cf1d82becd6df229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e8e82a66473ce39a80917260678e87230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58007f3746d08eb5fc217540b626cdbe231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5c3d5c359e704f67cd45847f4a9870232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1262c89bd761f91626a54cf14270f9233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ea0d20ebe6ab59119374666da10faa234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e739567fd87bf6d15f9bf390c01b687c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c213a17867b4c3de1611611f5fde6587236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d225d8610d3835f09a63706acd00aa0d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24cdc2bb2128f9944e1242c90852366238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea4e5f22a6474f646f86d0f6c6070b0239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360dbbf633fdf5c05183e9feacd2a030240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3663fb3b465f75bc9ed77cfdb5b460ff241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2729b2c20d29e275995f1a5cd43199a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d21bb22d96e8da58dba453e59dbbb3243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cfcfb46c4f32e7da24e84990e37a1c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e27dfe03a6bad7ec583e9d8c7797bc4245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80efc5787afedd3252523571d6cab01246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef218e96a7c7de2dd784e7eb8ac7268a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9475a7e45a2055a24c381fb426dd29248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6167fb0308038a33df0370fec68ec3b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9025ffd02c3ba38d89540db4ab4e2ac8250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f29d0fc7e45f89b1876a92db5871a14251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090abe26cbc9e9cc63a5551658e645ef252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4991797854e6bc19805002fc7859af253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ce3dab3476207a691aa4c94fd3d0c7254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4842e08d0d46302c6274a4218415f14b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39c42e2e70d7968e391f913d9137724256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fdbfe9135d3e3ffe8e5af4b07b1e38257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdad589af54da668904089247196fb9258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dd529846b003e0606b74766a00eddc259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd34fcc35d41f16a8ee0921c62fef071260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619f2d1760aa579f6df47b4cd3f82325261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c7350c44ad0c9f8ec5d1a5c928d63f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfec6295f7b0bbf02eb44f17b5aaa04263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26905e78f909fd65ceba103e9500f93264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e03381d621250bda12eabb9ff4a0f1265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492ab91cd92efa3370f98aeae3b60383266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc92cead71bbb7432d089110d22a432267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cbefa012394d522adbe60b7448a74d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f9ae18027a5cad743bba8d9b2c8db2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27544aac44cfdc5c6110442d08dfa10f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491fa62e3feb58db6a25bea98fea1306271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4cbd63342bfbc4f3414584dfb4d7e5272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2927b83c71ec562b3b8440789bdb43d1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed940b09c3edfa5501800ffc5e093fc274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6898d8270d2075d2024b937ca09d141275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce0d49a5e2e1b0942458cb68cf4c4e3276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a2862429b8132f0d4685030d3a33a5277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c00d77b83f2a83fe1e3f79e1ab296bb278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bfd3c87ff77d07a2bdd77a94254120279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af765fdc49d244ccd7687904bd0419c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5eea05eb5fa99c90f59bddec2325acd281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5079a2a6eb9d20e5a286e21b1b0b84282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f1a2d31ab4b4b1505850d9f3534653283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef3393f8390764c3f44f9d13f79e54c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cef3a836a7b9c63d943faf89c456fc285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb4b3d3a6ea7f238793e7bae33782e9286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd7dea963673680b0eff996a617ba07287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7efaa366733fbacfb59ffdb5f468c7c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c963fa07d303366c3d828c53b0de60289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344de3a290b6a1592e1a30fede109d06290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9836ab8a3e51e2aebe0ffe39c259e41f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392b72dc9c227c4c7042321edd7ac98a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7076c2df13ce1a07e593644c3074768293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195ee69f9ef7e10b1c368912cefa2fc5294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b3e76c17fb170b7f2cda4c5d49d4b9295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3b9f77db0fde24e6510c7c7f9cd28c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572d681c82abcea7d9dd9c473e34ba57297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b0d5a702537c614250cbac897aaa22298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783978fec4225326fa182273f93810cf299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e6d0d5c9fffce92a1a8c77b923bce4300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75b2d2ffe46643f45cdf8495a9f116b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ae00a44f136fae15c473abf3c01b36302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59433b9126c0bced2cd017eb5624d865303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2438141ef13ee04124e9c31628722e81304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992a09870cfc006bdcb75d365fac521c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35c5cc37c08c9ebbfc0162870e9a3b1306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045f5cbb44c438ee8bac0cdd7612a21f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25d600be19d104d1445f8b989c9e7c5308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5211cb53e7eb8b73c5d258a5bd3c7814309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7119646bb40d3eee3ce1a244637cc23c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd586ee12278dfbddf4d5777cf8fa4f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b82a82130492a1c3896e0f5ab2a691312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52043f4f5e52eba3822694c0d17a333e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548c965c6a1290f6cbfbed247fdf9348314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc6a910fc4b4af786d11d162d1d1a29315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b03ffa041fafdaa39f7eb3b5211aae316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983e3e03917a2342110c90685fc11f15317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8283e8ad0941608fbf50410a624dcf60318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f288f6523accd8937cebf7b6512518f1319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b4124bccdc8989014b971f4c8c3df8320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccefd1c51d44357db8928bbdda8d8262321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf97032d180759191be6bd27d214051322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade5bb295a1c663fd55c3fb967927190323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53434ce7a6ac5e1d42769e0e918d74f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61679a1582d33f32d52cae6c329e9803325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daa9135d952df388d0606dda7464aa7326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94012cd5cf59eaa2a1fe394c58ac659a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2667d62d9edb5bb72c16db97a3b988c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600ef7ef52367e6930a85cec6461fd60329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e8fd0bd1d25dfa87693327d3f2f4c9330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90efc378439594017e7b4ce7fb2fc1c7331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80548a3e38e97a5cc93def07484bc09332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845e8f30c71e635987d4c3fd725a9c3a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d1db0b1643f937250b021a0682bf84334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917ed65d32ceee8768b570f3afa5d053335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e8996c3afaff2175bac279dc49489f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1467f8b1bf1c966ed5c203d5a2a4635337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8a90319585083bfa0b85f778dfd760338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8c7ff00b6935013b0b6b4ce88f2863339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ff79e0f956885b32fca81ffb3ca2bd340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d73864aaaff859c8b0309b56dbbed5f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22b44c8949f1f0c2c98c58db97f8ebc342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7b1276b0f7f1cdbdf71d5b030df1a2343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826a6b6646a2f57d726972b5f602648d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a53b5b405359c8eae94507e755f12d5345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba0dbf13d1f3b6631267c57543e06ad346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f097f7f2f2ff73f9e44a0a8f68dab2d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf47d6bcea5dfc405dc69530b377096b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780d837ccd6f659802483982d9cb7026349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c1a327d9e9dc40bb02fae1eea0a424350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d179903460d48c7066a127ca7e07bc5c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccd44a76b0dc845395b67b92c88a9c3352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1fce2481b7570663a5430cf2a45a0c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740c7c69fe5c94545acb270ae78447ad354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfd205dfc91e42cac17d9e76c0342e5355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836ef2fcc41a308cb09dcf7d4f3cad79356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201212e690786c270b6fad1ec0d02156357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6ef01c279da5848dbc69a5124e3b23358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c8b8848f44e8efeca3f04b30fa46d5359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364580342eb13c0f335cd606c6ec7a71360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421cc7bcf441db275e27fc3faf4c36ab361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3417266a684e0c047176abe2b1bf7666362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8d7924c3ab85d6a5351e7ccff87733363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706c0954e8c4e5814d00dfc29a5afa43364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b37650f00dd3fac3e34419ee99b130e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf896d74e123af7b5da6e344a330ae45366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76d755283025ce31d8a995c3a24a767367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbf3e6a270385eafd543bfde07974ae368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e18259a1886e5bf62cb3aa1bf2628b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a78acf0b95f76cf51bb0e32c7382741370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0762a05c75a167e1dc907ad8777b8bf7371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce183319023e94cad06229ff97edaba372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86246c722b5b19edc56a673872f4bb7373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d17818ad45772a89fa5548f32bbcf1374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f189a2e520095f88104e86a7d2995f9375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a8c029928f8b88411b5a4bfcb9252c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c83dfbaaa609aa4c4b3597bae74d89377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4939b9a7df61aef64a6ae0851d80e5dd378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf819db066df6e95f6762b6ac84ecbb4379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce1bfc84297c600e72154c5e1336b6e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de804ab811e4e36a92922ba0e7eac56381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c4e72db7833d95f595663b3dc0c149382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fd51728f5b48887a9c065787bddcb5383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c23a58257a15c7f56c39db0a156b00e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14a934246bd736a79a80d875f37d399385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76e471e4d0a2c4d65bbe70159a0a15b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeed9218281546f48dd1ed5353f3bb77387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07861e282e9367605a623ba3157f79e3388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b787d6e3f42bf6ea56fc3b30d0f15cde389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fcf043c60914c8162cb765a5a15a53390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69a39135ddc7349ac3281692712582c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9c72963ee8c0f3f5c34dbf024d41f2392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9444d104ff966bcdf45f27712bdadac3393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bf6ac36a3fcdc1654680544d0de366394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a7e1d331f179a079fef92f70fd5650395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fe5e2595346595de434cdeca9d1439396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a922863817c7d3970bcf4869aea380b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb2af672f2d1104a45a1ebed4f8b4f9398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a3707858b9e413b1ad4dae23d5bf6f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fe3a222f0734bb5de5acab3be5dbea400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f07f8dff0f7d73007fe2c8cf2b88cb7401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55679ee06c331db95bda7ae8e460abd402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4179afe8ada6ed6319c4319fe6cccd403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ce376e28ce1f2b82ece578771f80c1404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d364bdb77054cd57b10c27500b90b6405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eec04df9fb90fe1d8a0295895cb954a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a556b6baeb529d8de62bf1782a1083407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a797b4375427d4e8b6894cb54f9d30408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c092e0329553bcd828dc844356862a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474049f7fea6dc23fc792d836f8d87db410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869278670f4e720c5ba89d5e20553c0f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d719cd6d12722a0c2451e98084fb0e0412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa542d000a9cc57bdb0d4aed68bbac0d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de51091cdb368c7857b098b8d7126a1414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e96fc7c7f3a74e7005d4afd4f07118415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdefb12c1f656a5d371e9f66b6e4acc1416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e2065d951e79e85289c2f6572050c7417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd4731c7130e2af84091a075c14f149418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaac5262cf2aae13e19e34eb9e0d373419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e744ce4b521f39072d2f7e46cbf6e0ab420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f372280eb22030963f6c40b7a0012a0421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021426d23870651ac0ead68416982b65422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d78ef352935563b2aad194ea1fadab9423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662ea2324e2b7b0827e98dec62840a89424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90b7f9a52f89c9943e4161d0ed857fd425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d818edd9f737a51f3754ff303dae0b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46f252f90e356880c5cc067387cf4b4427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c32e167a42b8c995ac3c3156502bedf428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4828c78e548e612303fe3e34f9f09ed6429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a098e026eaa431a5bf5e64eba25f6c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bc30c7f8121856d3970cf4e5830f71431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c84a33057374441eac02d3459bf9b2432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a06f4c7e193f8f73f4f6a0ab0eb60bb433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e099d38aec8ab4119bd6d8ae2f7d873434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54971a4b02a68e955de88c276c5b519435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003056ad9a61945d1b65f8148566c689436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97423bfa332ef3b621ce4018791b59b1437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc939bf4acd5044dd795c0565ad90138438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44326c296c7e22360ad1201a9014f67d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd836e471221d8a969f30de85f2a8a5d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2c5af3aa69e4672ad687c5f308eae1441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1e8cdc96a9e07b1c262bc4fc38d228442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ad6f9e05c205ee02380425ac85ed90443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb075701d9db528615221b56458ae47a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea73d12aeb1cecbda7443b5a5668db5f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8231ed5f08659af5bbcf4e599a35994c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbd88478492efdc1d382ffc3033c3db447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7922d0282505c808b3f4a4146cdd47b5448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0569dd3232915c2832b6c865be7968f2449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0cfb8b06609875eb567105f3af156c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b724458ee66f4a225e2a21f4334ae0451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc503fd25532906159050e4bb8c1a9f9452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7953f431306830ab36848f771b71af453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4a2bbd34872d571f2d729cb69a72b9454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085277819ba25ab3f7062b3d66dc2069455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8fe57e1c354d07ed7d1090fb5827d7456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593606bf116e2390eb9fa20915ee5902457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4773f95c294d47612d6ba7f43f3bd7458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668176a3c39d255459d35b8392ea6a67459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13f67ff1002895ec344d97b86d61767460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16366d286bd73c2c8e2e317f696945fe461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc1b9573039a9cc04d5bf91bdfe2803462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce026304b1d970313e60784d37b6fb04463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf89a87a1f29b0b4e73873cf67e57725464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c015b0bf075f3d12980cd19709d5bf465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cee0b5e0619c8c15dff24fced6546f0466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b991ea3f4e009fe7ca0c3b3a0295888b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c387002a928abefffe4a04f6ad3092468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea43563f71c7a3c195531e340561d15469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393aade2b18f84d57810f719e9061057470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7a63d60fc702c975ff68f79652e663471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878dac64af55bd777061f298aa0711b8472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240ebb91959342baba634310a358e09a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5f738b7674cd0d72fbaffd2bd4108d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2069fa568e13c89a2df8d9e8531686475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7ebba9163fcaa6e16ff8535959666c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6a80618a67612c9041ad4ba893c627477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c977579949249c86c62b75d3c6b982d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2afa2bd4d9ec4157baa3de8d4287143479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc58aa437ba42acb29a83fc0473d3642480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80e83995cb527e2cf3e7efca85c3085481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e50cce83eb2001dd675b1575694071f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5109dbd0db56489a6fa5d36344b23597483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57394db6afd91fb93468d08eb3203e5c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e633d93a294e55680bd3daa14da859485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be8a0440362053aeabe500998643a79486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb076fae0c90ed591d18f592dc025824487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ae7519842f8e9eedec3822c0fe3d48488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a8116aa9830c2818081484df67fff6489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da20363b6ff2537d8fef6445d3c901b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49964938ed0d90830c0fa011396bce59491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163744d2a86f46acb5e1143aa200eef7492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827d1098b0fe55ead331506797da607b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8248d855db6a944deba333983ebcfa56494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09076446b3dd9aafc08ad701913e7bdf495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5b4127e80d39c0fa510ca0767e7088496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b07373bb902eb52016a46c89bd753d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770d9ccca55fccfa1233a2b136ff7580498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3050452dd6bb77dd1d4d28d235fd82499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639101d19df80b795e4cda1ce55830fc500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4043cc1171eaee221218579c3023d69501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89fe4e71ff45484ff05240ba70f7db0502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e09c717fd60a59d1e8119a3b0c7de1a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed57284d58031adbb8af62ce31633a11504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc948020a8a4542301bb97755c0f1078505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09786d53a4db561065b93a179152dfbf506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6093294c81f4ddb63820f1c488d73f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb64d0b4dc26b91265434c77d46605c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86be61712cc70a254d029347c7b4fa0b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7134a1017f73423064a051842a3d1e9510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6207ac4201f605b58d141c6c8520d4d8511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2d2d2dc64bf9dd134455404d79768c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df348f466eb0cabd7a640d2e521d248513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd9b77ad197413e0f7b07bfa953ee6f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda552430df547777e935d3c4630d0d5515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dfa4df9d71dd6f18d7f3f878fa869d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189db4a03b886dd80e168d0710d490a1517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4518a4c46cd938cfec496d7825f1aac9518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9758f215f5d009b9a8d76ddd417071eb519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577bdc5f6b6860dd9c0c1796ca9f2790520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8782659c3893409cc4c87f995d9a83e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf426e20b32212c622ef51b74d89892522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510ee274986e59b195e488d498088249523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e48b17ad912235496c0c9c1e7cea358524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0009786087343538d34bede40b658967525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcbf5c5051d5e7b05a1ae72afa0d467526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad34503904f3ff63d420533a03c32c9527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b662062ecefb08eb51b79bb85c6f4a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc3418d44132952a05136edd1502661529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f419c4b1a7a585b24517fc9bfac4db39530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d61736c7396c18c3b313a7de28383f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a883dd4ea3ca77f6efcf39303b69b0532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de60e676e5b22c9865fe1fe15c544092533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e613cb048650a2d06da9d84bb8d222f9534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82be8a2a62cfadc838426061aacb2164535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca2f312e924d8255bf02387587edd74536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1b4a08c52d0eb49f3d735ae939eb08537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30e93f29025282ca11ba30d58afdef2538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1014eabb94b828d941f6ca205b1bc0539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a397ddc764f5206e454862dae06bc13540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1cc227b273320afbaaf31da8a2308e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8359432b77def0861693b208dad6747542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60871c0d4d2b722d7f2225b3d7ff5e6543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c837c23d7a36686c1f9f2ac0801ac58544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd71acd9ac8596af46adacdac265e885545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1913562e9e56daa9a74b9c622637ddcf546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dd08a6b3b0fcbfba4094f587713be2547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6f298dfd41b318887d1f3026bc420d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b51605dda7e7421c525bf1c28efc709549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad592b041f130ba7be7b64413c997e8550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57006db986c503e33b94f53cec205e28551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8aeab3026d800534e34072ba74ad9cb552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9804bc8e92b4b01c7cff774447b6fd12553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec460ad023765f6e25980200515290b4554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a0f2d2827309e3920c705b71b18a1b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b378613bd0226f7377b4d9f0f1528e94556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d2dc5e9067ad0bddfb1575648dd094557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e41e4b67e929c41dc772d791692b5f5558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca9285741366dc5df0f563fcac049ad559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78f83b3150dd7fa827fa2d7723b1976560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca89713a7599fe588bd811b3648bd6ab561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d4ab7d42818a311c07f97b07687cad562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef27856181728b46714a5e56ce2b39e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcb0fe54ceff6b719daac9536e39042564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfc94641f6ef0590a651509dbc73ad6565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971f537276040a121883555ec414c1d8566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba68e4183068c0261ffd92e0342c12c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb73f9564a01d67236dfd67ef197d63568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3186146b7ce0b8e1720cca589c5a6e1e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095df86ad5a7b4031f9e070124f643de570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b007943c1c8f1651528b6628db5067b4571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26e0efc40168eee3546a83c0568f322572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726f19f2a84837904ac138c95c6aa54e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead53d2802e4dd4da18f7dbc3e8460c5574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5b9d6273b37f74575f41e0d36783ee575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad49640b9b9770c842291726e6b0b31576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c381ed6574202aaf9bd15b4760dd590577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617f2127afa49de815c3d091d391171a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78620dd16ee62b284441c96647ae43ff579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47174cf66ae868ce958acd4bb76230ee580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab54310657860aa2c845a51d2f1d9ea581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab93bc25f4f7df9ecfa3046797195be6582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495b5d6b5819c21a961ad4171c72aa65583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3372b8fc4776497dc37481e2e0906879584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6290d9b0d7374b4cfceedb5780d1d23a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1ee882b7bbc4df84d121463aad362a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd39b564c4d89f27ebce9b3181bcde15587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5532cdf08aa861a20de34ccf576809f0588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de770b386b4136913317957920fcd2ca589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ada998cfb3ead38bdfb693fa2cd3ff7590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43334a28cd424f527848d218727c8855591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb484aceb2ab5e4e10310571c5d884a8592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0721c5ca034b3954f23bab44c02a1a52593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bf3df0ae7f586a034bd2cb6c0adebf594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20a7f5067a6392860305bf5f65bc5ce595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6276aec45b575e8ceada74838c1f3a86596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4016497aae39e626f15b2db5661ae476597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92743d4355acb3bd8a38d78753d0eb61598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bed535dcc6f07507fd28c2e9d04d5d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327d1c15c81a564a81d7de928fab8e01600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4e89b484ebee1e92d08c20baf3f8d4601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd53e4b985750866dca0e13cba3dd25602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2aef7f81867ed34a3f5a4f527efe391603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ae988fbe32fc3a09dbcf56c4aad6f0604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddc404c6beb658cda59049751e5353b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e51126b5f3059ab952f1784847e6a2b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcd7456764cf46871e679c3390b7684607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bc93361d75ee0a2e867e07ec1e8bb8608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70307e5d46ad2c83d049a3d515944e60609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f2abe6690423d33901152cecba8570610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e101b5167dda2cddce46a31952f11316611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33faa552a62d8c76981813b3b01c752c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc9a466d2d488b455bc2b785a0a2caa613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033285a6bbebbb66af1488d6a7a0c49a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a1a9b037442bb5a82a861aa0f98749615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a6f8d79cb52ec58a00db679a1ba858616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36ab9846b489f18276b0383dad6c110617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d342e0973d1aaa19fb90b9cc02d12af9618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bdcfc39b1b9a762dff32a6c7804b82619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9b061c7b361401a9aac67ecb560e56620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1058f62d29a5a0a9f7140ba14bbe119621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db319173ed892f25e7a57ac3a78e85f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20943ac5d03b50911cd6d5b0989e9808623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8e46f6310096f93a297aefbdb6fbce624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca55b39680131c1855e9680318e4f215625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3198fc9a2c9da74467a6714395cd1b14626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a265e9e1f475f293cd3904ee685c73d1627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3a7fec7695fa9b18416ff2bba85dad628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67122977a23486dd890aba88682ece1f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af921c304bbd36c804f80e91480d410e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dbf7b23a6229a4d2451dcacc5c6d14631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d926a7655bea0a159772b752706853632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4f975eab0459d7def8a7e8036aec84633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9173edc93a4258b1a5a559650b5ecdb634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a36f3faa3db763e43f05038b811725635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf64b77386c5a3bedcb60b6e674cc445636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96876d46cfeef0976fe49e88f141de7c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5f7e33537a995c1a905862666a31c7638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e05a48f76be5ae1f4c4e27df3da98e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13777ff390401f2aa68943694864c670640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f641cd2ed8ec16f8318e6cf36a54be641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dde41813d3ed3504814f0dfacf0c03642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b358e4e16265c9a034f0d6af10f00212643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b46dea30255350a9e7f77446b3f0e9644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76620d416075952f0b64b25cc9e964ff645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651624dc7cba39da2a4243fc76eddf2c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ea3fb3f4b79d6bd00684de815b5b3f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5134e569b660666c1ea4672daf9770e3648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bffd85e090cc581573d13297ca4103649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92f92260b16c529225bb0c3ab281ad1650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c5c229d6e24546827fe15c796ae598651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc31754c27d5af488430bd603e4120af652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3448057b3d34d9d02abf5d19b73e9e88653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd4df465a5054ae17042f4955b846ac654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77e4263abc4bdcc773d25f21fde6808655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c027a313bb6f46b7e3458d757c9cd4a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524aa278fea6fc6d8c431b6ddfb96d0b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ea51ec3068d89ee6674cfe515a9a42658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50b9b17af35c03bf39ec959a276c38b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685f67c508a11dbf12023e4c44bc19f0660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082632354c1ec4a0d48a987c14eac411661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3227a712ae347c9b0540b639121c9cf662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89122db7c07faa8ca4a57e8d594be032663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95789c871919a79896f8de2205422e70664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0432f26ffecdb77459a42add186ad3665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5147b59cdfdddd52995cbb11e6078428666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03524d8c1dd0464c5340b215f6168ff0667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b401282b6a05051b93a25a78b7b7d58668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdf920ba1e3a8cfbafa9d5b1ae5dabe669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc25477e612626754dc4b5828e64d39670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916ed9251016821d7f729b25a1606dbe671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82052983988c6a507437c4985f71d008672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852db373463b1f5d211d1f7e7edd8189673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76c481aeeac4a5b437744b7be69e368674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042d233d064134a590ff5d0d8bda58a8675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5167593f9ab9e806b321ec4b363c793e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ed0e3a72459c383b912e81e12dcad2677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbca6f0e498582e121faa73cd317a03678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9829bf2e0861167eaee5b6bbe4d9d6679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7beccbc64ef68135aff6eb4126b3f5b2680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc588a2925fd2841606b48f9a36256f5681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed76779f8285d3d55d9600c60571d41682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a35ad8c97a189ddcf7d3a415b89f47683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fad0603c27e344cf51a01e1bf2803f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f4b3b3f6a8cffd7ea346079ac23188685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96647d1ff494c827f17a0df78eb32524686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b5bafcb62b89121a2b30cfb36b2af1687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012b4410e016ee07443aef9a40eb5555688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5e0412db794d01517ab7f00935eaad689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d9f9801da8177aa4d9864346f0abd4690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1e5030548c21dacab5383e2542c2d8691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08181cfefe82e21aa4d5511c06562759692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8e57710b74d6d1ed5c5a65d3f476cc693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63744647cf0fb06fafaba1a6e73e3a7c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611f4ae5e744375c801dfbbb313dbd98695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e18cd4d4a8183f6781ba88f01167e94696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011cae23c83929f03a60e2b28d44ae72697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5fbe63faf8061053fb41e0b8f515da698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d365a46ccb15380807e032c25345247699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36ab9846b489f18276b0383dad6c110700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42704352644e63abca9e183a0ddf037701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2c021607200e4b3494ceeaf2595f35702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5ea9ed3d7f38bd382cae065b6c03a0703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d65970b5e3cef6b7ff04af5d008b519704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30aae5bcad109d1d28aa44f2bd0aec78705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5635e3bbe9e9d548155408f12d7ca85706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa0b3a9b3943f682041a411dacaef38707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25a7566641955aaf8acb4b9de4845d6708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5280f9c8211beaba320e41e47541b446709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf5b4eea7b1d10500bde5f711a28f0d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67a394c35811e7414b5d55dba064281711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3d9223eab343aa9ebedc75ecf3a3ee712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76b24c0aaa99b7b1311a046309b0ef4713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74e9312272658e250438f758770e24e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55362466d07b0ac37bc8ee58e2bfdc1715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb7af226a9e2481e843abb519f33a9e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c431b15d98293c2a9790426e46c3be717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0e78d943bb61fbb5fb5cf23f8bce14718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f69ff3404ab2273f367a9c440acc57719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8452588a16ed8903e1ac1230fab9036f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42256047542328a449d32f50fb92a4a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9be765655ddd02c1d39744478467251722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddb5002c995194f6513f05d620abab6723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353e90d38278e5d5c340c04cc645af1d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba039022696b6fae7c60a61908d4ad2725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5513c5cbfedbdfc096d6a478e9622d5d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38ebe2b4d334eb9dfa9565e178fbada727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c668ce25077bf97d4390f31b56d613fe728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6637a988a477531ac26272f149c935729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574976cf89550750461f86dee6bcc79e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544476a016b8edfd084354d30a9b4b76731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b744e3649d2c536ef6a8341d34e2aad1732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40080cf2cb272b23d6e0d0bfbb9d2796733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ff3519b7c7597769318875e4da30fb734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd64fbe37b5788f8d3a809eae7b9b823735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bdad1b31814ddafd01d9c299e5ddb8736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5871df6d674a9eac4c94d1c209d8c7ea737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f445cabe63560c896962993a8924aba8738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869a0e614c782c91732ecc8ebe8b5ba8739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8d6796630c72f03c1b4703478f23dc740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072440f7fc0da9aa10bcc403b8317451741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af05a7b06b60c7a88afe77b5cb7f8ad742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023cc6a14d74912cca4ca535ab3c9123743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e022e43e38692fbfcf406042ad2df2d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531374bfca0a33abb5460c89d9f247d1745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa25bc9824e0901ae9a7e64eb0821e54746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d33c318abcd249f8f5bbf42fde3158747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938cb982c1118cf1100164b1e1076cd0748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e3a2a2bb2d1fc19cf8ae6f9eef9f30749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e09dd67183ea8595009e230158a7b8750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799a0ae80b684af1d51dcbbce4a89ba7751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f61a1c1b5d9c4aaec9ae6396f09268c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46594402d72f6f8399e74694e8094c8753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d3debe6bf08d11a2e350fc5f9f174e754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfadd656b5b70c6cd0cf4c4e9228957c755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee81a7b73514d12174def3951217d1d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ee45e2cc3c4978b992486f417203a4757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b0f1a1cab25e1ba4036544ec232277758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db40d368edf9317031391d22e4124ab759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c190dd1090e35fa2aef97618683eea71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9adf05fad4fd295ae7d944f132509a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0691fb5c15a726e9110315cb9c72a8303.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158a00c4a8ff50db48604eaa1209258c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7efb0f740482e5f568e0474f5ff19355.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f21bc3d36252ce6b169cfb3ca0ff6106.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e49708c98db2fed29399af85a22c62e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f56ebd7ae307f7a08cd9272a1f8e14e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cc0e708e884f9ef97fc0c616e13e149.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0597a126105544ea95e1a67738292e410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14decd65f430ed04a4a58f6fc6500c3411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e6bd24a6b37859caa54842155f5f5512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906f12985f3acc2423379ecf556220eb13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd939b3e70b2c84dab72b76bde5bff314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14aa9d7bf1557c03edd31c16879e33b415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc05b67a033401d7a311792ad6cada616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9eb4d69dcc9ab2d64babbec97a0451517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85f89f908659d486e401c91d3c68c0d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1585668ff18bfabf81f0365c77d0f3eb19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa14d76e54b0a454034e572b0cbfebbf20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d98c652ec4692cfc68fb6766f5aabe121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5787a98162468cf321a21611eec0bc922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af318f492ac723ae73e263268c08ba3d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6d294368c0c7ee5f78721125ec110024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efae9a9d72a5eabd00eb14a01163343a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79509a6d5b72475aa6870738b5d3d86326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482827bafbd274ce0bb3d7571a1c015e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da3a87385868b8fdc0ec824acd9551128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be7f7439b2152b4c63f81c1d1ba537329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c697e923b0684bc1b018fdf0e6fe02b530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9ff842414b9f46ab13ca39b4f8f44431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d3e2753e9c74cb09b63d8c7500f01732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bebbcbaeacfc81c46e88010052264533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e04728a2b3e47a33cf14ced2f34d83f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb85b7bb78ec3306a61c9221ac6b7f4235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd9c771b0ccf97f11c474be9ec031c036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc678f86a2a762c8e64bd23f4a95b3f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc146eb1b4d28add7bdafe3061e9a4e838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c83524f59d26bb8a5ed83cdf4c8f8c039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f81312ae2905b007b6a5c1ca1b570e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cae3db708943091819b2f30950ad01a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3258f1b5457446ba63e9e8d56ee5ecae42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e4a27c824685ea7124042720203da143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6fa1ade8a7437e521461f8b9b6c17544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89fa8870ee0a5a3fe3c3dbe2e94ac0c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7566f594b38fc06322ab2ed28dc9b03d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1354a147eedcd783c5a5c62847c63f347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d470968ef75f6161b6a4d5eb2ac4af748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e819afba9b37967a82265a6f277076c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853f72ef0671b6c72ea128de93ef78ad50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2b2f56683ea1b89e04366c2419c95551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d145c3400bcd200ba33ba538f3aeae2052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09083daeb9fa7854e300646be79b437053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5ba67f8b4f8a8e739065b44767260854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8779af1989f20b1cbb35ad8c76264f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208231a804e76c2dcc2f656fbc263bf956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5f7ca99bee175807a65255bf2107b957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a8fdbfd6a9e6459456477ef68fd13e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457519a22c2d5d9bc8f119453f3da7f759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5ded18740d9768ca02e6a88a388c1560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2557fdc53c568028b4b85ec621835dcc61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3bbc7e122a10743024edb58c49700a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cde34d8fff17feba3f6ebc41f4e83463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77770bb4aafb64eb00762f4c7e6138cb64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db14fd99ff94ea2896ec63f5dd7c1b3065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4664ea8dd9d51d082c61da0385aae7866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3389327bc152c223937e7d0fb0a8797c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d303775107bf4babc84e4802cce29e768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a888db18914c32eba06150e348895369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab6682383b306d104b5d113452f6d5270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62218c6660a3445ab2efb983b614a19371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8791e0d5d913227bbbfa98c5290f9a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31597e9824e9679c578e91dfad0d144773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55c42a54905efc3f96623b30301cd6874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926bcd30d8842e5cf7afb240be3830d975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93760de507c1a4d5cf79b4cd7b264e2b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b5db1199c7629adbd4dd8cbca57d8177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadbc83f8443b98d4207297d1e5cc2c478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d91846159f4a746ed805af499e1fc579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8273de20476612a211cec8eea40c836680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864a62927e578a0b0569e2c166d7e34681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd89f2dfb7a3a15b47df266347928a4882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6932d844048eee60b0a1f02c1ec984783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf28041c0a19b1e9095ceea9b808d0c484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d173ab7c3b194c8c11fbb14c525d50785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff06bce467968f2823262b21a579b5186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3f3e5a6b60b550dab3471ba110174e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b137960d2f6d513c838ff99fdedce45f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6b360582ac0ccc14e0c61c1313e63a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d99d45b4a6b1b0f5ee3e5dc3c5d4ec90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576eb1c3a29aceda511d8ed43c42d9f191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029dac1709e2ac6af873f1edf2bd40d092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac680576d99392bdfd40328642b845f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b13d2bdb4338b653d337622f862e6c894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a413ad5f7201238caa170bb43487cb5b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631e0ef951fbc9d8284ce12b0cc06a4296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddb6bf4b71ec2526e00d2de51eead7e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b30d6ab07d10ea57e0687f9f124888598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03896980f19507833dbcdea0c688789799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1362f8eb904f687869b5b51854978b55100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cd7cc065ef0c9310ab37d97b2c1a69101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0cc08d04b0c958880096a87b9f59f4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ee4d93b2606c049db349d6d6012e7e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6c4e6f3e6713402b4cb3af773d43a6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f083d1ea2a2d4f04b88b44474caf01105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339868b705647d31abf3b33fcd8dd6f9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ef2f9c8605bd629dfc734a237f47e1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e792895ee2d8371205f9d3c5ba57f4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c693cfb8757e8762388b3aaaa6ca13f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ea1ecabfe74de5405fc850a6250e94110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de3d30abc4c79b2db09554875842f09111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de48616a3e8265bc23055453cc07cb8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55adcddfd8596862fde4832417aaab2b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab68993df766fddcba53915a7e8e0874114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae1c22234f668a2afcffac2543ea1c1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be0ca318a6bd193e9d4b93760f1299b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e13046843b6f00d32774f1a56a69dd117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec53ef3b88afba7725010b42fe2b6df3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae202ddeb6485f760462cd52b17d372119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d428aea1811d97db22172743bbd7598120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca93d074464bf392668a390d61d89a1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e75087f3c0fedaa19c5102cc35ee55122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7bfabd864842142049a90bb49b43ff123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c58388c83e192d308c015508bcbb4c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd3ba61096e79022c28f405df396b6b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120c4ad73c157147a67ed7fd47284a19126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ac284dcd8cda44f5f55cbf86493bdf127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafb6b39a9d31323dc4d1117db0c57ed128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fd152018acb8a84b3cf506f8bec415129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3c19060824dd54e0ceabac2a028ae8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5af040105b8594631afca12d8b42789131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024f6d407d58325bc74d85a72d8fd470132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2712f18ff061c7870e7c3e78ac09e86f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f59af9b3209d5101b44426552ec9e20134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f98f8dc92b0214bf6dc618cad7d0418135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8121ad9d4988fa130f85fcd45558e46d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8d5787b7d4d59ae4e47898db1a6677137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6f79fbfaed03dd7a9d5f09d1f117ab138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48389ca0c129bd9a3ec7834970d0a10139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1444f94b98712ebff44e5a5220c38c6a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187d876f27a510b86d77c88601c29f40141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72af2157b559a03acbbd6f0b0b96d68c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16df1333cab950b64a00302b821c1cf143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30578075e0141e78bcc3d733e0721159144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbffffa2159ddec5fcba88f88ee08c4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4d68108f4e6718583ffa47a76afbcb146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764acecc5c67084dfc07fcfffa1ebcd6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e44f49de4b19f63e934a8ace55c1c6d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df71195e304e765e5c12a4130fe688a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c13b49bb95038e2cafe1dc512d2149e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7111812d6b4783f3ae9a3520c92133a1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e266db1112c9c8ffc9e4639f659e83152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27c575531f89d7c79ff07880da69a99153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed67e23fcaf3cbd7a170a3fe818b76c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd470b515f34ebec47cd30d7c1af3bc6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c4ccad13e8d73edbf70b6882535912156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecff240d95cc4d6b0b1195012aa8ba4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a412791216feec3e62a85da128ec1b4e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466f3dab302f721b2dda31b3ecb51c4b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4d7e8f8538e072d2473e48f53e66d0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f814e2254e3184a4677233b654feed3e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3c0721857947786c3f4018f031a913162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d88491e9856a9a2cc9acc989401c21163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc169f6ae1f74023b7e1699fef947af164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65219020c6b0b2ce83f0ca08e2fa150a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff149c4800f1d80de004babd48367b0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a8b14b1e3bc9b870d78cad47414d8c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436e07814fbace6949d5c9adce9fd67b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c223af3543b5c0e50b74d74bd0f6894169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6874a93b8a32863dd0ad8949b63a430170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cb125c1569e3b03fb668f1e93c452c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83065c1d52822603b399d772ffc5f372172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad93636f2f15394adbb4319a1c5c9c03173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166ff778d9fa5be0fd3a37b7dc2180f9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faaa059b781e50acc426972ba7615019175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d327a2f00301b14d8cb986d16db976176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e6b341acfe781fc1d89cd4cd605934177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab9c1d0ddeb82abebcab859b17e2111178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7050b3e17b2f33e5ceac786a6099e094179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b483d8a0aa97cb4c229d12f78ac4a74180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec586d3c15cebb1f7ae8b9ca073adb1c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c321f280b1e93776b9794b60d7e02cf3182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69acc54717943353862efd042d242b83183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da651042455d88680c7df0d3bf2737de184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e16711655edfa6a73099b10824e2f7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae3c9f70ea267a565cd9fa817a7eeba186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce3a697db08a8a0876d0870b6696d9b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea7cb824ec9dc88a3c93698e2bec286188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ff0330c77e8d4412e8fe0ab4429781189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db36b47d7785da9be2cf4b4fe1bff1d8190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21de6f62ce6fabe64cba7c55d72fc69191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2c8a0e6f127cce91313000cf53ffb5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a258a1693e08c9af34e72ccbb66c834193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ce916bb4ca315ddf7c84809ec8803c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2776f9f8b484ff6fb9deb514516e6925195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de018ac2a96d0a94b275242e3308726b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af80cc7b30fd6da23924ad8a906d341b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6a799a06565ed40a5ed718bc7806f7198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da206e0b1c5ad51f870d23399b15f50199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c6b97125874c848dfba60331bcc720200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749d3b1bf821343c4ac8ddd28d9de808201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc462cbc7056efe7ec400c1abcd5b7ee202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ee1d55be49a585d5b548f108d4d408203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171bd12ab828e12faa7c7a613bb2aa25204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab805dc21f1c6e19de7a932a09a589d1205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4632db19a87e41af6d2fae2f7b04987206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf9bc6b235c266195b0c2d8f9d3a198207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985bd6c2f2501bbe2ea00fd4aca144cd208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7657253d0bf71fff775e2679138bd413209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de34dd931649c1dfd04a4f951c763d39210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8861722622c7954035f3176ff7b0cf211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81227101c860be28fc028161e1637912212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2372f0fe583a70e89ddfeb8a95eb394c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81471241de404d5e6e3d96dbdbb2120d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b8d0dcb5f8eea2592052193afc8598215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e68bc640ba96e8d0049b4fbbe4fcdde216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e18e47a149cfecfdabeae2bca5faae217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b2949722f550e30fb946e44298085d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f408feab91105acb42e893d8830fee219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4effdb164d92d9804ebb43eaadde88a8220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f4ee4894afaaaf2f70ecc2fca28680221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1ddb739dd6290c20c324e0b2bdd21e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3924ff6260e4839c4a6fbbb944bf8ac223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf75f1879ec5d4d3eb5d1812c6066e75224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32614be79422d0fadcfc7c3d0c2141c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f492ce8050f02836d3135f1d7666775226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9aabaf37ebe8393b72489dd51645be2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50bd5399b77d3ea6f1f0bfebc73e80d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4bea33f4685cc667ca16b36181c229229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48de4f391590ea85fe0dfa3347fd6d4b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df85198b537af55df44a172e2d2caa04231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919764bbe9f7a7d0087f5fbfcd236379232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9321fe947ac6394430af5b76edd3ec02233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113a756fa0e6eac969164fd8199aa394234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2fa1c41db01e255690f7e05ae4168c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd409ce09665466e7983fb214fb5308236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625485364afae5e916c5020e59b49ad7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10504e76216ed9cb836dffaad10538ba238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8028f2c5a50407b97f2d2a0478320f9f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a962d0766a80e8e579e2c1952063c7f2240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d99ae8a6fe57475dbc79ecd629d977241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29e9c7c0e64f5425b4df5a1d4a36b4f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26d6fc49a9e2c137f84dfe81eb67653243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e32e9aad8c21005b331c648d0aeacc244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4edbf56a8e80fe0c086032f979cfb0245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283a0b042b242c0ed568ce0c7511c72a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa98b11efee456f9d2addaad5375264247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8442ffa94357fdefc514929545f63a38248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ff0d341331666d648cebacef76bc1a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342ceb1423a8b7cbcfba5000e4da0dc0250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bd469091cc829de86c1324b0d4cc11251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29612e1d1a6a9a3044090674e500de7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95294fff2c8e0ae7efdb20cf612afc5c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ed2ba151d0bacb876f101a6f4e256a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c08f79e7340d58bf2c46b9e516af543255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d1ad389072b812a49caef77fcc7696256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3b8ca77304da0b0a51a90903015abb257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5251ad0b23969822dd7f5725fad40dd258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fefec82e33a692d9437c6aa92dee896259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a081573c056edeaea5b1d0d4a3cbd6260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b086fa12f4e3dc35ce1b09596591d5ef261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fabb278c688a7eafb8982c69a4b19c3262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c30bea4fa02c1ec732568e07b69c719263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3c3d40c6ea31bf24a803d9e8aa1f78264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46ed802bda3dfbc64295f98608aedd0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6d4a0f27780efac2d04a086f079859266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fa8c4c89b497e10ad72afc30358371267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b1ec5c55d44e6d962cd0106424e5be268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb71ca07818d39b3c9266113b99d3598269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb937af9c7597f4da61decf6fb9dc69270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910e8a81c12e7da419f4b73cbc3d5bf4271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad60295da6788a4c77685d965ca90ca0272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2444009c0a21d480d1536e18a2b5f552273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe00f92b92daca27d5d39a1a395c436274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b6dd81c4b94a23ad348faa9781f8fc275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b221fa0a77ff8e07089a107b9db90e1a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd730373a266a450e4e31507f3888b1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bfc560d1b6da6cd3fd253574511cb8278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dd77fd6f6b80dd1fa6d4f288833cc0279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf6d9163cf329ae6a0fb5939c2583d9280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f936a4fcce0b9a8a7669869ca36e78d8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22029a17f04220a609d18b43a66aaf7282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196d7a47f6db6f00870bb6dfbbfc09fd283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35fb1ea1168728ce6480528443690f1284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e906900179e65db69f2d8a53924f9b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7dcdbefdd2fa1142c42dfc0deb2e7d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa92a072a59b43aa3b218f2eefc03f4b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e0b7c291b910f0dab29e38fa7b4465288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd42976415cbe6f82bcca09630470780289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d001576623ab5a7310e97657779e42290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee602e542c17880515a2716473940598291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a1a856b81c663e626c16511acccceb292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fecb5f84d994d6efe91d02f3db3942293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0c936af12cbc6b6b485442b5724e7d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9a417db56b29fe2c2680c9ba2967a9295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8677c534c5c606632cb88f7d74b5e516296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940065739e876d53b699bab72e737387297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e192346e3da84578374aa236a96a2166298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dcd32d260bea03ac61b714a5f0ecf2299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d162b38f88cb899588b49ce64764253300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbf46d593811d08d800bb221230cb5b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79d9bf09683283b73a35f53838f9f81302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce04505dfb370764dff9098ef75ab35303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10da91ea106ff491410ae777d5ece8a0304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e701060f793d2767a7858700562c5a7b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2038560d1efa6e8097329463931b098306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9734d0a79dcd66ff0cfe693ae71739a2307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1606800702d419bdc394ae8fbdef866308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e162696df732c7fee23aec7b917beb87309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9493d05936e0e3b824eed83ab46f3e1a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5dd1e9f1c9fbd5b542c6d88229af78311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e1788609ba04c78e96690f4c00b126312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74d900c986a75214f0c3b99d692fb34313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacf80647442ef6069c96e56c18d8d54314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fbfb3630f00fdfc716ecd76f85491a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9bda2bfff5088e80750ca7bd05d3b3316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473344c322b57f9aa72197cf09ceec7a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44ebb8044b2b3ed52f2a9f4a47aeac3318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebef9cfb1af0cedeebe77819f2ae611d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3d10c528e5a864c2edba6a862e2cfd320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726c78b787a6ed6dce6bf216379fa573321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0302337608b41c44e302e31364e2aa2322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013d49da78f672f673b126aa5c53875c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816c32a22235cfa580840fc33e504e82324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff2f2fc178d8de6d547b25e9db20f1a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6cfe932057cc71d99d0c0ca9d540f2326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe49f1933f4bddd187c946c4e43f8e9327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c0a038b4dbccad33765b0e71fddd30328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4247c5d4a56e5db579cf4398877899329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe303ce8bc48873cdbdd992f3a140db330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9896a86890a943b167c2fd2e507c519f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cadb8445ce34c0da8ca08efe286633f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233816a26fa8f848d99e8ac0ec0961ef333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c04f1417c6a109f458477da80a8ae6f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153c5d4bf1d49127f3b1d0e3cc302234335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e20c18d87f1404667e9296a1f607884336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b2c3750551846fb91cc14ba9215b13337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6247f029ca70398d0abad56e18c138338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1562b3f0de79db8b5546088d634ca39339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd07ca97e642493df365018bd8b61536340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed685761ab7b39342d1666ad7d26830341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae3b56d97db19a71ba1402f0ebd4d67342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9510451e6f1c7f417ae4367c0ffc3038343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79e833cd1c90f69e571f63b13550ebf344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de089122617321aa00c0e727f9f279a7345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc742a0ed7417aa0b5bcf2ef00099143346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02535c9f7e883920baa12b4d404b4637347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9652f2bd0822f3746032c1838fa3b8348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b09f25729b041e64ba14bb28fe46aa349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f24bab299f5cecd6c5b7cb01dd85317350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419c59ba16a38b2c2015067eafcd9587351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97af8dab7595ec079c5521c05912393d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535829b98b89b9bb1f0992403fc53d8d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c688f1d545aa8d67ef875df75d59b6354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36438e7f6d7e80f081170e304c3f73d1355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92121fb4dffea07c7885314d6eff32b9356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0150f69aa28d28aba423f13ffd2e10357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dfc41da9061317ba8b90b77826083e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf25623b0fd2563d7306078d40cc5803359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f72944f6b6ef40bfce04bf439f91cc360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79848a1259ddd08810ae2148ed6c8872361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237ca00cb4a1ec98454e314b4ecd35e3362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e873abb8eaa09741d4b057fe0fcf96363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3d073afdacbef45ed1adce8f9b8e9d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b421a8bd7f34e1e8b78beb4ef9288708365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d730b39a4d68f4f6768068acdb94e05366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057f1d9cbf243134b0d0f3b8ab01097c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1ceced76d663655a07e0457d0fa605368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefaf75687d7cc1bbcb52478d1a25492369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99974ca20c391a789fce403b53cc9e51370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2209eac2349205b8ca723abacb1ff26f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2269d5ce4a6f2cb000a48dc9ee310906372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaa5e19b17d9c6c09af1b98026c9678373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0edf97566c4e85da5c95bcb74d032b7374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcba7b923ad2a91b327ccd03ba4245f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69820f14bcd2424a3b679e645037c3e7376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e3d0a1fccf7361995e664104240db6377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747c0795498d56518adf176b72cc37f2378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918703c5fe068efd30544747d51fe8bf379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b563e13153245527a24ebaa7bbe779a1380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f5c171e50d91540701308495852b1a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a1f45c994a17541b4629248aa2d86a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c896b91fc343a5925d1936a0704dfbe383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec88e5bb6dc1bbcacce3565ee7664f33384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59caea9e678bbe5ec6dde965ec42f034385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97766f773d0ca883e4f6d52d11c5bbf8386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff7ce2703408203fa8f6d6561dec375387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67e27c3d1da31f81ac992fe5b8aecf0388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11d038228c734b931835a4842a684fc389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b0fdd814d076f426e51261e977ea73390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88d8517814bc6fc3d5e0dd019cee9d6391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff14b51b9d8df6bff4baf9e93c48f10392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb40421e4c32324fcd547244bd65afd9393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d7789a7c2a04739e9efed06ab495d7394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bba0967e1c74e400b493419c7ee72a7395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6288cccfe9c0c995930ec95a8d8af0bf396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d688d445ffbd2d0072c32b55950d2f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07c2c789bf88911a60102e1e8408603398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa0cfd25b97c37de19301a724477943399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46315351d053841176e618f35ddcb6f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6c3668a76ea57f9f25186f06b78323401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d231c41abcf9805bd131647a5d145a6e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e5fe03dba26430f5df5c94ae84c2a1403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b514e1b3fe6776c79d9d1fea0ce7b4a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b954c0dbcf124af881f1bdfcb8b0f7f6405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc4d2fdf9237ba0265b41235bdb741b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba07e204b1d725ffa811740e6a6c9adc407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f91c27cb0d2703005953685c9f7df8408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebd0bfa82994ba71658cd5aebc97a7a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d8f9a540ff2e84ea51308504708bca410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47ab16efd7b17b95cac64b113224df3411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c629dd857dfae821df116e975af09f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320ad184c50767f023326685837c97c8413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1781256deb973a1b8095cb7da45ef6eb414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876e6bfdd91f5116ee4bce070c85ce5c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fc2e81219eea81f3dc134daf58c170416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de78d0b385fda2e8e5e0d153f610257d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5784a5bab0b18f9e06056457952571418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5f97b7133f3d8cce7e87b0b3cfd903419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8345833562e542b96c551367e094ee420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ca6a0fe875d73c9a2cd746660168f2421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc8e6b757654e6f57ab81d4ed75d7ef422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b721178e30dca0e1fa6988d8b600ef423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef03fc05442ea988869cd951427ab06424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6224509b13508399f3681478b53091425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011d4a3daf9dee6bbb1870af6795fbcb426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9de8689ef9d3233f1564a2e5ef940c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537f96538f4df305a1ea0b5575effae3428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7cafdf2a5c3f6b70321962d47c9c5d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d15c60fffc5f87af7af437286e1067430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4aed7caecb11d1758b440a8300baf9431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212bfbbb13cbf9783d9de979d7aa3872432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5229d10100510758089ee13c6b6156433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7038fcaeb47c34d80a503e4ca5b5d71e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15331793b2c8f84437937ac22a288c8a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01039618efbe94060321964e1dc4015436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c97abeda3de68f669ffabec2a0915c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec441ff4294758b1c9543dfd0f08f60d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98472560ca3c860c9413df9c8e42fea439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebaa87c97ec1428539b523f4bb0c235440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d2ea61b2350d09df6a53ed5694ae4f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf01027e3b357aa7837cd75b686f097442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23cacf0dfa6f4496514e38056417112443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43a5aca2f638feb370a699deba7773c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a705ee8149e73015c8fc0c0725649e37445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e7dd4931b109b2936e1a98fcc3bdb8446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cf1e454ecfe2d6a10e2be473e7e585447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416f8e739b0bc04a27f2ca5464027581448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df2087e1bfefa17dcd00c7e67ff9f5a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53d754f59cbeb7a706379070f498f43450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d2002228a6d45cbf93dac11d8286c3451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae76876f59a9d8605a8276adcd2a451d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335ac40b381984b658e9d9bd6e0e0ad5453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f4d694af4f923e2b1a066de1ae80ba454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31929a8070b5285f600cec64a97c230f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a20671b345729c7094534f260ddb48a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6618ff22d0db24c33a1c94dd4c8e730a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89943254c785399976420bf6326c610e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990c19bc6e6a1b2758b6b112b73a36c1459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dd4d80a7f2e2c364c6f43fd4875de9460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e82d84215c9a12c32857bca4e7561cf461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108ec7ebb653ef3cdf2a971d22d7c868462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321459a2eb528eaaca0dafee07992a15463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32195450b64b73489cbcd0c244afff3464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4280864371db1b59cc52244cd6370511465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f9d9d316034fcd0a9ff921c82a394b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023da98ddf718ceb8a76f61e2b2214af467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a5ff4ec1d72c62a60cb195c4b12256468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a8596256a7ba6da113565cf5cda231469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ec543735f230a3cbb503860ae007b3470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3131ca89ad3c91d7c8c41aab7b778e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec06f37b5a940ebf62b66b4c5e4a070472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a271dc849793dff288955165eb743417473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d58e8cabd0cc236b8b146b84692afd474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9452a2d2d5ee4768ed35f847dbe8cee5475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b90e3dcafc33419ec992a707469e75e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b5e81d9e355007654cfa5f1bffc2b0477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa94b0af0d16a43d309f20d885884447478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2a38ced2fc7628f584b15243d1767d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c343f44284640da034e0f5de26ff97cf480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9451b4f695a540ed8bda88cbab36e3c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e39d2300f2d6bea98abf0304411804f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b01defdbff4e95146f70f4426d10852483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70588a65fb5c86ae3885930a05c28db5484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ae2dfb878fe2adf68d5ac6046aa32b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105cc605c4ab61b82bfe780dc383b06e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec84da387db1e845f3b94161d3909b1487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892c57f053028e71c7fbe75cfe83e472488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1d979b23179559e2c8cd8d644d32ba489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcefa3275351e08a692321d5cb234fb7490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a16b50f30cd14dd34e7869e5de73cd491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bc4f74f19a4f006086176bec41c218492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba29a7e1fffa51aafb8ac6f1fbd198bf493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60ff7b5ba5cf5b4467dede51773642b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd039499ea26d0911789e3717cc6368495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee87859086e1b2596e1420f3a4a0415496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b42d73a5fe0730f4a692f914bd15eca497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1f973a7c759e793f414644b1b720b5498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9100c956ba8a2d38cbd2513ea9c284499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25fef7cab3cd2288272dd55481fc10f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c4465fe34503290f4bcf513f74e762501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d63db5c4d4cbb45491062f5c5dde7ac502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d28dbd8ffc911c4a6539672f462664503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b8b165b00851a85c1e725743943e73504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0279d623b22a82b6f92fb529dc4104505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9b06e3d9e93c7dc0a960c4c2f55924506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003cd8e45c17b4c7029b6cec8c328740507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9400fbee19cc550472a33d798a53afc3508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41343b9055ac34e2922ba2b907a3a731509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce9e2e652fc45f3f2448fb6dacbf05d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33277c3c37a891c12b3a2342dd6e181511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072c10386efef24ba9ed1f420a74336f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f6614127a832a6d800d5c2aee5f804513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477f4f5e235970b4a09cd43a26ebf9b2514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e153a885277879328f79c33a06d826515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f7c8803ff05057061156e0317a8253516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8861178899c574b39f012cdb302b50517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb5f120cbda2dd7e8ef8d391839141a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94e5cabbf6a4b0675055b6486069d48519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0786acce9e7f876bb20e2759ac6dcd4520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96482c7ac07fbe148edfed117e8c26e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc782b559fa5060e79d019f6de953e3522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75e291556d976933ec57efab3df15c2523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dbf733ac20c5cc354ae87865e897de524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a768ae91327ba519c975a393e193aa1c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d66d81eca644a5e07d1cdb9869b896526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fbd3de6430371be0180e277cefb520527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fdeb7ca2fc0687cbf06759dd0f0d0e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c757a813b9599a3eacf86f43a207cf7529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a993070df3166f77f77af4d511a134c7530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26c64c1c01284f84235245b6d92d566531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3763da5c4995ca885f36d386ced30eb4532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba37ba1f82885f8fb93d8185f43d4b6533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a55ae776d2d978c42490a0cead4564534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce09bdd5b2df43d8ad8186e51b6ddd9b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1291546c9dc959a0a06cc7bd0eff964536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24deb8fbc39fda41840f9664972e29b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee88726c16efdf0f5a468c60c5fd1c2e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7945ae7df16aa4a65db4cc3bcb986c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf2d9f3f4f720fdc1fd7055f9a701dd540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54671c39608df2626da267c937831873541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f736ad3f98010ee1673a028caf0888542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e811fb868bc2fde5b0fd28362d7426e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915e3a5e07be3f5798ce3438eb6525fd544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ee6a628e937632532c32833ed7d0ff545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d162cbf2d8dbf0fea943decd488bf353546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c24b081d3d30a1ace75101eef4359f2547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c306d12a9030917b47dc6d6ca360c8548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bdd7c84d1d08a23c511d91a8fc4ab3549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e2289bb24c92bdd6c78e8241e35766550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747eff188d8085a63094a0cba6d2a138551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ac9741571cb38eaa3f3b859eae322d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4758d4a156bb9d2272fa20c1d80b755a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dbebc3589b79603626629ce157d146554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528a1c28fa0e241d8c1631c435cbc570555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e19e19ab0c31dc239faebcf1583c8f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86935fbfc975c9f2b0991e1e2198971f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b0b12320082cac988e04924719515f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a892ca58d3f83158fc4a79d8fb71b55559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fbc2afd8fdb44f085170d4e9733ec2560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8e13e9b213f455bfa1e9b65ec7d919561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fc5a8655041941b7c11482ebc1b5a7562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b9ea33b6c746e5bb9143c84273585f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e7bb4039be6f3484342d58075afd63564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0105001f75dd6698594ae4c116c01c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bec5933072e5e36d9e38c0fa997ace566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a9295cf0141d0e871b9454f74263d0567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6ab716f8ac6b2fc1ae49ca2a5695cf568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c35e7032d1416bf85a890f85750a9f0569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f8273383c3abb72e2d983e0c4494fe570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b43c5e21afe86074f871933bcc0a8ee571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4c05ac3bff858a71bc4331daf8addc572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3b3c377b7f9dcca86d4d5da141d8ed573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88efac07acb4b3597dcec769d9643584574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209e1d439765c1ae51eaab13f2cee598575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344468141430581b27f397b4e7a4a6c2576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e4eae0e2144f49a7a6e0964429773a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42eaef8c345a3c5a76ed4c736ed67b4578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe92b50bd2737008e585f28221ef9e3579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aafaea183bb16e1daed8bc3d34259bc580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438f4912214bb719f0d7e039638e1bb4581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8bfd3ef3881cc0a9e279ce382f5c44582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6949dc68c309b1a8c98c52a888d21f01583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a473f6f84fafa07d2a24a0a5f8461cbf584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1769442bc83c16005ec2272190454e08585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2d4782e91d13bb45974020180ed18d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d058be453bfe1cb98708ffe94a991b58587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de83b588e7ba70154266af12aa94ea56588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24583dda307ff36acce195c021242ac2589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f82be55148b8d41c4526c308f31518a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a2a3d2a8262cef2359ce36077ac728591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc2e5d11804b246360dd0743c200f6e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705497046bd396243483542fffd49733593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12ae19680ef691b9e74dcdd7659eba5594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4573d17661ff94e0bb7aebf4c87bd74f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13696e1618fb2d9685f395a5d0813bb596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519c5ebab6d74e42897ee403ba1edd39597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f19a6b32f75691ef1b40d827306500598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb662e43bf6fc23f97ed49a67f1254d8599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be90126c1c6e9d2f890583c2910dda71600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe0b71975f8f7693cb3457b2c8bba88601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c026cafccf48000d6271f000003df85602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ec84eb587a48d02de5ac26deb144e7603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea2b3584240053242d5b7695a561073604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2749b076bee52f815e4120fd9f14b503605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc51dfa989ee8d73b56ca32189e47018606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26108dd2ec686e3f92d91c5bac90ae6f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4282a583030515debeea18d372b1264608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd023b51bb066010579e1f41e409e263609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf913c4371bf412d0ed9d3b9c122d6a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db05d5fd11a55b51c7af69ef2a09192611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3ac767a01fa5bf98afcd19fad59661612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c739d8e63cc2e9711f6c47b5e3c8b256613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d10efca3319f273ceee643b5ed139a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2220c755634159621a6089c126d7777f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475ff6064ad36ec030800715e19d3c49616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be90cb01d239fc7fee74b3dc829fce81617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e02f09b98c5c22b9d4ea9a50c4c330d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c12c2f03c6ea58403916cd26c26bc0619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c97b959c85fc2159b5f5cbd6af92996620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e664de94391f94d24e593549792b2e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a7f2d81a31f6cbfdcdba038f27f369622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb1de1e3c2d63170723907111bbcc8e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec21c0647af85b8a39225a5243f8c46624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcffcd2a54f819c1b3543e880f53f70c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09536225b5dd4e6e064f0285e7d4cc2d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5701b4f58f4b98a1bb96fd38ee74f84627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185ed3e79cb2dc268955132e26189960628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7cb8862a8e6373a87f1cc75167b264629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18baa727843b48eb0f7b4ebfabffbc77630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17842b66c647fa98e84d95e6bfdc7bf1631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb325a66aae49cbecc461b642945456632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ef7238aef54dd93424c337468aac2c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f647d8791e982a94e61e81a39f3fa1af634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e991f40464ed4610464882026f90f0635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ecf576015f2dbac94191699c08c6a6636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c420bc762063e0c01c5b5a17b60b383637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e0c58142d1d1d57d57ebf9f419e0a5638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd05d52b4a75c437b805046ba0fc5e93639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c483d4c32882a4fe9da4d2bc3b33b96640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5c5af14bc41ea05485223fbf6fcda6641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae18d149a3fa0e506e3b168f015a9ff642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd654700e5b1fce6d14c1d7a45fecc1d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0f2eaa8b19a22d8ce3d5b334329e28644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafb2a65894343bff1c5b939e5e57332645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a493c9fbb3b73af7aa2382f51db51cd646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d960e957d310ad35fb21a8207da1a6a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edc18185f0ff34cf24d0d6e30577c44648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b05e85479e371181694bb49c973180a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a201e8466b736ad52b9260f1f8d437a2650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761f19b65cb9fc7151da4b79b29cd1d3651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fff164f4fc32b39026bd936e34909d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bf81edd7eac87d0404709f646a0341653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db20efec653cc874aa1f674836946877654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e12b879776a0560eaa5e5b78b23061655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e4d30d3bfdf0786c0752712d486a3d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabe2c8a42deb295c87be39d727b8fab657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca77a3a2371a111f55b9f981e4ab94d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e393a61b1cf88cb4c35785da0513d7659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f83f6e28f77e9664c0339c2238fc1a1660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adc9320fe0bd6e1551565bb807b5318661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d5a415b54c1bf151a0599c146f249c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63b04a6ead38588e9110efe0a76ec71663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1963bcaac1dcb748bfce6b3ce9903482664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95999602e12d77128a8c5425539ce80665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d382c5d9b32d005e9551a6e9b9f91f5e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bff7737358cb6a9786a8199ac62fe4c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5019ca34c232bac619fbfb022c89cc99668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356948a91eb5d14ab90c48b8294fc40e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e12cc09fb8a998b9154079eb3ed7c9670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff825a97457947221319bc9ef3aebbf0671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8aafaaec1f94c6499c51440eacfb466672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2191871f514665bbc22b68d5e33de6c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bfae438ad088528a0ee2edeef6356d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b7cef7d838dc65cb7347f419ababb6675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f3050df9aaf1e8e03ec0ca9ca5ae14676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939eff756c13e5e610e33b1347d77b58677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6461fb9f708e035be8c09f46760a305678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da18e05d96450e8cae153e53a2d75018679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5557d5e617d7df043eeaad471effb904680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc9ebc790b7c7a3d1e2ca9d26d7fb25681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f145b963e2544673d6b914a9488da7682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d124c33972b71d48fb7f649f2f205c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f61ddce8873a7362c99b9426c824b6684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5a36f9e93da3c157fe9b77cb1f8916685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee4f350e58189a88791637db5d4a841686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2b8324e9278a26f4fa7b13c499c01f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5d5cda6b8f810570a604640862acb2688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b8295e8cd2ec4e0d8592f6fce36f1b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a525f08755480c3ba41a1c6c6f1ac301690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e2245c4501069c30ecb8e5342fcfb7691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d1a635648311e8427f1c75db05c3b8692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3554bc4ddcc3e89e7a2f695de2d30597693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf1c450615ff1117110b4beefe56fb5694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e74b8a11d80ada39cf43aff539b734695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc8ffec7eadbbb46880dc618eb235b7696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b56c6373df860390c9b8f17d82765c6697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638813bd76973b2ef1a1df0720085a50698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a9bb3f282d4bac9bca1f8f842f7345699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338f2dfad7c3143967826c0d01f232c7700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72da06a801f6031c3e6e5d1d868ae9ac701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f9fdaa043e654ded33e6416505e298702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1486b245a3ea3ce45659fcaaccfe33a2703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccd9e48bdaf88b5fa929eac50431c4f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0171d978f9760b20898f573908193e51705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc1919b92c06bab9bc28434a158763f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893886da4b508610883bd14ffcf94918707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e8cd960c2e175c8e28b665a4b01b22708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c1f55106199a93e94c875f6b6eca7b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9b1e443b0362a4079dcd0906bf48b1710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b109151602d24a4962790251fdc97bdc711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff15735a5196dfcb7ab91795f04edf7712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3aa2eb4ac160cd1c9f45c7c040a93b5713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a35068870a9e7606e485ee86fc021a0714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b096ae0059aa61279bef8331c43d8848715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd944fed99281b09677a366c7704b4b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9484b778b4f734ed5a7553fbfd121994717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc5d811a35a02b3bc96417d181c62bb718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab456cb999f188151b02419094c03f0719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ea54ebb0399f5b266fbf615c4f4c8c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9be1bfc3b55fcaad589ca4b364a3c81721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e65c5fec7ca29221b2825fae470687722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca4e46b5f854f6867b2a8506b0de930723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039f07094fe2202a3bce4a7030b06962724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc269c26f79ff0b4a646a220130ca9a6725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5ea34cc12916d8056d9ac40bb0f1b5726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feecbab09f782b71c3d422f1b0be2c01727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ab1de54f288892d1112bad13c1d7a5728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d023986691de50e3fea91cc55801b88729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22eab464260620353ce2dd3d5dce23b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78880cfd0cd14b95c2a7e804932a4c37731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcecac8539b312b336d2ae8c043a7d96732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197a0f2b293a902700efd9f11e9a934b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ce330027f56953f0f243e590da8cbe734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfb1e87c1be7f737c1a58c1400b4065735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778b84a2130ad36a4a1d6e3d190612e5736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839ff30308a066a0a474e96f822798f9737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fa918c590ee586ba7bf5713ae6ec70738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c36c1566c28e16a3be603f61b66beb739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720aafded368a52e9bbc9abdff4839a3740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6f845077064f356370bafb5a1fabb7741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0404f53501870388fb8157ec13c9ac9742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a475043ca973f482e65e4710461861743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf801b52de1dc20d85bcecfd3f444aaf744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825219a315409bc59183fae0e66cc048745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5faa99bcfc86a4827c9477830615b1eb746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a08c19f25ca6a2aeb650bb9cf6e0ab747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58b54783cd04327eb514430f6aee4c3748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0ca7399464663d7cee67cf8e345734749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b447d21f2f2089892c57635a77c75a42750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68715076ca074f9f6f287e8ae40d3d7751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d563509a4819604ad49d231c7828d12752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fce34232538a965fd4faf1543e8477753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef122071770c4972dd881822557d1373754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f1584ef197cce7a11b4da2f6fe4390755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3ca91b72ed2158a420170caf2d96d8756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fe960fa4c3c226f018d58c63344f76757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee13b3e6d42190d4d8f0a7389dace7ab758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d12f6073b9563aa728ff75eb4f32ba9759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>