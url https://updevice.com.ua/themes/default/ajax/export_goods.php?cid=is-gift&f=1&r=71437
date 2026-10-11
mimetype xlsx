--- v0 (2026-10-10)
+++ v1 (2026-10-11)
@@ -3328,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d648844dc3dccafd144c130590bcaa8a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e1a8f7414bdd2417dc3b1138be10d82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121f1aa4b8c98c9eb4f6b110d4a9567b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b23ec7f4a4ad73e504214107bc589b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058aab753051c137b237be8c62a412165.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b47aeba1f947e8ba942889198ca63a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86482bbe9298ed63ba355691db5269e17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ef22ce5b503d2f1d4abb6e523b612d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4508af99c099c57b80f69093a8128e209.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88e1b00d6d4e4ca99ff6af8e3f4c8d110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d9a562242cf2fd8d867857f02c183b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae93c8f84eb966ef2dea60f83161d9312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df89147421f2b033acd0d2825bdcbaa13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f06b634c03308f668f88efe6375b7b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcf8ea270954de85ff99eb57702633e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd733761412e8cd95a8f1e2824f018d816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fc2337b2524d01d4186ed45f9dc5ad17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412ce1cc22b3141ff7704c8eb8826f0118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57f94f52ba5010019fb2d004c64159519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98e0bb03d2988fe73c14fb30a6f66dd20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7979f9dd868a03b6cbeb4b8d6be899f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1170f5d890896e88f82b13845382274422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885e14f3528dd243187ba5736b96298023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb07da1ff0af7b94a3e480b6398a5cd24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd86fbff62622e66181a193e2d541df25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57666a835d21c42a911a8db0336b4b2c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1a052356d0c3b877358fe74feacc4a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e889862a81ddb6ffebd9fd12f33703f928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2417e7888313acdbbf52ce543df94e2629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245d86209ee7efe4d0cf922437702d0130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a825d29c84d6935f75e74ec98d4cd5831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694469372757bbdca9fde06c258d4cb432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa85520926f33c8e6a43b4096fb296533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e9d921c8bf809bf9e197a6ee977cf934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3f7f857bd6152619a1127beadb446b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4712737f2ce7f063f7e6e3b055b5f83836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f184083f9576500c34b4ac9b7ff391937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eac2718fcc87a39a5a328e4c162160e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f9745b5c89eaf0df2cb15544b908be39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93157a4d815b15cc7621bfddc890e05a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fef19c523b475ff90d8a09243255cd41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c8037dc18b5b1b196980c636a2b8fe42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6b324ed50fff057adc7c3f2cff821843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c478af52488908feb3c57b5f1414d744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343c4e9575c4b49f095ca7f8d5ab7afb45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da29db2e637a905a15635545fda8be4446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b91c10340a731d45c1c86333ad132e147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37895246b6779d064e611871e538e0048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f974b87aaa48c7f7dd16a7ad54b74b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345d8025c373f8216c5e4c5d9741618e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc82c3b62488923cb459c9356a68206751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f59aad65e9a7227c18211a1bb4026752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156d78a0fe85e7bd187edd2bce2d8f0d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286de423c6e6d1f9df1d25d5058b2db554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f4f9740528ad085759993b3319604255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf75ecb6650ec6a04ef14f3200bb472456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97cb6a073eac41616ce135c7377bde057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dfc52d2f9ca895333941d0c2a423c158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395812379709e2d0fec05d21d304717559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301da0491dc402000812f7f0292cf68560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d995036505da73300ada35fc7cfb45461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee0b591c053248bfaa0fd4176817f0462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41d95358e8ce5c666f59cdb487c461d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b7a79d8b5e27f24d9962669c29edba64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a83bece328c094b765f4d447f5e916765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68852d0bb42df432067ce215b28b0e8866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436ad5e9222455143ae836db832b204b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23acd7b816d3bb9f7efdb7ef43c9438a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ceba0cf2ec22eabfa30c7d292209e469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95fb0457323f331cb8aebf97260b00070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe10e9289c412e67c85942724e79a7d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6147d403218cd670a0eaa66d2b32bbaa72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba8fdd20a8d79a93fc503846338d63a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bcad9626615787e2dc944ac01a289f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bdcdf49b8ce0ded6e595539fc22ef575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9b9014195163ffb8d61b87e784614f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2105bb50d67b19abb591a4d4c07d749077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4f320368cc1cdc6654091b70849da178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86381e7ccd256296ec4c33d87eff086379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb7d29032f4ce6f9ec3b2bb491d936c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cd1d77ccab2e33e5aed9491e5e65ec81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39400b570358eb6aa5b6aa19ecb3f10c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dab793c86973a00b90c5aaf1de7624883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acc02e817d54a72846f00f2a534c35d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af0d806dfe620f54e58facef80d7f2f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5788c2a64952f25299a3cedcbad7d43a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8a98dda12099eebac9f9625aa2bc0587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa85922246eb942a2414b06f51bdcbaa88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38cb02182dc53635f3c411bc3355cae89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89547268af6d7d84270e7f3f77b154a590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f269ce6d378b0f3cecbe99d0c4a03991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e439b215ddc67d4201bf2bf055cb2792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474a7fc6e1114e82a652d1c6c9015cc693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a925ad23029bf8a9f1bf2aa5c6696b7494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55935cb93e1d88f3047956516c078d195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2617b0d3d18a76fe4784aebc2c74540796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1fb2c974c616323075621f9c48791c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c34f81dcdb9f151ff34330a2b2b4b8698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc621dcca86625a5e548114aebb321099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4358eb40de4eb04520407652194b35d8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc33c26f729216f404b6253f3b76eb1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5c0605a6e94b722f6e95540eb7efad102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2402bc47e957ce278e9dd1c3fb74a3bf103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef2bcaa863aec625bdb9059f0742843104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f070583a476fe27b40a40467576bf7e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e9a32bdd5b4b365bcb373c10e1f649106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9667ab728512fd1f3057eb8e39b172a1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d4ff711a537e9ca42baaf741ff1222108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b562e1d715180f744a70ee3b716dcc66109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682c0d132f2c81fca4789e68838536fa110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a5485df75f146e2b49179f5d86852e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ddda24cf43c1e64fc06d66698d08c4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f61d1419a8e131f602c43d5f4880d3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c008b22ff78802bb04a3c0df7fae8a44114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb459f1eea0053e965f30bd942398b21115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0c5e76d3aaa6ec84c94bd4f3b6e844116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cb182f7d642e80ce73f08d93d59eaa117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d48faf808d0b8662ec187d27a041649118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b23a594ef95d54dac983bd209ca0fe8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528bac2126ed682409531d7294acdd13120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3768b074b31653e1358dcd3b8316f897121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6fa0e5076f8a290dece2d8fe9efccc122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da8c4626894c05511b35d624af360ea123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e47ab2ee3801f76a10b3a888918d26124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ce3302751d2bd04c8ddf46c763b248125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634a1c5578e72244ac2707c28d89a200126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c753d874c28ddb09a9fcc2c83cfdf815127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab05e70937bcbb8d997fc4c8be143afe128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2f82752b692415d38f469de30d814d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a583fa8c4956dc7d405c05555714a3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260a8cf5db1a720c62385d2c56aaf23d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354a074a7c4296481c2d90155774b2c2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f80d447a605c108420d8ea3c59ebaa5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abec5eb29a441e2de05a44ea55d3c68b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5818ca5d4db5feae70c961ee9f36449f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76914c45e6599e94b0fdf554cf1ed7f0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734f24da15b58c592fe840e7b19a4d7b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a442d8b162ada9f85bb71ba270bef4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df79c55929998ea89d29aac20de1500a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d618eacb08fcee80acd674b7b6042f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cd58bd6135f338dfefa8877d58a1e8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ad8566171bb5cc6b7ec41d044fbd19142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f8c1cb5dd20cbe12880ad858f5c873143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564a92f14d0696726b7a2ec2662303ea144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0aac325de2b13e7757f67b18e26e3c7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49627c90b1cd2139cd80fd819f87bf8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc322f20fc4aff85abb6adee9d5b467147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d1677d9b2a62dad3b810b97400612e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6e95c425bcb91749d202eaa94b898a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c068b4212c3d9ea576098e7fe653b5f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbd3a3273343396bf2955c816446e34151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da79762ee61566ec642531c7feb7b0a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3747e2b920453dece56e67642d6300d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fd445a1dc5015ebfb98053788ee562154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42a91caab5133dcab34db83b79ee095155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd5b16aac2a53990c111bd7bb1e78e1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8776af404ec8fb8589b2bbbe550d5cd4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc96900a03e833c26b029ae447cef683158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a1b861056e2a6261b616c0993ae464159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb6d910b57432aee7c86386ab0b57ee160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70d7ea18a0ab59e116fd6c6f2be6d4a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e6d1c32672345dbaf5e9a7d1f26217162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2112705819773ceb780c26054a646994163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401a85dfbb6f25248cbadacdce87bb24164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d894b6ec82ff127fcf9986c4fb8a62b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e18a11dc8182e36c744b9fed2c6f4ed166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fa7a90f71721b5f647f290e6e209f0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19d0c4de6a1caec5c17d3eb600228f7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a60baf1a84d74a861c13701d166e171169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f6313a5d17b5c9f1bd86f5f992ab01170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704cee7f97a695232b827131e69fc158171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2184a4f1d0e1c69f95173cd983311b83172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449790a2423ce87c1389fc1ee4732768173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c156dd4e0ee57b61c20bedc3dd1edc174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea20480a5cae4525f16d9372321d1f3f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a80339bcbbfb412e1fdbea9eec56d8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1ad6ee0635c19ee6411cba07f3542d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a8fbe819eac4a806f0a88fbcf49e15178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b977c124302a2804de837fa34ada71e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2ff78df61f9e4c2573ef7ea00233b1180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2918bef17b790e8b6b7fd6bd35d7237a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc9c95da1b16eab737d0f396bb91f48182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9422ac38db0b29ce9d02db9eb6e11e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a01050ed68e4d6b21d802cc9c20ce8184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc962f8ac671f5e90cfc1b4e30de843185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a4e13d49621a5801fd57452379df9f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83a3f06782e52f933ca0cc23e623b40187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ff560e9c2aaa9de4d10160f0e8d0fb188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b059ef916cd605cf6ce495c7df8524d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a67b9323ad200277e0e39a18c1ba452190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a136d6d58f4da6bda3e7712c94dd7fa7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c63fa601b76447a2347bdbe39c399ed192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56291cc6624c87e979d390d72d22458193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2d67fadba77a0d3e30c2fbabd0991a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd72a8e247d3c7097efc256cd520d92195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265e1164ba8c6636cc9e81d9dc9bd7ae196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b4f193c2c7cfbc8703a5fc52f6d2e0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214ec6b68120e4a6b56373342f22b1d3198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f914f5c45e07041c903362439a650f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97308fe2aa4f5954cd67f62582e9f1f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fd3811b3ab3890e1c2288006c023ba201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9230b185e26d0a54d86bf6a08a226861202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e82062eadcc92631c31a32b57448570203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682da6d739ff2c686fae3953227e13cc204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a9d7798e1c04e2b1486e653294b315205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04241da7f376a83283f5302e31fe4cce206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa4b014dfe775dc98faf4a649c3bb67207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1438ef53c5aa35fd4ecbcc54799559d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f7cd9e6c8a69f82df5a1a2f0bd5929209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49848ae5e5a03717b79b177865c50c61210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcb62bfb8901671a38719e5a2fd58f6211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974ccf23d0253408fb04e9c5c5c979ad212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f7d343ec70445b0bca3fe7db5acdf4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2448640e26046528a14df7e2af90f31f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20122419c9e52469d098b736ca900314215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6839c122653d38fc85230230c61f12f5216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22245335bff7bbe4c6f2ad28916ea558217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a54cbb31a9827973ba6ecba569efeb218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f5161276aaece33ef0bd72ee10dd6b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54f68c9b29905cd0fb90d86f69ac464220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18012260c7f254abf25565026d9f096221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1ae4ab51e645011fed3c4fd86a302a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f40704cf5c152eede322d6c278359d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da2ec7ca892fe1354f3a53b93a1ade9224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb476bf7554a25f734dc66b82a26fd6e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d5f857b7f2b46a55e96ce6366c72b3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0224c47a34bb11197a6cb53caefc846e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10649aca5a0c86ef6fc99ce72e22dd4c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7de64dcc6baf5d75982d295ca6bc52229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c846f86f732525a474d100157e04aeb230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a56c909dcd16863c0cb696db1a1ad7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7416953e7be2f7b7ca4a20c4aaec8b7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e76d0012cc5a128f63ef806e3b5338b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d422ab841f0808514e97dece4a4fbb6234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcf15363f66db0f631d4ddadaec2889235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdab650f3fa9eecd49c681920afa4956236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7838387d5f73b2caedf62ac32f8fe4fe237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c9aabb4a980f1caa95b314e3681693238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37c79ffd544d93cff0f255b7d4c1945239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f38e205c1bf028f3fff88a53ab4c22240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890076095dbcf92082adaffeb967f653241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a1dcf589391983bd4cca5f88c64f4c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cca8751c78060f35aef9769f7d1b182243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7f0a0e3a321dde0595d7227507386a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a46d357b6232415aee5b1aef7a07dd245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8896e86ca7fffdb9a30ef44f9c9cd160246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fac4ab6dfd18f7fe70c7239cd2a8ca247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f0c3fa0c8225c88f8ef06620feb519248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4182fbe928c2a70efc1a46d614ec2ce8249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27753b475b011e80b6875b7b48231bb0250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f606b44793739f86a6ed6bc1984313e4251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539f80e11ece36bc724c580a1b46dc2f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c262c0c9f2fe8a93ff4c5955bf6869db253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa85468751b73522be35a03463fc9d3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6207a2c3bd57925e38be859ec6c9dcd255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc058a0a4293d3753835593813965f12256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ff5139dd7288ad58bab23551968d3a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eadca50f514f9ff88cf0824c3441620258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f1907b9b70c9271f51af8cd3625ec1259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b357455dafc9eb383951ba5fc3675305260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccd2dceeef80af3d22957ee4b29fb31261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1173c104eb32292ff4feddc21cd00c0a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cb8839e59550337f5f717e635311ce263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aad8a252563768a3403a5e6ac42023c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561ca8ed79544d07b9dd0ab36cefe013265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036835923e8fc538deaa6f7ccfaf99ed266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338a0a8e92208f9b99c5137eb843561f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8723e575608d3af848a9532f031304268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551c1c76aa4098736c43304e61ac29c9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfa93479bd5c36e90c1b24e3977aedf270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661eba98299a8860b9cde9427829409a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82ed11bcebdb57005b036360ef345a5272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3aae0bbfdfd53607854cb675b90dac273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d552132b6669557c364ba34887da37274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf31eb6789404bcff4f4ec20e0abc28b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb65072a2ca4bdf5315e67a54e0f5749276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d3f0f09181c2c31e4ae7a5d9facc13277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9446045fa0c8f95bd66c5bf7367c93278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c877d3880008e26ffe911fe28424c5c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f997ca1e4574ab2d5de8bb639ce1b5280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34de94b4f207cdec10f75f515959d3c6281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6acc1296eadefc623928ac42f3b9266282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b37006e9ff037ec0cc6c0c96a0b4b53283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab80b3fc1f75c108292fae12a9b99b34284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040ad6ecaabc9578070839437d26e12c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10013816fbdd72ec4dbf155bc9f295ab286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b39eb65dd990fdd942a18e1605b53f3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acaadd5991313131efc16574d2d8062288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3089b9cd5156b48d0b07daa57b9cab289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d350596d4b271a52ebec4aa1202750290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2eaa94c3267dce1bd27f16286eb45fc291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7739cd60bb9fefff3ad0b2d14ab4fe5f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c30db96f0d4835ea9241f81597cea8293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788b1a5dea9ed7576e718f9db348feb3294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0566a9ab6d126f6f338acf745f3a2e72295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440de087ce80ba0a91cb7b172a1ff794296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6972f9710e0eae9e622a72803211ca39297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fb872d75b7f68d77907afc8dbf2f7f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065d4dae473acba39d409cdf253058bf299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04058644aa1d9abf649ffc123927bd5d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56cbe622de26d83863dfb6d35a9c2f2301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47909e0fc68249c38ecbd5298d490ebc302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562f733dfc7316630565708dfc293282303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deba940892876dc15ac31101c856bee5304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50668213822619e50360282be73fed79305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afa6ff8c8a28ae5dcf2457d17c8c9bc306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2714a45289079b4602eaaa7f4e334bd307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5eb255f616426eb8f8298522814f208308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8652fd2dd924824caef4dd4e86df586e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5873638300386e76eda0b83e7d7105310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00963361931ffb1754650ab1c27f132311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584c4e82ce0253ebe2c0150e9eb5eeeb312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e2eebc6e1d5372703e00ca7eb7f6ac313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06604342f4d739823d783cb4b3b4bd47314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b26db411c2b2f5a0ac55efb5d9631b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e28d2ddcd896115f0e70dd53d6bc4d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d86cd59e2277c4ec0e97e07cefdc275317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c5c7007b723ba67ff6badaeb3a845e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ab93cda91b2f336a0c14b971072a49319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5ec1fcb4f3c4229e54c31d17b5550f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d64249ddcf47559128b242a5ca099b6321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23fc483aa2d40611c9df97afd17b7e1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ead5b66ef94a0bfc15459b70ea5830f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b8ac5df529b902a505d761c1185aaa324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d4a83a6f62652c57947ae84ce64dd4325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e09cc5fac2c9960b5b534556d2ee14b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7ece51aa6b50e8ef218422f397659c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ec83a6c9450c42ad9d6e9214ea08bf328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950119f302c015c9d25b701933142e0a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426fa76c393e6fa4752c692d0ec2e440330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324869b386d40e107c9d9650ef118e77331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f884e26d094fea0df4fe3c1b64e83d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ec1d037c9d1e94cbff800079b60182333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d5a83a7ef89756f6caaaac0280b3f3334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7446f5a21d30e9eafdeebb9f01c47325335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe6f73f4f308d5bd7a1bfef1cd857d4336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b36e10aea0192e54d5d706028edc39337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacc25a134f65b5432b93f570d6de04f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356d7dbfd27a674439d18cd1be4ddb86339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2db58419db71fea4de66cb860234f8340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd3e85474718de291734ea749e705fa341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f4eb9558b1fb507516c57a4b1516be342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d8172d29456715e13807c14a44517d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a9b3f176d1ccc53a702d110ea3da4b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22526e0c9fce5dd16f8e970482d616e5345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1736cec1b5046c077ce26f33d6d9aa5346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa7fd66d312abde4380d051cf438585347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e158842c0980e03f94f2c538faf723348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f828c52c10d1c1fe6529b6ffb52dbb349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5015a635b96fe32fb83e72c62e281782350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66319f5c391d3bdbdd57dc73e7fb206351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04dd470d498c5b62e3a5a3ab312009a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b1961b2d392464be9d2d9837860354353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b7a92e406f4f2bd3132b068f3932ea354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f81bb676e272677d11792d8e262b711355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4aeaef4e17a4db028ab8ebb467075e6356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043746298b4876783c499340d6e0c4f8357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409cf9d3ee72325c2ddd8bca0b6ec909358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8459f0998c188dec08b23a31521b912359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5403e4f78f775771d518b55bdfb5105360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d401e94a0849d1e3a03eb33f3c4151361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3836f27ca61d0f63c66ecafe9b261ad362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c9226b413a78712cfa0df70d96621b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205901da9f3246e6e55241131ae9198b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c74ea1b4aa5c267850a82b5fc080857365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9755f533b22217bec306588aee7c03366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2564164af9c8d1987e8d8937d118df0e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f5e451e422d61a0cf893baeceac1b2368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78a50154746b5e8bf7f7e7342af5fa0369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c2300b60a63c30ded14db54b015f54370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621243c972d6ad9de8f7f11d4b57e15c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d285c8e894d92617f16bc58423c0dd372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934f7b9dfcff19aa4a37c1a46b748a0a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c821566fbf4659d67ba4a41a8e5ccfa3374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38231db4c6918120879bb6e7ef03fb27375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a37289435d99632d8aa0f22b8eacda5376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ace0e16dd11302a34af714a68cb873377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60aae1f048d359685edf8a6d8929df42378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880a60a10be0bbd5b5b445a509d44fa6379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8597af7922b87dc5ed83aff190092343380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cee785ad9e8d027d4d5296989be25f3381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa655fe0124e0994aff6c4377a26777a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e25c1f72f8d7ed0e8fdb08e93de833383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0dbbdfabc649418209a82d6a083462384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65c694d1dbffc28ff193c2b070f27da385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f313e4c88f6dcf8b3d612a6206d7d08d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cd95b466e33d5e380aa87711dc36f3387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f24f641a94f1f84b52dc0f882d812b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1416f729085ce97ee5415be078cb40a6389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc3f2faea753c3b371a4416eb415183390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80adfccaa2a9bfaf6fdd07b978705b4391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8998af8213f8be0ab562e08f388e33392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b82320b3a27647e34001e1ffe365bc3393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2a3930c9914e0bc446b05381cad99a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07f4a4518567826935c5e7150a01978395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be4aa1555611bcaa9e3bd2c2a713622396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5890822185d9d085fd80674e40c229f3397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6745a79435d5e37db6abff413cf70d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a30b680365fe96eb7bfb3798e3efa3399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095dbc1581100d33321b55eaa69044c7400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbe4411f1117fab035dd3e55aa55d3c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b535f593e06721fb75161879365a2ea4402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c57d17acc3ecbfeb2b8058db93b0f8403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d55c1d69ab794bfad4b82ed384723b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53484e24705992c83f60d10a9591fc5f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2462c2511f94efaa4851a0c4d3c6268f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83722b08ba20cf33d32ffb9a3082b7b6407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcae92ccbd6138b1f6128304c756391408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47de5ff861bc5649a657e609e11a34c9409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bffbf3643291b305327a7e373f732e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85b9f6df7e624da93056a566672dab5411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8386a649479a99c1f11ebd64baff8d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cc04fe87cb1908908537a5744ca907413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98118ba86b243c9d73cfe5afa85001bc414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb080e6e3136e532944b6b69a2bb104e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ec76053011d1f67ede68847ace9467416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd60c522b2619a48e5f063a35e912d0417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a2ed25204e0c9d487ced5c5cd6a91a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88b9ec0383f1a47905dbbb6832cc581419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98d7180cf529ed2d41e9c2f5fa426fe420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6d70007c537fdf453b8d30d6e00755421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8e37738d5f599146235ab643330f0c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a93b9fc1c6f2358587e4992f40bddd7423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf313f8baeccce1bf1c51b46785b4d5424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03487b89dc7e826bc8bd59c6c8ae977425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459a4f0bb4c772a1a44a9ca7e5cb7ba1426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4389549611dafd5245a9b04f983df0a8427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d248ef7596caef3ca99944704d312541428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e35ebc51badd1e106f2f651798a0fc5429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415815134619240cf0f187c6ecae3aaf430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d91a060cb213bc7743677aee9c4d6d0431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7895323b3c8afecb7a946ea62816f87b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34937b2982a2dc8593933f0772544e84433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7d866755573ce3ded67f6d20b4a0f9434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d23bd76d212b8b0db86d4a7ee5461f3435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548a114baad34c608a76aa625d86ce3a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce757601a40380ee6f336d9a6623230437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeac08f529d89eabe7e762fb24d87d8c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b087250202cdf25cecc5b4e72c299bf7439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb63c11856f45fe869caf99218cc1a71440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e70a35dbc9941066f81936b44a7bfb9441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8714520dc9bccea679b2114515c99a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc76b49642455e89977ff310cc39ab96443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245b3a39e9bad75bd5c90a9aa857b842444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93773c5b28b270d39e7aa048e61c607e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de3c52105ee0defcad1a7113c5839bb446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6d46a1cade80eead80df7a4cec22f8447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df16e57a86682b4a6e6ddd147c43db66448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87730ed45516983c30896387762e23ad449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09051d916449255e2bc452778875a7af450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d650708fa3d0425733f557be6fe919451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145bf1e7961b189a85dcd42bd4bad554452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635a2f2f7c0262e913f9973a43f50c34453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d665f93fe1c96530c37c7ddf94761a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058c8223597d1eb58e59349ce2faf918455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a85909459aeaf2dc7f137df2e6dc1ab456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc6254e04ec9afaae8aaf1a1250ddde457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11545f91de9067757f6917de110dfe5c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c8fe04bb526742068482e3673197f4459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e175e4c1ebe04babb3925fb7e6a4ee3f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4fc6277c99d85da2733fd04e8c456b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e72a8ada8b04cf24eff4448fb6a8680462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5484f8e4caa2776ee8eb444998cea9b6463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fef92fa5419092102f25b06c174ceb464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1c3520ddd4c67252db721c0e64adc2465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8cfaafc7b5918c588139a5a72d4a36466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce439a05be5a6453ed5df7beb14d975467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb79db81541bf27c070ae487b4717ab2468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c80ecc2daf0d608fca9273370279bf469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef1440e27ac928d081ab4a65c607368470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20a9b7386aa243d02023a55864913c2471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3980bca1fd4a099310771c1f40707f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63d889e3decf013ec59dece9ef46031473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87eb40ae7fddb101cdd8487b162df2c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5579286050bbffa1961ae4b2c8bf9642475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55450a33ed637406d51809470130c50476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469decab68d25ee32ee039cb8160c55b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64951f6b80ac2e1393f4071933528dd0478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedd837997ee43851872c4ba5dee5611479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10e05ba87db383eb9382df522f8a666480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1177cf650410941ae185a27514219b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8e0a832cca6bf8419dc9061e78fefa482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dded3ada09ee92f6edb1603ca3b410483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ec5da24962053b84b29bf765f9eb08484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cca2f7cae2daf0354fdbefd2a9d41a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d21cb8cc7ddf0556db51850ac3fdfa486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d21e1741ef81c53df853bccafe9cf57487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5f9ed920b81ac677779a62d4d2f7f2488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ba0a33f719fe33fee497d62bed7b12489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3631bd895a3bbf4b3b54ae832d174595490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15c87b9ce932dd1e0f396097a54d449491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bda64f83f004e376f3427e863603921492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159c11384a1aa9c607ddf8e64c882616493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8559e2dba193f7058dac1dcfc2aae2ad494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6418c9e909fe08984323f3cb8c1257ec495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a675ebf8a46c518d4f5057dd14ed6bb496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99211f16081977a9552562494a38dc4497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ff01494127f2be126d0573159ea997498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c6036d5a07a79e8604831c0c66cef7499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1b5c888a6aee2bb9f0b9a83cca0b1f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d43f20120e0bc937871e5ad9889881d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed5bec52fbc7ee4ea90b647ca851f6c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648fc03f6dfdc5f3ab51a363097126a1503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107ada02497f858fbe8515274628f37e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f518aa1818af398a04e121370720851505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c333c35b1004afac7a75cef8d33782f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89f3c0ad1f77ce87f5adf570de428f2507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39342d9a48e5ae41e3361f128fa18f94508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c95c69d5fed7611fe3d77bbe7adaba4509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af983822abcc399e4e1586bb5ab6180f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca842e355d71944120fd6d02f596fe5511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfce98dc551c097ef84d13cc8ae2cd6512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ff5d08fc0e89dda16a7435bce9b4a8513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f8a33598f011055fb2a59e8f7cd90d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa599b67e35a2d129a9650a01d55240515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92de8ea3a0aaa94f62b4cca8987d86d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303dd88daa0373ae77c9dd8dc62e9949517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b450b7a967df7341c93f0112ac65b9ba518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d47e96aa128368f4b3828829bf9281519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5155f7471b159c5daaf510cfa295e6520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7210c4bc5bcb9598bc0fd203140c9c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4f06bda56b3d0cd4ff5e8de59e6ada522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531881afab56c6e9843cf6babaf05961523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5a399d3eb16fb760c26ae94a071dc2524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef449b24a8ea7a5198efd229e09cd47d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a58966c5cdbc8f4871d3a0d5a7e7eb526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952ae7f3f10aa739b4769e3c7a2b2a22527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b4ce79df8161772ba0180929485868528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17e27cdae2c2f7a2c6e6786d41e58c8529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f9b02d1a9aac1a611ba523675ae973530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89275e3b76f4e40e3f0496e580ef3ae531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74a8100a5ddce421276510076809005532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3651c76b8e55410586181f9d7b83bd8533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb5907c4a46dc154f00826692511d89534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f38c24e98c826b7a47b0deff2298433535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ddd2e2204bc7135b4664ce64f651bb536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb05c87b42ee38935b3e2196202e74b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34d934d49957f3a88e4d64b8ca98b12538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c4b7f8188116b2fe2ed3bd575771b5539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c577678e7264de3103b4c2aa7e1c0667540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266e4b52fb084dbcc3abcf3f27bbedb9541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d18b497fa0b73a41ee89c2639dc6c46542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a3d95c2d815a61ada61081639b4f24543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a629c6e4dc97d256518cad03b80c97544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2385493c3b25077723eb27108b21cb4545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ab3d0aa431ab059e6102ebeadc3165546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247f3abf591480ce57f029ce09bd4f07547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc3804e4dacc288fdf3a024aa67a922548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b82d7c1030ab2ced4bbf5230c6486a9549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935498e937c0e800835895b126868ab4550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22ae4f1a773bcd6294c74aeb7184929551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2678829f484b14f6b6de4199c0269d8552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fece290e6e266d92066f79d53caf669553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c86088cb1e7c7a2f03fd122595f09f3554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5334e27f88230345174062974194e6e1555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330abffc18a6003780b5158e0d2069cb556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d3b8cb41f6570476a0d4a0e58a9863557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6077d354011258cfc0a3a022ef975f3558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2c54d845406eca751d907247d11c08559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5bf2af65240c2fc561e9ef54d8420a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ffbae3123070a7fa1cfcfb5ee6c522561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f52509351d1d9439a6857527c907f3562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa840415f92ae41229efbc646ab175e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe42d96b110dc24df366f34e90f3bd3564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c495e61fe6701d9c865c336d2042c92565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daba9ea378f084bf5787d0f43319ddf566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8454c2b599a5a9d88725518f4bb2f4b4567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efed964a1cc391ff6d5e5db5f2c62e9d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8a2ac8164373d5b24951387749de40569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec1a1952287876098970052d09b8cbd570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad538b69f878b837382bf6386ec5653571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f204b6b33a0b1a2df73849b148cda6e2572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bc2a6041974e6c93323b6450538428573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20ed1352c4e11f2936b37233ccd506b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabe57682ac305504a4b50d409a343c5575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254168ebe21279ef4da76389c048efa1576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e531fd22177b221053d67f12318ba111577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26ef84546e00e6f78f11adcb63e102f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79bee0c23fdd5aac434f328fbb79cf4579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84ab0997443c531c985d077cd8e437d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b20b5df79d3c1dc882569402806e02581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd1078914a7f0b3292f14ad3bd580b3582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221bc95fa80df7eaad72963e61b17569583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5bcfc23872e47162410fd84aa4b7c7584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69591b5cdbe458fcf83af4e207f3ccb585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df00362cdd5704bd7f7c63c5618f12d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e438e83ff7c985012841b19136a83b43587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf65ab935ce108e8edfe3b932517f9b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8861395ad2856aea9753b68b7af652da589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d2351bd3e698f31f94137fb3498cca590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143a5d686d671b7420201bd04f06297a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055865c5dde30eff9ef78809e4a11ecf592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c782cf33b32ce85a2d5bbc5f8b9d42a7593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f64d5fefa46f8425692070d13de56a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f489e3537d2769d23d30a4ac8bea6f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af03b106d7d96539fa7fcd5effbf5556596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfce38eb7be954e8fba4fc894751209597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef46881668894a7d5627b9a7c3e3758598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ddc65aa80e7e82a1016ce41daec0c9599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d26949aef18c412d2e7e4b350f5ced600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e39dd1097ca9be23b7f315af16f07c9601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7d8aba83fc61cceeaadec3dda10366602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edac7241aa05d20b9b1d4640fe76767603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050c4138ebe1e53dfc7a8c3961cb0bdd604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977d3b5a608fc59830ad4c39b3c222a4605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64328b58f79cd2820fc6941a99ef357606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf08d41191eaebd74dbda384566162f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c924c800135d9436d9bbddd25c0d4a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ac6506d8428bd7a2215512d053c5db609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fea7c348825963ef9859fdc12f4ad9610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6c7899c9acc605cebf69993cc461ca611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f325295aa1e10eba24872ccebc4b6bde612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7cc21886cf0fe1338dcfe52572f8b1613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833a9ee8be435e36e896908e03c236d8614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7926927496b4d1ff54ff26f51f0ce62615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275202d9873eb2fbafa7d868388eb5f5616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9d26c895bbe8d4562a44f6e793e510617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678e657b850d03619216a0a9de4ee103618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148e16e4cd94239eefeb4382723fade1619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06092d95ca6cad3cc4c358d1603d000620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075de0ea5c7c7e3f5c9c425548572cf9621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee22a70fa8a63018bd6ca8b2ea82d92622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c432b6efa43831e77aaf0d92e754b1623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56187224858eb5ebd1cb7e82db593a52624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe3d9f07b2a1b23db7c5c27af6b9f17625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099e00478a268fb3a3f6e24a61299667626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1a0bc726d2eb687bd6e3b889573492627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3e806e9a2654cb220579be1a0edc50628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9767ccefea3b187bd9cd855c0a3a0029629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bec62b8514dedf7ff788008a5926e11630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d69bab08bf334f5f8313e312db86664631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1da154ac68aa7a51b3a2db1e50344a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba835c549ab05165f8444860568ee5b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9441b39ada5c8573932bd2ef95522e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cd7f5bad20d6b311c0e90c60729b1f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeee827166aaf5e26c6be9602fc879a7636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431a482658f80e31702b349ad91592cf637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5256c668c06563c0c9d7cfb1cc4a539b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7baccaf916dbfaa6b5e04741ee5d23f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367cb42c0755cb985cf1b0f76ca1d563640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27f969a4ce664058d3111811ae08b99641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33644fbab522ea9a6953221679bf851c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbf31b8b30cba4348acbf49ad8112b9643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88dc1f3a03a8e97767d960b47a47c2f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e20772221fe1ad16a8c4479b4d9e18b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f96f0540a91baa5d04fb0bf627cd891646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93138fa258a2132d5db5876d19e906c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b2321d47a00efaf7c408a73607201f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdbec5e3f778b3de129d0aa87595496649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfab8206b7b20ab59df6e4b8929c1322650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a2e1f53ed6f57c073ee8bc5c640b26651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd78c7b9843c721ea4ab99d204e6b059652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e16c425d30fc57a40b8a3cd1473c25653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62969af49a43e5cae163e70e14d35af654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fd517aa7d3595849ff7944b9de6947655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9bbe3e7b41acc629eaa8e8ceff847f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f35b55da6230f38215fce49bd3c2f0657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04910c9a18f207ee0c524c5ca9ecf86f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f382e74dd7857a643a63ddac82a03b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd45d43587bb948729798cf40deca8d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02527bac6b73a6bb9db2d02f04e305c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782edaee790f78cffab1df1fae5d024a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de516a32ee5ddba88bac79f7c043c9cb663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc3164da5047cebb6036b30b5707941664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec6cdf681b2401b1e67d9a9a7a36de0665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b248ec2af814bdb905ad1641cceaa0666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44453a9dc3d9eac1b6ce30b9533f084a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b64ee9260143da927adb990354c65a4668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6de5505854778b827a38ce8b934f92669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c2a7278c75a17a731de09d785e49a4670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52fca75583b85b59172abd7d3ce9457671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a69ad9be9ea4352196bbe514a5756f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f252af9a8dc5ac19786378e6e80671e7673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cf125c20dc1ca5d097a5a3856a2ae7674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6b7cca7dd104d778454ade06e3190c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d9293b1320e6f37eabf4f0b990c234676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52ba46fc7fec246e8145e08574c6036677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cbd3bcd6d1d3c46658e315784d4f60678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559fad4a56e73e03cf995ac082438cff679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e518eb3a1581bbcfb7b9ef022ecad2680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3001a134a7c75f430d84af9b09babecf681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe1b77648d56816b9fe1ca32d63bdab682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e4dee519ef9df3fc282716d1aba2a9683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3e8419359bec4e4f2c3f5ca5f0d987684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325b54cd5d754407292c8f9c322460ec685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747e099686ad26f1dfd3ac0ecf4f91de686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c26c1c3a28829ae37c45928ad7c36ef687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e76a1315715cfa687459259e1722128688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec62ffe5d3e300f6029186c7d1bfe99689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8918ec40189db969bc162a45efcb528b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569f721bb9cfa55a52b6b9db4356e312691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c714465969fb6922d0330f5e7a4c3cb4692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc95ab049e5cb17399e2bb562e01d735693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef5aacfe21f56e1cd5ff10cd17ce97b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a8075676f88a27ebda8741c596e158695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faf97a654978fb6150c7bdc0d7db439696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f40aa3b78c8866d9b6ef931beead76697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191dc6c8995847ad0a1e1a65ea0394b1698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5678e7f59c7ef225529aa65bdd30de699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82902d9fd9604794c2eef16cf4e0cd14700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59db61dd63ce125f12f0892e2c87e198701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51de42a978173888cb6b78518cdc5db702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfbdf3ac2a5c31747b3529fd2e1fbd3703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6e9047cc4afd30a311c47c092d6aed704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a1f363cdb15fc558f0425997963ecb705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a1a3f907980ee1c3c5a523d2cb5e66706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b12adef33c698a6ecc81ea2f7125d0707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ff79dcddd60ff2aa7a0a38d6e879be708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d535c048f4e29972f4753add7b8b01a9709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c2532d055e4db25e9638116cfdc926710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd168bc15a32a259fa085fc36285e0d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad686c6a3a8de66173bfb2839d3dcb26712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2add886752542af94f7d16641828cc88713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6bc4c7cd9e414ad36f35a671f8f879714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b321dba72948d00dceb1d5e70d2f6ca715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d2ac707f6bcc540f00ffcb8ebea217716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68714bd67b8767f705f1ca61266d6610717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c109869bca6444b7267e442ec14dd8718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a895232a4c613ff90454859575c9525719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825aa69d626c7df99b635490af78fbd8720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c5671e862775a941de638ddd76f152721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6819050c4755b8b2b34a39e1678c2c12722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c476864ad75c73704272fe4f099a853723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ecda240eaebf3f8c17534dd1142b7b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf42d7c7916b3cc50141406d571749b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257ca6de6dacec4efac7e57657867f2c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3016f6e253baa5b8831570a6e0f6167727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdd6e460feebb04840b5a7d93222779728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5613dbc44d60c4a767371680232c92db729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298ee5d7024aae84bf9121bed23d76d4730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a5981b931585124e346db0fe5f6060731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecc0c5821d3ba8c08462aa000814071732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f640d00ec2f2b80ab4572f5c85ca480733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045376556dff387f0322af6a82163e50734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ff601cf70a7dcd0719d708f5dab538735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b07e2e294518beaeb08bc00837e4f22736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508e691936ae912cb1e3e720d87a9cae737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fd74e6eed0c2d0ddd36ae8716cc09b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1fa2741c0726de7a6634e6be864742739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfc53c489cf14cc7d21a79de63fb136740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e195286edf18299b6c0335ab6f2eb93741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a253ea8e5b4acf9beb6cf30f6f275868742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471df2afb58b55d2ecdbc0cfb156e047743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1c8a9cac3723230aef68072669a79d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16558862f2f409a498d40bc0e2b48d9f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c45a033ddf67c0a16b47b78aed9a883746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a612ec74bcc0fdb4e3d8401f0a8c76df747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbbbdf34792d9786f5fee479e81f1c5748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227c56fe5a20694858ca52c91efed49c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2062f9a31f9f8c5818db32ef48992e62750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c0d16b5e1ca6e93beae19d0f2f98d2751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0502a368476f65f117681c40e262734d752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f310d1f1fc4f87d0ef0e32b2df983c753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c4e1920fc3a8270eb4f253cf39bd581.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507df1e50b6eaa3ecf88084e06f18cf02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db7c9918fec38c70e15fd1ac289b9853.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fde1a743c6c1891ab90419d5d1c476f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ad63a3dda0c7361496442e687ab67a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2174f4df1deabe93c181b5ddc28a0f206.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d57a3f85279017958aef8d0571fd83b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7089771bcabcd43acde64be66ef8c0a38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990a4e0b1fcc11e13659908a45464c109.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23c719dfb9e6d730b16ce1405ed056a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3283096e2424a94fd180882864b370c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f6c81640086d653891bdb3dbdb7e7a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baeae547e33410aa9b4b4903a26d78d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa29c93b93387ab2e19727d41e4a99714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85931f7d637f87a29dca1d12c0b9c48c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d8af98a95ef8b776bc1bd3691843d816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27eeee4c4af7a2bf9b9c6c6289664f0117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d7df9e85659f72b8c02a98b504417118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f1b03cace94dd1c100bccecb1f699b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a6059a171167e0806cd364d8b05fb120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183f5735bd63d898c6ae86ebbf918e4f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb429c6a6a6cb9723002144c98e64b822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ae2ccf2ed1adad2e38ce24bd085e5a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c001a81c87a2aa64718febc03b84cd24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f63b4072e40aee266173b60f8ac5d4c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34626a2f4ba6032acf8b0896e0bffc026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bdd7a46da10cdbe8fde3a771b98ee927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9dbb73243a26751255977fe31a71da28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74a1eba369a64466a83c719866e4c0929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297a6017ccecbd12ac68a0543e1a2b1530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1c691558e3d0c62e31b4c37bb6b91b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fae11f6da6fd5c2943ebe18cbbc59e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950d8b7646cc960c8882d1568997874733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a291002d2de846547dab271ee9e4f034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d64e92ecb3159152e41a15e998bb7b535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c83d2768c3a0da93737c601fbf40e2936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb39d7fcd05f4d0af7bd4ec45232e8137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9aaa56efc88ca67ad85d4a4bb4eeb538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088cf7798801c4cd06ebea4090e04ba339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1a398f89cb7d78fa559c4aab209dbc40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a15cf6b136027eba8052f8d10a79e041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb90985a6ff62aa69c7f2cbb1da024d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a31e35e3c09729cab05551177411cb343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523f5f5c21a2d25f09eaa715c9444d5944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72adb7ee10149233daf5bf83a0780eca45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37bf3d041ab42af18259764b0375ca846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabf4fae5f2a39d97a991b988c1518ea47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ad0e20710c3aef6a99f42a55f5b98748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cdae9fc61466fc09fbdf8aa7edc4ff49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da119948b346c31e44f1a706794d30be50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438d77bc89bc7c7df928aac61726e34d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f210d47e079329b6fd136b75d1694e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88b8a4e1328c985826740af4858060b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a802f635306a1a19ed0772cb9d5bcc54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b23fcf031d632b9ab2f168ae6134db55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc136ae8b27b864b5072939de53414ff56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072ab55cf25aa11f354e2a5a60865a9c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440374b6464c9f4f76b6dd6211f11bb958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e23f5f94cdfa9c963847b7301939a3859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714804e3676408f1845214abd3471dcc60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e825ce21f90882fcc2c85800b9ce912e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c616b3372bebe4e28ed6f4906ae7a9d762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c5dea3d947a9a0823d8f9bd113333863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d625e7450a487ce518a4e8a15c497964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246cca48ded1206b7b4e3082dbad487d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ba2a63c9632acce22aaff73797064e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26b80c39fd00f50609512cc8a7c156367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f098efdcb1ecaa9e2afcc3dafd3e5368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b07517e1d7c53478ebfac743fdecde69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056335dd9cbea989d92c39896d82cb8e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f235f8f8021889e61e05cb8278e7248871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6b5918550d18da115f43567573c3b972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de4dad29e75beebaac90fa02418f56573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e700a8ed093e1735d884d54dad61bf74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaa4a9e177578f68ccf9f2cf67b523275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde0331577d362cbabf217cd9b40750a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c49e9c1f5d5332e3fcbb0df681541a877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6560607066af753ef8bf3cf16e7154978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c35ae9227760fb616e6ce443db7eb5179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce6c26a78b79cfd30e0ac1ac8efb23680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd1c81b2ea301a050b0762d2c794df181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a4b1d78edc2e04e799bdae5c326a7e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3059c2ae3de701362d3cdcc4a9ffe8e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb5a56d74d393eb9181d4c03d40fa5584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386f756486f3e714bd8838d0c85dade085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa4fbd0a0a6bdf3e07c61250fe082d086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a77a3d8a3e384373e5f24e77949b1987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a541fa117e1aeba65dd6992ef6ec7d388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c54c68d16aa38f1d5d7541cf1da70989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88c094dcaea3c9d63c2ecc9d1ae539690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af503ae7eaff85e638b9b6cb721467a891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f3c4d1e3cf7e572dbec8099186993592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481bb7ae3dd0535b2d3dc3e415cde17e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d47f1321f51b5625cc16a4d9375e66594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e79af6dfabc95553959a0e922456d595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95b12e9a65b2ab1be3047e2c2900a3496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a0ff97c64954f2eb83fe8061da275597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fdbc73a1c9477797f3e0fe04a83edd98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974ba2e6cec6bcd78732a4a23d6310ac99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fd1d418011904aeafde954a97a7b0e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4350876cd71bae3cee2b26de5c1ebb52101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c22e401eddd50ec70a56a2ac8738f1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9907d3375bf83cf6f650619137173b0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cccf22577539b620259b4a86ca6d5e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f922f15699307783cd45eaf1e24c39e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe9ec1c6ece1e5ec5dd97b1fffdeeed106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0740e32182bbfdf043e28dd05fe2eb9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4933141e16cfa0f59d7b7bf594fd0852108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd78f2d454a09af273467ded463d61b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef3df7e4d22b11c657995187e6159e5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05441ad2aae4c7c66467689be930306c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4f736abe205f6c682c1334cbaff10b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d368f2bddb10926b9bbe835182364cc3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091171648b7b8153425adf230348b7e2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449240581f87a41600615cc4910a3e20115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb8fafdf3c8e84968360531f3547d11116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e079656285eb54f07c2d8104c3c9c6d3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ff6c042942742575633b5c81ac69c4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c3d1a3e04b11f2c60d061abe4e6bd7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b78522dc7b4d37506408127f0d6c128120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c489d5b7fced9845ceca16d9e26956c5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2d1b660ac671d815bac04547a55bba122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e40bebc3aaeb9dd8ac73d3768492ab3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066f5c21b78d5bb7d6c14646581cca7c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a08dbf7801592af94ef0f5e3135ebce125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051826b099b203b003a8306f1c22cbbd126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fc37fa9f6e81f26cb3d1ac6259c03f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6340d184c622c5d69c18a14d790535e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d035ebbde5b7f393e8fe9fc3960d35129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923763b2971f68e4945850b49e7bc6f1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9498eee320071dc96ff26cf00052cf131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c171be85940ba1d1c82a171553e398bd132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d8ddf4387f3fec61118a4f62cf875a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2420726b3fee2c7366e0343a6d5641a2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc568678e3b920e9d2ace4508e709dd135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9119383b062705f9cf77d156586f05136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527b06e880a7edce6bd9e05bd509004c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3ca77ae6962d86aca278db907ae7cd138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca798e577c8db53ccb77c55f9ae069c0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7d5edc7846ce853a271f31443ac713140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b056891558e8f1fe1b3fe11a4a612b4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4895f7a20b04309cf6b3e0112523b7b8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e20254c422b3827dfab2aba075bcc94143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236a9bd1542c6e3a21eeb57157b11ad1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165d35961c015453f214b9c9f403211d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9e600ba9dd83b6c1ab97db4598b701146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5e46499a4d3fd5758bc4da11e0e700147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84efcb7860851c9d40a44abf24308a0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fd87dcf083b56edcecbb19b6de9526149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256803f06cf54b42f640b3336f16de85150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6ec6d41c867d3c9d950024bb21bca3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98849575a7e1b4935260d17b63e417b1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387b32339d50531758622aefa90b95f0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcafd185b35fad41f447157fb3735c1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29726ed73f2a8ff7b9cef869a4adfc1d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec8c91780c306f6b411fa3bdce4bdec156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486a7b325d8e3b7f6c55232daa501550157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430c5508c2f53e7da36deffe207ab8b2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ad76ba0e77eac0357f7a4b74f9e956159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcf61649e908e257511653df82b6c6d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c5a0199e81182bec2537fc1e5fa7cc161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25f9232eb172e11144eb70f8a8f31d4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50eccb58a67b881d536313e0deec616163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd64960acff2f39a9085f9b54099b64164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6369d8d4b61d0cd56748d9a55fc01f6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f4a1bbb8a2c7d15e56b9e7d63e817f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a011892c1801b1400b47136276af94b2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba40543dbea130edbaa950cd721baaf168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da487cdf80d57c0cb8143f445d9e15f9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f721c08db2c864e9f17a0f2678bdc3d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e7beabd09ef6d15cdebc7dfc00f616171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9194e8b7d4f12398e7df77b4bc1fb45172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02aa66a057fe1f3450aa35a2ddf0b80173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ba7b5810c501574aef1b2208c9a32c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0574e90c4aa2424a6ceaee70245ce559175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8539299fdaf3c492cdf446f34abafb7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d333d8e180e08b5f9467b4d2d0a04139177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a14bdd2d82d1e6cbc3e5343b41229c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5478e3f89a9b83fd4a88b34d63a0e337179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48da7a4f042e7b18328b0c7e09bf6f5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b572bd3b8896a9817a10e906ea68e3e2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e5e5fc27a29cfc7bb2625f727e327b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b84211b3b913ca6443b587ffe175325183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03c4787a206c96da4a73bf01c702ca4184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1010c28613d31cdd6870cbcd856de92f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09b2b26270b552db9a4eb4c7f744831186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9190e86f339384f1e1021f3787c304c4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4807ce907e6beb81d1764bbaee558b7f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20cd44561ff253d42017278f6ed3fd6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf3ce59279777cabd6c14454cd1546a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0150551960187ed6a0018635c89472b4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19523f0b75f5aa79ead7621bbd410150192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5539663d783b3193c626966e337d93f2193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e549f32de6b211151b83c84ab89f4af0194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a1369046219ff3ef1c34a02a33a77e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fcd5d368b155a0da0cc2741a56f387196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304da64514eed8b9639384687932e450197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b403a6ba5dca5fa5a80a6cfb647690198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5386ca4118d52ca2f4bb3e239e2274199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26db396520ee1281be4c93bbfc5615ce200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12248e51cb91d128d22854e31988c1fc201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bb85f351daeefe5868493a5661051a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16794e58a96984300a573df7e306c7c1203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495369dc237dedf73df14831759306fe204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aad7084b2b753a2e58ee9d5594d5ca2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5338fb5a43832fc2c7699490f590dd206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5e3795db841962a4ca6bbdac923fc2207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38bd932b99d987c2f55a7a089b1af09208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3519e0c9709079281563d37c6638c185209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf999a9fccca28532df572558ee961e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2abafeac631da5dd7c3bebfc148a724211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797426a9dfe24e68a877ba81e45bbeec212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451a465478b752f5786e92bc0a8a7c1e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa1df8efda5163ebc94b6cf5b52c01c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cecb87af66f5bca9feb8c014c7c758a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7acda65828c4941bdc99d26d40cf44216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b211385f3cc9f0fc0869610f99e0e48217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56c48588b18cdba575886ad1e82442a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659877a0e33471f54df8efcf8ba6eb87219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167120bbd022d80507417fc6888ae32f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfab255081bdc83d8d2d759f987dc529221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e380d2970489b45b3128ed995e4cee5a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae80832b43684aa498c72f82a3fd997a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72a988dcb4f8e27c5be50e4ec15dce5224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5118b2a546da90b9620994f3ca43d1c7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e6c470238bbdaccc61ad7a0bbdd789226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b252023020f7d9cc969d7afca04157227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343975fb3f5eaacec12995fe50af89f0228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd502babc1c1c1b91accf919e8267bf229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38534130efbe0ecb36cb481d7bd30bf230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ea1de16858cba36a2ed8332ec21a91231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8158f4db2bc0bbd4bda6c1cadb041b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e6e657158fc723403b0215f8167ed9233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b93586a64379fb5a69122819d36753234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7482a0f2fd5e0b4afaa657a183a7c61e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4102f37c646ebf65b05fd576bb64ac236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66733e87a675a8c987e5c9eea3bc0fa9237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ad69ac2d4556638211288e03833eba238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c518c589a1603ab22d69e2e8d28bc5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070ece15bdbd13ff0b6b82a883ca577d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7975cd75ff4752e058e63c7b9f3365f8241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba4c1dba8ff632709d108c90a8ab751242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc8522d69f0870eb6ab8faae1f6a500243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1130d1e944ba053a1ed77c835d693d82244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc679049df195dfbf7a88b6bba4dcb1245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a36a984c9831099835dd3d6ec74527246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e23d592e907349536a7144199de49c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23377d8da52819262f3c50ccc387c917248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd7ab0e2a5d6357514c44fda8fd8754249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f59ab48056954679be0b98acb1e4d87250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746ac97127d3113785549563d5662755251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77991221726ddb0d0fb9fcb5a1c98f82252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa92980659c0471b3040ec5f361a257e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ed56a63dd428e86e56d8929b5f847a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c35d446939a70085a401db6bb70ee2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf193ee652915be90a363f802f55ec6256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5a9ed06a21306eaae93e681c7aa949257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665805ede10b25c85b041d77d1a2b9f8258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638f737e8215009ee5b8a3981bc52e28259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd63881189775d24fd501669df56ecb260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6457488cf5f453555b226a41f74ec896261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ccfcd8dc8ba8cc0da2502a2c9ecf02262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9ccf1de2861988c11d0f7269fa17af263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105fd14c79bec1467ba0ee047cbf9588264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7510da8892aa112428fbee066f7db0fb265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caef5a5f5eca30686bce4ccd7b8eb7aa266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1b06140c1ca822fda1fa70912fec6a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1e75133ac640c07e7665d221795d65268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14caed8859d332af7242dc711500f1cd269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad446a08aa533d003451687f505e1672270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c408e8b63a00e2ee887b5bf70f65171271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3be72fc93704176a4752487d3877b5272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44359796cf0fcc19ba682ca607b95c9273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8aad89bb04990aa3b3c51b683fdc57274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e937b862085496a649f4f95f56bf20b6275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef06177553b291ef4f3701ef46553d75276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fee6ef236a57e0c934ba6537261e691277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8f3aa983b16d61da3c6406ad585cca278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43480689cced18083897eef6f43dc68279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6616ccfd93342de7e3939d2b3d767cd8280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7152ec25c3f0af9522d763972ed9e9281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5b7f53ce20d7316909364ffe8c9e85282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360bd1d17e68f52f73ff06d935e0693b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fca7654ac68029af3802f2f0709c3a2284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c960f8c6a4f0a4934e36f88d90a284285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f282afeeb8a265bd9c4322dbb4d734da286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb47675493a0f555aa42abed05dcd9b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29f820d3de665c64b66de51161ce71f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a5a834ced7e71aa12149b136f40e30289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846a87212b2d4516991724d4c501fa17290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3846e92fd3560511fba6122d143334d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcad092ec543c096d6cda46b5c484071292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a8fa93b2ced73c6a22b35078d1f402293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59c0c7583779687643ebe99c77e3166294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d62951b55c3beba9bfab82168471967295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d065bae4881221679e6c0f7979acd2296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88931eb142d3cc4bfa5d88fe581e92f5297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52da6b5115913a91fd9a2945ee2b9b5e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf1b8ab6f5be05727393524b98b69d5299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adb9416f79a0827df0e8f18b386bdae300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f2c86c38bbbb7e8e26e7513b2e6680301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de175bd12d6c5dc4b6a2064435127aa4302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362a4e9ed4d947e32d6c449747b63b06303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6523cd221e1b893c33969a8a8da6ccf9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511f2660c3a82c5a16489ba9272c0cc1305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a4da9fd55c9096786c583e14a3b156306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf93ca4f680ecf7de52a252cc808e3a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87a77ae25b4f65ad55d8f33fd835424308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6edf85c97df94fc6c088a73663adc8309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42deaa884f33dd360411018fb3acf900310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0daf510e8c7382af7ae69e676373448311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263fb8946bddeb269ba154528efadc7c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944be5cb8d5fce818c2f0e36fb80b904313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f87ace3dfd73300c7551bf56132162314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1988faa92f17d5f5dbfe59b4471ff637315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6115e1ece295daa131a28102ae0b93fd316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3092cda45236148bdd60a242b3f5f947317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3e2e7dc0bd362459eb3ba6428b3683318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303cf5da5ca224de4c8ab6f355756b05319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a246253d626d79ce57b7dc5a1b53daa320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dd4a81468fac487625853735d3ecdc321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a6b6c98aae96587fcaed89d87b8dcd322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5f902ac0105947c1c52618f773cae4323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b808153de80dea6d5e3867f78287b71324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172b4e48dbd56347f8c756895b76706e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf820091d74154bc6dea0442e7ad2076326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df4ce1b2842420a4fe05389fe41bd41327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be747ed46ee2ddf3323fef6f0107c038328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b28e6f8229a1808d362dd103e2e912a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eace191e6eb074b8d1154eb7a5b744c0330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84e86773046d2d0991555414b1150c2331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a269edd467fa6ba776c95319c7d731332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afefeb99c61925aef857f08023bb3137333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763665961c4955e75458166591a4eebc334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a1d27f0dd1316c2487f6b40da47b64335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5014489b95f8fe06f9baec2d8945635336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4218e8979b791116c137d8f392c81cd337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3acc774bcfd4280facab7e260e76b9338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ac8a5257e66462017e9d3e5854b4bc339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e926c07aa24334e1da20704fa9b669db340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423054d2a6314d999303626aca939bbd341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb2fffa23ca6dafbea9e66ef09d9ff6342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2eea214056d071922f51822d62d677a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf58cd9fa997828b0f1fbf0e7d3482ec344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47d1aba4293a0e1d6339b33273d67e7345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cb823ace906cc6304c5a81562d7601346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aeabc7ecee2675356804da7799fc8c4347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01046d2aa31926bd65fdfff24afd8c4a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d1fd2f8fa936b88997966883d43fed349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d24383620814bd2db430d5cbbf44bc5350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2eedf544dbb9f8cb99737837229c1db351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed90c6e61df036789a295abc0b8d139352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2b4a081977a2556f93a9cbeb8727d5353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c700fd7f84086d57e8ef6f0565713c15354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5393a2ba93677962449d0bb84c356de0355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a0886470624155371ebf32ef1b799e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58824fdc02a75cc57e6f889562ca5c6357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44b57ba3968999e7d20d43712a685a7358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0fd26814a00b5269f215321baae9fd359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c21512bd4cb4ef7ae1283a47ffb6e3360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740671cb793a587f93c6205048920117361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc913b805a8c95d2bcb9a7de099a7e0e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58543a4830ec31e7bcad12e488d071ad363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2efca32131986a95adcc904d9193a7c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670e096a5130d6203e25b56c5f8af595365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7001a3384307d7457655d2edf3f09aaf366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9d1da6bbe53e1a78686cccca24c8ae367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a3c53723c971f4c4f44af5b10fec44368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa25a41240c9690797c41442e10563b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3266ee87efcf57985d5fc46e3cf49c41370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab09b324976f7a3aee7fa7f58664c197371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4842523e45c93f7d8abd78fbe82d42b1372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044f5b05532ace38674969518005d4ce373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5672819905cede27895755140b5351b3374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91198cbc55129f48eed6225049f097bf375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e11ab0c243ccc78a9b16a56306746d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682445166a054430b515660cbbdfe1f1377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa5a01b57e41e36434078ee8c0db862378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af94097d467faeb77f3fbac36a74de8379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b7520b7ed0cc2d3293a294f39cdbf8380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1ffba95980883ae5b01f0b23eb386e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9d2be5c6eb6b8cdb788a783171467c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ec8b4ca9a1aa70e3cfb6212d44d46f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4cced34055184d4e80bbb4a7cd945a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ccc51f09e03273a0905f5d61790f71385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cfa25624a6fdc738a6e22eee15bb28386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0e81a0f75d5b894bec633863c5efdd387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b53ed1090ae9a314e2879ff70913bb388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544695cbbec0efc7c0e87b00a810ffd9389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6096334fda281af423338ac6ac1e871390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fec4b72211d45b35bf19a66dbba380b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034f9474fb84e5c03e3a5c98d8e6948a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c71636764021452c9afacb3b26b78ce393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507ab5b37ce6f77d0281a988d6646b29394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1ec92de46b43357f411c031655f341395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b49a75e93aba047c5797d3f1b2b5289396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145bfbed451c323997b2dd579a4ee3e1397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c5120f61f39b33a14304686a69283d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5853d709059643495dc581cc441cbe3e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f24d10071452ea0d5ea20821df6c400400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea975a850035f3ebd9dd4e8dc2999ee5401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900be991ff376cfd63f2bfc2605739fc402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9570e3fbb2649e29237e5dc02833c0ca403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc73fca6a267cf3080ab72b6a42233e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee82a984203b5bdae9110331a729e47405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6e0d109b1010d9e53f191d3deb4efd406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92677f263a925bcfc3c3b92f1177106e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610c294599d3a47bfe38634ee6ec8e82408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0553ba5d7a28a8e9b44c4d9bff9beaf409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117cc57ba0bbbdfa560891a9f64b07ae410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b699473c5c448800c071a85c5482e6ca411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71a95556ce173eec1835745eb5245eb412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959d3ebf8c3f4ce22ad2e58311886578413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0c9653b416d9dfaab3157e8212ffb8414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b373bdc25a85ec447a30260769d8d41415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4364d1de970ee04ec23e8a895c9e4cbe416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b2c8c5a205564c6ac5e61d51d5b5d6417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f3d7ca2ef23fbbfcb1681ac7c9020e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2389319cf2e482f4ff7a4fddd4f784cf419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344d32a0a002603f06b164448fb9d451420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cd4681206b624fc26878e8b9b5aeab421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c4e71a8b95d4769ec0598cdbc6c64e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ea96a60e10ce0e00bf1a594b7ce9cd423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1c73cc9b7c1cefd4f363db8cf74d37424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa5630f3cba07ee8e8f907fe99591fc425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0036ca9edee8726833e0fef3b2756d34426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a06d0d3c4c14234bb3c61d7b84f33f7427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3091b6c7d84565f9716b1fc3d086584e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af5c8e3bfedf2f6db35b199b3d858e3429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2425daee7ca96209eb15c190d7a6af430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f28a9c2996f1cbe41a147b0b761f90e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc17d08dfb956eb9661ef1a83372020432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7452f8a9b107bbb642acffa776715a4c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df850e48d5a341645ac31c7bdcbe1a88434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868bfa75d36136b6e8e72c64e6d7f7fb435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef1bd55080ae244e2fd4571e7bc2bfb436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4452af88eb93a311a43064f2eb6bc54437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d230099767c1fac23397601475611a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e550d4a680112d66b0970297971ae0ae439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dbb16eff5cbe2da4510559fbc7e733440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74077b8a6b0fc3b67198b1d1f6ba8e81441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07c405ff2e9c3fb606740c28213c1bc442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91b3cc28bf0da29c1e3c671ca4615c0443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e923b1933a866131e011c2b88d637cbc444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff32762aa181b77f559ce119409c687445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d75cdc8df86e51ffc99036d580378f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc325f81d079e4b2b7f70262aa227db447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2098735f6c091bf68f384fb9403a79c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7557b904c9dc4253631204cf01b811449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59fc22836b83ba0babe456731025e90450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd088ba3d29c682a388fb4d14bf6c89451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcfd8a60e3f4ec5770488058fac8e4e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0a607f2f3674ebe9e00e004cc17237453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34c5c32589a2d2be7ed280d2fa07718454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067ab1f8f651970e49b2fa66ec1a1a03455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76edfc01335d7a02d5a913a9d0e7c0c4456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2868361f637a0ec193d3a5fb49c2f222457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fe2cad92e7e3ecc51d148f14b08b61458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08be2368f1445a8626ead12532d11cf459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847717223004c11404ebe73e55df2b63460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8db7f3bbc63fae21bdf9d5ca5549ce461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d478ad75c5d70ae6d0e8df6cec821be462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78ff99634544b0a54d435148ae71382463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64df12a1fa02ba6787ed248c5a96db9464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481fe75ea9fa59f722cfc1e902882d65465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b1b37e7d8c5d00c5dff6a6c9468dbb466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84325533e8639e1ceeac8034a0e8db7467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66d50394874cc53f5898e888ad395ed468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e6a864db6d5d47ca7ac92871e39672469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902862c76a025942cf49e83ddad169b4470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3669feafb34a501d1f8e54d9785f71d4471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796631e8f4094c3c85e3c69dda919412472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a31c8aa47d42ce245b081cd23b2fc10473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1642f0b2f665751ef5462468027786e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd46e9a3f31697e4b6dc1c6581f1cc00475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a843758b39a1d4dc1f625e296f59703476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bfb4a6dd6e013033a957026421a813477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62a7eb32a2b70c4323ff8f1d1b4fa11478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93eab3cacd71c499efef1fd8be827f8a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f3b9f735bba96432df9594ed936347480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bb642a197523f63b49c16303682543481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d1226836788606f874666a6b43c26b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257cd2531a92756003977b60e8e5a1ea483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079dd015474c6cfc148f6b8dee627eb0484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3971682f143a9fb64e00f064238d328485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd0699f3dea0b717f67dbe0d2c2199b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241943f8d7213270c0388a8d764e8649487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423991a0959acafa3c8c9162c9bc5354488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922d39760b857135f932d738190a16dd489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6609a7765a247667238491591c8798490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bd5c76dba927b2e75436f5f1fe526b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82089fb64fdca121cfbd282c47d5c240492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfdbc3880a583fe0819ab936aefd2ef493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b10c6c8f88c8a0fb8abf20f6c9c9d89494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bbcccc79a14a9a14d6ab4a14ddff07495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75295d4ecce67b8524f054c854f0a396496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddc7f8946d602a6918e7d15d5a5a0b6497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5951aa738ecacba1c2446ef2aca36b20498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675e5eb3581536940cf57789d9240ffc499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b758f1d60bb8d35407fdd35d3bf92b82500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99933253c1ea5d1f2f5756ab44aeb251501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f4e64c721a2b5c8210b4ed5a7ebb8b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985b5293ff52badf237944fd25fc48a3503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a517b3cb9c89bd75f83be403deccb0f6504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe2efe066af6dee50bb6ef0f94c86e9505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a288fd4f5e65c6d0d0e37b8e92872f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082a521e6284c091cd469b0a32f7348d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4995deb5a05671129b472e8de8aab3ea508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2115f583bc3e3e7653fc64b26a5de0f6509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623618699b5373f60cda71cd8a539151510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1c1ee70fa54bc4b17f3d85b9839877511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc43ddb60ec4b951627383b0e7124b85512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a124869f17ac9f6dae3882b3f195d42d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c01d9f63501f6c633ee6fc4ebaf5641514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98e537218a3f4f216a9bf1a86cf099b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dc1e192e82350b61dec095a313f5ae516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e336fd07ffe258db76ad69daac116adc517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98022cc2a28b4491ad581aeb8e517cd2518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908006a08802bd81ce6062a51293afdb519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc24b68f3d386e811e7331e291bcb8f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42201e39e4681593aa89a59f283962c8521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44df450c464cb9cf70eb5c1997c76d36522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c3428118538e9d9fe37576b2db7a34523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a388fa2be002958049bdd491374cc20524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e183f48a21a17835158513f4445c7d05525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7b054033b54711162ac408dc329868526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3034c34ac3be774f25024de2ed759d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246ca1f24e5b911e319ea4e4911fbfc2528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306fb84ae71fa99e6678cdd91e43b568529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df8a1825d181e68078ed889537bbc97530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24ae9c9ec5aaeea31b04e2aed382823531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c09dd3d7945f6b6fa753a61200b357532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e45ad8b081960572a93cd21626f36cd533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553cc2ada4e9decd665e530c524af956534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77b151b161349ace4bbac8400a5f569535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbed63f60842ffe4ec334bd843e1b07e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaca83bd41741d9716add50370b5352b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e582c7736e3bc1ee6a2f9544bd25aef538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4703c37f29911cddeec2ecefc83283af539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0beb04e0fc1c093779463c04b394606540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3773d231d5a68e38cc1069def86868541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04f2ea179626922c844cdf260e8c0c2542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349d8cf10dd5939a5979cfe35c02996f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c149414c161257136b39a5b89be14cd7544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb7973e766dd5cd83f3f0e5d3a0244f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7baa94c388844628d05f52d8b92bc68546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc208e5e34789d8a7202a47237c96225547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b922a874a4d6d8f2fca3546adf8f54548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa8d79425bc9f81c6c2e98d18695acf549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bd01651c4c86e01c53a9c68dce2574550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3452c9923251522383ecef6a1f205f5b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f642d38cf14cf46794d8a9fa667a85552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e4077ecc58324b9ed0b348b530a292553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de786023ce63308965c1210afc3983ac554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3d6a6f85b1d6277bfac56a13357b8a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bef11c00f396c97fa6eb3505b783125556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfd2903249f820d98cb6b21bcc2cbc0557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ac76be273f3474aa9a0712ffca0418558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b282be6349e3603c09b442653b9b55df559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8c7d4ea709a68f1dc14e716c1462fb560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6e30c9b86c572fe3edd3e604ad26c0561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9c688e1442626eed1b64a085dde0b3562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f707c7d9ade4792eac3cb293f4946743563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47daf1fd894e01c1733f4492135994e6564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9977abf31f48196d719e89d1ed9a5324565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890d4fe3a94e2a57125af0208486290b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a2601381f9b43f4f764f3d25d1bfd8567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c0932093ba688e6cd858cfd0637101568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2613cc044875c483421dc5a9726c7b07569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8b246edea24b17b6840327bca082d8570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13110fca5e7f6de9aa93fd6df2929016571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e20c46ad474b9b19a95543954db91a7572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c12a57d0dadfdd50cea59455025449573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de1a7632e360dcd940ce13e13e1e6c4574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4413ae24a3edcb982061a2b581612894575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b701a1c5f0bb0085c37390a6199c49b6576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247f52da61c0cb0e120416269bb2f67b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d8bb528b19917807c77f18a3be1cb0578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95d7f3522e2003ae8bdd35833ccb3cf579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b64ea62e9834913ea2075e0ccc95f43580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7782aff8e4db4c21841e89e93630f36a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2fbf8b3c84c6e861492073305a429f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4be93014f3ffcd5d8832d12cefcb79583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83adc71b058d53885e00932f65a2bcae584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6b75e85765ab92cdfb6a21e6ef71c0585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2eb5de07128dd59efef2947c0bd6bab586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e506cc5a660d308ac88710520f4d3953587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7be8e45566bcb29a1f58bf891620bc3588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04b7a1fe1e256c6f79c63efbb16299b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98264c7b26b39f409dbdd8b766074ef590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929e1c5c297d7fab710d945333af001f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70ac3703f7db005fb500bb357ff3d4b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d7365eb2c5b8005a3359b44d71c0a6593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685679fe52e37fda54bf08cc117b93b9594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044cce41483251a7f2064adfe861eed9595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dfa8561fda282c49a32f0dcd97021b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c502a442cf37792669abe7fddd3561597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15984c594f1ee22519ffb87aefd4fab598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897310332b4bf5b6b134c7c988ce8817599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928b7d0cf8aa61d831dbcb0a585bf711600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a46ef842d89941c09cf793064b73de4601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3bf18d534ca3d1472d18ad5173fd2e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7157f7bf78fe4833dd779835ec2b3813603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db06e994e63954ceb70cef9145f3463604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0165a58b66c2f731a65dffb4851ca73f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d916bb5cc9d0bf6de4a535076373dd606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04da0003295cd0b000f3495429e59ef607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab39403798ecf7f8e5fef16d553f805b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9939ea63190a25ae8e76ba2010280502609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355b9da3709da84c3ad703670f8ce8c9610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23703ce5e4260d224176f313dc8d528611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378b9afd7bc595f36dd888a260f19dc0612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96877e2a588881d5a5b63fbb1ae9267613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d4a645ca1897e19b18b63bc757d095614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdf94d4db80b2cccd00aeaae9fe3cc2615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c5ffcd88379379e404840ca08c63af616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91683aeb3bc709aed72c145aa769de19617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4678267cee579303c75e7454d3ec37c9618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9336d1fbea184cba2e7424f875ebeef619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560ee03196752cbee916428e417f58b7620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94649943d3a85cbcaeeb3f2c8335c761621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94f75dad7a84f8ba920d94e8643bf23622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fd446658af0c5a3d385ed3363f1371623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5631382a0b3e4f091db5d39d66ab6750624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a131fe877e85d2f9bde46b2e6a6fcd76625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97f7bf37bf5c1df8369f11b6a58ecb1626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9816e00f8fcc505724a47d808314246627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f3694bbeade91305599f08edec45c5628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d8331145e993b03ff2ed7ac934949d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28f321bc942af5f21cb17622dcef53b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbf50afdb6d104c475b95eb900683a2631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f815b94d04d66db33cd0d4be8111cee8632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b757b47d76df62677119a5a4315a4def633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79e1c3c9da4810f31be8887585cbfcc634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99737a72c59620392e8896ebdbae1b16635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bae6c5c16a01dabdb63eb48c9c9e3a6636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646c9d52a537aec21a84328b7cf87d74637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8bc49c008173a89c04e89bd9f5cdc7638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da53d7a78a65820ed2f86a4179af23d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb423a3b22ed576d781836b6b887fc27640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcedebf30e99709a121f919a02a553dd641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b84f2728eb6b9b27b485c63729d78e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c752d6bbb926bab68a179f012d4575e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9e35fd9ee2501e67b36081e7667986644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999e0d0c6a748e600f674b23f4b5f9bd645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c07034be1ae11d1d908aa43e0f02c9646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d9d42fbb6ccf93665540ffcef9a41a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac364d4878de35d5971025126c10605b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace121bd40fe7be6b111aeaf0dfa8b8a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0cbae76daa608c70f1dd6fbe9fe250650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fb75892bf2db14e8cfd77d440bee1d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349f823bb85b1d80794ad59c80ac5dea652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003ff5b594fca98dee24966856ea5e9d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78d8f4cd9b196dc4170378ff9834221654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b368628a3801ee03f91a3fced15dbd4655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3068855a3e91964669db02c17ecd5c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401d650406d4a49c92bdaf2654fb44f4657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395e3799c7299a9da6b66e61a69d6d4b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd363a977ad9c0be6f580e98375f8fa659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f22cc74d2eea4344305a330dfa57c4b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251d1da555bd656795bb69c42763790a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7094c8f5496ba943ae4a97fc884f074f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f797ec1b31f0381023112e6d032847663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d8229ddc7c5636bfbea7a04153446a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30aa44e51146ba1453f5f89a926c149e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d63d4841b5b29eb2772d81b6f20b816666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1c5a2249302cada91eee33657895c2667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bd1e7226df74b111cff01e55a75299668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e50983d653fbba91b292243e5b04cb669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa01aa9151065ce90b529bb6ed820c29670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11926e255df76c242ed7b8ce5786ac4d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f98e748e2f6d58a607e38c158d0bced672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8266676a4b56445cdbf44e8afe9c938673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c79e6e122cf4e4161535d4cda8112c9674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f4d8f86c86aa6f0d2dd769c5648e72675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6b630bbf76c0778470853d8f2d029e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b1950cc0c854f2359c22e6cb7dff64677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b8471193e4abf227e85fe085586cd6678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63df32e541dc02c594cfc633f3609aa5679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c741c487f24fab2a1ccc3cbf7a82139680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bc215f23121c6e3edfc87ab5de5331681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef31382573ab03beb9e9ea6ba40a55a1682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fff338125f5e72dd5fef24b32d59fb683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27a40dc38809166e026ce967563639f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9987f09a74031038788d6f5d69a2f3c8685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4238b83a96f923f6f8668bf2c6902f49686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956ea072cb7355315f9956c15005207d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fcac7121a349fc3a1da7d5c8dc63bc688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8079463b0b6e8c1913c8c33e8556bf0689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada34fb98782989d481a6728ca158212690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b33f5ba8d943ba82ea5fd79c21569e8691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e67270e009cd9fc208e65d5b33cdee3692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6363c9b175fdaa9b086bf77131d99c8f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce84529cd7f47ad3a119326bdd9e0a25694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9c39df563424e98b0027df2940a845695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85efc013990d94c59f841fa29dc18847696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69feb4076eecd3c021f7bccc0bffffa3697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0b678cc8b3e15957c8958249c3768e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc10be7e33ab5ef69a6a9e36c9e5c14699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514294e0ced477508586a61f3f9f4ebd700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80b8b570cf10bf118b83cf641a28af4701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f682d25b7171dd9c0e86c3fd0fc13058702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5fd500ef135715d3a976f052a40829703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5619d4a55bb144634d71f139d59736aa704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ce9ad0ccc9fb6196eddd687adc3d67705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512a96b080598bc4626f888280add6c5706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0369d67b7aac0934a489fea81110111f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4007545362d4a2f7d08aa3be94fe8325708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c1cf8df29e58721123a9855c427e98709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147165950b9ddcd9043d3357822fe299710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2d7a1f928456e804777c59493afc0b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bfa647818b39d1bc858cf11008aa2f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ebc5c7a829c2480b5a582070baabe4713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938e20f1e3cc8eb775f96e1b8cc448d8714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eadc02e74ed9731eeb366a654139df8715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511c9310e33e9531ba56bf0bf0101311716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef4af99e00e385c516a0a15223b2596717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6d3cdefc9413b234e8a2cc69bdde6c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf4680198a7427258d462713d7be0f1719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d6d8b3143bea57ca5aca7e4297b548720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2679ad84fac64638b38f9441c37689af721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061b5623454271c43631a1db92877e72722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690bb1da11f26f2cee39059c7c150ca7723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22c6434afd77aa4c616605f545c31d4724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4f164d597d03448d8e20185ff6ffad725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34950aae32e0aaf3664c6864a98c20bd726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2777d93801294286587a1aca91a839e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4377fceecc20219ff4b4e733bf77094e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bb3e22ea96e8e92b01a4fa59ff0001729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc88ef55995564ff6af26d670a828a5730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d54ab6e0573d40fa045d7a08722ff87731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85ab4d1cc838198a3d3e5a2a9feaad7732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d470d3190f03fa16f9392342a31038733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bed46232dff2449e4be9520292eba9734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31782ee135b56bd121eca342246e5f2e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f018f544a0ced5434d77254a31d6b239736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c163f5289903613456680e0b9d2d2f0737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bc19f383ebbfdd5f68df3aadfcc5ca738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5c62df7f6ab8d9d425e27f55eddf7d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d91fc18eaf1890e93f2a3a3ba5ea0d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6d60a97c94e2fe46fa120511b978bd741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239c31c65b176883e67672a805547536742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814144cc7e2c0cb33223b66d037fa11f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e02ed7a469ab11e7393f218393a9fa1744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07e7ac6506d460ae0d33288d15b4871745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004c1566c48b92c982fbc1953741187f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021ac9774a13f8e93deb04b76494098f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7960705b62737c30b19a9aa9e6631744748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48e2f66e4e7c3955692e57072482ee8749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6c0bcd2afb9219b8184d491ec4d56e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73c7c095c0bfff930e9f629ec6eb09b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ea266d006832936d21fe586fe819b3752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c524e5af3b7af7cc5634cdaac06dbd753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>